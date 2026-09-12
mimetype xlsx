--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3802,447 +3805,453 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>132224000.0</v>
+      </c>
+      <c r="C2">
         <v>111918000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>64491000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47662000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49033000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>135298000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54779000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>41507000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>90908000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37674000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44169000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36249000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>29468000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24322000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32927000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36353000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>113837000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>32342000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41664000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31976000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26012000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30032000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32309000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>111918000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>104992000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>142315000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>143786000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>143201000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>131842000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>127986000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>130676000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>128340000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>129944000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>106830000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>110849000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>142690000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>136617000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>125910000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>134064000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>154573000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>143296000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>119104000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>111099000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>106699000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>101674000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>101797000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>96563000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>97413000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>74807000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>71712000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>57657000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28576000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>19791000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>20407000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>26889000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>21378000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19484000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17505000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>20180000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>17747000.0</v>
       </c>
-      <c r="BI2"/>
       <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2">
         <v>19758000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8113000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4265,52 +4274,53 @@
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
+      <c r="BM3"/>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4333,910 +4343,925 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
+      <c r="BM4"/>
     </row>
-    <row r="5" spans="1:64">
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>12523000.0</v>
+      </c>
+      <c r="C5">
         <v>9387000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6501000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5348000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5558000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6733000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9934000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5745000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>11656000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6026000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13438000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9275000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3336000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>7048000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6674000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5827000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12730000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-20848000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-23027000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-24794000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-26544000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-28320000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-30038000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-31874000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-32106000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-21496000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-24110000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-20387000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-13130000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8853000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2229000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4695000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-6037000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-8555000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-10425000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9695000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2074000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2789000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-14956000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-14744000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-9626000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-883000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1903000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>871865000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>877659000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>904455000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>952077000.0</v>
       </c>
-      <c r="AW5">
-[...1 lines deleted...]
-      </c>
       <c r="AX5">
-        <v>770400000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY5">
         <v>770400000.0</v>
       </c>
       <c r="AZ5">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BA5"/>
+        <v>770400000.0</v>
+      </c>
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
       <c r="BB5"/>
       <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-249433000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-240038000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-231207000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-224019000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-225949000.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
-      <c r="BK5">
+      <c r="BK5"/>
+      <c r="BL5">
         <v>-205542000.0</v>
       </c>
-      <c r="BL5"/>
+      <c r="BM5"/>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>1165080000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1159162000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1138600000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1128460000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1116026000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1113891000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1112363000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1104463000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1100706000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>484578000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
-      <c r="BA6"/>
+      <c r="BA6">
+        <v>0.0</v>
+      </c>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
+      <c r="BM6"/>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7">
+        <v>1063000.0</v>
+      </c>
+      <c r="C7">
         <v>27882000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>27944000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>28007000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>28070000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>28134000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>28197000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>28257000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28318000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>28378000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>28439000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>28496000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>28554000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>28612000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>28670000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>28725000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>28781000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>28842000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>28892000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>28945000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>28998000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>29051000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>29104000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>29154000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>29205000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>29256000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>29307000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>29355000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>29404000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>29452000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
+      <c r="BM7"/>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
+        <v>1728000.0</v>
+      </c>
+      <c r="C8">
         <v>1721000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1705000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1699000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1693000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1681000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1674000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>31605000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>31595000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1648000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1631000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>31563000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>31548000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1613000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1611000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1616000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1636000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1697000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1702000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1733000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1734000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
+      <c r="BM8"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1047459000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1051926000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>1060321000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1076854000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1119201000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1150884000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1148926000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1151979000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1147588000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1147527000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1161871000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1166451000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1195885000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1232433000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1226269000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1213170000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1207386000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1204075000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1165080000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1159162000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1138600000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1128460000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1116026000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1113891000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1112363000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1104463000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1100706000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>484578000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>476107000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>469152000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>460160000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>435632000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>426481000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>406853000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>366215000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>316858000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>316683000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>316558000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
+      <c r="BM9"/>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>85605000.0</v>
+      </c>
+      <c r="C10">
         <v>68820000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>166511000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>154113000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>94643000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>187823000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>385465000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>421896000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>535533000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>333573000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>346620000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>353999000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>315357000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>272648000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>264434000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>387248000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>359424000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>429716000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>423695000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>582188000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>540604000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>567102000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>526714000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>373088000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>872970000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1008983000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>233946000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>293710000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>375335000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>242910000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>204981000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>229745000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>251797000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>690471000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>464344000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>432105000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>440958000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>532442000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>554371000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>594297000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>35454000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>44440000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>46685000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>46388000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>34221000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>36463000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>45732000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>52918000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>41791000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>44703000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>60743000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>105600000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>80516000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>105579000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>51499000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>93235000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>63876000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>90395000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>86316000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>125924000.0</v>
       </c>
-      <c r="BI10"/>
       <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>88031000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>94087000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5259,934 +5284,948 @@
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
+      <c r="BM11"/>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>85605000.0</v>
+      </c>
+      <c r="C12">
         <v>68820000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>166511000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>154113000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>94643000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>187823000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>385465000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>421896000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>535533000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>333573000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>346620000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>353999000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>315357000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>272648000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>264434000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>387248000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>359424000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>429716000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>423695000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>582188000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>540604000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>567102000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>526714000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>373088000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>872970000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1008983000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>233946000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>293710000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>525335000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>592910000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>604981000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>629745000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>651797000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>690471000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>464344000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>432105000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>440958000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>532442000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>554371000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>594297000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>35454000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>44440000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>46685000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>46388000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>34221000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>36463000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>45732000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>52918000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>41791000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>44703000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>60743000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>105600000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>80516000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>105579000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>51499000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>93235000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>63876000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>90395000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>86316000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>125924000.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>88031000.0</v>
       </c>
-      <c r="BL12"/>
+      <c r="BM12"/>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
+        <v>1728000.0</v>
+      </c>
+      <c r="C13">
         <v>1721000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1705000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1699000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1693000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1681000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1674000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1665000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1751216000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1648000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1631000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1623000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1608000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1613000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1611000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1616000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1636000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1697000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1702000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1733000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1734000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1723000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1715000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1729000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1733000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1771000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1819000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1801000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1780000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1765000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1749000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1691000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1677000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1643000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1615000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1594000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1585000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1577000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1558000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1549000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1238000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1217000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1200000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1179000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1142000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1117000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1072000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>956000.0</v>
       </c>
       <c r="AX13">
         <v>956000.0</v>
       </c>
       <c r="AY13">
         <v>956000.0</v>
       </c>
       <c r="AZ13">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BA13"/>
+        <v>956000.0</v>
+      </c>
+      <c r="BA13">
+        <v>0.0</v>
+      </c>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
+      <c r="BM13"/>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
+        <v>268947000.0</v>
+      </c>
+      <c r="C14">
         <v>269348000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>270328000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>270357000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>269951000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>269529000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>269019000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>269613000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>268716000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>267494000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>267003000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>266072999.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>264196000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>265197000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>265370000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>267121000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>270085000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>273759000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>276349500.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>277716000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>278436000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>277881000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>278471000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>280940000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>283384000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>292645000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>296852000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>298151000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>298131000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>298049000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>297492000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>297478000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>297244000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>296827000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>297898000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>297871000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>298398000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>297962000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>297046000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>280614000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>266167000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>266641000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>266048000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>265873000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>265867000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>265810000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>265779000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>263041000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>244436000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>244425000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>95611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91655000.0</v>
       </c>
       <c r="BA14">
         <v>91655000.0</v>
       </c>
       <c r="BB14">
         <v>91655000.0</v>
       </c>
       <c r="BC14">
         <v>91655000.0</v>
       </c>
       <c r="BD14">
         <v>91655000.0</v>
       </c>
       <c r="BE14">
         <v>91655000.0</v>
       </c>
       <c r="BF14">
         <v>91655000.0</v>
       </c>
       <c r="BG14">
         <v>91655000.0</v>
       </c>
       <c r="BH14">
         <v>91655000.0</v>
       </c>
       <c r="BI14">
         <v>91655000.0</v>
       </c>
       <c r="BJ14">
         <v>91655000.0</v>
       </c>
       <c r="BK14">
         <v>91655000.0</v>
       </c>
-      <c r="BL14"/>
+      <c r="BL14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BM14"/>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>1608000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1613000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>1616000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1636000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1697000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1702000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1733000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1734000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1723000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1715000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1729000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1733000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1771000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1819000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1801000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1780000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1765000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1749000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1691000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1677000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1643000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1615000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1594000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1585000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1577000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1558000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1549000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1238000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1217000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1200000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1179000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1142000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1117000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1072000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>956000.0</v>
       </c>
       <c r="AX15">
         <v>956000.0</v>
       </c>
       <c r="AY15">
+        <v>956000.0</v>
+      </c>
+      <c r="AZ15">
         <v>945000.0</v>
       </c>
-      <c r="AZ15">
-[...2 lines deleted...]
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
+      <c r="BM15"/>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16">
+        <v>50352000.0</v>
+      </c>
+      <c r="C16">
         <v>57601000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>59901000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>64191000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>55343000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>61888000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>62639000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>70766000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>69289000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>70298000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>75688000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>73972000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>76769000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>76091000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>80249000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>80008000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>84380000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>84358000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>90427000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>81762000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>94625000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>88319000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>77572000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>62996000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>64176000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>72015000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>68742000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>48858000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>43339000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>44810000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>32175000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>29553000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>37499000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>40907000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>41320000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>27380000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>31097000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>32212000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>24176000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>23019000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>26802000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>31388000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>38066000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>18713000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>20994000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>27876000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>24728000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>18722000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>22574000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>21568000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>8314000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4072000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6514000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7390000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6662000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3841000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5843000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>5881000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>7967000.0</v>
       </c>
-      <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>7544000.0</v>
       </c>
-      <c r="BL16"/>
+      <c r="BM16"/>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6209,200 +6248,202 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
+      <c r="BM17"/>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>175488000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>76769000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>187570000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>188706000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>193436000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>84380000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>202437000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>189327000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>200735000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>94625000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>88319000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>77572000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>62996000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>64176000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>72015000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>68742000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>48858000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>43339000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>44810000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>32175000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>29553000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>37499000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>40907000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>41320000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>27380000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>31097000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>32212000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>24176000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>23019000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>26802000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>31388000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>38066000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>18713000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>20994000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>27876000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>24728000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>18722000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>22574000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>21568000.0</v>
       </c>
-      <c r="AZ18">
-[...2 lines deleted...]
-      <c r="BA18"/>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
+      <c r="BM18"/>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6425,57 +6466,58 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
+      <c r="BM19"/>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20">
-        <v>491479000.0</v>
+        <v>325366000.0</v>
       </c>
       <c r="C20">
         <v>491479000.0</v>
       </c>
       <c r="D20">
         <v>491479000.0</v>
       </c>
       <c r="E20">
         <v>491479000.0</v>
       </c>
       <c r="F20">
         <v>491479000.0</v>
       </c>
       <c r="G20">
         <v>491479000.0</v>
       </c>
       <c r="H20">
         <v>491479000.0</v>
       </c>
       <c r="I20">
         <v>491479000.0</v>
       </c>
       <c r="J20">
         <v>491479000.0</v>
       </c>
@@ -6581,970 +6623,985 @@
       <c r="AR20">
         <v>491479000.0</v>
       </c>
       <c r="AS20">
         <v>491479000.0</v>
       </c>
       <c r="AT20">
         <v>491479000.0</v>
       </c>
       <c r="AU20">
         <v>491479000.0</v>
       </c>
       <c r="AV20">
         <v>491479000.0</v>
       </c>
       <c r="AW20">
         <v>491479000.0</v>
       </c>
       <c r="AX20">
         <v>491479000.0</v>
       </c>
       <c r="AY20">
         <v>491479000.0</v>
       </c>
       <c r="AZ20">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BA20"/>
+        <v>491479000.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
+      <c r="BM20"/>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
+        <v>258166000.0</v>
+      </c>
+      <c r="C21">
         <v>303621000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>305579000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>307537000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>309495000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>311452000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>313410000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>315368000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>317326000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>319284000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>321241000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>323199000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>325157000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>327115000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>329073000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>331030000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>332988000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>334946000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>336904000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>338862000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>340820000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>342777000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>344735000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>346693000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>348651000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>350609000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>352566000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>354524000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>356482000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>358440000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>360398000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>362355000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>364313000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>366271000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>368229000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>370187000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>372144000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>374102000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>376060000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>378018000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>379976000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>381934000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>383891000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>385849000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>387807000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>662851000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>682135000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>704757000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>289077000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>299786000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>312295000.0</v>
       </c>
-      <c r="AZ21">
-[...2 lines deleted...]
-      <c r="BA21"/>
+      <c r="BA21">
+        <v>0.0</v>
+      </c>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
+      <c r="BM21"/>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22">
         <v>-11800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
+        <v>1.0</v>
+      </c>
+      <c r="O22">
         <v>144163000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>85782000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>-13000.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AC22"/>
-      <c r="AD22">
+      <c r="AC22">
+        <v>1.0</v>
+      </c>
+      <c r="AD22"/>
+      <c r="AE22">
         <v>-3000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2536000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-9944000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6017999.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-4102999.0</v>
       </c>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
       <c r="AJ22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
+        <v>1.0</v>
+      </c>
+      <c r="AM22">
         <v>-1547000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1.0</v>
       </c>
-      <c r="AO22">
-[...1 lines deleted...]
-      </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
         <v>1.0</v>
       </c>
-      <c r="AZ22">
-[...2 lines deleted...]
-      <c r="BA22"/>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
+      <c r="BM22"/>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>4273098000.0</v>
+      </c>
+      <c r="C23">
         <v>4405724000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4468961000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4106279000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4078750000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4114380000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4510287000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4436937000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4433250000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4190587000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4219333000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4216547000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4184768000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4157363000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4163594000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4201140000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4217231000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4243330000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4282447000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4112163000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4123472000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4151523000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4150695000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4010714000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4550395000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4664558000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3931834000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3925317000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4155575000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4192440000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4195780000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4166832000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4162905000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4141813000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3931347000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3848934000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3831201000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3866176000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3890953000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3882569000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3301654000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3263371000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3300650000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3308767000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3293964000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3272988000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3296495000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3302016000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2476625000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2450416000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2476061000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1122222000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1093773000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1085907000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1052553000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1053348000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>998388000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>993660000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1008623000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>995166000.0</v>
       </c>
-      <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>904536000.0</v>
       </c>
-      <c r="BL23"/>
+      <c r="BM23"/>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24">
+        <v>1714251000.0</v>
+      </c>
+      <c r="C24">
         <v>1892301000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1889937000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1788544000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1788795000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1789028000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1889237000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2067567000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2074846000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1850423000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2240546000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2241734000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2243388000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2244757000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2246137000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2277454000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2278719000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2309270000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2310365000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2135340000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2135833000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2136301000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2136649000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1963593000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1964086000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1964333000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1668574000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1669177000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1919405000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1919172000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1918933000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1918684000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1918499000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1918280000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1688721000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1577290000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1579499000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1608799000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1612331000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1615833000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1619155000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1622516000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1597224000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1609408000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1633407000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1608367000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1141652000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1242568000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>873863000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>878545000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>883112000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1083137000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>584733000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>926758000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>939650000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>934699000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>858709000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>871636000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>2243388000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2244757000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>2277454000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2278719000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2309270000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2310365000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2135340000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2135833000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2136301000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2136649000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1963593000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1964086000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1964333000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1668574000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1669177000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1919405000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1919172000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1918933000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1918684000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1918499000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1918280000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1688721000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1577290000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1579499000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1608799000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1612331000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1615833000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1619155000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1622516000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1597224000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1609408000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1633407000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1608367000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1141652000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1242568000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>873863000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>878545000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>883112000.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
+      <c r="BM25"/>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>150000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>350000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000000.0</v>
       </c>
       <c r="AF26">
         <v>400000000.0</v>
       </c>
       <c r="AG26">
         <v>400000000.0</v>
       </c>
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>400000000.0</v>
+      </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
+      <c r="BM26"/>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7567,2586 +7624,2626 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
+      <c r="BM27"/>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>2141834000.0</v>
+      </c>
+      <c r="C28">
         <v>2278335000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2272931000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1931397000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1991105000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1898146000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2098367000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2062583000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1956211000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1933731000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1922365000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1916231000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1956585000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2000721000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2010373000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1918931000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1948076000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1908396000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1915562000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1582097000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1624227000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1598250000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1639039000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1619659000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1667099000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1531042000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1463935000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1404822000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1573474000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1705714000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1713952000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1688939000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1666702000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1227809000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1224377000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1145185000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1138541000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1076357000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1057960000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1021536000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1623701000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1578076000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1585731000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1583020000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1599186000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1571904000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1565920000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1545250000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1187072000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1158842000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1147369000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>977537000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>964978000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>937287000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>944990000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>898040000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>900573000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>846760000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>853389000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>811423000.0</v>
       </c>
-      <c r="BI28"/>
       <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>781032000.0</v>
       </c>
-      <c r="BL28"/>
+      <c r="BM28"/>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29">
+        <v>3265397000.0</v>
+      </c>
+      <c r="C29">
         <v>3383468000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3431733000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3101018000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3095887000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3089895000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3486331000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3471338000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3474705000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3235048000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3226064000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2241734000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2243388000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2244757000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2246137000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2277454000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2278719000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2309270000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2310365000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2135340000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2135833000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2136301000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3191898000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3032862000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3591085000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3659353000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
+      <c r="BM29"/>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>278342000.0</v>
+      </c>
+      <c r="C30">
         <v>284942000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>22063000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>286486000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>283396000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>281370000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>449600000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>447203000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>444560000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>297403000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>295464000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>291884000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>282782000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>262721000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>264290000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>270297000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>276866000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>244365000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>243569000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>250058000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>250381000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>244866000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>244049000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>249739000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>256244000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>251703000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>246383000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>243972000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>240774000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>228359000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>230340000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>226797000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>212019000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>209823000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>206958000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>207326000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>189465000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>178585000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>174616000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>163147000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>148476000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>141976000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>140830000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>148614000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>128328000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>118985000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>125849000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>124674000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>112133000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>104615000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>87506000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>62028000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>74760000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>74088000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>58028000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>30070000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>26057000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>21007000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>100059000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>16102000.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>10985000.0</v>
       </c>
-      <c r="BL30"/>
+      <c r="BM30"/>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>172405000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>474471000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>456772000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>133823000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>851320000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>841626000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>486942000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>855949000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>883340000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>223360000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>219239000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>219035000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>231097000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>240091000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>306496000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>384475000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>376016000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>367686000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>374749000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>386605000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>347712000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>338741000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>315758000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>308574000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>291944000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>286513000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>290692000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>286576000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>268040000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-349859000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-353345000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-350641000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-360757000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-386609000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-672287000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-704976000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-763471000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-397146000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-409741000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-418616000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
+      <c r="BM31"/>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32">
+        <v>-288142000.0</v>
+      </c>
+      <c r="C32">
         <v>-205403000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-217970000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39476000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-8406000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>52789000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>112416000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>374890000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>478141000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>133917000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>532451000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>553850000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>532909000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>582187000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>549857000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>608332000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>578036000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>586727000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>589588000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>746904000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>729334000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>800309000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>794816000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>626769000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1162838000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1226222000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
+      <c r="BM32"/>
     </row>
-    <row r="33" spans="1:64">
+    <row r="33" spans="1:65">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>3766145000.0</v>
+      </c>
+      <c r="C33">
         <v>3989113000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4280387000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3622038000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3658627000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3595598000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3631385000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>519736000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3412142000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3507873000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3516913000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3503710000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3506178000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3419940000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3549088000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3418123000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3445350000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3464146000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3487691000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3180616000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3223122000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3248833000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3261525000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3282249000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3294194000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3326408000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3348401000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3309099000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3290605000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3271639000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3230282000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3205271000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3175675000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3140427000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3133164000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3106020000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3078143000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3055870000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3046703000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3030688000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3010688000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2986882000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2996795000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3015107000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3013849000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3025818000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3016137000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3029512000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2227561000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2222731000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2236784000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>897354000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>893332000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>867027000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>851344000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>840557000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>817933000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>798049000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>780456000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>770761000.0</v>
       </c>
-      <c r="BI33"/>
       <c r="BJ33"/>
-      <c r="BK33">
+      <c r="BK33"/>
+      <c r="BL33">
         <v>715226000.0</v>
       </c>
-      <c r="BL33"/>
+      <c r="BM33"/>
     </row>
-    <row r="34" spans="1:64">
+    <row r="34" spans="1:65">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34">
+        <v>73374000.0</v>
+      </c>
+      <c r="C34">
         <v>64912000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>67043000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>46626000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>44096000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>45350000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>44405000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>39417000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>35903000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>38255000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>49249000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>54010000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>55533000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>51692000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>42933000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>46447000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>49793000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>50729000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>53690000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>49554000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>54417000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>59163000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>60809000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>62559000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>64375000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>66879000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>68986000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>72010000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>75055000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>78183000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>52450000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>55662000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>58960000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>62418000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>66047000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>70013000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>74083000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>78246000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>82300000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>87708000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>91850000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>96245000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>104171000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>112312000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>121286000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>129736000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>138859000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>148493000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>120219000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>125106000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>129882000.0</v>
       </c>
-      <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
+      <c r="BM34"/>
     </row>
-    <row r="35" spans="1:64">
+    <row r="35" spans="1:65">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>2263864000.0</v>
+      </c>
+      <c r="C35">
         <v>2295103000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2586868000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1863294000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1860973000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2193207000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1961839000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2608850000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2589537000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1917056000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2417990000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2324240000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2327475000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2403528000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1928967000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1963981000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2357293000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2388841000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2030032000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2308055000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1837470000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2325703000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1849154000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2077409000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2626369000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2608191000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1768120000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1773028000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2026843000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2053914000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2029185000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2016866000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2020267000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2024146000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1801854000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1694698000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1703251000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1734243000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1741814000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1750981000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1798570000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1768490000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1785477000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1791392000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1801031000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1782491000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1790959000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1786772000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1383252000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1361590000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1390968000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1115846000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1090369000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1020597000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1013348000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>987688000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>980226000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>953275000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>955910000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>953662000.0</v>
       </c>
-      <c r="BI35"/>
       <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BK35"/>
+      <c r="BL35">
         <v>884798000.0</v>
       </c>
-      <c r="BL35"/>
+      <c r="BM35"/>
     </row>
-    <row r="36" spans="1:64">
+    <row r="36" spans="1:65">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>358560000.0</v>
+      </c>
+      <c r="C36">
         <v>327420000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>616307000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2795015000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2829583000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>246035000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2798299000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-321041000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>285943000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2668732000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2674649000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2660536000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2660988000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2572734000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2699866000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2566889000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2592102000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2608879000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2627324000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2321330000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2361825000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2385526000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2396207000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2414923000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2424859000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2455064000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2475049000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2433741000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2413240000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2392268000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2378405000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2351437000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2319883000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2282677000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2273456000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2244354000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2214520000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2190289000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2179164000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2161191000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>2139233000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2113469000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2121425000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2137779000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2134563000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1871488000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1842523000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1833276000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1447005000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1431466000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>85397000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>113994000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>112864000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>109529000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>108265000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>87641000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>81207000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>78107000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>75698000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>66547000.0</v>
       </c>
-      <c r="BI36"/>
       <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BK36"/>
+      <c r="BL36">
         <v>43016000.0</v>
       </c>
-      <c r="BL36"/>
+      <c r="BM36"/>
     </row>
-    <row r="37" spans="1:64">
+    <row r="37" spans="1:65">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>745662000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>728815000.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>721450000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>708290000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>683611000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>686204000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>674703000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>677549000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>677700000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>676058000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>674546000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>675817000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>701292000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>719393000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>718327000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>732385000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>742512000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>752627000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>787905000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>788608000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>799809000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>809455000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>816595000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>813817000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>818653000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>828727000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>815281000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>815173000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>828907000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>847957000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>856039000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>879869000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>885663000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>912459000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>960338000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>616434000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>613016000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>618027000.0</v>
       </c>
-      <c r="AZ37">
-[...2 lines deleted...]
-      <c r="BA37"/>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
+      <c r="BM37"/>
     </row>
-    <row r="38" spans="1:64">
+    <row r="38" spans="1:65">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38">
+        <v>3562971000.0</v>
+      </c>
+      <c r="C38">
         <v>3556268000.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>3209286000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>3000079000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>4433250000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>4190587000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>-1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>241006000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>190545000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>293850000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3053938000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3104353000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4305093000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4802818000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4112163000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>208799000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>215122000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3132502000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>215712000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>220681000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>227378000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>236139000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>231687000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>266825000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>295148000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>249210000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>252428000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>254750000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>3179820000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>3194192000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>3145483000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>3132767000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3092685000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>3100452000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>3064373000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>3058583000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>3016790000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3047255000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3048866000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3061706000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3056533000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3064641000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3060603000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2267219000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2246266000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2272191000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>906771000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>906342000.0</v>
       </c>
-      <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>863845000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-      <c r="BG38">
+      <c r="BG38"/>
+      <c r="BH38">
         <v>788151000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>770761000.0</v>
       </c>
-      <c r="BI38"/>
       <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>715226000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>692189000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:64">
+    <row r="39" spans="1:65">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
+        <v>143006000.0</v>
+      </c>
+      <c r="C39">
         <v>62849000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>43642000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>42084000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>49589000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>43837000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>48023000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>41014999.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>51738000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>60336000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-712837000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-678590000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>189608000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>85782000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>125472000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>135591000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>105103000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>127505000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>99301000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>109365000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>90722000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>118407000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>105638000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>126987000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>77464000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>103104000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>78536000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>98861000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>99532000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>130177000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>105019000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>123414000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>101092000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>126881000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>103483000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>122635000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>99279000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>115263000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>94437000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>107036000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>90073000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>116340000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>98658000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>117566000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>91722000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>108777000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>94912000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>95140000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>78367000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>91028000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>57240000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>60298000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>53242000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>91682000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>89486000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>90522000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>84209000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>41792000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>82379000.0</v>
       </c>
-      <c r="BI39"/>
       <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39">
         <v>83280000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>11711000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:64">
+    <row r="40" spans="1:65">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>36949000.0</v>
+      </c>
+      <c r="C40">
         <v>26964000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-119952000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>63953000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>55270000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-61888000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>82670000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>41304000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1589000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>53331000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>358252000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>83299000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>71709000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-24647461.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>53745000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>58083000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-945438000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>75735000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>52707000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-31976000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>57066000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-33114000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>62045000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>67582000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>67736000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>82261000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>95372000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>80023000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>80616000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>88224000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>90848000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>96499000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>102289000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>78314000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>77904000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>22892000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>23792000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>24434000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>25607000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>23824000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>25978000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>23644000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>25825000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>23608000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>32301000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>24563000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>28075000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>28737000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>24516000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>25273000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2683000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-32301000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1544000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-2483000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-40744000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>25000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>18223000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>25027000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>21706000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>25985000.0</v>
       </c>
-      <c r="BI40"/>
       <c r="BJ40"/>
-      <c r="BK40">
+      <c r="BK40"/>
+      <c r="BL40">
         <v>3194000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>4614000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:64">
+    <row r="41" spans="1:65">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>129698000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>128461000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>119024000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>126696000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>129801000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>135109000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>138048000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>139981000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>136179000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>152595000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>150432000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>162234000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>149296000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>132342000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>142254000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>143238000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>126892000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>148629000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>155062000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>130357000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>131321000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>143365000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>154476000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>172106000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>163079000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>161775000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>167286000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>190551000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>194591000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>194070000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>186371000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>204434000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>186337000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>195118000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>207183000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>213332000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>173111000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>180619000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>182856000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>36434000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>52245000.0</v>
       </c>
-      <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>36625000.0</v>
       </c>
-      <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>39245000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>47402000.0</v>
       </c>
-      <c r="BI41"/>
       <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>23279000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>24493000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:64">
+    <row r="42" spans="1:65">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
+        <v>1101069000.0</v>
+      </c>
+      <c r="C42">
         <v>1097522000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1091444000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1089530000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1086059000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1079194000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1077976000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1071917000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>1066030000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1060969000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1058537000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1763181000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1051926000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1055184000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1060321000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1755204000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1802812000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1150884000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1148926000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1151979000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1147588000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1147527000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1806477000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1812328000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1867237000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1922675000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1936592000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1937551000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1941894000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1948698000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1944981000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1939766000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1930405000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1929911000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1924617000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1919704000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1923012000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1925186000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1907983000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1291747000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1297010000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1309105000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1308195000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>435632000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>426481000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>406853000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>366215000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>933292000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>929699000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-453842000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-31618000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-29373000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-25176000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-10859000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-19737000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>216652000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>223217000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>228965000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>215754000.0</v>
       </c>
-      <c r="BI42"/>
       <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>194784000.0</v>
       </c>
-      <c r="BL42"/>
+      <c r="BM42"/>
     </row>
-    <row r="43" spans="1:64">
+    <row r="43" spans="1:65">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10169,88 +10266,87 @@
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
+      <c r="BM43"/>
     </row>
-    <row r="44" spans="1:64">
+    <row r="44" spans="1:65">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -10267,1506 +10363,1528 @@
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
-      <c r="BA44"/>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
+      <c r="BM44"/>
     </row>
-    <row r="45" spans="1:64">
+    <row r="45" spans="1:65">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45">
+        <v>1063000.0</v>
+      </c>
+      <c r="C45">
         <v>27882000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>27944000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>28007000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>28070000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>28134000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>28197000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>28257000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>28318000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>28378000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>28439000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>28496000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>28554000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>28612000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>28670000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>28725000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>28998000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>29051000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>29104000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>29154000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>29205000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>29256000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>29307000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>29355000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>29404000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>29452000.0</v>
       </c>
-      <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
-      <c r="AX45">
-[...1 lines deleted...]
-      </c>
+      <c r="AX45"/>
       <c r="AY45">
         <v>1354100000.0</v>
       </c>
-      <c r="AZ45"/>
+      <c r="AZ45">
+        <v>1354100000.0</v>
+      </c>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-      <c r="BD45">
+      <c r="BD45"/>
+      <c r="BE45">
         <v>675139000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>663729000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>643944000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>632132000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>619521000.0</v>
       </c>
-      <c r="BI45"/>
       <c r="BJ45"/>
-      <c r="BK45">
+      <c r="BK45"/>
+      <c r="BL45">
         <v>590466000.0</v>
       </c>
-      <c r="BL45"/>
+      <c r="BM45"/>
     </row>
-    <row r="46" spans="1:64">
+    <row r="46" spans="1:65">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>3182613000.0</v>
+      </c>
+      <c r="C46">
         <v>2866593000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>27944000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>28007000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>28070000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2546632000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>28197000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>28257000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2317394000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>28378000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>28439000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>28496000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>28554000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>28612000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>28670000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>28725000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>28781000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>28842000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>28892000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>28945000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>28998000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>29051000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>29104000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>29154000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>29205000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>29256000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>29307000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>29355000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>29404000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>29452000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2129195000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2099009000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2065132999.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2018847000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2002769000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1968244000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1943150000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1911856000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1894132000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1865654000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1838510000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1800561000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1803248000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1791834000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1774235000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1768605000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1755325000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1745909000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1363109000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1345975000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1347613000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>695056000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>697953000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>679931000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>666200000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>675139000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>663729000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>643944000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>632132000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>619521000.0</v>
       </c>
-      <c r="BI46"/>
       <c r="BJ46"/>
-      <c r="BK46">
+      <c r="BK46"/>
+      <c r="BL46">
         <v>590466000.0</v>
       </c>
-      <c r="BL46"/>
+      <c r="BM46"/>
     </row>
-    <row r="47" spans="1:64">
+    <row r="47" spans="1:65">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2422448000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2385324000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2390367000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2434686000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2398746000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2419285000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2411277000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2448740000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2152941000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2182024000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2178468000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2192354000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2207149000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2213503000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2236486000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2246899000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2210043000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2184458000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2158886000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2137182000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2106996000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2073120000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2026833000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2010755000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1976222000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1951128000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1919833000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1902083000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1873600000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1846456000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1808492000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1810746000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1799313000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1781623000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1775937000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1762311000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1752880000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1369970000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1352434000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1354072000.0</v>
       </c>
-      <c r="AZ47">
-[...2 lines deleted...]
-      <c r="BA47"/>
+      <c r="BA47">
+        <v>0.0</v>
+      </c>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
+      <c r="BM47"/>
     </row>
-    <row r="48" spans="1:64">
+    <row r="48" spans="1:65">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>-76299000.0</v>
+      </c>
+      <c r="C48">
         <v>-44435000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-39648000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-53062000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-55101000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-55548000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-58888000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-64211000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-71928000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-83212000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-83108000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-86515000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-92392000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-108624000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-109468000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-116232000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-114860000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-129747000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-133610000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-88654000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-73260000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-69272000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-65673000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-64293000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-56089000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-16966000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>15764000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>18059000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>21084000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>28668000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>41511000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>37004000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>38389000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>39323000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>46762000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>46436000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>44355000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>44407000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>50904000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>50259000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>50524000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>52370000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>55260000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>57135000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>55903000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>54445000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>60713000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>65568000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>65596000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>63885000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>67644000.0</v>
       </c>
-      <c r="AZ48">
-[...2 lines deleted...]
-      <c r="BA48"/>
+      <c r="BA48">
+        <v>0.0</v>
+      </c>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
+      <c r="BM48"/>
     </row>
-    <row r="49" spans="1:64">
+    <row r="49" spans="1:65">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-92392000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-108624000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-116232000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-114860000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-129747000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-133610000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-88654000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-73260000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-69272000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-65673000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-64293000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-56089000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-16966000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>15764000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>18059000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>21084000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>28668000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>41511000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>37004000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>38389000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>39323000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>46762000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>46436000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>44355000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>44407000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>50904000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>50259000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>50524000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>52370000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>55260000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>57135000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>55903000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>54445000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>60713000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>65568000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>65596000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>63885000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>67644000.0</v>
       </c>
-      <c r="AZ49">
-[...2 lines deleted...]
-      <c r="BA49"/>
+      <c r="BA49">
+        <v>0.0</v>
+      </c>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
+      <c r="BM49"/>
     </row>
-    <row r="50" spans="1:64">
+    <row r="50" spans="1:65">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50">
+        <v>512125000.0</v>
+      </c>
+      <c r="C50">
         <v>426972000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>481794000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>268959000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>268883000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>268807000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>566398000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>388655000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>388580000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>388503000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>389286000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>389158000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>389028000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>388901000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>1918499000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1918280000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1689157000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1590668000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1591446000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>310217000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1617922000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>310270000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>310300000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>312369000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>1634338000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1598654000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
+      <c r="BM50"/>
     </row>
-    <row r="51" spans="1:64">
+    <row r="51" spans="1:65">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>2227439000.0</v>
+      </c>
+      <c r="C51">
         <v>2347155000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2439442000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2085510000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2085748000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2085969000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2483832000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2484479000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2491744000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2267304000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2268985000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2270230000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2272856000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2273369000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2274807000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2306179000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3224157000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3285591000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2339257000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2164285000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2164831000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2165352000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2165753000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2031175000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2540069000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2540025000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1763946000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1749200000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2000021000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2007396000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2009781000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2015183000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2020788000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1996594000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1766625000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1600182000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1603291000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1633233000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1637938000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1639657000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1659155000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1646160000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1632416000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1633016000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1665708000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1632930000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1611652000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1598168000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1228863000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1203545000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1208112000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1083137000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1045494000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1042866000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>996489000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>991275000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>964449000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>937155000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>939705000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>937347000.0</v>
       </c>
-      <c r="BI51"/>
       <c r="BJ51"/>
-      <c r="BK51">
+      <c r="BK51"/>
+      <c r="BL51">
         <v>869063000.0</v>
       </c>
-      <c r="BL51"/>
+      <c r="BM51"/>
     </row>
-    <row r="52" spans="1:64">
+    <row r="52" spans="1:65">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>2065000.0</v>
+      </c>
+      <c r="C52">
         <v>90000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>55461000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>268959000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>268883000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>566398000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>388655000.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>388503000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>86536000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>36249000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>29468000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>325461.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>388773000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>388645000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>945438000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>976321000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>388223000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>380000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>387954000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3082000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>387561000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>67582000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>67736000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>82261000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>95372000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>80023000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>80616000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>88224000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>90848000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>96499000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>102289000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>78314000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>77904000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>22892000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>23792000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>24434000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>25607000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>23824000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>25978000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>23644000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>25825000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>23608000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>32301000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>24563000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>28075000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>28737000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>24516000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>25273000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>883112000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>3725000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>7370000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>66048000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>56529000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
+      <c r="BM52"/>
     </row>
-    <row r="53" spans="1:64">
+    <row r="53" spans="1:65">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>48023000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>11800000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>17936000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>13000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
-[...1 lines deleted...]
-      </c>
+      <c r="AA53"/>
       <c r="AB53">
         <v>0.0</v>
       </c>
       <c r="AC53">
+        <v>0.0</v>
+      </c>
+      <c r="AD53">
         <v>150000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>350000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000000.0</v>
       </c>
       <c r="AF53">
         <v>400000000.0</v>
       </c>
       <c r="AG53">
         <v>400000000.0</v>
       </c>
       <c r="AH53">
+        <v>400000000.0</v>
+      </c>
+      <c r="AI53">
         <v>61699000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>65853000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>64020000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>68011000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>62464000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>61514000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>60752000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>59141000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>60165000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>65880000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>64899000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>69709000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>61007000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>60273000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>63821000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>55482000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>54832000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>55621000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>33986000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>32155000.0</v>
       </c>
-      <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>32268000.0</v>
       </c>
-      <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-      <c r="BG53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>30445000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>26968000.0</v>
       </c>
-      <c r="BI53"/>
       <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>34233000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>43543000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:64">
+    <row r="54" spans="1:65">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -11783,1152 +11901,1169 @@
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
-      <c r="BA54"/>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
+      <c r="BM54"/>
     </row>
-    <row r="55" spans="1:64">
+    <row r="55" spans="1:65">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>4273098000.0</v>
+      </c>
+      <c r="C55">
         <v>4405724000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4468961000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4106279000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4078750000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4114380000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4510287000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4436937000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4433250000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4190587000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4219333000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4216547000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4184768000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4157363000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4163594000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4201140000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4217231000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4243330000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4282447000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4112163000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4123472000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4151523000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4150695000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4010714000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4550395000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4664558000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3931834000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3925317000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4155575000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4192440000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4195780000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4166832000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4162905000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4141813000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3931347000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3848934000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3831201000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3866176000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3890953000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3882569000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3301654000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3263371000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3300650000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3308767000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3293964000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3272988000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3296495000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3302016000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2476625000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2450416000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2476061000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1122222000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1093773000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1085907000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1052553000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1053348000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>998388000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>993660000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1008623000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>995166000.0</v>
       </c>
-      <c r="BI55"/>
       <c r="BJ55"/>
-      <c r="BK55">
+      <c r="BK55"/>
+      <c r="BL55">
         <v>904536000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>890598000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:64">
+    <row r="56" spans="1:65">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>506953000.0</v>
+      </c>
+      <c r="C56">
         <v>416611000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>188574000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>484241000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>420123000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>518782000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>878902000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>917122000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1021108000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>682714000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>702420000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>712837000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>678590000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>724977000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>614506000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>783017000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>771881000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>779184000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>794756000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>931547000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>900350000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>902690000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>889170000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>728465000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1256201000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1338150000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>583433000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>616218000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>864970000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>920801000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>965498000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>961561000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>987230000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1001386000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>798183000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>742914000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>753058000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>810306000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>844250000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>851881000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>290966000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>276489000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>303855000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>293660000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>280115000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>247170000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>280358000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>272504000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>249064000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>227685000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>239277000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>224868000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>200441000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>218880000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>201209000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>212791000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>180455000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>195611000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>228167000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>224405000.0</v>
       </c>
-      <c r="BI56"/>
       <c r="BJ56"/>
-      <c r="BK56">
+      <c r="BK56"/>
+      <c r="BL56">
         <v>189310000.0</v>
       </c>
-      <c r="BL56"/>
+      <c r="BM56"/>
     </row>
-    <row r="57" spans="1:64">
+    <row r="57" spans="1:65">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>219525000.0</v>
+      </c>
+      <c r="C57">
         <v>286483000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>59901000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>444765000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>428529000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>135298000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>766486000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>542232000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>92497000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>548797000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>559255000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>158987000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>145681000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>76769000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>551536000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>563330000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>193845000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>192457000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>568083000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>90427000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>552794000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>94625000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>570234000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>189490000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>167988000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>206491000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>215801000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>211943000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>180700000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>171325000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>175486000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>160515000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>159497000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>144329000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>151756000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>184010000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>163997000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>157007000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>166276000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>178749000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>166315000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>145906000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>142487000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>144765000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>120387000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>122791000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>124439000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>122141000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>93529000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>94286000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>81908000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>8314000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>32777000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>90486000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>50064000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>65661000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>41548000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>48375000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>47767000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>51699000.0</v>
       </c>
-      <c r="BI57"/>
       <c r="BJ57"/>
-      <c r="BK57">
+      <c r="BK57"/>
+      <c r="BL57">
         <v>30496000.0</v>
       </c>
-      <c r="BL57"/>
+      <c r="BM57"/>
     </row>
-    <row r="58" spans="1:64">
+    <row r="58" spans="1:65">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>2483389000.0</v>
+      </c>
+      <c r="C58">
         <v>2581586000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2646769000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2308059000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2289502000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2328505000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2728325000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2679616000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2682034000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2465853000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2488288000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2483227000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2473156000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2480297000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2480503000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2527311000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2551138000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2581298000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2598115000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2398482000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2390264000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2420328000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2419388000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2266899000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2794357000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2814682000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1983921000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1984971000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2207543000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2225239000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2204671000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2177381000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2179764000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2168475000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1953610000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1878708000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1867248000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1891250000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1908090000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1929730000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1964885000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1914396000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1927964000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1936157000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1921418000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1905282000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1915398000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1908913000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1476781000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1455876000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1472876000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1153840000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1123146000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1111083000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1063412000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1073085000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1021774000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1001650000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1003677000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1005361000.0</v>
       </c>
-      <c r="BI58"/>
       <c r="BJ58"/>
-      <c r="BK58">
+      <c r="BK58"/>
+      <c r="BL58">
         <v>915294000.0</v>
       </c>
-      <c r="BL58"/>
+      <c r="BM58"/>
     </row>
-    <row r="59" spans="1:64">
+    <row r="59" spans="1:65">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>1989451000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>1983141000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>1973338000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>1977737000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>1970226000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>1963953000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>1974926000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>1982863000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>1952839000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>1336769000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
-      <c r="BA59"/>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
+      <c r="BM59"/>
     </row>
-    <row r="60" spans="1:64">
+    <row r="60" spans="1:65">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>1039021000.0</v>
+      </c>
+      <c r="C60">
         <v>1064195000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1060002000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1043515000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1038209000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1032060000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1030696000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1045056000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1751216000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>996122000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>985518000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1733320000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1711612000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>978191000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>954375000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>982319000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1666093000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1662032000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>998128000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1068918000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1085599000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1083435000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1055249000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1743815000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1756038000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1849876000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1947913000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1940346000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1948032000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1967201000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1991109000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1989451000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1983141000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1973338000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1977737000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1970226000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1963953000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1974926000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1982863000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1952839000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1336769000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1348975000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1372686000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1372610000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1372546000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1367706000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1381097000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1393103000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>999844000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>994540000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>385158000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-31618000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-29373000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-25176000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-10859000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-19737000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-23386000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-7990000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>4946000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-10195000.0</v>
       </c>
-      <c r="BI60"/>
       <c r="BJ60"/>
-      <c r="BK60">
+      <c r="BK60"/>
+      <c r="BL60">
         <v>-10758000.0</v>
       </c>
-      <c r="BL60"/>
+      <c r="BM60"/>
     </row>
-    <row r="61" spans="1:64">
+    <row r="61" spans="1:65">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -12945,64 +13080,67 @@
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
-      <c r="BA61"/>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
+      <c r="BM61"/>
     </row>
-    <row r="62" spans="1:64">
+    <row r="62" spans="1:65">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13025,50 +13163,51 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
+      <c r="BM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13137,51 +13276,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>754541000.0</v>
       </c>
       <c r="C2">
         <v>354161000.0</v>
       </c>
       <c r="D2">
         <v>528927000.0</v>
       </c>
       <c r="E2">
         <v>321354000.0</v>
       </c>
       <c r="F2">
         <v>279485000.0</v>
       </c>
       <c r="G2">
         <v>291113000.0</v>
       </c>
       <c r="H2">
         <v>333986000.0</v>
       </c>
       <c r="I2">
         <v>319472000.0</v>
       </c>
@@ -13196,51 +13335,51 @@
       </c>
       <c r="M2">
         <v>306155000.0</v>
       </c>
       <c r="N2">
         <v>145439000.0</v>
       </c>
       <c r="O2">
         <v>105705000.0</v>
       </c>
       <c r="P2">
         <v>86262000.0</v>
       </c>
       <c r="Q2">
         <v>87941000.0</v>
       </c>
       <c r="R2">
         <v>87787000.0</v>
       </c>
       <c r="S2">
         <v>80154000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>194762000.0</v>
       </c>
       <c r="C3">
         <v>184818000.0</v>
       </c>
       <c r="D3">
         <v>592866000.0</v>
       </c>
       <c r="E3">
         <v>216894000.0</v>
       </c>
       <c r="F3">
         <v>201806000.0</v>
       </c>
       <c r="G3">
         <v>191006000.0</v>
       </c>
       <c r="H3">
         <v>192488000.0</v>
       </c>
       <c r="I3">
         <v>168508000.0</v>
       </c>
@@ -13255,74 +13394,74 @@
       </c>
       <c r="M3">
         <v>145431000.0</v>
       </c>
       <c r="N3">
         <v>66338000.0</v>
       </c>
       <c r="O3">
         <v>42690000.0</v>
       </c>
       <c r="P3">
         <v>38760000.0</v>
       </c>
       <c r="Q3">
         <v>36025000.0</v>
       </c>
       <c r="R3">
         <v>30860000.0</v>
       </c>
       <c r="S3">
         <v>28162000.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
         <v>179318000.0</v>
       </c>
       <c r="C5">
         <v>192757000.0</v>
       </c>
       <c r="D5">
         <v>-256249000.0</v>
       </c>
       <c r="E5">
         <v>165964000.0</v>
       </c>
       <c r="F5">
         <v>79623000.0</v>
       </c>
       <c r="G5">
         <v>60047000.0</v>
       </c>
       <c r="H5">
         <v>162896000.0</v>
       </c>
       <c r="I5">
         <v>190857000.0</v>
       </c>
@@ -13337,51 +13476,51 @@
       </c>
       <c r="M5">
         <v>141321000.0</v>
       </c>
       <c r="N5">
         <v>218881000.0</v>
       </c>
       <c r="O5">
         <v>88690000.0</v>
       </c>
       <c r="P5">
         <v>111095000.0</v>
       </c>
       <c r="Q5">
         <v>80267000.0</v>
       </c>
       <c r="R5">
         <v>81775000.0</v>
       </c>
       <c r="S5">
         <v>87962000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>374080000.0</v>
       </c>
       <c r="C6">
         <v>377575000.0</v>
       </c>
       <c r="D6">
         <v>336617000.0</v>
       </c>
       <c r="E6">
         <v>382858000.0</v>
       </c>
       <c r="F6">
         <v>281429000.0</v>
       </c>
       <c r="G6">
         <v>251053000.0</v>
       </c>
       <c r="H6">
         <v>355384000.0</v>
       </c>
       <c r="I6">
         <v>359365000.0</v>
       </c>
@@ -13396,99 +13535,99 @@
       </c>
       <c r="M6">
         <v>286752000.0</v>
       </c>
       <c r="N6">
         <v>285219000.0</v>
       </c>
       <c r="O6">
         <v>131380000.0</v>
       </c>
       <c r="P6">
         <v>149855000.0</v>
       </c>
       <c r="Q6">
         <v>116292000.0</v>
       </c>
       <c r="R6">
         <v>112635000.0</v>
       </c>
       <c r="S6">
         <v>116124000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-446000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>13729000.0</v>
       </c>
       <c r="C9">
         <v>408991000.0</v>
       </c>
       <c r="D9">
         <v>210645000.0</v>
       </c>
       <c r="E9">
         <v>385655000.0</v>
       </c>
       <c r="F9">
         <v>328379000.0</v>
       </c>
       <c r="G9">
         <v>318115000.0</v>
       </c>
       <c r="H9">
         <v>397357000.0</v>
       </c>
       <c r="I9">
         <v>412039000.0</v>
       </c>
@@ -13503,51 +13642,51 @@
       </c>
       <c r="M9">
         <v>329171000.0</v>
       </c>
       <c r="N9">
         <v>166411000.0</v>
       </c>
       <c r="O9">
         <v>154589000.0</v>
       </c>
       <c r="P9">
         <v>208526000.0</v>
       </c>
       <c r="Q9">
         <v>158604000.0</v>
       </c>
       <c r="R9">
         <v>144528000.0</v>
       </c>
       <c r="S9">
         <v>188643000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>75538000.0</v>
       </c>
       <c r="C10">
         <v>83047000.0</v>
       </c>
       <c r="D10">
         <v>87122000.0</v>
       </c>
       <c r="E10">
         <v>64758000.0</v>
       </c>
       <c r="F10">
         <v>-14771000.0</v>
       </c>
       <c r="G10">
         <v>-29860000.0</v>
       </c>
       <c r="H10">
         <v>86719000.0</v>
       </c>
       <c r="I10">
         <v>121895000.0</v>
       </c>
@@ -13562,51 +13701,51 @@
       </c>
       <c r="M10">
         <v>74865000.0</v>
       </c>
       <c r="N10">
         <v>155074000.0</v>
       </c>
       <c r="O10">
         <v>48643000.0</v>
       </c>
       <c r="P10">
         <v>57397000.0</v>
       </c>
       <c r="Q10">
         <v>45311000.0</v>
       </c>
       <c r="R10">
         <v>31037000.0</v>
       </c>
       <c r="S10">
         <v>39298000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
         <v>2558000.0</v>
       </c>
       <c r="C11">
         <v>2688000.0</v>
       </c>
       <c r="D11">
         <v>2715000.0</v>
       </c>
       <c r="E11">
         <v>1546000.0</v>
       </c>
       <c r="F11">
         <v>-1734000.0</v>
       </c>
       <c r="G11">
         <v>-6971000.0</v>
       </c>
       <c r="H11">
         <v>2429000.0</v>
       </c>
       <c r="I11">
         <v>4642000.0</v>
       </c>
@@ -13621,51 +13760,51 @@
       </c>
       <c r="M11">
         <v>4655000.0</v>
       </c>
       <c r="N11">
         <v>-1125000.0</v>
       </c>
       <c r="O11">
         <v>68742000.0</v>
       </c>
       <c r="P11">
         <v>-3893000.0</v>
       </c>
       <c r="Q11">
         <v>-15324000.0</v>
       </c>
       <c r="R11">
         <v>-10800000.0</v>
       </c>
       <c r="S11">
         <v>-13422000.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>103780000.0</v>
       </c>
       <c r="C12">
         <v>109710000.0</v>
       </c>
       <c r="D12">
         <v>109303000.0</v>
       </c>
       <c r="E12">
         <v>101206000.0</v>
       </c>
       <c r="F12">
         <v>94394000.0</v>
       </c>
       <c r="G12">
         <v>89907000.0</v>
       </c>
       <c r="H12">
         <v>79246000.0</v>
       </c>
       <c r="I12">
         <v>79623000.0</v>
       </c>
@@ -13680,145 +13819,145 @@
       </c>
       <c r="M12">
         <v>66456000.0</v>
       </c>
       <c r="N12">
         <v>63807000.0</v>
       </c>
       <c r="O12">
         <v>54394000.0</v>
       </c>
       <c r="P12">
         <v>54746000.0</v>
       </c>
       <c r="Q12">
         <v>52264000.0</v>
       </c>
       <c r="R12">
         <v>50738000.0</v>
       </c>
       <c r="S12">
         <v>48664000.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13">
         <v>8748000.0</v>
       </c>
       <c r="C13">
         <v>21298000.0</v>
       </c>
       <c r="D13">
         <v>15136000.0</v>
       </c>
       <c r="E13">
         <v>4948000.0</v>
       </c>
       <c r="F13">
         <v>704000.0</v>
       </c>
       <c r="G13">
         <v>2637000.0</v>
       </c>
       <c r="H13">
         <v>11259000.0</v>
       </c>
       <c r="I13">
         <v>10661000.0</v>
       </c>
       <c r="J13">
         <v>65820000.0</v>
       </c>
       <c r="K13">
         <v>69948000.0</v>
       </c>
       <c r="L13">
         <v>67492000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>-25379000.0</v>
       </c>
       <c r="C14">
         <v>-28717000.0</v>
       </c>
       <c r="D14">
         <v>-31162000.0</v>
       </c>
       <c r="E14">
         <v>-22569000.0</v>
       </c>
       <c r="F14">
         <v>6527000.0</v>
       </c>
       <c r="G14">
         <v>-10374000.0</v>
       </c>
       <c r="H14">
         <v>33102000.0</v>
       </c>
       <c r="I14">
         <v>50714000.0</v>
       </c>
       <c r="J14">
         <v>54670000.0</v>
       </c>
       <c r="K14">
         <v>54858000.0</v>
       </c>
       <c r="L14">
         <v>45262000.0</v>
       </c>
       <c r="M14">
         <v>43067000.0</v>
       </c>
       <c r="N14">
         <v>118186000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>47601000.0</v>
       </c>
       <c r="C15">
         <v>51642000.0</v>
       </c>
       <c r="D15">
         <v>53245000.0</v>
       </c>
       <c r="E15">
         <v>40643000.0</v>
       </c>
       <c r="F15">
         <v>-6510000.0</v>
       </c>
       <c r="G15">
         <v>-12515000.0</v>
       </c>
       <c r="H15">
         <v>51188000.0</v>
       </c>
       <c r="I15">
         <v>66539000.0</v>
       </c>
@@ -13833,258 +13972,258 @@
       </c>
       <c r="M15">
         <v>27143000.0</v>
       </c>
       <c r="N15">
         <v>38013000.0</v>
       </c>
       <c r="O15">
         <v>48643000.0</v>
       </c>
       <c r="P15">
         <v>57397000.0</v>
       </c>
       <c r="Q15">
         <v>46118000.0</v>
       </c>
       <c r="R15">
         <v>41837000.0</v>
       </c>
       <c r="S15">
         <v>52720000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>36199000.0</v>
       </c>
       <c r="F16">
         <v>-10711000.0</v>
       </c>
       <c r="G16">
         <v>-16712000.0</v>
       </c>
       <c r="H16">
         <v>49445000.0</v>
       </c>
       <c r="I16">
         <v>65603000.0</v>
       </c>
       <c r="J16">
         <v>62647000.0</v>
       </c>
       <c r="K16">
         <v>51456000.0</v>
       </c>
       <c r="L16">
         <v>33730000.0</v>
       </c>
       <c r="M16">
         <v>26667000.0</v>
       </c>
       <c r="N16">
         <v>220947000.0</v>
       </c>
       <c r="O16">
         <v>48643000.0</v>
       </c>
       <c r="P16">
         <v>57397000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
         <v>72980000.0</v>
       </c>
       <c r="C17">
         <v>80359000.0</v>
       </c>
       <c r="D17">
         <v>84407000.0</v>
       </c>
       <c r="E17">
         <v>63212000.0</v>
       </c>
       <c r="F17">
         <v>-13037000.0</v>
       </c>
       <c r="G17">
         <v>-22889000.0</v>
       </c>
       <c r="H17">
         <v>84290000.0</v>
       </c>
       <c r="I17">
         <v>117253000.0</v>
       </c>
       <c r="J17">
         <v>118253000.0</v>
       </c>
       <c r="K17">
         <v>107250000.0</v>
       </c>
       <c r="L17">
         <v>79928000.0</v>
       </c>
       <c r="M17">
         <v>70210000.0</v>
       </c>
       <c r="N17">
         <v>220947000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-95032000.0</v>
       </c>
       <c r="C18">
         <v>-88412000.0</v>
       </c>
       <c r="D18">
         <v>-86348000.0</v>
       </c>
       <c r="E18">
         <v>-96258000.0</v>
       </c>
       <c r="F18">
         <v>-93690000.0</v>
       </c>
       <c r="G18">
         <v>-87270000.0</v>
       </c>
       <c r="H18">
         <v>-67987000.0</v>
       </c>
       <c r="I18">
         <v>-68962000.0</v>
       </c>
       <c r="J18">
         <v>-68473000.0</v>
       </c>
       <c r="K18">
         <v>-71147000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>490000.0</v>
       </c>
       <c r="G19">
         <v>2551000.0</v>
       </c>
       <c r="H19">
         <v>11259000.0</v>
       </c>
       <c r="I19">
         <v>10661000.0</v>
       </c>
       <c r="J19">
         <v>-2446000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
         <v>14875000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>-7723000.0</v>
       </c>
       <c r="G20">
         <v>1165000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>-98000.0</v>
       </c>
       <c r="L20">
         <v>-193000.0</v>
       </c>
       <c r="M20">
         <v>-3382000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>135649000.0</v>
       </c>
       <c r="C21">
         <v>158710000.0</v>
       </c>
       <c r="D21">
         <v>146706000.0</v>
       </c>
       <c r="E21">
         <v>127028000.0</v>
       </c>
       <c r="F21">
         <v>79133000.0</v>
       </c>
       <c r="G21">
         <v>58661000.0</v>
       </c>
       <c r="H21">
         <v>154706000.0</v>
       </c>
       <c r="I21">
         <v>190857000.0</v>
       </c>
@@ -14099,74 +14238,74 @@
       </c>
       <c r="M21">
         <v>141321000.0</v>
       </c>
       <c r="N21">
         <v>-63557000.0</v>
       </c>
       <c r="O21">
         <v>88689000.0</v>
       </c>
       <c r="P21">
         <v>108250000.0</v>
       </c>
       <c r="Q21">
         <v>83058000.0</v>
       </c>
       <c r="R21">
         <v>81775000.0</v>
       </c>
       <c r="S21">
         <v>87962000.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>632621000.0</v>
       </c>
       <c r="C23">
         <v>604442000.0</v>
       </c>
       <c r="D23">
         <v>592866000.0</v>
       </c>
       <c r="E23">
         <v>579981000.0</v>
       </c>
       <c r="F23">
         <v>528731000.0</v>
       </c>
       <c r="G23">
         <v>550567000.0</v>
       </c>
       <c r="H23">
         <v>576637000.0</v>
       </c>
       <c r="I23">
         <v>540654000.0</v>
       </c>
@@ -14181,201 +14320,201 @@
       </c>
       <c r="M23">
         <v>490623000.0</v>
       </c>
       <c r="N23">
         <v>253412000.0</v>
       </c>
       <c r="O23">
         <v>171605000.0</v>
       </c>
       <c r="P23">
         <v>183693000.0</v>
       </c>
       <c r="Q23">
         <v>163487000.0</v>
       </c>
       <c r="R23">
         <v>150540000.0</v>
       </c>
       <c r="S23">
         <v>180835000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>4201000.0</v>
       </c>
       <c r="G24">
         <v>4197000.0</v>
       </c>
       <c r="H24">
         <v>1743000.0</v>
       </c>
       <c r="I24">
         <v>936000.0</v>
       </c>
       <c r="J24">
         <v>936000.0</v>
       </c>
       <c r="K24">
         <v>936000.0</v>
       </c>
       <c r="L24">
         <v>936000.0</v>
       </c>
       <c r="M24">
         <v>476000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>194762000.0</v>
       </c>
       <c r="C25">
         <v>184818000.0</v>
       </c>
       <c r="D25">
         <v>189911000.0</v>
       </c>
       <c r="E25">
         <v>216894000.0</v>
       </c>
       <c r="F25">
         <v>201806000.0</v>
       </c>
       <c r="G25">
         <v>191006000.0</v>
       </c>
       <c r="H25">
         <v>181588000.0</v>
       </c>
       <c r="I25">
         <v>168508000.0</v>
       </c>
       <c r="J25">
         <v>160710000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.12</v>
       </c>
       <c r="E26">
         <v>0.09</v>
       </c>
       <c r="F26">
         <v>0.02</v>
       </c>
       <c r="G26">
         <v>0.05</v>
       </c>
       <c r="H26">
         <v>0.12</v>
       </c>
       <c r="I26">
         <v>0.17</v>
       </c>
       <c r="J26">
         <v>0.18</v>
       </c>
       <c r="K26">
         <v>0.17</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>1300000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>72842000.0</v>
       </c>
       <c r="C28">
         <v>70234000.0</v>
       </c>
       <c r="D28">
         <v>63939000.0</v>
       </c>
       <c r="E28">
         <v>61765000.0</v>
       </c>
       <c r="F28">
         <v>55947000.0</v>
       </c>
       <c r="G28">
         <v>62244000.0</v>
       </c>
       <c r="H28">
         <v>61063000.0</v>
       </c>
       <c r="I28">
         <v>52674000.0</v>
       </c>
@@ -14386,96 +14525,96 @@
         <v>49078000.0</v>
       </c>
       <c r="L28">
         <v>38073000.0</v>
       </c>
       <c r="M28">
         <v>39037000.0</v>
       </c>
       <c r="N28">
         <v>42568000.0</v>
       </c>
       <c r="O28">
         <v>23210000.0</v>
       </c>
       <c r="P28">
         <v>18533000.0</v>
       </c>
       <c r="Q28">
         <v>14731000.0</v>
       </c>
       <c r="R28"/>
       <c r="S28"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>2558000.0</v>
       </c>
       <c r="C29">
         <v>2688000.0</v>
       </c>
       <c r="D29">
         <v>2715000.0</v>
       </c>
       <c r="E29">
         <v>1546000.0</v>
       </c>
       <c r="F29">
         <v>-1734000.0</v>
       </c>
       <c r="G29">
         <v>-6971000.0</v>
       </c>
       <c r="H29">
         <v>2429000.0</v>
       </c>
       <c r="I29">
         <v>4642000.0</v>
       </c>
       <c r="J29">
         <v>6673000.0</v>
       </c>
       <c r="K29">
         <v>6146000.0</v>
       </c>
       <c r="L29">
         <v>3949000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>-121920000.0</v>
       </c>
       <c r="C30">
         <v>250281000.0</v>
       </c>
       <c r="D30">
         <v>63939000.0</v>
       </c>
       <c r="E30">
         <v>258627000.0</v>
       </c>
       <c r="F30">
         <v>249246000.0</v>
       </c>
       <c r="G30">
         <v>259454000.0</v>
       </c>
       <c r="H30">
         <v>242651000.0</v>
       </c>
       <c r="I30">
         <v>221182000.0</v>
       </c>
@@ -14490,51 +14629,51 @@
       </c>
       <c r="M30">
         <v>184468000.0</v>
       </c>
       <c r="N30">
         <v>107973000.0</v>
       </c>
       <c r="O30">
         <v>65900000.0</v>
       </c>
       <c r="P30">
         <v>97431000.0</v>
       </c>
       <c r="Q30">
         <v>75546000.0</v>
       </c>
       <c r="R30">
         <v>62753000.0</v>
       </c>
       <c r="S30">
         <v>100681000.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
         <v>-60111000.0</v>
       </c>
       <c r="C31">
         <v>-75663000.0</v>
       </c>
       <c r="D31">
         <v>-59584000.0</v>
       </c>
       <c r="E31">
         <v>-62270000.0</v>
       </c>
       <c r="F31">
         <v>-93904000.0</v>
       </c>
       <c r="G31">
         <v>-88521000.0</v>
       </c>
       <c r="H31">
         <v>-67987000.0</v>
       </c>
       <c r="I31">
         <v>-68962000.0</v>
       </c>
@@ -14549,51 +14688,51 @@
       </c>
       <c r="M31">
         <v>-66456000.0</v>
       </c>
       <c r="N31">
         <v>218631000.0</v>
       </c>
       <c r="O31">
         <v>-40046000.0</v>
       </c>
       <c r="P31">
         <v>-50853000.0</v>
       </c>
       <c r="Q31">
         <v>-36940000.0</v>
       </c>
       <c r="R31">
         <v>-50738000.0</v>
       </c>
       <c r="S31">
         <v>-48664000.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
         <v>768270000.0</v>
       </c>
       <c r="C32">
         <v>763152000.0</v>
       </c>
       <c r="D32">
         <v>739572000.0</v>
       </c>
       <c r="E32">
         <v>707009000.0</v>
       </c>
       <c r="F32">
         <v>607864000.0</v>
       </c>
       <c r="G32">
         <v>609228000.0</v>
       </c>
       <c r="H32">
         <v>731343000.0</v>
       </c>
       <c r="I32">
         <v>731511000.0</v>
       </c>
@@ -14627,678 +14766,685 @@
       <c r="S32">
         <v>268797000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL32"/>
+  <dimension ref="A1:BM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>194765000.0</v>
+      </c>
+      <c r="C2">
         <v>192994000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>543100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>33241000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>89641000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>88559000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>91427000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>89982000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>84689000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>88063000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>86367000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>86633000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>81998000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>84018000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>81341000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>85476000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>77343000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>77194000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>71469000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>71624000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>67747000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>68645000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>70949000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>73294000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>65663000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>81207000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>84794000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>88913000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>79186000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>81093000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>80464000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>82241000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>76171000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>80596000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>77515000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>79150000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>72579000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>76354000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>73328000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>72857000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>70168000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>72717000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>73034000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>74892000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>70992000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>77607000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>81079000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>75431000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>73697000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>75948000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>62799000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28106000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>26597000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27937000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>42876000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>24930000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>21487000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>21397000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>23774000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>20923000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>21709000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>19856000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>23588000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>150540000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>50389000.0</v>
+      </c>
+      <c r="C3">
         <v>50219000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>49448000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>47615000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>48920000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>48779000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>45365000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>45899000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41725000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>47525000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>45209000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>46624000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>46280000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>48663000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>44500000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>46984000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>58304000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>69064000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>54298000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>65794000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>46688000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>46415000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>47397000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>44733000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>52783000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>46093000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>46409000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>44260000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>44821000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>46098000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>46682000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>42475000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>39468000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>39883000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>40842000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>38490000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>40532000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>40846000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>39829000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>37607000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>38548000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>39227000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>45258000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>45169000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>39629000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>41418000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>48799000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>37880000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>28637000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>30115000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>27375000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14782000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>15028000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>12156000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>12423000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>12228000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>12030000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>10890000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>10696000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>10863000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>8690000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>8511000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>9545000.0</v>
       </c>
-      <c r="BL3"/>
+      <c r="BM3"/>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -15333,486 +15479,493 @@
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
-      <c r="BF4"/>
-[...3 lines deleted...]
-      <c r="BH4"/>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
       <c r="BI4"/>
       <c r="BJ4"/>
-      <c r="BK4">
-[...1 lines deleted...]
-      </c>
+      <c r="BK4"/>
       <c r="BL4">
         <v>0.0</v>
       </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:64">
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
+        <v>-12516000.0</v>
+      </c>
+      <c r="C5">
         <v>30070000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>59106000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>40479000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>36989000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>25788000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>49245000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>53568000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>39361000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>34688000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>43015000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>46719000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>63093000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>35779000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>48576000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>37091000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>74100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6197000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>21304000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>13414000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>26648000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>18257000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>19534000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>11129000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1860000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>27524000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>48464000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>47548000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>40138000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>29815000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>58490000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>48538000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>49665000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>35389000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>50964000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>56781000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>51434000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>36666000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>52651000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>53586000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>44192000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>34114000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>37230000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>45343000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>45039000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>23757000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>31282000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>43412000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>42539000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>24088000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>205453000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>16752000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17786000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>16126000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>49712000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>22750000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>16778000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>23915000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>47368000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>18582000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>18165000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>26980000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>21999000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>37873000.0</v>
+      </c>
+      <c r="C6">
         <v>80289000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>108554000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>88094000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>85909000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>74567000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>94610000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>99467000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>81086000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>82213000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>88224000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>93343000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>109373000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>84442000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>93076000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>84075000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>132404000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>75261000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>75602000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>79208000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>73336000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>64672000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>66931000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>55862000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>54643000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>73617000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>94873000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>91808000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>84959000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>75913000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>105172000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>91013000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>89133000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>75272000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>91806000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>95271000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>91966000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>77512000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>92480000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>91193000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>82740000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>73341000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>82488000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>90512000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>84668000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>65175000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>80081000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>81292000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>71176000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>54203000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>232828000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>31534000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>32814000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>28282000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>62135000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>34978000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>28808000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>34805000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>58064000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>29445000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>26855000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>35491000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>31544000.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BM6"/>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -15847,100 +16000,101 @@
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
-      <c r="BF7"/>
-[...3 lines deleted...]
-      <c r="BH7"/>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7"/>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
       <c r="BI7"/>
       <c r="BJ7"/>
-      <c r="BK7">
-[...1 lines deleted...]
-      </c>
+      <c r="BK7"/>
       <c r="BL7">
         <v>0.0</v>
       </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -15975,2304 +16129,2338 @@
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
-      <c r="BF8"/>
-[...3 lines deleted...]
-      <c r="BH8"/>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
       <c r="BI8"/>
       <c r="BJ8"/>
-      <c r="BK8">
-[...1 lines deleted...]
-      </c>
+      <c r="BK8"/>
       <c r="BL8">
         <v>0.0</v>
       </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>2134000.0</v>
+      </c>
+      <c r="C9">
         <v>-2669000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-343412000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>164489000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>101145000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>91507000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>106175000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>109617000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>104854000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>93116000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>106515000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>104893000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>108544000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>80604000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>99932000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>98236000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>120679000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>86840000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>88865000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>93424000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>85661000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>76659000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>80450000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>73281000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>75367000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>89017000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>110139000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>103960000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>97058000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>86200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>118845000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>104161000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>102358000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>87900000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>105555000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>108170000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>104545000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>88600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>105935000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>102991000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>95647000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>84357000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>92166000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>100887000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>93781000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>74275000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>89332000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>94010000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>81471000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>64358000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>64784000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>34172000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>32972000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>34483000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>40757000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>34485000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>35917000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>38445000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>71474000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>47846000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>42003000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>47203000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>36208000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-40321000.0</v>
+      </c>
+      <c r="C10">
         <v>1933000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>33226000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>15290000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11863000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15159000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19944000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>24238000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29305000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9560000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17622000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21337000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>37688000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10475000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22942000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11575000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>49058000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-18817000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2537000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-10163000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3226000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5297000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3467000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-12231000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-22068000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7906000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>29930000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>28122000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19541000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9126000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>41093000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>31365000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>31639000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>17798000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>34600000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>37734000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>33915000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>18677000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>34814000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>35647000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>26772000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>16163000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>20036000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>28663000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>27468000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7710000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>11466000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>25738000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>27910000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>9751000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>193431000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2281000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3071000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1930000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>35541000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>9015000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3394000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>10811000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>34354000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2729000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5190000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>14076000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>8897000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>41837000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
+        <v>-767000.0</v>
+      </c>
+      <c r="C11">
         <v>-1062000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1054000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1645000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>478000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-619000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1151000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1442000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>750000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-655000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1792000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1409000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>733000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1219000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1322000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1457000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>363000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1596000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1537000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>20000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1185000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2106000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4177000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>38000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2450000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-382000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1210000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1338000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>611000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-730000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1312000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2135000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1455000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-260000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2340000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2245000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2556000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-468000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1806000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2750000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2132000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-542000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>666000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2578000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>883000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-178000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>502000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3004000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2629000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>6862000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-1125000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>21824000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>20794000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>16015000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>27846000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>19647000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-3082000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-4504000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>8346000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-4351000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-4634000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-3254000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-2948000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>27805000.0</v>
+      </c>
+      <c r="C12">
         <v>28137000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25880000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25189000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>25126000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>27585000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>29301000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>29330000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25951000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>25128000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>25393000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25382000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>25405000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>25304000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25634000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>25516000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>25042000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25014000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>23841000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>23577000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23422000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>23554000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>23001000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23360000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>23928000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>19618000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18534000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>19426000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>20597000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>20689000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20849000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>20658000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>20525000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>17591000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>16364000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>16890000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>17477000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>17742000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>17837000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>17939000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>17420000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17951000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>17194000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>16680000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>17571000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16047000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>19816000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>17674000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>14629000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>14337000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13147000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>14906000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>14715000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>14196000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>14171000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>13735000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>13384000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13104000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>13014000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15853000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>12975000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>12904000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>13102000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>50738000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13">
+        <v>1575000.0</v>
+      </c>
+      <c r="C13">
         <v>613000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1949000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1146000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1867000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3786000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5068000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6960000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5092000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4178000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4740000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4462000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3339000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2595000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2804000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1564000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>431000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>149000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>207000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>211000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>164000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>122000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>108000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>366000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1526000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>637000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1352000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2269000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3899000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>16950000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
+      <c r="BM13"/>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>14782000.0</v>
+      </c>
+      <c r="C14">
         <v>-710000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-11446000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-4610000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-3815000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-5508000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-6575000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-8205000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-10433000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-3504000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-5669000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-7318000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-14050000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-4125000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-7975000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-3511000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-18065000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6982000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1936000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4256000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>647609000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-1620000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-130000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-5115000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-7872000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2743000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10880000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10668000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7609000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3945000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>16705000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>12654000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13299000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8056000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>14754000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>16449000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>14541000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8926000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>15808000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>16690000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>13317000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9043000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>10884000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>14631000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>15231000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4516000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>6587000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>14171000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>15447000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6862000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>118186000.0</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
-      <c r="BF14"/>
-[...3 lines deleted...]
-      <c r="BH14"/>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
       <c r="BI14"/>
       <c r="BJ14"/>
-      <c r="BK14">
-[...1 lines deleted...]
-      </c>
+      <c r="BK14"/>
       <c r="BL14">
         <v>0.0</v>
       </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>-24772000.0</v>
+      </c>
+      <c r="C15">
         <v>2285000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>20726000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9035000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7570000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10270000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12218000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>14591000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>17071000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6711000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10161000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12610000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>22905000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7569000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13645000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6607000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>30630000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-10239000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2138000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-5927000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3126000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1571000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>840000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-7154000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-11746000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5545000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>17840000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>16116000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11321000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5911000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>23076000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>16576000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>16885000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10002000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>17506000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>19040000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>16818000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10219000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>17200000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>16207000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>11323000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>7662000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>8486000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>11454000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11354000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3372000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4377000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>8563000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>9834000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4369000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>75245000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2281000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3071000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1930000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>22043000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>9015000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>6476000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>10811000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>26008000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>7080000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>9824000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>17330000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>11845000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>11560000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21854000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6519000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12352000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5459000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>29579000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-11289000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-3188000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-6977000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2066000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2621000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-210000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-8204000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-12793000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4495000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>16799000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15882000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11087000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5677000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>22842000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16342000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16651000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9768000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>17272000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>18806000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>16584000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9985000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>16966000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>15973000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>11089000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7428000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8252000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>11220000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>11120000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3138000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4142000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>8322000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>9834000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4369000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>30731000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2281000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3071000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1930000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>22043000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>9015000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>17585000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>57397000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>46118000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>41837000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
+        <v>-39554000.0</v>
+      </c>
+      <c r="C17">
         <v>2995000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>32172000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>13645000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>11385000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>15778000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>18793000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>22796000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>28555000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>10215000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>15830000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>19928000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>36955000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11694000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>21620000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>10118000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>48695000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-17221000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-4074000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-10183000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>4411000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-3191000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>710000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-12269000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-19618000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>8288000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>28720000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>26784000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>18930000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>9856000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>39781000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>29230000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>30184000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>18058000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>32260000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>35489000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>31359000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>19145000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>33008000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>32897000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>24640000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>16705000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>19370000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>26085000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>26585000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>7888000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>10229000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>22734000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>26016000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>11231000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
-      <c r="BF17"/>
-[...3 lines deleted...]
-      <c r="BH17"/>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17"/>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
       <c r="BI17"/>
       <c r="BJ17"/>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
+      <c r="BK17"/>
       <c r="BL17">
         <v>0.0</v>
       </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-26230000.0</v>
+      </c>
+      <c r="C18">
         <v>-27524000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-23931000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-24043000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-23259000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23799000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-24233000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-22370000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-20859000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20950000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-20653000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-20920000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22066000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-22709000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-22830000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-23952000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-24611000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-24865000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-23634000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-23366000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-23258000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-23432000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-22893000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-22994000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-22402000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-18981000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-17182000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-17157000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-16698000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-16950000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
+      <c r="BM18"/>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>16904000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>18291000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>1564000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>27601000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>149000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>207000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>211000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>164000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-92000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>108000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>366000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1526000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>551000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1352000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>2269000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3899000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>3739000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>4677000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>3485000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>2499000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-2157000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-42000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-247000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
+      <c r="BM19"/>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>-7723000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>4101000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1165000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>-4101000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
         <v>294000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-294000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>-98000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>193000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>-193000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>-6764000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>2647000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>735000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20"/>
-[...3 lines deleted...]
-      <c r="BH20"/>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
       <c r="BI20"/>
       <c r="BJ20"/>
-      <c r="BK20">
-[...1 lines deleted...]
-      </c>
+      <c r="BK20"/>
       <c r="BL20">
         <v>0.0</v>
       </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>27400000.0</v>
+      </c>
+      <c r="C21">
         <v>29457000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>35406000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>39333000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>35122000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25778000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>42940000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>45346000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>39361000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>31063000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40772000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>42257000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>46189000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17488000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>38954000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>35527000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>46499000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6048000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>21097000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13203000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>26484000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>18349000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>19426000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11928000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>334000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>26973000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>47112000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>45279000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>36239000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>26076000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>58490000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>48538000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>49665000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>35389000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>50964000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>56781000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>51434000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>36666000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>52651000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>53586000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>44192000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>34114000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>37230000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>45343000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>45039000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>23757000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>31282000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>43412000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>42539000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>24088000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>22155000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>10269000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>11707000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14307000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>35364000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>16838000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>16778000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>19411000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>47368000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>18582000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>18165000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>26980000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>21999000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -18307,318 +18495,322 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-      <c r="BF22"/>
-[...3 lines deleted...]
-      <c r="BH22"/>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22"/>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
       <c r="BI22"/>
       <c r="BJ22"/>
-      <c r="BK22">
-[...1 lines deleted...]
-      </c>
+      <c r="BK22"/>
       <c r="BL22">
         <v>0.0</v>
       </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>169499000.0</v>
+      </c>
+      <c r="C23">
         <v>160868000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>163818000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>158397000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>155664000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>154288000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>154662000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>154253000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>139379000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>150116000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>152110000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>149269000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>144353000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>147134000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>142319000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>148185000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>151523000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>157986000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>139237000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>151845000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>126924000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>126955000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>131973000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>134647000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>140696000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>143251000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>147821000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>147594000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>140005000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>141217000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>140819000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>137864000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>128864000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>133107000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>132106000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>130539000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>125690000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>128288000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>126612000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>122262000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>121623000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>122862000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>127970000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>130243000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>119734000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>128125000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>139129000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>123382000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>114523000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>114738000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>105428000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>52009000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>47862000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>48113000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>48269000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>42577000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>40626000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>40133000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>47880000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>50187000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>45547000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>40079000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>37797000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>1051000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1050000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>1050000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050000.0</v>
       </c>
       <c r="S24">
         <v>1050000.0</v>
       </c>
       <c r="T24">
         <v>1050000.0</v>
       </c>
       <c r="U24">
+        <v>1050000.0</v>
+      </c>
+      <c r="V24">
         <v>1051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050000.0</v>
       </c>
       <c r="W24">
         <v>1050000.0</v>
       </c>
       <c r="X24">
         <v>1050000.0</v>
       </c>
       <c r="Y24">
+        <v>1050000.0</v>
+      </c>
+      <c r="Z24">
         <v>1047000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1050000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234000.0</v>
       </c>
       <c r="AC24">
         <v>234000.0</v>
       </c>
       <c r="AD24">
         <v>234000.0</v>
       </c>
       <c r="AE24">
         <v>234000.0</v>
       </c>
       <c r="AF24">
         <v>234000.0</v>
       </c>
       <c r="AG24">
         <v>234000.0</v>
       </c>
       <c r="AH24">
         <v>234000.0</v>
       </c>
       <c r="AI24">
         <v>234000.0</v>
       </c>
       <c r="AJ24">
         <v>234000.0</v>
       </c>
@@ -18631,300 +18823,304 @@
       <c r="AM24">
         <v>234000.0</v>
       </c>
       <c r="AN24">
         <v>234000.0</v>
       </c>
       <c r="AO24">
         <v>234000.0</v>
       </c>
       <c r="AP24">
         <v>234000.0</v>
       </c>
       <c r="AQ24">
         <v>234000.0</v>
       </c>
       <c r="AR24">
         <v>234000.0</v>
       </c>
       <c r="AS24">
         <v>234000.0</v>
       </c>
       <c r="AT24">
         <v>234000.0</v>
       </c>
       <c r="AU24">
+        <v>234000.0</v>
+      </c>
+      <c r="AV24">
         <v>235000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>241000.0</v>
       </c>
-      <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
+      <c r="BM24"/>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>51254000.0</v>
+      </c>
+      <c r="C25">
         <v>51507000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>44693000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>51210000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>48920000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>49939000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>39491000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>48884000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>48918000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>47525000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>43726000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>46624000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>46280000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>47408000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>44500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>46984000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>58304000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>67106000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>46467000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>65794000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>45088000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>44457000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>47397000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>44733000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>52783000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>46093000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>46409000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>44260000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>44821000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>46098000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>46682000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>42475000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>39468000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>39883000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>40842000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>38490000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>40532000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>40846000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>39829000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>37607000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>38548000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>39227000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>45258000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>45169000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>39629000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>41418000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>48799000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>37880000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>28637000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>30115000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>27375000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>14782000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>15028000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>13771000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>12423000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>12228000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>12030000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>10890000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>10696000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>10863000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>8690000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>8511000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>9545000.0</v>
       </c>
-      <c r="BL25"/>
+      <c r="BM25"/>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -18959,1037 +19155,1056 @@
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
-      <c r="BF26"/>
-[...3 lines deleted...]
-      <c r="BH26"/>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26">
-[...1 lines deleted...]
-      </c>
+      <c r="BK26"/>
       <c r="BL26">
         <v>0.0</v>
       </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>10000000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>1480000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>600000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>300000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1300000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>4659000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
+      <c r="BM27"/>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>25123000.0</v>
+      </c>
+      <c r="C28">
         <v>18093000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18474000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18743000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18685000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16940000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17870000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18372000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18020000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15972000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16143999.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16012000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16075000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15708000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16478000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15725000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15876000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>13686000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13578000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14427000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14089000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13853000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13627000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>14517000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>18149000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15951000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16618000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14421000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15998000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14026000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13673000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>13148000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13225000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12628000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13749000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12899000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12579000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11088000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>13455000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11798000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12907000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10918000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9678000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10182000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>9113000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9100000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9251000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10071000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>12189000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8675000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>15254000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>11140000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>8154000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8020000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8156000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6647000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>8298000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4134000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>18533000.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
-      <c r="BK28">
-[...1 lines deleted...]
-      </c>
+      <c r="BK28"/>
       <c r="BL28">
         <v>0.0</v>
       </c>
+      <c r="BM28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-767000.0</v>
+      </c>
+      <c r="C29">
         <v>-1062000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1054000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1645000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>478000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-619000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1151000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1442000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>750000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-655000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1792000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1409000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>733000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1219000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1322000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1457000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>363000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1596000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1537000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1185000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2106000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4177000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>38000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2450000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-382000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1210000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1338000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>611000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-730000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
+      <c r="BM29"/>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-25266000.0</v>
+      </c>
+      <c r="C30">
         <v>-32126000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-378828000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>125156000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>66023000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>65729000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>63235000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>64271000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>54690000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>62053000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>65743000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>62636000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>62355000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>63116000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>60978000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>62709000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>74180000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>80792000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>67768000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>80221000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>59177000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>58310000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>61024000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>61353000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>75033000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>62044000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>61787000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>56320000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>60819000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>60124000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>41672000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>55623000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>52693000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>49089000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>50294000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>51389000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>53111000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>43996000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>45584000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>49405000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>51455000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>50145000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>55836000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>52851000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>48742000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>50518000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>58050000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>47951000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>36522000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>40270000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>43939000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>30821000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>21265000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>20176000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5393000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>17647000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>19139000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>14077000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>24106000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>29264000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>23838000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>20223000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>14209000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:64">
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
+        <v>-67721000.0</v>
+      </c>
+      <c r="C31">
         <v>-27524000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2180000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-24043000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-23259000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-10619000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-22996000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-21108000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10056000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-21503000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-23150000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-20920000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-8501000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7013000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16012000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-23952000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2559000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-24865000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-23634000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-23366000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-23258000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-23646000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-22893000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-24159000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-22402000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-19067000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-17182000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-17157000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-16698000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-16950000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-17397000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-17173000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-18026000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-17591000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-16364000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-19047000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-17519000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-17989000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-17837000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-17939000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-17420000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-17951000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-17194000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-16680000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-17571000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-16047000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-19816000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-17674000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-14629000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-14337000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>170151000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-7988000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-8636000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-12377000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>177000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-7823000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-13384000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-12806000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-13014000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-15853000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-12975000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-12904000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-13102000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:64">
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>196899000.0</v>
+      </c>
+      <c r="C32">
         <v>190325000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>199224000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>197730000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>190786000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>180066000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>197602000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>199599000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>189543000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>181179000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>192882000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>191526000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>190542000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>164622000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>181273000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>183712000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>198022000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>164034000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>160334000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>165048000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>153408000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>145304000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>151399000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>146575000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>141030000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>170224000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>194933000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>192873000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>176244000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>167293000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>199309000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>186402000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>178529000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>168496000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>183070000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>187320000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>177124000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>164954000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>179263000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>175848000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>165815000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>157074000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>165200000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>175779000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>164773000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>151882000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>170411000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>169441000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>155168000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>140306000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>127583000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>62278000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>59569000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>62420000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>83633000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>59415000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>57404000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>59842000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>95248000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>68769000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>63712000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>67059000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>59796000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>232315000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -20060,51 +20275,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>429302000.0</v>
       </c>
       <c r="C2">
         <v>406956000.0</v>
       </c>
       <c r="D2">
         <v>314678000.0</v>
       </c>
       <c r="E2">
         <v>474638000.0</v>
       </c>
       <c r="F2">
         <v>567939000.0</v>
       </c>
       <c r="G2">
         <v>271597000.0</v>
       </c>
       <c r="H2">
         <v>270813000.0</v>
       </c>
       <c r="I2">
         <v>530197000.0</v>
       </c>
@@ -20119,51 +20334,51 @@
       </c>
       <c r="M2">
         <v>60743000.0</v>
       </c>
       <c r="N2">
         <v>51499000.0</v>
       </c>
       <c r="O2">
         <v>86316000.0</v>
       </c>
       <c r="P2">
         <v>88031000.0</v>
       </c>
       <c r="Q2">
         <v>94087000.0</v>
       </c>
       <c r="R2">
         <v>79230000.0</v>
       </c>
       <c r="S2">
         <v>83412000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>198498000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>139328000</v>
       </c>
       <c r="E3">
         <v>126268000</v>
       </c>
       <c r="F3">
         <v>212742000</v>
       </c>
       <c r="G3">
         <v>143118000</v>
       </c>
       <c r="H3">
         <v>250256000</v>
       </c>
       <c r="I3">
         <v>243023000</v>
       </c>
@@ -20178,131 +20393,131 @@
       </c>
       <c r="M3">
         <v>308402000</v>
       </c>
       <c r="N3">
         <v>675913000</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>60582000</v>
       </c>
       <c r="Q3">
         <v>12190000</v>
       </c>
       <c r="R3">
         <v>40179000</v>
       </c>
       <c r="S3">
         <v>5930000</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-93301000.0</v>
       </c>
       <c r="G4">
         <v>296342000.0</v>
       </c>
       <c r="H4">
         <v>784000.0</v>
       </c>
       <c r="I4">
         <v>-259384000.0</v>
       </c>
       <c r="J4">
         <v>-90027000.0</v>
       </c>
       <c r="K4">
         <v>507686000.0</v>
       </c>
       <c r="L4">
         <v>953000.0</v>
       </c>
       <c r="M4">
         <v>-15011000.0</v>
       </c>
       <c r="N4">
         <v>-34116000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-11328000.0</v>
       </c>
       <c r="G5">
         <v>-46626000.0</v>
       </c>
       <c r="H5">
         <v>-73583000.0</v>
       </c>
       <c r="I5">
         <v>-16963000.0</v>
       </c>
       <c r="J5">
         <v>-58174000.0</v>
       </c>
       <c r="K5">
         <v>-23790000.0</v>
       </c>
       <c r="L5">
         <v>-30369000.0</v>
       </c>
       <c r="M5">
         <v>-30171000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>-262791000.0</v>
       </c>
       <c r="C6">
         <v>22346000.0</v>
       </c>
       <c r="D6">
         <v>92278000.0</v>
       </c>
       <c r="E6">
         <v>-159960000.0</v>
       </c>
       <c r="F6">
         <v>-93301000.0</v>
       </c>
       <c r="G6">
         <v>296342000.0</v>
       </c>
       <c r="H6">
         <v>784000.0</v>
       </c>
       <c r="I6">
         <v>-259384000.0</v>
       </c>
@@ -20317,51 +20532,51 @@
       </c>
       <c r="M6">
         <v>-15011000.0</v>
       </c>
       <c r="N6">
         <v>9244000.0</v>
       </c>
       <c r="O6">
         <v>-34817000.0</v>
       </c>
       <c r="P6">
         <v>116761000.0</v>
       </c>
       <c r="Q6">
         <v>-6056000.0</v>
       </c>
       <c r="R6">
         <v>14857000.0</v>
       </c>
       <c r="S6">
         <v>-4182000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
         <v>-4279000.0</v>
       </c>
       <c r="C7">
         <v>-16234000.0</v>
       </c>
       <c r="D7">
         <v>-30031000.0</v>
       </c>
       <c r="E7">
         <v>-44265000.0</v>
       </c>
       <c r="F7">
         <v>3801000.0</v>
       </c>
       <c r="G7">
         <v>-5776000.0</v>
       </c>
       <c r="H7">
         <v>-30133000.0</v>
       </c>
       <c r="I7">
         <v>14556000.0</v>
       </c>
@@ -20376,311 +20591,311 @@
       </c>
       <c r="M7">
         <v>-30565000.0</v>
       </c>
       <c r="N7">
         <v>-9009000.0</v>
       </c>
       <c r="O7">
         <v>4462000.0</v>
       </c>
       <c r="P7">
         <v>-55703000.0</v>
       </c>
       <c r="Q7">
         <v>2905000.0</v>
       </c>
       <c r="R7">
         <v>-16403000.0</v>
       </c>
       <c r="S7">
         <v>-129000.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>2894000.0</v>
       </c>
       <c r="G8">
         <v>3881000.0</v>
       </c>
       <c r="H8">
         <v>4015000.0</v>
       </c>
       <c r="I8">
         <v>-1275000.0</v>
       </c>
       <c r="J8">
         <v>-5787000.0</v>
       </c>
       <c r="K8">
         <v>-3760000.0</v>
       </c>
       <c r="L8">
         <v>4963000.0</v>
       </c>
       <c r="M8">
         <v>3135000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>9272000.0</v>
       </c>
       <c r="C9">
         <v>6885000.0</v>
       </c>
       <c r="D9">
         <v>-15643000.0</v>
       </c>
       <c r="E9">
         <v>-5306000.0</v>
       </c>
       <c r="F9">
         <v>2894000.0</v>
       </c>
       <c r="G9">
         <v>3881000.0</v>
       </c>
       <c r="H9">
         <v>4015000.0</v>
       </c>
       <c r="I9">
         <v>-1275000.0</v>
       </c>
       <c r="J9">
         <v>-5787000.0</v>
       </c>
       <c r="K9">
         <v>-3760000.0</v>
       </c>
       <c r="L9">
         <v>4963000.0</v>
       </c>
       <c r="M9">
         <v>3135000.0</v>
       </c>
       <c r="N9">
         <v>-7670000.0</v>
       </c>
       <c r="O9">
         <v>4484000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>5306000.0</v>
       </c>
       <c r="F10">
         <v>-2894000.0</v>
       </c>
       <c r="G10">
         <v>-3881000.0</v>
       </c>
       <c r="H10">
         <v>-4014999.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1041000.0</v>
       </c>
       <c r="F11">
         <v>12235000.0</v>
       </c>
       <c r="G11">
         <v>16688000.0</v>
       </c>
       <c r="H11">
         <v>27633000.0</v>
       </c>
       <c r="I11">
         <v>5895000.0</v>
       </c>
       <c r="J11">
         <v>-16409000.0</v>
       </c>
       <c r="K11">
         <v>4315000.0</v>
       </c>
       <c r="L11">
         <v>2587000.0</v>
       </c>
       <c r="M11">
         <v>-8516000.0</v>
       </c>
       <c r="N11">
         <v>9577000.0</v>
       </c>
       <c r="O11">
         <v>2413000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-5171000.0</v>
       </c>
       <c r="F12">
         <v>7119000.0</v>
       </c>
       <c r="G12">
         <v>26547000.0</v>
       </c>
       <c r="H12">
         <v>800000.0</v>
       </c>
       <c r="I12">
         <v>-3322000.0</v>
       </c>
       <c r="J12">
         <v>-10287000.0</v>
       </c>
       <c r="K12">
         <v>-20418000.0</v>
       </c>
       <c r="L12">
         <v>-15737000.0</v>
       </c>
       <c r="M12">
         <v>-35995000.0</v>
       </c>
       <c r="N12">
         <v>-11484000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-40000000.0</v>
       </c>
       <c r="F13">
         <v>-11328000.0</v>
       </c>
       <c r="G13">
         <v>-26345000.0</v>
       </c>
       <c r="H13">
         <v>-61781000.0</v>
       </c>
       <c r="I13">
         <v>-16963000.0</v>
       </c>
       <c r="J13">
         <v>-39733000.0</v>
       </c>
       <c r="K13">
         <v>-27618000.0</v>
       </c>
       <c r="L13">
         <v>-30369000.0</v>
       </c>
       <c r="M13">
         <v>-30171000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>194762000.0</v>
       </c>
       <c r="C14">
         <v>184818000.0</v>
       </c>
       <c r="D14">
         <v>189911000.0</v>
       </c>
       <c r="E14">
         <v>216894000.0</v>
       </c>
       <c r="F14">
         <v>209637000.0</v>
       </c>
       <c r="G14">
         <v>191006000.0</v>
       </c>
       <c r="H14">
         <v>181588000.0</v>
       </c>
       <c r="I14">
         <v>180608000.0</v>
       </c>
@@ -20695,51 +20910,51 @@
       </c>
       <c r="M14">
         <v>135939000.0</v>
       </c>
       <c r="N14">
         <v>42690000.0</v>
       </c>
       <c r="O14">
         <v>47571000.0</v>
       </c>
       <c r="P14">
         <v>38760000.0</v>
       </c>
       <c r="Q14">
         <v>36025000.0</v>
       </c>
       <c r="R14">
         <v>30860000.0</v>
       </c>
       <c r="S14">
         <v>28162000.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>27927000.0</v>
       </c>
       <c r="C15">
         <v>27422000.0</v>
       </c>
       <c r="D15">
         <v>26885000.0</v>
       </c>
       <c r="E15">
         <v>27310000.0</v>
       </c>
       <c r="F15">
         <v>22311000.0</v>
       </c>
       <c r="G15">
         <v>41378000.0</v>
       </c>
       <c r="H15">
         <v>76935000.0</v>
       </c>
       <c r="I15">
         <v>71790000.0</v>
       </c>
@@ -20754,51 +20969,51 @@
       </c>
       <c r="M15">
         <v>34074000.0</v>
       </c>
       <c r="N15">
         <v>162713000.0</v>
       </c>
       <c r="O15">
         <v>62903000.0</v>
       </c>
       <c r="P15">
         <v>46691000.0</v>
       </c>
       <c r="Q15">
         <v>40674000.0</v>
       </c>
       <c r="R15">
         <v>48826000.0</v>
       </c>
       <c r="S15">
         <v>67410000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>166511000.0</v>
       </c>
       <c r="C16">
         <v>429302000.0</v>
       </c>
       <c r="D16">
         <v>406956000.0</v>
       </c>
       <c r="E16">
         <v>314678000.0</v>
       </c>
       <c r="F16">
         <v>474638000.0</v>
       </c>
       <c r="G16">
         <v>567939000.0</v>
       </c>
       <c r="H16">
         <v>271597000.0</v>
       </c>
       <c r="I16">
         <v>270813000.0</v>
       </c>
@@ -20813,74 +21028,74 @@
       </c>
       <c r="M16">
         <v>45732000.0</v>
       </c>
       <c r="N16">
         <v>60743000.0</v>
       </c>
       <c r="O16">
         <v>51499000.0</v>
       </c>
       <c r="P16">
         <v>86316000.0</v>
       </c>
       <c r="Q16">
         <v>88031000.0</v>
       </c>
       <c r="R16">
         <v>94087000.0</v>
       </c>
       <c r="S16">
         <v>79230000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>50554000.0</v>
       </c>
       <c r="C18">
         <v>260892000.0</v>
       </c>
       <c r="D18">
         <v>93163000.0</v>
       </c>
       <c r="E18">
         <v>211173000.0</v>
       </c>
       <c r="F18">
         <v>212486000.0</v>
       </c>
       <c r="G18">
         <v>182293000.0</v>
       </c>
       <c r="H18">
         <v>232591000.0</v>
       </c>
       <c r="I18">
         <v>35999000.0</v>
       </c>
@@ -20895,173 +21110,173 @@
       </c>
       <c r="M18">
         <v>-169844000.0</v>
       </c>
       <c r="N18">
         <v>-745819000.0</v>
       </c>
       <c r="O18">
         <v>94353000.0</v>
       </c>
       <c r="P18">
         <v>-10055000.0</v>
       </c>
       <c r="Q18">
         <v>62191000.0</v>
       </c>
       <c r="R18">
         <v>18330000.0</v>
       </c>
       <c r="S18">
         <v>69480000.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-397122000.0</v>
       </c>
       <c r="D19">
         <v>-181154000.0</v>
       </c>
       <c r="E19">
         <v>-230891000.0</v>
       </c>
       <c r="F19">
         <v>-212742000.0</v>
       </c>
       <c r="G19">
         <v>-143118000.0</v>
       </c>
       <c r="H19">
         <v>400000000.0</v>
       </c>
       <c r="I19">
         <v>-400000000.0</v>
       </c>
       <c r="J19">
         <v>459000.0</v>
       </c>
       <c r="K19">
         <v>-181838000.0</v>
       </c>
       <c r="L19">
         <v>-400000000.0</v>
       </c>
       <c r="M19">
         <v>9345000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>4749000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>94736000.0</v>
       </c>
       <c r="C21">
         <v>213136000.0</v>
       </c>
       <c r="D21">
         <v>-8632000.0</v>
       </c>
       <c r="E21">
         <v>-7504000.0</v>
       </c>
       <c r="F21">
         <v>-13577000.0</v>
       </c>
       <c r="G21">
         <v>340927000.0</v>
       </c>
       <c r="H21">
         <v>-253790000.0</v>
       </c>
       <c r="I21">
         <v>226407000.0</v>
       </c>
       <c r="J21">
         <v>70086000.0</v>
       </c>
       <c r="K21">
         <v>-25311000.0</v>
       </c>
       <c r="L21">
         <v>-233018000.0</v>
       </c>
       <c r="M21">
         <v>233209000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
-        <v>47601000.0</v>
+        <v>72980000.0</v>
       </c>
       <c r="C22">
         <v>80359000.0</v>
       </c>
       <c r="D22">
         <v>53245000.0</v>
       </c>
       <c r="E22">
         <v>63212000.0</v>
       </c>
       <c r="F22">
         <v>-13037000.0</v>
       </c>
       <c r="G22">
         <v>-22889000.0</v>
       </c>
       <c r="H22">
         <v>84290000.0</v>
       </c>
       <c r="I22">
         <v>66539000.0</v>
       </c>
       <c r="J22">
         <v>63583000.0</v>
       </c>
@@ -21073,51 +21288,51 @@
       </c>
       <c r="M22">
         <v>27143000.0</v>
       </c>
       <c r="N22">
         <v>38013000.0</v>
       </c>
       <c r="O22">
         <v>48643000.0</v>
       </c>
       <c r="P22">
         <v>60242000.0</v>
       </c>
       <c r="Q22">
         <v>46118000.0</v>
       </c>
       <c r="R22">
         <v>41837000.0</v>
       </c>
       <c r="S22">
         <v>52720000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>-16168000.0</v>
       </c>
       <c r="C23">
         <v>-27138000.0</v>
       </c>
       <c r="D23">
         <v>-14251000.0</v>
       </c>
       <c r="E23">
         <v>-15252000.0</v>
       </c>
       <c r="F23">
         <v>-19939000.0</v>
       </c>
       <c r="G23">
         <v>-33804000.0</v>
       </c>
       <c r="H23">
         <v>-50826000.0</v>
       </c>
       <c r="I23">
         <v>-56729000.0</v>
       </c>
@@ -21132,51 +21347,51 @@
       </c>
       <c r="M23">
         <v>-58130000.0</v>
       </c>
       <c r="N23">
         <v>-176685000.0</v>
       </c>
       <c r="O23">
         <v>-14825000.0</v>
       </c>
       <c r="P23">
         <v>-5327000.0</v>
       </c>
       <c r="Q23">
         <v>-2353000.0</v>
       </c>
       <c r="R23">
         <v>304000.0</v>
       </c>
       <c r="S23">
         <v>2249000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24">
         <v>-550012000.0</v>
       </c>
       <c r="C24">
         <v>-382896000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-230891000.0</v>
       </c>
       <c r="F24">
         <v>-212742000.0</v>
       </c>
       <c r="G24">
         <v>-143118000.0</v>
       </c>
       <c r="H24">
         <v>399998000.0</v>
       </c>
       <c r="I24">
         <v>-643023000.0</v>
       </c>
       <c r="J24">
         <v>-1592000.0</v>
@@ -21189,54 +21404,54 @@
       </c>
       <c r="M24">
         <v>9345000.0</v>
       </c>
       <c r="N24">
         <v>-676757000.0</v>
       </c>
       <c r="O24">
         <v>-108281000.0</v>
       </c>
       <c r="P24">
         <v>55000.0</v>
       </c>
       <c r="Q24">
         <v>-22647000.0</v>
       </c>
       <c r="R24">
         <v>1562000.0</v>
       </c>
       <c r="S24">
         <v>-7838000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
-        <v>-14203000.0</v>
+        <v>-39582000.0</v>
       </c>
       <c r="C25">
         <v>-9747000.0</v>
       </c>
       <c r="D25">
         <v>414085000.0</v>
       </c>
       <c r="E25">
         <v>-45679000.0</v>
       </c>
       <c r="F25">
         <v>-16112000.0</v>
       </c>
       <c r="G25">
         <v>8448000.0</v>
       </c>
       <c r="H25">
         <v>-12209000.0</v>
       </c>
       <c r="I25">
         <v>-1466000.0</v>
       </c>
       <c r="J25">
         <v>169000.0</v>
       </c>
@@ -21248,147 +21463,147 @@
       </c>
       <c r="M25">
         <v>2321000.0</v>
       </c>
       <c r="N25">
         <v>-130240000.0</v>
       </c>
       <c r="O25">
         <v>-6323000.0</v>
       </c>
       <c r="P25">
         <v>-3055000.0</v>
       </c>
       <c r="Q25">
         <v>-10667000.0</v>
       </c>
       <c r="R25">
         <v>2215000.0</v>
       </c>
       <c r="S25">
         <v>-5343000.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26">
         <v>-8122000.0</v>
       </c>
       <c r="C26">
         <v>-13105000.0</v>
       </c>
       <c r="D26">
         <v>-13105000.0</v>
       </c>
       <c r="E26">
         <v>-90176000.0</v>
       </c>
       <c r="F26">
         <v>-46704000.0</v>
       </c>
       <c r="G26">
         <v>-143713000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>495000000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>100000000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
         <v>25171000.0</v>
       </c>
       <c r="C27">
         <v>21696000.0</v>
       </c>
       <c r="D27">
         <v>20026000.0</v>
       </c>
       <c r="E27">
         <v>21011000.0</v>
       </c>
       <c r="F27">
         <v>20260000.0</v>
       </c>
       <c r="G27">
         <v>25495000.0</v>
       </c>
       <c r="H27">
         <v>20857000.0</v>
       </c>
       <c r="I27">
         <v>18785000.0</v>
       </c>
       <c r="J27">
         <v>14100000.0</v>
       </c>
       <c r="K27">
         <v>9729000.0</v>
       </c>
       <c r="L27">
         <v>5483000.0</v>
       </c>
       <c r="M27">
         <v>3720000.0</v>
       </c>
       <c r="N27">
         <v>2994000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>38169000.0</v>
       </c>
       <c r="C28">
         <v>158576000.0</v>
       </c>
       <c r="D28">
         <v>-62873000.0</v>
       </c>
       <c r="E28">
         <v>-140242000.0</v>
       </c>
       <c r="F28">
         <v>-93045000.0</v>
       </c>
       <c r="G28">
         <v>257167000.0</v>
       </c>
       <c r="H28">
         <v>-381551000.0</v>
       </c>
       <c r="I28">
         <v>104617000.0</v>
       </c>
@@ -21403,51 +21618,51 @@
       </c>
       <c r="M28">
         <v>145488000.0</v>
       </c>
       <c r="N28">
         <v>744547000.0</v>
       </c>
       <c r="O28">
         <v>-20889000.0</v>
       </c>
       <c r="P28">
         <v>18568000.0</v>
       </c>
       <c r="Q28">
         <v>-45600000.0</v>
       </c>
       <c r="R28">
         <v>-5035000.0</v>
       </c>
       <c r="S28">
         <v>-65824000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>249052000.0</v>
       </c>
       <c r="C29">
         <v>260892000.0</v>
       </c>
       <c r="D29">
         <v>232491000.0</v>
       </c>
       <c r="E29">
         <v>211173000.0</v>
       </c>
       <c r="F29">
         <v>212486000.0</v>
       </c>
       <c r="G29">
         <v>182293000.0</v>
       </c>
       <c r="H29">
         <v>232591000.0</v>
       </c>
       <c r="I29">
         <v>279022000.0</v>
       </c>
@@ -21462,51 +21677,51 @@
       </c>
       <c r="M29">
         <v>138558000.0</v>
       </c>
       <c r="N29">
         <v>-58546000.0</v>
       </c>
       <c r="O29">
         <v>94353000.0</v>
       </c>
       <c r="P29">
         <v>50527000.0</v>
       </c>
       <c r="Q29">
         <v>74381000.0</v>
       </c>
       <c r="R29">
         <v>58509000.0</v>
       </c>
       <c r="S29">
         <v>75410000.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>-550012000.0</v>
       </c>
       <c r="C30">
         <v>-397122000.0</v>
       </c>
       <c r="D30"/>
       <c r="E30">
         <v>-230891000.0</v>
       </c>
       <c r="F30">
         <v>-212742000.0</v>
       </c>
       <c r="G30">
         <v>-143118000.0</v>
       </c>
       <c r="H30">
         <v>149744000.0</v>
       </c>
       <c r="I30">
         <v>-643023000.0</v>
       </c>
       <c r="J30">
         <v>-224605000.0</v>
@@ -21538,1679 +21753,1698 @@
       <c r="S30">
         <v>-13768000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL30"/>
+  <dimension ref="A1:BM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>106146000.0</v>
+      </c>
+      <c r="C2">
         <v>166511000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>197755000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>136727000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>237412000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>429302000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>469919000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>576548000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>385311000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>406956000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>420953000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>395808000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>380831000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>314678000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>439815000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>412759000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>482667000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>474638000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>620967000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>578570000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>607397000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>567939000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>427953000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>931848000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1045864000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>271597000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>330319000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>413378000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>304676000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>270813000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>284101000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>310516000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>752170000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>530197000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>432105000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>440958000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>532442000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>554371000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>594297000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>35454000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>44440000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>46685000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>46388000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>34221000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>36463000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>45732000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>52918000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>41791000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>44703000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>60743000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>116960000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>80516000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>105579000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>51499000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>93235000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>63876000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>90395000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>86316000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>125924000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>86659000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>88544000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>88031000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>80482000.0</v>
       </c>
-      <c r="BL2"/>
+      <c r="BM2"/>
     </row>
-    <row r="3" spans="1:64">
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>30990000</v>
+      </c>
+      <c r="C3">
         <v>18186000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42100999</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32528000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>81806000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>42063000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>29012000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>47377000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>53000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>37949000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25213000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>34398000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41768000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>37183000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>32471000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21669000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34945000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>24318000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>22372000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>27633000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>20714000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>113354000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>33641000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>39103000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>40610000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>60588000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>59020000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>69485000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>61163000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>73400000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>71055000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>54456000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>44112000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>65407000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>53965000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>56575000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>47066000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>61525000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>41745000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>49921000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>29185000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>37869000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>41916000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>34349000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>28063000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>38619000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>219378000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>30269000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>20136000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>619963000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
         <v>5053000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>35512000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>12538000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>40628000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4244000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>10931000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4779000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10016000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>14977000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>66153000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>27056000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-69908000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>8029000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-146329000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>42397000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-28827000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>39458000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>139986000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-503895000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-114016000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>774267000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-58722000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-83059000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>108702000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>33863000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-13288000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-26415000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-441654000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>221973000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>32239000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-8853000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-91484000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-21929000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-39926000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>558843000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-8986000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-2245000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>297000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>12167000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-2242000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-9269000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-7186000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>11127000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-2912000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-16040000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
+      <c r="BM4"/>
     </row>
-    <row r="5" spans="1:64">
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-29718000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>40601000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>12651000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-34217000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>12015000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-13298000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9082000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-28074000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>20962000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-53481000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16731000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-30610000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>20734000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-52992000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>14728000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-54852000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>19533000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-14127000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9440000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-27005000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>14729000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-43148000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1652000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-25933000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>9255000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-25043000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>8878000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-23317000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>15692000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-23849000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>17518000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-28610000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4572000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-20794000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1290000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-18390000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7723000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
+      <c r="BM5"/>
     </row>
-    <row r="6" spans="1:64">
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>22071000.0</v>
+      </c>
+      <c r="C6">
         <v>-60365000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-31244000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>61028000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-100685000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-191890000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-40617000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-106629000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>191237000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-21645000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13997000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>25145000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14977000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>66153000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-125137000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>27056000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-69908000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8029000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-146329000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>42397000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-28827000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>39458000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>139986000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-503895000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-114016000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>774267000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-58722000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-83059000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>108702000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>33863000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-13288000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-26415000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-441654000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>221973000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>32239000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8853000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-91484000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-21929000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-39926000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>558843000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-8986000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2245000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>297000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>12167000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2242000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-9269000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-7186000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>11127000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2912000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-16040000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-56217000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>25084000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-25063000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>54080000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-41736000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>29359000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-26519000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>4079000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-39608000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>39265000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1885000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>513000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>7549000.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BM6"/>
     </row>
-    <row r="7" spans="1:64">
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>-34596000.0</v>
+      </c>
+      <c r="C7">
         <v>12337000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>-33038000.0</v>
+      </c>
+      <c r="E7">
         <v>38938000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-38906000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>28727000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-18360000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>28204000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-36247000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10169000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-38404000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4751000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-47203000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>35646000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-25117000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>31547000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-51871000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1176000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-6181000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>25103000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-44617000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>29496000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-39291000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>45606000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-22598000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10507000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-14271000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>41669000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-57783000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>23525000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>3582000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>12025000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-26878000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>10134000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-33973000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>18152000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-19036000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2841000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-8817000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2770000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-23010000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>8645000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-10225000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>18197000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-29891000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2596000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-15184000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>3922000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-20697000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-4956000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-24430000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1776000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-10882000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>29016000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-26202000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-956000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2412000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>29734000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-59917000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>10907000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1017000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-5676000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>10923000.0</v>
       </c>
-      <c r="BL7"/>
+      <c r="BM7"/>
     </row>
-    <row r="8" spans="1:64">
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-8966000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>258000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>13124000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-25678000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>847000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>3017000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-2426000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2489000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>4792000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>4312000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>3947000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-7252000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>2874000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>3866000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>1976000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-9212000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>7385000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>1901000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-9777000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>3612000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>2989000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>6332000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-10667000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-3415000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>1963000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-2972000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-5049000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>307000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>3954000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>13624000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-15975000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-3672000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>10986000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>5610000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-1408000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>3463000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-4530000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
+      <c r="BM8"/>
     </row>
-    <row r="9" spans="1:64">
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>2075000.0</v>
+      </c>
+      <c r="C9">
         <v>-1604000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5261000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>708000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>947000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2356000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2642000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>595000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>-1371000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4751000.0</v>
       </c>
       <c r="M9">
         <v>-4751000.0</v>
       </c>
       <c r="N9">
+        <v>-4751000.0</v>
+      </c>
+      <c r="O9">
         <v>258000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6401000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13124000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-25678000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>847000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3017000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2426000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2489000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4792000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4312000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3947000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-7252000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2874000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3866000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1976000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-9212000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>7385000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1901000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9777000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3612000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2989000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6332000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-10667000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-3415000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1963000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2972000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-5049000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>307000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3954000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>13624000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-15975000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-3672000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>10986000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5610000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1408000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3463000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-4530000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-7590000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-928000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-30850000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>31698000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-1550000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-956000.0</v>
       </c>
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
+      <c r="BM9"/>
     </row>
-    <row r="10" spans="1:64">
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-3269000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11486000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-258000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6401000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-17870000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>25678000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>-106921000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -23227,1080 +23461,1095 @@
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
-      <c r="BA10"/>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
+      <c r="BM10"/>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>5624000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4603000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5213000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1069000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5772000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8024000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-11686000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>18447000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-14054000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3742000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>9878000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>24928000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5017000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-13101000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6671000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>21344000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6281000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-6663000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>15808000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4133000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6462000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-7584000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-16600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>15932000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-6485000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-9256000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>18199000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1724000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-4607000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-11001000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-3496000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>16654000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2391000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-12962000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1363000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4040000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-5770000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-8149000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>9577000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>6138000.0</v>
       </c>
-      <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>2413000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>9928000.0</v>
       </c>
-      <c r="BL11"/>
+      <c r="BM11"/>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>9575000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-20055000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-11878000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2825000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-1967000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-30002000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1865000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4686000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2291000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5491000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1399000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5961000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7212000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15590000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2216000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-811000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1527000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3123000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-724000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-147000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-1153000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-1298000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-2662000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4807000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-9759000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-2673000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-6177000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-7011000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-4246000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-2984000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-4831000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-4106000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-4392000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-2408000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-6801000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-7604000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-10035000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-11555000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
+      <c r="BM12"/>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>19057000.0</v>
       </c>
       <c r="N13">
+        <v>19057000.0</v>
+      </c>
+      <c r="O13">
         <v>40601000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-30449000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>12651000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-34217000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12015000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-13298000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>9082000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-28074000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>20962000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-53481000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>16731000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-10329000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>20734000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-41190000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>14728000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-54852000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>19533000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-14127000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>9440000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-27005000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>14729000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-39733000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>7987000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-25933000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>9255000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-27618000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>8878000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-23317000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>15692000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-30369000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-30171000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
+      <c r="BM13"/>
     </row>
-    <row r="14" spans="1:64">
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>50389000.0</v>
+      </c>
+      <c r="C14">
         <v>50219000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>44693000.0</v>
+      </c>
+      <c r="E14">
         <v>51210000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>48920000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>49939000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>39491000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>45899000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>48918000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>47525000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49599000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>42227000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>46860000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>49366000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>42763000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>48264000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>56803000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>69064000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>54298000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>65794000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>45088000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>44457000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>47397000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>44733000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>52783000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>46093000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>49109000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>46660000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>44821000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>46098000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>46682000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>45375000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>42468000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>39883000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>40842000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>38490000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>45132000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>45246000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>44729000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>42607000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>38548000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>39227000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>45258000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>45169000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>39629000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>41418000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>46582000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>37880000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>28637000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>30115000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>27375000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14782000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>10360000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>13771000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>12423000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12228000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>12030000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>10890000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>10696000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>10863000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>8690000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>8511000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>9545000.0</v>
       </c>
-      <c r="BL14"/>
+      <c r="BM14"/>
     </row>
-    <row r="15" spans="1:64">
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>7092000.0</v>
+      </c>
+      <c r="C15">
         <v>7072000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7031000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6996000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6970000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6930000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6895000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6874000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6838000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6815000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6754000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6733000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6673000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6725000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6715000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6744000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6853000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6998000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7036000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7111000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050000.0</v>
       </c>
       <c r="W15">
         <v>1050000.0</v>
       </c>
       <c r="X15">
         <v>1050000.0</v>
       </c>
       <c r="Y15">
+        <v>1050000.0</v>
+      </c>
+      <c r="Z15">
         <v>19241000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>20037000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>20135000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>19141000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>18905000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18754000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18570000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>17960000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>17819000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>17441000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>17180000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>16959000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>16870000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>16716000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>16555000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>16472000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>13169000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>10552000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>10361000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>10222000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>9896000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>9640000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>9232000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>8591000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>8123000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>8128000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>130748000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4538000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7899000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>19528000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>13165000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>5831000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>19721000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>24186000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>11940000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>19638000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>6158000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>8955000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>9286000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>48826000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:64">
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>128217000.0</v>
+      </c>
+      <c r="C16">
         <v>106146000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>166511000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>197755000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>136727000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>237412000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>429302000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>469919000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>385311000.0</v>
       </c>
       <c r="J16">
         <v>385311000.0</v>
       </c>
       <c r="K16">
+        <v>385311000.0</v>
+      </c>
+      <c r="L16">
         <v>406956000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>420953000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>395808000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>380831000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>314678000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>439815000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>412759000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>482667000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>474638000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>620967000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>578570000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>607397000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>567939000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>427953000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>931848000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1045864000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>271597000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>330319000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>413378000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>304676000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>270813000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>284101000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>310516000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>752170000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>464344000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>432105000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>440958000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>532442000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>554371000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>594297000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>35454000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>44440000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>46685000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>46388000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>34221000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>36463000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>45732000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>52918000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>41791000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>44703000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>60743000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>105600000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>80516000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>105579000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>51499000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>93235000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>63876000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>90395000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>86316000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>125924000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>86659000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>88544000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>88031000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>80482000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:64">
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24321,396 +24570,401 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
+      <c r="BM17"/>
     </row>
-    <row r="18" spans="1:64">
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-11448000.0</v>
+      </c>
+      <c r="C18">
         <v>50724000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8202999.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>72765000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-55091000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>41083000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>21020000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>55433000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>37124000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>17926000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1506000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>90142000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>19543000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>86363000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>37188000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>57836000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5684000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>32748000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21141000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>60926000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-17304000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>52686000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>132094000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>89130000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-29454000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>24164000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-26370000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>50073000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-58107000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>16739000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>18219000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>6661000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-13329000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>24448000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-47872000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>32521000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-29176000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>12969000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-5010000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>28271000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-17408000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>30354000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>5711000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>40608000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-4647000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>19318000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1695000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-163876000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-8047000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3774000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-751890000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>17624000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1207000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>43190000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>8707000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>13847000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-16356000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>35052000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-51376000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>26592000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3284000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>11445000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>13809000.0</v>
       </c>
-      <c r="BL18"/>
+      <c r="BM18"/>
     </row>
-    <row r="19" spans="1:64">
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-32528000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-113507000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-42063000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-78652000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-190808000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-56393000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-71269000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-37961000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-52123000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>15375000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2631000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-141775000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-32471000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-21669000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-34976000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-141982000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-22315000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-27633000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-20812000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-29764000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-33641000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-39103000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-40610000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-60588000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>150000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="AE19">
         <v>50000000.0</v>
       </c>
       <c r="AF19">
         <v>50000000.0</v>
       </c>
       <c r="AG19">
-        <v>-400000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="AH19">
         <v>-400000000.0</v>
       </c>
       <c r="AI19">
+        <v>-400000000.0</v>
+      </c>
+      <c r="AJ19">
         <v>459000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-400000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1587000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-56000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-400000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-4519000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-4000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>5081000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-400000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>9345000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
+      <c r="BM19"/>
     </row>
-    <row r="20" spans="1:64">
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24731,1880 +24985,1909 @@
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
+      <c r="BM20"/>
     </row>
-    <row r="21" spans="1:64">
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>84021000.0</v>
+      </c>
+      <c r="C21">
         <v>-52461000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>317457000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-925000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-907000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-220889000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1351000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7552000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-2415000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2128000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2142000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2341000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2044000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1027000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2092000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2965000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1047000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1018000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8547000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>172451000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-550989000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-955000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>720420000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-961000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-250952000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-943000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-934000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-928000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-992000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-989000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>229316000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>111890000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-9593000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-28999000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3212000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-3186000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-44544000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>36957000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-14538000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-247987000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-5503000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>26114000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-5642000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>13279000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>197884000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>26057000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-4011000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
+      <c r="BM21"/>
     </row>
-    <row r="22" spans="1:64">
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>-38844000.0</v>
+      </c>
+      <c r="C22">
         <v>2285000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
+        <v>32172000.0</v>
+      </c>
+      <c r="E22">
         <v>13645000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11385000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15778000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>18793000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>22796000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18122000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6711000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10161000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12610000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36955000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11694000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>21620000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10118000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>48695000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-17221000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-4074000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-10183000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4411000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3191000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>710000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-12269000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-19618000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8288000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>17840000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>16116000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>18930000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5911000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>39781000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>16576000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>16885000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>18058000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>17506000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>35489000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>16818000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10219000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17200000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>16207000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>24640000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>16705000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>8486000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>26085000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>26585000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>7888000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4377000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>22734000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>25281000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11231000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>30731000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2281000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3071000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1930000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>22043000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>9015000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>6476000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11109000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>26008000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>7080000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>9824000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>17330000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>11845000.0</v>
       </c>
-      <c r="BL22"/>
+      <c r="BM22"/>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>-4768000.0</v>
+      </c>
+      <c r="C23">
         <v>-5077000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3330000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3816000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3868000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4257000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3751000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4205000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-13017000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3778000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3726000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3729000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3018000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3863000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3887000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-3905000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3597000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5071000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3938000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3391000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-7539000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-5178000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1050000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-12402000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-16224000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-11256000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-13039000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-13343000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-13188000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-12012000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-14199000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-9598000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-16171000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-15710000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-14819000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-14863000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-14959000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-15184000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>594568000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-15442000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-13876000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-12591000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-15324000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-13075000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-16891000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-15012000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-17546000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-12799000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-12773000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-170532000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-2615000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-330000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-3208000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-4102000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-3809000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2679000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-4235000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-962000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-9727000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-3625000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1296000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-3507000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>304000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:64">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24">
+        <v>64665000.0</v>
+      </c>
+      <c r="C24">
         <v>-64665000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-532409000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-32528000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-113507000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-42063000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-78652000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-190808000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-4034000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-37961000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-52123000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>49773000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>39137000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-141775000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-21669000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-34976000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-141982000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-22315000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-27633000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-20812000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-143118000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-33641000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-39103000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-40610000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>400000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>90980000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-69485000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-11163000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-73400000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-71055000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-400000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-44112000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-2000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-3000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1531000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-56000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-20000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-4519000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-4000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>5081000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>553000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>34000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-734000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>28000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4183000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>64000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-30269000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5098000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-620307000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-23030000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-20669000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-12751000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-38445000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-1674000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-15057000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-2000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>22319000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-22360000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>226000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-130000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>5884000.0</v>
       </c>
-      <c r="BL24"/>
+      <c r="BM24"/>
     </row>
-    <row r="25" spans="1:64">
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>25543000.0</v>
+      </c>
+      <c r="C25">
         <v>4069000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>-16736000.0</v>
+      </c>
+      <c r="E25">
         <v>-4984000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1584000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-16278000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4001000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>159000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-18122000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3072000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>109668000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>35305000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-8873000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-14717000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-7490000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4996000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-43407000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10214000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-11151000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2794000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>143000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-2310000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4603000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3453000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6483000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-6091000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-23925000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>948000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-916000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-3051000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-3147000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1113000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3996000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-4070000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-10132000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-11311000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-15312000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-531000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>928000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>5824000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-10214000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-7135000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1163000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-8262000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-7851000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-6215000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>337000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-9973000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-11943000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-13505000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-168597000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2337000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1342000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1527000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>443000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1387000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3062000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-4143000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>12465000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1986000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-3282000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-3941000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-8488000.0</v>
       </c>
-      <c r="BL25"/>
+      <c r="BM25"/>
     </row>
-    <row r="26" spans="1:64">
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-5974000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>-2148000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-897000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-7411000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-5694000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-7631000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-18105000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-52439000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-12001000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-36661000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-6510000.0</v>
       </c>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>-3533000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-21763000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-7345000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-51939000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-62666000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>4749000.0</v>
       </c>
       <c r="AG26">
         <v>4749000.0</v>
       </c>
       <c r="AH26">
-        <v>0.0</v>
+        <v>4749000.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
-        <v>621800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL26">
         <v>621800000.0</v>
       </c>
       <c r="AM26">
+        <v>621800000.0</v>
+      </c>
+      <c r="AN26">
         <v>-72000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>611278000.0</v>
       </c>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>335000000.0</v>
       </c>
-      <c r="AZ26">
-[...2 lines deleted...]
-      <c r="BA26"/>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
+      <c r="BM26"/>
     </row>
-    <row r="27" spans="1:64">
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>17050000.0</v>
+      </c>
+      <c r="C27">
         <v>5872000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>6807000.0</v>
+      </c>
+      <c r="E27">
         <v>6484000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6900000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4980000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6107000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5752000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6388000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3449000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5294000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5369000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4374000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5412000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5374000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5765000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4460000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4844000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5378000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5304000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4734000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5321000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5504000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8779000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5891000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5465000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3700000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6326000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5419000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4721000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4853000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4656000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4555000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3292000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3841000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3813000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3154000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2475000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2608000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2549000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2097000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1224000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1335000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1230000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1694000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>812000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>939000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>944000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1025000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2994000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
+      <c r="BM27"/>
     </row>
-    <row r="28" spans="1:64">
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>72161000.0</v>
+      </c>
+      <c r="C28">
         <v>-64610000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>296772000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-11737000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13893000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-232973000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-11997000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-18631000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>210506000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-21302000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12479000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-12874000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-19941000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-17579000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-20550000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-30780000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-64224000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-24688000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-49806000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-18586000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-11523000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-13130000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>151010000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-559384000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-84562000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>750103000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-32352000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-283132000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-33191000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-32876000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-31507000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-33076000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-28325000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>197525000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>80113000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-41371000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-60777000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-34842000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-34896000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>535091000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8426000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-37680000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-5967000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-28475000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3139000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-28615000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-9674000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>174939000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5135000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-24912000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>696017000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>30490000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5601000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>23641000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-11998000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>17186000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4894000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-30971000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-10551000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>35033000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-5395000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-10802000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-12144000.0</v>
       </c>
-      <c r="BL28"/>
+      <c r="BM28"/>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>19542000.0</v>
+      </c>
+      <c r="C29">
         <v>68910000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>33898000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>105293000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>26715000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>83146000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>50032000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>102810000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>37124000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>70926000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>36443000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>90142000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19543000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>86363000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>37188000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>90307000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15985000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>67693000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>45459000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>83298000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10329000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>73400000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18740000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>89130000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9649000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>64774000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>34218000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>109093000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>11378000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>77902000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>91619000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>77716000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>41127000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>68560000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>17535000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>86486000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>31415000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>60929000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>56515000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>70016000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>32513000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>59539000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>43580000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>82524000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>29702000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>47381000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>36924000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>55502000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>22222000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>23910000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-131927000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>17624000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1207000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>43190000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>8707000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>18900000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>19156000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>47590000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-10748000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>30836000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>14215000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>16224000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>23825000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>58509000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-69632000.0</v>
+      </c>
+      <c r="C30">
         <v>-64665000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-532409000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-32528000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-113507000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-42063000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-78652000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-190808000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-71269000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-37961000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-52123000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15375000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2631000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-141775000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-32471000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-21669000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-34976000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-141982000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-22315000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-27633000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-20812000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-29764000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-33641000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-39103000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-40610000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-60588000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>90980000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>130515000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-11163000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-73400000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-71055000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-454456000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-44112000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-65409000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-53968000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-58106000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-47122000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-61545000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-46264000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-49925000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-24104000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-37316000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-41882000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-35083000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-28035000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-34436000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-219314000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-30269000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-15038000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-620307000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-23030000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-20669000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-12751000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-38445000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-6727000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-50569000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-12540000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-18309000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-26604000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-10705000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-4909000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-4132000.0</v>
       </c>
-      <c r="BL30"/>
+      <c r="BM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>