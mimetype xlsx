--- v1 (2026-09-12)
+++ v2 (2026-11-07)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
@@ -2582,54 +2585,62 @@
       </c>
       <c r="M36">
         <v>1842523000.0</v>
       </c>
       <c r="N36">
         <v>1433010000.0</v>
       </c>
       <c r="O36">
         <v>108265000.0</v>
       </c>
       <c r="P36">
         <v>75698000.0</v>
       </c>
       <c r="Q36">
         <v>43016000.0</v>
       </c>
       <c r="R36">
         <v>39398000.0</v>
       </c>
       <c r="S36"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>54</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>762190000.0</v>
+      </c>
+      <c r="C37">
+        <v>751266000.0</v>
+      </c>
+      <c r="D37">
+        <v>745527000.0</v>
+      </c>
+      <c r="E37">
+        <v>728716000.0</v>
+      </c>
       <c r="F37">
         <v>686204000.0</v>
       </c>
       <c r="G37">
         <v>676058000.0</v>
       </c>
       <c r="H37">
         <v>719393000.0</v>
       </c>
       <c r="I37">
         <v>752627000.0</v>
       </c>
       <c r="J37">
         <v>809455000.0</v>
       </c>
       <c r="K37">
         <v>828727000.0</v>
       </c>
       <c r="L37">
         <v>847957000.0</v>
       </c>
       <c r="M37">
         <v>912459000.0</v>
       </c>
       <c r="N37">
@@ -3805,453 +3816,459 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
         <v>81</v>
       </c>
       <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
         <v>84</v>
       </c>
       <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
         <v>87</v>
       </c>
       <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
         <v>90</v>
       </c>
       <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
         <v>93</v>
       </c>
       <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
         <v>96</v>
       </c>
       <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
         <v>99</v>
       </c>
       <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
         <v>102</v>
       </c>
       <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
         <v>105</v>
       </c>
       <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
         <v>108</v>
       </c>
       <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
         <v>111</v>
       </c>
       <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
         <v>114</v>
       </c>
       <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
         <v>117</v>
       </c>
       <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
         <v>120</v>
       </c>
       <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
         <v>123</v>
       </c>
       <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
         <v>126</v>
       </c>
       <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>107376000.0</v>
+      </c>
+      <c r="C2">
         <v>132224000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>111918000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>64491000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47662000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49033000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>135298000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>54779000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>41507000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>90908000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>37674000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44169000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36249000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>29468000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24322000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32927000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36353000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>113837000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>32342000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>41664000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>31976000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26012000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>30032000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>32309000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>111918000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>104992000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>142315000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>143786000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>143201000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>131842000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>127986000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>130676000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>128340000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>129944000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>106830000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>110849000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>142690000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>136617000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>125910000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>134064000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>154573000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>143296000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>119104000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>111099000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>106699000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>101674000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>101797000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>96563000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>97413000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>74807000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>71712000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>57657000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>28576000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>19791000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>20407000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>26889000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>21378000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>19484000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>17505000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>20180000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>17747000.0</v>
       </c>
-      <c r="BJ2"/>
       <c r="BK2"/>
-      <c r="BL2">
+      <c r="BL2"/>
+      <c r="BM2">
         <v>19758000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>8113000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4275,52 +4292,53 @@
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
+      <c r="BN3"/>
     </row>
-    <row r="4" spans="1:65">
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4344,924 +4362,933 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
+      <c r="BN4"/>
     </row>
-    <row r="5" spans="1:65">
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>22</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>12523000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>9387000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6501000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5348000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5558000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6733000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9934000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5745000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>11656000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6026000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13438000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9275000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3336000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7048000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6674000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5827000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-12730000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-20848000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-23027000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-24794000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-26544000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-28320000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-30038000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-31874000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-32106000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-21496000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-24110000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-20387000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-13130000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-8853000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2229000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4695000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-6037000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8555000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-10425000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-9695000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2074000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2789000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-14956000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-14744000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-9626000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-883000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1903000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>871865000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>877659000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>904455000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>952077000.0</v>
       </c>
-      <c r="AX5">
-[...1 lines deleted...]
-      </c>
       <c r="AY5">
-        <v>770400000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>770400000.0</v>
       </c>
       <c r="BA5">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BB5"/>
+        <v>770400000.0</v>
+      </c>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-249433000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-240038000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-231207000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-224019000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-225949000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>-205542000.0</v>
       </c>
-      <c r="BM5"/>
+      <c r="BN5"/>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
+      <c r="AG6"/>
+      <c r="AH6">
         <v>1165080000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1159162000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1138600000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1128460000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1116026000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1113891000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1112363000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1104463000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1100706000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>484578000.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
-      <c r="BB6"/>
+      <c r="BB6">
+        <v>0.0</v>
+      </c>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
+      <c r="BN6"/>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>24</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>1063000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>27882000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>27944000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>28007000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>28070000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>28134000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>28197000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28257000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>28318000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>28378000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>28439000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>28496000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>28554000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>28612000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>28670000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>28725000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>28781000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>28842000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>28892000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>28945000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>28998000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>29051000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>29104000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>29154000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>29205000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>29256000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>29307000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>29355000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>29404000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>29452000.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
+      <c r="BN7"/>
     </row>
-    <row r="8" spans="1:65">
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>1728000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1721000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1705000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1699000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1693000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1681000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1674000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>31605000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>31595000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1648000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1631000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>31563000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>31548000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1613000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1611000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1616000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1636000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1697000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1702000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1733000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1734000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
+      <c r="BN8"/>
     </row>
-    <row r="9" spans="1:65">
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>1047459000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1051926000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>1060321000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1076854000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1119201000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1150884000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1148926000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1151979000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1147588000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1147527000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1161871000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1166451000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1195885000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1232433000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1226269000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1213170000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1207386000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1204075000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1165080000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1159162000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1138600000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1128460000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1116026000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1113891000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1112363000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1104463000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1100706000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>484578000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>476107000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>469152000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>460160000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>435632000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>426481000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>406853000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>366215000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>316858000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>316683000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>316558000.0</v>
       </c>
-      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
+      <c r="BN9"/>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>85257000.0</v>
+      </c>
+      <c r="C10">
         <v>85605000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>68820000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>166511000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>154113000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>94643000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>187823000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>385465000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>421896000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>535533000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>333573000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>346620000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>353999000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>315357000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>272648000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>264434000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>387248000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>359424000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>429716000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>423695000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>582188000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>540604000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>567102000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>526714000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>373088000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>872970000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1008983000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>233946000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>293710000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>375335000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>242910000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>204981000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>229745000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>251797000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>690471000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>464344000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>432105000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>440958000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>532442000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>554371000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>594297000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>35454000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>44440000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>46685000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>46388000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>34221000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>36463000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>45732000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>52918000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>41791000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>44703000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>60743000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>105600000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>80516000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>105579000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>51499000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>93235000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>63876000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>90395000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>86316000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>125924000.0</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>88031000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>94087000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5285,949 +5312,19443 @@
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12">
+        <v>85257000.0</v>
+      </c>
+      <c r="C12">
+        <v>85605000.0</v>
+      </c>
+      <c r="D12">
+        <v>68820000.0</v>
+      </c>
+      <c r="E12">
+        <v>166511000.0</v>
+      </c>
+      <c r="F12">
+        <v>154113000.0</v>
+      </c>
+      <c r="G12">
+        <v>94643000.0</v>
+      </c>
+      <c r="H12">
+        <v>187823000.0</v>
+      </c>
+      <c r="I12">
+        <v>385465000.0</v>
+      </c>
+      <c r="J12">
+        <v>421896000.0</v>
+      </c>
+      <c r="K12">
+        <v>535533000.0</v>
+      </c>
+      <c r="L12">
+        <v>333573000.0</v>
+      </c>
+      <c r="M12">
+        <v>346620000.0</v>
+      </c>
+      <c r="N12">
+        <v>353999000.0</v>
+      </c>
+      <c r="O12">
+        <v>315357000.0</v>
+      </c>
+      <c r="P12">
+        <v>272648000.0</v>
+      </c>
+      <c r="Q12">
+        <v>264434000.0</v>
+      </c>
+      <c r="R12">
+        <v>387248000.0</v>
+      </c>
+      <c r="S12">
+        <v>359424000.0</v>
+      </c>
+      <c r="T12">
+        <v>429716000.0</v>
+      </c>
+      <c r="U12">
+        <v>423695000.0</v>
+      </c>
+      <c r="V12">
+        <v>582188000.0</v>
+      </c>
+      <c r="W12">
+        <v>540604000.0</v>
+      </c>
+      <c r="X12">
+        <v>567102000.0</v>
+      </c>
+      <c r="Y12">
+        <v>526714000.0</v>
+      </c>
+      <c r="Z12">
+        <v>373088000.0</v>
+      </c>
+      <c r="AA12">
+        <v>872970000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1008983000.0</v>
+      </c>
+      <c r="AC12">
+        <v>233946000.0</v>
+      </c>
+      <c r="AD12">
+        <v>293710000.0</v>
+      </c>
+      <c r="AE12">
+        <v>525335000.0</v>
+      </c>
+      <c r="AF12">
+        <v>592910000.0</v>
+      </c>
+      <c r="AG12">
+        <v>604981000.0</v>
+      </c>
+      <c r="AH12">
+        <v>629745000.0</v>
+      </c>
+      <c r="AI12">
+        <v>651797000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>690471000.0</v>
+      </c>
+      <c r="AK12">
+        <v>464344000.0</v>
+      </c>
+      <c r="AL12">
+        <v>432105000.0</v>
+      </c>
+      <c r="AM12">
+        <v>440958000.0</v>
+      </c>
+      <c r="AN12">
+        <v>532442000.0</v>
+      </c>
+      <c r="AO12">
+        <v>554371000.0</v>
+      </c>
+      <c r="AP12">
+        <v>594297000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>35454000.0</v>
+      </c>
+      <c r="AR12">
+        <v>44440000.0</v>
+      </c>
+      <c r="AS12">
+        <v>46685000.0</v>
+      </c>
+      <c r="AT12">
+        <v>46388000.0</v>
+      </c>
+      <c r="AU12">
+        <v>34221000.0</v>
+      </c>
+      <c r="AV12">
+        <v>36463000.0</v>
+      </c>
+      <c r="AW12">
+        <v>45732000.0</v>
+      </c>
+      <c r="AX12">
+        <v>52918000.0</v>
+      </c>
+      <c r="AY12">
+        <v>41791000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>44703000.0</v>
+      </c>
+      <c r="BA12">
+        <v>60743000.0</v>
+      </c>
+      <c r="BB12">
+        <v>105600000.0</v>
+      </c>
+      <c r="BC12">
+        <v>80516000.0</v>
+      </c>
+      <c r="BD12">
+        <v>105579000.0</v>
+      </c>
+      <c r="BE12">
+        <v>51499000.0</v>
+      </c>
+      <c r="BF12">
+        <v>93235000.0</v>
+      </c>
+      <c r="BG12">
+        <v>63876000.0</v>
+      </c>
+      <c r="BH12">
+        <v>90395000.0</v>
+      </c>
+      <c r="BI12">
+        <v>86316000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>125924000.0</v>
+      </c>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12">
+        <v>88031000.0</v>
+      </c>
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>1728000.0</v>
+      </c>
+      <c r="D13">
+        <v>1721000.0</v>
+      </c>
+      <c r="E13">
+        <v>1705000.0</v>
+      </c>
+      <c r="F13">
+        <v>1699000.0</v>
+      </c>
+      <c r="G13">
+        <v>1693000.0</v>
+      </c>
+      <c r="H13">
+        <v>1681000.0</v>
+      </c>
+      <c r="I13">
+        <v>1674000.0</v>
+      </c>
+      <c r="J13">
+        <v>1665000.0</v>
+      </c>
+      <c r="K13">
+        <v>1751216000.0</v>
+      </c>
+      <c r="L13">
+        <v>1648000.0</v>
+      </c>
+      <c r="M13">
+        <v>1631000.0</v>
+      </c>
+      <c r="N13">
+        <v>1623000.0</v>
+      </c>
+      <c r="O13">
+        <v>1608000.0</v>
+      </c>
+      <c r="P13">
+        <v>1613000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1611000.0</v>
+      </c>
+      <c r="R13">
+        <v>1616000.0</v>
+      </c>
+      <c r="S13">
+        <v>1636000.0</v>
+      </c>
+      <c r="T13">
+        <v>1697000.0</v>
+      </c>
+      <c r="U13">
+        <v>1702000.0</v>
+      </c>
+      <c r="V13">
+        <v>1733000.0</v>
+      </c>
+      <c r="W13">
+        <v>1734000.0</v>
+      </c>
+      <c r="X13">
+        <v>1723000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1715000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1729000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1733000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1771000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1819000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1801000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1780000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1765000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1749000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1691000.0</v>
+      </c>
+      <c r="AI13">
+        <v>1677000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1643000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1615000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1594000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1585000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1577000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1558000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1549000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1238000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1217000.0</v>
+      </c>
+      <c r="AS13">
+        <v>1200000.0</v>
+      </c>
+      <c r="AT13">
+        <v>1179000.0</v>
+      </c>
+      <c r="AU13">
+        <v>1142000.0</v>
+      </c>
+      <c r="AV13">
+        <v>1117000.0</v>
+      </c>
+      <c r="AW13">
+        <v>1072000.0</v>
+      </c>
+      <c r="AX13">
+        <v>982000.0</v>
+      </c>
+      <c r="AY13">
+        <v>956000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>956000.0</v>
+      </c>
+      <c r="BA13">
+        <v>956000.0</v>
+      </c>
+      <c r="BB13">
+        <v>0.0</v>
+      </c>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14">
+        <v>270115000.0</v>
+      </c>
+      <c r="C14">
+        <v>268947000.0</v>
+      </c>
+      <c r="D14">
+        <v>269348000.0</v>
+      </c>
+      <c r="E14">
+        <v>270328000.0</v>
+      </c>
+      <c r="F14">
+        <v>270357000.0</v>
+      </c>
+      <c r="G14">
+        <v>269951000.0</v>
+      </c>
+      <c r="H14">
+        <v>269529000.0</v>
+      </c>
+      <c r="I14">
+        <v>269019000.0</v>
+      </c>
+      <c r="J14">
+        <v>269613000.0</v>
+      </c>
+      <c r="K14">
+        <v>268716000.0</v>
+      </c>
+      <c r="L14">
+        <v>267494000.0</v>
+      </c>
+      <c r="M14">
+        <v>267003000.0</v>
+      </c>
+      <c r="N14">
+        <v>266072999.0</v>
+      </c>
+      <c r="O14">
+        <v>264196000.0</v>
+      </c>
+      <c r="P14">
+        <v>265197000.0</v>
+      </c>
+      <c r="Q14">
+        <v>265370000.0</v>
+      </c>
+      <c r="R14">
+        <v>267121000.0</v>
+      </c>
+      <c r="S14">
+        <v>270085000.0</v>
+      </c>
+      <c r="T14">
+        <v>273759000.0</v>
+      </c>
+      <c r="U14">
+        <v>276349500.0</v>
+      </c>
+      <c r="V14">
+        <v>277716000.0</v>
+      </c>
+      <c r="W14">
+        <v>278436000.0</v>
+      </c>
+      <c r="X14">
+        <v>277881000.0</v>
+      </c>
+      <c r="Y14">
+        <v>278471000.0</v>
+      </c>
+      <c r="Z14">
+        <v>280940000.0</v>
+      </c>
+      <c r="AA14">
+        <v>283384000.0</v>
+      </c>
+      <c r="AB14">
+        <v>292645000.0</v>
+      </c>
+      <c r="AC14">
+        <v>296852000.0</v>
+      </c>
+      <c r="AD14">
+        <v>298151000.0</v>
+      </c>
+      <c r="AE14">
+        <v>298131000.0</v>
+      </c>
+      <c r="AF14">
+        <v>298049000.0</v>
+      </c>
+      <c r="AG14">
+        <v>297492000.0</v>
+      </c>
+      <c r="AH14">
+        <v>297478000.0</v>
+      </c>
+      <c r="AI14">
+        <v>297244000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>296827000.0</v>
+      </c>
+      <c r="AK14">
+        <v>297898000.0</v>
+      </c>
+      <c r="AL14">
+        <v>297871000.0</v>
+      </c>
+      <c r="AM14">
+        <v>298398000.0</v>
+      </c>
+      <c r="AN14">
+        <v>297962000.0</v>
+      </c>
+      <c r="AO14">
+        <v>297046000.0</v>
+      </c>
+      <c r="AP14">
+        <v>280614000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>266167000.0</v>
+      </c>
+      <c r="AR14">
+        <v>266641000.0</v>
+      </c>
+      <c r="AS14">
+        <v>266048000.0</v>
+      </c>
+      <c r="AT14">
+        <v>265873000.0</v>
+      </c>
+      <c r="AU14">
+        <v>265867000.0</v>
+      </c>
+      <c r="AV14">
+        <v>265810000.0</v>
+      </c>
+      <c r="AW14">
+        <v>265779000.0</v>
+      </c>
+      <c r="AX14">
+        <v>263041000.0</v>
+      </c>
+      <c r="AY14">
+        <v>244436000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>244425000.0</v>
+      </c>
+      <c r="BA14">
+        <v>95611000.0</v>
+      </c>
+      <c r="BB14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BC14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BD14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BE14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BF14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BG14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BH14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BI14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BK14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BL14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BM14">
+        <v>91655000.0</v>
+      </c>
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
+      <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
+        <v>1608000.0</v>
+      </c>
+      <c r="P15">
+        <v>1613000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15">
+        <v>1616000.0</v>
+      </c>
+      <c r="S15">
+        <v>1636000.0</v>
+      </c>
+      <c r="T15">
+        <v>1697000.0</v>
+      </c>
+      <c r="U15">
+        <v>1702000.0</v>
+      </c>
+      <c r="V15">
+        <v>1733000.0</v>
+      </c>
+      <c r="W15">
+        <v>1734000.0</v>
+      </c>
+      <c r="X15">
+        <v>1723000.0</v>
+      </c>
+      <c r="Y15">
+        <v>1715000.0</v>
+      </c>
+      <c r="Z15">
+        <v>1729000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1733000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1771000.0</v>
+      </c>
+      <c r="AC15">
+        <v>1819000.0</v>
+      </c>
+      <c r="AD15">
+        <v>1801000.0</v>
+      </c>
+      <c r="AE15">
+        <v>1780000.0</v>
+      </c>
+      <c r="AF15">
+        <v>1765000.0</v>
+      </c>
+      <c r="AG15">
+        <v>1749000.0</v>
+      </c>
+      <c r="AH15">
+        <v>1691000.0</v>
+      </c>
+      <c r="AI15">
+        <v>1677000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>1643000.0</v>
+      </c>
+      <c r="AK15">
+        <v>1615000.0</v>
+      </c>
+      <c r="AL15">
+        <v>1594000.0</v>
+      </c>
+      <c r="AM15">
+        <v>1585000.0</v>
+      </c>
+      <c r="AN15">
+        <v>1577000.0</v>
+      </c>
+      <c r="AO15">
+        <v>1558000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1549000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1238000.0</v>
+      </c>
+      <c r="AR15">
+        <v>1217000.0</v>
+      </c>
+      <c r="AS15">
+        <v>1200000.0</v>
+      </c>
+      <c r="AT15">
+        <v>1179000.0</v>
+      </c>
+      <c r="AU15">
+        <v>1142000.0</v>
+      </c>
+      <c r="AV15">
+        <v>1117000.0</v>
+      </c>
+      <c r="AW15">
+        <v>1072000.0</v>
+      </c>
+      <c r="AX15">
+        <v>982000.0</v>
+      </c>
+      <c r="AY15">
+        <v>956000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>956000.0</v>
+      </c>
+      <c r="BA15">
+        <v>945000.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16">
+        <v>55970000.0</v>
+      </c>
+      <c r="C16">
+        <v>50352000.0</v>
+      </c>
+      <c r="D16">
+        <v>57601000.0</v>
+      </c>
+      <c r="E16">
+        <v>59901000.0</v>
+      </c>
+      <c r="F16">
+        <v>64191000.0</v>
+      </c>
+      <c r="G16">
+        <v>55343000.0</v>
+      </c>
+      <c r="H16">
+        <v>61888000.0</v>
+      </c>
+      <c r="I16">
+        <v>62639000.0</v>
+      </c>
+      <c r="J16">
+        <v>70766000.0</v>
+      </c>
+      <c r="K16"/>
+      <c r="L16">
+        <v>69289000.0</v>
+      </c>
+      <c r="M16">
+        <v>70298000.0</v>
+      </c>
+      <c r="N16">
+        <v>75688000.0</v>
+      </c>
+      <c r="O16">
+        <v>73972000.0</v>
+      </c>
+      <c r="P16">
+        <v>76769000.0</v>
+      </c>
+      <c r="Q16">
+        <v>76091000.0</v>
+      </c>
+      <c r="R16">
+        <v>80249000.0</v>
+      </c>
+      <c r="S16">
+        <v>80008000.0</v>
+      </c>
+      <c r="T16">
+        <v>84380000.0</v>
+      </c>
+      <c r="U16">
+        <v>84358000.0</v>
+      </c>
+      <c r="V16">
+        <v>90427000.0</v>
+      </c>
+      <c r="W16">
+        <v>81762000.0</v>
+      </c>
+      <c r="X16">
+        <v>94625000.0</v>
+      </c>
+      <c r="Y16">
+        <v>88319000.0</v>
+      </c>
+      <c r="Z16">
+        <v>77572000.0</v>
+      </c>
+      <c r="AA16">
+        <v>62996000.0</v>
+      </c>
+      <c r="AB16">
+        <v>64176000.0</v>
+      </c>
+      <c r="AC16">
+        <v>72015000.0</v>
+      </c>
+      <c r="AD16">
+        <v>68742000.0</v>
+      </c>
+      <c r="AE16">
+        <v>48858000.0</v>
+      </c>
+      <c r="AF16">
+        <v>43339000.0</v>
+      </c>
+      <c r="AG16">
+        <v>44810000.0</v>
+      </c>
+      <c r="AH16">
+        <v>32175000.0</v>
+      </c>
+      <c r="AI16">
+        <v>29553000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>37499000.0</v>
+      </c>
+      <c r="AK16">
+        <v>40907000.0</v>
+      </c>
+      <c r="AL16">
+        <v>41320000.0</v>
+      </c>
+      <c r="AM16">
+        <v>27380000.0</v>
+      </c>
+      <c r="AN16">
+        <v>31097000.0</v>
+      </c>
+      <c r="AO16">
+        <v>32212000.0</v>
+      </c>
+      <c r="AP16">
+        <v>24176000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>23019000.0</v>
+      </c>
+      <c r="AR16">
+        <v>26802000.0</v>
+      </c>
+      <c r="AS16">
+        <v>31388000.0</v>
+      </c>
+      <c r="AT16">
+        <v>38066000.0</v>
+      </c>
+      <c r="AU16">
+        <v>18713000.0</v>
+      </c>
+      <c r="AV16">
+        <v>20994000.0</v>
+      </c>
+      <c r="AW16">
+        <v>27876000.0</v>
+      </c>
+      <c r="AX16">
+        <v>24728000.0</v>
+      </c>
+      <c r="AY16">
+        <v>18722000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>22574000.0</v>
+      </c>
+      <c r="BA16">
+        <v>21568000.0</v>
+      </c>
+      <c r="BB16">
+        <v>8314000.0</v>
+      </c>
+      <c r="BC16">
+        <v>4072000.0</v>
+      </c>
+      <c r="BD16">
+        <v>6514000.0</v>
+      </c>
+      <c r="BE16">
+        <v>7390000.0</v>
+      </c>
+      <c r="BF16">
+        <v>6662000.0</v>
+      </c>
+      <c r="BG16">
+        <v>3841000.0</v>
+      </c>
+      <c r="BH16">
+        <v>5843000.0</v>
+      </c>
+      <c r="BI16">
+        <v>5881000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>7967000.0</v>
+      </c>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16">
+        <v>7544000.0</v>
+      </c>
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
+      <c r="A18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
+        <v>175488000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
+        <v>76769000.0</v>
+      </c>
+      <c r="Q18">
+        <v>187570000.0</v>
+      </c>
+      <c r="R18">
+        <v>188706000.0</v>
+      </c>
+      <c r="S18">
+        <v>193436000.0</v>
+      </c>
+      <c r="T18">
+        <v>84380000.0</v>
+      </c>
+      <c r="U18">
+        <v>202437000.0</v>
+      </c>
+      <c r="V18">
+        <v>189327000.0</v>
+      </c>
+      <c r="W18">
+        <v>200735000.0</v>
+      </c>
+      <c r="X18">
+        <v>94625000.0</v>
+      </c>
+      <c r="Y18">
+        <v>88319000.0</v>
+      </c>
+      <c r="Z18">
+        <v>77572000.0</v>
+      </c>
+      <c r="AA18">
+        <v>62996000.0</v>
+      </c>
+      <c r="AB18">
+        <v>64176000.0</v>
+      </c>
+      <c r="AC18">
+        <v>72015000.0</v>
+      </c>
+      <c r="AD18">
+        <v>68742000.0</v>
+      </c>
+      <c r="AE18">
+        <v>48858000.0</v>
+      </c>
+      <c r="AF18">
+        <v>43339000.0</v>
+      </c>
+      <c r="AG18">
+        <v>44810000.0</v>
+      </c>
+      <c r="AH18">
+        <v>32175000.0</v>
+      </c>
+      <c r="AI18">
+        <v>29553000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>37499000.0</v>
+      </c>
+      <c r="AK18">
+        <v>40907000.0</v>
+      </c>
+      <c r="AL18">
+        <v>41320000.0</v>
+      </c>
+      <c r="AM18">
+        <v>27380000.0</v>
+      </c>
+      <c r="AN18">
+        <v>31097000.0</v>
+      </c>
+      <c r="AO18">
+        <v>32212000.0</v>
+      </c>
+      <c r="AP18">
+        <v>24176000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>23019000.0</v>
+      </c>
+      <c r="AR18">
+        <v>26802000.0</v>
+      </c>
+      <c r="AS18">
+        <v>31388000.0</v>
+      </c>
+      <c r="AT18">
+        <v>38066000.0</v>
+      </c>
+      <c r="AU18">
+        <v>18713000.0</v>
+      </c>
+      <c r="AV18">
+        <v>20994000.0</v>
+      </c>
+      <c r="AW18">
+        <v>27876000.0</v>
+      </c>
+      <c r="AX18">
+        <v>24728000.0</v>
+      </c>
+      <c r="AY18">
+        <v>18722000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>22574000.0</v>
+      </c>
+      <c r="BA18">
+        <v>21568000.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
+      <c r="A19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
+      <c r="A20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20">
+        <v>325366000.0</v>
+      </c>
+      <c r="C20">
+        <v>325366000.0</v>
+      </c>
+      <c r="D20">
+        <v>491479000.0</v>
+      </c>
+      <c r="E20">
+        <v>491479000.0</v>
+      </c>
+      <c r="F20">
+        <v>491479000.0</v>
+      </c>
+      <c r="G20">
+        <v>491479000.0</v>
+      </c>
+      <c r="H20">
+        <v>491479000.0</v>
+      </c>
+      <c r="I20">
+        <v>491479000.0</v>
+      </c>
+      <c r="J20">
+        <v>491479000.0</v>
+      </c>
+      <c r="K20">
+        <v>491479000.0</v>
+      </c>
+      <c r="L20">
+        <v>491479000.0</v>
+      </c>
+      <c r="M20">
+        <v>491479000.0</v>
+      </c>
+      <c r="N20">
+        <v>491479000.0</v>
+      </c>
+      <c r="O20">
+        <v>491479000.0</v>
+      </c>
+      <c r="P20">
+        <v>491479000.0</v>
+      </c>
+      <c r="Q20">
+        <v>491479000.0</v>
+      </c>
+      <c r="R20">
+        <v>491479000.0</v>
+      </c>
+      <c r="S20">
+        <v>491479000.0</v>
+      </c>
+      <c r="T20">
+        <v>491479000.0</v>
+      </c>
+      <c r="U20">
+        <v>491479000.0</v>
+      </c>
+      <c r="V20">
+        <v>491479000.0</v>
+      </c>
+      <c r="W20">
+        <v>491479000.0</v>
+      </c>
+      <c r="X20">
+        <v>491479000.0</v>
+      </c>
+      <c r="Y20">
+        <v>491479000.0</v>
+      </c>
+      <c r="Z20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AA20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AB20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AC20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AD20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AE20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AF20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AG20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AH20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AI20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AK20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AL20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AM20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AN20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AO20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AP20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AR20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AS20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AT20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AU20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AV20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AW20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AX20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AY20">
+        <v>491479000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>491479000.0</v>
+      </c>
+      <c r="BA20">
+        <v>491479000.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
+      <c r="A21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21">
+        <v>249252000.0</v>
+      </c>
+      <c r="C21">
+        <v>258166000.0</v>
+      </c>
+      <c r="D21">
+        <v>303621000.0</v>
+      </c>
+      <c r="E21">
+        <v>305579000.0</v>
+      </c>
+      <c r="F21">
+        <v>307537000.0</v>
+      </c>
+      <c r="G21">
+        <v>309495000.0</v>
+      </c>
+      <c r="H21">
+        <v>311452000.0</v>
+      </c>
+      <c r="I21">
+        <v>313410000.0</v>
+      </c>
+      <c r="J21">
+        <v>315368000.0</v>
+      </c>
+      <c r="K21">
+        <v>317326000.0</v>
+      </c>
+      <c r="L21">
+        <v>319284000.0</v>
+      </c>
+      <c r="M21">
+        <v>321241000.0</v>
+      </c>
+      <c r="N21">
+        <v>323199000.0</v>
+      </c>
+      <c r="O21">
+        <v>325157000.0</v>
+      </c>
+      <c r="P21">
+        <v>327115000.0</v>
+      </c>
+      <c r="Q21">
+        <v>329073000.0</v>
+      </c>
+      <c r="R21">
+        <v>331030000.0</v>
+      </c>
+      <c r="S21">
+        <v>332988000.0</v>
+      </c>
+      <c r="T21">
+        <v>334946000.0</v>
+      </c>
+      <c r="U21">
+        <v>336904000.0</v>
+      </c>
+      <c r="V21">
+        <v>338862000.0</v>
+      </c>
+      <c r="W21">
+        <v>340820000.0</v>
+      </c>
+      <c r="X21">
+        <v>342777000.0</v>
+      </c>
+      <c r="Y21">
+        <v>344735000.0</v>
+      </c>
+      <c r="Z21">
+        <v>346693000.0</v>
+      </c>
+      <c r="AA21">
+        <v>348651000.0</v>
+      </c>
+      <c r="AB21">
+        <v>350609000.0</v>
+      </c>
+      <c r="AC21">
+        <v>352566000.0</v>
+      </c>
+      <c r="AD21">
+        <v>354524000.0</v>
+      </c>
+      <c r="AE21">
+        <v>356482000.0</v>
+      </c>
+      <c r="AF21">
+        <v>358440000.0</v>
+      </c>
+      <c r="AG21">
+        <v>360398000.0</v>
+      </c>
+      <c r="AH21">
+        <v>362355000.0</v>
+      </c>
+      <c r="AI21">
+        <v>364313000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>366271000.0</v>
+      </c>
+      <c r="AK21">
+        <v>368229000.0</v>
+      </c>
+      <c r="AL21">
+        <v>370187000.0</v>
+      </c>
+      <c r="AM21">
+        <v>372144000.0</v>
+      </c>
+      <c r="AN21">
+        <v>374102000.0</v>
+      </c>
+      <c r="AO21">
+        <v>376060000.0</v>
+      </c>
+      <c r="AP21">
+        <v>378018000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>379976000.0</v>
+      </c>
+      <c r="AR21">
+        <v>381934000.0</v>
+      </c>
+      <c r="AS21">
+        <v>383891000.0</v>
+      </c>
+      <c r="AT21">
+        <v>385849000.0</v>
+      </c>
+      <c r="AU21">
+        <v>387807000.0</v>
+      </c>
+      <c r="AV21">
+        <v>662851000.0</v>
+      </c>
+      <c r="AW21">
+        <v>682135000.0</v>
+      </c>
+      <c r="AX21">
+        <v>704757000.0</v>
+      </c>
+      <c r="AY21">
+        <v>289077000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>299786000.0</v>
+      </c>
+      <c r="BA21">
+        <v>312295000.0</v>
+      </c>
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22">
+        <v>1.0</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22">
+        <v>-11800000.0</v>
+      </c>
+      <c r="N22">
+        <v>1.0</v>
+      </c>
+      <c r="O22">
+        <v>1.0</v>
+      </c>
+      <c r="P22">
+        <v>144163000.0</v>
+      </c>
+      <c r="Q22">
+        <v>85782000.0</v>
+      </c>
+      <c r="R22">
+        <v>1.0</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22">
+        <v>-13000.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22">
+        <v>1.0</v>
+      </c>
+      <c r="X22"/>
+      <c r="Y22">
+        <v>1.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22">
+        <v>1.0</v>
+      </c>
+      <c r="AB22"/>
+      <c r="AC22">
+        <v>1.0</v>
+      </c>
+      <c r="AD22">
+        <v>1.0</v>
+      </c>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>-3000.0</v>
+      </c>
+      <c r="AG22">
+        <v>-2536000.0</v>
+      </c>
+      <c r="AH22">
+        <v>-9944000.0</v>
+      </c>
+      <c r="AI22">
+        <v>-6017999.0</v>
+      </c>
+      <c r="AJ22">
+        <v>-4102999.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>1.0</v>
+      </c>
+      <c r="AM22">
+        <v>1.0</v>
+      </c>
+      <c r="AN22">
+        <v>-1547000.0</v>
+      </c>
+      <c r="AO22">
+        <v>-600000.0</v>
+      </c>
+      <c r="AP22">
+        <v>1.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>1.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>1.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
+      <c r="A23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23">
+        <v>4237938000.0</v>
+      </c>
+      <c r="C23">
+        <v>4273098000.0</v>
+      </c>
+      <c r="D23">
+        <v>4405724000.0</v>
+      </c>
+      <c r="E23">
+        <v>4468961000.0</v>
+      </c>
+      <c r="F23">
+        <v>4106279000.0</v>
+      </c>
+      <c r="G23">
+        <v>4078750000.0</v>
+      </c>
+      <c r="H23">
+        <v>4114380000.0</v>
+      </c>
+      <c r="I23">
+        <v>4510287000.0</v>
+      </c>
+      <c r="J23">
+        <v>4436937000.0</v>
+      </c>
+      <c r="K23">
+        <v>4433250000.0</v>
+      </c>
+      <c r="L23">
+        <v>4190587000.0</v>
+      </c>
+      <c r="M23">
+        <v>4219333000.0</v>
+      </c>
+      <c r="N23">
+        <v>4216547000.0</v>
+      </c>
+      <c r="O23">
+        <v>4184768000.0</v>
+      </c>
+      <c r="P23">
+        <v>4157363000.0</v>
+      </c>
+      <c r="Q23">
+        <v>4163594000.0</v>
+      </c>
+      <c r="R23">
+        <v>4201140000.0</v>
+      </c>
+      <c r="S23">
+        <v>4217231000.0</v>
+      </c>
+      <c r="T23">
+        <v>4243330000.0</v>
+      </c>
+      <c r="U23">
+        <v>4282447000.0</v>
+      </c>
+      <c r="V23">
+        <v>4112163000.0</v>
+      </c>
+      <c r="W23">
+        <v>4123472000.0</v>
+      </c>
+      <c r="X23">
+        <v>4151523000.0</v>
+      </c>
+      <c r="Y23">
+        <v>4150695000.0</v>
+      </c>
+      <c r="Z23">
+        <v>4010714000.0</v>
+      </c>
+      <c r="AA23">
+        <v>4550395000.0</v>
+      </c>
+      <c r="AB23">
+        <v>4664558000.0</v>
+      </c>
+      <c r="AC23">
+        <v>3931834000.0</v>
+      </c>
+      <c r="AD23">
+        <v>3925317000.0</v>
+      </c>
+      <c r="AE23">
+        <v>4155575000.0</v>
+      </c>
+      <c r="AF23">
+        <v>4192440000.0</v>
+      </c>
+      <c r="AG23">
+        <v>4195780000.0</v>
+      </c>
+      <c r="AH23">
+        <v>4166832000.0</v>
+      </c>
+      <c r="AI23">
+        <v>4162905000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>4141813000.0</v>
+      </c>
+      <c r="AK23">
+        <v>3931347000.0</v>
+      </c>
+      <c r="AL23">
+        <v>3848934000.0</v>
+      </c>
+      <c r="AM23">
+        <v>3831201000.0</v>
+      </c>
+      <c r="AN23">
+        <v>3866176000.0</v>
+      </c>
+      <c r="AO23">
+        <v>3890953000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3882569000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3301654000.0</v>
+      </c>
+      <c r="AR23">
+        <v>3263371000.0</v>
+      </c>
+      <c r="AS23">
+        <v>3300650000.0</v>
+      </c>
+      <c r="AT23">
+        <v>3308767000.0</v>
+      </c>
+      <c r="AU23">
+        <v>3293964000.0</v>
+      </c>
+      <c r="AV23">
+        <v>3272988000.0</v>
+      </c>
+      <c r="AW23">
+        <v>3296495000.0</v>
+      </c>
+      <c r="AX23">
+        <v>3302016000.0</v>
+      </c>
+      <c r="AY23">
+        <v>2476625000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>2450416000.0</v>
+      </c>
+      <c r="BA23">
+        <v>2476061000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1122222000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1093773000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1085907000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1052553000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1053348000.0</v>
+      </c>
+      <c r="BG23">
+        <v>998388000.0</v>
+      </c>
+      <c r="BH23">
+        <v>993660000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1008623000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>995166000.0</v>
+      </c>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23">
+        <v>904536000.0</v>
+      </c>
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
+      <c r="A24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1714251000.0</v>
+      </c>
+      <c r="D24">
+        <v>1892301000.0</v>
+      </c>
+      <c r="E24">
+        <v>1889937000.0</v>
+      </c>
+      <c r="F24">
+        <v>1788544000.0</v>
+      </c>
+      <c r="G24">
+        <v>1788795000.0</v>
+      </c>
+      <c r="H24">
+        <v>1789028000.0</v>
+      </c>
+      <c r="I24">
+        <v>1889237000.0</v>
+      </c>
+      <c r="J24">
+        <v>2067567000.0</v>
+      </c>
+      <c r="K24">
+        <v>2074846000.0</v>
+      </c>
+      <c r="L24">
+        <v>1850423000.0</v>
+      </c>
+      <c r="M24">
+        <v>2240546000.0</v>
+      </c>
+      <c r="N24">
+        <v>2241734000.0</v>
+      </c>
+      <c r="O24">
+        <v>2243388000.0</v>
+      </c>
+      <c r="P24">
+        <v>2244757000.0</v>
+      </c>
+      <c r="Q24">
+        <v>2246137000.0</v>
+      </c>
+      <c r="R24">
+        <v>2277454000.0</v>
+      </c>
+      <c r="S24">
+        <v>2278719000.0</v>
+      </c>
+      <c r="T24">
+        <v>2309270000.0</v>
+      </c>
+      <c r="U24">
+        <v>2310365000.0</v>
+      </c>
+      <c r="V24">
+        <v>2135340000.0</v>
+      </c>
+      <c r="W24">
+        <v>2135833000.0</v>
+      </c>
+      <c r="X24">
+        <v>2136301000.0</v>
+      </c>
+      <c r="Y24">
+        <v>2136649000.0</v>
+      </c>
+      <c r="Z24">
+        <v>1963593000.0</v>
+      </c>
+      <c r="AA24">
+        <v>1964086000.0</v>
+      </c>
+      <c r="AB24">
+        <v>1964333000.0</v>
+      </c>
+      <c r="AC24">
+        <v>1668574000.0</v>
+      </c>
+      <c r="AD24">
+        <v>1669177000.0</v>
+      </c>
+      <c r="AE24">
+        <v>1919405000.0</v>
+      </c>
+      <c r="AF24">
+        <v>1919172000.0</v>
+      </c>
+      <c r="AG24">
+        <v>1918933000.0</v>
+      </c>
+      <c r="AH24">
+        <v>1918684000.0</v>
+      </c>
+      <c r="AI24">
+        <v>1918499000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>1918280000.0</v>
+      </c>
+      <c r="AK24">
+        <v>1688721000.0</v>
+      </c>
+      <c r="AL24">
+        <v>1577290000.0</v>
+      </c>
+      <c r="AM24">
+        <v>1579499000.0</v>
+      </c>
+      <c r="AN24">
+        <v>1608799000.0</v>
+      </c>
+      <c r="AO24">
+        <v>1612331000.0</v>
+      </c>
+      <c r="AP24">
+        <v>1615833000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>1619155000.0</v>
+      </c>
+      <c r="AR24">
+        <v>1622516000.0</v>
+      </c>
+      <c r="AS24">
+        <v>1597224000.0</v>
+      </c>
+      <c r="AT24">
+        <v>1609408000.0</v>
+      </c>
+      <c r="AU24">
+        <v>1633407000.0</v>
+      </c>
+      <c r="AV24">
+        <v>1608367000.0</v>
+      </c>
+      <c r="AW24">
+        <v>1141652000.0</v>
+      </c>
+      <c r="AX24">
+        <v>1242568000.0</v>
+      </c>
+      <c r="AY24">
+        <v>873863000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>878545000.0</v>
+      </c>
+      <c r="BA24">
+        <v>883112000.0</v>
+      </c>
+      <c r="BB24">
+        <v>1083137000.0</v>
+      </c>
+      <c r="BC24">
+        <v>584733000.0</v>
+      </c>
+      <c r="BD24"/>
+      <c r="BE24">
+        <v>926758000.0</v>
+      </c>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24">
+        <v>939650000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>934699000.0</v>
+      </c>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24">
+        <v>858709000.0</v>
+      </c>
+      <c r="BN24">
+        <v>871636000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66">
+      <c r="A25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
+        <v>2243388000.0</v>
+      </c>
+      <c r="P25">
+        <v>2244757000.0</v>
+      </c>
+      <c r="Q25"/>
+      <c r="R25">
+        <v>2277454000.0</v>
+      </c>
+      <c r="S25">
+        <v>2278719000.0</v>
+      </c>
+      <c r="T25">
+        <v>2309270000.0</v>
+      </c>
+      <c r="U25">
+        <v>2310365000.0</v>
+      </c>
+      <c r="V25">
+        <v>2135340000.0</v>
+      </c>
+      <c r="W25">
+        <v>2135833000.0</v>
+      </c>
+      <c r="X25">
+        <v>2136301000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2136649000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1963593000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1964086000.0</v>
+      </c>
+      <c r="AB25">
+        <v>1964333000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1668574000.0</v>
+      </c>
+      <c r="AD25">
+        <v>1669177000.0</v>
+      </c>
+      <c r="AE25">
+        <v>1919405000.0</v>
+      </c>
+      <c r="AF25">
+        <v>1919172000.0</v>
+      </c>
+      <c r="AG25">
+        <v>1918933000.0</v>
+      </c>
+      <c r="AH25">
+        <v>1918684000.0</v>
+      </c>
+      <c r="AI25">
+        <v>1918499000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>1918280000.0</v>
+      </c>
+      <c r="AK25">
+        <v>1688721000.0</v>
+      </c>
+      <c r="AL25">
+        <v>1577290000.0</v>
+      </c>
+      <c r="AM25">
+        <v>1579499000.0</v>
+      </c>
+      <c r="AN25">
+        <v>1608799000.0</v>
+      </c>
+      <c r="AO25">
+        <v>1612331000.0</v>
+      </c>
+      <c r="AP25">
+        <v>1615833000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>1619155000.0</v>
+      </c>
+      <c r="AR25">
+        <v>1622516000.0</v>
+      </c>
+      <c r="AS25">
+        <v>1597224000.0</v>
+      </c>
+      <c r="AT25">
+        <v>1609408000.0</v>
+      </c>
+      <c r="AU25">
+        <v>1633407000.0</v>
+      </c>
+      <c r="AV25">
+        <v>1608367000.0</v>
+      </c>
+      <c r="AW25">
+        <v>1141652000.0</v>
+      </c>
+      <c r="AX25">
+        <v>1242568000.0</v>
+      </c>
+      <c r="AY25">
+        <v>873863000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>878545000.0</v>
+      </c>
+      <c r="BA25">
+        <v>883112000.0</v>
+      </c>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
+      <c r="A26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>150000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>350000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>400000000.0</v>
+      </c>
+      <c r="AH26">
+        <v>400000000.0</v>
+      </c>
+      <c r="AI26">
+        <v>400000000.0</v>
+      </c>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
+      <c r="A27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
+      <c r="A28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28">
+        <v>2140892000.0</v>
+      </c>
+      <c r="C28">
+        <v>2141834000.0</v>
+      </c>
+      <c r="D28">
+        <v>2278335000.0</v>
+      </c>
+      <c r="E28">
+        <v>2272931000.0</v>
+      </c>
+      <c r="F28">
+        <v>1931397000.0</v>
+      </c>
+      <c r="G28">
+        <v>1991105000.0</v>
+      </c>
+      <c r="H28">
+        <v>1898146000.0</v>
+      </c>
+      <c r="I28">
+        <v>2098367000.0</v>
+      </c>
+      <c r="J28">
+        <v>2062583000.0</v>
+      </c>
+      <c r="K28">
+        <v>1956211000.0</v>
+      </c>
+      <c r="L28">
+        <v>1933731000.0</v>
+      </c>
+      <c r="M28">
+        <v>1922365000.0</v>
+      </c>
+      <c r="N28">
+        <v>1916231000.0</v>
+      </c>
+      <c r="O28">
+        <v>1956585000.0</v>
+      </c>
+      <c r="P28">
+        <v>2000721000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2010373000.0</v>
+      </c>
+      <c r="R28">
+        <v>1918931000.0</v>
+      </c>
+      <c r="S28">
+        <v>1948076000.0</v>
+      </c>
+      <c r="T28">
+        <v>1908396000.0</v>
+      </c>
+      <c r="U28">
+        <v>1915562000.0</v>
+      </c>
+      <c r="V28">
+        <v>1582097000.0</v>
+      </c>
+      <c r="W28">
+        <v>1624227000.0</v>
+      </c>
+      <c r="X28">
+        <v>1598250000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1639039000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1619659000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1667099000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1531042000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1463935000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1404822000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1573474000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1705714000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1713952000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1688939000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1666702000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1227809000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1224377000.0</v>
+      </c>
+      <c r="AL28">
+        <v>1145185000.0</v>
+      </c>
+      <c r="AM28">
+        <v>1138541000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1076357000.0</v>
+      </c>
+      <c r="AO28">
+        <v>1057960000.0</v>
+      </c>
+      <c r="AP28">
+        <v>1021536000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1623701000.0</v>
+      </c>
+      <c r="AR28">
+        <v>1578076000.0</v>
+      </c>
+      <c r="AS28">
+        <v>1585731000.0</v>
+      </c>
+      <c r="AT28">
+        <v>1583020000.0</v>
+      </c>
+      <c r="AU28">
+        <v>1599186000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1571904000.0</v>
+      </c>
+      <c r="AW28">
+        <v>1565920000.0</v>
+      </c>
+      <c r="AX28">
+        <v>1545250000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1187072000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1158842000.0</v>
+      </c>
+      <c r="BA28">
+        <v>1147369000.0</v>
+      </c>
+      <c r="BB28">
+        <v>977537000.0</v>
+      </c>
+      <c r="BC28">
+        <v>964978000.0</v>
+      </c>
+      <c r="BD28">
+        <v>937287000.0</v>
+      </c>
+      <c r="BE28">
+        <v>944990000.0</v>
+      </c>
+      <c r="BF28">
+        <v>898040000.0</v>
+      </c>
+      <c r="BG28">
+        <v>900573000.0</v>
+      </c>
+      <c r="BH28">
+        <v>846760000.0</v>
+      </c>
+      <c r="BI28">
+        <v>853389000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>811423000.0</v>
+      </c>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28">
+        <v>781032000.0</v>
+      </c>
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
+      <c r="A29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>3265397000.0</v>
+      </c>
+      <c r="D29">
+        <v>3383468000.0</v>
+      </c>
+      <c r="E29">
+        <v>3431733000.0</v>
+      </c>
+      <c r="F29">
+        <v>3101018000.0</v>
+      </c>
+      <c r="G29">
+        <v>3095887000.0</v>
+      </c>
+      <c r="H29">
+        <v>3089895000.0</v>
+      </c>
+      <c r="I29">
+        <v>3486331000.0</v>
+      </c>
+      <c r="J29">
+        <v>3471338000.0</v>
+      </c>
+      <c r="K29">
+        <v>3474705000.0</v>
+      </c>
+      <c r="L29">
+        <v>3235048000.0</v>
+      </c>
+      <c r="M29">
+        <v>3226064000.0</v>
+      </c>
+      <c r="N29">
+        <v>2241734000.0</v>
+      </c>
+      <c r="O29">
+        <v>2243388000.0</v>
+      </c>
+      <c r="P29">
+        <v>2244757000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2246137000.0</v>
+      </c>
+      <c r="R29">
+        <v>2277454000.0</v>
+      </c>
+      <c r="S29">
+        <v>2278719000.0</v>
+      </c>
+      <c r="T29">
+        <v>2309270000.0</v>
+      </c>
+      <c r="U29">
+        <v>2310365000.0</v>
+      </c>
+      <c r="V29">
+        <v>2135340000.0</v>
+      </c>
+      <c r="W29">
+        <v>2135833000.0</v>
+      </c>
+      <c r="X29">
+        <v>2136301000.0</v>
+      </c>
+      <c r="Y29">
+        <v>3191898000.0</v>
+      </c>
+      <c r="Z29">
+        <v>3032862000.0</v>
+      </c>
+      <c r="AA29">
+        <v>3591085000.0</v>
+      </c>
+      <c r="AB29">
+        <v>3659353000.0</v>
+      </c>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
+      <c r="A30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30">
+        <v>274912000.0</v>
+      </c>
+      <c r="C30">
+        <v>278342000.0</v>
+      </c>
+      <c r="D30">
+        <v>284942000.0</v>
+      </c>
+      <c r="E30">
+        <v>22063000.0</v>
+      </c>
+      <c r="F30">
+        <v>286486000.0</v>
+      </c>
+      <c r="G30">
+        <v>283396000.0</v>
+      </c>
+      <c r="H30">
+        <v>281370000.0</v>
+      </c>
+      <c r="I30">
+        <v>449600000.0</v>
+      </c>
+      <c r="J30">
+        <v>447203000.0</v>
+      </c>
+      <c r="K30">
+        <v>444560000.0</v>
+      </c>
+      <c r="L30">
+        <v>297403000.0</v>
+      </c>
+      <c r="M30">
+        <v>295464000.0</v>
+      </c>
+      <c r="N30">
+        <v>291884000.0</v>
+      </c>
+      <c r="O30">
+        <v>282782000.0</v>
+      </c>
+      <c r="P30">
+        <v>262721000.0</v>
+      </c>
+      <c r="Q30">
+        <v>264290000.0</v>
+      </c>
+      <c r="R30">
+        <v>270297000.0</v>
+      </c>
+      <c r="S30">
+        <v>276866000.0</v>
+      </c>
+      <c r="T30">
+        <v>244365000.0</v>
+      </c>
+      <c r="U30">
+        <v>243569000.0</v>
+      </c>
+      <c r="V30">
+        <v>250058000.0</v>
+      </c>
+      <c r="W30">
+        <v>250381000.0</v>
+      </c>
+      <c r="X30">
+        <v>244866000.0</v>
+      </c>
+      <c r="Y30">
+        <v>244049000.0</v>
+      </c>
+      <c r="Z30">
+        <v>249739000.0</v>
+      </c>
+      <c r="AA30">
+        <v>256244000.0</v>
+      </c>
+      <c r="AB30">
+        <v>251703000.0</v>
+      </c>
+      <c r="AC30">
+        <v>246383000.0</v>
+      </c>
+      <c r="AD30">
+        <v>243972000.0</v>
+      </c>
+      <c r="AE30">
+        <v>240774000.0</v>
+      </c>
+      <c r="AF30">
+        <v>228359000.0</v>
+      </c>
+      <c r="AG30">
+        <v>230340000.0</v>
+      </c>
+      <c r="AH30">
+        <v>226797000.0</v>
+      </c>
+      <c r="AI30">
+        <v>212019000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>209823000.0</v>
+      </c>
+      <c r="AK30">
+        <v>206958000.0</v>
+      </c>
+      <c r="AL30">
+        <v>207326000.0</v>
+      </c>
+      <c r="AM30">
+        <v>189465000.0</v>
+      </c>
+      <c r="AN30">
+        <v>178585000.0</v>
+      </c>
+      <c r="AO30">
+        <v>174616000.0</v>
+      </c>
+      <c r="AP30">
+        <v>163147000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>148476000.0</v>
+      </c>
+      <c r="AR30">
+        <v>141976000.0</v>
+      </c>
+      <c r="AS30">
+        <v>140830000.0</v>
+      </c>
+      <c r="AT30">
+        <v>148614000.0</v>
+      </c>
+      <c r="AU30">
+        <v>128328000.0</v>
+      </c>
+      <c r="AV30">
+        <v>118985000.0</v>
+      </c>
+      <c r="AW30">
+        <v>125849000.0</v>
+      </c>
+      <c r="AX30">
+        <v>124674000.0</v>
+      </c>
+      <c r="AY30">
+        <v>112133000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>104615000.0</v>
+      </c>
+      <c r="BA30">
+        <v>87506000.0</v>
+      </c>
+      <c r="BB30">
+        <v>62028000.0</v>
+      </c>
+      <c r="BC30">
+        <v>74760000.0</v>
+      </c>
+      <c r="BD30">
+        <v>74088000.0</v>
+      </c>
+      <c r="BE30">
+        <v>58028000.0</v>
+      </c>
+      <c r="BF30">
+        <v>30070000.0</v>
+      </c>
+      <c r="BG30">
+        <v>26057000.0</v>
+      </c>
+      <c r="BH30">
+        <v>21007000.0</v>
+      </c>
+      <c r="BI30">
+        <v>100059000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>16102000.0</v>
+      </c>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30">
+        <v>10985000.0</v>
+      </c>
+      <c r="BN30"/>
+    </row>
+    <row r="31" spans="1:66">
+      <c r="A31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>172405000.0</v>
+      </c>
+      <c r="O31">
+        <v>474471000.0</v>
+      </c>
+      <c r="P31">
+        <v>456772000.0</v>
+      </c>
+      <c r="Q31">
+        <v>133823000.0</v>
+      </c>
+      <c r="R31">
+        <v>851320000.0</v>
+      </c>
+      <c r="S31">
+        <v>841626000.0</v>
+      </c>
+      <c r="T31">
+        <v>486942000.0</v>
+      </c>
+      <c r="U31">
+        <v>855949000.0</v>
+      </c>
+      <c r="V31">
+        <v>883340000.0</v>
+      </c>
+      <c r="W31">
+        <v>223360000.0</v>
+      </c>
+      <c r="X31">
+        <v>219239000.0</v>
+      </c>
+      <c r="Y31">
+        <v>219035000.0</v>
+      </c>
+      <c r="Z31">
+        <v>231097000.0</v>
+      </c>
+      <c r="AA31">
+        <v>240091000.0</v>
+      </c>
+      <c r="AB31">
+        <v>306496000.0</v>
+      </c>
+      <c r="AC31">
+        <v>384475000.0</v>
+      </c>
+      <c r="AD31">
+        <v>376016000.0</v>
+      </c>
+      <c r="AE31">
+        <v>367686000.0</v>
+      </c>
+      <c r="AF31">
+        <v>374749000.0</v>
+      </c>
+      <c r="AG31">
+        <v>386605000.0</v>
+      </c>
+      <c r="AH31">
+        <v>347712000.0</v>
+      </c>
+      <c r="AI31">
+        <v>338741000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>315758000.0</v>
+      </c>
+      <c r="AK31">
+        <v>308574000.0</v>
+      </c>
+      <c r="AL31">
+        <v>291944000.0</v>
+      </c>
+      <c r="AM31">
+        <v>286513000.0</v>
+      </c>
+      <c r="AN31">
+        <v>290692000.0</v>
+      </c>
+      <c r="AO31">
+        <v>286576000.0</v>
+      </c>
+      <c r="AP31">
+        <v>268040000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-349859000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-353345000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-350641000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-360757000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-386609000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-672287000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-704976000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-763471000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-397146000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-409741000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-418616000.0</v>
+      </c>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
+      <c r="A32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
+        <v>-288142000.0</v>
+      </c>
+      <c r="D32">
+        <v>-205403000.0</v>
+      </c>
+      <c r="E32">
+        <v>-217970000.0</v>
+      </c>
+      <c r="F32">
+        <v>39476000.0</v>
+      </c>
+      <c r="G32">
+        <v>-8406000.0</v>
+      </c>
+      <c r="H32">
+        <v>52789000.0</v>
+      </c>
+      <c r="I32">
+        <v>112416000.0</v>
+      </c>
+      <c r="J32">
+        <v>374890000.0</v>
+      </c>
+      <c r="K32">
+        <v>478141000.0</v>
+      </c>
+      <c r="L32">
+        <v>133917000.0</v>
+      </c>
+      <c r="M32">
+        <v>532451000.0</v>
+      </c>
+      <c r="N32">
+        <v>553850000.0</v>
+      </c>
+      <c r="O32">
+        <v>532909000.0</v>
+      </c>
+      <c r="P32">
+        <v>582187000.0</v>
+      </c>
+      <c r="Q32">
+        <v>549857000.0</v>
+      </c>
+      <c r="R32">
+        <v>608332000.0</v>
+      </c>
+      <c r="S32">
+        <v>578036000.0</v>
+      </c>
+      <c r="T32">
+        <v>586727000.0</v>
+      </c>
+      <c r="U32">
+        <v>589588000.0</v>
+      </c>
+      <c r="V32">
+        <v>746904000.0</v>
+      </c>
+      <c r="W32">
+        <v>729334000.0</v>
+      </c>
+      <c r="X32">
+        <v>800309000.0</v>
+      </c>
+      <c r="Y32">
+        <v>794816000.0</v>
+      </c>
+      <c r="Z32">
+        <v>626769000.0</v>
+      </c>
+      <c r="AA32">
+        <v>1162838000.0</v>
+      </c>
+      <c r="AB32">
+        <v>1226222000.0</v>
+      </c>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+    </row>
+    <row r="33" spans="1:66">
+      <c r="A33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33">
+        <v>3677862000.0</v>
+      </c>
+      <c r="C33">
+        <v>3766145000.0</v>
+      </c>
+      <c r="D33">
+        <v>3989113000.0</v>
+      </c>
+      <c r="E33">
+        <v>4280387000.0</v>
+      </c>
+      <c r="F33">
+        <v>3622038000.0</v>
+      </c>
+      <c r="G33">
+        <v>3658627000.0</v>
+      </c>
+      <c r="H33">
+        <v>3595598000.0</v>
+      </c>
+      <c r="I33">
+        <v>3631385000.0</v>
+      </c>
+      <c r="J33">
+        <v>519736000.0</v>
+      </c>
+      <c r="K33">
+        <v>3412142000.0</v>
+      </c>
+      <c r="L33">
+        <v>3507873000.0</v>
+      </c>
+      <c r="M33">
+        <v>3516913000.0</v>
+      </c>
+      <c r="N33">
+        <v>3503710000.0</v>
+      </c>
+      <c r="O33">
+        <v>3506178000.0</v>
+      </c>
+      <c r="P33">
+        <v>3419940000.0</v>
+      </c>
+      <c r="Q33">
+        <v>3549088000.0</v>
+      </c>
+      <c r="R33">
+        <v>3418123000.0</v>
+      </c>
+      <c r="S33">
+        <v>3445350000.0</v>
+      </c>
+      <c r="T33">
+        <v>3464146000.0</v>
+      </c>
+      <c r="U33">
+        <v>3487691000.0</v>
+      </c>
+      <c r="V33">
+        <v>3180616000.0</v>
+      </c>
+      <c r="W33">
+        <v>3223122000.0</v>
+      </c>
+      <c r="X33">
+        <v>3248833000.0</v>
+      </c>
+      <c r="Y33">
+        <v>3261525000.0</v>
+      </c>
+      <c r="Z33">
+        <v>3282249000.0</v>
+      </c>
+      <c r="AA33">
+        <v>3294194000.0</v>
+      </c>
+      <c r="AB33">
+        <v>3326408000.0</v>
+      </c>
+      <c r="AC33">
+        <v>3348401000.0</v>
+      </c>
+      <c r="AD33">
+        <v>3309099000.0</v>
+      </c>
+      <c r="AE33">
+        <v>3290605000.0</v>
+      </c>
+      <c r="AF33">
+        <v>3271639000.0</v>
+      </c>
+      <c r="AG33">
+        <v>3230282000.0</v>
+      </c>
+      <c r="AH33">
+        <v>3205271000.0</v>
+      </c>
+      <c r="AI33">
+        <v>3175675000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>3140427000.0</v>
+      </c>
+      <c r="AK33">
+        <v>3133164000.0</v>
+      </c>
+      <c r="AL33">
+        <v>3106020000.0</v>
+      </c>
+      <c r="AM33">
+        <v>3078143000.0</v>
+      </c>
+      <c r="AN33">
+        <v>3055870000.0</v>
+      </c>
+      <c r="AO33">
+        <v>3046703000.0</v>
+      </c>
+      <c r="AP33">
+        <v>3030688000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>3010688000.0</v>
+      </c>
+      <c r="AR33">
+        <v>2986882000.0</v>
+      </c>
+      <c r="AS33">
+        <v>2996795000.0</v>
+      </c>
+      <c r="AT33">
+        <v>3015107000.0</v>
+      </c>
+      <c r="AU33">
+        <v>3013849000.0</v>
+      </c>
+      <c r="AV33">
+        <v>3025818000.0</v>
+      </c>
+      <c r="AW33">
+        <v>3016137000.0</v>
+      </c>
+      <c r="AX33">
+        <v>3029512000.0</v>
+      </c>
+      <c r="AY33">
+        <v>2227561000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>2222731000.0</v>
+      </c>
+      <c r="BA33">
+        <v>2236784000.0</v>
+      </c>
+      <c r="BB33">
+        <v>897354000.0</v>
+      </c>
+      <c r="BC33">
+        <v>893332000.0</v>
+      </c>
+      <c r="BD33">
+        <v>867027000.0</v>
+      </c>
+      <c r="BE33">
+        <v>851344000.0</v>
+      </c>
+      <c r="BF33">
+        <v>840557000.0</v>
+      </c>
+      <c r="BG33">
+        <v>817933000.0</v>
+      </c>
+      <c r="BH33">
+        <v>798049000.0</v>
+      </c>
+      <c r="BI33">
+        <v>780456000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>770761000.0</v>
+      </c>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33">
+        <v>715226000.0</v>
+      </c>
+      <c r="BN33"/>
+    </row>
+    <row r="34" spans="1:66">
+      <c r="A34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
+        <v>73374000.0</v>
+      </c>
+      <c r="D34">
+        <v>64912000.0</v>
+      </c>
+      <c r="E34">
+        <v>67043000.0</v>
+      </c>
+      <c r="F34">
+        <v>46626000.0</v>
+      </c>
+      <c r="G34">
+        <v>44096000.0</v>
+      </c>
+      <c r="H34">
+        <v>45350000.0</v>
+      </c>
+      <c r="I34">
+        <v>44405000.0</v>
+      </c>
+      <c r="J34">
+        <v>39417000.0</v>
+      </c>
+      <c r="K34">
+        <v>35903000.0</v>
+      </c>
+      <c r="L34">
+        <v>38255000.0</v>
+      </c>
+      <c r="M34">
+        <v>49249000.0</v>
+      </c>
+      <c r="N34">
+        <v>54010000.0</v>
+      </c>
+      <c r="O34">
+        <v>55533000.0</v>
+      </c>
+      <c r="P34">
+        <v>51692000.0</v>
+      </c>
+      <c r="Q34">
+        <v>42933000.0</v>
+      </c>
+      <c r="R34">
+        <v>46447000.0</v>
+      </c>
+      <c r="S34">
+        <v>49793000.0</v>
+      </c>
+      <c r="T34">
+        <v>50729000.0</v>
+      </c>
+      <c r="U34">
+        <v>53690000.0</v>
+      </c>
+      <c r="V34">
+        <v>49554000.0</v>
+      </c>
+      <c r="W34">
+        <v>54417000.0</v>
+      </c>
+      <c r="X34">
+        <v>59163000.0</v>
+      </c>
+      <c r="Y34">
+        <v>60809000.0</v>
+      </c>
+      <c r="Z34">
+        <v>62559000.0</v>
+      </c>
+      <c r="AA34">
+        <v>64375000.0</v>
+      </c>
+      <c r="AB34">
+        <v>66879000.0</v>
+      </c>
+      <c r="AC34">
+        <v>68986000.0</v>
+      </c>
+      <c r="AD34">
+        <v>72010000.0</v>
+      </c>
+      <c r="AE34">
+        <v>75055000.0</v>
+      </c>
+      <c r="AF34">
+        <v>78183000.0</v>
+      </c>
+      <c r="AG34">
+        <v>52450000.0</v>
+      </c>
+      <c r="AH34">
+        <v>55662000.0</v>
+      </c>
+      <c r="AI34">
+        <v>58960000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>62418000.0</v>
+      </c>
+      <c r="AK34">
+        <v>66047000.0</v>
+      </c>
+      <c r="AL34">
+        <v>70013000.0</v>
+      </c>
+      <c r="AM34">
+        <v>74083000.0</v>
+      </c>
+      <c r="AN34">
+        <v>78246000.0</v>
+      </c>
+      <c r="AO34">
+        <v>82300000.0</v>
+      </c>
+      <c r="AP34">
+        <v>87708000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>91850000.0</v>
+      </c>
+      <c r="AR34">
+        <v>96245000.0</v>
+      </c>
+      <c r="AS34">
+        <v>104171000.0</v>
+      </c>
+      <c r="AT34">
+        <v>112312000.0</v>
+      </c>
+      <c r="AU34">
+        <v>121286000.0</v>
+      </c>
+      <c r="AV34">
+        <v>129736000.0</v>
+      </c>
+      <c r="AW34">
+        <v>138859000.0</v>
+      </c>
+      <c r="AX34">
+        <v>148493000.0</v>
+      </c>
+      <c r="AY34">
+        <v>120219000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>125106000.0</v>
+      </c>
+      <c r="BA34">
+        <v>129882000.0</v>
+      </c>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+    </row>
+    <row r="35" spans="1:66">
+      <c r="A35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35">
+        <v>2261041000.0</v>
+      </c>
+      <c r="C35">
+        <v>2263864000.0</v>
+      </c>
+      <c r="D35">
+        <v>2295103000.0</v>
+      </c>
+      <c r="E35">
+        <v>2586868000.0</v>
+      </c>
+      <c r="F35">
+        <v>1863294000.0</v>
+      </c>
+      <c r="G35">
+        <v>1860973000.0</v>
+      </c>
+      <c r="H35">
+        <v>2193207000.0</v>
+      </c>
+      <c r="I35">
+        <v>1961839000.0</v>
+      </c>
+      <c r="J35">
+        <v>2608850000.0</v>
+      </c>
+      <c r="K35">
+        <v>2589537000.0</v>
+      </c>
+      <c r="L35">
+        <v>1917056000.0</v>
+      </c>
+      <c r="M35">
+        <v>2417990000.0</v>
+      </c>
+      <c r="N35">
+        <v>2324240000.0</v>
+      </c>
+      <c r="O35">
+        <v>2327475000.0</v>
+      </c>
+      <c r="P35">
+        <v>2403528000.0</v>
+      </c>
+      <c r="Q35">
+        <v>1928967000.0</v>
+      </c>
+      <c r="R35">
+        <v>1963981000.0</v>
+      </c>
+      <c r="S35">
+        <v>2357293000.0</v>
+      </c>
+      <c r="T35">
+        <v>2388841000.0</v>
+      </c>
+      <c r="U35">
+        <v>2030032000.0</v>
+      </c>
+      <c r="V35">
+        <v>2308055000.0</v>
+      </c>
+      <c r="W35">
+        <v>1837470000.0</v>
+      </c>
+      <c r="X35">
+        <v>2325703000.0</v>
+      </c>
+      <c r="Y35">
+        <v>1849154000.0</v>
+      </c>
+      <c r="Z35">
+        <v>2077409000.0</v>
+      </c>
+      <c r="AA35">
+        <v>2626369000.0</v>
+      </c>
+      <c r="AB35">
+        <v>2608191000.0</v>
+      </c>
+      <c r="AC35">
+        <v>1768120000.0</v>
+      </c>
+      <c r="AD35">
+        <v>1773028000.0</v>
+      </c>
+      <c r="AE35">
+        <v>2026843000.0</v>
+      </c>
+      <c r="AF35">
+        <v>2053914000.0</v>
+      </c>
+      <c r="AG35">
+        <v>2029185000.0</v>
+      </c>
+      <c r="AH35">
+        <v>2016866000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2020267000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2024146000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1801854000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1694698000.0</v>
+      </c>
+      <c r="AM35">
+        <v>1703251000.0</v>
+      </c>
+      <c r="AN35">
+        <v>1734243000.0</v>
+      </c>
+      <c r="AO35">
+        <v>1741814000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1750981000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1798570000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1768490000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1785477000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1791392000.0</v>
+      </c>
+      <c r="AU35">
+        <v>1801031000.0</v>
+      </c>
+      <c r="AV35">
+        <v>1782491000.0</v>
+      </c>
+      <c r="AW35">
+        <v>1790959000.0</v>
+      </c>
+      <c r="AX35">
+        <v>1786772000.0</v>
+      </c>
+      <c r="AY35">
+        <v>1383252000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1361590000.0</v>
+      </c>
+      <c r="BA35">
+        <v>1390968000.0</v>
+      </c>
+      <c r="BB35">
+        <v>1115846000.0</v>
+      </c>
+      <c r="BC35">
+        <v>1090369000.0</v>
+      </c>
+      <c r="BD35">
+        <v>1020597000.0</v>
+      </c>
+      <c r="BE35">
+        <v>1013348000.0</v>
+      </c>
+      <c r="BF35">
+        <v>987688000.0</v>
+      </c>
+      <c r="BG35">
+        <v>980226000.0</v>
+      </c>
+      <c r="BH35">
+        <v>953275000.0</v>
+      </c>
+      <c r="BI35">
+        <v>955910000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>953662000.0</v>
+      </c>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35">
+        <v>884798000.0</v>
+      </c>
+      <c r="BN35"/>
+    </row>
+    <row r="36" spans="1:66">
+      <c r="A36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36">
+        <v>-3061597000.0</v>
+      </c>
+      <c r="C36">
+        <v>358560000.0</v>
+      </c>
+      <c r="D36">
+        <v>327420000.0</v>
+      </c>
+      <c r="E36">
+        <v>616307000.0</v>
+      </c>
+      <c r="F36">
+        <v>2795015000.0</v>
+      </c>
+      <c r="G36">
+        <v>2829583000.0</v>
+      </c>
+      <c r="H36">
+        <v>246035000.0</v>
+      </c>
+      <c r="I36">
+        <v>2798299000.0</v>
+      </c>
+      <c r="J36">
+        <v>-321041000.0</v>
+      </c>
+      <c r="K36">
+        <v>285943000.0</v>
+      </c>
+      <c r="L36">
+        <v>2668732000.0</v>
+      </c>
+      <c r="M36">
+        <v>2674649000.0</v>
+      </c>
+      <c r="N36">
+        <v>2660536000.0</v>
+      </c>
+      <c r="O36">
+        <v>2660988000.0</v>
+      </c>
+      <c r="P36">
+        <v>2572734000.0</v>
+      </c>
+      <c r="Q36">
+        <v>2699866000.0</v>
+      </c>
+      <c r="R36">
+        <v>2566889000.0</v>
+      </c>
+      <c r="S36">
+        <v>2592102000.0</v>
+      </c>
+      <c r="T36">
+        <v>2608879000.0</v>
+      </c>
+      <c r="U36">
+        <v>2627324000.0</v>
+      </c>
+      <c r="V36">
+        <v>2321330000.0</v>
+      </c>
+      <c r="W36">
+        <v>2361825000.0</v>
+      </c>
+      <c r="X36">
+        <v>2385526000.0</v>
+      </c>
+      <c r="Y36">
+        <v>2396207000.0</v>
+      </c>
+      <c r="Z36">
+        <v>2414923000.0</v>
+      </c>
+      <c r="AA36">
+        <v>2424859000.0</v>
+      </c>
+      <c r="AB36">
+        <v>2455064000.0</v>
+      </c>
+      <c r="AC36">
+        <v>2475049000.0</v>
+      </c>
+      <c r="AD36">
+        <v>2433741000.0</v>
+      </c>
+      <c r="AE36">
+        <v>2413240000.0</v>
+      </c>
+      <c r="AF36">
+        <v>2392268000.0</v>
+      </c>
+      <c r="AG36">
+        <v>2378405000.0</v>
+      </c>
+      <c r="AH36">
+        <v>2351437000.0</v>
+      </c>
+      <c r="AI36">
+        <v>2319883000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>2282677000.0</v>
+      </c>
+      <c r="AK36">
+        <v>2273456000.0</v>
+      </c>
+      <c r="AL36">
+        <v>2244354000.0</v>
+      </c>
+      <c r="AM36">
+        <v>2214520000.0</v>
+      </c>
+      <c r="AN36">
+        <v>2190289000.0</v>
+      </c>
+      <c r="AO36">
+        <v>2179164000.0</v>
+      </c>
+      <c r="AP36">
+        <v>2161191000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>2139233000.0</v>
+      </c>
+      <c r="AR36">
+        <v>2113469000.0</v>
+      </c>
+      <c r="AS36">
+        <v>2121425000.0</v>
+      </c>
+      <c r="AT36">
+        <v>2137779000.0</v>
+      </c>
+      <c r="AU36">
+        <v>2134563000.0</v>
+      </c>
+      <c r="AV36">
+        <v>1871488000.0</v>
+      </c>
+      <c r="AW36">
+        <v>1842523000.0</v>
+      </c>
+      <c r="AX36">
+        <v>1833276000.0</v>
+      </c>
+      <c r="AY36">
+        <v>1447005000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1431466000.0</v>
+      </c>
+      <c r="BA36">
+        <v>85397000.0</v>
+      </c>
+      <c r="BB36">
+        <v>113994000.0</v>
+      </c>
+      <c r="BC36">
+        <v>112864000.0</v>
+      </c>
+      <c r="BD36">
+        <v>109529000.0</v>
+      </c>
+      <c r="BE36">
+        <v>108265000.0</v>
+      </c>
+      <c r="BF36">
+        <v>87641000.0</v>
+      </c>
+      <c r="BG36">
+        <v>81207000.0</v>
+      </c>
+      <c r="BH36">
+        <v>78107000.0</v>
+      </c>
+      <c r="BI36">
+        <v>75698000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>66547000.0</v>
+      </c>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36">
+        <v>43016000.0</v>
+      </c>
+      <c r="BN36"/>
+    </row>
+    <row r="37" spans="1:66">
+      <c r="A37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37">
+        <v>750688000.0</v>
+      </c>
+      <c r="D37">
+        <v>759943000.0</v>
+      </c>
+      <c r="E37">
+        <v>762190000.0</v>
+      </c>
+      <c r="F37">
+        <v>754705000.0</v>
+      </c>
+      <c r="G37">
+        <v>751039000.0</v>
+      </c>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37">
+        <v>745662000.0</v>
+      </c>
+      <c r="P37">
+        <v>728815000.0</v>
+      </c>
+      <c r="Q37"/>
+      <c r="R37">
+        <v>721450000.0</v>
+      </c>
+      <c r="S37">
+        <v>708290000.0</v>
+      </c>
+      <c r="T37">
+        <v>683611000.0</v>
+      </c>
+      <c r="U37">
+        <v>686204000.0</v>
+      </c>
+      <c r="V37">
+        <v>674703000.0</v>
+      </c>
+      <c r="W37">
+        <v>677549000.0</v>
+      </c>
+      <c r="X37">
+        <v>677700000.0</v>
+      </c>
+      <c r="Y37">
+        <v>676058000.0</v>
+      </c>
+      <c r="Z37">
+        <v>674546000.0</v>
+      </c>
+      <c r="AA37">
+        <v>675817000.0</v>
+      </c>
+      <c r="AB37">
+        <v>701292000.0</v>
+      </c>
+      <c r="AC37">
+        <v>719393000.0</v>
+      </c>
+      <c r="AD37">
+        <v>718327000.0</v>
+      </c>
+      <c r="AE37">
+        <v>732385000.0</v>
+      </c>
+      <c r="AF37">
+        <v>742512000.0</v>
+      </c>
+      <c r="AG37">
+        <v>752627000.0</v>
+      </c>
+      <c r="AH37">
+        <v>787905000.0</v>
+      </c>
+      <c r="AI37">
+        <v>788608000.0</v>
+      </c>
+      <c r="AJ37">
+        <v>799809000.0</v>
+      </c>
+      <c r="AK37">
+        <v>809455000.0</v>
+      </c>
+      <c r="AL37">
+        <v>816595000.0</v>
+      </c>
+      <c r="AM37">
+        <v>813817000.0</v>
+      </c>
+      <c r="AN37">
+        <v>818653000.0</v>
+      </c>
+      <c r="AO37">
+        <v>828727000.0</v>
+      </c>
+      <c r="AP37">
+        <v>815281000.0</v>
+      </c>
+      <c r="AQ37">
+        <v>815173000.0</v>
+      </c>
+      <c r="AR37">
+        <v>828907000.0</v>
+      </c>
+      <c r="AS37">
+        <v>847957000.0</v>
+      </c>
+      <c r="AT37">
+        <v>856039000.0</v>
+      </c>
+      <c r="AU37">
+        <v>879869000.0</v>
+      </c>
+      <c r="AV37">
+        <v>885663000.0</v>
+      </c>
+      <c r="AW37">
+        <v>912459000.0</v>
+      </c>
+      <c r="AX37">
+        <v>960338000.0</v>
+      </c>
+      <c r="AY37">
+        <v>616434000.0</v>
+      </c>
+      <c r="AZ37">
+        <v>613016000.0</v>
+      </c>
+      <c r="BA37">
+        <v>618027000.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+    </row>
+    <row r="38" spans="1:66">
+      <c r="A38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38">
+        <v>3536441000.0</v>
+      </c>
+      <c r="C38">
+        <v>3562971000.0</v>
+      </c>
+      <c r="D38">
+        <v>3556268000.0</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
+        <v>3209286000.0</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
+        <v>3000079000.0</v>
+      </c>
+      <c r="K38">
+        <v>4433250000.0</v>
+      </c>
+      <c r="L38">
+        <v>4190587000.0</v>
+      </c>
+      <c r="M38">
+        <v>-1.0</v>
+      </c>
+      <c r="N38">
+        <v>241006000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
+        <v>190545000.0</v>
+      </c>
+      <c r="Q38">
+        <v>293850000.0</v>
+      </c>
+      <c r="R38">
+        <v>3053938000.0</v>
+      </c>
+      <c r="S38">
+        <v>3104353000.0</v>
+      </c>
+      <c r="T38">
+        <v>4305093000.0</v>
+      </c>
+      <c r="U38">
+        <v>4802818000.0</v>
+      </c>
+      <c r="V38">
+        <v>4112163000.0</v>
+      </c>
+      <c r="W38">
+        <v>208799000.0</v>
+      </c>
+      <c r="X38">
+        <v>215122000.0</v>
+      </c>
+      <c r="Y38">
+        <v>3132502000.0</v>
+      </c>
+      <c r="Z38">
+        <v>215712000.0</v>
+      </c>
+      <c r="AA38">
+        <v>220681000.0</v>
+      </c>
+      <c r="AB38">
+        <v>227378000.0</v>
+      </c>
+      <c r="AC38">
+        <v>236139000.0</v>
+      </c>
+      <c r="AD38">
+        <v>231687000.0</v>
+      </c>
+      <c r="AE38">
+        <v>266825000.0</v>
+      </c>
+      <c r="AF38">
+        <v>295148000.0</v>
+      </c>
+      <c r="AG38">
+        <v>249210000.0</v>
+      </c>
+      <c r="AH38">
+        <v>252428000.0</v>
+      </c>
+      <c r="AI38">
+        <v>254750000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>3179820000.0</v>
+      </c>
+      <c r="AK38">
+        <v>3194192000.0</v>
+      </c>
+      <c r="AL38">
+        <v>3145483000.0</v>
+      </c>
+      <c r="AM38">
+        <v>3132767000.0</v>
+      </c>
+      <c r="AN38">
+        <v>3092685000.0</v>
+      </c>
+      <c r="AO38">
+        <v>3100452000.0</v>
+      </c>
+      <c r="AP38">
+        <v>3064373000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>3058583000.0</v>
+      </c>
+      <c r="AR38">
+        <v>3016790000.0</v>
+      </c>
+      <c r="AS38">
+        <v>3047255000.0</v>
+      </c>
+      <c r="AT38">
+        <v>3048866000.0</v>
+      </c>
+      <c r="AU38">
+        <v>3061706000.0</v>
+      </c>
+      <c r="AV38">
+        <v>3056533000.0</v>
+      </c>
+      <c r="AW38">
+        <v>3064641000.0</v>
+      </c>
+      <c r="AX38">
+        <v>3060603000.0</v>
+      </c>
+      <c r="AY38">
+        <v>2267219000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>2246266000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2272191000.0</v>
+      </c>
+      <c r="BB38">
+        <v>906771000.0</v>
+      </c>
+      <c r="BC38">
+        <v>906342000.0</v>
+      </c>
+      <c r="BD38"/>
+      <c r="BE38">
+        <v>863845000.0</v>
+      </c>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38">
+        <v>788151000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>770761000.0</v>
+      </c>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38">
+        <v>715226000.0</v>
+      </c>
+      <c r="BN38">
+        <v>692189000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:66">
+      <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39">
+        <v>199907000.0</v>
+      </c>
+      <c r="C39">
+        <v>143006000.0</v>
+      </c>
+      <c r="D39">
+        <v>62849000.0</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39">
+        <v>43642000.0</v>
+      </c>
+      <c r="G39">
+        <v>42084000.0</v>
+      </c>
+      <c r="H39">
+        <v>49589000.0</v>
+      </c>
+      <c r="I39">
+        <v>43837000.0</v>
+      </c>
+      <c r="J39">
+        <v>48023000.0</v>
+      </c>
+      <c r="K39">
+        <v>41014999.0</v>
+      </c>
+      <c r="L39">
+        <v>51738000.0</v>
+      </c>
+      <c r="M39">
+        <v>60336000.0</v>
+      </c>
+      <c r="N39">
+        <v>-712837000.0</v>
+      </c>
+      <c r="O39">
+        <v>-678590000.0</v>
+      </c>
+      <c r="P39">
+        <v>189608000.0</v>
+      </c>
+      <c r="Q39">
+        <v>85782000.0</v>
+      </c>
+      <c r="R39">
+        <v>125472000.0</v>
+      </c>
+      <c r="S39">
+        <v>135591000.0</v>
+      </c>
+      <c r="T39">
+        <v>105103000.0</v>
+      </c>
+      <c r="U39">
+        <v>127505000.0</v>
+      </c>
+      <c r="V39">
+        <v>99301000.0</v>
+      </c>
+      <c r="W39">
+        <v>109365000.0</v>
+      </c>
+      <c r="X39">
+        <v>90722000.0</v>
+      </c>
+      <c r="Y39">
+        <v>118407000.0</v>
+      </c>
+      <c r="Z39">
+        <v>105638000.0</v>
+      </c>
+      <c r="AA39">
+        <v>126987000.0</v>
+      </c>
+      <c r="AB39">
+        <v>77464000.0</v>
+      </c>
+      <c r="AC39">
+        <v>103104000.0</v>
+      </c>
+      <c r="AD39">
+        <v>78536000.0</v>
+      </c>
+      <c r="AE39">
+        <v>98861000.0</v>
+      </c>
+      <c r="AF39">
+        <v>99532000.0</v>
+      </c>
+      <c r="AG39">
+        <v>130177000.0</v>
+      </c>
+      <c r="AH39">
+        <v>105019000.0</v>
+      </c>
+      <c r="AI39">
+        <v>123414000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>101092000.0</v>
+      </c>
+      <c r="AK39">
+        <v>126881000.0</v>
+      </c>
+      <c r="AL39">
+        <v>103483000.0</v>
+      </c>
+      <c r="AM39">
+        <v>122635000.0</v>
+      </c>
+      <c r="AN39">
+        <v>99279000.0</v>
+      </c>
+      <c r="AO39">
+        <v>115263000.0</v>
+      </c>
+      <c r="AP39">
+        <v>94437000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>107036000.0</v>
+      </c>
+      <c r="AR39">
+        <v>90073000.0</v>
+      </c>
+      <c r="AS39">
+        <v>116340000.0</v>
+      </c>
+      <c r="AT39">
+        <v>98658000.0</v>
+      </c>
+      <c r="AU39">
+        <v>117566000.0</v>
+      </c>
+      <c r="AV39">
+        <v>91722000.0</v>
+      </c>
+      <c r="AW39">
+        <v>108777000.0</v>
+      </c>
+      <c r="AX39">
+        <v>94912000.0</v>
+      </c>
+      <c r="AY39">
+        <v>95140000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>78367000.0</v>
+      </c>
+      <c r="BA39">
+        <v>91028000.0</v>
+      </c>
+      <c r="BB39">
+        <v>57240000.0</v>
+      </c>
+      <c r="BC39">
+        <v>60298000.0</v>
+      </c>
+      <c r="BD39">
+        <v>53242000.0</v>
+      </c>
+      <c r="BE39">
+        <v>91682000.0</v>
+      </c>
+      <c r="BF39">
+        <v>89486000.0</v>
+      </c>
+      <c r="BG39">
+        <v>90522000.0</v>
+      </c>
+      <c r="BH39">
+        <v>84209000.0</v>
+      </c>
+      <c r="BI39">
+        <v>41792000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>82379000.0</v>
+      </c>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39">
+        <v>83280000.0</v>
+      </c>
+      <c r="BN39">
+        <v>11711000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:66">
+      <c r="A40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40">
+        <v>32632000.0</v>
+      </c>
+      <c r="C40">
+        <v>36949000.0</v>
+      </c>
+      <c r="D40">
+        <v>26964000.0</v>
+      </c>
+      <c r="E40">
+        <v>-119952000.0</v>
+      </c>
+      <c r="F40">
+        <v>63953000.0</v>
+      </c>
+      <c r="G40">
+        <v>55270000.0</v>
+      </c>
+      <c r="H40">
+        <v>-61888000.0</v>
+      </c>
+      <c r="I40">
+        <v>82670000.0</v>
+      </c>
+      <c r="J40">
+        <v>41304000.0</v>
+      </c>
+      <c r="K40">
+        <v>1589000.0</v>
+      </c>
+      <c r="L40">
+        <v>53331000.0</v>
+      </c>
+      <c r="M40">
+        <v>358252000.0</v>
+      </c>
+      <c r="N40">
+        <v>83299000.0</v>
+      </c>
+      <c r="O40">
+        <v>71709000.0</v>
+      </c>
+      <c r="P40">
+        <v>-24647461.0</v>
+      </c>
+      <c r="Q40">
+        <v>53745000.0</v>
+      </c>
+      <c r="R40">
+        <v>58083000.0</v>
+      </c>
+      <c r="S40">
+        <v>-945438000.0</v>
+      </c>
+      <c r="T40">
+        <v>75735000.0</v>
+      </c>
+      <c r="U40">
+        <v>52707000.0</v>
+      </c>
+      <c r="V40">
+        <v>-31976000.0</v>
+      </c>
+      <c r="W40">
+        <v>57066000.0</v>
+      </c>
+      <c r="X40">
+        <v>-33114000.0</v>
+      </c>
+      <c r="Y40">
+        <v>62045000.0</v>
+      </c>
+      <c r="Z40">
+        <v>67582000.0</v>
+      </c>
+      <c r="AA40">
+        <v>67736000.0</v>
+      </c>
+      <c r="AB40">
+        <v>82261000.0</v>
+      </c>
+      <c r="AC40">
+        <v>95372000.0</v>
+      </c>
+      <c r="AD40">
+        <v>80023000.0</v>
+      </c>
+      <c r="AE40">
+        <v>80616000.0</v>
+      </c>
+      <c r="AF40">
+        <v>88224000.0</v>
+      </c>
+      <c r="AG40">
+        <v>90848000.0</v>
+      </c>
+      <c r="AH40">
+        <v>96499000.0</v>
+      </c>
+      <c r="AI40">
+        <v>102289000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>78314000.0</v>
+      </c>
+      <c r="AK40">
+        <v>77904000.0</v>
+      </c>
+      <c r="AL40">
+        <v>22892000.0</v>
+      </c>
+      <c r="AM40">
+        <v>23792000.0</v>
+      </c>
+      <c r="AN40">
+        <v>24434000.0</v>
+      </c>
+      <c r="AO40">
+        <v>25607000.0</v>
+      </c>
+      <c r="AP40">
+        <v>23824000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>25978000.0</v>
+      </c>
+      <c r="AR40">
+        <v>23644000.0</v>
+      </c>
+      <c r="AS40">
+        <v>25825000.0</v>
+      </c>
+      <c r="AT40">
+        <v>23608000.0</v>
+      </c>
+      <c r="AU40">
+        <v>32301000.0</v>
+      </c>
+      <c r="AV40">
+        <v>24563000.0</v>
+      </c>
+      <c r="AW40">
+        <v>28075000.0</v>
+      </c>
+      <c r="AX40">
+        <v>28737000.0</v>
+      </c>
+      <c r="AY40">
+        <v>24516000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>25273000.0</v>
+      </c>
+      <c r="BA40">
+        <v>2683000.0</v>
+      </c>
+      <c r="BB40">
+        <v>-32301000.0</v>
+      </c>
+      <c r="BC40">
+        <v>1544000.0</v>
+      </c>
+      <c r="BD40">
+        <v>-2483000.0</v>
+      </c>
+      <c r="BE40">
+        <v>-40744000.0</v>
+      </c>
+      <c r="BF40">
+        <v>25000.0</v>
+      </c>
+      <c r="BG40">
+        <v>18223000.0</v>
+      </c>
+      <c r="BH40">
+        <v>25027000.0</v>
+      </c>
+      <c r="BI40">
+        <v>21706000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>25985000.0</v>
+      </c>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40">
+        <v>3194000.0</v>
+      </c>
+      <c r="BN40">
+        <v>4614000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:66">
+      <c r="A41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>129698000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>128461000.0</v>
+      </c>
+      <c r="Q41">
+        <v>119024000.0</v>
+      </c>
+      <c r="R41">
+        <v>126696000.0</v>
+      </c>
+      <c r="S41">
+        <v>129801000.0</v>
+      </c>
+      <c r="T41">
+        <v>135109000.0</v>
+      </c>
+      <c r="U41">
+        <v>138048000.0</v>
+      </c>
+      <c r="V41">
+        <v>139981000.0</v>
+      </c>
+      <c r="W41">
+        <v>136179000.0</v>
+      </c>
+      <c r="X41">
+        <v>152595000.0</v>
+      </c>
+      <c r="Y41">
+        <v>150432000.0</v>
+      </c>
+      <c r="Z41">
+        <v>162234000.0</v>
+      </c>
+      <c r="AA41">
+        <v>149296000.0</v>
+      </c>
+      <c r="AB41">
+        <v>132342000.0</v>
+      </c>
+      <c r="AC41">
+        <v>142254000.0</v>
+      </c>
+      <c r="AD41">
+        <v>143238000.0</v>
+      </c>
+      <c r="AE41">
+        <v>126892000.0</v>
+      </c>
+      <c r="AF41">
+        <v>148629000.0</v>
+      </c>
+      <c r="AG41">
+        <v>155062000.0</v>
+      </c>
+      <c r="AH41">
+        <v>130357000.0</v>
+      </c>
+      <c r="AI41">
+        <v>131321000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>143365000.0</v>
+      </c>
+      <c r="AK41">
+        <v>154476000.0</v>
+      </c>
+      <c r="AL41">
+        <v>172106000.0</v>
+      </c>
+      <c r="AM41">
+        <v>163079000.0</v>
+      </c>
+      <c r="AN41">
+        <v>161775000.0</v>
+      </c>
+      <c r="AO41">
+        <v>167286000.0</v>
+      </c>
+      <c r="AP41">
+        <v>190551000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>194591000.0</v>
+      </c>
+      <c r="AR41">
+        <v>194070000.0</v>
+      </c>
+      <c r="AS41">
+        <v>186371000.0</v>
+      </c>
+      <c r="AT41">
+        <v>204434000.0</v>
+      </c>
+      <c r="AU41">
+        <v>186337000.0</v>
+      </c>
+      <c r="AV41">
+        <v>195118000.0</v>
+      </c>
+      <c r="AW41">
+        <v>207183000.0</v>
+      </c>
+      <c r="AX41">
+        <v>213332000.0</v>
+      </c>
+      <c r="AY41">
+        <v>173111000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>180619000.0</v>
+      </c>
+      <c r="BA41">
+        <v>182856000.0</v>
+      </c>
+      <c r="BB41">
+        <v>36434000.0</v>
+      </c>
+      <c r="BC41">
+        <v>52245000.0</v>
+      </c>
+      <c r="BD41"/>
+      <c r="BE41">
+        <v>36625000.0</v>
+      </c>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41">
+        <v>39245000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>47402000.0</v>
+      </c>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41">
+        <v>23279000.0</v>
+      </c>
+      <c r="BN41">
+        <v>24493000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:66">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42">
+        <v>1779901000.0</v>
+      </c>
+      <c r="C42">
+        <v>1101069000.0</v>
+      </c>
+      <c r="D42">
+        <v>1097522000.0</v>
+      </c>
+      <c r="E42">
+        <v>1091444000.0</v>
+      </c>
+      <c r="F42">
+        <v>1089530000.0</v>
+      </c>
+      <c r="G42">
+        <v>1086059000.0</v>
+      </c>
+      <c r="H42">
+        <v>1079194000.0</v>
+      </c>
+      <c r="I42">
+        <v>1077976000.0</v>
+      </c>
+      <c r="J42">
+        <v>1071917000.0</v>
+      </c>
+      <c r="K42"/>
+      <c r="L42">
+        <v>1066030000.0</v>
+      </c>
+      <c r="M42">
+        <v>1060969000.0</v>
+      </c>
+      <c r="N42">
+        <v>1058537000.0</v>
+      </c>
+      <c r="O42">
+        <v>1763181000.0</v>
+      </c>
+      <c r="P42">
+        <v>1051926000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1055184000.0</v>
+      </c>
+      <c r="R42">
+        <v>1060321000.0</v>
+      </c>
+      <c r="S42">
+        <v>1755204000.0</v>
+      </c>
+      <c r="T42">
+        <v>1802812000.0</v>
+      </c>
+      <c r="U42">
+        <v>1150884000.0</v>
+      </c>
+      <c r="V42">
+        <v>1148926000.0</v>
+      </c>
+      <c r="W42">
+        <v>1151979000.0</v>
+      </c>
+      <c r="X42">
+        <v>1147588000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1147527000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1806477000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1812328000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1867237000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1922675000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1936592000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1937551000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1941894000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1948698000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1944981000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1939766000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1930405000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1929911000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1924617000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1919704000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1923012000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1925186000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1907983000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1291747000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1297010000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1309105000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1308195000.0</v>
+      </c>
+      <c r="AU42">
+        <v>435632000.0</v>
+      </c>
+      <c r="AV42">
+        <v>426481000.0</v>
+      </c>
+      <c r="AW42">
+        <v>406853000.0</v>
+      </c>
+      <c r="AX42">
+        <v>366215000.0</v>
+      </c>
+      <c r="AY42">
+        <v>933292000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>929699000.0</v>
+      </c>
+      <c r="BA42">
+        <v>-453842000.0</v>
+      </c>
+      <c r="BB42">
+        <v>-31618000.0</v>
+      </c>
+      <c r="BC42">
+        <v>-29373000.0</v>
+      </c>
+      <c r="BD42">
+        <v>-25176000.0</v>
+      </c>
+      <c r="BE42">
+        <v>-10859000.0</v>
+      </c>
+      <c r="BF42">
+        <v>-19737000.0</v>
+      </c>
+      <c r="BG42">
+        <v>216652000.0</v>
+      </c>
+      <c r="BH42">
+        <v>223217000.0</v>
+      </c>
+      <c r="BI42">
+        <v>228965000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>215754000.0</v>
+      </c>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42">
+        <v>194784000.0</v>
+      </c>
+      <c r="BN42"/>
+    </row>
+    <row r="43" spans="1:66">
+      <c r="A43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+    </row>
+    <row r="44" spans="1:66">
+      <c r="A44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+    </row>
+    <row r="45" spans="1:66">
+      <c r="A45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>1063000.0</v>
+      </c>
+      <c r="D45">
+        <v>27882000.0</v>
+      </c>
+      <c r="E45">
+        <v>27944000.0</v>
+      </c>
+      <c r="F45">
+        <v>28007000.0</v>
+      </c>
+      <c r="G45">
+        <v>28070000.0</v>
+      </c>
+      <c r="H45">
+        <v>28134000.0</v>
+      </c>
+      <c r="I45">
+        <v>28197000.0</v>
+      </c>
+      <c r="J45">
+        <v>28257000.0</v>
+      </c>
+      <c r="K45">
+        <v>28318000.0</v>
+      </c>
+      <c r="L45">
+        <v>28378000.0</v>
+      </c>
+      <c r="M45">
+        <v>28439000.0</v>
+      </c>
+      <c r="N45">
+        <v>28496000.0</v>
+      </c>
+      <c r="O45">
+        <v>28554000.0</v>
+      </c>
+      <c r="P45">
+        <v>28612000.0</v>
+      </c>
+      <c r="Q45">
+        <v>28670000.0</v>
+      </c>
+      <c r="R45">
+        <v>28725000.0</v>
+      </c>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
+        <v>28998000.0</v>
+      </c>
+      <c r="X45">
+        <v>29051000.0</v>
+      </c>
+      <c r="Y45">
+        <v>29104000.0</v>
+      </c>
+      <c r="Z45">
+        <v>29154000.0</v>
+      </c>
+      <c r="AA45">
+        <v>29205000.0</v>
+      </c>
+      <c r="AB45">
+        <v>29256000.0</v>
+      </c>
+      <c r="AC45">
+        <v>29307000.0</v>
+      </c>
+      <c r="AD45">
+        <v>29355000.0</v>
+      </c>
+      <c r="AE45">
+        <v>29404000.0</v>
+      </c>
+      <c r="AF45">
+        <v>29452000.0</v>
+      </c>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45">
+        <v>1354100000.0</v>
+      </c>
+      <c r="BA45">
+        <v>1354100000.0</v>
+      </c>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45">
+        <v>675139000.0</v>
+      </c>
+      <c r="BG45">
+        <v>663729000.0</v>
+      </c>
+      <c r="BH45">
+        <v>643944000.0</v>
+      </c>
+      <c r="BI45">
+        <v>632132000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>619521000.0</v>
+      </c>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45">
+        <v>590466000.0</v>
+      </c>
+      <c r="BN45"/>
+    </row>
+    <row r="46" spans="1:66">
+      <c r="A46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46">
+        <v>3103244000.0</v>
+      </c>
+      <c r="C46">
+        <v>3182613000.0</v>
+      </c>
+      <c r="D46">
+        <v>2866593000.0</v>
+      </c>
+      <c r="E46">
+        <v>27944000.0</v>
+      </c>
+      <c r="F46">
+        <v>28007000.0</v>
+      </c>
+      <c r="G46">
+        <v>28070000.0</v>
+      </c>
+      <c r="H46">
+        <v>2546632000.0</v>
+      </c>
+      <c r="I46">
+        <v>28197000.0</v>
+      </c>
+      <c r="J46">
+        <v>28257000.0</v>
+      </c>
+      <c r="K46">
+        <v>2317394000.0</v>
+      </c>
+      <c r="L46">
+        <v>28378000.0</v>
+      </c>
+      <c r="M46">
+        <v>28439000.0</v>
+      </c>
+      <c r="N46">
+        <v>28496000.0</v>
+      </c>
+      <c r="O46">
+        <v>28554000.0</v>
+      </c>
+      <c r="P46">
+        <v>28612000.0</v>
+      </c>
+      <c r="Q46">
+        <v>28670000.0</v>
+      </c>
+      <c r="R46">
+        <v>28725000.0</v>
+      </c>
+      <c r="S46">
+        <v>28781000.0</v>
+      </c>
+      <c r="T46">
+        <v>28842000.0</v>
+      </c>
+      <c r="U46">
+        <v>28892000.0</v>
+      </c>
+      <c r="V46">
+        <v>28945000.0</v>
+      </c>
+      <c r="W46">
+        <v>28998000.0</v>
+      </c>
+      <c r="X46">
+        <v>29051000.0</v>
+      </c>
+      <c r="Y46">
+        <v>29104000.0</v>
+      </c>
+      <c r="Z46">
+        <v>29154000.0</v>
+      </c>
+      <c r="AA46">
+        <v>29205000.0</v>
+      </c>
+      <c r="AB46">
+        <v>29256000.0</v>
+      </c>
+      <c r="AC46">
+        <v>29307000.0</v>
+      </c>
+      <c r="AD46">
+        <v>29355000.0</v>
+      </c>
+      <c r="AE46">
+        <v>29404000.0</v>
+      </c>
+      <c r="AF46">
+        <v>29452000.0</v>
+      </c>
+      <c r="AG46">
+        <v>2129195000.0</v>
+      </c>
+      <c r="AH46">
+        <v>2099009000.0</v>
+      </c>
+      <c r="AI46">
+        <v>2065132999.0</v>
+      </c>
+      <c r="AJ46">
+        <v>2018847000.0</v>
+      </c>
+      <c r="AK46">
+        <v>2002769000.0</v>
+      </c>
+      <c r="AL46">
+        <v>1968244000.0</v>
+      </c>
+      <c r="AM46">
+        <v>1943150000.0</v>
+      </c>
+      <c r="AN46">
+        <v>1911856000.0</v>
+      </c>
+      <c r="AO46">
+        <v>1894132000.0</v>
+      </c>
+      <c r="AP46">
+        <v>1865654000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>1838510000.0</v>
+      </c>
+      <c r="AR46">
+        <v>1800561000.0</v>
+      </c>
+      <c r="AS46">
+        <v>1803248000.0</v>
+      </c>
+      <c r="AT46">
+        <v>1791834000.0</v>
+      </c>
+      <c r="AU46">
+        <v>1774235000.0</v>
+      </c>
+      <c r="AV46">
+        <v>1768605000.0</v>
+      </c>
+      <c r="AW46">
+        <v>1755325000.0</v>
+      </c>
+      <c r="AX46">
+        <v>1745909000.0</v>
+      </c>
+      <c r="AY46">
+        <v>1363109000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>1345975000.0</v>
+      </c>
+      <c r="BA46">
+        <v>1347613000.0</v>
+      </c>
+      <c r="BB46">
+        <v>695056000.0</v>
+      </c>
+      <c r="BC46">
+        <v>697953000.0</v>
+      </c>
+      <c r="BD46">
+        <v>679931000.0</v>
+      </c>
+      <c r="BE46">
+        <v>666200000.0</v>
+      </c>
+      <c r="BF46">
+        <v>675139000.0</v>
+      </c>
+      <c r="BG46">
+        <v>663729000.0</v>
+      </c>
+      <c r="BH46">
+        <v>643944000.0</v>
+      </c>
+      <c r="BI46">
+        <v>632132000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>619521000.0</v>
+      </c>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46">
+        <v>590466000.0</v>
+      </c>
+      <c r="BN46"/>
+    </row>
+    <row r="47" spans="1:66">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
+        <v>2422448000.0</v>
+      </c>
+      <c r="O47">
+        <v>2385324000.0</v>
+      </c>
+      <c r="P47">
+        <v>2390367000.0</v>
+      </c>
+      <c r="Q47">
+        <v>2434686000.0</v>
+      </c>
+      <c r="R47">
+        <v>2398746000.0</v>
+      </c>
+      <c r="S47">
+        <v>2419285000.0</v>
+      </c>
+      <c r="T47">
+        <v>2411277000.0</v>
+      </c>
+      <c r="U47">
+        <v>2448740000.0</v>
+      </c>
+      <c r="V47">
+        <v>2152941000.0</v>
+      </c>
+      <c r="W47">
+        <v>2182024000.0</v>
+      </c>
+      <c r="X47">
+        <v>2178468000.0</v>
+      </c>
+      <c r="Y47">
+        <v>2192354000.0</v>
+      </c>
+      <c r="Z47">
+        <v>2207149000.0</v>
+      </c>
+      <c r="AA47">
+        <v>2213503000.0</v>
+      </c>
+      <c r="AB47">
+        <v>2236486000.0</v>
+      </c>
+      <c r="AC47">
+        <v>2246899000.0</v>
+      </c>
+      <c r="AD47">
+        <v>2210043000.0</v>
+      </c>
+      <c r="AE47">
+        <v>2184458000.0</v>
+      </c>
+      <c r="AF47">
+        <v>2158886000.0</v>
+      </c>
+      <c r="AG47">
+        <v>2137182000.0</v>
+      </c>
+      <c r="AH47">
+        <v>2106996000.0</v>
+      </c>
+      <c r="AI47">
+        <v>2073120000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>2026833000.0</v>
+      </c>
+      <c r="AK47">
+        <v>2010755000.0</v>
+      </c>
+      <c r="AL47">
+        <v>1976222000.0</v>
+      </c>
+      <c r="AM47">
+        <v>1951128000.0</v>
+      </c>
+      <c r="AN47">
+        <v>1919833000.0</v>
+      </c>
+      <c r="AO47">
+        <v>1902083000.0</v>
+      </c>
+      <c r="AP47">
+        <v>1873600000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>1846456000.0</v>
+      </c>
+      <c r="AR47">
+        <v>1808492000.0</v>
+      </c>
+      <c r="AS47">
+        <v>1810746000.0</v>
+      </c>
+      <c r="AT47">
+        <v>1799313000.0</v>
+      </c>
+      <c r="AU47">
+        <v>1781623000.0</v>
+      </c>
+      <c r="AV47">
+        <v>1775937000.0</v>
+      </c>
+      <c r="AW47">
+        <v>1762311000.0</v>
+      </c>
+      <c r="AX47">
+        <v>1752880000.0</v>
+      </c>
+      <c r="AY47">
+        <v>1369970000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>1352434000.0</v>
+      </c>
+      <c r="BA47">
+        <v>1354072000.0</v>
+      </c>
+      <c r="BB47">
+        <v>0.0</v>
+      </c>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+    </row>
+    <row r="48" spans="1:66">
+      <c r="A48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48">
+        <v>-76299000.0</v>
+      </c>
+      <c r="D48">
+        <v>-44435000.0</v>
+      </c>
+      <c r="E48">
+        <v>-39648000.0</v>
+      </c>
+      <c r="F48">
+        <v>-53062000.0</v>
+      </c>
+      <c r="G48">
+        <v>-55101000.0</v>
+      </c>
+      <c r="H48">
+        <v>-55548000.0</v>
+      </c>
+      <c r="I48">
+        <v>-58888000.0</v>
+      </c>
+      <c r="J48">
+        <v>-64211000.0</v>
+      </c>
+      <c r="K48">
+        <v>-71928000.0</v>
+      </c>
+      <c r="L48">
+        <v>-83212000.0</v>
+      </c>
+      <c r="M48">
+        <v>-83108000.0</v>
+      </c>
+      <c r="N48">
+        <v>-86515000.0</v>
+      </c>
+      <c r="O48">
+        <v>-92392000.0</v>
+      </c>
+      <c r="P48">
+        <v>-108624000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-109468000.0</v>
+      </c>
+      <c r="R48">
+        <v>-116232000.0</v>
+      </c>
+      <c r="S48">
+        <v>-114860000.0</v>
+      </c>
+      <c r="T48">
+        <v>-129747000.0</v>
+      </c>
+      <c r="U48">
+        <v>-133610000.0</v>
+      </c>
+      <c r="V48">
+        <v>-88654000.0</v>
+      </c>
+      <c r="W48">
+        <v>-73260000.0</v>
+      </c>
+      <c r="X48">
+        <v>-69272000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-65673000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-64293000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-56089000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-16966000.0</v>
+      </c>
+      <c r="AC48">
+        <v>15764000.0</v>
+      </c>
+      <c r="AD48">
+        <v>18059000.0</v>
+      </c>
+      <c r="AE48">
+        <v>21084000.0</v>
+      </c>
+      <c r="AF48">
+        <v>28668000.0</v>
+      </c>
+      <c r="AG48">
+        <v>41511000.0</v>
+      </c>
+      <c r="AH48">
+        <v>37004000.0</v>
+      </c>
+      <c r="AI48">
+        <v>38389000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>39323000.0</v>
+      </c>
+      <c r="AK48">
+        <v>46762000.0</v>
+      </c>
+      <c r="AL48">
+        <v>46436000.0</v>
+      </c>
+      <c r="AM48">
+        <v>44355000.0</v>
+      </c>
+      <c r="AN48">
+        <v>44407000.0</v>
+      </c>
+      <c r="AO48">
+        <v>50904000.0</v>
+      </c>
+      <c r="AP48">
+        <v>50259000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>50524000.0</v>
+      </c>
+      <c r="AR48">
+        <v>52370000.0</v>
+      </c>
+      <c r="AS48">
+        <v>55260000.0</v>
+      </c>
+      <c r="AT48">
+        <v>57135000.0</v>
+      </c>
+      <c r="AU48">
+        <v>55903000.0</v>
+      </c>
+      <c r="AV48">
+        <v>54445000.0</v>
+      </c>
+      <c r="AW48">
+        <v>60713000.0</v>
+      </c>
+      <c r="AX48">
+        <v>65568000.0</v>
+      </c>
+      <c r="AY48">
+        <v>65596000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>63885000.0</v>
+      </c>
+      <c r="BA48">
+        <v>67644000.0</v>
+      </c>
+      <c r="BB48">
+        <v>0.0</v>
+      </c>
+      <c r="BC48"/>
+      <c r="BD48"/>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+    </row>
+    <row r="49" spans="1:66">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
+        <v>-92392000.0</v>
+      </c>
+      <c r="P49">
+        <v>-108624000.0</v>
+      </c>
+      <c r="Q49"/>
+      <c r="R49">
+        <v>-116232000.0</v>
+      </c>
+      <c r="S49">
+        <v>-114860000.0</v>
+      </c>
+      <c r="T49">
+        <v>-129747000.0</v>
+      </c>
+      <c r="U49">
+        <v>-133610000.0</v>
+      </c>
+      <c r="V49">
+        <v>-88654000.0</v>
+      </c>
+      <c r="W49">
+        <v>-73260000.0</v>
+      </c>
+      <c r="X49">
+        <v>-69272000.0</v>
+      </c>
+      <c r="Y49">
+        <v>-65673000.0</v>
+      </c>
+      <c r="Z49">
+        <v>-64293000.0</v>
+      </c>
+      <c r="AA49">
+        <v>-56089000.0</v>
+      </c>
+      <c r="AB49">
+        <v>-16966000.0</v>
+      </c>
+      <c r="AC49">
+        <v>15764000.0</v>
+      </c>
+      <c r="AD49">
+        <v>18059000.0</v>
+      </c>
+      <c r="AE49">
+        <v>21084000.0</v>
+      </c>
+      <c r="AF49">
+        <v>28668000.0</v>
+      </c>
+      <c r="AG49">
+        <v>41511000.0</v>
+      </c>
+      <c r="AH49">
+        <v>37004000.0</v>
+      </c>
+      <c r="AI49">
+        <v>38389000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>39323000.0</v>
+      </c>
+      <c r="AK49">
+        <v>46762000.0</v>
+      </c>
+      <c r="AL49">
+        <v>46436000.0</v>
+      </c>
+      <c r="AM49">
+        <v>44355000.0</v>
+      </c>
+      <c r="AN49">
+        <v>44407000.0</v>
+      </c>
+      <c r="AO49">
+        <v>50904000.0</v>
+      </c>
+      <c r="AP49">
+        <v>50259000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>50524000.0</v>
+      </c>
+      <c r="AR49">
+        <v>52370000.0</v>
+      </c>
+      <c r="AS49">
+        <v>55260000.0</v>
+      </c>
+      <c r="AT49">
+        <v>57135000.0</v>
+      </c>
+      <c r="AU49">
+        <v>55903000.0</v>
+      </c>
+      <c r="AV49">
+        <v>54445000.0</v>
+      </c>
+      <c r="AW49">
+        <v>60713000.0</v>
+      </c>
+      <c r="AX49">
+        <v>65568000.0</v>
+      </c>
+      <c r="AY49">
+        <v>65596000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>63885000.0</v>
+      </c>
+      <c r="BA49">
+        <v>67644000.0</v>
+      </c>
+      <c r="BB49">
+        <v>0.0</v>
+      </c>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+    </row>
+    <row r="50" spans="1:66">
+      <c r="A50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>512125000.0</v>
+      </c>
+      <c r="D50">
+        <v>426972000.0</v>
+      </c>
+      <c r="E50">
+        <v>481794000.0</v>
+      </c>
+      <c r="F50">
+        <v>268959000.0</v>
+      </c>
+      <c r="G50">
+        <v>268883000.0</v>
+      </c>
+      <c r="H50">
+        <v>268807000.0</v>
+      </c>
+      <c r="I50">
+        <v>566398000.0</v>
+      </c>
+      <c r="J50">
+        <v>388655000.0</v>
+      </c>
+      <c r="K50">
+        <v>388580000.0</v>
+      </c>
+      <c r="L50">
+        <v>388503000.0</v>
+      </c>
+      <c r="M50">
+        <v>389286000.0</v>
+      </c>
+      <c r="N50">
+        <v>389158000.0</v>
+      </c>
+      <c r="O50">
+        <v>389028000.0</v>
+      </c>
+      <c r="P50">
+        <v>388901000.0</v>
+      </c>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50">
+        <v>1918499000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>1918280000.0</v>
+      </c>
+      <c r="AK50">
+        <v>1689157000.0</v>
+      </c>
+      <c r="AL50">
+        <v>1590668000.0</v>
+      </c>
+      <c r="AM50">
+        <v>1591446000.0</v>
+      </c>
+      <c r="AN50">
+        <v>310217000.0</v>
+      </c>
+      <c r="AO50">
+        <v>1617922000.0</v>
+      </c>
+      <c r="AP50">
+        <v>310270000.0</v>
+      </c>
+      <c r="AQ50">
+        <v>310300000.0</v>
+      </c>
+      <c r="AR50">
+        <v>312369000.0</v>
+      </c>
+      <c r="AS50">
+        <v>1634338000.0</v>
+      </c>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
+        <v>1598654000.0</v>
+      </c>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+    </row>
+    <row r="51" spans="1:66">
+      <c r="A51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51">
+        <v>2226149000.0</v>
+      </c>
+      <c r="C51">
+        <v>2227439000.0</v>
+      </c>
+      <c r="D51">
+        <v>2347155000.0</v>
+      </c>
+      <c r="E51">
+        <v>2439442000.0</v>
+      </c>
+      <c r="F51">
+        <v>2085510000.0</v>
+      </c>
+      <c r="G51">
+        <v>2085748000.0</v>
+      </c>
+      <c r="H51">
+        <v>2085969000.0</v>
+      </c>
+      <c r="I51">
+        <v>2483832000.0</v>
+      </c>
+      <c r="J51">
+        <v>2484479000.0</v>
+      </c>
+      <c r="K51">
+        <v>2491744000.0</v>
+      </c>
+      <c r="L51">
+        <v>2267304000.0</v>
+      </c>
+      <c r="M51">
+        <v>2268985000.0</v>
+      </c>
+      <c r="N51">
+        <v>2270230000.0</v>
+      </c>
+      <c r="O51">
+        <v>2272856000.0</v>
+      </c>
+      <c r="P51">
+        <v>2273369000.0</v>
+      </c>
+      <c r="Q51">
+        <v>2274807000.0</v>
+      </c>
+      <c r="R51">
+        <v>2306179000.0</v>
+      </c>
+      <c r="S51">
+        <v>3224157000.0</v>
+      </c>
+      <c r="T51">
+        <v>3285591000.0</v>
+      </c>
+      <c r="U51">
+        <v>2339257000.0</v>
+      </c>
+      <c r="V51">
+        <v>2164285000.0</v>
+      </c>
+      <c r="W51">
+        <v>2164831000.0</v>
+      </c>
+      <c r="X51">
+        <v>2165352000.0</v>
+      </c>
+      <c r="Y51">
+        <v>2165753000.0</v>
+      </c>
+      <c r="Z51">
+        <v>2031175000.0</v>
+      </c>
+      <c r="AA51">
+        <v>2540069000.0</v>
+      </c>
+      <c r="AB51">
+        <v>2540025000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1763946000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1749200000.0</v>
+      </c>
+      <c r="AE51">
+        <v>2000021000.0</v>
+      </c>
+      <c r="AF51">
+        <v>2007396000.0</v>
+      </c>
+      <c r="AG51">
+        <v>2009781000.0</v>
+      </c>
+      <c r="AH51">
+        <v>2015183000.0</v>
+      </c>
+      <c r="AI51">
+        <v>2020788000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>1996594000.0</v>
+      </c>
+      <c r="AK51">
+        <v>1766625000.0</v>
+      </c>
+      <c r="AL51">
+        <v>1600182000.0</v>
+      </c>
+      <c r="AM51">
+        <v>1603291000.0</v>
+      </c>
+      <c r="AN51">
+        <v>1633233000.0</v>
+      </c>
+      <c r="AO51">
+        <v>1637938000.0</v>
+      </c>
+      <c r="AP51">
+        <v>1639657000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>1659155000.0</v>
+      </c>
+      <c r="AR51">
+        <v>1646160000.0</v>
+      </c>
+      <c r="AS51">
+        <v>1632416000.0</v>
+      </c>
+      <c r="AT51">
+        <v>1633016000.0</v>
+      </c>
+      <c r="AU51">
+        <v>1665708000.0</v>
+      </c>
+      <c r="AV51">
+        <v>1632930000.0</v>
+      </c>
+      <c r="AW51">
+        <v>1611652000.0</v>
+      </c>
+      <c r="AX51">
+        <v>1598168000.0</v>
+      </c>
+      <c r="AY51">
+        <v>1228863000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>1203545000.0</v>
+      </c>
+      <c r="BA51">
+        <v>1208112000.0</v>
+      </c>
+      <c r="BB51">
+        <v>1083137000.0</v>
+      </c>
+      <c r="BC51">
+        <v>1045494000.0</v>
+      </c>
+      <c r="BD51">
+        <v>1042866000.0</v>
+      </c>
+      <c r="BE51">
+        <v>996489000.0</v>
+      </c>
+      <c r="BF51">
+        <v>991275000.0</v>
+      </c>
+      <c r="BG51">
+        <v>964449000.0</v>
+      </c>
+      <c r="BH51">
+        <v>937155000.0</v>
+      </c>
+      <c r="BI51">
+        <v>939705000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>937347000.0</v>
+      </c>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51">
+        <v>869063000.0</v>
+      </c>
+      <c r="BN51"/>
+    </row>
+    <row r="52" spans="1:66">
+      <c r="A52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52">
+        <v>1018000.0</v>
+      </c>
+      <c r="C52">
+        <v>2065000.0</v>
+      </c>
+      <c r="D52">
+        <v>90000000.0</v>
+      </c>
+      <c r="E52">
+        <v>55461000.0</v>
+      </c>
+      <c r="F52">
+        <v>268959000.0</v>
+      </c>
+      <c r="G52">
+        <v>268883000.0</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52">
+        <v>566398000.0</v>
+      </c>
+      <c r="J52">
+        <v>388655000.0</v>
+      </c>
+      <c r="K52"/>
+      <c r="L52">
+        <v>388503000.0</v>
+      </c>
+      <c r="M52">
+        <v>86536000.0</v>
+      </c>
+      <c r="N52">
+        <v>36249000.0</v>
+      </c>
+      <c r="O52">
+        <v>29468000.0</v>
+      </c>
+      <c r="P52">
+        <v>325461.0</v>
+      </c>
+      <c r="Q52">
+        <v>388773000.0</v>
+      </c>
+      <c r="R52">
+        <v>388645000.0</v>
+      </c>
+      <c r="S52">
+        <v>945438000.0</v>
+      </c>
+      <c r="T52">
+        <v>976321000.0</v>
+      </c>
+      <c r="U52">
+        <v>388223000.0</v>
+      </c>
+      <c r="V52">
+        <v>380000.0</v>
+      </c>
+      <c r="W52">
+        <v>387954000.0</v>
+      </c>
+      <c r="X52">
+        <v>3082000.0</v>
+      </c>
+      <c r="Y52">
+        <v>387561000.0</v>
+      </c>
+      <c r="Z52">
+        <v>67582000.0</v>
+      </c>
+      <c r="AA52">
+        <v>67736000.0</v>
+      </c>
+      <c r="AB52">
+        <v>82261000.0</v>
+      </c>
+      <c r="AC52">
+        <v>95372000.0</v>
+      </c>
+      <c r="AD52">
+        <v>80023000.0</v>
+      </c>
+      <c r="AE52">
+        <v>80616000.0</v>
+      </c>
+      <c r="AF52">
+        <v>88224000.0</v>
+      </c>
+      <c r="AG52">
+        <v>90848000.0</v>
+      </c>
+      <c r="AH52">
+        <v>96499000.0</v>
+      </c>
+      <c r="AI52">
+        <v>102289000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>78314000.0</v>
+      </c>
+      <c r="AK52">
+        <v>77904000.0</v>
+      </c>
+      <c r="AL52">
+        <v>22892000.0</v>
+      </c>
+      <c r="AM52">
+        <v>23792000.0</v>
+      </c>
+      <c r="AN52">
+        <v>24434000.0</v>
+      </c>
+      <c r="AO52">
+        <v>25607000.0</v>
+      </c>
+      <c r="AP52">
+        <v>23824000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>25978000.0</v>
+      </c>
+      <c r="AR52">
+        <v>23644000.0</v>
+      </c>
+      <c r="AS52">
+        <v>25825000.0</v>
+      </c>
+      <c r="AT52">
+        <v>23608000.0</v>
+      </c>
+      <c r="AU52">
+        <v>32301000.0</v>
+      </c>
+      <c r="AV52">
+        <v>24563000.0</v>
+      </c>
+      <c r="AW52">
+        <v>28075000.0</v>
+      </c>
+      <c r="AX52">
+        <v>28737000.0</v>
+      </c>
+      <c r="AY52">
+        <v>24516000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>25273000.0</v>
+      </c>
+      <c r="BA52">
+        <v>883112000.0</v>
+      </c>
+      <c r="BB52">
+        <v>3725000.0</v>
+      </c>
+      <c r="BC52">
+        <v>7370000.0</v>
+      </c>
+      <c r="BD52">
+        <v>66048000.0</v>
+      </c>
+      <c r="BE52">
+        <v>56529000.0</v>
+      </c>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+    </row>
+    <row r="53" spans="1:66">
+      <c r="A53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
+        <v>48023000.0</v>
+      </c>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
+        <v>11800000.0</v>
+      </c>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53">
+        <v>17936000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
+        <v>13000.0</v>
+      </c>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
+        <v>0.0</v>
+      </c>
+      <c r="AD53">
+        <v>0.0</v>
+      </c>
+      <c r="AE53">
+        <v>150000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>350000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>400000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>400000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>400000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>61699000.0</v>
+      </c>
+      <c r="AK53">
+        <v>65853000.0</v>
+      </c>
+      <c r="AL53">
+        <v>64020000.0</v>
+      </c>
+      <c r="AM53">
+        <v>68011000.0</v>
+      </c>
+      <c r="AN53">
+        <v>62464000.0</v>
+      </c>
+      <c r="AO53">
+        <v>61514000.0</v>
+      </c>
+      <c r="AP53">
+        <v>60752000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>59141000.0</v>
+      </c>
+      <c r="AR53">
+        <v>60165000.0</v>
+      </c>
+      <c r="AS53">
+        <v>65880000.0</v>
+      </c>
+      <c r="AT53">
+        <v>64899000.0</v>
+      </c>
+      <c r="AU53">
+        <v>69709000.0</v>
+      </c>
+      <c r="AV53">
+        <v>61007000.0</v>
+      </c>
+      <c r="AW53">
+        <v>60273000.0</v>
+      </c>
+      <c r="AX53">
+        <v>63821000.0</v>
+      </c>
+      <c r="AY53">
+        <v>55482000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>54832000.0</v>
+      </c>
+      <c r="BA53">
+        <v>55621000.0</v>
+      </c>
+      <c r="BB53">
+        <v>33986000.0</v>
+      </c>
+      <c r="BC53">
+        <v>32155000.0</v>
+      </c>
+      <c r="BD53"/>
+      <c r="BE53">
+        <v>32268000.0</v>
+      </c>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53">
+        <v>30445000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>26968000.0</v>
+      </c>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53">
+        <v>34233000.0</v>
+      </c>
+      <c r="BN53">
+        <v>43543000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:66">
+      <c r="A54" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+    </row>
+    <row r="55" spans="1:66">
+      <c r="A55" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55">
+        <v>4237938000.0</v>
+      </c>
+      <c r="C55">
+        <v>4273098000.0</v>
+      </c>
+      <c r="D55">
+        <v>4405724000.0</v>
+      </c>
+      <c r="E55">
+        <v>4468961000.0</v>
+      </c>
+      <c r="F55">
+        <v>4106279000.0</v>
+      </c>
+      <c r="G55">
+        <v>4078750000.0</v>
+      </c>
+      <c r="H55">
+        <v>4114380000.0</v>
+      </c>
+      <c r="I55">
+        <v>4510287000.0</v>
+      </c>
+      <c r="J55">
+        <v>4436937000.0</v>
+      </c>
+      <c r="K55">
+        <v>4433250000.0</v>
+      </c>
+      <c r="L55">
+        <v>4190587000.0</v>
+      </c>
+      <c r="M55">
+        <v>4219333000.0</v>
+      </c>
+      <c r="N55">
+        <v>4216547000.0</v>
+      </c>
+      <c r="O55">
+        <v>4184768000.0</v>
+      </c>
+      <c r="P55">
+        <v>4157363000.0</v>
+      </c>
+      <c r="Q55">
+        <v>4163594000.0</v>
+      </c>
+      <c r="R55">
+        <v>4201140000.0</v>
+      </c>
+      <c r="S55">
+        <v>4217231000.0</v>
+      </c>
+      <c r="T55">
+        <v>4243330000.0</v>
+      </c>
+      <c r="U55">
+        <v>4282447000.0</v>
+      </c>
+      <c r="V55">
+        <v>4112163000.0</v>
+      </c>
+      <c r="W55">
+        <v>4123472000.0</v>
+      </c>
+      <c r="X55">
+        <v>4151523000.0</v>
+      </c>
+      <c r="Y55">
+        <v>4150695000.0</v>
+      </c>
+      <c r="Z55">
+        <v>4010714000.0</v>
+      </c>
+      <c r="AA55">
+        <v>4550395000.0</v>
+      </c>
+      <c r="AB55">
+        <v>4664558000.0</v>
+      </c>
+      <c r="AC55">
+        <v>3931834000.0</v>
+      </c>
+      <c r="AD55">
+        <v>3925317000.0</v>
+      </c>
+      <c r="AE55">
+        <v>4155575000.0</v>
+      </c>
+      <c r="AF55">
+        <v>4192440000.0</v>
+      </c>
+      <c r="AG55">
+        <v>4195780000.0</v>
+      </c>
+      <c r="AH55">
+        <v>4166832000.0</v>
+      </c>
+      <c r="AI55">
+        <v>4162905000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>4141813000.0</v>
+      </c>
+      <c r="AK55">
+        <v>3931347000.0</v>
+      </c>
+      <c r="AL55">
+        <v>3848934000.0</v>
+      </c>
+      <c r="AM55">
+        <v>3831201000.0</v>
+      </c>
+      <c r="AN55">
+        <v>3866176000.0</v>
+      </c>
+      <c r="AO55">
+        <v>3890953000.0</v>
+      </c>
+      <c r="AP55">
+        <v>3882569000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>3301654000.0</v>
+      </c>
+      <c r="AR55">
+        <v>3263371000.0</v>
+      </c>
+      <c r="AS55">
+        <v>3300650000.0</v>
+      </c>
+      <c r="AT55">
+        <v>3308767000.0</v>
+      </c>
+      <c r="AU55">
+        <v>3293964000.0</v>
+      </c>
+      <c r="AV55">
+        <v>3272988000.0</v>
+      </c>
+      <c r="AW55">
+        <v>3296495000.0</v>
+      </c>
+      <c r="AX55">
+        <v>3302016000.0</v>
+      </c>
+      <c r="AY55">
+        <v>2476625000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>2450416000.0</v>
+      </c>
+      <c r="BA55">
+        <v>2476061000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1122222000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1093773000.0</v>
+      </c>
+      <c r="BD55">
+        <v>1085907000.0</v>
+      </c>
+      <c r="BE55">
+        <v>1052553000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1053348000.0</v>
+      </c>
+      <c r="BG55">
+        <v>998388000.0</v>
+      </c>
+      <c r="BH55">
+        <v>993660000.0</v>
+      </c>
+      <c r="BI55">
+        <v>1008623000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>995166000.0</v>
+      </c>
+      <c r="BK55"/>
+      <c r="BL55"/>
+      <c r="BM55">
+        <v>904536000.0</v>
+      </c>
+      <c r="BN55">
+        <v>890598000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:66">
+      <c r="A56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56">
+        <v>560076000.0</v>
+      </c>
+      <c r="C56">
+        <v>506953000.0</v>
+      </c>
+      <c r="D56">
+        <v>416611000.0</v>
+      </c>
+      <c r="E56">
+        <v>188574000.0</v>
+      </c>
+      <c r="F56">
+        <v>484241000.0</v>
+      </c>
+      <c r="G56">
+        <v>420123000.0</v>
+      </c>
+      <c r="H56">
+        <v>518782000.0</v>
+      </c>
+      <c r="I56">
+        <v>878902000.0</v>
+      </c>
+      <c r="J56">
+        <v>917122000.0</v>
+      </c>
+      <c r="K56">
+        <v>1021108000.0</v>
+      </c>
+      <c r="L56">
+        <v>682714000.0</v>
+      </c>
+      <c r="M56">
+        <v>702420000.0</v>
+      </c>
+      <c r="N56">
+        <v>712837000.0</v>
+      </c>
+      <c r="O56">
+        <v>678590000.0</v>
+      </c>
+      <c r="P56">
+        <v>724977000.0</v>
+      </c>
+      <c r="Q56">
+        <v>614506000.0</v>
+      </c>
+      <c r="R56">
+        <v>783017000.0</v>
+      </c>
+      <c r="S56">
+        <v>771881000.0</v>
+      </c>
+      <c r="T56">
+        <v>779184000.0</v>
+      </c>
+      <c r="U56">
+        <v>794756000.0</v>
+      </c>
+      <c r="V56">
+        <v>931547000.0</v>
+      </c>
+      <c r="W56">
+        <v>900350000.0</v>
+      </c>
+      <c r="X56">
+        <v>902690000.0</v>
+      </c>
+      <c r="Y56">
+        <v>889170000.0</v>
+      </c>
+      <c r="Z56">
+        <v>728465000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1256201000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1338150000.0</v>
+      </c>
+      <c r="AC56">
+        <v>583433000.0</v>
+      </c>
+      <c r="AD56">
+        <v>616218000.0</v>
+      </c>
+      <c r="AE56">
+        <v>864970000.0</v>
+      </c>
+      <c r="AF56">
+        <v>920801000.0</v>
+      </c>
+      <c r="AG56">
+        <v>965498000.0</v>
+      </c>
+      <c r="AH56">
+        <v>961561000.0</v>
+      </c>
+      <c r="AI56">
+        <v>987230000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>1001386000.0</v>
+      </c>
+      <c r="AK56">
+        <v>798183000.0</v>
+      </c>
+      <c r="AL56">
+        <v>742914000.0</v>
+      </c>
+      <c r="AM56">
+        <v>753058000.0</v>
+      </c>
+      <c r="AN56">
+        <v>810306000.0</v>
+      </c>
+      <c r="AO56">
+        <v>844250000.0</v>
+      </c>
+      <c r="AP56">
+        <v>851881000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>290966000.0</v>
+      </c>
+      <c r="AR56">
+        <v>276489000.0</v>
+      </c>
+      <c r="AS56">
+        <v>303855000.0</v>
+      </c>
+      <c r="AT56">
+        <v>293660000.0</v>
+      </c>
+      <c r="AU56">
+        <v>280115000.0</v>
+      </c>
+      <c r="AV56">
+        <v>247170000.0</v>
+      </c>
+      <c r="AW56">
+        <v>280358000.0</v>
+      </c>
+      <c r="AX56">
+        <v>272504000.0</v>
+      </c>
+      <c r="AY56">
+        <v>249064000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>227685000.0</v>
+      </c>
+      <c r="BA56">
+        <v>239277000.0</v>
+      </c>
+      <c r="BB56">
+        <v>224868000.0</v>
+      </c>
+      <c r="BC56">
+        <v>200441000.0</v>
+      </c>
+      <c r="BD56">
+        <v>218880000.0</v>
+      </c>
+      <c r="BE56">
+        <v>201209000.0</v>
+      </c>
+      <c r="BF56">
+        <v>212791000.0</v>
+      </c>
+      <c r="BG56">
+        <v>180455000.0</v>
+      </c>
+      <c r="BH56">
+        <v>195611000.0</v>
+      </c>
+      <c r="BI56">
+        <v>228167000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>224405000.0</v>
+      </c>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56">
+        <v>189310000.0</v>
+      </c>
+      <c r="BN56"/>
+    </row>
+    <row r="57" spans="1:66">
+      <c r="A57" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57">
+        <v>196996000.0</v>
+      </c>
+      <c r="C57">
+        <v>219525000.0</v>
+      </c>
+      <c r="D57">
+        <v>286483000.0</v>
+      </c>
+      <c r="E57">
+        <v>59901000.0</v>
+      </c>
+      <c r="F57">
+        <v>444765000.0</v>
+      </c>
+      <c r="G57">
+        <v>428529000.0</v>
+      </c>
+      <c r="H57">
+        <v>135298000.0</v>
+      </c>
+      <c r="I57">
+        <v>766486000.0</v>
+      </c>
+      <c r="J57">
+        <v>542232000.0</v>
+      </c>
+      <c r="K57">
+        <v>92497000.0</v>
+      </c>
+      <c r="L57">
+        <v>548797000.0</v>
+      </c>
+      <c r="M57">
+        <v>559255000.0</v>
+      </c>
+      <c r="N57">
+        <v>158987000.0</v>
+      </c>
+      <c r="O57">
+        <v>145681000.0</v>
+      </c>
+      <c r="P57">
+        <v>76769000.0</v>
+      </c>
+      <c r="Q57">
+        <v>551536000.0</v>
+      </c>
+      <c r="R57">
+        <v>563330000.0</v>
+      </c>
+      <c r="S57">
+        <v>193845000.0</v>
+      </c>
+      <c r="T57">
+        <v>192457000.0</v>
+      </c>
+      <c r="U57">
+        <v>568083000.0</v>
+      </c>
+      <c r="V57">
+        <v>90427000.0</v>
+      </c>
+      <c r="W57">
+        <v>552794000.0</v>
+      </c>
+      <c r="X57">
+        <v>94625000.0</v>
+      </c>
+      <c r="Y57">
+        <v>570234000.0</v>
+      </c>
+      <c r="Z57">
+        <v>189490000.0</v>
+      </c>
+      <c r="AA57">
+        <v>167988000.0</v>
+      </c>
+      <c r="AB57">
+        <v>206491000.0</v>
+      </c>
+      <c r="AC57">
+        <v>215801000.0</v>
+      </c>
+      <c r="AD57">
+        <v>211943000.0</v>
+      </c>
+      <c r="AE57">
+        <v>180700000.0</v>
+      </c>
+      <c r="AF57">
+        <v>171325000.0</v>
+      </c>
+      <c r="AG57">
+        <v>175486000.0</v>
+      </c>
+      <c r="AH57">
+        <v>160515000.0</v>
+      </c>
+      <c r="AI57">
+        <v>159497000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>144329000.0</v>
+      </c>
+      <c r="AK57">
+        <v>151756000.0</v>
+      </c>
+      <c r="AL57">
+        <v>184010000.0</v>
+      </c>
+      <c r="AM57">
+        <v>163997000.0</v>
+      </c>
+      <c r="AN57">
+        <v>157007000.0</v>
+      </c>
+      <c r="AO57">
+        <v>166276000.0</v>
+      </c>
+      <c r="AP57">
+        <v>178749000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>166315000.0</v>
+      </c>
+      <c r="AR57">
+        <v>145906000.0</v>
+      </c>
+      <c r="AS57">
+        <v>142487000.0</v>
+      </c>
+      <c r="AT57">
+        <v>144765000.0</v>
+      </c>
+      <c r="AU57">
+        <v>120387000.0</v>
+      </c>
+      <c r="AV57">
+        <v>122791000.0</v>
+      </c>
+      <c r="AW57">
+        <v>124439000.0</v>
+      </c>
+      <c r="AX57">
+        <v>122141000.0</v>
+      </c>
+      <c r="AY57">
+        <v>93529000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>94286000.0</v>
+      </c>
+      <c r="BA57">
+        <v>81908000.0</v>
+      </c>
+      <c r="BB57">
+        <v>8314000.0</v>
+      </c>
+      <c r="BC57">
+        <v>32777000.0</v>
+      </c>
+      <c r="BD57">
+        <v>90486000.0</v>
+      </c>
+      <c r="BE57">
+        <v>50064000.0</v>
+      </c>
+      <c r="BF57">
+        <v>65661000.0</v>
+      </c>
+      <c r="BG57">
+        <v>41548000.0</v>
+      </c>
+      <c r="BH57">
+        <v>48375000.0</v>
+      </c>
+      <c r="BI57">
+        <v>47767000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>51699000.0</v>
+      </c>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57">
+        <v>30496000.0</v>
+      </c>
+      <c r="BN57"/>
+    </row>
+    <row r="58" spans="1:66">
+      <c r="A58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58">
+        <v>2458037000.0</v>
+      </c>
+      <c r="C58">
+        <v>2483389000.0</v>
+      </c>
+      <c r="D58">
+        <v>2581586000.0</v>
+      </c>
+      <c r="E58">
+        <v>2646769000.0</v>
+      </c>
+      <c r="F58">
+        <v>2308059000.0</v>
+      </c>
+      <c r="G58">
+        <v>2289502000.0</v>
+      </c>
+      <c r="H58">
+        <v>2328505000.0</v>
+      </c>
+      <c r="I58">
+        <v>2728325000.0</v>
+      </c>
+      <c r="J58">
+        <v>2679616000.0</v>
+      </c>
+      <c r="K58">
+        <v>2682034000.0</v>
+      </c>
+      <c r="L58">
+        <v>2465853000.0</v>
+      </c>
+      <c r="M58">
+        <v>2488288000.0</v>
+      </c>
+      <c r="N58">
+        <v>2483227000.0</v>
+      </c>
+      <c r="O58">
+        <v>2473156000.0</v>
+      </c>
+      <c r="P58">
+        <v>2480297000.0</v>
+      </c>
+      <c r="Q58">
+        <v>2480503000.0</v>
+      </c>
+      <c r="R58">
+        <v>2527311000.0</v>
+      </c>
+      <c r="S58">
+        <v>2551138000.0</v>
+      </c>
+      <c r="T58">
+        <v>2581298000.0</v>
+      </c>
+      <c r="U58">
+        <v>2598115000.0</v>
+      </c>
+      <c r="V58">
+        <v>2398482000.0</v>
+      </c>
+      <c r="W58">
+        <v>2390264000.0</v>
+      </c>
+      <c r="X58">
+        <v>2420328000.0</v>
+      </c>
+      <c r="Y58">
+        <v>2419388000.0</v>
+      </c>
+      <c r="Z58">
+        <v>2266899000.0</v>
+      </c>
+      <c r="AA58">
+        <v>2794357000.0</v>
+      </c>
+      <c r="AB58">
+        <v>2814682000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1983921000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1984971000.0</v>
+      </c>
+      <c r="AE58">
+        <v>2207543000.0</v>
+      </c>
+      <c r="AF58">
+        <v>2225239000.0</v>
+      </c>
+      <c r="AG58">
+        <v>2204671000.0</v>
+      </c>
+      <c r="AH58">
+        <v>2177381000.0</v>
+      </c>
+      <c r="AI58">
+        <v>2179764000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>2168475000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1953610000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1878708000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1867248000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1891250000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1908090000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1929730000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1964885000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1914396000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1927964000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1936157000.0</v>
+      </c>
+      <c r="AU58">
+        <v>1921418000.0</v>
+      </c>
+      <c r="AV58">
+        <v>1905282000.0</v>
+      </c>
+      <c r="AW58">
+        <v>1915398000.0</v>
+      </c>
+      <c r="AX58">
+        <v>1908913000.0</v>
+      </c>
+      <c r="AY58">
+        <v>1476781000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1455876000.0</v>
+      </c>
+      <c r="BA58">
+        <v>1472876000.0</v>
+      </c>
+      <c r="BB58">
+        <v>1153840000.0</v>
+      </c>
+      <c r="BC58">
+        <v>1123146000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1111083000.0</v>
+      </c>
+      <c r="BE58">
+        <v>1063412000.0</v>
+      </c>
+      <c r="BF58">
+        <v>1073085000.0</v>
+      </c>
+      <c r="BG58">
+        <v>1021774000.0</v>
+      </c>
+      <c r="BH58">
+        <v>1001650000.0</v>
+      </c>
+      <c r="BI58">
+        <v>1003677000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1005361000.0</v>
+      </c>
+      <c r="BK58"/>
+      <c r="BL58"/>
+      <c r="BM58">
+        <v>915294000.0</v>
+      </c>
+      <c r="BN58"/>
+    </row>
+    <row r="59" spans="1:66">
+      <c r="A59" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59">
+        <v>1989451000.0</v>
+      </c>
+      <c r="AI59">
+        <v>1983141000.0</v>
+      </c>
+      <c r="AJ59">
+        <v>1973338000.0</v>
+      </c>
+      <c r="AK59">
+        <v>1977737000.0</v>
+      </c>
+      <c r="AL59">
+        <v>1970226000.0</v>
+      </c>
+      <c r="AM59">
+        <v>1963953000.0</v>
+      </c>
+      <c r="AN59">
+        <v>1974926000.0</v>
+      </c>
+      <c r="AO59">
+        <v>1982863000.0</v>
+      </c>
+      <c r="AP59">
+        <v>1952839000.0</v>
+      </c>
+      <c r="AQ59">
+        <v>1336769000.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+    </row>
+    <row r="60" spans="1:66">
+      <c r="A60" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60">
+        <v>1779901000.0</v>
+      </c>
+      <c r="C60">
+        <v>1039021000.0</v>
+      </c>
+      <c r="D60">
+        <v>1064195000.0</v>
+      </c>
+      <c r="E60">
+        <v>1060002000.0</v>
+      </c>
+      <c r="F60">
+        <v>1043515000.0</v>
+      </c>
+      <c r="G60">
+        <v>1038209000.0</v>
+      </c>
+      <c r="H60">
+        <v>1032060000.0</v>
+      </c>
+      <c r="I60">
+        <v>1030696000.0</v>
+      </c>
+      <c r="J60">
+        <v>1045056000.0</v>
+      </c>
+      <c r="K60">
+        <v>1751216000.0</v>
+      </c>
+      <c r="L60">
+        <v>996122000.0</v>
+      </c>
+      <c r="M60">
+        <v>985518000.0</v>
+      </c>
+      <c r="N60">
+        <v>1733320000.0</v>
+      </c>
+      <c r="O60">
+        <v>1711612000.0</v>
+      </c>
+      <c r="P60">
+        <v>978191000.0</v>
+      </c>
+      <c r="Q60">
+        <v>954375000.0</v>
+      </c>
+      <c r="R60">
+        <v>982319000.0</v>
+      </c>
+      <c r="S60">
+        <v>1666093000.0</v>
+      </c>
+      <c r="T60">
+        <v>1662032000.0</v>
+      </c>
+      <c r="U60">
+        <v>998128000.0</v>
+      </c>
+      <c r="V60">
+        <v>1068918000.0</v>
+      </c>
+      <c r="W60">
+        <v>1085599000.0</v>
+      </c>
+      <c r="X60">
+        <v>1083435000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1055249000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1743815000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1756038000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1849876000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1947913000.0</v>
+      </c>
+      <c r="AD60">
+        <v>1940346000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1948032000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1967201000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1991109000.0</v>
+      </c>
+      <c r="AH60">
+        <v>1989451000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1983141000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1973338000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1977737000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1970226000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1963953000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1974926000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1982863000.0</v>
+      </c>
+      <c r="AP60">
+        <v>1952839000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1336769000.0</v>
+      </c>
+      <c r="AR60">
+        <v>1348975000.0</v>
+      </c>
+      <c r="AS60">
+        <v>1372686000.0</v>
+      </c>
+      <c r="AT60">
+        <v>1372610000.0</v>
+      </c>
+      <c r="AU60">
+        <v>1372546000.0</v>
+      </c>
+      <c r="AV60">
+        <v>1367706000.0</v>
+      </c>
+      <c r="AW60">
+        <v>1381097000.0</v>
+      </c>
+      <c r="AX60">
+        <v>1393103000.0</v>
+      </c>
+      <c r="AY60">
+        <v>999844000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>994540000.0</v>
+      </c>
+      <c r="BA60">
+        <v>385158000.0</v>
+      </c>
+      <c r="BB60">
+        <v>-31618000.0</v>
+      </c>
+      <c r="BC60">
+        <v>-29373000.0</v>
+      </c>
+      <c r="BD60">
+        <v>-25176000.0</v>
+      </c>
+      <c r="BE60">
+        <v>-10859000.0</v>
+      </c>
+      <c r="BF60">
+        <v>-19737000.0</v>
+      </c>
+      <c r="BG60">
+        <v>-23386000.0</v>
+      </c>
+      <c r="BH60">
+        <v>-7990000.0</v>
+      </c>
+      <c r="BI60">
+        <v>4946000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>-10195000.0</v>
+      </c>
+      <c r="BK60"/>
+      <c r="BL60"/>
+      <c r="BM60">
+        <v>-10758000.0</v>
+      </c>
+      <c r="BN60"/>
+    </row>
+    <row r="61" spans="1:66">
+      <c r="A61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+    </row>
+    <row r="62" spans="1:66">
+      <c r="A62" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2">
+        <v>754541000.0</v>
+      </c>
+      <c r="C2">
+        <v>354161000.0</v>
+      </c>
+      <c r="D2">
+        <v>528927000.0</v>
+      </c>
+      <c r="E2">
+        <v>321354000.0</v>
+      </c>
+      <c r="F2">
+        <v>279485000.0</v>
+      </c>
+      <c r="G2">
+        <v>291113000.0</v>
+      </c>
+      <c r="H2">
+        <v>333986000.0</v>
+      </c>
+      <c r="I2">
+        <v>319472000.0</v>
+      </c>
+      <c r="J2">
+        <v>305598000.0</v>
+      </c>
+      <c r="K2">
+        <v>289070000.0</v>
+      </c>
+      <c r="L2">
+        <v>296525000.0</v>
+      </c>
+      <c r="M2">
+        <v>306155000.0</v>
+      </c>
+      <c r="N2">
+        <v>145439000.0</v>
+      </c>
+      <c r="O2">
+        <v>105705000.0</v>
+      </c>
+      <c r="P2">
+        <v>86262000.0</v>
+      </c>
+      <c r="Q2">
+        <v>87941000.0</v>
+      </c>
+      <c r="R2">
+        <v>87787000.0</v>
+      </c>
+      <c r="S2">
+        <v>80154000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3">
+        <v>194762000.0</v>
+      </c>
+      <c r="C3">
+        <v>184818000.0</v>
+      </c>
+      <c r="D3">
+        <v>592866000.0</v>
+      </c>
+      <c r="E3">
+        <v>216894000.0</v>
+      </c>
+      <c r="F3">
+        <v>201806000.0</v>
+      </c>
+      <c r="G3">
+        <v>191006000.0</v>
+      </c>
+      <c r="H3">
+        <v>189419000.0</v>
+      </c>
+      <c r="I3">
+        <v>168508000.0</v>
+      </c>
+      <c r="J3">
+        <v>160710000.0</v>
+      </c>
+      <c r="K3">
+        <v>155211000.0</v>
+      </c>
+      <c r="L3">
+        <v>171474000.0</v>
+      </c>
+      <c r="M3">
+        <v>145431000.0</v>
+      </c>
+      <c r="N3">
+        <v>66338000.0</v>
+      </c>
+      <c r="O3">
+        <v>42690000.0</v>
+      </c>
+      <c r="P3">
+        <v>38760000.0</v>
+      </c>
+      <c r="Q3">
+        <v>36025000.0</v>
+      </c>
+      <c r="R3">
+        <v>30860000.0</v>
+      </c>
+      <c r="S3">
+        <v>28162000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B5">
+        <v>179318000.0</v>
+      </c>
+      <c r="C5">
+        <v>192757000.0</v>
+      </c>
+      <c r="D5">
+        <v>-256249000.0</v>
+      </c>
+      <c r="E5">
+        <v>165964000.0</v>
+      </c>
+      <c r="F5">
+        <v>79623000.0</v>
+      </c>
+      <c r="G5">
+        <v>60047000.0</v>
+      </c>
+      <c r="H5">
+        <v>165965000.0</v>
+      </c>
+      <c r="I5">
+        <v>201518000.0</v>
+      </c>
+      <c r="J5">
+        <v>192903000.0</v>
+      </c>
+      <c r="K5">
+        <v>183896000.0</v>
+      </c>
+      <c r="L5">
+        <v>151369000.0</v>
+      </c>
+      <c r="M5">
+        <v>141321000.0</v>
+      </c>
+      <c r="N5">
+        <v>218881000.0</v>
+      </c>
+      <c r="O5">
+        <v>88689000.0</v>
+      </c>
+      <c r="P5">
+        <v>111095000.0</v>
+      </c>
+      <c r="Q5">
+        <v>80267000.0</v>
+      </c>
+      <c r="R5">
+        <v>81775000.0</v>
+      </c>
+      <c r="S5">
+        <v>87962000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>374080000.0</v>
+      </c>
+      <c r="C6">
+        <v>377575000.0</v>
+      </c>
+      <c r="D6">
+        <v>336617000.0</v>
+      </c>
+      <c r="E6">
+        <v>382858000.0</v>
+      </c>
+      <c r="F6">
+        <v>281429000.0</v>
+      </c>
+      <c r="G6">
+        <v>251053000.0</v>
+      </c>
+      <c r="H6">
+        <v>355384000.0</v>
+      </c>
+      <c r="I6">
+        <v>370026000.0</v>
+      </c>
+      <c r="J6">
+        <v>353613000.0</v>
+      </c>
+      <c r="K6">
+        <v>339107000.0</v>
+      </c>
+      <c r="L6">
+        <v>322843000.0</v>
+      </c>
+      <c r="M6">
+        <v>286752000.0</v>
+      </c>
+      <c r="N6">
+        <v>285219000.0</v>
+      </c>
+      <c r="O6">
+        <v>131379000.0</v>
+      </c>
+      <c r="P6">
+        <v>149855000.0</v>
+      </c>
+      <c r="Q6">
+        <v>116292000.0</v>
+      </c>
+      <c r="R6">
+        <v>112635000.0</v>
+      </c>
+      <c r="S6">
+        <v>116124000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-446000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9">
+        <v>13729000.0</v>
+      </c>
+      <c r="C9">
+        <v>408991000.0</v>
+      </c>
+      <c r="D9">
+        <v>210645000.0</v>
+      </c>
+      <c r="E9">
+        <v>385655000.0</v>
+      </c>
+      <c r="F9">
+        <v>328379000.0</v>
+      </c>
+      <c r="G9">
+        <v>318115000.0</v>
+      </c>
+      <c r="H9">
+        <v>397357000.0</v>
+      </c>
+      <c r="I9">
+        <v>412039000.0</v>
+      </c>
+      <c r="J9">
+        <v>406870000.0</v>
+      </c>
+      <c r="K9">
+        <v>388930000.0</v>
+      </c>
+      <c r="L9">
+        <v>361109000.0</v>
+      </c>
+      <c r="M9">
+        <v>329171000.0</v>
+      </c>
+      <c r="N9">
+        <v>166411000.0</v>
+      </c>
+      <c r="O9">
+        <v>154589000.0</v>
+      </c>
+      <c r="P9">
+        <v>208526000.0</v>
+      </c>
+      <c r="Q9">
+        <v>158604000.0</v>
+      </c>
+      <c r="R9">
+        <v>144528000.0</v>
+      </c>
+      <c r="S9">
+        <v>188643000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10">
+        <v>75538000.0</v>
+      </c>
+      <c r="C10">
+        <v>83047000.0</v>
+      </c>
+      <c r="D10">
+        <v>87122000.0</v>
+      </c>
+      <c r="E10">
+        <v>64758000.0</v>
+      </c>
+      <c r="F10">
+        <v>-14771000.0</v>
+      </c>
+      <c r="G10">
+        <v>-29860000.0</v>
+      </c>
+      <c r="H10">
+        <v>86719000.0</v>
+      </c>
+      <c r="I10">
+        <v>121895000.0</v>
+      </c>
+      <c r="J10">
+        <v>124926000.0</v>
+      </c>
+      <c r="K10">
+        <v>113396000.0</v>
+      </c>
+      <c r="L10">
+        <v>83877000.0</v>
+      </c>
+      <c r="M10">
+        <v>74865000.0</v>
+      </c>
+      <c r="N10">
+        <v>155074000.0</v>
+      </c>
+      <c r="O10">
+        <v>48643000.0</v>
+      </c>
+      <c r="P10">
+        <v>57397000.0</v>
+      </c>
+      <c r="Q10">
+        <v>45311000.0</v>
+      </c>
+      <c r="R10">
+        <v>31037000.0</v>
+      </c>
+      <c r="S10">
+        <v>39298000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B11">
+        <v>2558000.0</v>
+      </c>
+      <c r="C11">
+        <v>2688000.0</v>
+      </c>
+      <c r="D11">
+        <v>2715000.0</v>
+      </c>
+      <c r="E11">
+        <v>1546000.0</v>
+      </c>
+      <c r="F11">
+        <v>-1734000.0</v>
+      </c>
+      <c r="G11">
+        <v>-6971000.0</v>
+      </c>
+      <c r="H11">
+        <v>2429000.0</v>
+      </c>
+      <c r="I11">
+        <v>4642000.0</v>
+      </c>
+      <c r="J11">
+        <v>6673000.0</v>
+      </c>
+      <c r="K11">
+        <v>6146000.0</v>
+      </c>
+      <c r="L11">
+        <v>3949000.0</v>
+      </c>
+      <c r="M11">
+        <v>4655000.0</v>
+      </c>
+      <c r="N11">
+        <v>-1125000.0</v>
+      </c>
+      <c r="O11">
+        <v>68742000.0</v>
+      </c>
+      <c r="P11">
+        <v>-3893000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-15324000.0</v>
+      </c>
+      <c r="R11">
+        <v>-10800000.0</v>
+      </c>
+      <c r="S11">
+        <v>-13422000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>138</v>
+      </c>
+      <c r="B12">
+        <v>103780000.0</v>
+      </c>
+      <c r="C12">
+        <v>109710000.0</v>
+      </c>
+      <c r="D12">
+        <v>109303000.0</v>
+      </c>
+      <c r="E12">
+        <v>101206000.0</v>
+      </c>
+      <c r="F12">
+        <v>94394000.0</v>
+      </c>
+      <c r="G12">
+        <v>89907000.0</v>
+      </c>
+      <c r="H12">
+        <v>79246000.0</v>
+      </c>
+      <c r="I12">
+        <v>79623000.0</v>
+      </c>
+      <c r="J12">
+        <v>68473000.0</v>
+      </c>
+      <c r="K12">
+        <v>71147000.0</v>
+      </c>
+      <c r="L12">
+        <v>65743000.0</v>
+      </c>
+      <c r="M12">
+        <v>66456000.0</v>
+      </c>
+      <c r="N12">
+        <v>63807000.0</v>
+      </c>
+      <c r="O12">
+        <v>54394000.0</v>
+      </c>
+      <c r="P12">
+        <v>54746000.0</v>
+      </c>
+      <c r="Q12">
+        <v>52264000.0</v>
+      </c>
+      <c r="R12">
+        <v>50738000.0</v>
+      </c>
+      <c r="S12">
+        <v>48664000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>8748000.0</v>
+      </c>
+      <c r="C13">
+        <v>21298000.0</v>
+      </c>
+      <c r="D13">
+        <v>15136000.0</v>
+      </c>
+      <c r="E13">
+        <v>4948000.0</v>
+      </c>
+      <c r="F13">
+        <v>704000.0</v>
+      </c>
+      <c r="G13">
+        <v>2637000.0</v>
+      </c>
+      <c r="H13">
+        <v>11259000.0</v>
+      </c>
+      <c r="I13">
+        <v>10661000.0</v>
+      </c>
+      <c r="J13">
+        <v>65820000.0</v>
+      </c>
+      <c r="K13">
+        <v>69948000.0</v>
+      </c>
+      <c r="L13">
+        <v>67492000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B14">
+        <v>-25379000.0</v>
+      </c>
+      <c r="C14">
+        <v>-28717000.0</v>
+      </c>
+      <c r="D14">
+        <v>-31162000.0</v>
+      </c>
+      <c r="E14">
+        <v>-22569000.0</v>
+      </c>
+      <c r="F14">
+        <v>6527000.0</v>
+      </c>
+      <c r="G14">
+        <v>-10374000.0</v>
+      </c>
+      <c r="H14">
+        <v>33102000.0</v>
+      </c>
+      <c r="I14">
+        <v>50714000.0</v>
+      </c>
+      <c r="J14">
+        <v>54670000.0</v>
+      </c>
+      <c r="K14">
+        <v>54858000.0</v>
+      </c>
+      <c r="L14">
+        <v>45262000.0</v>
+      </c>
+      <c r="M14">
+        <v>43067000.0</v>
+      </c>
+      <c r="N14">
+        <v>118186000.0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15">
+        <v>47601000.0</v>
+      </c>
+      <c r="C15">
+        <v>51642000.0</v>
+      </c>
+      <c r="D15">
+        <v>53245000.0</v>
+      </c>
+      <c r="E15">
+        <v>40643000.0</v>
+      </c>
+      <c r="F15">
+        <v>-6510000.0</v>
+      </c>
+      <c r="G15">
+        <v>-12515000.0</v>
+      </c>
+      <c r="H15">
+        <v>51188000.0</v>
+      </c>
+      <c r="I15">
+        <v>66539000.0</v>
+      </c>
+      <c r="J15">
+        <v>63583000.0</v>
+      </c>
+      <c r="K15">
+        <v>52392000.0</v>
+      </c>
+      <c r="L15">
+        <v>34666000.0</v>
+      </c>
+      <c r="M15">
+        <v>27143000.0</v>
+      </c>
+      <c r="N15">
+        <v>38013000.0</v>
+      </c>
+      <c r="O15">
+        <v>48643000.0</v>
+      </c>
+      <c r="P15">
+        <v>57397000.0</v>
+      </c>
+      <c r="Q15">
+        <v>46118000.0</v>
+      </c>
+      <c r="R15">
+        <v>41837000.0</v>
+      </c>
+      <c r="S15">
+        <v>52720000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>36199000.0</v>
+      </c>
+      <c r="F16">
+        <v>-10711000.0</v>
+      </c>
+      <c r="G16">
+        <v>-16712000.0</v>
+      </c>
+      <c r="H16">
+        <v>49445000.0</v>
+      </c>
+      <c r="I16">
+        <v>65603000.0</v>
+      </c>
+      <c r="J16">
+        <v>62647000.0</v>
+      </c>
+      <c r="K16">
+        <v>51456000.0</v>
+      </c>
+      <c r="L16">
+        <v>33730000.0</v>
+      </c>
+      <c r="M16">
+        <v>26667000.0</v>
+      </c>
+      <c r="N16">
+        <v>220947000.0</v>
+      </c>
+      <c r="O16">
+        <v>48643000.0</v>
+      </c>
+      <c r="P16">
+        <v>57397000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>72980000.0</v>
+      </c>
+      <c r="C17">
+        <v>80359000.0</v>
+      </c>
+      <c r="D17">
+        <v>84407000.0</v>
+      </c>
+      <c r="E17">
+        <v>63212000.0</v>
+      </c>
+      <c r="F17">
+        <v>-13037000.0</v>
+      </c>
+      <c r="G17">
+        <v>-22889000.0</v>
+      </c>
+      <c r="H17">
+        <v>84290000.0</v>
+      </c>
+      <c r="I17">
+        <v>117253000.0</v>
+      </c>
+      <c r="J17">
+        <v>118253000.0</v>
+      </c>
+      <c r="K17">
+        <v>107250000.0</v>
+      </c>
+      <c r="L17">
+        <v>79928000.0</v>
+      </c>
+      <c r="M17">
+        <v>70210000.0</v>
+      </c>
+      <c r="N17">
+        <v>220947000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>-95032000.0</v>
+      </c>
+      <c r="C18">
+        <v>-88412000.0</v>
+      </c>
+      <c r="D18">
+        <v>-86348000.0</v>
+      </c>
+      <c r="E18">
+        <v>-96258000.0</v>
+      </c>
+      <c r="F18">
+        <v>-93690000.0</v>
+      </c>
+      <c r="G18">
+        <v>-87270000.0</v>
+      </c>
+      <c r="H18">
+        <v>-67987000.0</v>
+      </c>
+      <c r="I18">
+        <v>-68962000.0</v>
+      </c>
+      <c r="J18">
+        <v>-68473000.0</v>
+      </c>
+      <c r="K18">
+        <v>-71147000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
+        <v>490000.0</v>
+      </c>
+      <c r="G19">
+        <v>2551000.0</v>
+      </c>
+      <c r="H19">
+        <v>11259000.0</v>
+      </c>
+      <c r="I19">
+        <v>10661000.0</v>
+      </c>
+      <c r="J19">
+        <v>-2446000.0</v>
+      </c>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>14875000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
+        <v>-7723000.0</v>
+      </c>
+      <c r="G20">
+        <v>1165000.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
+        <v>-98000.0</v>
+      </c>
+      <c r="L20">
+        <v>-193000.0</v>
+      </c>
+      <c r="M20">
+        <v>-3382000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>147</v>
+      </c>
+      <c r="B21">
+        <v>135649000.0</v>
+      </c>
+      <c r="C21">
+        <v>158710000.0</v>
+      </c>
+      <c r="D21">
+        <v>146706000.0</v>
+      </c>
+      <c r="E21">
+        <v>127028000.0</v>
+      </c>
+      <c r="F21">
+        <v>79133000.0</v>
+      </c>
+      <c r="G21">
+        <v>58661000.0</v>
+      </c>
+      <c r="H21">
+        <v>154706000.0</v>
+      </c>
+      <c r="I21">
+        <v>190857000.0</v>
+      </c>
+      <c r="J21">
+        <v>195845000.0</v>
+      </c>
+      <c r="K21">
+        <v>184543000.0</v>
+      </c>
+      <c r="L21">
+        <v>151369000.0</v>
+      </c>
+      <c r="M21">
+        <v>141321000.0</v>
+      </c>
+      <c r="N21">
+        <v>-63557000.0</v>
+      </c>
+      <c r="O21">
+        <v>88689000.0</v>
+      </c>
+      <c r="P21">
+        <v>108250000.0</v>
+      </c>
+      <c r="Q21">
+        <v>83058000.0</v>
+      </c>
+      <c r="R21">
+        <v>81775000.0</v>
+      </c>
+      <c r="S21">
+        <v>87962000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>148</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23">
+        <v>632621000.0</v>
+      </c>
+      <c r="C23">
+        <v>604442000.0</v>
+      </c>
+      <c r="D23">
+        <v>592866000.0</v>
+      </c>
+      <c r="E23">
+        <v>579981000.0</v>
+      </c>
+      <c r="F23">
+        <v>528731000.0</v>
+      </c>
+      <c r="G23">
+        <v>550567000.0</v>
+      </c>
+      <c r="H23">
+        <v>576637000.0</v>
+      </c>
+      <c r="I23">
+        <v>540654000.0</v>
+      </c>
+      <c r="J23">
+        <v>516623000.0</v>
+      </c>
+      <c r="K23">
+        <v>493359000.0</v>
+      </c>
+      <c r="L23">
+        <v>506072000.0</v>
+      </c>
+      <c r="M23">
+        <v>490623000.0</v>
+      </c>
+      <c r="N23">
+        <v>253412000.0</v>
+      </c>
+      <c r="O23">
+        <v>171605000.0</v>
+      </c>
+      <c r="P23">
+        <v>183693000.0</v>
+      </c>
+      <c r="Q23">
+        <v>163487000.0</v>
+      </c>
+      <c r="R23">
+        <v>150540000.0</v>
+      </c>
+      <c r="S23">
+        <v>180835000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
+        <v>4201000.0</v>
+      </c>
+      <c r="G24">
+        <v>4197000.0</v>
+      </c>
+      <c r="H24">
+        <v>1743000.0</v>
+      </c>
+      <c r="I24">
+        <v>936000.0</v>
+      </c>
+      <c r="J24">
+        <v>936000.0</v>
+      </c>
+      <c r="K24">
+        <v>936000.0</v>
+      </c>
+      <c r="L24">
+        <v>936000.0</v>
+      </c>
+      <c r="M24">
+        <v>476000.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25">
+        <v>194762000.0</v>
+      </c>
+      <c r="C25">
+        <v>184818000.0</v>
+      </c>
+      <c r="D25">
+        <v>189911000.0</v>
+      </c>
+      <c r="E25">
+        <v>216894000.0</v>
+      </c>
+      <c r="F25">
+        <v>201806000.0</v>
+      </c>
+      <c r="G25">
+        <v>191006000.0</v>
+      </c>
+      <c r="H25">
+        <v>181588000.0</v>
+      </c>
+      <c r="I25">
+        <v>168508000.0</v>
+      </c>
+      <c r="J25">
+        <v>160710000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.12</v>
+      </c>
+      <c r="E26">
+        <v>0.09</v>
+      </c>
+      <c r="F26">
+        <v>0.02</v>
+      </c>
+      <c r="G26">
+        <v>0.05</v>
+      </c>
+      <c r="H26">
+        <v>0.12</v>
+      </c>
+      <c r="I26">
+        <v>0.17</v>
+      </c>
+      <c r="J26">
+        <v>0.18</v>
+      </c>
+      <c r="K26">
+        <v>0.17</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
+        <v>1300000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>72842000.0</v>
+      </c>
+      <c r="C28">
+        <v>70234000.0</v>
+      </c>
+      <c r="D28">
+        <v>63939000.0</v>
+      </c>
+      <c r="E28">
+        <v>61765000.0</v>
+      </c>
+      <c r="F28">
+        <v>55947000.0</v>
+      </c>
+      <c r="G28">
+        <v>62244000.0</v>
+      </c>
+      <c r="H28">
+        <v>61063000.0</v>
+      </c>
+      <c r="I28">
+        <v>52674000.0</v>
+      </c>
+      <c r="J28">
+        <v>50315000.0</v>
+      </c>
+      <c r="K28">
+        <v>49078000.0</v>
+      </c>
+      <c r="L28">
+        <v>38073000.0</v>
+      </c>
+      <c r="M28">
+        <v>39037000.0</v>
+      </c>
+      <c r="N28">
+        <v>42568000.0</v>
+      </c>
+      <c r="O28">
+        <v>23210000.0</v>
+      </c>
+      <c r="P28">
+        <v>18533000.0</v>
+      </c>
+      <c r="Q28">
+        <v>14731000.0</v>
+      </c>
+      <c r="R28"/>
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>2558000.0</v>
+      </c>
+      <c r="C29">
+        <v>2688000.0</v>
+      </c>
+      <c r="D29">
+        <v>2715000.0</v>
+      </c>
+      <c r="E29">
+        <v>1546000.0</v>
+      </c>
+      <c r="F29">
+        <v>-1734000.0</v>
+      </c>
+      <c r="G29">
+        <v>-6971000.0</v>
+      </c>
+      <c r="H29">
+        <v>2429000.0</v>
+      </c>
+      <c r="I29">
+        <v>4642000.0</v>
+      </c>
+      <c r="J29">
+        <v>6673000.0</v>
+      </c>
+      <c r="K29">
+        <v>6146000.0</v>
+      </c>
+      <c r="L29">
+        <v>3949000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30">
+        <v>-121920000.0</v>
+      </c>
+      <c r="C30">
+        <v>250281000.0</v>
+      </c>
+      <c r="D30">
+        <v>63939000.0</v>
+      </c>
+      <c r="E30">
+        <v>258627000.0</v>
+      </c>
+      <c r="F30">
+        <v>249246000.0</v>
+      </c>
+      <c r="G30">
+        <v>259454000.0</v>
+      </c>
+      <c r="H30">
+        <v>242651000.0</v>
+      </c>
+      <c r="I30">
+        <v>221182000.0</v>
+      </c>
+      <c r="J30">
+        <v>211025000.0</v>
+      </c>
+      <c r="K30">
+        <v>204289000.0</v>
+      </c>
+      <c r="L30">
+        <v>209547000.0</v>
+      </c>
+      <c r="M30">
+        <v>184468000.0</v>
+      </c>
+      <c r="N30">
+        <v>107973000.0</v>
+      </c>
+      <c r="O30">
+        <v>65900000.0</v>
+      </c>
+      <c r="P30">
+        <v>97431000.0</v>
+      </c>
+      <c r="Q30">
+        <v>75546000.0</v>
+      </c>
+      <c r="R30">
+        <v>62753000.0</v>
+      </c>
+      <c r="S30">
+        <v>100681000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31">
+        <v>-60111000.0</v>
+      </c>
+      <c r="C31">
+        <v>-75663000.0</v>
+      </c>
+      <c r="D31">
+        <v>-59584000.0</v>
+      </c>
+      <c r="E31">
+        <v>-62270000.0</v>
+      </c>
+      <c r="F31">
+        <v>-93904000.0</v>
+      </c>
+      <c r="G31">
+        <v>-88521000.0</v>
+      </c>
+      <c r="H31">
+        <v>-67987000.0</v>
+      </c>
+      <c r="I31">
+        <v>-68962000.0</v>
+      </c>
+      <c r="J31">
+        <v>-70919000.0</v>
+      </c>
+      <c r="K31">
+        <v>-70500000.0</v>
+      </c>
+      <c r="L31">
+        <v>-67492000.0</v>
+      </c>
+      <c r="M31">
+        <v>-66456000.0</v>
+      </c>
+      <c r="N31">
+        <v>218631000.0</v>
+      </c>
+      <c r="O31">
+        <v>-40046000.0</v>
+      </c>
+      <c r="P31">
+        <v>-50853000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-36940000.0</v>
+      </c>
+      <c r="R31">
+        <v>-50738000.0</v>
+      </c>
+      <c r="S31">
+        <v>-48664000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" t="s">
+        <v>158</v>
+      </c>
+      <c r="B32">
+        <v>768270000.0</v>
+      </c>
+      <c r="C32">
+        <v>763152000.0</v>
+      </c>
+      <c r="D32">
+        <v>739572000.0</v>
+      </c>
+      <c r="E32">
+        <v>707009000.0</v>
+      </c>
+      <c r="F32">
+        <v>607864000.0</v>
+      </c>
+      <c r="G32">
+        <v>609228000.0</v>
+      </c>
+      <c r="H32">
+        <v>731343000.0</v>
+      </c>
+      <c r="I32">
+        <v>731511000.0</v>
+      </c>
+      <c r="J32">
+        <v>712468000.0</v>
+      </c>
+      <c r="K32">
+        <v>678000000.0</v>
+      </c>
+      <c r="L32">
+        <v>657634000.0</v>
+      </c>
+      <c r="M32">
+        <v>635326000.0</v>
+      </c>
+      <c r="N32">
+        <v>311850000.0</v>
+      </c>
+      <c r="O32">
+        <v>260294000.0</v>
+      </c>
+      <c r="P32">
+        <v>294788000.0</v>
+      </c>
+      <c r="Q32">
+        <v>246545000.0</v>
+      </c>
+      <c r="R32">
+        <v>232315000.0</v>
+      </c>
+      <c r="S32">
+        <v>268797000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BN32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:66">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>2</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>3</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>4</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>5</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
+      <c r="A2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2">
+        <v>93407000.0</v>
+      </c>
+      <c r="C2">
+        <v>194765000.0</v>
+      </c>
+      <c r="D2">
+        <v>192994000.0</v>
+      </c>
+      <c r="E2">
+        <v>543100000.0</v>
+      </c>
+      <c r="F2">
+        <v>33241000.0</v>
+      </c>
+      <c r="G2">
+        <v>89641000.0</v>
+      </c>
+      <c r="H2">
+        <v>88559000.0</v>
+      </c>
+      <c r="I2">
+        <v>91427000.0</v>
+      </c>
+      <c r="J2">
+        <v>89982000.0</v>
+      </c>
+      <c r="K2">
+        <v>84689000.0</v>
+      </c>
+      <c r="L2">
+        <v>88063000.0</v>
+      </c>
+      <c r="M2">
+        <v>86367000.0</v>
+      </c>
+      <c r="N2">
+        <v>86633000.0</v>
+      </c>
+      <c r="O2">
+        <v>81998000.0</v>
+      </c>
+      <c r="P2">
+        <v>84018000.0</v>
+      </c>
+      <c r="Q2">
+        <v>81341000.0</v>
+      </c>
+      <c r="R2">
+        <v>85476000.0</v>
+      </c>
+      <c r="S2">
+        <v>77343000.0</v>
+      </c>
+      <c r="T2">
+        <v>77194000.0</v>
+      </c>
+      <c r="U2">
+        <v>71469000.0</v>
+      </c>
+      <c r="V2">
+        <v>71624000.0</v>
+      </c>
+      <c r="W2">
+        <v>67747000.0</v>
+      </c>
+      <c r="X2">
+        <v>68645000.0</v>
+      </c>
+      <c r="Y2">
+        <v>70949000.0</v>
+      </c>
+      <c r="Z2">
+        <v>73294000.0</v>
+      </c>
+      <c r="AA2">
+        <v>65663000.0</v>
+      </c>
+      <c r="AB2">
+        <v>81207000.0</v>
+      </c>
+      <c r="AC2">
+        <v>84794000.0</v>
+      </c>
+      <c r="AD2">
+        <v>88913000.0</v>
+      </c>
+      <c r="AE2">
+        <v>79186000.0</v>
+      </c>
+      <c r="AF2">
+        <v>81093000.0</v>
+      </c>
+      <c r="AG2">
+        <v>80464000.0</v>
+      </c>
+      <c r="AH2">
+        <v>82241000.0</v>
+      </c>
+      <c r="AI2">
+        <v>76171000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>80596000.0</v>
+      </c>
+      <c r="AK2">
+        <v>77515000.0</v>
+      </c>
+      <c r="AL2">
+        <v>79150000.0</v>
+      </c>
+      <c r="AM2">
+        <v>72579000.0</v>
+      </c>
+      <c r="AN2">
+        <v>76354000.0</v>
+      </c>
+      <c r="AO2">
+        <v>73328000.0</v>
+      </c>
+      <c r="AP2">
+        <v>72857000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>70168000.0</v>
+      </c>
+      <c r="AR2">
+        <v>72717000.0</v>
+      </c>
+      <c r="AS2">
+        <v>73034000.0</v>
+      </c>
+      <c r="AT2">
+        <v>74892000.0</v>
+      </c>
+      <c r="AU2">
+        <v>70992000.0</v>
+      </c>
+      <c r="AV2">
+        <v>77607000.0</v>
+      </c>
+      <c r="AW2">
+        <v>81079000.0</v>
+      </c>
+      <c r="AX2">
+        <v>75431000.0</v>
+      </c>
+      <c r="AY2">
+        <v>73697000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>75948000.0</v>
+      </c>
+      <c r="BA2">
+        <v>62799000.0</v>
+      </c>
+      <c r="BB2">
+        <v>28106000.0</v>
+      </c>
+      <c r="BC2">
+        <v>26597000.0</v>
+      </c>
+      <c r="BD2">
+        <v>27937000.0</v>
+      </c>
+      <c r="BE2">
+        <v>42876000.0</v>
+      </c>
+      <c r="BF2">
+        <v>24930000.0</v>
+      </c>
+      <c r="BG2">
+        <v>21487000.0</v>
+      </c>
+      <c r="BH2">
+        <v>21397000.0</v>
+      </c>
+      <c r="BI2">
+        <v>23774000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>20923000.0</v>
+      </c>
+      <c r="BK2">
+        <v>21709000.0</v>
+      </c>
+      <c r="BL2">
+        <v>19856000.0</v>
+      </c>
+      <c r="BM2">
+        <v>23588000.0</v>
+      </c>
+      <c r="BN2">
+        <v>150540000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:66">
+      <c r="A3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3">
+        <v>46661000.0</v>
+      </c>
+      <c r="C3">
+        <v>50389000.0</v>
+      </c>
+      <c r="D3">
+        <v>50219000.0</v>
+      </c>
+      <c r="E3">
+        <v>50566000.0</v>
+      </c>
+      <c r="F3">
+        <v>51210000.0</v>
+      </c>
+      <c r="G3">
+        <v>48920000.0</v>
+      </c>
+      <c r="H3">
+        <v>48779000.0</v>
+      </c>
+      <c r="I3">
+        <v>45365000.0</v>
+      </c>
+      <c r="J3">
+        <v>45899000.0</v>
+      </c>
+      <c r="K3">
+        <v>41725000.0</v>
+      </c>
+      <c r="L3">
+        <v>47525000.0</v>
+      </c>
+      <c r="M3">
+        <v>49599000.0</v>
+      </c>
+      <c r="N3">
+        <v>49959000.0</v>
+      </c>
+      <c r="O3">
+        <v>47563000.0</v>
+      </c>
+      <c r="P3">
+        <v>48663000.0</v>
+      </c>
+      <c r="Q3">
+        <v>42763000.0</v>
+      </c>
+      <c r="R3">
+        <v>46984000.0</v>
+      </c>
+      <c r="S3">
+        <v>56803000.0</v>
+      </c>
+      <c r="T3">
+        <v>69064000.0</v>
+      </c>
+      <c r="U3">
+        <v>54298000.0</v>
+      </c>
+      <c r="V3">
+        <v>65794000.0</v>
+      </c>
+      <c r="W3">
+        <v>45675000.0</v>
+      </c>
+      <c r="X3">
+        <v>46415000.0</v>
+      </c>
+      <c r="Y3">
+        <v>47397000.0</v>
+      </c>
+      <c r="Z3">
+        <v>44733000.0</v>
+      </c>
+      <c r="AA3">
+        <v>52783000.0</v>
+      </c>
+      <c r="AB3">
+        <v>46093000.0</v>
+      </c>
+      <c r="AC3">
+        <v>46409000.0</v>
+      </c>
+      <c r="AD3">
+        <v>44260000.0</v>
+      </c>
+      <c r="AE3">
+        <v>44821000.0</v>
+      </c>
+      <c r="AF3">
+        <v>46098000.0</v>
+      </c>
+      <c r="AG3">
+        <v>46682000.0</v>
+      </c>
+      <c r="AH3">
+        <v>42475000.0</v>
+      </c>
+      <c r="AI3">
+        <v>39468000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>39883000.0</v>
+      </c>
+      <c r="AK3">
+        <v>40842000.0</v>
+      </c>
+      <c r="AL3">
+        <v>38490000.0</v>
+      </c>
+      <c r="AM3">
+        <v>40532000.0</v>
+      </c>
+      <c r="AN3">
+        <v>40846000.0</v>
+      </c>
+      <c r="AO3">
+        <v>39829000.0</v>
+      </c>
+      <c r="AP3">
+        <v>42607000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>38548000.0</v>
+      </c>
+      <c r="AR3">
+        <v>39227000.0</v>
+      </c>
+      <c r="AS3">
+        <v>45258000.0</v>
+      </c>
+      <c r="AT3">
+        <v>45169000.0</v>
+      </c>
+      <c r="AU3">
+        <v>39629000.0</v>
+      </c>
+      <c r="AV3">
+        <v>41418000.0</v>
+      </c>
+      <c r="AW3">
+        <v>48799000.0</v>
+      </c>
+      <c r="AX3">
+        <v>37880000.0</v>
+      </c>
+      <c r="AY3">
+        <v>28637000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>30115000.0</v>
+      </c>
+      <c r="BA3">
+        <v>27375000.0</v>
+      </c>
+      <c r="BB3">
+        <v>14782000.0</v>
+      </c>
+      <c r="BC3">
+        <v>10360000.0</v>
+      </c>
+      <c r="BD3">
+        <v>12156000.0</v>
+      </c>
+      <c r="BE3">
+        <v>12423000.0</v>
+      </c>
+      <c r="BF3">
+        <v>12228000.0</v>
+      </c>
+      <c r="BG3">
+        <v>12030000.0</v>
+      </c>
+      <c r="BH3">
+        <v>10890000.0</v>
+      </c>
+      <c r="BI3">
+        <v>10696000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>10863000.0</v>
+      </c>
+      <c r="BK3">
+        <v>8690000.0</v>
+      </c>
+      <c r="BL3">
+        <v>8511000.0</v>
+      </c>
+      <c r="BM3">
+        <v>9545000.0</v>
+      </c>
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
+      <c r="A4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4"/>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66">
+      <c r="A5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B5">
+        <v>35653000.0</v>
+      </c>
+      <c r="C5">
+        <v>-12516000.0</v>
+      </c>
+      <c r="D5">
+        <v>30070000.0</v>
+      </c>
+      <c r="E5">
+        <v>59106000.0</v>
+      </c>
+      <c r="F5">
+        <v>40479000.0</v>
+      </c>
+      <c r="G5">
+        <v>36989000.0</v>
+      </c>
+      <c r="H5">
+        <v>25788000.0</v>
+      </c>
+      <c r="I5">
+        <v>49245000.0</v>
+      </c>
+      <c r="J5">
+        <v>53568000.0</v>
+      </c>
+      <c r="K5">
+        <v>39361000.0</v>
+      </c>
+      <c r="L5">
+        <v>34688000.0</v>
+      </c>
+      <c r="M5">
+        <v>43015000.0</v>
+      </c>
+      <c r="N5">
+        <v>46719000.0</v>
+      </c>
+      <c r="O5">
+        <v>63093000.0</v>
+      </c>
+      <c r="P5">
+        <v>35779000.0</v>
+      </c>
+      <c r="Q5">
+        <v>48576000.0</v>
+      </c>
+      <c r="R5">
+        <v>37091000.0</v>
+      </c>
+      <c r="S5">
+        <v>74100000.0</v>
+      </c>
+      <c r="T5">
+        <v>6197000.0</v>
+      </c>
+      <c r="U5">
+        <v>21304000.0</v>
+      </c>
+      <c r="V5">
+        <v>13414000.0</v>
+      </c>
+      <c r="W5">
+        <v>26648000.0</v>
+      </c>
+      <c r="X5">
+        <v>18257000.0</v>
+      </c>
+      <c r="Y5">
+        <v>19534000.0</v>
+      </c>
+      <c r="Z5">
+        <v>11129000.0</v>
+      </c>
+      <c r="AA5">
+        <v>1860000.0</v>
+      </c>
+      <c r="AB5">
+        <v>27524000.0</v>
+      </c>
+      <c r="AC5">
+        <v>48464000.0</v>
+      </c>
+      <c r="AD5">
+        <v>47548000.0</v>
+      </c>
+      <c r="AE5">
+        <v>40138000.0</v>
+      </c>
+      <c r="AF5">
+        <v>29815000.0</v>
+      </c>
+      <c r="AG5">
+        <v>58490000.0</v>
+      </c>
+      <c r="AH5">
+        <v>52023000.0</v>
+      </c>
+      <c r="AI5">
+        <v>52164000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>35389000.0</v>
+      </c>
+      <c r="AK5">
+        <v>50964000.0</v>
+      </c>
+      <c r="AL5">
+        <v>56781000.0</v>
+      </c>
+      <c r="AM5">
+        <v>50659000.0</v>
+      </c>
+      <c r="AN5">
+        <v>36419000.0</v>
+      </c>
+      <c r="AO5">
+        <v>52651000.0</v>
+      </c>
+      <c r="AP5">
+        <v>53586000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>44192000.0</v>
+      </c>
+      <c r="AR5">
+        <v>34114000.0</v>
+      </c>
+      <c r="AS5">
+        <v>37230000.0</v>
+      </c>
+      <c r="AT5">
+        <v>45343000.0</v>
+      </c>
+      <c r="AU5">
+        <v>45039000.0</v>
+      </c>
+      <c r="AV5">
+        <v>23757000.0</v>
+      </c>
+      <c r="AW5">
+        <v>31282000.0</v>
+      </c>
+      <c r="AX5">
+        <v>43412000.0</v>
+      </c>
+      <c r="AY5">
+        <v>42539000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>24088000.0</v>
+      </c>
+      <c r="BA5">
+        <v>205453000.0</v>
+      </c>
+      <c r="BB5">
+        <v>16752000.0</v>
+      </c>
+      <c r="BC5">
+        <v>17786000.0</v>
+      </c>
+      <c r="BD5">
+        <v>16126000.0</v>
+      </c>
+      <c r="BE5">
+        <v>49712000.0</v>
+      </c>
+      <c r="BF5">
+        <v>22750000.0</v>
+      </c>
+      <c r="BG5">
+        <v>16778000.0</v>
+      </c>
+      <c r="BH5">
+        <v>23915000.0</v>
+      </c>
+      <c r="BI5">
+        <v>47368000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>18582000.0</v>
+      </c>
+      <c r="BK5">
+        <v>18165000.0</v>
+      </c>
+      <c r="BL5">
+        <v>26980000.0</v>
+      </c>
+      <c r="BM5">
+        <v>21999000.0</v>
+      </c>
+      <c r="BN5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:66">
+      <c r="A6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>82314000.0</v>
+      </c>
+      <c r="C6">
+        <v>37873000.0</v>
+      </c>
+      <c r="D6">
+        <v>80289000.0</v>
+      </c>
+      <c r="E6">
+        <v>109672000.0</v>
+      </c>
+      <c r="F6">
+        <v>91689000.0</v>
+      </c>
+      <c r="G6">
+        <v>85909000.0</v>
+      </c>
+      <c r="H6">
+        <v>74567000.0</v>
+      </c>
+      <c r="I6">
+        <v>94610000.0</v>
+      </c>
+      <c r="J6">
+        <v>99467000.0</v>
+      </c>
+      <c r="K6">
+        <v>81086000.0</v>
+      </c>
+      <c r="L6">
+        <v>82213000.0</v>
+      </c>
+      <c r="M6">
+        <v>92614000.0</v>
+      </c>
+      <c r="N6">
+        <v>96678000.0</v>
+      </c>
+      <c r="O6">
+        <v>110656000.0</v>
+      </c>
+      <c r="P6">
+        <v>84442000.0</v>
+      </c>
+      <c r="Q6">
+        <v>91339000.0</v>
+      </c>
+      <c r="R6">
+        <v>84075000.0</v>
+      </c>
+      <c r="S6">
+        <v>130903000.0</v>
+      </c>
+      <c r="T6">
+        <v>75261000.0</v>
+      </c>
+      <c r="U6">
+        <v>75602000.0</v>
+      </c>
+      <c r="V6">
+        <v>79208000.0</v>
+      </c>
+      <c r="W6">
+        <v>72323000.0</v>
+      </c>
+      <c r="X6">
+        <v>64672000.0</v>
+      </c>
+      <c r="Y6">
+        <v>66931000.0</v>
+      </c>
+      <c r="Z6">
+        <v>55862000.0</v>
+      </c>
+      <c r="AA6">
+        <v>54643000.0</v>
+      </c>
+      <c r="AB6">
+        <v>73617000.0</v>
+      </c>
+      <c r="AC6">
+        <v>94873000.0</v>
+      </c>
+      <c r="AD6">
+        <v>91808000.0</v>
+      </c>
+      <c r="AE6">
+        <v>84959000.0</v>
+      </c>
+      <c r="AF6">
+        <v>75913000.0</v>
+      </c>
+      <c r="AG6">
+        <v>105172000.0</v>
+      </c>
+      <c r="AH6">
+        <v>94498000.0</v>
+      </c>
+      <c r="AI6">
+        <v>91632000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>75272000.0</v>
+      </c>
+      <c r="AK6">
+        <v>91806000.0</v>
+      </c>
+      <c r="AL6">
+        <v>95271000.0</v>
+      </c>
+      <c r="AM6">
+        <v>91191000.0</v>
+      </c>
+      <c r="AN6">
+        <v>77265000.0</v>
+      </c>
+      <c r="AO6">
+        <v>92480000.0</v>
+      </c>
+      <c r="AP6">
+        <v>96193000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>82740000.0</v>
+      </c>
+      <c r="AR6">
+        <v>73341000.0</v>
+      </c>
+      <c r="AS6">
+        <v>82488000.0</v>
+      </c>
+      <c r="AT6">
+        <v>90512000.0</v>
+      </c>
+      <c r="AU6">
+        <v>84668000.0</v>
+      </c>
+      <c r="AV6">
+        <v>65175000.0</v>
+      </c>
+      <c r="AW6">
+        <v>80081000.0</v>
+      </c>
+      <c r="AX6">
+        <v>81292000.0</v>
+      </c>
+      <c r="AY6">
+        <v>71176000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>54203000.0</v>
+      </c>
+      <c r="BA6">
+        <v>232828000.0</v>
+      </c>
+      <c r="BB6">
+        <v>31534000.0</v>
+      </c>
+      <c r="BC6">
+        <v>28146000.0</v>
+      </c>
+      <c r="BD6">
+        <v>28282000.0</v>
+      </c>
+      <c r="BE6">
+        <v>62135000.0</v>
+      </c>
+      <c r="BF6">
+        <v>34978000.0</v>
+      </c>
+      <c r="BG6">
+        <v>28808000.0</v>
+      </c>
+      <c r="BH6">
+        <v>34805000.0</v>
+      </c>
+      <c r="BI6">
+        <v>58064000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>29445000.0</v>
+      </c>
+      <c r="BK6">
+        <v>26855000.0</v>
+      </c>
+      <c r="BL6">
+        <v>35491000.0</v>
+      </c>
+      <c r="BM6">
+        <v>31544000.0</v>
+      </c>
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
+      <c r="A7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7"/>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
+      <c r="A8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8"/>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66">
+      <c r="A9" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9">
+        <v>99646000.0</v>
+      </c>
+      <c r="C9">
+        <v>2134000.0</v>
+      </c>
+      <c r="D9">
+        <v>-2669000.0</v>
+      </c>
+      <c r="E9">
+        <v>-343412000.0</v>
+      </c>
+      <c r="F9">
+        <v>164489000.0</v>
+      </c>
+      <c r="G9">
+        <v>101145000.0</v>
+      </c>
+      <c r="H9">
+        <v>91507000.0</v>
+      </c>
+      <c r="I9">
+        <v>106175000.0</v>
+      </c>
+      <c r="J9">
+        <v>109617000.0</v>
+      </c>
+      <c r="K9">
+        <v>104854000.0</v>
+      </c>
+      <c r="L9">
+        <v>93116000.0</v>
+      </c>
+      <c r="M9">
+        <v>106515000.0</v>
+      </c>
+      <c r="N9">
+        <v>104893000.0</v>
+      </c>
+      <c r="O9">
+        <v>108544000.0</v>
+      </c>
+      <c r="P9">
+        <v>80604000.0</v>
+      </c>
+      <c r="Q9">
+        <v>99932000.0</v>
+      </c>
+      <c r="R9">
+        <v>98236000.0</v>
+      </c>
+      <c r="S9">
+        <v>120679000.0</v>
+      </c>
+      <c r="T9">
+        <v>86840000.0</v>
+      </c>
+      <c r="U9">
+        <v>88865000.0</v>
+      </c>
+      <c r="V9">
+        <v>93424000.0</v>
+      </c>
+      <c r="W9">
+        <v>85661000.0</v>
+      </c>
+      <c r="X9">
+        <v>76659000.0</v>
+      </c>
+      <c r="Y9">
+        <v>80450000.0</v>
+      </c>
+      <c r="Z9">
+        <v>73281000.0</v>
+      </c>
+      <c r="AA9">
+        <v>75367000.0</v>
+      </c>
+      <c r="AB9">
+        <v>89017000.0</v>
+      </c>
+      <c r="AC9">
+        <v>110139000.0</v>
+      </c>
+      <c r="AD9">
+        <v>103960000.0</v>
+      </c>
+      <c r="AE9">
+        <v>97058000.0</v>
+      </c>
+      <c r="AF9">
+        <v>86200000.0</v>
+      </c>
+      <c r="AG9">
+        <v>118845000.0</v>
+      </c>
+      <c r="AH9">
+        <v>104161000.0</v>
+      </c>
+      <c r="AI9">
+        <v>102358000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>87900000.0</v>
+      </c>
+      <c r="AK9">
+        <v>105555000.0</v>
+      </c>
+      <c r="AL9">
+        <v>108170000.0</v>
+      </c>
+      <c r="AM9">
+        <v>104545000.0</v>
+      </c>
+      <c r="AN9">
+        <v>88600000.0</v>
+      </c>
+      <c r="AO9">
+        <v>105935000.0</v>
+      </c>
+      <c r="AP9">
+        <v>102991000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>95647000.0</v>
+      </c>
+      <c r="AR9">
+        <v>84357000.0</v>
+      </c>
+      <c r="AS9">
+        <v>92166000.0</v>
+      </c>
+      <c r="AT9">
+        <v>100887000.0</v>
+      </c>
+      <c r="AU9">
+        <v>93781000.0</v>
+      </c>
+      <c r="AV9">
+        <v>74275000.0</v>
+      </c>
+      <c r="AW9">
+        <v>89332000.0</v>
+      </c>
+      <c r="AX9">
+        <v>94010000.0</v>
+      </c>
+      <c r="AY9">
+        <v>81471000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>64358000.0</v>
+      </c>
+      <c r="BA9">
+        <v>64784000.0</v>
+      </c>
+      <c r="BB9">
+        <v>34172000.0</v>
+      </c>
+      <c r="BC9">
+        <v>32972000.0</v>
+      </c>
+      <c r="BD9">
+        <v>34483000.0</v>
+      </c>
+      <c r="BE9">
+        <v>40757000.0</v>
+      </c>
+      <c r="BF9">
+        <v>34485000.0</v>
+      </c>
+      <c r="BG9">
+        <v>35917000.0</v>
+      </c>
+      <c r="BH9">
+        <v>38445000.0</v>
+      </c>
+      <c r="BI9">
+        <v>71474000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>47846000.0</v>
+      </c>
+      <c r="BK9">
+        <v>42003000.0</v>
+      </c>
+      <c r="BL9">
+        <v>47203000.0</v>
+      </c>
+      <c r="BM9">
+        <v>36208000.0</v>
+      </c>
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66">
+      <c r="A10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10">
+        <v>7770000.0</v>
+      </c>
+      <c r="C10">
+        <v>-40321000.0</v>
+      </c>
+      <c r="D10">
+        <v>1933000.0</v>
+      </c>
+      <c r="E10">
+        <v>33226000.0</v>
+      </c>
+      <c r="F10">
+        <v>15290000.0</v>
+      </c>
+      <c r="G10">
+        <v>11863000.0</v>
+      </c>
+      <c r="H10">
+        <v>15159000.0</v>
+      </c>
+      <c r="I10">
+        <v>19944000.0</v>
+      </c>
+      <c r="J10">
+        <v>24238000.0</v>
+      </c>
+      <c r="K10">
+        <v>29305000.0</v>
+      </c>
+      <c r="L10">
+        <v>9560000.0</v>
+      </c>
+      <c r="M10">
+        <v>17622000.0</v>
+      </c>
+      <c r="N10">
+        <v>21337000.0</v>
+      </c>
+      <c r="O10">
+        <v>37688000.0</v>
+      </c>
+      <c r="P10">
+        <v>10475000.0</v>
+      </c>
+      <c r="Q10">
+        <v>22942000.0</v>
+      </c>
+      <c r="R10">
+        <v>11575000.0</v>
+      </c>
+      <c r="S10">
+        <v>49058000.0</v>
+      </c>
+      <c r="T10">
+        <v>-18817000.0</v>
+      </c>
+      <c r="U10">
+        <v>-2537000.0</v>
+      </c>
+      <c r="V10">
+        <v>-10163000.0</v>
+      </c>
+      <c r="W10">
+        <v>3226000.0</v>
+      </c>
+      <c r="X10">
+        <v>-5297000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-3467000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-12231000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-22068000.0</v>
+      </c>
+      <c r="AB10">
+        <v>7906000.0</v>
+      </c>
+      <c r="AC10">
+        <v>29930000.0</v>
+      </c>
+      <c r="AD10">
+        <v>28122000.0</v>
+      </c>
+      <c r="AE10">
+        <v>19541000.0</v>
+      </c>
+      <c r="AF10">
+        <v>9126000.0</v>
+      </c>
+      <c r="AG10">
+        <v>41093000.0</v>
+      </c>
+      <c r="AH10">
+        <v>31365000.0</v>
+      </c>
+      <c r="AI10">
+        <v>31639000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>17798000.0</v>
+      </c>
+      <c r="AK10">
+        <v>34600000.0</v>
+      </c>
+      <c r="AL10">
+        <v>37734000.0</v>
+      </c>
+      <c r="AM10">
+        <v>33915000.0</v>
+      </c>
+      <c r="AN10">
+        <v>18677000.0</v>
+      </c>
+      <c r="AO10">
+        <v>34814000.0</v>
+      </c>
+      <c r="AP10">
+        <v>35647000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>26772000.0</v>
+      </c>
+      <c r="AR10">
+        <v>16163000.0</v>
+      </c>
+      <c r="AS10">
+        <v>20036000.0</v>
+      </c>
+      <c r="AT10">
+        <v>28663000.0</v>
+      </c>
+      <c r="AU10">
+        <v>27468000.0</v>
+      </c>
+      <c r="AV10">
+        <v>7710000.0</v>
+      </c>
+      <c r="AW10">
+        <v>11466000.0</v>
+      </c>
+      <c r="AX10">
+        <v>25738000.0</v>
+      </c>
+      <c r="AY10">
+        <v>27910000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>9751000.0</v>
+      </c>
+      <c r="BA10">
+        <v>193431000.0</v>
+      </c>
+      <c r="BB10">
+        <v>2281000.0</v>
+      </c>
+      <c r="BC10">
+        <v>3071000.0</v>
+      </c>
+      <c r="BD10">
+        <v>1930000.0</v>
+      </c>
+      <c r="BE10">
+        <v>35541000.0</v>
+      </c>
+      <c r="BF10">
+        <v>9015000.0</v>
+      </c>
+      <c r="BG10">
+        <v>3394000.0</v>
+      </c>
+      <c r="BH10">
+        <v>10811000.0</v>
+      </c>
+      <c r="BI10">
+        <v>34354000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>2729000.0</v>
+      </c>
+      <c r="BK10">
+        <v>5190000.0</v>
+      </c>
+      <c r="BL10">
+        <v>14076000.0</v>
+      </c>
+      <c r="BM10">
+        <v>8897000.0</v>
+      </c>
+      <c r="BN10">
+        <v>41837000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66">
+      <c r="A11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B11">
+        <v>1875000.0</v>
+      </c>
+      <c r="C11">
+        <v>-767000.0</v>
+      </c>
+      <c r="D11">
+        <v>-1062000.0</v>
+      </c>
+      <c r="E11">
+        <v>1054000.0</v>
+      </c>
+      <c r="F11">
+        <v>1645000.0</v>
+      </c>
+      <c r="G11">
+        <v>478000.0</v>
+      </c>
+      <c r="H11">
+        <v>-619000.0</v>
+      </c>
+      <c r="I11">
+        <v>1151000.0</v>
+      </c>
+      <c r="J11">
+        <v>1442000.0</v>
+      </c>
+      <c r="K11">
+        <v>750000.0</v>
+      </c>
+      <c r="L11">
+        <v>-655000.0</v>
+      </c>
+      <c r="M11">
+        <v>1792000.0</v>
+      </c>
+      <c r="N11">
+        <v>1409000.0</v>
+      </c>
+      <c r="O11">
+        <v>733000.0</v>
+      </c>
+      <c r="P11">
+        <v>-1219000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1322000.0</v>
+      </c>
+      <c r="R11">
+        <v>1457000.0</v>
+      </c>
+      <c r="S11">
+        <v>363000.0</v>
+      </c>
+      <c r="T11">
+        <v>-1596000.0</v>
+      </c>
+      <c r="U11">
+        <v>1537000.0</v>
+      </c>
+      <c r="V11">
+        <v>20000.0</v>
+      </c>
+      <c r="W11">
+        <v>-1185000.0</v>
+      </c>
+      <c r="X11">
+        <v>-2106000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-4177000.0</v>
+      </c>
+      <c r="Z11">
+        <v>38000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-2450000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-382000.0</v>
+      </c>
+      <c r="AC11">
+        <v>1210000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1338000.0</v>
+      </c>
+      <c r="AE11">
+        <v>611000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-730000.0</v>
+      </c>
+      <c r="AG11">
+        <v>1312000.0</v>
+      </c>
+      <c r="AH11">
+        <v>2135000.0</v>
+      </c>
+      <c r="AI11">
+        <v>1455000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-260000.0</v>
+      </c>
+      <c r="AK11">
+        <v>2340000.0</v>
+      </c>
+      <c r="AL11">
+        <v>2245000.0</v>
+      </c>
+      <c r="AM11">
+        <v>2556000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-468000.0</v>
+      </c>
+      <c r="AO11">
+        <v>1806000.0</v>
+      </c>
+      <c r="AP11">
+        <v>2750000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>2132000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-542000.0</v>
+      </c>
+      <c r="AS11">
+        <v>666000.0</v>
+      </c>
+      <c r="AT11">
+        <v>2578000.0</v>
+      </c>
+      <c r="AU11">
+        <v>883000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-178000.0</v>
+      </c>
+      <c r="AW11">
+        <v>502000.0</v>
+      </c>
+      <c r="AX11">
+        <v>3004000.0</v>
+      </c>
+      <c r="AY11">
+        <v>2629000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>6862000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-1125000.0</v>
+      </c>
+      <c r="BB11">
+        <v>21824000.0</v>
+      </c>
+      <c r="BC11">
+        <v>20794000.0</v>
+      </c>
+      <c r="BD11">
+        <v>16015000.0</v>
+      </c>
+      <c r="BE11">
+        <v>27846000.0</v>
+      </c>
+      <c r="BF11">
+        <v>19647000.0</v>
+      </c>
+      <c r="BG11">
+        <v>-3082000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-4504000.0</v>
+      </c>
+      <c r="BI11">
+        <v>8346000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>-4351000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-4634000.0</v>
+      </c>
+      <c r="BL11">
+        <v>-3254000.0</v>
+      </c>
+      <c r="BM11">
+        <v>-2948000.0</v>
+      </c>
+      <c r="BN11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66">
+      <c r="A12" t="s">
+        <v>138</v>
+      </c>
+      <c r="B12">
+        <v>27883000.0</v>
+      </c>
+      <c r="C12">
+        <v>27805000.0</v>
+      </c>
+      <c r="D12">
+        <v>28137000.0</v>
+      </c>
+      <c r="E12">
+        <v>25880000.0</v>
+      </c>
+      <c r="F12">
+        <v>25189000.0</v>
+      </c>
+      <c r="G12">
+        <v>25126000.0</v>
+      </c>
+      <c r="H12">
+        <v>27585000.0</v>
+      </c>
+      <c r="I12">
+        <v>29301000.0</v>
+      </c>
+      <c r="J12">
+        <v>29330000.0</v>
+      </c>
+      <c r="K12">
+        <v>25951000.0</v>
+      </c>
+      <c r="L12">
+        <v>25128000.0</v>
+      </c>
+      <c r="M12">
+        <v>25393000.0</v>
+      </c>
+      <c r="N12">
+        <v>25382000.0</v>
+      </c>
+      <c r="O12">
+        <v>25405000.0</v>
+      </c>
+      <c r="P12">
+        <v>25304000.0</v>
+      </c>
+      <c r="Q12">
+        <v>25634000.0</v>
+      </c>
+      <c r="R12">
+        <v>25516000.0</v>
+      </c>
+      <c r="S12">
+        <v>25042000.0</v>
+      </c>
+      <c r="T12">
+        <v>25014000.0</v>
+      </c>
+      <c r="U12">
+        <v>23841000.0</v>
+      </c>
+      <c r="V12">
+        <v>23577000.0</v>
+      </c>
+      <c r="W12">
+        <v>23422000.0</v>
+      </c>
+      <c r="X12">
+        <v>23554000.0</v>
+      </c>
+      <c r="Y12">
+        <v>23001000.0</v>
+      </c>
+      <c r="Z12">
+        <v>23360000.0</v>
+      </c>
+      <c r="AA12">
+        <v>23928000.0</v>
+      </c>
+      <c r="AB12">
+        <v>19618000.0</v>
+      </c>
+      <c r="AC12">
+        <v>18534000.0</v>
+      </c>
+      <c r="AD12">
+        <v>19426000.0</v>
+      </c>
+      <c r="AE12">
+        <v>20597000.0</v>
+      </c>
+      <c r="AF12">
+        <v>20689000.0</v>
+      </c>
+      <c r="AG12">
+        <v>20849000.0</v>
+      </c>
+      <c r="AH12">
+        <v>20658000.0</v>
+      </c>
+      <c r="AI12">
+        <v>20525000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>17591000.0</v>
+      </c>
+      <c r="AK12">
+        <v>16364000.0</v>
+      </c>
+      <c r="AL12">
+        <v>16890000.0</v>
+      </c>
+      <c r="AM12">
+        <v>17477000.0</v>
+      </c>
+      <c r="AN12">
+        <v>17742000.0</v>
+      </c>
+      <c r="AO12">
+        <v>17837000.0</v>
+      </c>
+      <c r="AP12">
+        <v>17939000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>17420000.0</v>
+      </c>
+      <c r="AR12">
+        <v>17951000.0</v>
+      </c>
+      <c r="AS12">
+        <v>17194000.0</v>
+      </c>
+      <c r="AT12">
+        <v>16680000.0</v>
+      </c>
+      <c r="AU12">
+        <v>17571000.0</v>
+      </c>
+      <c r="AV12">
+        <v>16047000.0</v>
+      </c>
+      <c r="AW12">
+        <v>19816000.0</v>
+      </c>
+      <c r="AX12">
+        <v>17674000.0</v>
+      </c>
+      <c r="AY12">
+        <v>14629000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>14337000.0</v>
+      </c>
+      <c r="BA12">
+        <v>13147000.0</v>
+      </c>
+      <c r="BB12">
+        <v>14906000.0</v>
+      </c>
+      <c r="BC12">
+        <v>14715000.0</v>
+      </c>
+      <c r="BD12">
+        <v>14196000.0</v>
+      </c>
+      <c r="BE12">
+        <v>14171000.0</v>
+      </c>
+      <c r="BF12">
+        <v>13735000.0</v>
+      </c>
+      <c r="BG12">
+        <v>13384000.0</v>
+      </c>
+      <c r="BH12">
+        <v>13104000.0</v>
+      </c>
+      <c r="BI12">
+        <v>13014000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>15853000.0</v>
+      </c>
+      <c r="BK12">
+        <v>12975000.0</v>
+      </c>
+      <c r="BL12">
+        <v>12904000.0</v>
+      </c>
+      <c r="BM12">
+        <v>13102000.0</v>
+      </c>
+      <c r="BN12">
+        <v>50738000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66">
+      <c r="A13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>1575000.0</v>
+      </c>
+      <c r="D13">
+        <v>613000.0</v>
+      </c>
+      <c r="E13">
+        <v>1949000.0</v>
+      </c>
+      <c r="F13">
+        <v>1146000.0</v>
+      </c>
+      <c r="G13">
+        <v>1867000.0</v>
+      </c>
+      <c r="H13">
+        <v>3786000.0</v>
+      </c>
+      <c r="I13">
+        <v>5068000.0</v>
+      </c>
+      <c r="J13">
+        <v>6960000.0</v>
+      </c>
+      <c r="K13">
+        <v>5092000.0</v>
+      </c>
+      <c r="L13">
+        <v>4178000.0</v>
+      </c>
+      <c r="M13">
+        <v>4740000.0</v>
+      </c>
+      <c r="N13">
+        <v>4462000.0</v>
+      </c>
+      <c r="O13">
+        <v>3339000.0</v>
+      </c>
+      <c r="P13">
+        <v>2595000.0</v>
+      </c>
+      <c r="Q13">
+        <v>2804000.0</v>
+      </c>
+      <c r="R13">
+        <v>1564000.0</v>
+      </c>
+      <c r="S13">
+        <v>431000.0</v>
+      </c>
+      <c r="T13">
+        <v>149000.0</v>
+      </c>
+      <c r="U13">
+        <v>207000.0</v>
+      </c>
+      <c r="V13">
+        <v>211000.0</v>
+      </c>
+      <c r="W13">
+        <v>164000.0</v>
+      </c>
+      <c r="X13">
+        <v>122000.0</v>
+      </c>
+      <c r="Y13">
+        <v>108000.0</v>
+      </c>
+      <c r="Z13">
+        <v>366000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1526000.0</v>
+      </c>
+      <c r="AB13">
+        <v>637000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1352000.0</v>
+      </c>
+      <c r="AD13">
+        <v>2269000.0</v>
+      </c>
+      <c r="AE13">
+        <v>3899000.0</v>
+      </c>
+      <c r="AF13">
+        <v>16950000.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
+      <c r="A14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>14782000.0</v>
+      </c>
+      <c r="D14">
+        <v>-710000.0</v>
+      </c>
+      <c r="E14">
+        <v>-11446000.0</v>
+      </c>
+      <c r="F14">
+        <v>-4610000.0</v>
+      </c>
+      <c r="G14">
+        <v>-3815000.0</v>
+      </c>
+      <c r="H14">
+        <v>-5508000.0</v>
+      </c>
+      <c r="I14">
+        <v>-6575000.0</v>
+      </c>
+      <c r="J14">
+        <v>-8205000.0</v>
+      </c>
+      <c r="K14">
+        <v>-10433000.0</v>
+      </c>
+      <c r="L14">
+        <v>-3504000.0</v>
+      </c>
+      <c r="M14">
+        <v>-5669000.0</v>
+      </c>
+      <c r="N14">
+        <v>-7318000.0</v>
+      </c>
+      <c r="O14">
+        <v>-14050000.0</v>
+      </c>
+      <c r="P14">
+        <v>-4125000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-7975000.0</v>
+      </c>
+      <c r="R14">
+        <v>-3511000.0</v>
+      </c>
+      <c r="S14">
+        <v>-18065000.0</v>
+      </c>
+      <c r="T14">
+        <v>6982000.0</v>
+      </c>
+      <c r="U14">
+        <v>1936000.0</v>
+      </c>
+      <c r="V14">
+        <v>4256000.0</v>
+      </c>
+      <c r="W14">
+        <v>647609000.0</v>
+      </c>
+      <c r="X14">
+        <v>-1620000.0</v>
+      </c>
+      <c r="Y14">
+        <v>-130000.0</v>
+      </c>
+      <c r="Z14">
+        <v>-5115000.0</v>
+      </c>
+      <c r="AA14">
+        <v>-7872000.0</v>
+      </c>
+      <c r="AB14">
+        <v>2743000.0</v>
+      </c>
+      <c r="AC14">
+        <v>10880000.0</v>
+      </c>
+      <c r="AD14">
+        <v>10668000.0</v>
+      </c>
+      <c r="AE14">
+        <v>7609000.0</v>
+      </c>
+      <c r="AF14">
+        <v>3945000.0</v>
+      </c>
+      <c r="AG14">
+        <v>16705000.0</v>
+      </c>
+      <c r="AH14">
+        <v>12654000.0</v>
+      </c>
+      <c r="AI14">
+        <v>13299000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>8056000.0</v>
+      </c>
+      <c r="AK14">
+        <v>14754000.0</v>
+      </c>
+      <c r="AL14">
+        <v>16449000.0</v>
+      </c>
+      <c r="AM14">
+        <v>14541000.0</v>
+      </c>
+      <c r="AN14">
+        <v>8926000.0</v>
+      </c>
+      <c r="AO14">
+        <v>15808000.0</v>
+      </c>
+      <c r="AP14">
+        <v>16690000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>13317000.0</v>
+      </c>
+      <c r="AR14">
+        <v>9043000.0</v>
+      </c>
+      <c r="AS14">
+        <v>10884000.0</v>
+      </c>
+      <c r="AT14">
+        <v>14631000.0</v>
+      </c>
+      <c r="AU14">
+        <v>15231000.0</v>
+      </c>
+      <c r="AV14">
+        <v>4516000.0</v>
+      </c>
+      <c r="AW14">
+        <v>6587000.0</v>
+      </c>
+      <c r="AX14">
+        <v>14171000.0</v>
+      </c>
+      <c r="AY14">
+        <v>15447000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>6862000.0</v>
+      </c>
+      <c r="BA14">
+        <v>118186000.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14"/>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
+      <c r="A15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15">
+        <v>4132000.0</v>
+      </c>
+      <c r="C15">
+        <v>-24772000.0</v>
+      </c>
+      <c r="D15">
+        <v>2285000.0</v>
+      </c>
+      <c r="E15">
+        <v>20726000.0</v>
+      </c>
+      <c r="F15">
+        <v>9035000.0</v>
+      </c>
+      <c r="G15">
+        <v>7570000.0</v>
+      </c>
+      <c r="H15">
+        <v>10270000.0</v>
+      </c>
+      <c r="I15">
+        <v>12218000.0</v>
+      </c>
+      <c r="J15">
+        <v>14591000.0</v>
+      </c>
+      <c r="K15">
+        <v>17071000.0</v>
+      </c>
+      <c r="L15">
+        <v>6711000.0</v>
+      </c>
+      <c r="M15">
+        <v>10161000.0</v>
+      </c>
+      <c r="N15">
+        <v>12610000.0</v>
+      </c>
+      <c r="O15">
+        <v>22905000.0</v>
+      </c>
+      <c r="P15">
+        <v>7569000.0</v>
+      </c>
+      <c r="Q15">
+        <v>13645000.0</v>
+      </c>
+      <c r="R15">
+        <v>6607000.0</v>
+      </c>
+      <c r="S15">
+        <v>30630000.0</v>
+      </c>
+      <c r="T15">
+        <v>-10239000.0</v>
+      </c>
+      <c r="U15">
+        <v>-2138000.0</v>
+      </c>
+      <c r="V15">
+        <v>-5927000.0</v>
+      </c>
+      <c r="W15">
+        <v>3126000.0</v>
+      </c>
+      <c r="X15">
+        <v>-1571000.0</v>
+      </c>
+      <c r="Y15">
+        <v>840000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-7154000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-11746000.0</v>
+      </c>
+      <c r="AB15">
+        <v>5545000.0</v>
+      </c>
+      <c r="AC15">
+        <v>17840000.0</v>
+      </c>
+      <c r="AD15">
+        <v>16116000.0</v>
+      </c>
+      <c r="AE15">
+        <v>11321000.0</v>
+      </c>
+      <c r="AF15">
+        <v>5911000.0</v>
+      </c>
+      <c r="AG15">
+        <v>23076000.0</v>
+      </c>
+      <c r="AH15">
+        <v>16576000.0</v>
+      </c>
+      <c r="AI15">
+        <v>16885000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>10002000.0</v>
+      </c>
+      <c r="AK15">
+        <v>17506000.0</v>
+      </c>
+      <c r="AL15">
+        <v>19040000.0</v>
+      </c>
+      <c r="AM15">
+        <v>16818000.0</v>
+      </c>
+      <c r="AN15">
+        <v>10219000.0</v>
+      </c>
+      <c r="AO15">
+        <v>17200000.0</v>
+      </c>
+      <c r="AP15">
+        <v>16207000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>11323000.0</v>
+      </c>
+      <c r="AR15">
+        <v>7662000.0</v>
+      </c>
+      <c r="AS15">
+        <v>8486000.0</v>
+      </c>
+      <c r="AT15">
+        <v>11454000.0</v>
+      </c>
+      <c r="AU15">
+        <v>11354000.0</v>
+      </c>
+      <c r="AV15">
+        <v>3372000.0</v>
+      </c>
+      <c r="AW15">
+        <v>4377000.0</v>
+      </c>
+      <c r="AX15">
+        <v>8563000.0</v>
+      </c>
+      <c r="AY15">
+        <v>9834000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>4369000.0</v>
+      </c>
+      <c r="BA15">
+        <v>75245000.0</v>
+      </c>
+      <c r="BB15">
+        <v>2281000.0</v>
+      </c>
+      <c r="BC15">
+        <v>3071000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1930000.0</v>
+      </c>
+      <c r="BE15">
+        <v>22043000.0</v>
+      </c>
+      <c r="BF15">
+        <v>9015000.0</v>
+      </c>
+      <c r="BG15">
+        <v>6476000.0</v>
+      </c>
+      <c r="BH15">
+        <v>10811000.0</v>
+      </c>
+      <c r="BI15">
+        <v>26008000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>7080000.0</v>
+      </c>
+      <c r="BK15">
+        <v>9824000.0</v>
+      </c>
+      <c r="BL15">
+        <v>17330000.0</v>
+      </c>
+      <c r="BM15">
+        <v>11845000.0</v>
+      </c>
+      <c r="BN15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66">
+      <c r="A16" t="s">
+        <v>142</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
+        <v>11560000.0</v>
+      </c>
+      <c r="O16">
+        <v>21854000.0</v>
+      </c>
+      <c r="P16">
+        <v>6519000.0</v>
+      </c>
+      <c r="Q16">
+        <v>12352000.0</v>
+      </c>
+      <c r="R16">
+        <v>5459000.0</v>
+      </c>
+      <c r="S16">
+        <v>29579000.0</v>
+      </c>
+      <c r="T16">
+        <v>-11289000.0</v>
+      </c>
+      <c r="U16">
+        <v>-3188000.0</v>
+      </c>
+      <c r="V16">
+        <v>-6977000.0</v>
+      </c>
+      <c r="W16">
+        <v>2066000.0</v>
+      </c>
+      <c r="X16">
+        <v>-2621000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-210000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-8204000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-12793000.0</v>
+      </c>
+      <c r="AB16">
+        <v>4495000.0</v>
+      </c>
+      <c r="AC16">
+        <v>16799000.0</v>
+      </c>
+      <c r="AD16">
+        <v>15882000.0</v>
+      </c>
+      <c r="AE16">
+        <v>11087000.0</v>
+      </c>
+      <c r="AF16">
+        <v>5677000.0</v>
+      </c>
+      <c r="AG16">
+        <v>22842000.0</v>
+      </c>
+      <c r="AH16">
+        <v>16342000.0</v>
+      </c>
+      <c r="AI16">
+        <v>16651000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>9768000.0</v>
+      </c>
+      <c r="AK16">
+        <v>17272000.0</v>
+      </c>
+      <c r="AL16">
+        <v>18806000.0</v>
+      </c>
+      <c r="AM16">
+        <v>16584000.0</v>
+      </c>
+      <c r="AN16">
+        <v>9985000.0</v>
+      </c>
+      <c r="AO16">
+        <v>16966000.0</v>
+      </c>
+      <c r="AP16">
+        <v>15973000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>11089000.0</v>
+      </c>
+      <c r="AR16">
+        <v>7428000.0</v>
+      </c>
+      <c r="AS16">
+        <v>8252000.0</v>
+      </c>
+      <c r="AT16">
+        <v>11220000.0</v>
+      </c>
+      <c r="AU16">
+        <v>11120000.0</v>
+      </c>
+      <c r="AV16">
+        <v>3138000.0</v>
+      </c>
+      <c r="AW16">
+        <v>4142000.0</v>
+      </c>
+      <c r="AX16">
+        <v>8322000.0</v>
+      </c>
+      <c r="AY16">
+        <v>9834000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>4369000.0</v>
+      </c>
+      <c r="BA16">
+        <v>30731000.0</v>
+      </c>
+      <c r="BB16">
+        <v>2281000.0</v>
+      </c>
+      <c r="BC16">
+        <v>3071000.0</v>
+      </c>
+      <c r="BD16">
+        <v>1930000.0</v>
+      </c>
+      <c r="BE16">
+        <v>22043000.0</v>
+      </c>
+      <c r="BF16">
+        <v>9015000.0</v>
+      </c>
+      <c r="BG16">
+        <v>17585000.0</v>
+      </c>
+      <c r="BH16"/>
+      <c r="BI16">
+        <v>57397000.0</v>
+      </c>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16">
+        <v>46118000.0</v>
+      </c>
+      <c r="BN16">
+        <v>41837000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66">
+      <c r="A17" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>-39554000.0</v>
+      </c>
+      <c r="D17">
+        <v>2995000.0</v>
+      </c>
+      <c r="E17">
+        <v>32172000.0</v>
+      </c>
+      <c r="F17">
+        <v>13645000.0</v>
+      </c>
+      <c r="G17">
+        <v>11385000.0</v>
+      </c>
+      <c r="H17">
+        <v>15778000.0</v>
+      </c>
+      <c r="I17">
+        <v>18793000.0</v>
+      </c>
+      <c r="J17">
+        <v>22796000.0</v>
+      </c>
+      <c r="K17">
+        <v>28555000.0</v>
+      </c>
+      <c r="L17">
+        <v>10215000.0</v>
+      </c>
+      <c r="M17">
+        <v>15830000.0</v>
+      </c>
+      <c r="N17">
+        <v>19928000.0</v>
+      </c>
+      <c r="O17">
+        <v>36955000.0</v>
+      </c>
+      <c r="P17">
+        <v>11694000.0</v>
+      </c>
+      <c r="Q17">
+        <v>21620000.0</v>
+      </c>
+      <c r="R17">
+        <v>10118000.0</v>
+      </c>
+      <c r="S17">
+        <v>48695000.0</v>
+      </c>
+      <c r="T17">
+        <v>-17221000.0</v>
+      </c>
+      <c r="U17">
+        <v>-4074000.0</v>
+      </c>
+      <c r="V17">
+        <v>-10183000.0</v>
+      </c>
+      <c r="W17">
+        <v>4411000.0</v>
+      </c>
+      <c r="X17">
+        <v>-3191000.0</v>
+      </c>
+      <c r="Y17">
+        <v>710000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-12269000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-19618000.0</v>
+      </c>
+      <c r="AB17">
+        <v>8288000.0</v>
+      </c>
+      <c r="AC17">
+        <v>28720000.0</v>
+      </c>
+      <c r="AD17">
+        <v>26784000.0</v>
+      </c>
+      <c r="AE17">
+        <v>18930000.0</v>
+      </c>
+      <c r="AF17">
+        <v>9856000.0</v>
+      </c>
+      <c r="AG17">
+        <v>39781000.0</v>
+      </c>
+      <c r="AH17">
+        <v>29230000.0</v>
+      </c>
+      <c r="AI17">
+        <v>30184000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>18058000.0</v>
+      </c>
+      <c r="AK17">
+        <v>32260000.0</v>
+      </c>
+      <c r="AL17">
+        <v>35489000.0</v>
+      </c>
+      <c r="AM17">
+        <v>31359000.0</v>
+      </c>
+      <c r="AN17">
+        <v>19145000.0</v>
+      </c>
+      <c r="AO17">
+        <v>33008000.0</v>
+      </c>
+      <c r="AP17">
+        <v>32897000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>24640000.0</v>
+      </c>
+      <c r="AR17">
+        <v>16705000.0</v>
+      </c>
+      <c r="AS17">
+        <v>19370000.0</v>
+      </c>
+      <c r="AT17">
+        <v>26085000.0</v>
+      </c>
+      <c r="AU17">
+        <v>26585000.0</v>
+      </c>
+      <c r="AV17">
+        <v>7888000.0</v>
+      </c>
+      <c r="AW17">
+        <v>10229000.0</v>
+      </c>
+      <c r="AX17">
+        <v>22734000.0</v>
+      </c>
+      <c r="AY17">
+        <v>26016000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>11231000.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17"/>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66">
+      <c r="A18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-26230000.0</v>
+      </c>
+      <c r="D18">
+        <v>-27524000.0</v>
+      </c>
+      <c r="E18">
+        <v>-23931000.0</v>
+      </c>
+      <c r="F18">
+        <v>-24043000.0</v>
+      </c>
+      <c r="G18">
+        <v>-23259000.0</v>
+      </c>
+      <c r="H18">
+        <v>-23799000.0</v>
+      </c>
+      <c r="I18">
+        <v>-24233000.0</v>
+      </c>
+      <c r="J18">
+        <v>-22370000.0</v>
+      </c>
+      <c r="K18">
+        <v>-20859000.0</v>
+      </c>
+      <c r="L18">
+        <v>-20950000.0</v>
+      </c>
+      <c r="M18">
+        <v>-20653000.0</v>
+      </c>
+      <c r="N18">
+        <v>-20920000.0</v>
+      </c>
+      <c r="O18">
+        <v>-22066000.0</v>
+      </c>
+      <c r="P18">
+        <v>-22709000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-22830000.0</v>
+      </c>
+      <c r="R18">
+        <v>-23952000.0</v>
+      </c>
+      <c r="S18">
+        <v>-24611000.0</v>
+      </c>
+      <c r="T18">
+        <v>-24865000.0</v>
+      </c>
+      <c r="U18">
+        <v>-23634000.0</v>
+      </c>
+      <c r="V18">
+        <v>-23366000.0</v>
+      </c>
+      <c r="W18">
+        <v>-23258000.0</v>
+      </c>
+      <c r="X18">
+        <v>-23432000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-22893000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-22994000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-22402000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-18981000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-17182000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-17157000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-16698000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-16950000.0</v>
+      </c>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
+      <c r="A19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
+        <v>16904000.0</v>
+      </c>
+      <c r="P19">
+        <v>18291000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19">
+        <v>1564000.0</v>
+      </c>
+      <c r="S19">
+        <v>27601000.0</v>
+      </c>
+      <c r="T19">
+        <v>149000.0</v>
+      </c>
+      <c r="U19">
+        <v>207000.0</v>
+      </c>
+      <c r="V19">
+        <v>211000.0</v>
+      </c>
+      <c r="W19">
+        <v>164000.0</v>
+      </c>
+      <c r="X19">
+        <v>-92000.0</v>
+      </c>
+      <c r="Y19">
+        <v>108000.0</v>
+      </c>
+      <c r="Z19">
+        <v>366000.0</v>
+      </c>
+      <c r="AA19">
+        <v>1526000.0</v>
+      </c>
+      <c r="AB19">
+        <v>551000.0</v>
+      </c>
+      <c r="AC19">
+        <v>1352000.0</v>
+      </c>
+      <c r="AD19">
+        <v>2269000.0</v>
+      </c>
+      <c r="AE19">
+        <v>3899000.0</v>
+      </c>
+      <c r="AF19">
+        <v>3739000.0</v>
+      </c>
+      <c r="AG19">
+        <v>4677000.0</v>
+      </c>
+      <c r="AH19">
+        <v>3485000.0</v>
+      </c>
+      <c r="AI19">
+        <v>2499000.0</v>
+      </c>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19">
+        <v>-2157000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-42000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-247000.0</v>
+      </c>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
+      <c r="A20" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20">
+        <v>-7723000.0</v>
+      </c>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20">
+        <v>4101000.0</v>
+      </c>
+      <c r="Z20">
+        <v>1165000.0</v>
+      </c>
+      <c r="AA20">
+        <v>-4101000.0</v>
+      </c>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>294000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>-294000.0</v>
+      </c>
+      <c r="AR20">
+        <v>-98000.0</v>
+      </c>
+      <c r="AS20">
+        <v>193000.0</v>
+      </c>
+      <c r="AT20">
+        <v>-193000.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>-6764000.0</v>
+      </c>
+      <c r="AX20">
+        <v>2647000.0</v>
+      </c>
+      <c r="AY20">
+        <v>735000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66">
+      <c r="A21" t="s">
+        <v>147</v>
+      </c>
+      <c r="B21">
+        <v>35811000.0</v>
+      </c>
+      <c r="C21">
+        <v>27400000.0</v>
+      </c>
+      <c r="D21">
+        <v>29457000.0</v>
+      </c>
+      <c r="E21">
+        <v>35406000.0</v>
+      </c>
+      <c r="F21">
+        <v>39333000.0</v>
+      </c>
+      <c r="G21">
+        <v>35122000.0</v>
+      </c>
+      <c r="H21">
+        <v>25778000.0</v>
+      </c>
+      <c r="I21">
+        <v>42940000.0</v>
+      </c>
+      <c r="J21">
+        <v>45346000.0</v>
+      </c>
+      <c r="K21">
+        <v>39361000.0</v>
+      </c>
+      <c r="L21">
+        <v>31063000.0</v>
+      </c>
+      <c r="M21">
+        <v>40772000.0</v>
+      </c>
+      <c r="N21">
+        <v>42257000.0</v>
+      </c>
+      <c r="O21">
+        <v>46189000.0</v>
+      </c>
+      <c r="P21">
+        <v>17488000.0</v>
+      </c>
+      <c r="Q21">
+        <v>38954000.0</v>
+      </c>
+      <c r="R21">
+        <v>35527000.0</v>
+      </c>
+      <c r="S21">
+        <v>46499000.0</v>
+      </c>
+      <c r="T21">
+        <v>6048000.0</v>
+      </c>
+      <c r="U21">
+        <v>21097000.0</v>
+      </c>
+      <c r="V21">
+        <v>13203000.0</v>
+      </c>
+      <c r="W21">
+        <v>26484000.0</v>
+      </c>
+      <c r="X21">
+        <v>18349000.0</v>
+      </c>
+      <c r="Y21">
+        <v>19426000.0</v>
+      </c>
+      <c r="Z21">
+        <v>11928000.0</v>
+      </c>
+      <c r="AA21">
+        <v>334000.0</v>
+      </c>
+      <c r="AB21">
+        <v>26973000.0</v>
+      </c>
+      <c r="AC21">
+        <v>47112000.0</v>
+      </c>
+      <c r="AD21">
+        <v>45279000.0</v>
+      </c>
+      <c r="AE21">
+        <v>36239000.0</v>
+      </c>
+      <c r="AF21">
+        <v>26076000.0</v>
+      </c>
+      <c r="AG21">
+        <v>58490000.0</v>
+      </c>
+      <c r="AH21">
+        <v>48538000.0</v>
+      </c>
+      <c r="AI21">
+        <v>49665000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>35389000.0</v>
+      </c>
+      <c r="AK21">
+        <v>50964000.0</v>
+      </c>
+      <c r="AL21">
+        <v>56781000.0</v>
+      </c>
+      <c r="AM21">
+        <v>51434000.0</v>
+      </c>
+      <c r="AN21">
+        <v>36666000.0</v>
+      </c>
+      <c r="AO21">
+        <v>52651000.0</v>
+      </c>
+      <c r="AP21">
+        <v>53586000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>44192000.0</v>
+      </c>
+      <c r="AR21">
+        <v>34114000.0</v>
+      </c>
+      <c r="AS21">
+        <v>37230000.0</v>
+      </c>
+      <c r="AT21">
+        <v>45343000.0</v>
+      </c>
+      <c r="AU21">
+        <v>45039000.0</v>
+      </c>
+      <c r="AV21">
+        <v>23757000.0</v>
+      </c>
+      <c r="AW21">
+        <v>31282000.0</v>
+      </c>
+      <c r="AX21">
+        <v>43412000.0</v>
+      </c>
+      <c r="AY21">
+        <v>42539000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>24088000.0</v>
+      </c>
+      <c r="BA21">
+        <v>22155000.0</v>
+      </c>
+      <c r="BB21">
+        <v>10269000.0</v>
+      </c>
+      <c r="BC21">
+        <v>11707000.0</v>
+      </c>
+      <c r="BD21">
+        <v>14307000.0</v>
+      </c>
+      <c r="BE21">
+        <v>35364000.0</v>
+      </c>
+      <c r="BF21">
+        <v>16838000.0</v>
+      </c>
+      <c r="BG21">
+        <v>16778000.0</v>
+      </c>
+      <c r="BH21">
+        <v>19411000.0</v>
+      </c>
+      <c r="BI21">
+        <v>47368000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>18582000.0</v>
+      </c>
+      <c r="BK21">
+        <v>18165000.0</v>
+      </c>
+      <c r="BL21">
+        <v>26980000.0</v>
+      </c>
+      <c r="BM21">
+        <v>21999000.0</v>
+      </c>
+      <c r="BN21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66">
+      <c r="A22" t="s">
+        <v>148</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66">
+      <c r="A23" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23">
+        <v>157242000.0</v>
+      </c>
+      <c r="C23">
+        <v>169499000.0</v>
+      </c>
+      <c r="D23">
+        <v>160868000.0</v>
+      </c>
+      <c r="E23">
+        <v>163818000.0</v>
+      </c>
+      <c r="F23">
+        <v>158397000.0</v>
+      </c>
+      <c r="G23">
+        <v>155664000.0</v>
+      </c>
+      <c r="H23">
+        <v>154288000.0</v>
+      </c>
+      <c r="I23">
+        <v>154662000.0</v>
+      </c>
+      <c r="J23">
+        <v>154253000.0</v>
+      </c>
+      <c r="K23">
+        <v>139379000.0</v>
+      </c>
+      <c r="L23">
+        <v>150116000.0</v>
+      </c>
+      <c r="M23">
+        <v>152110000.0</v>
+      </c>
+      <c r="N23">
+        <v>149269000.0</v>
+      </c>
+      <c r="O23">
+        <v>144353000.0</v>
+      </c>
+      <c r="P23">
+        <v>147134000.0</v>
+      </c>
+      <c r="Q23">
+        <v>142319000.0</v>
+      </c>
+      <c r="R23">
+        <v>148185000.0</v>
+      </c>
+      <c r="S23">
+        <v>151523000.0</v>
+      </c>
+      <c r="T23">
+        <v>157986000.0</v>
+      </c>
+      <c r="U23">
+        <v>139237000.0</v>
+      </c>
+      <c r="V23">
+        <v>151845000.0</v>
+      </c>
+      <c r="W23">
+        <v>126924000.0</v>
+      </c>
+      <c r="X23">
+        <v>126955000.0</v>
+      </c>
+      <c r="Y23">
+        <v>131973000.0</v>
+      </c>
+      <c r="Z23">
+        <v>134647000.0</v>
+      </c>
+      <c r="AA23">
+        <v>140696000.0</v>
+      </c>
+      <c r="AB23">
+        <v>143251000.0</v>
+      </c>
+      <c r="AC23">
+        <v>147821000.0</v>
+      </c>
+      <c r="AD23">
+        <v>147594000.0</v>
+      </c>
+      <c r="AE23">
+        <v>140005000.0</v>
+      </c>
+      <c r="AF23">
+        <v>141217000.0</v>
+      </c>
+      <c r="AG23">
+        <v>140819000.0</v>
+      </c>
+      <c r="AH23">
+        <v>137864000.0</v>
+      </c>
+      <c r="AI23">
+        <v>128864000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>133107000.0</v>
+      </c>
+      <c r="AK23">
+        <v>132106000.0</v>
+      </c>
+      <c r="AL23">
+        <v>130539000.0</v>
+      </c>
+      <c r="AM23">
+        <v>125690000.0</v>
+      </c>
+      <c r="AN23">
+        <v>128288000.0</v>
+      </c>
+      <c r="AO23">
+        <v>126612000.0</v>
+      </c>
+      <c r="AP23">
+        <v>122262000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>121623000.0</v>
+      </c>
+      <c r="AR23">
+        <v>122862000.0</v>
+      </c>
+      <c r="AS23">
+        <v>127970000.0</v>
+      </c>
+      <c r="AT23">
+        <v>130243000.0</v>
+      </c>
+      <c r="AU23">
+        <v>119734000.0</v>
+      </c>
+      <c r="AV23">
+        <v>128125000.0</v>
+      </c>
+      <c r="AW23">
+        <v>139129000.0</v>
+      </c>
+      <c r="AX23">
+        <v>123382000.0</v>
+      </c>
+      <c r="AY23">
+        <v>114523000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>114738000.0</v>
+      </c>
+      <c r="BA23">
+        <v>105428000.0</v>
+      </c>
+      <c r="BB23">
+        <v>52009000.0</v>
+      </c>
+      <c r="BC23">
+        <v>47862000.0</v>
+      </c>
+      <c r="BD23">
+        <v>48113000.0</v>
+      </c>
+      <c r="BE23">
+        <v>48269000.0</v>
+      </c>
+      <c r="BF23">
+        <v>42577000.0</v>
+      </c>
+      <c r="BG23">
+        <v>40626000.0</v>
+      </c>
+      <c r="BH23">
+        <v>40133000.0</v>
+      </c>
+      <c r="BI23">
+        <v>47880000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>50187000.0</v>
+      </c>
+      <c r="BK23">
+        <v>45547000.0</v>
+      </c>
+      <c r="BL23">
+        <v>40079000.0</v>
+      </c>
+      <c r="BM23">
+        <v>37797000.0</v>
+      </c>
+      <c r="BN23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
+      <c r="A24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
+        <v>1051000.0</v>
+      </c>
+      <c r="P24">
+        <v>1050000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24">
+        <v>1050000.0</v>
+      </c>
+      <c r="S24">
+        <v>1051000.0</v>
+      </c>
+      <c r="T24">
+        <v>1050000.0</v>
+      </c>
+      <c r="U24">
+        <v>1050000.0</v>
+      </c>
+      <c r="V24">
+        <v>1050000.0</v>
+      </c>
+      <c r="W24">
+        <v>1051000.0</v>
+      </c>
+      <c r="X24">
+        <v>1050000.0</v>
+      </c>
+      <c r="Y24">
+        <v>1050000.0</v>
+      </c>
+      <c r="Z24">
+        <v>1050000.0</v>
+      </c>
+      <c r="AA24">
+        <v>1047000.0</v>
+      </c>
+      <c r="AB24">
+        <v>1050000.0</v>
+      </c>
+      <c r="AC24">
+        <v>1041000.0</v>
+      </c>
+      <c r="AD24">
+        <v>234000.0</v>
+      </c>
+      <c r="AE24">
+        <v>234000.0</v>
+      </c>
+      <c r="AF24">
+        <v>234000.0</v>
+      </c>
+      <c r="AG24">
+        <v>234000.0</v>
+      </c>
+      <c r="AH24">
+        <v>234000.0</v>
+      </c>
+      <c r="AI24">
+        <v>234000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>234000.0</v>
+      </c>
+      <c r="AK24">
+        <v>234000.0</v>
+      </c>
+      <c r="AL24">
+        <v>234000.0</v>
+      </c>
+      <c r="AM24">
+        <v>234000.0</v>
+      </c>
+      <c r="AN24">
+        <v>234000.0</v>
+      </c>
+      <c r="AO24">
+        <v>234000.0</v>
+      </c>
+      <c r="AP24">
+        <v>234000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>234000.0</v>
+      </c>
+      <c r="AR24">
+        <v>234000.0</v>
+      </c>
+      <c r="AS24">
+        <v>234000.0</v>
+      </c>
+      <c r="AT24">
+        <v>234000.0</v>
+      </c>
+      <c r="AU24">
+        <v>234000.0</v>
+      </c>
+      <c r="AV24">
+        <v>234000.0</v>
+      </c>
+      <c r="AW24">
+        <v>235000.0</v>
+      </c>
+      <c r="AX24">
+        <v>241000.0</v>
+      </c>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
+      <c r="A25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>51254000.0</v>
+      </c>
+      <c r="D25">
+        <v>51507000.0</v>
+      </c>
+      <c r="E25">
+        <v>44693000.0</v>
+      </c>
+      <c r="F25">
+        <v>51210000.0</v>
+      </c>
+      <c r="G25">
+        <v>48920000.0</v>
+      </c>
+      <c r="H25">
+        <v>49939000.0</v>
+      </c>
+      <c r="I25">
+        <v>39491000.0</v>
+      </c>
+      <c r="J25">
+        <v>48884000.0</v>
+      </c>
+      <c r="K25">
+        <v>48918000.0</v>
+      </c>
+      <c r="L25">
+        <v>47525000.0</v>
+      </c>
+      <c r="M25">
+        <v>43726000.0</v>
+      </c>
+      <c r="N25">
+        <v>46624000.0</v>
+      </c>
+      <c r="O25">
+        <v>46280000.0</v>
+      </c>
+      <c r="P25">
+        <v>47408000.0</v>
+      </c>
+      <c r="Q25">
+        <v>44500000.0</v>
+      </c>
+      <c r="R25">
+        <v>46984000.0</v>
+      </c>
+      <c r="S25">
+        <v>58304000.0</v>
+      </c>
+      <c r="T25">
+        <v>67106000.0</v>
+      </c>
+      <c r="U25">
+        <v>46467000.0</v>
+      </c>
+      <c r="V25">
+        <v>65794000.0</v>
+      </c>
+      <c r="W25">
+        <v>45088000.0</v>
+      </c>
+      <c r="X25">
+        <v>44457000.0</v>
+      </c>
+      <c r="Y25">
+        <v>47397000.0</v>
+      </c>
+      <c r="Z25">
+        <v>44733000.0</v>
+      </c>
+      <c r="AA25">
+        <v>52783000.0</v>
+      </c>
+      <c r="AB25">
+        <v>46093000.0</v>
+      </c>
+      <c r="AC25">
+        <v>46409000.0</v>
+      </c>
+      <c r="AD25">
+        <v>44260000.0</v>
+      </c>
+      <c r="AE25">
+        <v>44821000.0</v>
+      </c>
+      <c r="AF25">
+        <v>46098000.0</v>
+      </c>
+      <c r="AG25">
+        <v>46682000.0</v>
+      </c>
+      <c r="AH25">
+        <v>42475000.0</v>
+      </c>
+      <c r="AI25">
+        <v>39468000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>39883000.0</v>
+      </c>
+      <c r="AK25">
+        <v>40842000.0</v>
+      </c>
+      <c r="AL25">
+        <v>38490000.0</v>
+      </c>
+      <c r="AM25">
+        <v>40532000.0</v>
+      </c>
+      <c r="AN25">
+        <v>40846000.0</v>
+      </c>
+      <c r="AO25">
+        <v>39829000.0</v>
+      </c>
+      <c r="AP25">
+        <v>37607000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>38548000.0</v>
+      </c>
+      <c r="AR25">
+        <v>39227000.0</v>
+      </c>
+      <c r="AS25">
+        <v>45258000.0</v>
+      </c>
+      <c r="AT25">
+        <v>45169000.0</v>
+      </c>
+      <c r="AU25">
+        <v>39629000.0</v>
+      </c>
+      <c r="AV25">
+        <v>41418000.0</v>
+      </c>
+      <c r="AW25">
+        <v>48799000.0</v>
+      </c>
+      <c r="AX25">
+        <v>37880000.0</v>
+      </c>
+      <c r="AY25">
+        <v>28637000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>30115000.0</v>
+      </c>
+      <c r="BA25">
+        <v>27375000.0</v>
+      </c>
+      <c r="BB25">
+        <v>14782000.0</v>
+      </c>
+      <c r="BC25">
+        <v>15028000.0</v>
+      </c>
+      <c r="BD25">
+        <v>13771000.0</v>
+      </c>
+      <c r="BE25">
+        <v>12423000.0</v>
+      </c>
+      <c r="BF25">
+        <v>12228000.0</v>
+      </c>
+      <c r="BG25">
+        <v>12030000.0</v>
+      </c>
+      <c r="BH25">
+        <v>10890000.0</v>
+      </c>
+      <c r="BI25">
+        <v>10696000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>10863000.0</v>
+      </c>
+      <c r="BK25">
+        <v>8690000.0</v>
+      </c>
+      <c r="BL25">
+        <v>8511000.0</v>
+      </c>
+      <c r="BM25">
+        <v>9545000.0</v>
+      </c>
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
+      <c r="A26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66">
+      <c r="A27" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27">
+        <v>10000000.0</v>
+      </c>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27">
+        <v>1480000.0</v>
+      </c>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27">
+        <v>600000.0</v>
+      </c>
+      <c r="BD27">
+        <v>300000.0</v>
+      </c>
+      <c r="BE27">
+        <v>1300000.0</v>
+      </c>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27">
+        <v>4659000.0</v>
+      </c>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
+      <c r="A28" t="s">
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>17174000.0</v>
+      </c>
+      <c r="C28">
+        <v>25123000.0</v>
+      </c>
+      <c r="D28">
+        <v>18093000.0</v>
+      </c>
+      <c r="E28">
+        <v>18474000.0</v>
+      </c>
+      <c r="F28">
+        <v>18743000.0</v>
+      </c>
+      <c r="G28">
+        <v>18685000.0</v>
+      </c>
+      <c r="H28">
+        <v>16940000.0</v>
+      </c>
+      <c r="I28">
+        <v>17870000.0</v>
+      </c>
+      <c r="J28">
+        <v>18372000.0</v>
+      </c>
+      <c r="K28">
+        <v>18020000.0</v>
+      </c>
+      <c r="L28">
+        <v>15972000.0</v>
+      </c>
+      <c r="M28">
+        <v>16143999.0</v>
+      </c>
+      <c r="N28">
+        <v>16012000.0</v>
+      </c>
+      <c r="O28">
+        <v>16075000.0</v>
+      </c>
+      <c r="P28">
+        <v>15708000.0</v>
+      </c>
+      <c r="Q28">
+        <v>16478000.0</v>
+      </c>
+      <c r="R28">
+        <v>15725000.0</v>
+      </c>
+      <c r="S28">
+        <v>15876000.0</v>
+      </c>
+      <c r="T28">
+        <v>13686000.0</v>
+      </c>
+      <c r="U28">
+        <v>13578000.0</v>
+      </c>
+      <c r="V28">
+        <v>14427000.0</v>
+      </c>
+      <c r="W28">
+        <v>14089000.0</v>
+      </c>
+      <c r="X28">
+        <v>13853000.0</v>
+      </c>
+      <c r="Y28">
+        <v>13627000.0</v>
+      </c>
+      <c r="Z28">
+        <v>14517000.0</v>
+      </c>
+      <c r="AA28">
+        <v>18149000.0</v>
+      </c>
+      <c r="AB28">
+        <v>15951000.0</v>
+      </c>
+      <c r="AC28">
+        <v>16618000.0</v>
+      </c>
+      <c r="AD28">
+        <v>14421000.0</v>
+      </c>
+      <c r="AE28">
+        <v>15998000.0</v>
+      </c>
+      <c r="AF28">
+        <v>14026000.0</v>
+      </c>
+      <c r="AG28">
+        <v>13673000.0</v>
+      </c>
+      <c r="AH28">
+        <v>13148000.0</v>
+      </c>
+      <c r="AI28">
+        <v>13225000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>12628000.0</v>
+      </c>
+      <c r="AK28">
+        <v>13749000.0</v>
+      </c>
+      <c r="AL28">
+        <v>12899000.0</v>
+      </c>
+      <c r="AM28">
+        <v>12579000.0</v>
+      </c>
+      <c r="AN28">
+        <v>11088000.0</v>
+      </c>
+      <c r="AO28">
+        <v>13455000.0</v>
+      </c>
+      <c r="AP28">
+        <v>11798000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>12907000.0</v>
+      </c>
+      <c r="AR28">
+        <v>10918000.0</v>
+      </c>
+      <c r="AS28">
+        <v>9678000.0</v>
+      </c>
+      <c r="AT28">
+        <v>10182000.0</v>
+      </c>
+      <c r="AU28">
+        <v>9113000.0</v>
+      </c>
+      <c r="AV28">
+        <v>9100000.0</v>
+      </c>
+      <c r="AW28">
+        <v>9251000.0</v>
+      </c>
+      <c r="AX28">
+        <v>10071000.0</v>
+      </c>
+      <c r="AY28">
+        <v>12189000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>8675000.0</v>
+      </c>
+      <c r="BA28">
+        <v>15254000.0</v>
+      </c>
+      <c r="BB28">
+        <v>11140000.0</v>
+      </c>
+      <c r="BC28">
+        <v>8154000.0</v>
+      </c>
+      <c r="BD28">
+        <v>8020000.0</v>
+      </c>
+      <c r="BE28">
+        <v>8156000.0</v>
+      </c>
+      <c r="BF28">
+        <v>6647000.0</v>
+      </c>
+      <c r="BG28">
+        <v>8298000.0</v>
+      </c>
+      <c r="BH28">
+        <v>4134000.0</v>
+      </c>
+      <c r="BI28">
+        <v>18533000.0</v>
+      </c>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28">
+        <v>0.0</v>
+      </c>
+      <c r="BN28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66">
+      <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>-767000.0</v>
+      </c>
+      <c r="D29">
+        <v>-1062000.0</v>
+      </c>
+      <c r="E29">
+        <v>1054000.0</v>
+      </c>
+      <c r="F29">
+        <v>1645000.0</v>
+      </c>
+      <c r="G29">
+        <v>478000.0</v>
+      </c>
+      <c r="H29">
+        <v>-619000.0</v>
+      </c>
+      <c r="I29">
+        <v>1151000.0</v>
+      </c>
+      <c r="J29">
+        <v>1442000.0</v>
+      </c>
+      <c r="K29">
+        <v>750000.0</v>
+      </c>
+      <c r="L29">
+        <v>-655000.0</v>
+      </c>
+      <c r="M29">
+        <v>1792000.0</v>
+      </c>
+      <c r="N29">
+        <v>1409000.0</v>
+      </c>
+      <c r="O29">
+        <v>733000.0</v>
+      </c>
+      <c r="P29">
+        <v>-1219000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1322000.0</v>
+      </c>
+      <c r="R29">
+        <v>1457000.0</v>
+      </c>
+      <c r="S29">
+        <v>363000.0</v>
+      </c>
+      <c r="T29">
+        <v>-1596000.0</v>
+      </c>
+      <c r="U29">
+        <v>1537000.0</v>
+      </c>
+      <c r="V29">
+        <v>20000.0</v>
+      </c>
+      <c r="W29">
+        <v>-1185000.0</v>
+      </c>
+      <c r="X29">
+        <v>-2106000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-4177000.0</v>
+      </c>
+      <c r="Z29">
+        <v>38000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-2450000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-382000.0</v>
+      </c>
+      <c r="AC29">
+        <v>1210000.0</v>
+      </c>
+      <c r="AD29">
+        <v>1338000.0</v>
+      </c>
+      <c r="AE29">
+        <v>611000.0</v>
+      </c>
+      <c r="AF29">
+        <v>-730000.0</v>
+      </c>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
+      <c r="A30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30">
+        <v>63835000.0</v>
+      </c>
+      <c r="C30">
+        <v>-25266000.0</v>
+      </c>
+      <c r="D30">
+        <v>-32126000.0</v>
+      </c>
+      <c r="E30">
+        <v>-378828000.0</v>
+      </c>
+      <c r="F30">
+        <v>125156000.0</v>
+      </c>
+      <c r="G30">
+        <v>66023000.0</v>
+      </c>
+      <c r="H30">
+        <v>65729000.0</v>
+      </c>
+      <c r="I30">
+        <v>63235000.0</v>
+      </c>
+      <c r="J30">
+        <v>64271000.0</v>
+      </c>
+      <c r="K30">
+        <v>54690000.0</v>
+      </c>
+      <c r="L30">
+        <v>62053000.0</v>
+      </c>
+      <c r="M30">
+        <v>65743000.0</v>
+      </c>
+      <c r="N30">
+        <v>62636000.0</v>
+      </c>
+      <c r="O30">
+        <v>62355000.0</v>
+      </c>
+      <c r="P30">
+        <v>63116000.0</v>
+      </c>
+      <c r="Q30">
+        <v>60978000.0</v>
+      </c>
+      <c r="R30">
+        <v>62709000.0</v>
+      </c>
+      <c r="S30">
+        <v>74180000.0</v>
+      </c>
+      <c r="T30">
+        <v>80792000.0</v>
+      </c>
+      <c r="U30">
+        <v>67768000.0</v>
+      </c>
+      <c r="V30">
+        <v>80221000.0</v>
+      </c>
+      <c r="W30">
+        <v>59177000.0</v>
+      </c>
+      <c r="X30">
+        <v>58310000.0</v>
+      </c>
+      <c r="Y30">
+        <v>61024000.0</v>
+      </c>
+      <c r="Z30">
+        <v>61353000.0</v>
+      </c>
+      <c r="AA30">
+        <v>75033000.0</v>
+      </c>
+      <c r="AB30">
+        <v>62044000.0</v>
+      </c>
+      <c r="AC30">
+        <v>61787000.0</v>
+      </c>
+      <c r="AD30">
+        <v>56320000.0</v>
+      </c>
+      <c r="AE30">
+        <v>60819000.0</v>
+      </c>
+      <c r="AF30">
+        <v>60124000.0</v>
+      </c>
+      <c r="AG30">
+        <v>41672000.0</v>
+      </c>
+      <c r="AH30">
+        <v>55623000.0</v>
+      </c>
+      <c r="AI30">
+        <v>52693000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>49089000.0</v>
+      </c>
+      <c r="AK30">
+        <v>50294000.0</v>
+      </c>
+      <c r="AL30">
+        <v>51389000.0</v>
+      </c>
+      <c r="AM30">
+        <v>53111000.0</v>
+      </c>
+      <c r="AN30">
+        <v>43996000.0</v>
+      </c>
+      <c r="AO30">
+        <v>45584000.0</v>
+      </c>
+      <c r="AP30">
+        <v>49405000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>51455000.0</v>
+      </c>
+      <c r="AR30">
+        <v>50145000.0</v>
+      </c>
+      <c r="AS30">
+        <v>55836000.0</v>
+      </c>
+      <c r="AT30">
+        <v>52851000.0</v>
+      </c>
+      <c r="AU30">
+        <v>48742000.0</v>
+      </c>
+      <c r="AV30">
+        <v>50518000.0</v>
+      </c>
+      <c r="AW30">
+        <v>58050000.0</v>
+      </c>
+      <c r="AX30">
+        <v>47951000.0</v>
+      </c>
+      <c r="AY30">
+        <v>36522000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>40270000.0</v>
+      </c>
+      <c r="BA30">
+        <v>43939000.0</v>
+      </c>
+      <c r="BB30">
+        <v>30821000.0</v>
+      </c>
+      <c r="BC30">
+        <v>21265000.0</v>
+      </c>
+      <c r="BD30">
+        <v>20176000.0</v>
+      </c>
+      <c r="BE30">
+        <v>5393000.0</v>
+      </c>
+      <c r="BF30">
+        <v>17647000.0</v>
+      </c>
+      <c r="BG30">
+        <v>19139000.0</v>
+      </c>
+      <c r="BH30">
+        <v>14077000.0</v>
+      </c>
+      <c r="BI30">
+        <v>24106000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>29264000.0</v>
+      </c>
+      <c r="BK30">
+        <v>23838000.0</v>
+      </c>
+      <c r="BL30">
+        <v>20223000.0</v>
+      </c>
+      <c r="BM30">
+        <v>14209000.0</v>
+      </c>
+      <c r="BN30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66">
+      <c r="A31" t="s">
+        <v>157</v>
+      </c>
+      <c r="B31">
+        <v>-28041000.0</v>
+      </c>
+      <c r="C31">
+        <v>-67721000.0</v>
+      </c>
+      <c r="D31">
+        <v>-27524000.0</v>
+      </c>
+      <c r="E31">
+        <v>-2180000.0</v>
+      </c>
+      <c r="F31">
+        <v>-24043000.0</v>
+      </c>
+      <c r="G31">
+        <v>-23259000.0</v>
+      </c>
+      <c r="H31">
+        <v>-10619000.0</v>
+      </c>
+      <c r="I31">
+        <v>-22996000.0</v>
+      </c>
+      <c r="J31">
+        <v>-21108000.0</v>
+      </c>
+      <c r="K31">
+        <v>-10056000.0</v>
+      </c>
+      <c r="L31">
+        <v>-21503000.0</v>
+      </c>
+      <c r="M31">
+        <v>-23150000.0</v>
+      </c>
+      <c r="N31">
+        <v>-20920000.0</v>
+      </c>
+      <c r="O31">
+        <v>-8501000.0</v>
+      </c>
+      <c r="P31">
+        <v>-7013000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-16012000.0</v>
+      </c>
+      <c r="R31">
+        <v>-23952000.0</v>
+      </c>
+      <c r="S31">
+        <v>2559000.0</v>
+      </c>
+      <c r="T31">
+        <v>-24865000.0</v>
+      </c>
+      <c r="U31">
+        <v>-23634000.0</v>
+      </c>
+      <c r="V31">
+        <v>-23366000.0</v>
+      </c>
+      <c r="W31">
+        <v>-23258000.0</v>
+      </c>
+      <c r="X31">
+        <v>-23646000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-22893000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-24159000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-22402000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-19067000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-17182000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-17157000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-16698000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-16950000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-17397000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-17173000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-18026000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-17591000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-16364000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-19047000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-17519000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-17989000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-17837000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-17939000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-17420000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-17951000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-17194000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-16680000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-17571000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-16047000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-19816000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-17674000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-14629000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-14337000.0</v>
+      </c>
+      <c r="BA31">
+        <v>170151000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-7988000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-8636000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-12377000.0</v>
+      </c>
+      <c r="BE31">
+        <v>177000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-7823000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-13384000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-12806000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-13014000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-15853000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-12975000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-12904000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-13102000.0</v>
+      </c>
+      <c r="BN31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:66">
+      <c r="A32" t="s">
+        <v>158</v>
+      </c>
+      <c r="B32">
+        <v>193053000.0</v>
+      </c>
+      <c r="C32">
+        <v>196899000.0</v>
+      </c>
+      <c r="D32">
+        <v>190325000.0</v>
+      </c>
+      <c r="E32">
+        <v>199224000.0</v>
+      </c>
+      <c r="F32">
+        <v>197730000.0</v>
+      </c>
+      <c r="G32">
+        <v>190786000.0</v>
+      </c>
+      <c r="H32">
+        <v>180066000.0</v>
+      </c>
+      <c r="I32">
+        <v>197602000.0</v>
+      </c>
+      <c r="J32">
+        <v>199599000.0</v>
+      </c>
+      <c r="K32">
+        <v>189543000.0</v>
+      </c>
+      <c r="L32">
+        <v>181179000.0</v>
+      </c>
+      <c r="M32">
+        <v>192882000.0</v>
+      </c>
+      <c r="N32">
+        <v>191526000.0</v>
+      </c>
+      <c r="O32">
+        <v>190542000.0</v>
+      </c>
+      <c r="P32">
+        <v>164622000.0</v>
+      </c>
+      <c r="Q32">
+        <v>181273000.0</v>
+      </c>
+      <c r="R32">
+        <v>183712000.0</v>
+      </c>
+      <c r="S32">
+        <v>198022000.0</v>
+      </c>
+      <c r="T32">
+        <v>164034000.0</v>
+      </c>
+      <c r="U32">
+        <v>160334000.0</v>
+      </c>
+      <c r="V32">
+        <v>165048000.0</v>
+      </c>
+      <c r="W32">
+        <v>153408000.0</v>
+      </c>
+      <c r="X32">
+        <v>145304000.0</v>
+      </c>
+      <c r="Y32">
+        <v>151399000.0</v>
+      </c>
+      <c r="Z32">
+        <v>146575000.0</v>
+      </c>
+      <c r="AA32">
+        <v>141030000.0</v>
+      </c>
+      <c r="AB32">
+        <v>170224000.0</v>
+      </c>
+      <c r="AC32">
+        <v>194933000.0</v>
+      </c>
+      <c r="AD32">
+        <v>192873000.0</v>
+      </c>
+      <c r="AE32">
+        <v>176244000.0</v>
+      </c>
+      <c r="AF32">
+        <v>167293000.0</v>
+      </c>
+      <c r="AG32">
+        <v>199309000.0</v>
+      </c>
+      <c r="AH32">
+        <v>186402000.0</v>
+      </c>
+      <c r="AI32">
+        <v>178529000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>168496000.0</v>
+      </c>
+      <c r="AK32">
+        <v>183070000.0</v>
+      </c>
+      <c r="AL32">
+        <v>187320000.0</v>
+      </c>
+      <c r="AM32">
+        <v>177124000.0</v>
+      </c>
+      <c r="AN32">
+        <v>164954000.0</v>
+      </c>
+      <c r="AO32">
+        <v>179263000.0</v>
+      </c>
+      <c r="AP32">
+        <v>175848000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>165815000.0</v>
+      </c>
+      <c r="AR32">
+        <v>157074000.0</v>
+      </c>
+      <c r="AS32">
+        <v>165200000.0</v>
+      </c>
+      <c r="AT32">
+        <v>175779000.0</v>
+      </c>
+      <c r="AU32">
+        <v>164773000.0</v>
+      </c>
+      <c r="AV32">
+        <v>151882000.0</v>
+      </c>
+      <c r="AW32">
+        <v>170411000.0</v>
+      </c>
+      <c r="AX32">
+        <v>169441000.0</v>
+      </c>
+      <c r="AY32">
+        <v>155168000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>140306000.0</v>
+      </c>
+      <c r="BA32">
+        <v>127583000.0</v>
+      </c>
+      <c r="BB32">
+        <v>62278000.0</v>
+      </c>
+      <c r="BC32">
+        <v>59569000.0</v>
+      </c>
+      <c r="BD32">
+        <v>62420000.0</v>
+      </c>
+      <c r="BE32">
+        <v>83633000.0</v>
+      </c>
+      <c r="BF32">
+        <v>59415000.0</v>
+      </c>
+      <c r="BG32">
+        <v>57404000.0</v>
+      </c>
+      <c r="BH32">
+        <v>59842000.0</v>
+      </c>
+      <c r="BI32">
+        <v>95248000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>68769000.0</v>
+      </c>
+      <c r="BK32">
+        <v>63712000.0</v>
+      </c>
+      <c r="BL32">
+        <v>67059000.0</v>
+      </c>
+      <c r="BM32">
+        <v>59796000.0</v>
+      </c>
+      <c r="BN32">
+        <v>232315000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>429302000.0</v>
+      </c>
+      <c r="C2">
+        <v>406956000.0</v>
+      </c>
+      <c r="D2">
+        <v>314678000.0</v>
+      </c>
+      <c r="E2">
+        <v>474638000.0</v>
+      </c>
+      <c r="F2">
+        <v>567939000.0</v>
+      </c>
+      <c r="G2">
+        <v>271597000.0</v>
+      </c>
+      <c r="H2">
+        <v>270813000.0</v>
+      </c>
+      <c r="I2">
+        <v>530197000.0</v>
+      </c>
+      <c r="J2">
+        <v>554371000.0</v>
+      </c>
+      <c r="K2">
+        <v>46685000.0</v>
+      </c>
+      <c r="L2">
+        <v>45732000.0</v>
+      </c>
+      <c r="M2">
+        <v>60743000.0</v>
+      </c>
+      <c r="N2">
+        <v>51499000.0</v>
+      </c>
+      <c r="O2">
+        <v>86316000.0</v>
+      </c>
+      <c r="P2">
+        <v>88031000.0</v>
+      </c>
+      <c r="Q2">
+        <v>94087000.0</v>
+      </c>
+      <c r="R2">
+        <v>79230000.0</v>
+      </c>
+      <c r="S2">
+        <v>83412000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>198498000</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>139328000</v>
+      </c>
+      <c r="E3">
+        <v>126268000</v>
+      </c>
+      <c r="F3">
+        <v>212742000</v>
+      </c>
+      <c r="G3">
+        <v>143118000</v>
+      </c>
+      <c r="H3">
+        <v>250256000</v>
+      </c>
+      <c r="I3">
+        <v>243023000</v>
+      </c>
+      <c r="J3">
+        <v>223013000</v>
+      </c>
+      <c r="K3">
+        <v>182376000</v>
+      </c>
+      <c r="L3">
+        <v>142197000</v>
+      </c>
+      <c r="M3">
+        <v>308402000</v>
+      </c>
+      <c r="N3">
+        <v>675913000</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>60582000</v>
+      </c>
+      <c r="Q3">
+        <v>12190000</v>
+      </c>
+      <c r="R3">
+        <v>40179000</v>
+      </c>
+      <c r="S3">
+        <v>5930000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>-93301000.0</v>
+      </c>
+      <c r="G4">
+        <v>296342000.0</v>
+      </c>
+      <c r="H4">
+        <v>784000.0</v>
+      </c>
+      <c r="I4">
+        <v>-259384000.0</v>
+      </c>
+      <c r="J4">
+        <v>-90027000.0</v>
+      </c>
+      <c r="K4">
+        <v>507686000.0</v>
+      </c>
+      <c r="L4">
+        <v>953000.0</v>
+      </c>
+      <c r="M4">
+        <v>-15011000.0</v>
+      </c>
+      <c r="N4">
+        <v>-34116000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>-11328000.0</v>
+      </c>
+      <c r="G5">
+        <v>-46626000.0</v>
+      </c>
+      <c r="H5">
+        <v>-73583000.0</v>
+      </c>
+      <c r="I5">
+        <v>-16963000.0</v>
+      </c>
+      <c r="J5">
+        <v>-58174000.0</v>
+      </c>
+      <c r="K5">
+        <v>-23790000.0</v>
+      </c>
+      <c r="L5">
+        <v>-30369000.0</v>
+      </c>
+      <c r="M5">
+        <v>-30171000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>-262791000.0</v>
+      </c>
+      <c r="C6">
+        <v>22346000.0</v>
+      </c>
+      <c r="D6">
+        <v>92278000.0</v>
+      </c>
+      <c r="E6">
+        <v>-159960000.0</v>
+      </c>
+      <c r="F6">
+        <v>-93301000.0</v>
+      </c>
+      <c r="G6">
+        <v>296342000.0</v>
+      </c>
+      <c r="H6">
+        <v>784000.0</v>
+      </c>
+      <c r="I6">
+        <v>-259384000.0</v>
+      </c>
+      <c r="J6">
+        <v>-90027000.0</v>
+      </c>
+      <c r="K6">
+        <v>507686000.0</v>
+      </c>
+      <c r="L6">
+        <v>953000.0</v>
+      </c>
+      <c r="M6">
+        <v>-15011000.0</v>
+      </c>
+      <c r="N6">
+        <v>9244000.0</v>
+      </c>
+      <c r="O6">
+        <v>-34817000.0</v>
+      </c>
+      <c r="P6">
+        <v>116761000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-6056000.0</v>
+      </c>
+      <c r="R6">
+        <v>14857000.0</v>
+      </c>
+      <c r="S6">
+        <v>-4182000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7">
+        <v>-4279000.0</v>
+      </c>
+      <c r="C7">
+        <v>-16234000.0</v>
+      </c>
+      <c r="D7">
+        <v>-30031000.0</v>
+      </c>
+      <c r="E7">
+        <v>-44265000.0</v>
+      </c>
+      <c r="F7">
+        <v>3801000.0</v>
+      </c>
+      <c r="G7">
+        <v>-5776000.0</v>
+      </c>
+      <c r="H7">
+        <v>-30133000.0</v>
+      </c>
+      <c r="I7">
+        <v>14556000.0</v>
+      </c>
+      <c r="J7">
+        <v>-32932000.0</v>
+      </c>
+      <c r="K7">
+        <v>-25356000.0</v>
+      </c>
+      <c r="L7">
+        <v>5594000.0</v>
+      </c>
+      <c r="M7">
+        <v>-30565000.0</v>
+      </c>
+      <c r="N7">
+        <v>-9009000.0</v>
+      </c>
+      <c r="O7">
+        <v>4462000.0</v>
+      </c>
+      <c r="P7">
+        <v>-55703000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2905000.0</v>
+      </c>
+      <c r="R7">
+        <v>-16403000.0</v>
+      </c>
+      <c r="S7">
+        <v>-129000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8">
+        <v>2894000.0</v>
+      </c>
+      <c r="G8">
+        <v>3881000.0</v>
+      </c>
+      <c r="H8">
+        <v>4015000.0</v>
+      </c>
+      <c r="I8">
+        <v>-1275000.0</v>
+      </c>
+      <c r="J8">
+        <v>-5787000.0</v>
+      </c>
+      <c r="K8">
+        <v>-3760000.0</v>
+      </c>
+      <c r="L8">
+        <v>4963000.0</v>
+      </c>
+      <c r="M8">
+        <v>3135000.0</v>
+      </c>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>9272000.0</v>
+      </c>
+      <c r="C9">
+        <v>6885000.0</v>
+      </c>
+      <c r="D9">
+        <v>-15643000.0</v>
+      </c>
+      <c r="E9">
+        <v>-5306000.0</v>
+      </c>
+      <c r="F9">
+        <v>2894000.0</v>
+      </c>
+      <c r="G9">
+        <v>3881000.0</v>
+      </c>
+      <c r="H9">
+        <v>4015000.0</v>
+      </c>
+      <c r="I9">
+        <v>-1275000.0</v>
+      </c>
+      <c r="J9">
+        <v>-5787000.0</v>
+      </c>
+      <c r="K9">
+        <v>-3760000.0</v>
+      </c>
+      <c r="L9">
+        <v>4963000.0</v>
+      </c>
+      <c r="M9">
+        <v>3135000.0</v>
+      </c>
+      <c r="N9">
+        <v>-7670000.0</v>
+      </c>
+      <c r="O9">
+        <v>4484000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10">
+        <v>5306000.0</v>
+      </c>
+      <c r="F10">
+        <v>-2894000.0</v>
+      </c>
+      <c r="G10">
+        <v>-3881000.0</v>
+      </c>
+      <c r="H10">
+        <v>-4014999.0</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>0.0</v>
+      </c>
+      <c r="M10">
+        <v>0.0</v>
+      </c>
+      <c r="N10">
+        <v>0.0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>1041000.0</v>
+      </c>
+      <c r="F11">
+        <v>12235000.0</v>
+      </c>
+      <c r="G11">
+        <v>16688000.0</v>
+      </c>
+      <c r="H11">
+        <v>27633000.0</v>
+      </c>
+      <c r="I11">
+        <v>5895000.0</v>
+      </c>
+      <c r="J11">
+        <v>-16409000.0</v>
+      </c>
+      <c r="K11">
+        <v>4315000.0</v>
+      </c>
+      <c r="L11">
+        <v>2587000.0</v>
+      </c>
+      <c r="M11">
+        <v>-8516000.0</v>
+      </c>
+      <c r="N11">
+        <v>9577000.0</v>
+      </c>
+      <c r="O11">
+        <v>2413000.0</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-5171000.0</v>
+      </c>
+      <c r="F12">
+        <v>7119000.0</v>
+      </c>
+      <c r="G12">
+        <v>26547000.0</v>
+      </c>
+      <c r="H12">
+        <v>800000.0</v>
+      </c>
+      <c r="I12">
+        <v>-3322000.0</v>
+      </c>
+      <c r="J12">
+        <v>-10287000.0</v>
+      </c>
+      <c r="K12">
+        <v>-20418000.0</v>
+      </c>
+      <c r="L12">
+        <v>-15737000.0</v>
+      </c>
+      <c r="M12">
+        <v>-35995000.0</v>
+      </c>
+      <c r="N12">
+        <v>-11484000.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-40000000.0</v>
+      </c>
+      <c r="F13">
+        <v>-11328000.0</v>
+      </c>
+      <c r="G13">
+        <v>-26345000.0</v>
+      </c>
+      <c r="H13">
+        <v>-61781000.0</v>
+      </c>
+      <c r="I13">
+        <v>-16963000.0</v>
+      </c>
+      <c r="J13">
+        <v>-39733000.0</v>
+      </c>
+      <c r="K13">
+        <v>-27618000.0</v>
+      </c>
+      <c r="L13">
+        <v>-30369000.0</v>
+      </c>
+      <c r="M13">
+        <v>-30171000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>194762000.0</v>
+      </c>
+      <c r="C14">
+        <v>184818000.0</v>
+      </c>
+      <c r="D14">
+        <v>189911000.0</v>
+      </c>
+      <c r="E14">
+        <v>216894000.0</v>
+      </c>
+      <c r="F14">
+        <v>209637000.0</v>
+      </c>
+      <c r="G14">
+        <v>191006000.0</v>
+      </c>
+      <c r="H14">
+        <v>181588000.0</v>
+      </c>
+      <c r="I14">
+        <v>168508000.0</v>
+      </c>
+      <c r="J14">
+        <v>160710000.0</v>
+      </c>
+      <c r="K14">
+        <v>155211000.0</v>
+      </c>
+      <c r="L14">
+        <v>171474000.0</v>
+      </c>
+      <c r="M14">
+        <v>145431000.0</v>
+      </c>
+      <c r="N14">
+        <v>66338000.0</v>
+      </c>
+      <c r="O14">
+        <v>42690000.0</v>
+      </c>
+      <c r="P14">
+        <v>38760000.0</v>
+      </c>
+      <c r="Q14">
+        <v>36025000.0</v>
+      </c>
+      <c r="R14">
+        <v>30860000.0</v>
+      </c>
+      <c r="S14">
+        <v>28162000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>27927000.0</v>
+      </c>
+      <c r="C15">
+        <v>27422000.0</v>
+      </c>
+      <c r="D15">
+        <v>26885000.0</v>
+      </c>
+      <c r="E15">
+        <v>27310000.0</v>
+      </c>
+      <c r="F15">
+        <v>22311000.0</v>
+      </c>
+      <c r="G15">
+        <v>41378000.0</v>
+      </c>
+      <c r="H15">
+        <v>76935000.0</v>
+      </c>
+      <c r="I15">
+        <v>71790000.0</v>
+      </c>
+      <c r="J15">
+        <v>67725000.0</v>
+      </c>
+      <c r="K15">
+        <v>56748000.0</v>
+      </c>
+      <c r="L15">
+        <v>40119000.0</v>
+      </c>
+      <c r="M15">
+        <v>34074000.0</v>
+      </c>
+      <c r="N15">
+        <v>162713000.0</v>
+      </c>
+      <c r="O15">
+        <v>62903000.0</v>
+      </c>
+      <c r="P15">
+        <v>46691000.0</v>
+      </c>
+      <c r="Q15">
+        <v>40674000.0</v>
+      </c>
+      <c r="R15">
+        <v>48826000.0</v>
+      </c>
+      <c r="S15">
+        <v>67410000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16">
+        <v>166511000.0</v>
+      </c>
+      <c r="C16">
+        <v>429302000.0</v>
+      </c>
+      <c r="D16">
+        <v>406956000.0</v>
+      </c>
+      <c r="E16">
+        <v>314678000.0</v>
+      </c>
+      <c r="F16">
+        <v>474638000.0</v>
+      </c>
+      <c r="G16">
+        <v>567939000.0</v>
+      </c>
+      <c r="H16">
+        <v>271597000.0</v>
+      </c>
+      <c r="I16">
+        <v>270813000.0</v>
+      </c>
+      <c r="J16">
+        <v>464344000.0</v>
+      </c>
+      <c r="K16">
+        <v>554371000.0</v>
+      </c>
+      <c r="L16">
+        <v>46685000.0</v>
+      </c>
+      <c r="M16">
+        <v>45732000.0</v>
+      </c>
+      <c r="N16">
+        <v>60743000.0</v>
+      </c>
+      <c r="O16">
+        <v>51499000.0</v>
+      </c>
+      <c r="P16">
+        <v>86316000.0</v>
+      </c>
+      <c r="Q16">
+        <v>88031000.0</v>
+      </c>
+      <c r="R16">
+        <v>94087000.0</v>
+      </c>
+      <c r="S16">
+        <v>79230000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>50554000.0</v>
+      </c>
+      <c r="C18">
+        <v>260892000.0</v>
+      </c>
+      <c r="D18">
+        <v>93163000.0</v>
+      </c>
+      <c r="E18">
+        <v>211173000.0</v>
+      </c>
+      <c r="F18">
+        <v>212486000.0</v>
+      </c>
+      <c r="G18">
+        <v>182293000.0</v>
+      </c>
+      <c r="H18">
+        <v>232591000.0</v>
+      </c>
+      <c r="I18">
+        <v>35999000.0</v>
+      </c>
+      <c r="J18">
+        <v>-31558000.0</v>
+      </c>
+      <c r="K18">
+        <v>36207000.0</v>
+      </c>
+      <c r="L18">
+        <v>60990000.0</v>
+      </c>
+      <c r="M18">
+        <v>-169844000.0</v>
+      </c>
+      <c r="N18">
+        <v>-745819000.0</v>
+      </c>
+      <c r="O18">
+        <v>94353000.0</v>
+      </c>
+      <c r="P18">
+        <v>-10055000.0</v>
+      </c>
+      <c r="Q18">
+        <v>62191000.0</v>
+      </c>
+      <c r="R18">
+        <v>18330000.0</v>
+      </c>
+      <c r="S18">
+        <v>69480000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-397122000.0</v>
+      </c>
+      <c r="D19">
+        <v>-181154000.0</v>
+      </c>
+      <c r="E19">
+        <v>-230891000.0</v>
+      </c>
+      <c r="F19">
+        <v>-212742000.0</v>
+      </c>
+      <c r="G19">
+        <v>-143118000.0</v>
+      </c>
+      <c r="H19">
+        <v>400000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-400000000.0</v>
+      </c>
+      <c r="J19">
+        <v>459000.0</v>
+      </c>
+      <c r="K19">
+        <v>-181838000.0</v>
+      </c>
+      <c r="L19">
+        <v>-400000000.0</v>
+      </c>
+      <c r="M19">
+        <v>9345000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>4749000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>94736000.0</v>
+      </c>
+      <c r="C21">
+        <v>213136000.0</v>
+      </c>
+      <c r="D21">
+        <v>-8632000.0</v>
+      </c>
+      <c r="E21">
+        <v>-7504000.0</v>
+      </c>
+      <c r="F21">
+        <v>-13577000.0</v>
+      </c>
+      <c r="G21">
+        <v>340927000.0</v>
+      </c>
+      <c r="H21">
+        <v>-253790000.0</v>
+      </c>
+      <c r="I21">
+        <v>226407000.0</v>
+      </c>
+      <c r="J21">
+        <v>70086000.0</v>
+      </c>
+      <c r="K21">
+        <v>-25311000.0</v>
+      </c>
+      <c r="L21">
+        <v>-233018000.0</v>
+      </c>
+      <c r="M21">
+        <v>233209000.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>141</v>
+      </c>
+      <c r="B22">
+        <v>72980000.0</v>
+      </c>
+      <c r="C22">
+        <v>80359000.0</v>
+      </c>
+      <c r="D22">
+        <v>53245000.0</v>
+      </c>
+      <c r="E22">
+        <v>63212000.0</v>
+      </c>
+      <c r="F22">
+        <v>-13037000.0</v>
+      </c>
+      <c r="G22">
+        <v>-22889000.0</v>
+      </c>
+      <c r="H22">
+        <v>84290000.0</v>
+      </c>
+      <c r="I22">
+        <v>66539000.0</v>
+      </c>
+      <c r="J22">
+        <v>63583000.0</v>
+      </c>
+      <c r="K22">
+        <v>52392000.0</v>
+      </c>
+      <c r="L22">
+        <v>34666000.0</v>
+      </c>
+      <c r="M22">
+        <v>27143000.0</v>
+      </c>
+      <c r="N22">
+        <v>38013000.0</v>
+      </c>
+      <c r="O22">
+        <v>48643000.0</v>
+      </c>
+      <c r="P22">
+        <v>60242000.0</v>
+      </c>
+      <c r="Q22">
+        <v>46118000.0</v>
+      </c>
+      <c r="R22">
+        <v>41837000.0</v>
+      </c>
+      <c r="S22">
+        <v>52720000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23">
+        <v>-16168000.0</v>
+      </c>
+      <c r="C23">
+        <v>-27138000.0</v>
+      </c>
+      <c r="D23">
+        <v>-14251000.0</v>
+      </c>
+      <c r="E23">
+        <v>-15252000.0</v>
+      </c>
+      <c r="F23">
+        <v>-19939000.0</v>
+      </c>
+      <c r="G23">
+        <v>-33804000.0</v>
+      </c>
+      <c r="H23">
+        <v>-50826000.0</v>
+      </c>
+      <c r="I23">
+        <v>-56729000.0</v>
+      </c>
+      <c r="J23">
+        <v>-72537000.0</v>
+      </c>
+      <c r="K23">
+        <v>-61212000.0</v>
+      </c>
+      <c r="L23">
+        <v>-57881000.0</v>
+      </c>
+      <c r="M23">
+        <v>-58130000.0</v>
+      </c>
+      <c r="N23">
+        <v>-176685000.0</v>
+      </c>
+      <c r="O23">
+        <v>-14825000.0</v>
+      </c>
+      <c r="P23">
+        <v>-5327000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-2353000.0</v>
+      </c>
+      <c r="R23">
+        <v>304000.0</v>
+      </c>
+      <c r="S23">
+        <v>2249000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24">
+        <v>-550012000.0</v>
+      </c>
+      <c r="C24">
+        <v>-382896000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
+        <v>-230891000.0</v>
+      </c>
+      <c r="F24">
+        <v>-212742000.0</v>
+      </c>
+      <c r="G24">
+        <v>-143118000.0</v>
+      </c>
+      <c r="H24">
+        <v>399998000.0</v>
+      </c>
+      <c r="I24">
+        <v>-643023000.0</v>
+      </c>
+      <c r="J24">
+        <v>-1592000.0</v>
+      </c>
+      <c r="K24">
+        <v>538000.0</v>
+      </c>
+      <c r="L24">
+        <v>-142316000.0</v>
+      </c>
+      <c r="M24">
+        <v>9345000.0</v>
+      </c>
+      <c r="N24">
+        <v>-676757000.0</v>
+      </c>
+      <c r="O24">
+        <v>-108281000.0</v>
+      </c>
+      <c r="P24">
+        <v>55000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-22647000.0</v>
+      </c>
+      <c r="R24">
+        <v>1562000.0</v>
+      </c>
+      <c r="S24">
+        <v>-7838000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>-39582000.0</v>
+      </c>
+      <c r="C25">
+        <v>-9747000.0</v>
+      </c>
+      <c r="D25">
+        <v>414085000.0</v>
+      </c>
+      <c r="E25">
+        <v>-45679000.0</v>
+      </c>
+      <c r="F25">
+        <v>-16112000.0</v>
+      </c>
+      <c r="G25">
+        <v>8448000.0</v>
+      </c>
+      <c r="H25">
+        <v>-12209000.0</v>
+      </c>
+      <c r="I25">
+        <v>10634000.0</v>
+      </c>
+      <c r="J25">
+        <v>2279000.0</v>
+      </c>
+      <c r="K25">
+        <v>22779000.0</v>
+      </c>
+      <c r="L25">
+        <v>-14030000.0</v>
+      </c>
+      <c r="M25">
+        <v>-7171000.0</v>
+      </c>
+      <c r="N25">
+        <v>-153888000.0</v>
+      </c>
+      <c r="O25">
+        <v>-1442000.0</v>
+      </c>
+      <c r="P25">
+        <v>-3055000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-10667000.0</v>
+      </c>
+      <c r="R25">
+        <v>2215000.0</v>
+      </c>
+      <c r="S25">
+        <v>-5343000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26">
+        <v>-8122000.0</v>
+      </c>
+      <c r="C26">
+        <v>-13105000.0</v>
+      </c>
+      <c r="D26">
+        <v>-13105000.0</v>
+      </c>
+      <c r="E26">
+        <v>-90176000.0</v>
+      </c>
+      <c r="F26">
+        <v>-46704000.0</v>
+      </c>
+      <c r="G26">
+        <v>-143713000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
+        <v>495000000.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>100000000.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27">
+        <v>25171000.0</v>
+      </c>
+      <c r="C27">
+        <v>21696000.0</v>
+      </c>
+      <c r="D27">
+        <v>20026000.0</v>
+      </c>
+      <c r="E27">
+        <v>21011000.0</v>
+      </c>
+      <c r="F27">
+        <v>20260000.0</v>
+      </c>
+      <c r="G27">
+        <v>25495000.0</v>
+      </c>
+      <c r="H27">
+        <v>20857000.0</v>
+      </c>
+      <c r="I27">
+        <v>18785000.0</v>
+      </c>
+      <c r="J27">
+        <v>14100000.0</v>
+      </c>
+      <c r="K27">
+        <v>9729000.0</v>
+      </c>
+      <c r="L27">
+        <v>5483000.0</v>
+      </c>
+      <c r="M27">
+        <v>3720000.0</v>
+      </c>
+      <c r="N27">
+        <v>2994000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>38169000.0</v>
+      </c>
+      <c r="C28">
+        <v>158576000.0</v>
+      </c>
+      <c r="D28">
+        <v>-62873000.0</v>
+      </c>
+      <c r="E28">
+        <v>-140242000.0</v>
+      </c>
+      <c r="F28">
+        <v>-93045000.0</v>
+      </c>
+      <c r="G28">
+        <v>257167000.0</v>
+      </c>
+      <c r="H28">
+        <v>-381551000.0</v>
+      </c>
+      <c r="I28">
+        <v>104617000.0</v>
+      </c>
+      <c r="J28">
+        <v>-56877000.0</v>
+      </c>
+      <c r="K28">
+        <v>470941000.0</v>
+      </c>
+      <c r="L28">
+        <v>-59918000.0</v>
+      </c>
+      <c r="M28">
+        <v>145488000.0</v>
+      </c>
+      <c r="N28">
+        <v>744547000.0</v>
+      </c>
+      <c r="O28">
+        <v>-20889000.0</v>
+      </c>
+      <c r="P28">
+        <v>18568000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-45600000.0</v>
+      </c>
+      <c r="R28">
+        <v>-5035000.0</v>
+      </c>
+      <c r="S28">
+        <v>-65824000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>249052000.0</v>
+      </c>
+      <c r="C29">
+        <v>260892000.0</v>
+      </c>
+      <c r="D29">
+        <v>232491000.0</v>
+      </c>
+      <c r="E29">
+        <v>211173000.0</v>
+      </c>
+      <c r="F29">
+        <v>212486000.0</v>
+      </c>
+      <c r="G29">
+        <v>182293000.0</v>
+      </c>
+      <c r="H29">
+        <v>232591000.0</v>
+      </c>
+      <c r="I29">
+        <v>279022000.0</v>
+      </c>
+      <c r="J29">
+        <v>194202000.0</v>
+      </c>
+      <c r="K29">
+        <v>214755000.0</v>
+      </c>
+      <c r="L29">
+        <v>203187000.0</v>
+      </c>
+      <c r="M29">
+        <v>138558000.0</v>
+      </c>
+      <c r="N29">
+        <v>-58546000.0</v>
+      </c>
+      <c r="O29">
+        <v>94353000.0</v>
+      </c>
+      <c r="P29">
+        <v>50527000.0</v>
+      </c>
+      <c r="Q29">
+        <v>74381000.0</v>
+      </c>
+      <c r="R29">
+        <v>58509000.0</v>
+      </c>
+      <c r="S29">
+        <v>75410000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B30">
+        <v>-550012000.0</v>
+      </c>
+      <c r="C30">
+        <v>-397122000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
+        <v>-230891000.0</v>
+      </c>
+      <c r="F30">
+        <v>-212742000.0</v>
+      </c>
+      <c r="G30">
+        <v>-143118000.0</v>
+      </c>
+      <c r="H30">
+        <v>149744000.0</v>
+      </c>
+      <c r="I30">
+        <v>-643023000.0</v>
+      </c>
+      <c r="J30">
+        <v>-224605000.0</v>
+      </c>
+      <c r="K30">
+        <v>-181838000.0</v>
+      </c>
+      <c r="L30">
+        <v>-142316000.0</v>
+      </c>
+      <c r="M30">
+        <v>-299057000.0</v>
+      </c>
+      <c r="N30">
+        <v>-676757000.0</v>
+      </c>
+      <c r="O30">
+        <v>-108281000.0</v>
+      </c>
+      <c r="P30">
+        <v>-60527000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-34837000.0</v>
+      </c>
+      <c r="R30">
+        <v>-38617000.0</v>
+      </c>
+      <c r="S30">
+        <v>-13768000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BM30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:65">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>106146000.0</v>
+      </c>
+      <c r="C2">
+        <v>166511000.0</v>
+      </c>
+      <c r="D2">
+        <v>197755000.0</v>
+      </c>
+      <c r="E2">
+        <v>136727000.0</v>
+      </c>
+      <c r="F2">
+        <v>237412000.0</v>
+      </c>
+      <c r="G2">
+        <v>429302000.0</v>
+      </c>
+      <c r="H2">
+        <v>469919000.0</v>
+      </c>
+      <c r="I2">
+        <v>576548000.0</v>
+      </c>
+      <c r="J2">
+        <v>385311000.0</v>
+      </c>
+      <c r="K2">
+        <v>406956000.0</v>
+      </c>
+      <c r="L2">
+        <v>420953000.0</v>
+      </c>
+      <c r="M2">
+        <v>395808000.0</v>
+      </c>
+      <c r="N2">
+        <v>380831000.0</v>
+      </c>
+      <c r="O2">
+        <v>314678000.0</v>
+      </c>
+      <c r="P2">
+        <v>439815000.0</v>
+      </c>
+      <c r="Q2">
+        <v>412759000.0</v>
+      </c>
+      <c r="R2">
+        <v>482667000.0</v>
+      </c>
+      <c r="S2">
+        <v>474638000.0</v>
+      </c>
+      <c r="T2">
+        <v>620967000.0</v>
+      </c>
+      <c r="U2">
+        <v>578570000.0</v>
+      </c>
+      <c r="V2">
+        <v>607397000.0</v>
+      </c>
+      <c r="W2">
+        <v>567939000.0</v>
+      </c>
+      <c r="X2">
+        <v>427953000.0</v>
+      </c>
+      <c r="Y2">
+        <v>931848000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1045864000.0</v>
+      </c>
+      <c r="AA2">
+        <v>271597000.0</v>
+      </c>
+      <c r="AB2">
+        <v>330319000.0</v>
+      </c>
+      <c r="AC2">
+        <v>413378000.0</v>
+      </c>
+      <c r="AD2">
+        <v>304676000.0</v>
+      </c>
+      <c r="AE2">
+        <v>270813000.0</v>
+      </c>
+      <c r="AF2">
+        <v>284101000.0</v>
+      </c>
+      <c r="AG2">
+        <v>310516000.0</v>
+      </c>
+      <c r="AH2">
+        <v>752170000.0</v>
+      </c>
+      <c r="AI2">
+        <v>530197000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>432105000.0</v>
+      </c>
+      <c r="AK2">
+        <v>440958000.0</v>
+      </c>
+      <c r="AL2">
+        <v>532442000.0</v>
+      </c>
+      <c r="AM2">
+        <v>554371000.0</v>
+      </c>
+      <c r="AN2">
+        <v>594297000.0</v>
+      </c>
+      <c r="AO2">
+        <v>35454000.0</v>
+      </c>
+      <c r="AP2">
+        <v>44440000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>46685000.0</v>
+      </c>
+      <c r="AR2">
+        <v>46388000.0</v>
+      </c>
+      <c r="AS2">
+        <v>34221000.0</v>
+      </c>
+      <c r="AT2">
+        <v>36463000.0</v>
+      </c>
+      <c r="AU2">
+        <v>45732000.0</v>
+      </c>
+      <c r="AV2">
+        <v>52918000.0</v>
+      </c>
+      <c r="AW2">
+        <v>41791000.0</v>
+      </c>
+      <c r="AX2">
+        <v>44703000.0</v>
+      </c>
+      <c r="AY2">
+        <v>60743000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>116960000.0</v>
+      </c>
+      <c r="BA2">
+        <v>80516000.0</v>
+      </c>
+      <c r="BB2">
+        <v>105579000.0</v>
+      </c>
+      <c r="BC2">
+        <v>51499000.0</v>
+      </c>
+      <c r="BD2">
+        <v>93235000.0</v>
+      </c>
+      <c r="BE2">
+        <v>63876000.0</v>
+      </c>
+      <c r="BF2">
+        <v>90395000.0</v>
+      </c>
+      <c r="BG2">
+        <v>86316000.0</v>
+      </c>
+      <c r="BH2">
+        <v>125924000.0</v>
+      </c>
+      <c r="BI2">
+        <v>86659000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>88544000.0</v>
+      </c>
+      <c r="BK2">
+        <v>88031000.0</v>
+      </c>
+      <c r="BL2">
+        <v>80482000.0</v>
+      </c>
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>30990000</v>
+      </c>
+      <c r="C3">
+        <v>18186000</v>
+      </c>
+      <c r="D3">
+        <v>42100999</v>
+      </c>
+      <c r="E3">
+        <v>32528000</v>
+      </c>
+      <c r="F3">
+        <v>81806000</v>
+      </c>
+      <c r="G3">
+        <v>42063000</v>
+      </c>
+      <c r="H3">
+        <v>29012000</v>
+      </c>
+      <c r="I3">
+        <v>47377000</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>53000000</v>
+      </c>
+      <c r="L3">
+        <v>37949000</v>
+      </c>
+      <c r="M3">
+        <v>25213000</v>
+      </c>
+      <c r="N3">
+        <v>34398000</v>
+      </c>
+      <c r="O3">
+        <v>41768000</v>
+      </c>
+      <c r="P3">
+        <v>37183000</v>
+      </c>
+      <c r="Q3">
+        <v>32471000</v>
+      </c>
+      <c r="R3">
+        <v>21669000</v>
+      </c>
+      <c r="S3">
+        <v>34945000</v>
+      </c>
+      <c r="T3">
+        <v>24318000</v>
+      </c>
+      <c r="U3">
+        <v>22372000</v>
+      </c>
+      <c r="V3">
+        <v>27633000</v>
+      </c>
+      <c r="W3">
+        <v>20714000</v>
+      </c>
+      <c r="X3">
+        <v>113354000</v>
+      </c>
+      <c r="Y3">
+        <v>33641000</v>
+      </c>
+      <c r="Z3">
+        <v>39103000</v>
+      </c>
+      <c r="AA3">
+        <v>40610000</v>
+      </c>
+      <c r="AB3">
+        <v>60588000</v>
+      </c>
+      <c r="AC3">
+        <v>59020000</v>
+      </c>
+      <c r="AD3">
+        <v>69485000</v>
+      </c>
+      <c r="AE3">
+        <v>61163000</v>
+      </c>
+      <c r="AF3">
+        <v>73400000</v>
+      </c>
+      <c r="AG3">
+        <v>71055000</v>
+      </c>
+      <c r="AH3">
+        <v>54456000</v>
+      </c>
+      <c r="AI3">
+        <v>44112000</v>
+      </c>
+      <c r="AJ3">
+        <v>65407000</v>
+      </c>
+      <c r="AK3">
+        <v>53965000</v>
+      </c>
+      <c r="AL3">
+        <v>56575000</v>
+      </c>
+      <c r="AM3">
+        <v>47066000</v>
+      </c>
+      <c r="AN3">
+        <v>61525000</v>
+      </c>
+      <c r="AO3">
+        <v>41745000</v>
+      </c>
+      <c r="AP3">
+        <v>49921000</v>
+      </c>
+      <c r="AQ3">
+        <v>29185000</v>
+      </c>
+      <c r="AR3">
+        <v>37869000</v>
+      </c>
+      <c r="AS3">
+        <v>41916000</v>
+      </c>
+      <c r="AT3">
+        <v>34349000</v>
+      </c>
+      <c r="AU3">
+        <v>28063000</v>
+      </c>
+      <c r="AV3">
+        <v>38619000</v>
+      </c>
+      <c r="AW3">
+        <v>219378000</v>
+      </c>
+      <c r="AX3">
+        <v>30269000</v>
+      </c>
+      <c r="AY3">
+        <v>20136000</v>
+      </c>
+      <c r="AZ3">
+        <v>619963000</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>5053000</v>
+      </c>
+      <c r="BF3">
+        <v>35512000</v>
+      </c>
+      <c r="BG3">
+        <v>12538000</v>
+      </c>
+      <c r="BH3">
+        <v>40628000</v>
+      </c>
+      <c r="BI3">
+        <v>4244000</v>
+      </c>
+      <c r="BJ3">
+        <v>10931000</v>
+      </c>
+      <c r="BK3">
+        <v>4779000</v>
+      </c>
+      <c r="BL3">
+        <v>10016000</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:65">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>14977000.0</v>
+      </c>
+      <c r="O4">
+        <v>66153000.0</v>
+      </c>
+      <c r="P4"/>
+      <c r="Q4">
+        <v>27056000.0</v>
+      </c>
+      <c r="R4">
+        <v>-69908000.0</v>
+      </c>
+      <c r="S4">
+        <v>8029000.0</v>
+      </c>
+      <c r="T4">
+        <v>-146329000.0</v>
+      </c>
+      <c r="U4">
+        <v>42397000.0</v>
+      </c>
+      <c r="V4">
+        <v>-28827000.0</v>
+      </c>
+      <c r="W4">
+        <v>39458000.0</v>
+      </c>
+      <c r="X4">
+        <v>139986000.0</v>
+      </c>
+      <c r="Y4">
+        <v>-503895000.0</v>
+      </c>
+      <c r="Z4">
+        <v>-114016000.0</v>
+      </c>
+      <c r="AA4">
+        <v>774267000.0</v>
+      </c>
+      <c r="AB4">
+        <v>-58722000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-83059000.0</v>
+      </c>
+      <c r="AD4">
+        <v>108702000.0</v>
+      </c>
+      <c r="AE4">
+        <v>33863000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-13288000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-26415000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-441654000.0</v>
+      </c>
+      <c r="AI4">
+        <v>221973000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>32239000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-8853000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-91484000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-21929000.0</v>
+      </c>
+      <c r="AN4">
+        <v>-39926000.0</v>
+      </c>
+      <c r="AO4">
+        <v>558843000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-8986000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-2245000.0</v>
+      </c>
+      <c r="AR4">
+        <v>297000.0</v>
+      </c>
+      <c r="AS4">
+        <v>12167000.0</v>
+      </c>
+      <c r="AT4">
+        <v>-2242000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-9269000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-7186000.0</v>
+      </c>
+      <c r="AW4">
+        <v>11127000.0</v>
+      </c>
+      <c r="AX4">
+        <v>-2912000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-16040000.0</v>
+      </c>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>-29718000.0</v>
+      </c>
+      <c r="O5">
+        <v>40601000.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5">
+        <v>12651000.0</v>
+      </c>
+      <c r="R5">
+        <v>-34217000.0</v>
+      </c>
+      <c r="S5">
+        <v>12015000.0</v>
+      </c>
+      <c r="T5">
+        <v>-13298000.0</v>
+      </c>
+      <c r="U5">
+        <v>9082000.0</v>
+      </c>
+      <c r="V5">
+        <v>-28074000.0</v>
+      </c>
+      <c r="W5">
+        <v>20962000.0</v>
+      </c>
+      <c r="X5">
+        <v>-53481000.0</v>
+      </c>
+      <c r="Y5">
+        <v>16731000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-30610000.0</v>
+      </c>
+      <c r="AA5">
+        <v>20734000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-52992000.0</v>
+      </c>
+      <c r="AC5">
+        <v>14728000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-54852000.0</v>
+      </c>
+      <c r="AE5">
+        <v>19533000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-14127000.0</v>
+      </c>
+      <c r="AG5">
+        <v>9440000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-27005000.0</v>
+      </c>
+      <c r="AI5">
+        <v>14729000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-43148000.0</v>
+      </c>
+      <c r="AK5">
+        <v>1652000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-25933000.0</v>
+      </c>
+      <c r="AM5">
+        <v>9255000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-25043000.0</v>
+      </c>
+      <c r="AO5">
+        <v>8878000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-23317000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>15692000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-23849000.0</v>
+      </c>
+      <c r="AS5">
+        <v>17518000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-28610000.0</v>
+      </c>
+      <c r="AU5">
+        <v>4572000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-20794000.0</v>
+      </c>
+      <c r="AW5">
+        <v>1290000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-18390000.0</v>
+      </c>
+      <c r="AY5">
+        <v>7723000.0</v>
+      </c>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>22071000.0</v>
+      </c>
+      <c r="C6">
+        <v>-60365000.0</v>
+      </c>
+      <c r="D6">
+        <v>-31244000.0</v>
+      </c>
+      <c r="E6">
+        <v>61028000.0</v>
+      </c>
+      <c r="F6">
+        <v>-100685000.0</v>
+      </c>
+      <c r="G6">
+        <v>-191890000.0</v>
+      </c>
+      <c r="H6">
+        <v>-40617000.0</v>
+      </c>
+      <c r="I6">
+        <v>-106629000.0</v>
+      </c>
+      <c r="J6">
+        <v>191237000.0</v>
+      </c>
+      <c r="K6">
+        <v>-21645000.0</v>
+      </c>
+      <c r="L6">
+        <v>-13997000.0</v>
+      </c>
+      <c r="M6">
+        <v>25145000.0</v>
+      </c>
+      <c r="N6">
+        <v>14977000.0</v>
+      </c>
+      <c r="O6">
+        <v>66153000.0</v>
+      </c>
+      <c r="P6">
+        <v>-125137000.0</v>
+      </c>
+      <c r="Q6">
+        <v>27056000.0</v>
+      </c>
+      <c r="R6">
+        <v>-69908000.0</v>
+      </c>
+      <c r="S6">
+        <v>8029000.0</v>
+      </c>
+      <c r="T6">
+        <v>-146329000.0</v>
+      </c>
+      <c r="U6">
+        <v>42397000.0</v>
+      </c>
+      <c r="V6">
+        <v>-28827000.0</v>
+      </c>
+      <c r="W6">
+        <v>39458000.0</v>
+      </c>
+      <c r="X6">
+        <v>139986000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-503895000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-114016000.0</v>
+      </c>
+      <c r="AA6">
+        <v>774267000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-58722000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-83059000.0</v>
+      </c>
+      <c r="AD6">
+        <v>108702000.0</v>
+      </c>
+      <c r="AE6">
+        <v>33863000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-13288000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-26415000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-441654000.0</v>
+      </c>
+      <c r="AI6">
+        <v>221973000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>32239000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-8853000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-91484000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-21929000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-39926000.0</v>
+      </c>
+      <c r="AO6">
+        <v>558843000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-8986000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-2245000.0</v>
+      </c>
+      <c r="AR6">
+        <v>297000.0</v>
+      </c>
+      <c r="AS6">
+        <v>12167000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-2242000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-9269000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-7186000.0</v>
+      </c>
+      <c r="AW6">
+        <v>11127000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-2912000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-16040000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-56217000.0</v>
+      </c>
+      <c r="BA6">
+        <v>25084000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-25063000.0</v>
+      </c>
+      <c r="BC6">
+        <v>54080000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-41736000.0</v>
+      </c>
+      <c r="BE6">
+        <v>29359000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-26519000.0</v>
+      </c>
+      <c r="BG6">
+        <v>4079000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-39608000.0</v>
+      </c>
+      <c r="BI6">
+        <v>39265000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-1885000.0</v>
+      </c>
+      <c r="BK6">
+        <v>513000.0</v>
+      </c>
+      <c r="BL6">
+        <v>7549000.0</v>
+      </c>
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7">
+        <v>-34596000.0</v>
+      </c>
+      <c r="C7">
+        <v>12337000.0</v>
+      </c>
+      <c r="D7">
+        <v>-33038000.0</v>
+      </c>
+      <c r="E7">
+        <v>38938000.0</v>
+      </c>
+      <c r="F7">
+        <v>-38906000.0</v>
+      </c>
+      <c r="G7">
+        <v>28727000.0</v>
+      </c>
+      <c r="H7">
+        <v>-18360000.0</v>
+      </c>
+      <c r="I7">
+        <v>28204000.0</v>
+      </c>
+      <c r="J7">
+        <v>-36247000.0</v>
+      </c>
+      <c r="K7">
+        <v>10169000.0</v>
+      </c>
+      <c r="L7">
+        <v>-38404000.0</v>
+      </c>
+      <c r="M7">
+        <v>-4751000.0</v>
+      </c>
+      <c r="N7">
+        <v>-47203000.0</v>
+      </c>
+      <c r="O7">
+        <v>35646000.0</v>
+      </c>
+      <c r="P7">
+        <v>-25117000.0</v>
+      </c>
+      <c r="Q7">
+        <v>31547000.0</v>
+      </c>
+      <c r="R7">
+        <v>-51871000.0</v>
+      </c>
+      <c r="S7">
+        <v>1176000.0</v>
+      </c>
+      <c r="T7">
+        <v>-6181000.0</v>
+      </c>
+      <c r="U7">
+        <v>25103000.0</v>
+      </c>
+      <c r="V7">
+        <v>-44617000.0</v>
+      </c>
+      <c r="W7">
+        <v>29496000.0</v>
+      </c>
+      <c r="X7">
+        <v>-39291000.0</v>
+      </c>
+      <c r="Y7">
+        <v>45606000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-22598000.0</v>
+      </c>
+      <c r="AA7">
+        <v>10507000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-14271000.0</v>
+      </c>
+      <c r="AC7">
+        <v>41669000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-57783000.0</v>
+      </c>
+      <c r="AE7">
+        <v>23525000.0</v>
+      </c>
+      <c r="AF7">
+        <v>3582000.0</v>
+      </c>
+      <c r="AG7">
+        <v>12025000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-26878000.0</v>
+      </c>
+      <c r="AI7">
+        <v>10134000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-33973000.0</v>
+      </c>
+      <c r="AK7">
+        <v>18152000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-19036000.0</v>
+      </c>
+      <c r="AM7">
+        <v>2841000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-8817000.0</v>
+      </c>
+      <c r="AO7">
+        <v>2770000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-23010000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>8645000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-10225000.0</v>
+      </c>
+      <c r="AS7">
+        <v>18197000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-29891000.0</v>
+      </c>
+      <c r="AU7">
+        <v>2596000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-15184000.0</v>
+      </c>
+      <c r="AW7">
+        <v>3922000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-20697000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-4956000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-24430000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-1776000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-10882000.0</v>
+      </c>
+      <c r="BC7">
+        <v>29016000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-26202000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-956000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-2412000.0</v>
+      </c>
+      <c r="BG7">
+        <v>29734000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-59917000.0</v>
+      </c>
+      <c r="BI7">
+        <v>10907000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-1017000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-5676000.0</v>
+      </c>
+      <c r="BL7">
+        <v>10923000.0</v>
+      </c>
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>-8966000.0</v>
+      </c>
+      <c r="O8">
+        <v>258000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8">
+        <v>13124000.0</v>
+      </c>
+      <c r="R8">
+        <v>-25678000.0</v>
+      </c>
+      <c r="S8">
+        <v>847000.0</v>
+      </c>
+      <c r="T8">
+        <v>3017000.0</v>
+      </c>
+      <c r="U8">
+        <v>-2426000.0</v>
+      </c>
+      <c r="V8">
+        <v>-2489000.0</v>
+      </c>
+      <c r="W8">
+        <v>4792000.0</v>
+      </c>
+      <c r="X8">
+        <v>4312000.0</v>
+      </c>
+      <c r="Y8">
+        <v>3947000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-7252000.0</v>
+      </c>
+      <c r="AA8">
+        <v>2874000.0</v>
+      </c>
+      <c r="AB8">
+        <v>3866000.0</v>
+      </c>
+      <c r="AC8">
+        <v>1976000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-9212000.0</v>
+      </c>
+      <c r="AE8">
+        <v>7385000.0</v>
+      </c>
+      <c r="AF8">
+        <v>1901000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-9777000.0</v>
+      </c>
+      <c r="AH8">
+        <v>3612000.0</v>
+      </c>
+      <c r="AI8">
+        <v>2989000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>6332000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-10667000.0</v>
+      </c>
+      <c r="AL8">
+        <v>-3415000.0</v>
+      </c>
+      <c r="AM8">
+        <v>1963000.0</v>
+      </c>
+      <c r="AN8">
+        <v>-2972000.0</v>
+      </c>
+      <c r="AO8">
+        <v>-5049000.0</v>
+      </c>
+      <c r="AP8">
+        <v>307000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>3954000.0</v>
+      </c>
+      <c r="AR8">
+        <v>13624000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-15975000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-3672000.0</v>
+      </c>
+      <c r="AU8">
+        <v>10986000.0</v>
+      </c>
+      <c r="AV8">
+        <v>5610000.0</v>
+      </c>
+      <c r="AW8">
+        <v>-1408000.0</v>
+      </c>
+      <c r="AX8">
+        <v>3463000.0</v>
+      </c>
+      <c r="AY8">
+        <v>-4530000.0</v>
+      </c>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>2075000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1604000.0</v>
+      </c>
+      <c r="D9">
+        <v>5261000.0</v>
+      </c>
+      <c r="E9">
+        <v>708000.0</v>
+      </c>
+      <c r="F9">
+        <v>947000.0</v>
+      </c>
+      <c r="G9">
+        <v>2356000.0</v>
+      </c>
+      <c r="H9">
+        <v>2642000.0</v>
+      </c>
+      <c r="I9">
+        <v>595000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9">
+        <v>-1371000.0</v>
+      </c>
+      <c r="L9">
+        <v>-2184000.0</v>
+      </c>
+      <c r="M9">
+        <v>-4751000.0</v>
+      </c>
+      <c r="N9">
+        <v>-4751000.0</v>
+      </c>
+      <c r="O9">
+        <v>258000.0</v>
+      </c>
+      <c r="P9">
+        <v>6401000.0</v>
+      </c>
+      <c r="Q9">
+        <v>13124000.0</v>
+      </c>
+      <c r="R9">
+        <v>-25678000.0</v>
+      </c>
+      <c r="S9">
+        <v>847000.0</v>
+      </c>
+      <c r="T9">
+        <v>3017000.0</v>
+      </c>
+      <c r="U9">
+        <v>-2426000.0</v>
+      </c>
+      <c r="V9">
+        <v>-2489000.0</v>
+      </c>
+      <c r="W9">
+        <v>4792000.0</v>
+      </c>
+      <c r="X9">
+        <v>4312000.0</v>
+      </c>
+      <c r="Y9">
+        <v>3947000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-7252000.0</v>
+      </c>
+      <c r="AA9">
+        <v>2874000.0</v>
+      </c>
+      <c r="AB9">
+        <v>3866000.0</v>
+      </c>
+      <c r="AC9">
+        <v>1976000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-9212000.0</v>
+      </c>
+      <c r="AE9">
+        <v>7385000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1901000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-9777000.0</v>
+      </c>
+      <c r="AH9">
+        <v>3612000.0</v>
+      </c>
+      <c r="AI9">
+        <v>2989000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>6332000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-10667000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-3415000.0</v>
+      </c>
+      <c r="AM9">
+        <v>1963000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-2972000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-5049000.0</v>
+      </c>
+      <c r="AP9">
+        <v>307000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>3954000.0</v>
+      </c>
+      <c r="AR9">
+        <v>13624000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-15975000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-3672000.0</v>
+      </c>
+      <c r="AU9">
+        <v>10986000.0</v>
+      </c>
+      <c r="AV9">
+        <v>5610000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-1408000.0</v>
+      </c>
+      <c r="AX9">
+        <v>3463000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-4530000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-7590000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-928000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-30850000.0</v>
+      </c>
+      <c r="BC9">
+        <v>31698000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-1550000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-956000.0</v>
+      </c>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10">
+        <v>-3269000.0</v>
+      </c>
+      <c r="N10">
+        <v>11486000.0</v>
+      </c>
+      <c r="O10">
+        <v>-258000.0</v>
+      </c>
+      <c r="P10">
+        <v>-6401000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-17870000.0</v>
+      </c>
+      <c r="R10">
+        <v>25678000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10">
+        <v>-106921000.0</v>
+      </c>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
+        <v>0.0</v>
+      </c>
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>5624000.0</v>
+      </c>
+      <c r="N11">
+        <v>-4603000.0</v>
+      </c>
+      <c r="O11">
+        <v>-5213000.0</v>
+      </c>
+      <c r="P11">
+        <v>-1069000.0</v>
+      </c>
+      <c r="Q11">
+        <v>5772000.0</v>
+      </c>
+      <c r="R11">
+        <v>8024000.0</v>
+      </c>
+      <c r="S11">
+        <v>-11686000.0</v>
+      </c>
+      <c r="T11">
+        <v>4100000.0</v>
+      </c>
+      <c r="U11">
+        <v>18447000.0</v>
+      </c>
+      <c r="V11">
+        <v>-14054000.0</v>
+      </c>
+      <c r="W11">
+        <v>3742000.0</v>
+      </c>
+      <c r="X11">
+        <v>9878000.0</v>
+      </c>
+      <c r="Y11">
+        <v>24928000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-5017000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-13101000.0</v>
+      </c>
+      <c r="AB11">
+        <v>6671000.0</v>
+      </c>
+      <c r="AC11">
+        <v>21344000.0</v>
+      </c>
+      <c r="AD11">
+        <v>6281000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-6663000.0</v>
+      </c>
+      <c r="AF11">
+        <v>15808000.0</v>
+      </c>
+      <c r="AG11">
+        <v>4133000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-6462000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-7584000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-16600000.0</v>
+      </c>
+      <c r="AK11">
+        <v>15932000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-6485000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-9256000.0</v>
+      </c>
+      <c r="AN11">
+        <v>18199000.0</v>
+      </c>
+      <c r="AO11">
+        <v>1724000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-4607000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-11001000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-3496000.0</v>
+      </c>
+      <c r="AS11">
+        <v>16654000.0</v>
+      </c>
+      <c r="AT11">
+        <v>2391000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-12962000.0</v>
+      </c>
+      <c r="AV11">
+        <v>1363000.0</v>
+      </c>
+      <c r="AW11">
+        <v>4040000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-5770000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-8149000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>9577000.0</v>
+      </c>
+      <c r="BA11">
+        <v>6138000.0</v>
+      </c>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11">
+        <v>2413000.0</v>
+      </c>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11">
+        <v>9928000.0</v>
+      </c>
+      <c r="BM11"/>
     </row>
     <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>29</v>
-[...33 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>353999000.0</v>
+        <v>9575000.0</v>
       </c>
       <c r="N12">
-        <v>315357000.0</v>
+        <v>-20055000.0</v>
       </c>
       <c r="O12">
-        <v>272648000.0</v>
+        <v>-11878000.0</v>
       </c>
       <c r="P12">
-        <v>264434000.0</v>
+        <v>2825000.0</v>
       </c>
       <c r="Q12">
-        <v>387248000.0</v>
+        <v>-1967000.0</v>
       </c>
       <c r="R12">
-        <v>359424000.0</v>
+        <v>-30002000.0</v>
       </c>
       <c r="S12">
-        <v>429716000.0</v>
+        <v>1865000.0</v>
       </c>
       <c r="T12">
-        <v>423695000.0</v>
+        <v>4686000.0</v>
       </c>
       <c r="U12">
-        <v>582188000.0</v>
+        <v>2291000.0</v>
       </c>
       <c r="V12">
-        <v>540604000.0</v>
+        <v>5491000.0</v>
       </c>
       <c r="W12">
-        <v>567102000.0</v>
+        <v>-1399000.0</v>
       </c>
       <c r="X12">
-        <v>526714000.0</v>
+        <v>5961000.0</v>
       </c>
       <c r="Y12">
-        <v>373088000.0</v>
+        <v>7212000.0</v>
       </c>
       <c r="Z12">
-        <v>872970000.0</v>
+        <v>15590000.0</v>
       </c>
       <c r="AA12">
-        <v>1008983000.0</v>
+        <v>-2216000.0</v>
       </c>
       <c r="AB12">
-        <v>233946000.0</v>
+        <v>-811000.0</v>
       </c>
       <c r="AC12">
-        <v>293710000.0</v>
+        <v>-1527000.0</v>
       </c>
       <c r="AD12">
-        <v>525335000.0</v>
+        <v>3123000.0</v>
       </c>
       <c r="AE12">
-        <v>592910000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="AF12">
-        <v>604981000.0</v>
+        <v>-724000.0</v>
       </c>
       <c r="AG12">
-        <v>629745000.0</v>
+        <v>-147000.0</v>
       </c>
       <c r="AH12">
-        <v>651797000.0</v>
+        <v>-1153000.0</v>
       </c>
       <c r="AI12">
-        <v>690471000.0</v>
+        <v>-1298000.0</v>
       </c>
       <c r="AJ12">
-        <v>464344000.0</v>
+        <v>-2662000.0</v>
       </c>
       <c r="AK12">
-        <v>432105000.0</v>
+        <v>4807000.0</v>
       </c>
       <c r="AL12">
-        <v>440958000.0</v>
+        <v>-9759000.0</v>
       </c>
       <c r="AM12">
-        <v>532442000.0</v>
+        <v>-2673000.0</v>
       </c>
       <c r="AN12">
-        <v>554371000.0</v>
+        <v>-6177000.0</v>
       </c>
       <c r="AO12">
-        <v>594297000.0</v>
+        <v>-7011000.0</v>
       </c>
       <c r="AP12">
-        <v>35454000.0</v>
+        <v>-4246000.0</v>
       </c>
       <c r="AQ12">
-        <v>44440000.0</v>
+        <v>-2984000.0</v>
       </c>
       <c r="AR12">
-        <v>46685000.0</v>
+        <v>-4831000.0</v>
       </c>
       <c r="AS12">
-        <v>46388000.0</v>
+        <v>-4106000.0</v>
       </c>
       <c r="AT12">
-        <v>34221000.0</v>
+        <v>-4392000.0</v>
       </c>
       <c r="AU12">
-        <v>36463000.0</v>
+        <v>-2408000.0</v>
       </c>
       <c r="AV12">
-        <v>45732000.0</v>
+        <v>-6801000.0</v>
       </c>
       <c r="AW12">
-        <v>52918000.0</v>
+        <v>-7604000.0</v>
       </c>
       <c r="AX12">
-        <v>41791000.0</v>
+        <v>-10035000.0</v>
       </c>
       <c r="AY12">
-        <v>44703000.0</v>
-[...30 lines deleted...]
-      </c>
+        <v>-11555000.0</v>
+      </c>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-      <c r="BL12">
-[...1 lines deleted...]
-      </c>
+      <c r="BL12"/>
       <c r="BM12"/>
     </row>
     <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>30</v>
-[...33 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
-        <v>1623000.0</v>
+        <v>19057000.0</v>
       </c>
       <c r="N13">
-        <v>1608000.0</v>
+        <v>19057000.0</v>
       </c>
       <c r="O13">
-        <v>1613000.0</v>
+        <v>40601000.0</v>
       </c>
       <c r="P13">
-        <v>1611000.0</v>
+        <v>-30449000.0</v>
       </c>
       <c r="Q13">
-        <v>1616000.0</v>
+        <v>12651000.0</v>
       </c>
       <c r="R13">
-        <v>1636000.0</v>
+        <v>-34217000.0</v>
       </c>
       <c r="S13">
-        <v>1697000.0</v>
+        <v>12015000.0</v>
       </c>
       <c r="T13">
-        <v>1702000.0</v>
+        <v>-13298000.0</v>
       </c>
       <c r="U13">
-        <v>1733000.0</v>
+        <v>9082000.0</v>
       </c>
       <c r="V13">
-        <v>1734000.0</v>
+        <v>-28074000.0</v>
       </c>
       <c r="W13">
-        <v>1723000.0</v>
+        <v>20962000.0</v>
       </c>
       <c r="X13">
-        <v>1715000.0</v>
+        <v>-53481000.0</v>
       </c>
       <c r="Y13">
-        <v>1729000.0</v>
+        <v>16731000.0</v>
       </c>
       <c r="Z13">
-        <v>1733000.0</v>
+        <v>-10329000.0</v>
       </c>
       <c r="AA13">
-        <v>1771000.0</v>
+        <v>20734000.0</v>
       </c>
       <c r="AB13">
-        <v>1819000.0</v>
+        <v>-41190000.0</v>
       </c>
       <c r="AC13">
-        <v>1801000.0</v>
+        <v>14728000.0</v>
       </c>
       <c r="AD13">
-        <v>1780000.0</v>
+        <v>-54852000.0</v>
       </c>
       <c r="AE13">
-        <v>1765000.0</v>
+        <v>19533000.0</v>
       </c>
       <c r="AF13">
-        <v>1749000.0</v>
+        <v>-14127000.0</v>
       </c>
       <c r="AG13">
-        <v>1691000.0</v>
+        <v>9440000.0</v>
       </c>
       <c r="AH13">
-        <v>1677000.0</v>
+        <v>-27005000.0</v>
       </c>
       <c r="AI13">
-        <v>1643000.0</v>
+        <v>14729000.0</v>
       </c>
       <c r="AJ13">
-        <v>1615000.0</v>
+        <v>-39733000.0</v>
       </c>
       <c r="AK13">
-        <v>1594000.0</v>
+        <v>7987000.0</v>
       </c>
       <c r="AL13">
-        <v>1585000.0</v>
+        <v>-25933000.0</v>
       </c>
       <c r="AM13">
-        <v>1577000.0</v>
+        <v>9255000.0</v>
       </c>
       <c r="AN13">
-        <v>1558000.0</v>
+        <v>-27618000.0</v>
       </c>
       <c r="AO13">
-        <v>1549000.0</v>
+        <v>8878000.0</v>
       </c>
       <c r="AP13">
-        <v>1238000.0</v>
+        <v>-23317000.0</v>
       </c>
       <c r="AQ13">
-        <v>1217000.0</v>
+        <v>15692000.0</v>
       </c>
       <c r="AR13">
-        <v>1200000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-30369000.0</v>
+      </c>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
       <c r="AV13">
-        <v>1072000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>-30171000.0</v>
+      </c>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
     </row>
     <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>171</v>
       </c>
       <c r="B14">
-        <v>268947000.0</v>
+        <v>50389000.0</v>
       </c>
       <c r="C14">
-        <v>269348000.0</v>
+        <v>50219000.0</v>
       </c>
       <c r="D14">
-        <v>270328000.0</v>
+        <v>50566000.0</v>
       </c>
       <c r="E14">
-        <v>270357000.0</v>
+        <v>51210000.0</v>
       </c>
       <c r="F14">
-        <v>269951000.0</v>
+        <v>48920000.0</v>
       </c>
       <c r="G14">
-        <v>269529000.0</v>
+        <v>48779000.0</v>
       </c>
       <c r="H14">
-        <v>269019000.0</v>
+        <v>45365000.0</v>
       </c>
       <c r="I14">
-        <v>269613000.0</v>
+        <v>45899000.0</v>
       </c>
       <c r="J14">
-        <v>268716000.0</v>
+        <v>48918000.0</v>
       </c>
       <c r="K14">
-        <v>267494000.0</v>
+        <v>47525000.0</v>
       </c>
       <c r="L14">
-        <v>267003000.0</v>
+        <v>49599000.0</v>
       </c>
       <c r="M14">
-        <v>266072999.0</v>
+        <v>42227000.0</v>
       </c>
       <c r="N14">
-        <v>264196000.0</v>
+        <v>46860000.0</v>
       </c>
       <c r="O14">
-        <v>265197000.0</v>
+        <v>49366000.0</v>
       </c>
       <c r="P14">
-        <v>265370000.0</v>
+        <v>42763000.0</v>
       </c>
       <c r="Q14">
-        <v>267121000.0</v>
+        <v>46984000.0</v>
       </c>
       <c r="R14">
-        <v>270085000.0</v>
+        <v>56803000.0</v>
       </c>
       <c r="S14">
-        <v>273759000.0</v>
+        <v>69064000.0</v>
       </c>
       <c r="T14">
-        <v>276349500.0</v>
+        <v>54298000.0</v>
       </c>
       <c r="U14">
-        <v>277716000.0</v>
+        <v>65794000.0</v>
       </c>
       <c r="V14">
-        <v>278436000.0</v>
+        <v>45675000.0</v>
       </c>
       <c r="W14">
-        <v>277881000.0</v>
+        <v>46415000.0</v>
       </c>
       <c r="X14">
-        <v>278471000.0</v>
+        <v>47397000.0</v>
       </c>
       <c r="Y14">
-        <v>280940000.0</v>
+        <v>44733000.0</v>
       </c>
       <c r="Z14">
-        <v>283384000.0</v>
+        <v>52783000.0</v>
       </c>
       <c r="AA14">
-        <v>292645000.0</v>
+        <v>46093000.0</v>
       </c>
       <c r="AB14">
-        <v>296852000.0</v>
+        <v>46409000.0</v>
       </c>
       <c r="AC14">
-        <v>298151000.0</v>
+        <v>44260000.0</v>
       </c>
       <c r="AD14">
-        <v>298131000.0</v>
+        <v>44821000.0</v>
       </c>
       <c r="AE14">
-        <v>298049000.0</v>
+        <v>46098000.0</v>
       </c>
       <c r="AF14">
-        <v>297492000.0</v>
+        <v>46682000.0</v>
       </c>
       <c r="AG14">
-        <v>297478000.0</v>
+        <v>42475000.0</v>
       </c>
       <c r="AH14">
-        <v>297244000.0</v>
+        <v>39468000.0</v>
       </c>
       <c r="AI14">
-        <v>296827000.0</v>
+        <v>39883000.0</v>
       </c>
       <c r="AJ14">
-        <v>297898000.0</v>
+        <v>40842000.0</v>
       </c>
       <c r="AK14">
-        <v>297871000.0</v>
+        <v>38490000.0</v>
       </c>
       <c r="AL14">
-        <v>298398000.0</v>
+        <v>40532000.0</v>
       </c>
       <c r="AM14">
-        <v>297962000.0</v>
+        <v>40846000.0</v>
       </c>
       <c r="AN14">
-        <v>297046000.0</v>
+        <v>39829000.0</v>
       </c>
       <c r="AO14">
-        <v>280614000.0</v>
+        <v>42607000.0</v>
       </c>
       <c r="AP14">
-        <v>266167000.0</v>
+        <v>38548000.0</v>
       </c>
       <c r="AQ14">
-        <v>266641000.0</v>
+        <v>39227000.0</v>
       </c>
       <c r="AR14">
-        <v>266048000.0</v>
+        <v>45258000.0</v>
       </c>
       <c r="AS14">
-        <v>265873000.0</v>
+        <v>45169000.0</v>
       </c>
       <c r="AT14">
-        <v>265867000.0</v>
+        <v>39629000.0</v>
       </c>
       <c r="AU14">
-        <v>265810000.0</v>
+        <v>41418000.0</v>
       </c>
       <c r="AV14">
-        <v>265779000.0</v>
+        <v>48799000.0</v>
       </c>
       <c r="AW14">
-        <v>263041000.0</v>
+        <v>37880000.0</v>
       </c>
       <c r="AX14">
-        <v>244436000.0</v>
+        <v>28637000.0</v>
       </c>
       <c r="AY14">
-        <v>244425000.0</v>
+        <v>30115000.0</v>
       </c>
       <c r="AZ14">
-        <v>95611000.0</v>
+        <v>27375000.0</v>
       </c>
       <c r="BA14">
-        <v>91655000.0</v>
+        <v>14782000.0</v>
       </c>
       <c r="BB14">
-        <v>91655000.0</v>
+        <v>10360000.0</v>
       </c>
       <c r="BC14">
-        <v>91655000.0</v>
+        <v>12156000.0</v>
       </c>
       <c r="BD14">
-        <v>91655000.0</v>
+        <v>12423000.0</v>
       </c>
       <c r="BE14">
-        <v>91655000.0</v>
+        <v>12228000.0</v>
       </c>
       <c r="BF14">
-        <v>91655000.0</v>
+        <v>12030000.0</v>
       </c>
       <c r="BG14">
-        <v>91655000.0</v>
+        <v>10890000.0</v>
       </c>
       <c r="BH14">
-        <v>91655000.0</v>
+        <v>10696000.0</v>
       </c>
       <c r="BI14">
-        <v>91655000.0</v>
+        <v>10863000.0</v>
       </c>
       <c r="BJ14">
-        <v>91655000.0</v>
+        <v>8690000.0</v>
       </c>
       <c r="BK14">
-        <v>91655000.0</v>
+        <v>8511000.0</v>
       </c>
       <c r="BL14">
-        <v>91655000.0</v>
+        <v>9545000.0</v>
       </c>
       <c r="BM14"/>
     </row>
     <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>32</v>
-[...12 lines deleted...]
-      <c r="M15"/>
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>7092000.0</v>
+      </c>
+      <c r="C15">
+        <v>7072000.0</v>
+      </c>
+      <c r="D15">
+        <v>7031000.0</v>
+      </c>
+      <c r="E15">
+        <v>6996000.0</v>
+      </c>
+      <c r="F15">
+        <v>6970000.0</v>
+      </c>
+      <c r="G15">
+        <v>6930000.0</v>
+      </c>
+      <c r="H15">
+        <v>6895000.0</v>
+      </c>
+      <c r="I15">
+        <v>6874000.0</v>
+      </c>
+      <c r="J15">
+        <v>6838000.0</v>
+      </c>
+      <c r="K15">
+        <v>6815000.0</v>
+      </c>
+      <c r="L15">
+        <v>6754000.0</v>
+      </c>
+      <c r="M15">
+        <v>6733000.0</v>
+      </c>
       <c r="N15">
-        <v>1608000.0</v>
+        <v>6673000.0</v>
       </c>
       <c r="O15">
-        <v>1613000.0</v>
-[...1 lines deleted...]
-      <c r="P15"/>
+        <v>6725000.0</v>
+      </c>
+      <c r="P15">
+        <v>6715000.0</v>
+      </c>
       <c r="Q15">
-        <v>1616000.0</v>
+        <v>6744000.0</v>
       </c>
       <c r="R15">
-        <v>1636000.0</v>
+        <v>6853000.0</v>
       </c>
       <c r="S15">
-        <v>1697000.0</v>
+        <v>6998000.0</v>
       </c>
       <c r="T15">
-        <v>1702000.0</v>
+        <v>7036000.0</v>
       </c>
       <c r="U15">
-        <v>1733000.0</v>
+        <v>7111000.0</v>
       </c>
       <c r="V15">
-        <v>1734000.0</v>
+        <v>7114000.0</v>
       </c>
       <c r="W15">
-        <v>1723000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="X15">
-        <v>1715000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="Y15">
-        <v>1729000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="Z15">
-        <v>1733000.0</v>
+        <v>19241000.0</v>
       </c>
       <c r="AA15">
-        <v>1771000.0</v>
+        <v>20037000.0</v>
       </c>
       <c r="AB15">
-        <v>1819000.0</v>
+        <v>20135000.0</v>
       </c>
       <c r="AC15">
-        <v>1801000.0</v>
+        <v>19141000.0</v>
       </c>
       <c r="AD15">
-        <v>1780000.0</v>
+        <v>18905000.0</v>
       </c>
       <c r="AE15">
-        <v>1765000.0</v>
+        <v>18754000.0</v>
       </c>
       <c r="AF15">
-        <v>1749000.0</v>
+        <v>18570000.0</v>
       </c>
       <c r="AG15">
-        <v>1691000.0</v>
+        <v>17960000.0</v>
       </c>
       <c r="AH15">
-        <v>1677000.0</v>
+        <v>17819000.0</v>
       </c>
       <c r="AI15">
-        <v>1643000.0</v>
+        <v>17441000.0</v>
       </c>
       <c r="AJ15">
-        <v>1615000.0</v>
+        <v>17180000.0</v>
       </c>
       <c r="AK15">
-        <v>1594000.0</v>
+        <v>16959000.0</v>
       </c>
       <c r="AL15">
-        <v>1585000.0</v>
+        <v>16870000.0</v>
       </c>
       <c r="AM15">
-        <v>1577000.0</v>
+        <v>16716000.0</v>
       </c>
       <c r="AN15">
-        <v>1558000.0</v>
+        <v>16555000.0</v>
       </c>
       <c r="AO15">
-        <v>1549000.0</v>
+        <v>16472000.0</v>
       </c>
       <c r="AP15">
-        <v>1238000.0</v>
+        <v>13169000.0</v>
       </c>
       <c r="AQ15">
-        <v>1217000.0</v>
+        <v>10552000.0</v>
       </c>
       <c r="AR15">
-        <v>1200000.0</v>
+        <v>10361000.0</v>
       </c>
       <c r="AS15">
-        <v>1179000.0</v>
+        <v>10222000.0</v>
       </c>
       <c r="AT15">
-        <v>1142000.0</v>
+        <v>9896000.0</v>
       </c>
       <c r="AU15">
-        <v>1117000.0</v>
+        <v>9640000.0</v>
       </c>
       <c r="AV15">
-        <v>1072000.0</v>
+        <v>9232000.0</v>
       </c>
       <c r="AW15">
-        <v>982000.0</v>
+        <v>8591000.0</v>
       </c>
       <c r="AX15">
-        <v>956000.0</v>
+        <v>8123000.0</v>
       </c>
       <c r="AY15">
-        <v>956000.0</v>
+        <v>8128000.0</v>
       </c>
       <c r="AZ15">
-        <v>945000.0</v>
+        <v>130748000.0</v>
       </c>
       <c r="BA15">
-        <v>0.0</v>
-[...12 lines deleted...]
-      <c r="BM15"/>
+        <v>4538000.0</v>
+      </c>
+      <c r="BB15">
+        <v>7899000.0</v>
+      </c>
+      <c r="BC15">
+        <v>19528000.0</v>
+      </c>
+      <c r="BD15">
+        <v>13165000.0</v>
+      </c>
+      <c r="BE15">
+        <v>5831000.0</v>
+      </c>
+      <c r="BF15">
+        <v>19721000.0</v>
+      </c>
+      <c r="BG15">
+        <v>24186000.0</v>
+      </c>
+      <c r="BH15">
+        <v>11940000.0</v>
+      </c>
+      <c r="BI15">
+        <v>19638000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>6158000.0</v>
+      </c>
+      <c r="BK15">
+        <v>8955000.0</v>
+      </c>
+      <c r="BL15">
+        <v>9286000.0</v>
+      </c>
+      <c r="BM15">
+        <v>48826000.0</v>
+      </c>
     </row>
     <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>173</v>
       </c>
       <c r="B16">
-        <v>50352000.0</v>
+        <v>128217000.0</v>
       </c>
       <c r="C16">
-        <v>57601000.0</v>
+        <v>106146000.0</v>
       </c>
       <c r="D16">
-        <v>59901000.0</v>
+        <v>166511000.0</v>
       </c>
       <c r="E16">
-        <v>64191000.0</v>
+        <v>197755000.0</v>
       </c>
       <c r="F16">
-        <v>55343000.0</v>
+        <v>136727000.0</v>
       </c>
       <c r="G16">
-        <v>61888000.0</v>
+        <v>237412000.0</v>
       </c>
       <c r="H16">
-        <v>62639000.0</v>
+        <v>429302000.0</v>
       </c>
       <c r="I16">
-        <v>70766000.0</v>
-[...1 lines deleted...]
-      <c r="J16"/>
+        <v>469919000.0</v>
+      </c>
+      <c r="J16">
+        <v>385311000.0</v>
+      </c>
       <c r="K16">
-        <v>69289000.0</v>
+        <v>385311000.0</v>
       </c>
       <c r="L16">
-        <v>70298000.0</v>
+        <v>406956000.0</v>
       </c>
       <c r="M16">
-        <v>75688000.0</v>
+        <v>420953000.0</v>
       </c>
       <c r="N16">
-        <v>73972000.0</v>
+        <v>395808000.0</v>
       </c>
       <c r="O16">
-        <v>76769000.0</v>
+        <v>380831000.0</v>
       </c>
       <c r="P16">
-        <v>76091000.0</v>
+        <v>314678000.0</v>
       </c>
       <c r="Q16">
-        <v>80249000.0</v>
+        <v>439815000.0</v>
       </c>
       <c r="R16">
-        <v>80008000.0</v>
+        <v>412759000.0</v>
       </c>
       <c r="S16">
-        <v>84380000.0</v>
+        <v>482667000.0</v>
       </c>
       <c r="T16">
-        <v>84358000.0</v>
+        <v>474638000.0</v>
       </c>
       <c r="U16">
-        <v>90427000.0</v>
+        <v>620967000.0</v>
       </c>
       <c r="V16">
-        <v>81762000.0</v>
+        <v>578570000.0</v>
       </c>
       <c r="W16">
-        <v>94625000.0</v>
+        <v>607397000.0</v>
       </c>
       <c r="X16">
-        <v>88319000.0</v>
+        <v>567939000.0</v>
       </c>
       <c r="Y16">
-        <v>77572000.0</v>
+        <v>427953000.0</v>
       </c>
       <c r="Z16">
-        <v>62996000.0</v>
+        <v>931848000.0</v>
       </c>
       <c r="AA16">
-        <v>64176000.0</v>
+        <v>1045864000.0</v>
       </c>
       <c r="AB16">
-        <v>72015000.0</v>
+        <v>271597000.0</v>
       </c>
       <c r="AC16">
-        <v>68742000.0</v>
+        <v>330319000.0</v>
       </c>
       <c r="AD16">
-        <v>48858000.0</v>
+        <v>413378000.0</v>
       </c>
       <c r="AE16">
-        <v>43339000.0</v>
+        <v>304676000.0</v>
       </c>
       <c r="AF16">
-        <v>44810000.0</v>
+        <v>270813000.0</v>
       </c>
       <c r="AG16">
-        <v>32175000.0</v>
+        <v>284101000.0</v>
       </c>
       <c r="AH16">
-        <v>29553000.0</v>
+        <v>310516000.0</v>
       </c>
       <c r="AI16">
-        <v>37499000.0</v>
+        <v>752170000.0</v>
       </c>
       <c r="AJ16">
-        <v>40907000.0</v>
+        <v>464344000.0</v>
       </c>
       <c r="AK16">
-        <v>41320000.0</v>
+        <v>432105000.0</v>
       </c>
       <c r="AL16">
-        <v>27380000.0</v>
+        <v>440958000.0</v>
       </c>
       <c r="AM16">
-        <v>31097000.0</v>
+        <v>532442000.0</v>
       </c>
       <c r="AN16">
-        <v>32212000.0</v>
+        <v>554371000.0</v>
       </c>
       <c r="AO16">
-        <v>24176000.0</v>
+        <v>594297000.0</v>
       </c>
       <c r="AP16">
-        <v>23019000.0</v>
+        <v>35454000.0</v>
       </c>
       <c r="AQ16">
-        <v>26802000.0</v>
+        <v>44440000.0</v>
       </c>
       <c r="AR16">
-        <v>31388000.0</v>
+        <v>46685000.0</v>
       </c>
       <c r="AS16">
-        <v>38066000.0</v>
+        <v>46388000.0</v>
       </c>
       <c r="AT16">
-        <v>18713000.0</v>
+        <v>34221000.0</v>
       </c>
       <c r="AU16">
-        <v>20994000.0</v>
+        <v>36463000.0</v>
       </c>
       <c r="AV16">
-        <v>27876000.0</v>
+        <v>45732000.0</v>
       </c>
       <c r="AW16">
-        <v>24728000.0</v>
+        <v>52918000.0</v>
       </c>
       <c r="AX16">
-        <v>18722000.0</v>
+        <v>41791000.0</v>
       </c>
       <c r="AY16">
-        <v>22574000.0</v>
+        <v>44703000.0</v>
       </c>
       <c r="AZ16">
-        <v>21568000.0</v>
+        <v>60743000.0</v>
       </c>
       <c r="BA16">
-        <v>8314000.0</v>
+        <v>105600000.0</v>
       </c>
       <c r="BB16">
-        <v>4072000.0</v>
+        <v>80516000.0</v>
       </c>
       <c r="BC16">
-        <v>6514000.0</v>
+        <v>105579000.0</v>
       </c>
       <c r="BD16">
-        <v>7390000.0</v>
+        <v>51499000.0</v>
       </c>
       <c r="BE16">
-        <v>6662000.0</v>
+        <v>93235000.0</v>
       </c>
       <c r="BF16">
-        <v>3841000.0</v>
+        <v>63876000.0</v>
       </c>
       <c r="BG16">
-        <v>5843000.0</v>
+        <v>90395000.0</v>
       </c>
       <c r="BH16">
-        <v>5881000.0</v>
+        <v>86316000.0</v>
       </c>
       <c r="BI16">
-        <v>7967000.0</v>
-[...2 lines deleted...]
-      <c r="BK16"/>
+        <v>125924000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>86659000.0</v>
+      </c>
+      <c r="BK16">
+        <v>88544000.0</v>
+      </c>
       <c r="BL16">
-        <v>7544000.0</v>
-[...1 lines deleted...]
-      <c r="BM16"/>
+        <v>88031000.0</v>
+      </c>
+      <c r="BM16">
+        <v>80482000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6252,18719 +24773,397 @@
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
     </row>
     <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>35</v>
-[...11 lines deleted...]
-      <c r="L18"/>
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>-11448000.0</v>
+      </c>
+      <c r="C18">
+        <v>50724000.0</v>
+      </c>
+      <c r="D18">
+        <v>-8202999.0</v>
+      </c>
+      <c r="E18">
+        <v>72765000.0</v>
+      </c>
+      <c r="F18">
+        <v>-55091000.0</v>
+      </c>
+      <c r="G18">
+        <v>41083000.0</v>
+      </c>
+      <c r="H18">
+        <v>21020000.0</v>
+      </c>
+      <c r="I18">
+        <v>55433000.0</v>
+      </c>
+      <c r="J18">
+        <v>37124000.0</v>
+      </c>
+      <c r="K18">
+        <v>17926000.0</v>
+      </c>
+      <c r="L18">
+        <v>-1506000.0</v>
+      </c>
       <c r="M18">
-        <v>175488000.0</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>90142000.0</v>
+      </c>
+      <c r="N18">
+        <v>19543000.0</v>
+      </c>
       <c r="O18">
-        <v>76769000.0</v>
+        <v>86363000.0</v>
       </c>
       <c r="P18">
-        <v>187570000.0</v>
+        <v>37188000.0</v>
       </c>
       <c r="Q18">
-        <v>188706000.0</v>
+        <v>57836000.0</v>
       </c>
       <c r="R18">
-        <v>193436000.0</v>
+        <v>-5684000.0</v>
       </c>
       <c r="S18">
-        <v>84380000.0</v>
+        <v>32748000.0</v>
       </c>
       <c r="T18">
-        <v>202437000.0</v>
+        <v>21141000.0</v>
       </c>
       <c r="U18">
-        <v>189327000.0</v>
+        <v>60926000.0</v>
       </c>
       <c r="V18">
-        <v>200735000.0</v>
+        <v>-17304000.0</v>
       </c>
       <c r="W18">
-        <v>94625000.0</v>
+        <v>52686000.0</v>
       </c>
       <c r="X18">
-        <v>88319000.0</v>
+        <v>132094000.0</v>
       </c>
       <c r="Y18">
-        <v>77572000.0</v>
+        <v>89130000.0</v>
       </c>
       <c r="Z18">
-        <v>62996000.0</v>
+        <v>-29454000.0</v>
       </c>
       <c r="AA18">
-        <v>64176000.0</v>
+        <v>24164000.0</v>
       </c>
       <c r="AB18">
-        <v>72015000.0</v>
+        <v>-26370000.0</v>
       </c>
       <c r="AC18">
-        <v>68742000.0</v>
+        <v>50073000.0</v>
       </c>
       <c r="AD18">
-        <v>48858000.0</v>
+        <v>-58107000.0</v>
       </c>
       <c r="AE18">
-        <v>43339000.0</v>
+        <v>16739000.0</v>
       </c>
       <c r="AF18">
-        <v>44810000.0</v>
+        <v>18219000.0</v>
       </c>
       <c r="AG18">
-        <v>32175000.0</v>
+        <v>6661000.0</v>
       </c>
       <c r="AH18">
-        <v>29553000.0</v>
+        <v>-13329000.0</v>
       </c>
       <c r="AI18">
-        <v>37499000.0</v>
+        <v>24448000.0</v>
       </c>
       <c r="AJ18">
-        <v>40907000.0</v>
+        <v>-47872000.0</v>
       </c>
       <c r="AK18">
-        <v>41320000.0</v>
+        <v>32521000.0</v>
       </c>
       <c r="AL18">
-        <v>27380000.0</v>
+        <v>-29176000.0</v>
       </c>
       <c r="AM18">
-        <v>31097000.0</v>
+        <v>12969000.0</v>
       </c>
       <c r="AN18">
-        <v>32212000.0</v>
+        <v>-5010000.0</v>
       </c>
       <c r="AO18">
-        <v>24176000.0</v>
+        <v>28271000.0</v>
       </c>
       <c r="AP18">
-        <v>23019000.0</v>
+        <v>-17408000.0</v>
       </c>
       <c r="AQ18">
-        <v>26802000.0</v>
+        <v>30354000.0</v>
       </c>
       <c r="AR18">
-        <v>31388000.0</v>
+        <v>5711000.0</v>
       </c>
       <c r="AS18">
-        <v>38066000.0</v>
+        <v>40608000.0</v>
       </c>
       <c r="AT18">
-        <v>18713000.0</v>
+        <v>-4647000.0</v>
       </c>
       <c r="AU18">
-        <v>20994000.0</v>
+        <v>19318000.0</v>
       </c>
       <c r="AV18">
-        <v>27876000.0</v>
+        <v>-1695000.0</v>
       </c>
       <c r="AW18">
-        <v>24728000.0</v>
+        <v>-163876000.0</v>
       </c>
       <c r="AX18">
-        <v>18722000.0</v>
+        <v>-8047000.0</v>
       </c>
       <c r="AY18">
-        <v>22574000.0</v>
+        <v>3774000.0</v>
       </c>
       <c r="AZ18">
-        <v>21568000.0</v>
+        <v>-751890000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
-[...11 lines deleted...]
-      <c r="BL18"/>
+        <v>17624000.0</v>
+      </c>
+      <c r="BB18">
+        <v>1207000.0</v>
+      </c>
+      <c r="BC18">
+        <v>43190000.0</v>
+      </c>
+      <c r="BD18">
+        <v>8707000.0</v>
+      </c>
+      <c r="BE18">
+        <v>13847000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-16356000.0</v>
+      </c>
+      <c r="BG18">
+        <v>35052000.0</v>
+      </c>
+      <c r="BH18">
+        <v>-51376000.0</v>
+      </c>
+      <c r="BI18">
+        <v>26592000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>3284000.0</v>
+      </c>
+      <c r="BK18">
+        <v>11445000.0</v>
+      </c>
+      <c r="BL18">
+        <v>13809000.0</v>
+      </c>
       <c r="BM18"/>
     </row>
     <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...38 lines deleted...]
-      <c r="AR19"/>
+      <c r="E19">
+        <v>-32528000.0</v>
+      </c>
+      <c r="F19">
+        <v>-113507000.0</v>
+      </c>
+      <c r="G19">
+        <v>-42063000.0</v>
+      </c>
+      <c r="H19">
+        <v>-78652000.0</v>
+      </c>
+      <c r="I19">
+        <v>-190808000.0</v>
+      </c>
+      <c r="J19">
+        <v>-56393000.0</v>
+      </c>
+      <c r="K19">
+        <v>-71269000.0</v>
+      </c>
+      <c r="L19">
+        <v>-37961000.0</v>
+      </c>
+      <c r="M19">
+        <v>-52123000.0</v>
+      </c>
+      <c r="N19">
+        <v>15375000.0</v>
+      </c>
+      <c r="O19">
+        <v>-2631000.0</v>
+      </c>
+      <c r="P19">
+        <v>-141775000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-32471000.0</v>
+      </c>
+      <c r="R19">
+        <v>-21669000.0</v>
+      </c>
+      <c r="S19">
+        <v>-34976000.0</v>
+      </c>
+      <c r="T19">
+        <v>-141982000.0</v>
+      </c>
+      <c r="U19">
+        <v>-22315000.0</v>
+      </c>
+      <c r="V19">
+        <v>-27633000.0</v>
+      </c>
+      <c r="W19">
+        <v>-20812000.0</v>
+      </c>
+      <c r="X19">
+        <v>-29764000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-33641000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-39103000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-40610000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-60588000.0</v>
+      </c>
+      <c r="AC19">
+        <v>150000000.0</v>
+      </c>
+      <c r="AD19">
+        <v>200000000.0</v>
+      </c>
+      <c r="AE19">
+        <v>50000000.0</v>
+      </c>
+      <c r="AF19">
+        <v>50000000.0</v>
+      </c>
+      <c r="AG19">
+        <v>50000000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-400000000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-400000000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>459000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-400000000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-1587000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-56000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-400000000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-4519000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-4000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>5081000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-400000000.0</v>
+      </c>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19"/>
+      <c r="AV19">
+        <v>9345000.0</v>
+      </c>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
     </row>
     <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>37</v>
-[...14710 lines deleted...]
-      <c r="A21" t="s">
         <v>177</v>
-      </c>
-[...3736 lines deleted...]
-        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24989,51 +25188,51 @@
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
     </row>
     <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>84021000.0</v>
       </c>
       <c r="C21">
         <v>-52461000.0</v>
       </c>
       <c r="D21">
         <v>317457000.0</v>
       </c>
       <c r="E21">
         <v>-925000.0</v>
       </c>
       <c r="F21">
         <v>-907000.0</v>
       </c>
       <c r="G21">
         <v>-220889000.0</v>
       </c>
       <c r="H21">
         <v>-1351000.0</v>
       </c>
       <c r="I21">
         <v>-7552000.0</v>
       </c>
@@ -25152,51 +25351,51 @@
         <v>197884000.0</v>
       </c>
       <c r="AX21">
         <v>26057000.0</v>
       </c>
       <c r="AY21">
         <v>-4011000.0</v>
       </c>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
     </row>
     <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22">
         <v>-38844000.0</v>
       </c>
       <c r="C22">
         <v>2285000.0</v>
       </c>
       <c r="D22">
         <v>32172000.0</v>
       </c>
       <c r="E22">
         <v>13645000.0</v>
       </c>
       <c r="F22">
         <v>11385000.0</v>
       </c>
       <c r="G22">
         <v>15778000.0</v>
       </c>
       <c r="H22">
         <v>18793000.0</v>
       </c>
       <c r="I22">
         <v>22796000.0</v>
       </c>
@@ -25347,51 +25546,51 @@
       <c r="BF22">
         <v>6476000.0</v>
       </c>
       <c r="BG22">
         <v>11109000.0</v>
       </c>
       <c r="BH22">
         <v>26008000.0</v>
       </c>
       <c r="BI22">
         <v>7080000.0</v>
       </c>
       <c r="BJ22">
         <v>9824000.0</v>
       </c>
       <c r="BK22">
         <v>17330000.0</v>
       </c>
       <c r="BL22">
         <v>11845000.0</v>
       </c>
       <c r="BM22"/>
     </row>
     <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>-4768000.0</v>
       </c>
       <c r="C23">
         <v>-5077000.0</v>
       </c>
       <c r="D23">
         <v>-3330000.0</v>
       </c>
       <c r="E23">
         <v>-3816000.0</v>
       </c>
       <c r="F23">
         <v>-3868000.0</v>
       </c>
       <c r="G23">
         <v>-4257000.0</v>
       </c>
       <c r="H23">
         <v>-3751000.0</v>
       </c>
       <c r="I23">
         <v>-4205000.0</v>
       </c>
@@ -25542,51 +25741,51 @@
       </c>
       <c r="BG23">
         <v>-4235000.0</v>
       </c>
       <c r="BH23">
         <v>-962000.0</v>
       </c>
       <c r="BI23">
         <v>-9727000.0</v>
       </c>
       <c r="BJ23">
         <v>-3625000.0</v>
       </c>
       <c r="BK23">
         <v>-1296000.0</v>
       </c>
       <c r="BL23">
         <v>-3507000.0</v>
       </c>
       <c r="BM23">
         <v>304000.0</v>
       </c>
     </row>
     <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24">
         <v>64665000.0</v>
       </c>
       <c r="C24">
         <v>-64665000.0</v>
       </c>
       <c r="D24">
         <v>-532409000.0</v>
       </c>
       <c r="E24">
         <v>-32528000.0</v>
       </c>
       <c r="F24">
         <v>-113507000.0</v>
       </c>
       <c r="G24">
         <v>-42063000.0</v>
       </c>
       <c r="H24">
         <v>-78652000.0</v>
       </c>
       <c r="I24">
         <v>-190808000.0</v>
       </c>
@@ -25735,246 +25934,246 @@
       <c r="BF24">
         <v>-15057000.0</v>
       </c>
       <c r="BG24">
         <v>-2000.0</v>
       </c>
       <c r="BH24">
         <v>22319000.0</v>
       </c>
       <c r="BI24">
         <v>-22360000.0</v>
       </c>
       <c r="BJ24">
         <v>226000.0</v>
       </c>
       <c r="BK24">
         <v>-130000.0</v>
       </c>
       <c r="BL24">
         <v>5884000.0</v>
       </c>
       <c r="BM24"/>
     </row>
     <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>25543000.0</v>
       </c>
       <c r="C25">
         <v>4069000.0</v>
       </c>
       <c r="D25">
-        <v>-16736000.0</v>
+        <v>-22609000.0</v>
       </c>
       <c r="E25">
         <v>-4984000.0</v>
       </c>
       <c r="F25">
         <v>-1584000.0</v>
       </c>
       <c r="G25">
-        <v>-16278000.0</v>
+        <v>-15118000.0</v>
       </c>
       <c r="H25">
-        <v>4001000.0</v>
+        <v>-1873000.0</v>
       </c>
       <c r="I25">
         <v>159000.0</v>
       </c>
       <c r="J25">
         <v>-18122000.0</v>
       </c>
       <c r="K25">
         <v>3072000.0</v>
       </c>
       <c r="L25">
         <v>109668000.0</v>
       </c>
       <c r="M25">
         <v>35305000.0</v>
       </c>
       <c r="N25">
         <v>-8873000.0</v>
       </c>
       <c r="O25">
         <v>-14717000.0</v>
       </c>
       <c r="P25">
         <v>-7490000.0</v>
       </c>
       <c r="Q25">
-        <v>-4996000.0</v>
+        <v>-3716000.0</v>
       </c>
       <c r="R25">
         <v>-43407000.0</v>
       </c>
       <c r="S25">
         <v>10214000.0</v>
       </c>
       <c r="T25">
         <v>-11151000.0</v>
       </c>
       <c r="U25">
         <v>-2794000.0</v>
       </c>
       <c r="V25">
-        <v>143000.0</v>
+        <v>-444000.0</v>
       </c>
       <c r="W25">
-        <v>-2310000.0</v>
+        <v>-4268000.0</v>
       </c>
       <c r="X25">
         <v>4603000.0</v>
       </c>
       <c r="Y25">
         <v>3453000.0</v>
       </c>
       <c r="Z25">
         <v>6483000.0</v>
       </c>
       <c r="AA25">
         <v>-6091000.0</v>
       </c>
       <c r="AB25">
-        <v>-23925000.0</v>
+        <v>-21225000.0</v>
       </c>
       <c r="AC25">
-        <v>948000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="AD25">
         <v>-916000.0</v>
       </c>
       <c r="AE25">
         <v>-3051000.0</v>
       </c>
       <c r="AF25">
         <v>-3147000.0</v>
       </c>
       <c r="AG25">
-        <v>-1113000.0</v>
+        <v>1787000.0</v>
       </c>
       <c r="AH25">
-        <v>3996000.0</v>
+        <v>6996000.0</v>
       </c>
       <c r="AI25">
         <v>-4070000.0</v>
       </c>
       <c r="AJ25">
         <v>-10132000.0</v>
       </c>
       <c r="AK25">
         <v>-11311000.0</v>
       </c>
       <c r="AL25">
-        <v>-15312000.0</v>
+        <v>-10712000.0</v>
       </c>
       <c r="AM25">
-        <v>-531000.0</v>
+        <v>3869000.0</v>
       </c>
       <c r="AN25">
-        <v>928000.0</v>
+        <v>5828000.0</v>
       </c>
       <c r="AO25">
         <v>5824000.0</v>
       </c>
       <c r="AP25">
         <v>-10214000.0</v>
       </c>
       <c r="AQ25">
         <v>-7135000.0</v>
       </c>
       <c r="AR25">
         <v>-1163000.0</v>
       </c>
       <c r="AS25">
         <v>-8262000.0</v>
       </c>
       <c r="AT25">
         <v>-7851000.0</v>
       </c>
       <c r="AU25">
         <v>-6215000.0</v>
       </c>
       <c r="AV25">
-        <v>337000.0</v>
+        <v>-1880000.0</v>
       </c>
       <c r="AW25">
         <v>-9973000.0</v>
       </c>
       <c r="AX25">
         <v>-11943000.0</v>
       </c>
       <c r="AY25">
         <v>-13505000.0</v>
       </c>
       <c r="AZ25">
         <v>-168597000.0</v>
       </c>
       <c r="BA25">
         <v>2337000.0</v>
       </c>
       <c r="BB25">
         <v>-1342000.0</v>
       </c>
       <c r="BC25">
-        <v>-1527000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="BD25">
         <v>443000.0</v>
       </c>
       <c r="BE25">
         <v>-1387000.0</v>
       </c>
       <c r="BF25">
         <v>3062000.0</v>
       </c>
       <c r="BG25">
         <v>-4143000.0</v>
       </c>
       <c r="BH25">
         <v>12465000.0</v>
       </c>
       <c r="BI25">
         <v>1986000.0</v>
       </c>
       <c r="BJ25">
         <v>-3282000.0</v>
       </c>
       <c r="BK25">
         <v>-3941000.0</v>
       </c>
       <c r="BL25">
         <v>-8488000.0</v>
       </c>
       <c r="BM25"/>
     </row>
     <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-5974000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-2148000.0</v>
       </c>
       <c r="G26">
         <v>-897000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
@@ -26091,51 +26290,51 @@
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>335000000.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
     </row>
     <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
         <v>17050000.0</v>
       </c>
       <c r="C27">
         <v>5872000.0</v>
       </c>
       <c r="D27">
         <v>6807000.0</v>
       </c>
       <c r="E27">
         <v>6484000.0</v>
       </c>
       <c r="F27">
         <v>6900000.0</v>
       </c>
       <c r="G27">
         <v>4980000.0</v>
       </c>
       <c r="H27">
         <v>6107000.0</v>
       </c>
       <c r="I27">
         <v>5752000.0</v>
       </c>
@@ -26262,51 +26461,51 @@
       <c r="AX27">
         <v>944000.0</v>
       </c>
       <c r="AY27">
         <v>1025000.0</v>
       </c>
       <c r="AZ27">
         <v>2994000.0</v>
       </c>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
     </row>
     <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>72161000.0</v>
       </c>
       <c r="C28">
         <v>-64610000.0</v>
       </c>
       <c r="D28">
         <v>296772000.0</v>
       </c>
       <c r="E28">
         <v>-11737000.0</v>
       </c>
       <c r="F28">
         <v>-13893000.0</v>
       </c>
       <c r="G28">
         <v>-232973000.0</v>
       </c>
       <c r="H28">
         <v>-11997000.0</v>
       </c>
       <c r="I28">
         <v>-18631000.0</v>
       </c>
@@ -26457,51 +26656,51 @@
       <c r="BF28">
         <v>4894000.0</v>
       </c>
       <c r="BG28">
         <v>-30971000.0</v>
       </c>
       <c r="BH28">
         <v>-10551000.0</v>
       </c>
       <c r="BI28">
         <v>35033000.0</v>
       </c>
       <c r="BJ28">
         <v>-5395000.0</v>
       </c>
       <c r="BK28">
         <v>-10802000.0</v>
       </c>
       <c r="BL28">
         <v>-12144000.0</v>
       </c>
       <c r="BM28"/>
     </row>
     <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>19542000.0</v>
       </c>
       <c r="C29">
         <v>68910000.0</v>
       </c>
       <c r="D29">
         <v>33898000.0</v>
       </c>
       <c r="E29">
         <v>105293000.0</v>
       </c>
       <c r="F29">
         <v>26715000.0</v>
       </c>
       <c r="G29">
         <v>83146000.0</v>
       </c>
       <c r="H29">
         <v>50032000.0</v>
       </c>
       <c r="I29">
         <v>102810000.0</v>
       </c>
@@ -26654,51 +26853,51 @@
       </c>
       <c r="BG29">
         <v>47590000.0</v>
       </c>
       <c r="BH29">
         <v>-10748000.0</v>
       </c>
       <c r="BI29">
         <v>30836000.0</v>
       </c>
       <c r="BJ29">
         <v>14215000.0</v>
       </c>
       <c r="BK29">
         <v>16224000.0</v>
       </c>
       <c r="BL29">
         <v>23825000.0</v>
       </c>
       <c r="BM29">
         <v>58509000.0</v>
       </c>
     </row>
     <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>-69632000.0</v>
       </c>
       <c r="C30">
         <v>-64665000.0</v>
       </c>
       <c r="D30">
         <v>-532409000.0</v>
       </c>
       <c r="E30">
         <v>-32528000.0</v>
       </c>
       <c r="F30">
         <v>-113507000.0</v>
       </c>
       <c r="G30">
         <v>-42063000.0</v>
       </c>
       <c r="H30">
         <v>-78652000.0</v>
       </c>
       <c r="I30">
         <v>-190808000.0</v>
       </c>