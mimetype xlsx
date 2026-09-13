--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5672,84 +5678,84 @@
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
     </row>
     <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
         <v>5541372000.0</v>
       </c>
       <c r="C60">
         <v>5537046000.0</v>
       </c>
       <c r="D60">
         <v>5422746000.0</v>
       </c>
       <c r="E60">
         <v>5716372000.0</v>
       </c>
       <c r="F60">
-        <v>5993603000.0</v>
+        <v>6211174000.0</v>
       </c>
       <c r="G60">
-        <v>6000410000.0</v>
+        <v>6215431000.0</v>
       </c>
       <c r="H60">
         <v>6220427000.0</v>
       </c>
       <c r="I60">
-        <v>6267073000.0</v>
+        <v>6429319000.0</v>
       </c>
       <c r="J60">
-        <v>6277406000.0</v>
+        <v>6436031000.0</v>
       </c>
       <c r="K60">
-        <v>6192178000.0</v>
+        <v>6336921000.0</v>
       </c>
       <c r="L60">
-        <v>6237733000.0</v>
+        <v>6382475000.0</v>
       </c>
       <c r="M60">
         <v>6022672000.0</v>
       </c>
       <c r="N60">
-        <v>1888968000.0</v>
+        <v>2002587000.0</v>
       </c>
       <c r="O60">
-        <v>1769153000.0</v>
+        <v>1884465000.0</v>
       </c>
       <c r="P60">
         <v>1437527000.0</v>
       </c>
       <c r="Q60">
-        <v>1149946000.0</v>
+        <v>1355014000.0</v>
       </c>
       <c r="R60">
         <v>1053096000.0</v>
       </c>
       <c r="S60">
         <v>844918000.0</v>
       </c>
       <c r="T60">
         <v>790318000.0</v>
       </c>
       <c r="U60">
         <v>612209000.0</v>
       </c>
       <c r="V60">
         <v>580967000.0</v>
       </c>
       <c r="W60">
         <v>591277000.0</v>
       </c>
       <c r="X60">
         <v>589701000.0</v>
       </c>
       <c r="Y60">
         <v>491314000.0</v>
       </c>
@@ -5887,795 +5893,807 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW62"/>
+  <dimension ref="A1:DY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:129">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
+      <c r="DX1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DY1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:129">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>270439000.0</v>
+      </c>
+      <c r="C2">
+        <v>254843000.0</v>
+      </c>
+      <c r="D2">
         <v>221151000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>250745000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>188708000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>232594000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>212747000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>246356000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>183764000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>216536000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>176401000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>215201000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>172946000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>208072000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>165461000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>222328000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>171616000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>221925000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>180751000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>220428000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>160121000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>158673000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>152855000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>205520000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>164340000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>193564000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>158017000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>193341000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>140188000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>180571000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>127086000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>185426000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>132796000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>179641000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>127501000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>222122000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>139042000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>184778000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>138226000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>185185000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>145217000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>170444000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>131415000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>177807000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>146251000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>162100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>135162000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>167160000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>132424000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>83470000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>67183000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>83844000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>76410000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>86461000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>64858000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>81094000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>66211000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>65429000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>48324000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>73595000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>60641000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>64673000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>53773000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>66887000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>55544000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>60128000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>48841000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>61821000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>57849000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>63896000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>56828000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>84848000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>71433000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>86716000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>50114000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>26608000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>9680000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>18982000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>13703000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>24679000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>37567000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>42295000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>32982000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>45024000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>38158000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>13130000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>8021000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>9888000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>20396000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>6983000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>11205000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>12265000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>33334000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>35131000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>17912000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>28182000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>29873000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>33302000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>13018000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>33964000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>29040000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>26873000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>15892000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>28086000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>22007000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>29583000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>15131000.0</v>
       </c>
-      <c r="DC2"/>
-      <c r="DD2"/>
       <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2"/>
+      <c r="DH2">
         <v>17456000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2"/>
+      <c r="DL2">
         <v>12148000.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2"/>
+      <c r="DP2">
         <v>1060000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
+      <c r="DX2"/>
+      <c r="DY2"/>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:129">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6761,52 +6779,54 @@
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
+      <c r="DX3"/>
+      <c r="DY3"/>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:129">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6892,467 +6912,471 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
+      <c r="DY4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:129">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>9124000.0</v>
+      </c>
+      <c r="C5">
+        <v>6164000.0</v>
+      </c>
+      <c r="D5">
         <v>6047000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>7856000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>11675000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>15620000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>24655000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>18174000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>38877000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>41279000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>33556000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>55358000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>51385000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>36522000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>46466000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>50769000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>25554000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>14237000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-5552000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-8968000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-9768000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-10390000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-14729000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-16800000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-18710000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-22668000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-13888000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-19028000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-18992000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-14817000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-13217000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-8548000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-11438000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-14709000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-18446000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-24632000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-28341000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-29959000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-32098000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-40095000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-43007000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-44149000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-42011000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-50357000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-50152000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-50868000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-51452000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-51408000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-53794000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-56395000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-60472000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-62589000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-62813000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-68280000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-69261000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-76449000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-72915000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-70565000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-72771000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-75237000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-74918000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-77785000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-77217000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-79732000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-68791000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-34850000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-24206000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-38551000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-31755000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-58942000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-75424000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-15911000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-10887000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-18932000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-8988000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>4751000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>14096000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>268000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-2273000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-1510000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>11704000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>7056000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>660000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>91000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-1595000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>1165000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-335242000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-317299000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-301771000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-284203000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-241235000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-227300000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-214993000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-203429000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-191821000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-182011000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-172883000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-165346000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-156269000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-146928000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-137734000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-128325000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-119499000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-111041000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-102350000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-95404000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-96605000.0</v>
       </c>
-      <c r="DC5"/>
-      <c r="DD5"/>
       <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5">
         <v>-77789000.0</v>
       </c>
-      <c r="DG5"/>
-      <c r="DH5"/>
       <c r="DI5"/>
-      <c r="DJ5">
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5">
         <v>-58040000.0</v>
       </c>
-      <c r="DK5"/>
-      <c r="DL5"/>
       <c r="DM5"/>
-      <c r="DN5">
+      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5">
         <v>-47631000.0</v>
       </c>
-      <c r="DO5"/>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
+      <c r="DX5"/>
+      <c r="DY5"/>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:129">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6">
         <v>7133587000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>7131809000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>7127248000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>7129571000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>7111866000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>7131047000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>7035178000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>7029679000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>7024827000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>7017962000.0</v>
       </c>
-      <c r="AO6">
-[...4 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -7375,52 +7399,56 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
-      <c r="BN6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
@@ -7438,141 +7466,147 @@
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
+      <c r="DX6"/>
+      <c r="DY6"/>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:129">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7">
+        <v>49753000.0</v>
+      </c>
+      <c r="C7">
+        <v>50531000.0</v>
+      </c>
+      <c r="D7">
         <v>51487000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>52405000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>53266000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>54149000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>52473000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>53510000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>54513000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>64097000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>65091000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>65927000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>66857000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>67772000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>68696000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>68043000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>68924000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>69801000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>70675000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>71520000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>72363000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>73201000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>74037000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>74844000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>75626000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>76405000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>76740000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>77495000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>78226000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>79010000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7625,114 +7659,120 @@
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
+      <c r="DX7"/>
+      <c r="DY7"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:129">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
         <v>6000.0</v>
       </c>
       <c r="C8">
         <v>6000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>6000.0</v>
       </c>
       <c r="H8">
         <v>6000.0</v>
       </c>
       <c r="I8">
         <v>6000.0</v>
       </c>
       <c r="J8">
         <v>6000.0</v>
       </c>
       <c r="K8">
         <v>6000.0</v>
       </c>
       <c r="L8">
         <v>6000.0</v>
       </c>
       <c r="M8">
         <v>6000.0</v>
       </c>
       <c r="N8">
         <v>6000.0</v>
       </c>
       <c r="O8">
         <v>6000.0</v>
       </c>
       <c r="P8">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="Q8">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="R8">
         <v>7000.0</v>
       </c>
       <c r="S8">
         <v>7000.0</v>
       </c>
       <c r="T8">
         <v>7000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>7000.0</v>
+      </c>
+      <c r="V8">
+        <v>7000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7794,220 +7834,222 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
+      <c r="DY8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:129">
       <c r="A9" t="s">
         <v>40</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
         <v>6683514000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>6686589000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>6685714000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>6672346000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>6668047000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>6671264000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>6660916000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>6657481000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>6657183000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>6750076000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>6775872000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>6875863000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>6930072000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>6915981000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>6875508000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>6862879000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>6864185000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>6876326000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>6921631000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>6944805000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>6959523000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>7121927000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>7131642000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>7031886000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>7028154000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>7093079000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>7133587000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>7131809000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>7127248000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>7129571000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>7111866000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>7131047000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>7035178000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>7029679000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>7024827000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>7017962000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>7010181000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>7003317000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>6980443000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>6941629000.0</v>
       </c>
-      <c r="AS9"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9">
+        <v>6569442000.0</v>
+      </c>
+      <c r="AX9"/>
+      <c r="AY9">
         <v>2505003000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>2345763000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>2330041000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>2331830000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>2329383000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>2204778000.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9">
         <v>1776546000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>1687691000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>1555416000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>1515468000.0</v>
       </c>
-      <c r="BK9"/>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
@@ -8027,477 +8069,485 @@
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
+      <c r="DX9"/>
+      <c r="DY9"/>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:129">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>66344000.0</v>
+      </c>
+      <c r="C10">
+        <v>47410000.0</v>
+      </c>
+      <c r="D10">
         <v>85586000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>65959000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>58679000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>98735000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>66795000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>71288000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>55223000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>499036000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>391749000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>391994000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>60949000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>67712000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>33295000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>42711000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>37756000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>98107000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>58638000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>49910000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>48155000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>113360000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>84041000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>569075000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>246204000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>271877000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>70087000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>74031000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>38168000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>107034000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>151395000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>157279000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>177576000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>139078000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>61126000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>63273000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>199876000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>100252000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>170302000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>195167000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>215376000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>48164000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>123055000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>72306000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>65152000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>219200000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>25610000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>17877000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>17946000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>48671000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>53766000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>55994000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>45384000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>55634000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>42126000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1943000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>4132000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>13744000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>12889000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>9020000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>8809000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>97683000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>13753000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>36322000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>8367000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>22312000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>20660000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>99070000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>65435000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>65212000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>41909000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>45956000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>20995000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>10357000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>9956000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>10239000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>12587000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>15038000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>9662000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>30142000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>9022000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>9409000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>14337000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>19365000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>33076000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>12517000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>10644000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>16224000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>11626000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>17709000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>9146000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>10400000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>8854000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>10367000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>8562000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>2147000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>8664000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>6868000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>6440000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>12341000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>12666000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>11827000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>6600000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>6724000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>5237000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>23086000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>12348000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>4000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>2000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>2000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>2548000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>3000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>5000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>20000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>4282000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>24000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>20000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>13000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>42705000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>6000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DR10">
         <v>6000000.0</v>
       </c>
-      <c r="DQ10"/>
-      <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
+      <c r="DX10"/>
+      <c r="DY10"/>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:129">
       <c r="A11" t="s">
         <v>42</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>85586000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>65959000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>58679000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>98735000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>66795000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>71288000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>400497000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>60949000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>77158000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>42681000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>42711000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>37756000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>98107000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>48420000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>49910000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>48155000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8559,632 +8609,640 @@
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
+      <c r="DX11"/>
+      <c r="DY11"/>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:129">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>158509000.0</v>
+      </c>
+      <c r="C12">
+        <v>47410000.0</v>
+      </c>
+      <c r="D12">
         <v>183656000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>150075000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>140841000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>174748000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>136589000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>146533000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>139514000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>590331000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>479544000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>482180000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>163080000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>174714000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>146038000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>184410000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>192269000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>267809000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>250467000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>233050000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>223937000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>278625000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>231809000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>704046000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>400637000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>420016000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>214280000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>290925000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>253602000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>318064000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>360940000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>367875000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>384767000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>336823000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>251130000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>247847000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>351871000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>239229000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>309491000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>348870000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>367639000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>186761000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>260540000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>205364000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>186396000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>347702000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>142850000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>126024000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>124304000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>149019000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>143850000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>145893000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>134118000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>136066000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>134839000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>143516000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>118298000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>93744000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>87164000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>84644000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>84482000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>172462000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>106063000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>95933000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>92510000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>114276000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>155504000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>131349000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>115432000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>30143000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>45310000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>58614000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>2503000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>4045000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>2017000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>16082000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>16402000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>20822000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>9662000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>30142000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>9022000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>9409000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>27228000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>19365000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>33076000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>12517000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>10644000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>16224000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>11626000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>17709000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>9146000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>10400000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>8854000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>10367000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>8562000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>2147000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>8664000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>6868000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>6440000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>12341000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>12666000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>11827000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>6600000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>6724000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>5237000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>23086000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>12348000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>4000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>2000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>2000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>2548000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>3000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>5000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>20000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>4282000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>24000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>20000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DO12">
         <v>13000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DP12">
         <v>42705000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DQ12">
         <v>6000000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DR12">
         <v>6000000.0</v>
       </c>
-      <c r="DQ12"/>
-      <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
-      <c r="DV12">
+      <c r="DV12"/>
+      <c r="DW12"/>
+      <c r="DX12">
         <v>204500000.0</v>
       </c>
-      <c r="DW12"/>
+      <c r="DY12"/>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:129">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
         <v>6000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
         <v>6000.0</v>
       </c>
       <c r="E13">
         <v>6000.0</v>
       </c>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
         <v>6000.0</v>
       </c>
       <c r="H13">
         <v>6000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
       <c r="J13">
         <v>6000.0</v>
       </c>
       <c r="K13">
         <v>6000.0</v>
       </c>
       <c r="L13">
         <v>6000.0</v>
       </c>
       <c r="M13">
         <v>6000.0</v>
       </c>
       <c r="N13">
         <v>6000.0</v>
       </c>
       <c r="O13">
         <v>6000.0</v>
       </c>
       <c r="P13">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="Q13">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="R13">
         <v>7000.0</v>
       </c>
       <c r="S13">
         <v>7000.0</v>
       </c>
       <c r="T13">
         <v>7000.0</v>
       </c>
       <c r="U13">
+        <v>7000.0</v>
+      </c>
+      <c r="V13">
+        <v>7000.0</v>
+      </c>
+      <c r="W13">
         <v>6000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="Y13">
         <v>7000.0</v>
       </c>
       <c r="Z13">
         <v>7000.0</v>
       </c>
       <c r="AA13">
         <v>7000.0</v>
       </c>
       <c r="AB13">
         <v>7000.0</v>
       </c>
       <c r="AC13">
         <v>7000.0</v>
       </c>
       <c r="AD13">
         <v>7000.0</v>
       </c>
       <c r="AE13">
         <v>7000.0</v>
       </c>
       <c r="AF13">
         <v>7000.0</v>
       </c>
       <c r="AG13">
         <v>7000.0</v>
       </c>
       <c r="AH13">
         <v>7000.0</v>
       </c>
       <c r="AI13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AJ13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AK13">
         <v>6000.0</v>
       </c>
       <c r="AL13">
         <v>6000.0</v>
       </c>
       <c r="AM13">
         <v>6000.0</v>
       </c>
       <c r="AN13">
         <v>6000.0</v>
       </c>
       <c r="AO13">
         <v>6000.0</v>
       </c>
       <c r="AP13">
         <v>6000.0</v>
       </c>
       <c r="AQ13">
         <v>6000.0</v>
       </c>
       <c r="AR13">
         <v>6000.0</v>
       </c>
       <c r="AS13">
         <v>6000.0</v>
       </c>
       <c r="AT13">
         <v>6000.0</v>
       </c>
       <c r="AU13">
         <v>6000.0</v>
       </c>
       <c r="AV13">
         <v>6000.0</v>
       </c>
       <c r="AW13">
+        <v>6000.0</v>
+      </c>
+      <c r="AX13">
+        <v>6000.0</v>
+      </c>
+      <c r="AY13">
         <v>4000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BA13">
         <v>3000.0</v>
       </c>
       <c r="BB13">
         <v>3000.0</v>
       </c>
       <c r="BC13">
         <v>3000.0</v>
       </c>
       <c r="BD13">
         <v>3000.0</v>
       </c>
       <c r="BE13">
         <v>3000.0</v>
       </c>
       <c r="BF13">
         <v>3000.0</v>
       </c>
       <c r="BG13">
         <v>3000.0</v>
       </c>
       <c r="BH13">
         <v>3000.0</v>
       </c>
       <c r="BI13">
         <v>3000.0</v>
       </c>
       <c r="BJ13">
         <v>3000.0</v>
       </c>
       <c r="BK13">
         <v>3000.0</v>
       </c>
       <c r="BL13">
         <v>3000.0</v>
       </c>
       <c r="BM13">
         <v>3000.0</v>
       </c>
       <c r="BN13">
         <v>3000.0</v>
       </c>
       <c r="BO13">
         <v>3000.0</v>
       </c>
       <c r="BP13">
         <v>3000.0</v>
       </c>
       <c r="BQ13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BR13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BS13">
         <v>2000.0</v>
       </c>
       <c r="BT13">
         <v>2000.0</v>
       </c>
       <c r="BU13">
         <v>2000.0</v>
       </c>
       <c r="BV13">
         <v>2000.0</v>
       </c>
       <c r="BW13">
         <v>2000.0</v>
       </c>
       <c r="BX13">
         <v>2000.0</v>
       </c>
       <c r="BY13">
         <v>2000.0</v>
       </c>
       <c r="BZ13">
         <v>2000.0</v>
       </c>
@@ -9239,662 +9297,670 @@
       <c r="CQ13">
         <v>2000.0</v>
       </c>
       <c r="CR13">
         <v>2000.0</v>
       </c>
       <c r="CS13">
         <v>2000.0</v>
       </c>
       <c r="CT13">
         <v>2000.0</v>
       </c>
       <c r="CU13">
         <v>2000.0</v>
       </c>
       <c r="CV13">
         <v>2000.0</v>
       </c>
       <c r="CW13">
         <v>2000.0</v>
       </c>
       <c r="CX13">
         <v>2000.0</v>
       </c>
       <c r="CY13">
-        <v>52000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="CZ13">
         <v>2000.0</v>
       </c>
       <c r="DA13">
-        <v>2000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="DB13">
         <v>2000.0</v>
       </c>
-      <c r="DC13"/>
-      <c r="DD13"/>
+      <c r="DC13">
+        <v>2000.0</v>
+      </c>
+      <c r="DD13">
+        <v>2000.0</v>
+      </c>
       <c r="DE13"/>
-      <c r="DF13">
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13">
         <v>2000.0</v>
       </c>
-      <c r="DG13"/>
-      <c r="DH13"/>
       <c r="DI13"/>
-      <c r="DJ13">
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13">
         <v>2000.0</v>
       </c>
-      <c r="DK13"/>
-      <c r="DL13"/>
       <c r="DM13"/>
-      <c r="DN13">
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13">
         <v>1000.0</v>
       </c>
-      <c r="DO13"/>
-      <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
+      <c r="DY13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:129">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>64461621.0</v>
+      </c>
+      <c r="C14">
+        <v>64461621.0</v>
+      </c>
+      <c r="D14">
         <v>64458400.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>64418240.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>64385988.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>64315000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>64251000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>64271000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>64227650.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>64212006.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>64188581.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>64186020.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>64183674.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>64459689.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>64731222.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>65067790.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>65289603.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>65339378.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>65331744.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>65147781.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>65080746.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>65114933.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>65145117.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>65241428.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>65427935.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>66195415.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>66191395.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>65973085.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>65821815.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>65783869.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>66079796.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>66103812.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>66096349.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>66082517.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>66103882.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>66078283.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>65819694.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>65859490.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>65829180.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>65617551.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>65575378.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>65557639.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>65519438.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>65297550.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>64972852.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>64394680.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>63544534.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>63069772.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>62059762.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>37931454.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>37498824.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>37436983.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>39576663.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>37063235.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>38182569.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>37969407.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>34708420.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>36396641.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>33421739.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>35437693.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>32135064.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>33787232.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>29690910.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>29762420.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>29402635.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>29018571.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>30070076.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>30070076.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>26853693.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>28692959.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>24752000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>27910297.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>25153826.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>24877626.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>25165276.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>25555928.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>25104021.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>24214984.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>23142385.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>23677569.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>23226466.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>23095493.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>23106569.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>23411959.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>23372873.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>23330358.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>22940419.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>23205958.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>23128951.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>23104929.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>21126229.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>21377735.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>23558314.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>21208098.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>18345664.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>18508907.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>18793987.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>18681096.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>18491144.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>21093631.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>18777636.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>18810140.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>18328001.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>20891729.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>18617756.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>18499759.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>18055556.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>18309859.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>18447710.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>16888989.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>19142857.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>16571429.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>18750000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>16666667.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>15068493.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>15942029.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>15000000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>12564103.0</v>
       </c>
-      <c r="DN14">
+      <c r="DP14">
         <v>8148148.0</v>
       </c>
-      <c r="DO14">
+      <c r="DQ14">
         <v>8148148.0</v>
       </c>
-      <c r="DP14">
+      <c r="DR14">
         <v>6078431.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DS14">
         <v>6275000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DT14">
         <v>6400000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DU14">
         <v>6400000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DV14">
         <v>5294118.0</v>
       </c>
-      <c r="DU14">
+      <c r="DW14">
         <v>6275000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DX14">
         <v>6153846.0</v>
       </c>
-      <c r="DW14">
+      <c r="DY14">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:129">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>6000.0</v>
       </c>
       <c r="O15">
         <v>6000.0</v>
       </c>
       <c r="P15">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="Q15">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="R15">
         <v>7000.0</v>
       </c>
       <c r="S15">
         <v>7000.0</v>
       </c>
       <c r="T15">
         <v>7000.0</v>
       </c>
       <c r="U15">
+        <v>7000.0</v>
+      </c>
+      <c r="V15">
+        <v>7000.0</v>
+      </c>
+      <c r="W15">
         <v>6000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="Y15">
         <v>7000.0</v>
       </c>
       <c r="Z15">
         <v>7000.0</v>
       </c>
       <c r="AA15">
         <v>7000.0</v>
       </c>
       <c r="AB15">
         <v>7000.0</v>
       </c>
       <c r="AC15">
         <v>7000.0</v>
       </c>
       <c r="AD15">
         <v>7000.0</v>
       </c>
       <c r="AE15">
         <v>7000.0</v>
       </c>
       <c r="AF15">
         <v>7000.0</v>
       </c>
       <c r="AG15">
         <v>7000.0</v>
       </c>
       <c r="AH15">
         <v>7000.0</v>
       </c>
       <c r="AI15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AJ15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AK15">
         <v>6000.0</v>
       </c>
       <c r="AL15">
         <v>6000.0</v>
       </c>
       <c r="AM15">
         <v>6000.0</v>
       </c>
       <c r="AN15">
         <v>6000.0</v>
       </c>
       <c r="AO15">
         <v>6000.0</v>
       </c>
       <c r="AP15">
         <v>6000.0</v>
       </c>
       <c r="AQ15">
         <v>6000.0</v>
       </c>
       <c r="AR15">
         <v>6000.0</v>
       </c>
       <c r="AS15">
         <v>6000.0</v>
       </c>
       <c r="AT15">
         <v>6000.0</v>
       </c>
       <c r="AU15">
         <v>6000.0</v>
       </c>
       <c r="AV15">
         <v>6000.0</v>
       </c>
       <c r="AW15">
+        <v>6000.0</v>
+      </c>
+      <c r="AX15">
+        <v>6000.0</v>
+      </c>
+      <c r="AY15">
         <v>4000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BA15">
         <v>3000.0</v>
       </c>
       <c r="BB15">
         <v>3000.0</v>
       </c>
       <c r="BC15">
         <v>3000.0</v>
       </c>
       <c r="BD15">
         <v>3000.0</v>
       </c>
       <c r="BE15">
         <v>3000.0</v>
       </c>
       <c r="BF15">
         <v>3000.0</v>
       </c>
       <c r="BG15">
         <v>3000.0</v>
       </c>
       <c r="BH15">
         <v>3000.0</v>
       </c>
       <c r="BI15">
         <v>3000.0</v>
       </c>
       <c r="BJ15">
         <v>3000.0</v>
       </c>
       <c r="BK15">
         <v>3000.0</v>
       </c>
       <c r="BL15">
         <v>3000.0</v>
       </c>
       <c r="BM15">
         <v>3000.0</v>
       </c>
       <c r="BN15">
         <v>3000.0</v>
       </c>
       <c r="BO15">
         <v>3000.0</v>
       </c>
       <c r="BP15">
         <v>3000.0</v>
       </c>
       <c r="BQ15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BR15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BS15">
         <v>2000.0</v>
       </c>
       <c r="BT15">
         <v>2000.0</v>
       </c>
       <c r="BU15">
         <v>2000.0</v>
       </c>
       <c r="BV15">
         <v>2000.0</v>
       </c>
       <c r="BW15">
         <v>2000.0</v>
       </c>
       <c r="BX15">
         <v>2000.0</v>
       </c>
       <c r="BY15">
         <v>2000.0</v>
       </c>
       <c r="BZ15">
         <v>2000.0</v>
       </c>
@@ -9949,211 +10015,217 @@
       <c r="CQ15">
         <v>2000.0</v>
       </c>
       <c r="CR15">
         <v>2000.0</v>
       </c>
       <c r="CS15">
         <v>2000.0</v>
       </c>
       <c r="CT15">
         <v>2000.0</v>
       </c>
       <c r="CU15">
         <v>2000.0</v>
       </c>
       <c r="CV15">
         <v>2000.0</v>
       </c>
       <c r="CW15">
         <v>2000.0</v>
       </c>
       <c r="CX15">
         <v>2000.0</v>
       </c>
       <c r="CY15">
-        <v>52000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="CZ15">
         <v>2000.0</v>
       </c>
       <c r="DA15">
-        <v>2000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="DB15">
         <v>2000.0</v>
       </c>
-      <c r="DC15"/>
-      <c r="DD15"/>
+      <c r="DC15">
+        <v>2000.0</v>
+      </c>
+      <c r="DD15">
+        <v>2000.0</v>
+      </c>
       <c r="DE15"/>
-      <c r="DF15">
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15">
         <v>2000.0</v>
       </c>
-      <c r="DG15"/>
-      <c r="DH15"/>
       <c r="DI15"/>
-      <c r="DJ15">
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15">
         <v>2000.0</v>
       </c>
-      <c r="DK15"/>
-      <c r="DL15"/>
       <c r="DM15"/>
-      <c r="DN15">
+      <c r="DN15"/>
+      <c r="DO15"/>
+      <c r="DP15">
         <v>1000.0</v>
       </c>
-      <c r="DO15"/>
-      <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
+      <c r="DX15"/>
+      <c r="DY15"/>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:129">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>188798000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>59520000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>800000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>176354000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1200000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1300000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1500000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1700000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1900000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-399112000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-      <c r="BH16">
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>-555812000.0</v>
       </c>
-      <c r="BI16"/>
-[...1 lines deleted...]
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16">
         <v>35148000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>34624000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>34345000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>33750000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>-304226000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>32790000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>31618000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>32124000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>32037000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>30865000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>30880000.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
@@ -10162,52 +10234,54 @@
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
+      <c r="DX16"/>
+      <c r="DY16"/>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:129">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10293,162 +10367,160 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
+      <c r="DY17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:129">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>4100000.0</v>
       </c>
-      <c r="L18"/>
-[...1 lines deleted...]
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>5100000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>5400000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>3800000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>4100000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>4400000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>4600000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>3000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>3300000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3700000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>3900000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>4200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>4500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>3800000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>4100000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>4400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>4700000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>3900000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>4200000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>4600000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>4900000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>3200000.0</v>
       </c>
-      <c r="AI18">
-[...4 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>3300000.0</v>
       </c>
-      <c r="AM18">
-[...4 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>3300000.0</v>
       </c>
-      <c r="AQ18">
-[...4 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
@@ -10465,52 +10537,56 @@
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
-      <c r="BM18"/>
-      <c r="BN18"/>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
@@ -10528,52 +10604,54 @@
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
+      <c r="DX18"/>
+      <c r="DY18"/>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:129">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10659,90 +10737,88 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
+      <c r="DY19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:129">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -10795,52 +10871,56 @@
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
-      <c r="BN20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
@@ -10858,200 +10938,202 @@
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
+      <c r="DY20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:129">
       <c r="A21" t="s">
         <v>52</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
         <v>7500000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
         <v>7700000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>6100000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>7400000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21">
         <v>1200000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>100000.0</v>
       </c>
-      <c r="AE21">
-[...4 lines deleted...]
-      </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
+      <c r="AJ21">
         <v>400000.0</v>
       </c>
-      <c r="AI21">
-[...4 lines deleted...]
-      </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
+        <v>0.0</v>
+      </c>
+      <c r="AM21">
+        <v>0.0</v>
+      </c>
+      <c r="AN21">
         <v>1400000.0</v>
       </c>
-      <c r="AM21">
-[...4 lines deleted...]
-      </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
         <v>2857000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>12675000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>25907000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>37967000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>47747000.0</v>
       </c>
-      <c r="AU21">
-[...4 lines deleted...]
-      </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
         <v>0.0</v>
       </c>
       <c r="BL21">
         <v>0.0</v>
       </c>
-      <c r="BM21"/>
-      <c r="BN21"/>
+      <c r="BM21">
+        <v>0.0</v>
+      </c>
+      <c r="BN21">
+        <v>0.0</v>
+      </c>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
@@ -11069,1211 +11151,1227 @@
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
+      <c r="DX21"/>
+      <c r="DY21"/>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:129">
       <c r="A22" t="s">
         <v>53</v>
       </c>
-      <c r="B22">
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22">
         <v>157122000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>139161000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>47653000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>112173000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>52682000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>74148000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-7800000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-7800000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-4300000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-11200000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-9100000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-9386000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-10858000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-239027000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-10446000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-10218000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-11042000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-10021000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-9918000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>57938000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>32878000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>24495000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-10470000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-11007000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-17695000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-16803000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-17092000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-16930000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-17347000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-16674000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-17124000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-16506000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-16766000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3015000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-15908000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>101957000.0</v>
       </c>
-      <c r="AM22">
-[...2 lines deleted...]
-      <c r="AN22">
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
         <v>-32861000.0</v>
       </c>
-      <c r="AO22">
-[...2 lines deleted...]
-      <c r="AP22">
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
         <v>26879000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>8742000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-34910000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-36030000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>56300000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>107772000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>107772000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-28753000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-35275000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-46485000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-25167000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-24790000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-23520000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-24934000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-23678000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-34587000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>44280000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-23997000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-24038000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-23103000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>217531000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-36322000.0</v>
       </c>
-      <c r="BL22">
-[...2 lines deleted...]
-      <c r="BM22"/>
       <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22"/>
+      <c r="BP22">
         <v>274965000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-99070000.0</v>
       </c>
-      <c r="BP22"/>
-[...1 lines deleted...]
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22">
         <v>272273000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-45956000.0</v>
       </c>
-      <c r="BT22"/>
-[...1 lines deleted...]
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22">
         <v>233445000.0</v>
       </c>
-      <c r="BW22"/>
-      <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22">
         <v>144708000.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22">
         <v>37143000.0</v>
       </c>
-      <c r="CE22"/>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
+      <c r="DX22"/>
+      <c r="DY22"/>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:129">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>12898302000.0</v>
+      </c>
+      <c r="C23">
+        <v>13095487000.0</v>
+      </c>
+      <c r="D23">
         <v>13159009000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>13150241000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>13181490000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>13186258000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>12927359000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>12647447000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>12509460000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>12885185000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>12361427000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>12497647000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>12245273000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>12279774000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>12372905000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>12624330000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>12558011000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>12770301000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>12997873000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>12788641000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>12747199000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>12790204000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>12936177000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>13401042000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>13177411000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>13450841000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12705405000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>12997892000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>12671145000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>12578001000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>12383596000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>12518143000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>12555654000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>12642667000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>12495706000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>12512523000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>12524951000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>12447427000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>12217408000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>12177196000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>12206691000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>12067484000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>12005091000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>12012717000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>12045004000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>12085159000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>11562874000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>11666562000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>11348363000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>6633042000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>5186839000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>5085602000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>5058998000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>4936459000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>4847223000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>4534672000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>4339116000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>4051378000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>4036964000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>3905165000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>3825855000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>3866686000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>3732887000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>3503753000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>3324182000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>3308431000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>3254637000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>3265022000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>3238981000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>3161915000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>3164823000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>3159326000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>3063909000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>3001276000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>2980323000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>2954400000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>2793475000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>2576331000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>2485840000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>2459490000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>2328244000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>2296770000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>2239290000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>2246325000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>2246356000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>2230988000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>2217217000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>2149125000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>2153304000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>2089796000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>1728564000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>1659081000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>1638220000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>1628934000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>1619734000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>1356665000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>1366333000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>1340493000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>1329458000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>1373999000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>1358922000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>1279033000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>1281849000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>1229175000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>1152876000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>1056362000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>1062313000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>1129500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>1016800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>955400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>931796000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>920200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>903800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>845500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>738835000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>597800000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>531400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>543000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>417174000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>330500000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>273500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>282600000.0</v>
       </c>
-      <c r="DR23"/>
-      <c r="DS23">
+      <c r="DT23"/>
+      <c r="DU23">
         <v>263900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DV23">
         <v>264900000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DW23">
         <v>267300000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DX23">
         <v>227100000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DY23">
         <v>211300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:129">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
+        <v>6353500000.0</v>
+      </c>
+      <c r="C24">
+        <v>6801836000.0</v>
+      </c>
+      <c r="D24">
         <v>6800269000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>6416909000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>6394454000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>6790252000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>6463672000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>6358046000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>6153465000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>6552992000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>6205735000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>6204939000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>5929568000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>5926658000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>5958184000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>5973249000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>5977987000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>5982103000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>6287410000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>6045638000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>6045148000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>6096709000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>6282952000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>6640476000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>6368221000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>6196190000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5802785000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>5881355000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>5783971000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>5795888000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>5665287000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>5697577000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>5746744000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>5767193000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>5561896000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>5672380000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>5711337000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>5461864000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>5474169000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>5619605000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>5618286000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>5299092000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>5344710000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>5341820000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>5367165000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>5436053000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>5015237000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>5041950000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>5065979000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>2826065000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>2822150000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>2912340000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>2928977000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>2680006000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>2683075000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>2595701000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>2487747000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>2342883000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>2324905000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>2026028000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>2055525000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>1971672000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>1841768000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>2062451000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>1907148000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>1887652000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>1676680000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>1856790000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>1829423000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>1811816000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>1724805000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>1730126000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>1765222000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>1685483000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>1532516000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>1625852000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>1464122000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>1475781000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>1342446000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>1402330000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>1420995000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>1407594000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>1328726000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>1314239000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>1313194000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>1317955000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>1298263000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>1263444000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>1253767000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>1166492000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>743406000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>827296000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>827712000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>811896000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>748479000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>681859000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>667679000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>647350000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>596238000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>672905000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>661182000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>583904000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>567413000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>545113000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>475082000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>372917000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
+      <c r="DX24"/>
+      <c r="DY24"/>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:129">
       <c r="A25" t="s">
         <v>56</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>6800269000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6661909000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6759454000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6790252000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6601617000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>6365931000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>6204939000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5929568000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5926658000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5958184000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5973249000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5977987000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5982103000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6287410000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6078415000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6077108000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6131561000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6282952000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6640476000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>6368221000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>6196190000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5802785000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>5881355000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>5783971000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>5795888000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>5665287000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>5697577000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>5746744000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>5767193000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>5561896000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>5672380000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>5711337000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>5461864000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>5474169000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>5619605000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>5656759000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>5299092000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>5344710000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>5341820000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>5367165000.0</v>
       </c>
-      <c r="AS25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25">
+        <v>5041950000.0</v>
+      </c>
+      <c r="AX25"/>
+      <c r="AY25">
         <v>2826065000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>2822150000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>2912340000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>2928977000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2680006000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2683075000.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25">
         <v>2026028000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>2055525000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>1971672000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>1841768000.0</v>
       </c>
-      <c r="BK25"/>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
@@ -12293,228 +12391,234 @@
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
+      <c r="DX25"/>
+      <c r="DY25"/>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:129">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26">
+        <v>612512000.0</v>
+      </c>
+      <c r="C26">
+        <v>649313000.0</v>
+      </c>
+      <c r="D26">
         <v>630550000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>808238000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>895821000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>906686000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>935014000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1007252000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1041328000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1062575000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1061733000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1133515000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1122114000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1131183000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1127491000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1145345000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1093235000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1144542000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1177802000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1081861000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1037270000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>962625000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1075948000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1051113000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1033253000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>997137000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1335339000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1413861000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1324081000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1307561000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1300140000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1267593000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1291320000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1290957000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1155984000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1124577000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1084099000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>1071258000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1263232000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1122913000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>1103272000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1069684000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>1062926000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1044785000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>1044208000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>1159663000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>1151049000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>716443000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>677133000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>674075000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>618259000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>579654000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>571345000.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26">
         <v>275410000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>197364000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>133161000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>107840000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
@@ -12534,52 +12638,54 @@
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
+      <c r="DY26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:129">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12665,510 +12771,522 @@
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
+      <c r="DY27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:129">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>6681909000.0</v>
+      </c>
+      <c r="C28">
+        <v>6809617000.0</v>
+      </c>
+      <c r="D28">
         <v>6817657000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6648355000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6754041000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6745666000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6587295000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6348153000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6282146000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6118053000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5879077000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5878872000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5947816000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5907365000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5993585000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6192333000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6041418000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6016313000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6299447000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6109910000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6154356000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6056550000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6241531000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6115953000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6148834000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>6300180000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5815526000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6051605000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5881309000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5707777000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5454547000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5476393000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5513517000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>5579892000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>5628000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5551949000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5463519000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5502255000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5392958000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>5389520000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5402910000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>5304638000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5192409000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>5245114000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>5304179000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>5216853000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>5055079000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>5208248000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>5048033000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2905626000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2979758000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2864762000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2880232000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2717904000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>2776557000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2593758000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2483615000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2329139000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2347969000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>2251194000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>2245652000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2272537000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2244992000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2059242000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1907148000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1887652000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>2065782000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1856790000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1829423000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1811816000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1760647000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1730126000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1765222000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1685483000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1657691000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1558184000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1226535000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1235743000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>1237042000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1147188000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>1186973000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>1173185000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>1354918000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1294874000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1280118000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>1305438000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>1306340000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1247220000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>1242141000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>1148783000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>975752000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>979596000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>983858000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>801529000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>795501000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>801671000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>659015000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>640482000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>632220000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>660564000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>648516000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>572077000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>588935000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>538389000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>469845000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>349831000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>382260000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>436700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>440500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>384800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>394667000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>360500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>342500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>310300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>299915000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>187900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>179900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>217800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>110500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>136700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>154600000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DS28">
         <v>165300000.0</v>
       </c>
-      <c r="DR28"/>
-      <c r="DS28">
+      <c r="DT28"/>
+      <c r="DU28">
         <v>148000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DV28">
         <v>147000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DW28">
         <v>149300000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DX28">
         <v>105600000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DY28">
         <v>91100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:129">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>12021573000.0</v>
+      </c>
+      <c r="C29">
+        <v>12242083000.0</v>
+      </c>
+      <c r="D29">
         <v>12341641000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>12293225000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>12394703000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>12360253000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>12138663000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11799767000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>11764495000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>12101023000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>11628481000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11736622000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>11527186000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>11526086000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>11674556000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>11870433000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>11838097000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>12001602000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>12281013000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>12037532000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>12083603000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>12121885000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>12251945000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>12693181000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>12485486000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>12723817000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13225,557 +13343,565 @@
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
+      <c r="DX29"/>
+      <c r="DY29"/>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:129">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>96334000.0</v>
+      </c>
+      <c r="C30">
+        <v>201982000.0</v>
+      </c>
+      <c r="D30">
         <v>141591000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>221628000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>138096000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>133724000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>206706000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>200295000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>233776000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>183040000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>174621000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>164603000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>150464000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>120586000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>103045000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>197543000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>175345000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>205420000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>341033000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>213985000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>238855000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>266896000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>195104000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>75432000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>44748000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>34867000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>134365000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>216541000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>74416000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>71154000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>71895000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>69166000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>68386000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>70525000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>100926000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>121557000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>54660000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>50855000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>40970000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>22941000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>20448000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>18198000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>19285000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>22668000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>25676000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>28954000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>24923000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>22973000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>66522000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>36105000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>68255000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>67628000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>110544000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>11359000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>66163000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>50316000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>50895000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>48053000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>66369000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>51599000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>49956000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>49075000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>49444000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>55605000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>55209000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>35545000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>36305000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>45762000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>47635000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>46141000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>47637000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>46749000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>44611000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>48235000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>50536000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>36528000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>27633000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>27943000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>18195000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>18884000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>32103000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>16537000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>7705000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>9271000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>9372000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>9204000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>10970000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>15332000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>10151000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>11443000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>52032000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>53493000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>58911000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>56395000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>55399000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>94859000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>89815000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>86434000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>85785000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>135250000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>147286000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>93458000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>101143000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>77251000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>52754000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>22577000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>22655000.0</v>
       </c>
-      <c r="DC30"/>
-      <c r="DD30"/>
       <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30"/>
+      <c r="DH30">
         <v>29259000.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30"/>
+      <c r="DL30">
         <v>17866000.0</v>
       </c>
-      <c r="DK30"/>
-      <c r="DL30"/>
       <c r="DM30"/>
-      <c r="DN30">
+      <c r="DN30"/>
+      <c r="DO30"/>
+      <c r="DP30">
         <v>7655000.0</v>
       </c>
-      <c r="DO30"/>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
+      <c r="DX30"/>
+      <c r="DY30"/>
     </row>
-    <row r="31" spans="1:127">
+    <row r="31" spans="1:129">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>5531683000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>5616633000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>5648989000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>5743522000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>5703432000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>5861060000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>5996721000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>5993603000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>5949232000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>5953455000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>6025176000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>6032649000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>6113716000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>6199315000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>6260808000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>6257837000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>6264177000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>6191737000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>6228426000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>6302548000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>6353626000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>6390442000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>6533318000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>6316612000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>6305552000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>6361854000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>6309436000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>6236862000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>6132727000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>6118146000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>6188195000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>6206578000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>6171880000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>6184132000.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>5901174000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>5930984000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>1954593000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>1928837000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1810799000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1788754000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>1801064000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>1695403000.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31">
         <v>1318909000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>1257463000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>1168710000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>1154295000.0</v>
       </c>
-      <c r="BK31"/>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
@@ -13795,129 +13921,135 @@
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
+      <c r="DX31"/>
+      <c r="DY31"/>
     </row>
-    <row r="32" spans="1:127">
+    <row r="32" spans="1:129">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32">
+        <v>-568351000.0</v>
+      </c>
+      <c r="C32">
+        <v>-119396000.0</v>
+      </c>
+      <c r="D32">
         <v>-94545000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-322012000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-418963000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2180000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-178136000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-14302000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-113229000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>382181000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>309995000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>655286000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>287280000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>304289000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>206396000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>245496000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>382897000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>442266000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>315207000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>478505000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>106406000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>296618000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>176157000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>480863000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>177267000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-221609000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13974,583 +14106,595 @@
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
+      <c r="DX32"/>
+      <c r="DY32"/>
     </row>
-    <row r="33" spans="1:127">
+    <row r="33" spans="1:129">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>49077000.0</v>
+      </c>
+      <c r="C33">
+        <v>12846095000.0</v>
+      </c>
+      <c r="D33">
         <v>12931832000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>12769254000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>12845695000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>12756486000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>12575013000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>12217496000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>12127242000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>12102980000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>11698677000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>11842361000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>11923564000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>11975028000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>12114436000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>12231519000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>12179690000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>12286626000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>12341409000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>12330564000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>12274386000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>12157239000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>12403986000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>12542002000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>12697260000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>12985488000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>12345753000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>12472731000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>12326324000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>12171691000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>11911322000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>12063755000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>12046163000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>12175272000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>12091253000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>12091666000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>12065425000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>12103627000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>11716540000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>11737797000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>11771498000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>11790270000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>11662807000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>11737842000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>11801928000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>11639524000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>11232520000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>11308610000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>10988327000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>6364697000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>4916434000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>4800699000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>4763438000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>4739921000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>4590351000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>4257988000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>4100835000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>3836176000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>3843412000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>3705209000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>3626142000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>3583488000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>3514379000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>3278665000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>3109019000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>3081851000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>3009214000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>2956408000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>2961865000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>2972944000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>2988381000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>2973186000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>2951184000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>2893343000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>2873408000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>2852714000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>2691043000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>2481163000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>2409331000.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33">
+      <c r="CC33"/>
+      <c r="CD33">
         <v>2363325000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>2218723000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>2164446000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>2171270000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>2161394000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>2162961000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>2206573000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>2061954000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>2075365000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>2012359000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>1637519000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>1562084000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>157473000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>143421000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>1529103000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>212799000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>214062000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>202296000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>1207647000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>172613000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>139841000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>120429000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>1140843000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>99489000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>83480000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>108447000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>1000877000.0</v>
       </c>
-      <c r="DC33"/>
-      <c r="DD33"/>
       <c r="DE33"/>
-      <c r="DF33">
+      <c r="DF33"/>
+      <c r="DG33"/>
+      <c r="DH33">
         <v>875978000.0</v>
       </c>
-      <c r="DG33"/>
-      <c r="DH33"/>
       <c r="DI33"/>
-      <c r="DJ33">
+      <c r="DJ33"/>
+      <c r="DK33"/>
+      <c r="DL33">
         <v>702716000.0</v>
       </c>
-      <c r="DK33"/>
-      <c r="DL33"/>
       <c r="DM33"/>
-      <c r="DN33">
+      <c r="DN33"/>
+      <c r="DO33"/>
+      <c r="DP33">
         <v>354715000.0</v>
       </c>
-      <c r="DO33"/>
-[...3 lines deleted...]
-      </c>
+      <c r="DQ33"/>
       <c r="DR33"/>
       <c r="DS33">
+        <v>263200000.0</v>
+      </c>
+      <c r="DT33"/>
+      <c r="DU33">
         <v>240600000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DV33">
         <v>242000000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DW33">
         <v>246800000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DX33">
         <v>8700000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DY33">
         <v>198200000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:127">
+    <row r="34" spans="1:129">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34">
+        <v>158966000.0</v>
+      </c>
+      <c r="C34">
+        <v>150667000.0</v>
+      </c>
+      <c r="D34">
         <v>150566000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>146655000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>140176000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>134314000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>129493000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>129301000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>117646000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>112127000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>111663000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>490374000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>159231000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>161802000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>423759000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>149152000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>154934000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>139352000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>428614000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>464224000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>38068000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>36694000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>143022000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>114480000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>116099000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>117695000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>113305000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>113623000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>113600000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>112839000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>33375000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>33616000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>33497000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>33477000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>191278000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>69978000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>70013000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>69561000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>32922000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>34172000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>34945000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>34814000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>34518000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>34722000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>34669000.0</v>
       </c>
-      <c r="AS34"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34">
+        <v>32330000.0</v>
+      </c>
+      <c r="AX34"/>
+      <c r="AY34">
         <v>24390000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>24871000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>25527000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>24360000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>28732000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>28773000.0</v>
       </c>
-      <c r="BC34"/>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34">
         <v>21769000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>21677000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>23069000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BL34">
         <v>24601000.0</v>
       </c>
-      <c r="BK34"/>
-      <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
@@ -14570,962 +14714,976 @@
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
+      <c r="DX34"/>
+      <c r="DY34"/>
     </row>
-    <row r="35" spans="1:127">
+    <row r="35" spans="1:129">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>6941553000.0</v>
+      </c>
+      <c r="C35">
+        <v>6919207000.0</v>
+      </c>
+      <c r="D35">
         <v>7323277000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>6615969000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>6587896000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>6978715000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>6645638000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>6540857000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>6325624000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>6729216000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6382489000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>6367524000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>6066710000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>6068650000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>6060780000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>6096672000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>6102009000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>6085971000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>6445442000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>6185141000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>6155579000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>6542951000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>6720746000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>7102841000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>6435511000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>6263347000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>5867178000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>5941764000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>5837851000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>5848640000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>5954277000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>5667288000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>6042044000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>6109349000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>5880675000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>6085976000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>6041843000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>5836776000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>5755487000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>5618859000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>5947084000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>5297084000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>5610909000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>5654294000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>5647772000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>5469660000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>4870309000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>5035827000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>5031900000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2939735000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>2969180000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>3076546000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>3084584000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>2849944000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>2826107000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>2628110000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>2518842000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>2370403000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>2234447000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>2286332000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>2280487000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>2397638000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>2287695000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>1715591000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>1719693000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>1674619000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>1898505000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>1758568000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>1783177000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>1769376000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>1859688000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>1723038000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>1756134000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>1683212000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>1644012000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>1403045000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>1241315000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>1252974000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>1155897000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>1179523000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>1179523000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>1184787000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>1132111000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>1316432000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>1315387000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>1321840000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>1321984000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>1268444000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>1253767000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>1166492000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>832229000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>827296000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>827712000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>811896000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>804063000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>681859000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>667679000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>647350000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>638660000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>672905000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>666184000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>588906000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>600537000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>550115000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>480084000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>377919000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>389110000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>379500000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DF35">
         <v>380000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DG35">
         <v>352800000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DH35">
         <v>366517000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DI35">
         <v>360500000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DJ35">
         <v>342500000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DK35">
         <v>310300000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DL35">
         <v>276597000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DM35">
         <v>187900000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DN35">
         <v>179900000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DO35">
         <v>217800000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DP35">
         <v>153205000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DQ35">
         <v>136700000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DR35">
         <v>141800000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DS35">
         <v>152400000.0</v>
       </c>
-      <c r="DR35"/>
-      <c r="DS35">
+      <c r="DT35"/>
+      <c r="DU35">
         <v>148000000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DV35">
         <v>147000000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DW35">
         <v>149300000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DX35">
         <v>105600000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DY35">
         <v>91100000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:127">
+    <row r="36" spans="1:129">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>-612512000.0</v>
+      </c>
+      <c r="C36">
+        <v>90488000.0</v>
+      </c>
+      <c r="D36">
         <v>12242949000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>11909334000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>11897355000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>11796449000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>11580743000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>11157774000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>11032541000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>10977547000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>10573187000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>10644210000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>10735945000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>10777472000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>10919706000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>11019643000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>11019110000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>11073926000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>11094635000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>11178947000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>11166565000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>11123267000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>11313833000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>11450857000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>11614833000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>11913923000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>10935670000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>10983392000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>10926038000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>10787134000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>10611182000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>10796162000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>10754843000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>10884315000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>10935269000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>10967089000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>10984341000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>11032369000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>10555265000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>10614884000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>10668226000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>10720586000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>10626760000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>10701799000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>10757720000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>10582226000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>10190097000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>10265333000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>10023357000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>5648254000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>4239301000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>4126624000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>4145179000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>4160267000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>4019006000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>57918000.0</v>
       </c>
-      <c r="BD36"/>
-      <c r="BE36">
+      <c r="BF36"/>
+      <c r="BG36">
         <v>38819000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>22682000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>22225000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>25444000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>22921000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>25188000.0</v>
       </c>
-      <c r="BK36"/>
-      <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
-      <c r="BV36">
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36">
         <v>96959000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>-2852714000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>-2691043000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>-2481163000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>-2372243000.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36">
+      <c r="CC36"/>
+      <c r="CD36">
         <v>-2231074000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>-2218723000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>-2124233000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>-2171270000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>-2161394000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>-2162961000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>-2188141000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>-2061954000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>-2075365000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>-2012359000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>-1811754000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>-1562084000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>-157473000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>-143421000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>-1590315000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>-212799000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>-214062000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>-202296000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>-1207647000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>-172613000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>-139841000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>-120429000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>-1206546000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>-99489000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>-83480000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>-108447000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>-1000877000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>-1068300000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>-964800000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>-898400000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DH36">
         <v>-875978000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DI36">
         <v>-865600000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DJ36">
         <v>-845000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DK36">
         <v>-795500000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DL36">
         <v>-702716000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DM36">
         <v>-537800000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DN36">
         <v>-482200000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DO36">
         <v>-433600000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DP36">
         <v>-354715000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DQ36">
         <v>-308200000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DR36">
         <v>-251300000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DS36">
         <v>-263200000.0</v>
       </c>
-      <c r="DR36"/>
-      <c r="DS36">
+      <c r="DT36"/>
+      <c r="DU36">
         <v>-240600000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DV36">
         <v>-242000000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DW36">
         <v>-246800000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DX36">
         <v>-8700000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DY36">
         <v>-198200000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:127">
+    <row r="37" spans="1:129">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>176727000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>178076000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>178744000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>177765000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>178738000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>181224000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>182905000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>182667000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>183248000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>185755000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>182782000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>184485000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>186807000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>189784000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>183077000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>189904000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>190209000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>125938000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>126771000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>119067000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>120498000.0</v>
       </c>
-      <c r="AG37">
-[...2 lines deleted...]
-      <c r="AH37">
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
         <v>119419000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>118386000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>121254000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>124982000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>100059000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>95284000.0</v>
       </c>
-      <c r="AN37">
-[...2 lines deleted...]
-      <c r="AO37">
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
         <v>99248000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>99290000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>110782000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>110588000.0</v>
       </c>
-      <c r="AS37">
-[...4 lines deleted...]
-      </c>
       <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
         <v>110151000.0</v>
       </c>
-      <c r="AV37">
-[...2 lines deleted...]
-      <c r="AW37">
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
         <v>1533410000.0</v>
       </c>
-      <c r="AX37">
-[...2 lines deleted...]
-      <c r="AY37">
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
         <v>113504000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BB37">
         <v>111889000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BC37">
         <v>113750000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BD37">
         <v>115312000.0</v>
       </c>
-      <c r="BC37">
-[...4 lines deleted...]
-      </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
         <v>117913000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BJ37">
         <v>119888000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BK37">
         <v>203080000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BL37">
         <v>205068000.0</v>
       </c>
-      <c r="BK37">
-[...6 lines deleted...]
-      <c r="BN37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
@@ -15543,1837 +15701,1863 @@
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
+      <c r="DX37"/>
+      <c r="DY37"/>
     </row>
-    <row r="38" spans="1:127">
+    <row r="38" spans="1:129">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38">
+        <v>12690716000.0</v>
+      </c>
+      <c r="C38">
+        <v>12901599000.0</v>
+      </c>
+      <c r="D38">
         <v>13159009000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>12939200000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>12978925000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>12949032000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>9051000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>12165026000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>12455972000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>-62858000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>11068587000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>-64636000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>8165000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>9446000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>11135494000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>11358885000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>11184330000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>11449048000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>11761433000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>12718885000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>12689023000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>3300000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>12667444000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>3900000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>4200000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>4500000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>3800000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>4100000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>4400000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>17092000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>3900000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>4200000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>4600000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>12433064000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>12333654000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>12327693000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>12270415000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>12296320000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>12006136000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>11943200000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>11970867000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>11968803000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>11862751000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>11917743000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>11954176000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>11800975000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>11442531000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>11555589000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>11234303000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>6548266000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>5064818000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>4961980000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>4903070000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>4869466000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>4738934000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>4457479000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>4260411000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>3954994000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>3935132000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>3820549000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>3743052000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>3696825000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>3647749000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>3411826000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>3241177000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>3232507000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>3180398000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>3120190000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>3111520000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>3036954000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>3041043000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>3066621000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>2986221000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>2930470000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>2980323000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>2954400000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>2793475000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>2576331000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>2485840000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>2459490000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>2328244000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>2296770000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>2239290000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>2246325000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>2246356000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>2230988000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>2217217000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>2149125000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>2153304000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>2089796000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>1916811000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>1659081000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>1638220000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>1628934000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>1619734000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>1356665000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>1366333000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>1340493000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>1329458000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>1373999000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>1358922000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>1279033000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>1281849000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>1229175000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>1152876000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>1056362000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DD38">
         <v>1062313000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DE38">
         <v>1129500000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DF38">
         <v>1016800000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DG38">
         <v>955400000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DH38">
         <v>931796000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DI38">
         <v>920200000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DJ38">
         <v>903800000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DK38">
         <v>845500000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DL38">
         <v>738835000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DM38">
         <v>597800000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DN38">
         <v>531400000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DO38">
         <v>543000000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DP38">
         <v>417174000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DQ38">
         <v>330500000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DR38">
         <v>273500000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DS38">
         <v>282600000.0</v>
       </c>
-      <c r="DR38"/>
-      <c r="DS38">
+      <c r="DT38"/>
+      <c r="DU38">
         <v>263900000.0</v>
       </c>
-      <c r="DT38">
+      <c r="DV38">
         <v>264900000.0</v>
       </c>
-      <c r="DU38">
+      <c r="DW38">
         <v>267300000.0</v>
       </c>
-      <c r="DV38">
+      <c r="DX38">
         <v>227100000.0</v>
       </c>
-      <c r="DW38">
+      <c r="DY38">
         <v>211300000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:127">
+    <row r="39" spans="1:129">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
+        <v>-96334000.0</v>
+      </c>
+      <c r="C39">
+        <v>-201982000.0</v>
+      </c>
+      <c r="D39">
         <v>-98070000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>9284000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>9205000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>9127000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>9051000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>8975000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>8928000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>8834000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>8585000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>8503000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>8165000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>9446000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>9386000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>10858000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>10707000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>10446000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>75182000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>11042000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>10021000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>97362000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>57752000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>57313000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>10271000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>10470000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>11007000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>17695000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>16803000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>17092000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>56369000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>17347000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>73012000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>77171000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>68903000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>68219000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>65971000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>69624000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>153831000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>67588000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>79967000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>72255000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>128952000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>74739000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>65914000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>68979000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>70139000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>101183000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>61438000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>111974000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>93575000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>117867000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>76065000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>73903000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>79390000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>82852000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>69088000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>73405000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>40019000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>63713000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>65275000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>61661000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>63001000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>73550000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>67444000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>76759000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>53614000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>131503000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>114049000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>112687000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>83495000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>80777000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>65611000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>55653000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>54362000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>-52610000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>-44035000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>-48765000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>-27857000.0</v>
       </c>
-      <c r="CA39"/>
-      <c r="CB39">
+      <c r="CC39"/>
+      <c r="CD39">
         <v>-41125000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>-25946000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>-34933000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>-28636000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>-42448000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>-21721000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>-21614000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>-31556000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>-21777000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>-29152000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>-61178000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>-63893000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>-67765000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>-66762000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>-63961000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>-97006000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>-98479000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>-93302000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>-92225000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>-147591000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>-159952000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>-105285000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>-107743000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>-83975000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>-57991000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>-45663000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>-35003000.0</v>
       </c>
-      <c r="DC39"/>
-      <c r="DD39"/>
       <c r="DE39"/>
-      <c r="DF39">
+      <c r="DF39"/>
+      <c r="DG39"/>
+      <c r="DH39">
         <v>-31807000.0</v>
       </c>
-      <c r="DG39"/>
-      <c r="DH39"/>
       <c r="DI39"/>
-      <c r="DJ39">
+      <c r="DJ39"/>
+      <c r="DK39"/>
+      <c r="DL39">
         <v>-22148000.0</v>
       </c>
-      <c r="DK39"/>
-      <c r="DL39"/>
       <c r="DM39"/>
-      <c r="DN39">
+      <c r="DN39"/>
+      <c r="DO39"/>
+      <c r="DP39">
         <v>-50360000.0</v>
       </c>
-      <c r="DO39"/>
-      <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
-      <c r="DV39">
+      <c r="DV39"/>
+      <c r="DW39"/>
+      <c r="DX39">
         <v>-204500000.0</v>
       </c>
-      <c r="DW39"/>
+      <c r="DY39"/>
     </row>
-    <row r="40" spans="1:127">
+    <row r="40" spans="1:129">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
+        <v>-270439000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>-671719000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>207254000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>201050000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>194998000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>179790000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>190012000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>182292000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>183488000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>176354000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>178515000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>177828000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>175530000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>172325000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>175414000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>181413000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>186460000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>172349000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>175813000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>174770000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>177674000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>203179000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>172657000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>191438000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>193338000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>184296000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>188706000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>194160000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>194426000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>187874000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>192736000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>187328000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>177261000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>173190000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>181263000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>169393000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>156163000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>146079000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>145141000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>148636000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>148231000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>141219000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>126356000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>126283000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>127627000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>119113000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>126062000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>121316000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>9132000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>58674000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>57422000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>58219000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>59164000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>50444000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>44377000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>43708000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>42096000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>46116000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>39015000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>37975000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>36934000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>36405000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>128300000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>52172000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>51393000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>-205250000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>-48558000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>49265000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>48047000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>48568000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>48709000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>47529000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>46825000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>44101000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>-194179000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>-9680000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>-18982000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>-106703000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>24735000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>-37567000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>-42295000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>-32982000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>-45024000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>-38158000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>-13130000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>-8021000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>-9888000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>-20396000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>-6983000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>-11205000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>-174965000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>-198334000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>-35131000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>-17912000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>-150141000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>-29873000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>-33302000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>-13018000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>-33964000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>-29040000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>-26873000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>-15892000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>-28086000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>-22007000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>-29583000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>-25631000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>-57200000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>-60500000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>-32000000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DH40">
         <v>-53156000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DI40">
         <v>164000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>164000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DK40">
         <v>137000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DL40">
         <v>-39748000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DM40">
         <v>60000000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DN40">
         <v>51000000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DO40">
         <v>45000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DP40">
         <v>-1060000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DQ40">
         <v>41000000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DR40">
         <v>-12800000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DS40">
         <v>-12900000.0</v>
       </c>
-      <c r="DR40"/>
-      <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
       <c r="DW40"/>
+      <c r="DX40"/>
+      <c r="DY40"/>
     </row>
-    <row r="41" spans="1:127">
+    <row r="41" spans="1:129">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>45972000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>37841000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>440457000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>395056000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>40705000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>393069000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>435187000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>38068000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>36694000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>36740000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>36736000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>37073000.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-      <c r="AE41">
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41">
         <v>40516000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>41197000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>41977000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>69858000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>69978000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>70013000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>69561000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>32922000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>34172000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>34945000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>34814000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>34518000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>34722000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>34669000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>33607000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>32485000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>32330000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>32896000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>24390000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>24871000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>25527000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>24360000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>28732000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>28773000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>28060000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>26746000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>23171000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>23589000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>21769000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>21677000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>23069000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>24601000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>89943000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>89744000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>55666000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>46714000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>62358000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>47494000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>71254000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>89573000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>16672000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>16664000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>15945000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>17773000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>18159000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>17696000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>16551000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>16521000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>16652000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>15889000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>15306000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>14713000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>14715000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>14543000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>16006000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>16853000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>16335000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>11315000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>10871000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>8744000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>8535000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>8385000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>8355000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>8157000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>6754000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>6651000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>6651000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>6583000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>6435000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>11419000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>11377000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>11541000.0</v>
       </c>
-      <c r="CY41">
+      <c r="DA41">
         <v>11580000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DB41">
         <v>11244000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DC41">
         <v>10627000.0</v>
       </c>
-      <c r="DB41"/>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
+      <c r="DX41"/>
+      <c r="DY41"/>
     </row>
-    <row r="42" spans="1:127">
+    <row r="42" spans="1:129">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>6626545000.0</v>
+      </c>
+      <c r="C42">
+        <v>6644171000.0</v>
+      </c>
+      <c r="D42">
         <v>6683514000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>6686589000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>6685714000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>6672346000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>6668047000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>6671264000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>6659313000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>6658882000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>6656720000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>6660916000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>6657481000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>6657183000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>6750076000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>6775872000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>6875863000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>6930072000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>6915981000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>6875508000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>6862879000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>6864185000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>6876326000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>6921631000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>6944805000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>6959523000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>7121927000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>7131642000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>7031886000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>7028154000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>7093079000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>7133587000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>7131809000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>7127248000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>7129571000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>7111866000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>7131047000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>7035178000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>7029679000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>7024827000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>7017962000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>6936431000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>7003317000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>6980443000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>6941629000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>6848255000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>6651165000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>6569442000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>6414258000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>2505003000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>2345763000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>2330041000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>2331830000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>2329383000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>2204778000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>2116531000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>2017445000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>1877373000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>1840262000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>1776546000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>1687691000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>1555416000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>1515468000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>1379059000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>1324328000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>1293829000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>1275251000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>1235989000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>1121660000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>1045603000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>1026037000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>982754000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>846688000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>844250000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>857109000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>905550000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>904876000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>690467000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>686937000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>687043000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>648142000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>631972000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>632646000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>656915000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>654370000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>653026000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>646744000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>673328000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>670167000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>643552000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>642643000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>544252000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>539914000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>538560000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>529502000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>410109000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>428214000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>426896000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>577861000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>431136000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>429960000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>429423000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>428433000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>427969000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>426946000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>426170000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>425089000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>425200000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>560800000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>561600000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DH42">
         <v>431278000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DI42">
         <v>537300000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>537400000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>517900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DL42">
         <v>430804000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DM42">
         <v>409000000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DN42">
         <v>360700000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DO42">
         <v>339500000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DP42">
         <v>256106000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DQ42">
         <v>209500000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DR42">
         <v>137800000.0</v>
       </c>
-      <c r="DQ42">
-[...2 lines deleted...]
-      <c r="DR42"/>
       <c r="DS42">
         <v>112100000.0</v>
       </c>
-      <c r="DT42">
-[...1 lines deleted...]
-      </c>
+      <c r="DT42"/>
       <c r="DU42">
         <v>112100000.0</v>
       </c>
       <c r="DV42">
         <v>112100000.0</v>
       </c>
       <c r="DW42">
         <v>112100000.0</v>
       </c>
+      <c r="DX42">
+        <v>112100000.0</v>
+      </c>
+      <c r="DY42">
+        <v>112100000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:127">
+    <row r="43" spans="1:129">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17459,1139 +17643,1155 @@
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
+      <c r="DX43"/>
+      <c r="DY43"/>
     </row>
-    <row r="44" spans="1:127">
+    <row r="44" spans="1:129">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
-        <v>73750000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP44">
-        <v>73750000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>73750000.0</v>
       </c>
       <c r="AR44">
         <v>73750000.0</v>
       </c>
       <c r="AS44">
         <v>73750000.0</v>
       </c>
       <c r="AT44">
         <v>73750000.0</v>
       </c>
       <c r="AU44">
         <v>73750000.0</v>
       </c>
       <c r="AV44">
         <v>73750000.0</v>
       </c>
       <c r="AW44">
         <v>73750000.0</v>
       </c>
       <c r="AX44">
         <v>73750000.0</v>
       </c>
       <c r="AY44">
         <v>73750000.0</v>
       </c>
       <c r="AZ44">
         <v>73750000.0</v>
       </c>
       <c r="BA44">
         <v>73750000.0</v>
       </c>
       <c r="BB44">
         <v>73750000.0</v>
       </c>
       <c r="BC44">
-        <v>78099000.0</v>
+        <v>73750000.0</v>
       </c>
       <c r="BD44">
-        <v>78099000.0</v>
+        <v>73750000.0</v>
       </c>
       <c r="BE44">
         <v>78099000.0</v>
       </c>
       <c r="BF44">
         <v>78099000.0</v>
       </c>
       <c r="BG44">
+        <v>78099000.0</v>
+      </c>
+      <c r="BH44">
+        <v>78099000.0</v>
+      </c>
+      <c r="BI44">
         <v>73750000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BJ44">
         <v>73750000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29349000.0</v>
       </c>
       <c r="BK44">
         <v>29349000.0</v>
       </c>
       <c r="BL44">
         <v>29349000.0</v>
       </c>
       <c r="BM44">
         <v>29349000.0</v>
       </c>
       <c r="BN44">
         <v>29349000.0</v>
       </c>
       <c r="BO44">
+        <v>29349000.0</v>
+      </c>
+      <c r="BP44">
+        <v>29349000.0</v>
+      </c>
+      <c r="BQ44">
         <v>30813000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BR44">
         <v>112735000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BS44">
         <v>112735000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>170912000.0</v>
       </c>
       <c r="BT44">
         <v>170912000.0</v>
       </c>
       <c r="BU44">
         <v>170912000.0</v>
       </c>
       <c r="BV44">
         <v>170912000.0</v>
       </c>
       <c r="BW44">
         <v>170912000.0</v>
       </c>
       <c r="BX44">
         <v>170912000.0</v>
       </c>
       <c r="BY44">
         <v>170912000.0</v>
       </c>
       <c r="BZ44">
         <v>170912000.0</v>
       </c>
       <c r="CA44">
         <v>170912000.0</v>
       </c>
       <c r="CB44">
-        <v>25000000.0</v>
+        <v>170912000.0</v>
       </c>
       <c r="CC44">
-        <v>25000000.0</v>
+        <v>170912000.0</v>
       </c>
       <c r="CD44">
         <v>25000000.0</v>
       </c>
       <c r="CE44">
         <v>25000000.0</v>
       </c>
       <c r="CF44">
         <v>25000000.0</v>
       </c>
       <c r="CG44">
         <v>25000000.0</v>
       </c>
       <c r="CH44">
         <v>25000000.0</v>
       </c>
       <c r="CI44">
         <v>25000000.0</v>
       </c>
       <c r="CJ44">
         <v>25000000.0</v>
       </c>
       <c r="CK44">
         <v>25000000.0</v>
       </c>
       <c r="CL44">
         <v>25000000.0</v>
       </c>
       <c r="CM44">
         <v>25000000.0</v>
       </c>
-      <c r="CN44"/>
-      <c r="CO44"/>
+      <c r="CN44">
+        <v>25000000.0</v>
+      </c>
+      <c r="CO44">
+        <v>25000000.0</v>
+      </c>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
-      <c r="CZ44">
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44">
         <v>1000.0</v>
       </c>
-      <c r="DA44">
+      <c r="DC44">
         <v>1000.0</v>
       </c>
-      <c r="DB44"/>
-      <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
+      <c r="DX44"/>
+      <c r="DY44"/>
     </row>
-    <row r="45" spans="1:127">
+    <row r="45" spans="1:129">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45">
+        <v>49077000.0</v>
+      </c>
+      <c r="C45">
+        <v>49957000.0</v>
+      </c>
+      <c r="D45">
         <v>50833000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>51682000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>52519000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>53351000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>51556000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>52470000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>53373000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>62858000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>63757000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>64636000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>65505000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>66373000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>67239000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>66531000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>70551000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>71347000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>72143000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>72910000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>73669000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>74428000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>74744000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>75478000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>76205000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>76996000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45">
         <v>3780021000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>3664605000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>3434645000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>3437318000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>3429799000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>3428778000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>3450327000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>3406539000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>3169771000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>2971279000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>2944378000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>2938431000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>2885645000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>2891071000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>2902341000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>2912035000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>2906823000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>2884638000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>2829643000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>2809217000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>2781927000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>2621192000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>2416942000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>2348880000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>2309519000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>2194576000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>2189728000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>2137218000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>2143633000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>2130638000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>2096552000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>2088717000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>1973597000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>2003179000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>1929234000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>1544124000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>1473253000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>88831000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>80641000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>1467891000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>135178000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>123280000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>108714000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>1112187000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>79800000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>62728000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>50678000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>1075140000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>48757000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>32319000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>59410000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>952885000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>1068300000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DF45">
         <v>964800000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DG45">
         <v>898400000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DH45">
         <v>865388000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DI45">
         <v>865600000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DJ45">
         <v>845000000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DK45">
         <v>795500000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DL45">
         <v>700369000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DM45">
         <v>537800000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DN45">
         <v>482200000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DO45">
         <v>433600000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DP45">
         <v>346178000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DQ45">
         <v>308200000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DR45">
         <v>251300000.0</v>
       </c>
-      <c r="DQ45"/>
-      <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
+      <c r="DX45"/>
+      <c r="DY45"/>
     </row>
-    <row r="46" spans="1:127">
+    <row r="46" spans="1:129">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>49077000.0</v>
+      </c>
+      <c r="C46">
+        <v>49957000.0</v>
+      </c>
+      <c r="D46">
         <v>50833000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>51682000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>52519000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>53351000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>51556000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>52470000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>53373000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>62858000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>63757000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>64636000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>65505000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>66373000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>67239000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>66531000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>67345000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>68158000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>68972000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>69756000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>70551000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>71347000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>72143000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>72910000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>73669000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>74428000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>74744000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>75478000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>76205000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>76996000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46"/>
+      <c r="BE46">
         <v>3780021000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>3664605000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>3434645000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>3437318000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>3429799000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>3428778000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>3450327000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>3406539000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>3169771000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>2971279000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>2944378000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>2938431000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>2885645000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>2891071000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>2902341000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>2912035000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>2906823000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>2884638000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>2829643000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>2809217000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>2781927000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>2621192000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>2416942000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>2311792000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>2309519000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>2194576000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>2189728000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>2097005000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>2143633000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>2130638000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>2096552000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>2138429000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>1973597000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>2003179000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>1929234000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>1718359000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>1473253000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>88831000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>80641000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>1529103000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>135178000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>123280000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>108714000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>1112187000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>79800000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>62728000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>50678000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>1140843000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>48757000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>32319000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>59410000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>952885000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>1068300000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>964800000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>898400000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DH46">
         <v>865388000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DI46">
         <v>865600000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>845000000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>795500000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DL46">
         <v>693181000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DM46">
         <v>537800000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DN46">
         <v>482200000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DO46">
         <v>433600000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DP46">
         <v>346178000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DQ46">
         <v>308200000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DR46">
         <v>251300000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DS46">
         <v>263200000.0</v>
       </c>
-      <c r="DR46"/>
-      <c r="DS46">
+      <c r="DT46"/>
+      <c r="DU46">
         <v>240600000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DV46">
         <v>242000000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DW46">
         <v>246800000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DX46">
         <v>8700000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DY46">
         <v>198200000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:127">
+    <row r="47" spans="1:129">
       <c r="A47" t="s">
         <v>78</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>11955415000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>11741002000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>11762123000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>11659269000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>11490456000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>11106721000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>10610022000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>10630120000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>10687033000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>10881333000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>11014008000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>10929409000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>10904520000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>11163607000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>11185613000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>11183632000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>11194614000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>11313833000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>11085982000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>11094024000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>11428118000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>10894735000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>10941856000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>10880505000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>10740251000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>10611182000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>10745238000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>10754843000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>10884315000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>10935269000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>10967089000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>10984341000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>11032369000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>10555265000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>10614884000.0</v>
       </c>
-      <c r="AN47">
-[...2 lines deleted...]
-      <c r="AO47">
+      <c r="AP47">
+        <v>0.0</v>
+      </c>
+      <c r="AQ47">
         <v>10720586000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>10623903000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>10689124000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>10731813000.0</v>
       </c>
-      <c r="AS47">
-[...2 lines deleted...]
-      <c r="AT47">
+      <c r="AU47">
+        <v>0.0</v>
+      </c>
+      <c r="AV47">
         <v>10108971000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>10166952000.0</v>
       </c>
-      <c r="AV47">
-[...2 lines deleted...]
-      <c r="AW47">
+      <c r="AX47">
+        <v>0.0</v>
+      </c>
+      <c r="AY47">
         <v>5648254000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>4239301000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>4126624000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>4145179000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>4160267000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>4019006000.0</v>
       </c>
-      <c r="BC47">
-[...4 lines deleted...]
-      </c>
       <c r="BE47">
         <v>0.0</v>
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
+        <v>0.0</v>
+      </c>
+      <c r="BH47">
+        <v>0.0</v>
+      </c>
+      <c r="BI47">
         <v>3429799000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>3428778000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>3450327000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>3406539000.0</v>
       </c>
-      <c r="BK47">
-[...6 lines deleted...]
-      <c r="BN47"/>
+      <c r="BM47">
+        <v>0.0</v>
+      </c>
+      <c r="BN47">
+        <v>0.0</v>
+      </c>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
@@ -18609,471 +18809,475 @@
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
+      <c r="DX47"/>
+      <c r="DY47"/>
     </row>
-    <row r="48" spans="1:127">
+    <row r="48" spans="1:129">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>-1312602000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1208590000.0</v>
+      </c>
+      <c r="D48">
         <v>-1148195000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1063135000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1062146000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1117971000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1155662000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1255608000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1216557000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1152136000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1267536000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1184597000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1123594000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1074930000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1080176000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1123215000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-1073577000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-987333000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-916833000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-917315000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-899663000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-828625000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-861193000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-821841000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-760028000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-708697000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-887619000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-887521000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-857994000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-822087000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-812796000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-808085000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-766193000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-743773000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-833726000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-821732000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-785939000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-741204000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-805409000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-896120000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-856815000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-824046000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-797329000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-782801000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-731181000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-684436000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-650797000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-608498000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-575772000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-498368000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-474426000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-461005000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-484615000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-464391000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-444466000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-448142000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-425058000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-422919000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-408066000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-386752000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-359662000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-338273000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-313308000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-285699000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-260966000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-239904000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-222952000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-199600000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-168226000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-151615000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-130697000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-122044000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-107983000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-92345000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-82805000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-110912000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-97500000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-83985000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-97457000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-92849000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-84066000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-86730000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-77341000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-63538000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-53063000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-72758000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-80469000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-94871000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-111288000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-98360000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-74160000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-63006000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-55741000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-49968000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-43813000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-39358000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-35911000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>-42936000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>-39920000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>-38090000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>-40030000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>-38629000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>-36760000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>-36480000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>-35619000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>-34716000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>-37399000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>-40800000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>-43700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>-42500000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DH48">
         <v>-41481000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DI48">
         <v>-36500000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DJ48">
         <v>-34100000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DK48">
         <v>-32300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DL48">
         <v>-31892000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DM48">
         <v>-30800000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DN48">
         <v>-34100000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DO48">
         <v>-33900000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DP48">
         <v>-33301000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DQ48">
         <v>-31400000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DR48">
         <v>-29600000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DS48">
         <v>-30100000.0</v>
       </c>
-      <c r="DR48"/>
-      <c r="DS48">
+      <c r="DT48"/>
+      <c r="DU48">
         <v>-30200000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DV48">
         <v>-29100000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DW48">
         <v>-28500000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DX48">
         <v>-26100000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DY48">
         <v>-25100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:127">
+    <row r="49" spans="1:129">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...4 lines deleted...]
-      </c>
+      <c r="AE49"/>
+      <c r="AF49"/>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
@@ -19115,63 +19319,67 @@
       <c r="BA49">
         <v>0.0</v>
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
       <c r="BI49">
+        <v>0.0</v>
+      </c>
+      <c r="BJ49">
+        <v>0.0</v>
+      </c>
+      <c r="BK49">
         <v>-338273000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BL49">
         <v>-313308000.0</v>
       </c>
-      <c r="BK49">
-[...6 lines deleted...]
-      <c r="BN49"/>
+      <c r="BM49">
+        <v>0.0</v>
+      </c>
+      <c r="BN49">
+        <v>0.0</v>
+      </c>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
@@ -19189,160 +19397,166 @@
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
+      <c r="DX49"/>
+      <c r="DY49"/>
     </row>
-    <row r="50" spans="1:127">
+    <row r="50" spans="1:129">
       <c r="A50" t="s">
         <v>81</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>345000000.0</v>
+      </c>
       <c r="C50">
+        <v>4660000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>245000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>365000000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="G50"/>
+      <c r="H50">
         <v>137945000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>7885000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>129391000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50">
         <v>34429000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>457000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>52073000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>219481000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>63175000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>98000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>341257000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>42662000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>85000000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>350000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>288257000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>220000000.0</v>
       </c>
-      <c r="AB50"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50">
+        <v>515658000.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>5691093000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>5718970000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>202131000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>7719000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>5663395000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>3371362000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>30000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>3375610000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>3377728000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>1000000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1800000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -19378,1073 +19592,1089 @@
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
+      <c r="DX50"/>
+      <c r="DY50"/>
     </row>
-    <row r="51" spans="1:127">
+    <row r="51" spans="1:129">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>6748253000.0</v>
+      </c>
+      <c r="C51">
+        <v>6857027000.0</v>
+      </c>
+      <c r="D51">
         <v>6903243000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>6714314000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>6812720000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>6844401000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>6654090000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>6419441000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>6337369000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>6617089000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>6270826000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>6270866000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>6008765000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>5975077000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>6026880000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>6235044000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>6079174000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>6114420000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>6628667000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>6159820000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>6202511000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>6773980000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>6632952000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>7342855000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>6395038000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>6572057000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>5885613000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>6125636000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>5919477000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>5814811000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>6180945000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>5633672000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>5749414000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>11486163000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>5740896000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>5674989000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>11374732000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>5638097000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>5599169000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>8995215000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>9034487000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>5463374000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>5356417000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>5343831000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>5395927000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>5436053000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>5080689000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>5264578000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>5065979000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>2961968000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>3041571000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>2927692000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>2933347000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>2782306000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>2824075000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>2595701000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>2487747000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>2342883000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>2360858000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>2260214000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>2254461000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>2370220000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>2267768000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>2059242000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>1907148000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>1887652000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>2086442000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>1856790000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>1829423000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>1811816000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>1760647000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>1730126000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>1765222000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>1685483000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>1657691000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>1568423000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>1239122000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>1250781000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>1246704000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>1177330000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>1195995000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>1182594000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>1354918000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>1314239000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>1313194000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>1317955000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>1316984000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>1263444000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>1253767000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>1166492000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>984898000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>989996000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>992712000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>811896000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>804063000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>803818000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>667679000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>647350000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>638660000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>672905000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>661182000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>583904000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>595535000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>545113000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>475082000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>372917000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>394608000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>436700000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DF51">
         <v>440500000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DG51">
         <v>384800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DH51">
         <v>397215000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DI51">
         <v>360500000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DJ51">
         <v>342500000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DK51">
         <v>310300000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DL51">
         <v>304197000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DM51">
         <v>187900000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DN51">
         <v>179900000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DO51">
         <v>217800000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DP51">
         <v>153205000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DQ51">
         <v>136700000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DR51">
         <v>154600000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DS51">
         <v>165300000.0</v>
       </c>
-      <c r="DR51"/>
-      <c r="DS51">
+      <c r="DT51"/>
+      <c r="DU51">
         <v>148000000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DV51">
         <v>147000000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DW51">
         <v>149300000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DX51">
         <v>105600000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DY51">
         <v>91100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:127">
+    <row r="52" spans="1:129">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>443860000.0</v>
+      </c>
+      <c r="C52">
+        <v>549136000.0</v>
+      </c>
+      <c r="D52">
         <v>549405000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>245000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>365000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>643249000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>137945000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>7885000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>129391000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>402347000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>701461000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>751000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>34429000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>457000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>52073000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>219481000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>63175000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>98000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>341257000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>42662000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>85000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>642419000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>350000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>702379000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>350000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>55000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>220000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>117000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>515658000.0</v>
       </c>
       <c r="AE52"/>
       <c r="AF52">
+        <v>515658000.0</v>
+      </c>
+      <c r="AG52"/>
+      <c r="AH52">
         <v>2670000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>5718970000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>179000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>2609000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>5663395000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>176233000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>125000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>3375610000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>3377728000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>164282000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>11707000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>2011000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>28762000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>246391000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>242824000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>222628000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>66975000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>135903000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>219421000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>15352000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>4370000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>102300000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>141000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>1023880000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>872102000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>618566000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>150000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>509775000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>475000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>559000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>426000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>348000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>264000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>256000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>239000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>248220000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>165000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>185000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>120000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>153000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>155000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>148183000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>169818000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>167571000.0</v>
       </c>
-      <c r="BX52"/>
-[...1 lines deleted...]
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52">
         <v>93000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>1097330000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>1100965000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>1104918000.0</v>
       </c>
-      <c r="CD52"/>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52">
         <v>162700000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>165000000.0</v>
       </c>
-      <c r="CO52"/>
-[...1 lines deleted...]
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52">
         <v>121959000.0</v>
       </c>
-      <c r="CR52"/>
-      <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
-      <c r="DB52">
+      <c r="DB52"/>
+      <c r="DC52"/>
+      <c r="DD52">
         <v>10500000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DE52">
         <v>57200000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DF52">
         <v>60500000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DG52">
         <v>32000000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DH52">
         <v>35700000.0</v>
       </c>
-      <c r="DG52"/>
-      <c r="DH52"/>
       <c r="DI52"/>
-      <c r="DJ52">
+      <c r="DJ52"/>
+      <c r="DK52"/>
+      <c r="DL52">
         <v>27600000.0</v>
       </c>
-      <c r="DK52"/>
-      <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
-      <c r="DP52">
+      <c r="DP52"/>
+      <c r="DQ52"/>
+      <c r="DR52">
         <v>12800000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DS52">
         <v>12900000.0</v>
       </c>
-      <c r="DR52"/>
-      <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
+      <c r="DX52"/>
+      <c r="DY52"/>
     </row>
-    <row r="53" spans="1:127">
+    <row r="53" spans="1:129">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53">
+        <v>92165000.0</v>
+      </c>
+      <c r="C53">
+        <v>96521000.0</v>
+      </c>
+      <c r="D53">
         <v>98070000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>84116000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>82162000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>76013000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>69794000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>75245000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>84291000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>91295000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>87795000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>90186000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>102131000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>107002000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>112743000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>141699000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>154513000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>169702000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>191829000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>183140000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>175782000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>165265000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>147768000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>134971000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>154433000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>148139000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>144193000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>216894000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>215434000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>211030000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>209545000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>210596000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>207191000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>197745000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>190004000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>184574000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>151995000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>138977000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>139189000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>153703000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>152263000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>138597000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>137485000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>133058000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>121244000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>128502000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>117240000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>108147000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>106358000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>100348000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>90084000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>89899000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>88734000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>80432000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>92713000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>141573000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>114166000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>80000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>74275000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>75624000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>75673000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>74779000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>92310000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>95933000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>92510000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>114276000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>134844000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>131349000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>115432000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>30143000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>45310000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>58614000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>2503000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>4045000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>2017000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>5843000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>3815000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>5784000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>13948000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53">
         <v>13937000.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>21255000.0</v>
       </c>
-      <c r="CI53"/>
-      <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53">
         <v>6168000.0</v>
       </c>
-      <c r="CM53"/>
-      <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>9265000.0</v>
       </c>
-      <c r="CQ53"/>
-      <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53">
         <v>17163000.0</v>
       </c>
-      <c r="CU53"/>
-      <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53">
         <v>18965000.0</v>
       </c>
-      <c r="CY53"/>
-      <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
-      <c r="DV53">
+      <c r="DV53"/>
+      <c r="DW53"/>
+      <c r="DX53">
         <v>204500000.0</v>
       </c>
-      <c r="DW53"/>
+      <c r="DY53"/>
     </row>
-    <row r="54" spans="1:127">
+    <row r="54" spans="1:129">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20497,52 +20727,56 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
-      <c r="BN54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
@@ -20560,1602 +20794,1624 @@
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
+      <c r="DX54"/>
+      <c r="DY54"/>
     </row>
-    <row r="55" spans="1:127">
+    <row r="55" spans="1:129">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>12898302000.0</v>
+      </c>
+      <c r="C55">
+        <v>13095487000.0</v>
+      </c>
+      <c r="D55">
         <v>13159009000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>13150241000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>13181490000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>13186258000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>12927359000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>12647447000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>12509460000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>12885185000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>12361427000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>12497647000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>12245273000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>12279774000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>12372905000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>12624330000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>12558011000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>12770301000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>12997873000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>12788641000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>12747199000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>12790204000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>12936177000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>13401042000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>13177411000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>13450841000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>12705405000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>12997892000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>12671145000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>12578001000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>12383596000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>12518143000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>12555654000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>12642667000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>12495706000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>12512523000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>12524951000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>12447427000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>12217408000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>12177196000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>12206691000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>12067484000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>12005091000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>12012717000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>12045004000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>12085159000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>11562874000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>11666562000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>11348363000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>6633042000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>5186839000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>5085602000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>5058998000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>4936459000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>4847223000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>4534672000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>4339116000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>4051378000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>4036964000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>3905165000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>3825855000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>3866686000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>3732887000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>3503753000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>3324182000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>3308431000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>3254637000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>3265022000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>3238981000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>3161915000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>3164823000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>3159326000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>3063909000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>3001276000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>2980323000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>2954400000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>2793475000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>2576331000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>2485840000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>2459490000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>2328244000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>2296770000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>2239290000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>2246325000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>2246356000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>2230988000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>2217217000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>2149125000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>2153304000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>2089796000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>1728564000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>1659081000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>1638220000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>1628934000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>1619734000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>1356665000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>1366333000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>1340493000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>1329458000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>1373999000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>1358922000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>1279033000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>1281849000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>1229175000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>1152876000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>1056362000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>1062313000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>1129500000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>1016800000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>955400000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>931796000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>920200000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>903800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>845500000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DL55">
         <v>738835000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DM55">
         <v>597800000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DN55">
         <v>531400000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DO55">
         <v>543000000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DP55">
         <v>417174000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DQ55">
         <v>330500000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DR55">
         <v>273500000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DS55">
         <v>282600000.0</v>
       </c>
-      <c r="DR55"/>
-      <c r="DS55">
+      <c r="DT55"/>
+      <c r="DU55">
         <v>263900000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DV55">
         <v>264900000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DW55">
         <v>267300000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DX55">
         <v>227100000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DY55">
         <v>211300000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:127">
+    <row r="56" spans="1:129">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>158509000.0</v>
+      </c>
+      <c r="C56">
+        <v>249392000.0</v>
+      </c>
+      <c r="D56">
         <v>227177000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>380987000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>335795000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>429772000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>352346000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>429951000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>382218000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>782205000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>662750000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>655286000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>321709000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>304746000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>258469000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>392811000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>378321000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>483675000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>656464000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>458077000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>472813000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>632965000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>532191000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>859040000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>480151000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>465353000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>359652000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>525161000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>344821000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>406310000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>472274000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>454388000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>509491000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>467395000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>404453000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>420857000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>459526000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>343800000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>500868000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>439399000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>435193000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>277214000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>342284000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>274875000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>243076000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>445635000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>294212000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>357952000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>360036000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>268345000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>270405000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>284903000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>295560000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>196538000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>256872000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>276684000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>238281000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>215202000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>193552000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>199956000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>199713000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>283198000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>218508000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>225088000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>215163000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>226580000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>245423000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>308614000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>277116000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>188971000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>176442000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>186140000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>112725000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>107933000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>106915000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>16082000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>16402000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>20822000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>27857000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>30142000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>30142000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>25946000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>22042000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>19365000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>33076000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>12517000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>10644000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>16224000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>21777000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>29152000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>61178000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>63893000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>67765000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>66762000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>63961000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>97006000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>8664000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>6868000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>92225000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>147591000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>159952000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>105285000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>107743000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>83975000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>57991000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>45663000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>35003000.0</v>
       </c>
-      <c r="DC56"/>
-      <c r="DD56"/>
       <c r="DE56"/>
-      <c r="DF56">
+      <c r="DF56"/>
+      <c r="DG56"/>
+      <c r="DH56">
         <v>31807000.0</v>
       </c>
-      <c r="DG56"/>
-      <c r="DH56"/>
       <c r="DI56"/>
-      <c r="DJ56">
+      <c r="DJ56"/>
+      <c r="DK56"/>
+      <c r="DL56">
         <v>22148000.0</v>
       </c>
-      <c r="DK56"/>
-      <c r="DL56"/>
       <c r="DM56"/>
-      <c r="DN56">
+      <c r="DN56"/>
+      <c r="DO56"/>
+      <c r="DP56">
         <v>54554000.0</v>
       </c>
-      <c r="DO56"/>
-      <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
       <c r="DS56"/>
       <c r="DT56"/>
       <c r="DU56"/>
-      <c r="DV56">
+      <c r="DV56"/>
+      <c r="DW56"/>
+      <c r="DX56">
         <v>204500000.0</v>
       </c>
-      <c r="DW56"/>
+      <c r="DY56"/>
     </row>
-    <row r="57" spans="1:127">
+    <row r="57" spans="1:129">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>443860000.0</v>
+      </c>
+      <c r="C57">
+        <v>549136000.0</v>
+      </c>
+      <c r="D57">
         <v>98837000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>702999000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>754758000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>427592000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>530482000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>444253000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>495447000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>400024000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>352755000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>393716000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>385203000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>384059000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>389859000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>617223000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>416204000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>506385000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>694357000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>438903000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>419891000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>336347000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>356034000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>378177000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>355778000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>736902000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>397313000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>602047000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>451348000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>374997000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>314960000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>378162000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>322794000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>356902000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>479691000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>405994000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>308435000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>517174000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>409305000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>330326000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>293853000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>482957000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>284341000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>306174000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>301296000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>289727000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>497099000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>515850000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>320715000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>228505000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>345278000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>156618000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>138999000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>247925000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>256302000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>125471000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>109919000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>107525000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>244440000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>112610000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>98616000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>101607000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>90178000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>543187000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>371716000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>367521000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>82591000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>261483000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>272114000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>296943000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>225396000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>286557000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>273962000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>281724000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>264033000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>194179000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>9680000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>18982000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>13704000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>1146744000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>24679000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>42295000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>32982000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>45024000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>38158000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>13130000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>8021000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>9888000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>20396000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>6983000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>11205000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>174965000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>198334000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>35131000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>17912000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>304000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>306000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>310000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>309000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>308000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>308000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>304000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>294000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>293000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>287000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>292000000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>291000000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>308000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>196000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>182000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DH57">
         <v>180000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>164000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>164000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>137000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DL57">
         <v>63000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DM57">
         <v>60000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DN57">
         <v>51000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DO57">
         <v>45000000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DP57">
         <v>41000000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DQ57">
         <v>41000000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DR57">
         <v>36000000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DS57">
         <v>12900000.0</v>
       </c>
-      <c r="DR57"/>
-      <c r="DS57"/>
       <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
       <c r="DW57"/>
+      <c r="DX57"/>
+      <c r="DY57"/>
     </row>
-    <row r="58" spans="1:127">
+    <row r="58" spans="1:129">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>7385413000.0</v>
+      </c>
+      <c r="C58">
+        <v>7468343000.0</v>
+      </c>
+      <c r="D58">
         <v>7422114000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>7318968000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>7342654000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>7406307000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>7176120000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>6985110000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>6821071000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>7129240000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>6735244000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>6761240000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>6451913000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>6452709000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>6450639000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>6713895000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>6518213000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>6592356000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>6786699000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>6624044000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>6575470000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>6542951000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>6720746000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>7102841000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>6791289000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>7000249000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>6264491000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>6543811000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>6289199000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>6223637000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>5954277000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>6045450000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>6044714000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>6109349000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>6059675000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>6088585000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>6041843000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>6013009000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>5880487000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>5949185000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>5947084000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>5780041000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>5622616000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>5656305000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>5676534000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>5759387000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>5403550000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>5551677000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>5352615000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>3071289000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>3184252000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>3087549000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>3084605000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>2947895000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>2962758000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>2753581000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>2628761000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>2477928000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>2483236000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>2398942000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>2379103000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>2499245000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>2377873000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>2258778000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>2091409000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>2042140000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1981096000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>2020051000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>2055291000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>2066319000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>2085084000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>2009595000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>2030096000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>1964936000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>1908045000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>1873979000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>1695036000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>1714320000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>1637511000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>1493131000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>1497768000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>1488470000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>1425109000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1396678000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>1388559000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>1392415000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>1385810000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>1334859000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>1308521000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>1230256000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>895064000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>889150000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>889856000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>875598000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>865890000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>734671000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>722359000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>705433000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>691379000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>729923000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>718194000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>638649000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>652044000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>599183000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>522836000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>426355000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>436331000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>506100000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>499700000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>436300000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>411564000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>419400000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>400500000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>359900000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DL58">
         <v>311331000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DM58">
         <v>219600000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DN58">
         <v>204800000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DO58">
         <v>237400000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DP58">
         <v>169086000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DQ58">
         <v>152400000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DR58">
         <v>165300000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DS58">
         <v>175100000.0</v>
       </c>
-      <c r="DR58"/>
-      <c r="DS58">
+      <c r="DT58"/>
+      <c r="DU58">
         <v>148000000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DV58">
         <v>147000000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DW58">
         <v>149300000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DX58">
         <v>105600000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DY58">
         <v>91100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:127">
+    <row r="59" spans="1:129">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
         <v>6436028000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AH59">
         <v>6474683000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AI59">
         <v>6492159000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>6396825000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>6383894000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>6438027000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>6389003000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AN59">
         <v>6292237000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AO59">
         <v>6183902000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AP59">
         <v>6215076000.0</v>
       </c>
-      <c r="AO59">
-[...4 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -22178,52 +22434,56 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
-      <c r="BN59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
@@ -22241,471 +22501,475 @@
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
+      <c r="DX59"/>
+      <c r="DY59"/>
     </row>
-    <row r="60" spans="1:127">
+    <row r="60" spans="1:129">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>5323073000.0</v>
+      </c>
+      <c r="C60">
+        <v>5435587000.0</v>
+      </c>
+      <c r="D60">
         <v>5541372000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>5631316000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>5635249000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>5570001000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>5537046000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>5433836000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>5481639000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>5548031000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>5422746000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>5531683000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>5585278000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>5618781000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>5716372000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>5703432000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>5827847000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>5956983000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>5993603000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>5949232000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>5953455000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>6025176000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>6000410000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>6082997000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>6166074000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>6228165000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>6220427000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>6225100000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>6154907000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>6191257000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>6267073000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>6316961000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>6354185000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>6368773000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>6277406000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>6265508000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>6316773000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>6264021000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>6192178000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>6088618000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>6118146000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>6141992000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>6237733000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>6221041000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>6234052000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>6186707000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>6022672000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>5983292000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>5858448000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>2028343000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1888968000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>1884549000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1862504000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>1874814000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>1769153000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>1665693000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>1593225000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>1457642000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>1437527000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>1388310000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>1326864000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>1164361000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>1149946000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>1038631000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>1019574000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>1044078000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>1053096000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>1022841000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>946682000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>860048000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>844918000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>869801000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>752820000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>757975000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>790318000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>824391000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>846474000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>631752000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>612209000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>738598000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>600782000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>577300000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>580967000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>618470000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>624714000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>606435000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>591277000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>578459000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>558881000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>570194000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>589701000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>506248000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>484175000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>488594000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>491314000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>621994000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>643974000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>635060000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>638079000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>644076000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>640728000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>640384000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>629805000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>629992000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>630040000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>630007000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>625982000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>623400000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>517100000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>519100000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>520232000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>500800000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>503300000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>485600000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DL60">
         <v>427504000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DM60">
         <v>378200000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DN60">
         <v>326600000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DO60">
         <v>305600000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DP60">
         <v>248088000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DQ60">
         <v>178100000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DR60">
         <v>108200000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DS60">
         <v>82000000.0</v>
       </c>
-      <c r="DR60"/>
-      <c r="DS60">
+      <c r="DT60"/>
+      <c r="DU60">
         <v>81900000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DV60">
         <v>83000000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DW60">
         <v>83600000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DX60">
         <v>86000000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DY60">
         <v>87000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:127">
+    <row r="61" spans="1:129">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -22758,52 +23022,56 @@
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
-      <c r="BM61"/>
-      <c r="BN61"/>
+      <c r="BM61">
+        <v>0.0</v>
+      </c>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
@@ -22821,190 +23089,192 @@
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
+      <c r="DX61"/>
+      <c r="DY61"/>
     </row>
-    <row r="62" spans="1:127">
+    <row r="62" spans="1:129">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62">
         <v>31355000.0</v>
       </c>
-      <c r="M62">
+      <c r="O62">
         <v>30208000.0</v>
       </c>
-      <c r="N62">
+      <c r="P62">
         <v>27150000.0</v>
       </c>
-      <c r="O62">
+      <c r="Q62">
         <v>29238000.0</v>
       </c>
-      <c r="P62">
+      <c r="R62">
         <v>33213000.0</v>
       </c>
-      <c r="Q62">
+      <c r="S62">
         <v>39738000.0</v>
       </c>
-      <c r="R62">
+      <c r="T62">
         <v>34666000.0</v>
       </c>
-      <c r="S62">
+      <c r="U62">
         <v>32698000.0</v>
       </c>
-      <c r="T62">
+      <c r="V62">
         <v>35026000.0</v>
       </c>
-      <c r="U62">
+      <c r="W62">
         <v>36322000.0</v>
       </c>
-      <c r="V62">
+      <c r="X62">
         <v>32239000.0</v>
       </c>
-      <c r="W62">
+      <c r="Y62">
         <v>30719000.0</v>
       </c>
-      <c r="X62">
+      <c r="Z62">
         <v>33241000.0</v>
       </c>
-      <c r="Y62">
+      <c r="AA62">
         <v>32643000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AB62">
         <v>37410000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AC62">
         <v>39077000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AD62">
         <v>36830000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AE62">
         <v>37169000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AF62">
         <v>35475000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AG62">
         <v>36665000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AH62">
         <v>36257000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AI62">
         <v>41159000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AJ62">
         <v>39206000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AK62">
         <v>40044000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AL62">
         <v>45081000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AM62">
         <v>45415000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AN62">
         <v>44684000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AO62">
         <v>44109000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AP62">
         <v>44531000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AQ62">
         <v>46203000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AR62">
         <v>45452000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AS62">
         <v>24589000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AT62">
         <v>23830000.0</v>
       </c>
-      <c r="AS62"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62">
-        <v>4349000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>21442000.0</v>
+      </c>
+      <c r="AX62"/>
       <c r="AY62">
         <v>4349000.0</v>
       </c>
       <c r="AZ62">
         <v>4349000.0</v>
       </c>
       <c r="BA62">
         <v>4349000.0</v>
       </c>
       <c r="BB62">
         <v>4349000.0</v>
       </c>
-      <c r="BC62"/>
-      <c r="BD62"/>
+      <c r="BC62">
+        <v>4349000.0</v>
+      </c>
+      <c r="BD62">
+        <v>4349000.0</v>
+      </c>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
@@ -23032,50 +23302,52 @@
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
+      <c r="DX62"/>
+      <c r="DY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23168,51 +23440,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B2">
         <v>592606000.0</v>
       </c>
       <c r="C2">
         <v>566815000.0</v>
       </c>
       <c r="D2">
         <v>532048000.0</v>
       </c>
       <c r="E2">
         <v>497737000.0</v>
       </c>
       <c r="F2">
         <v>232246000.0</v>
       </c>
       <c r="G2">
         <v>211584000.0</v>
       </c>
       <c r="H2">
         <v>189237000.0</v>
       </c>
       <c r="I2">
         <v>183625000.0</v>
       </c>
@@ -23257,51 +23529,51 @@
       </c>
       <c r="W2">
         <v>7909000.0</v>
       </c>
       <c r="X2">
         <v>130552000.0</v>
       </c>
       <c r="Y2">
         <v>95787000.0</v>
       </c>
       <c r="Z2">
         <v>96716000.0</v>
       </c>
       <c r="AA2">
         <v>83517000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B3">
         <v>607542000.0</v>
       </c>
       <c r="C3">
         <v>580220000.0</v>
       </c>
       <c r="D3">
         <v>548438000.0</v>
       </c>
       <c r="E3">
         <v>539319000.0</v>
       </c>
       <c r="F3">
         <v>520066000.0</v>
       </c>
       <c r="G3">
         <v>525497000.0</v>
       </c>
       <c r="H3">
         <v>483750000.0</v>
       </c>
       <c r="I3">
         <v>479884000.0</v>
       </c>
@@ -23358,92 +23630,92 @@
       </c>
       <c r="AA3">
         <v>31404000.0</v>
       </c>
       <c r="AB3">
         <v>26150000.0</v>
       </c>
       <c r="AC3">
         <v>21948000.0</v>
       </c>
       <c r="AD3">
         <v>13992000.0</v>
       </c>
       <c r="AE3">
         <v>8855000.0</v>
       </c>
       <c r="AF3">
         <v>9400000.0</v>
       </c>
       <c r="AG3">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
         <v>31173000.0</v>
       </c>
       <c r="O4">
         <v>10037000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B5">
         <v>955212000.0</v>
       </c>
       <c r="C5">
         <v>1046835000.0</v>
       </c>
       <c r="D5">
         <v>643613000.0</v>
       </c>
       <c r="E5">
         <v>656823000.0</v>
       </c>
       <c r="F5">
         <v>983685000.0</v>
       </c>
       <c r="G5">
         <v>1084885000.0</v>
       </c>
       <c r="H5">
         <v>924601000.0</v>
       </c>
       <c r="I5">
         <v>866862000.0</v>
       </c>
@@ -23500,51 +23772,51 @@
       </c>
       <c r="AA5">
         <v>214508000.0</v>
       </c>
       <c r="AB5">
         <v>73360000.0</v>
       </c>
       <c r="AC5">
         <v>59965000.0</v>
       </c>
       <c r="AD5">
         <v>41691000.0</v>
       </c>
       <c r="AE5">
         <v>23935000.0</v>
       </c>
       <c r="AF5">
         <v>72900000.0</v>
       </c>
       <c r="AG5">
         <v>31600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B6">
         <v>1562754000.0</v>
       </c>
       <c r="C6">
         <v>1627055000.0</v>
       </c>
       <c r="D6">
         <v>1192051000.0</v>
       </c>
       <c r="E6">
         <v>1196142000.0</v>
       </c>
       <c r="F6">
         <v>1503751000.0</v>
       </c>
       <c r="G6">
         <v>1610382000.0</v>
       </c>
       <c r="H6">
         <v>1408351000.0</v>
       </c>
       <c r="I6">
         <v>1346746000.0</v>
       </c>
@@ -23601,88 +23873,88 @@
       </c>
       <c r="AA6">
         <v>245912000.0</v>
       </c>
       <c r="AB6">
         <v>99510000.0</v>
       </c>
       <c r="AC6">
         <v>81913000.0</v>
       </c>
       <c r="AD6">
         <v>55683000.0</v>
       </c>
       <c r="AE6">
         <v>32790000.0</v>
       </c>
       <c r="AF6">
         <v>82300000.0</v>
       </c>
       <c r="AG6">
         <v>36400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>1500000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8">
         <v>29487000.0</v>
       </c>
       <c r="O8">
         <v>9439000.0</v>
       </c>
       <c r="P8">
         <v>7238000.0</v>
       </c>
       <c r="Q8"/>
@@ -23697,51 +23969,51 @@
       </c>
       <c r="U8">
         <v>27411000.0</v>
       </c>
       <c r="V8">
         <v>28274000.0</v>
       </c>
       <c r="W8">
         <v>717000.0</v>
       </c>
       <c r="X8"/>
       <c r="Y8">
         <v>8286000.0</v>
       </c>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B9">
         <v>1307952000.0</v>
       </c>
       <c r="C9">
         <v>1207635000.0</v>
       </c>
       <c r="D9">
         <v>1137347000.0</v>
       </c>
       <c r="E9">
         <v>1109077000.0</v>
       </c>
       <c r="F9">
         <v>1208310000.0</v>
       </c>
       <c r="G9">
         <v>1284164000.0</v>
       </c>
       <c r="H9">
         <v>1270918000.0</v>
       </c>
       <c r="I9">
         <v>1216428000.0</v>
       </c>
@@ -23798,51 +24070,51 @@
       </c>
       <c r="AA9">
         <v>182762000.0</v>
       </c>
       <c r="AB9">
         <v>146045000.0</v>
       </c>
       <c r="AC9">
         <v>125259000.0</v>
       </c>
       <c r="AD9">
         <v>84569000.0</v>
       </c>
       <c r="AE9">
         <v>50693000.0</v>
       </c>
       <c r="AF9">
         <v>49900000.0</v>
       </c>
       <c r="AG9">
         <v>20400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B10">
         <v>697958000.0</v>
       </c>
       <c r="C10">
         <v>811306000.0</v>
       </c>
       <c r="D10">
         <v>430708000.0</v>
       </c>
       <c r="E10">
         <v>432985000.0</v>
       </c>
       <c r="F10">
         <v>515691000.0</v>
       </c>
       <c r="G10">
         <v>864252000.0</v>
       </c>
       <c r="H10">
         <v>707262000.0</v>
       </c>
       <c r="I10">
         <v>646370000.0</v>
       </c>
@@ -23893,51 +24165,51 @@
       </c>
       <c r="Y10">
         <v>36708000.0</v>
       </c>
       <c r="Z10">
         <v>46414000.0</v>
       </c>
       <c r="AA10">
         <v>98606000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10">
         <v>59974000.0</v>
       </c>
       <c r="AD10">
         <v>46805000.0</v>
       </c>
       <c r="AE10">
         <v>12493000.0</v>
       </c>
       <c r="AF10"/>
       <c r="AG10"/>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B11">
         <v>257000.0</v>
       </c>
       <c r="C11">
         <v>-881090000.0</v>
       </c>
       <c r="D11">
         <v>-299672000.0</v>
       </c>
       <c r="E11">
         <v>-10236000.0</v>
       </c>
       <c r="F11">
         <v>15668000.0</v>
       </c>
       <c r="G11">
         <v>1531000.0</v>
       </c>
       <c r="H11">
         <v>1457000.0</v>
       </c>
       <c r="I11">
         <v>183963000.0</v>
       </c>
@@ -23994,51 +24266,51 @@
       </c>
       <c r="AA11">
         <v>50231000.0</v>
       </c>
       <c r="AB11">
         <v>29796000.0</v>
       </c>
       <c r="AC11">
         <v>33637000.0</v>
       </c>
       <c r="AD11">
         <v>12375000.0</v>
       </c>
       <c r="AE11">
         <v>3612000.0</v>
       </c>
       <c r="AF11">
         <v>62100000.0</v>
       </c>
       <c r="AG11">
         <v>28300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B12">
         <v>257254000.0</v>
       </c>
       <c r="C12">
         <v>235529000.0</v>
       </c>
       <c r="D12">
         <v>212905000.0</v>
       </c>
       <c r="E12">
         <v>223838000.0</v>
       </c>
       <c r="F12">
         <v>203125000.0</v>
       </c>
       <c r="G12">
         <v>220633000.0</v>
       </c>
       <c r="H12">
         <v>217339000.0</v>
       </c>
       <c r="I12">
         <v>220492000.0</v>
       </c>
@@ -24095,51 +24367,51 @@
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B13">
         <v>198207000.0</v>
       </c>
       <c r="C13">
         <v>80951000.0</v>
       </c>
       <c r="D13">
         <v>46259000.0</v>
       </c>
       <c r="E13">
         <v>189901000.0</v>
       </c>
       <c r="F13">
         <v>18114000.0</v>
       </c>
       <c r="G13">
         <v>40999000.0</v>
       </c>
       <c r="H13">
         <v>46298000.0</v>
       </c>
       <c r="I13">
         <v>23010000.0</v>
       </c>
@@ -24154,51 +24426,51 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B14">
         <v>-33107000.0</v>
       </c>
       <c r="C14">
         <v>-69784000.0</v>
       </c>
       <c r="D14">
         <v>-28980000.0</v>
       </c>
       <c r="E14">
         <v>-24670000.0</v>
       </c>
       <c r="F14">
         <v>-27137000.0</v>
       </c>
       <c r="G14">
         <v>30462000.0</v>
       </c>
       <c r="H14">
         <v>-25162000.0</v>
       </c>
       <c r="I14">
         <v>23446000.0</v>
       </c>
@@ -24243,51 +24515,51 @@
       </c>
       <c r="W14">
         <v>27542000.0</v>
       </c>
       <c r="X14">
         <v>22192000.0</v>
       </c>
       <c r="Y14">
         <v>24130000.0</v>
       </c>
       <c r="Z14">
         <v>24399000.0</v>
       </c>
       <c r="AA14">
         <v>23750000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B15">
         <v>672488000.0</v>
       </c>
       <c r="C15">
         <v>741522000.0</v>
       </c>
       <c r="D15">
         <v>405825000.0</v>
       </c>
       <c r="E15">
         <v>408315000.0</v>
       </c>
       <c r="F15">
         <v>488554000.0</v>
       </c>
       <c r="G15">
         <v>568870000.0</v>
       </c>
       <c r="H15">
         <v>439286000.0</v>
       </c>
       <c r="I15">
         <v>390153000.0</v>
       </c>
@@ -24344,51 +24616,51 @@
       </c>
       <c r="AA15">
         <v>44353000.0</v>
       </c>
       <c r="AB15">
         <v>43564000.0</v>
       </c>
       <c r="AC15">
         <v>26328000.0</v>
       </c>
       <c r="AD15">
         <v>29316000.0</v>
       </c>
       <c r="AE15">
         <v>8881000.0</v>
       </c>
       <c r="AF15">
         <v>10800000.0</v>
       </c>
       <c r="AG15">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B16">
         <v>669666000.0</v>
       </c>
       <c r="C16">
         <v>741522000.0</v>
       </c>
       <c r="D16">
         <v>405825000.0</v>
       </c>
       <c r="E16">
         <v>408315000.0</v>
       </c>
       <c r="F16">
         <v>488554000.0</v>
       </c>
       <c r="G16">
         <v>568870000.0</v>
       </c>
       <c r="H16">
         <v>439286000.0</v>
       </c>
       <c r="I16">
         <v>390153000.0</v>
       </c>
@@ -24433,51 +24705,51 @@
       </c>
       <c r="W16">
         <v>77024000.0</v>
       </c>
       <c r="X16">
         <v>36791000.0</v>
       </c>
       <c r="Y16">
         <v>44588000.0</v>
       </c>
       <c r="Z16">
         <v>48545000.0</v>
       </c>
       <c r="AA16">
         <v>44226000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B17">
         <v>702773000.0</v>
       </c>
       <c r="C17">
         <v>811306000.0</v>
       </c>
       <c r="D17">
         <v>554579000.0</v>
       </c>
       <c r="E17">
         <v>432985000.0</v>
       </c>
       <c r="F17">
         <v>515691000.0</v>
       </c>
       <c r="G17">
         <v>364638000.0</v>
       </c>
       <c r="H17">
         <v>432913000.0</v>
       </c>
       <c r="I17">
         <v>412346000.0</v>
       </c>
@@ -24500,51 +24772,51 @@
         <v>119250000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>50782000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B18">
         <v>-238400000.0</v>
       </c>
       <c r="C18">
         <v>-154578000.0</v>
       </c>
       <c r="D18">
         <v>-168519000.0</v>
       </c>
       <c r="E18">
         <v>-176772000.0</v>
       </c>
       <c r="F18">
         <v>-93607000.0</v>
       </c>
       <c r="G18">
         <v>-168901000.0</v>
       </c>
       <c r="H18">
         <v>-171041000.0</v>
       </c>
       <c r="I18">
         <v>-197482000.0</v>
       </c>
@@ -24557,51 +24829,51 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>14895000.0</v>
       </c>
       <c r="F19">
         <v>202229000.0</v>
       </c>
       <c r="G19">
         <v>95361000.0</v>
       </c>
       <c r="H19">
         <v>170597000.0</v>
       </c>
       <c r="I19">
         <v>182710000.0</v>
       </c>
       <c r="J19">
         <v>145774000.0</v>
       </c>
       <c r="K19">
         <v>241674000.0</v>
       </c>
@@ -24616,51 +24888,51 @@
         <v>50569000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>26116000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>2132000.0</v>
       </c>
       <c r="F20">
         <v>203000.0</v>
       </c>
       <c r="G20">
         <v>3416000.0</v>
       </c>
       <c r="H20">
         <v>7273000.0</v>
       </c>
       <c r="I20">
         <v>194000.0</v>
       </c>
       <c r="J20">
         <v>1569000.0</v>
       </c>
       <c r="K20">
         <v>1841000.0</v>
       </c>
@@ -24673,51 +24945,51 @@
       <c r="N20">
         <v>4284000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B21">
         <v>834031000.0</v>
       </c>
       <c r="C21">
         <v>703095000.0</v>
       </c>
       <c r="D21">
         <v>584342000.0</v>
       </c>
       <c r="E21">
         <v>595229000.0</v>
       </c>
       <c r="F21">
         <v>529995000.0</v>
       </c>
       <c r="G21">
         <v>491441000.0</v>
       </c>
       <c r="H21">
         <v>481112000.0</v>
       </c>
       <c r="I21">
         <v>511989000.0</v>
       </c>
@@ -24774,88 +25046,88 @@
       </c>
       <c r="AA21">
         <v>94584000.0</v>
       </c>
       <c r="AB21">
         <v>73360000.0</v>
       </c>
       <c r="AC21">
         <v>59965000.0</v>
       </c>
       <c r="AD21">
         <v>41691000.0</v>
       </c>
       <c r="AE21">
         <v>23935000.0</v>
       </c>
       <c r="AF21">
         <v>72900000.0</v>
       </c>
       <c r="AG21">
         <v>31600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>1066527000.0</v>
       </c>
       <c r="C23">
         <v>1071355000.0</v>
       </c>
       <c r="D23">
         <v>1085053000.0</v>
       </c>
       <c r="E23">
         <v>1011585000.0</v>
       </c>
       <c r="F23">
         <v>910561000.0</v>
       </c>
       <c r="G23">
         <v>1004307000.0</v>
       </c>
       <c r="H23">
         <v>979043000.0</v>
       </c>
       <c r="I23">
         <v>888064000.0</v>
       </c>
@@ -24912,96 +25184,96 @@
       </c>
       <c r="AA23">
         <v>88178000.0</v>
       </c>
       <c r="AB23">
         <v>72685000.0</v>
       </c>
       <c r="AC23">
         <v>65294000.0</v>
       </c>
       <c r="AD23">
         <v>42878000.0</v>
       </c>
       <c r="AE23">
         <v>26758000.0</v>
       </c>
       <c r="AF23">
         <v>23000000.0</v>
       </c>
       <c r="AG23">
         <v>11200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
         <v>3855000.0</v>
       </c>
       <c r="L24">
         <v>5255000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24">
         <v>5472000.0</v>
       </c>
       <c r="O24">
         <v>5472000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B25">
         <v>607542000.0</v>
       </c>
       <c r="C25">
         <v>580220000.0</v>
       </c>
       <c r="D25">
         <v>546180000.0</v>
       </c>
       <c r="E25">
         <v>539319000.0</v>
       </c>
       <c r="F25">
         <v>520066000.0</v>
       </c>
       <c r="G25">
         <v>525497000.0</v>
       </c>
       <c r="H25">
         <v>483750000.0</v>
       </c>
       <c r="I25">
         <v>479884000.0</v>
       </c>
@@ -25012,51 +25284,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.26</v>
       </c>
       <c r="E26">
         <v>0.27</v>
       </c>
       <c r="F26">
         <v>0.36</v>
       </c>
       <c r="G26">
         <v>0.41</v>
       </c>
       <c r="H26">
         <v>0.32</v>
       </c>
       <c r="I26">
         <v>0.29</v>
       </c>
       <c r="J26">
         <v>0.34</v>
       </c>
       <c r="K26">
@@ -25077,51 +25349,51 @@
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27">
         <v>3280000.0</v>
       </c>
       <c r="S27">
         <v>711000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
@@ -25140,51 +25412,51 @@
       </c>
       <c r="AA27">
         <v>2211000.0</v>
       </c>
       <c r="AB27">
         <v>2187000.0</v>
       </c>
       <c r="AC27">
         <v>1742000.0</v>
       </c>
       <c r="AD27">
         <v>1225000.0</v>
       </c>
       <c r="AE27">
         <v>653000.0</v>
       </c>
       <c r="AF27">
         <v>300000.0</v>
       </c>
       <c r="AG27">
         <v>100000.0</v>
       </c>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>68648000.0</v>
       </c>
       <c r="C28">
         <v>98902000.0</v>
       </c>
       <c r="D28">
         <v>63474000.0</v>
       </c>
       <c r="E28">
         <v>56577000.0</v>
       </c>
       <c r="F28">
         <v>51838000.0</v>
       </c>
       <c r="G28">
         <v>65388000.0</v>
       </c>
       <c r="H28">
         <v>54262000.0</v>
       </c>
       <c r="I28">
         <v>53451000.0</v>
       </c>
@@ -25241,102 +25513,102 @@
       </c>
       <c r="AA28">
         <v>19757000.0</v>
       </c>
       <c r="AB28">
         <v>14845000.0</v>
       </c>
       <c r="AC28">
         <v>12993000.0</v>
       </c>
       <c r="AD28">
         <v>7927000.0</v>
       </c>
       <c r="AE28">
         <v>4628000.0</v>
       </c>
       <c r="AF28">
         <v>1500000.0</v>
       </c>
       <c r="AG28">
         <v>500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29">
         <v>-10236000.0</v>
       </c>
       <c r="F29">
         <v>15668000.0</v>
       </c>
       <c r="G29">
         <v>1531000.0</v>
       </c>
       <c r="H29">
         <v>1457000.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>1500000.0</v>
       </c>
       <c r="K29">
         <v>4410000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>473921000.0</v>
       </c>
       <c r="C30">
         <v>504540000.0</v>
       </c>
       <c r="D30">
         <v>553005000.0</v>
       </c>
       <c r="E30">
         <v>513848000.0</v>
       </c>
       <c r="F30">
         <v>678315000.0</v>
       </c>
       <c r="G30">
         <v>792723000.0</v>
       </c>
       <c r="H30">
         <v>789806000.0</v>
       </c>
       <c r="I30">
         <v>704439000.0</v>
       </c>
@@ -25393,51 +25665,51 @@
       </c>
       <c r="AA30">
         <v>88178000.0</v>
       </c>
       <c r="AB30">
         <v>72685000.0</v>
       </c>
       <c r="AC30">
         <v>65294000.0</v>
       </c>
       <c r="AD30">
         <v>42878000.0</v>
       </c>
       <c r="AE30">
         <v>26758000.0</v>
       </c>
       <c r="AF30">
         <v>-23000000.0</v>
       </c>
       <c r="AG30">
         <v>-11200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B31">
         <v>-136073000.0</v>
       </c>
       <c r="C31">
         <v>108211000.0</v>
       </c>
       <c r="D31">
         <v>-153634000.0</v>
       </c>
       <c r="E31">
         <v>-162244000.0</v>
       </c>
       <c r="F31">
         <v>-14304000.0</v>
       </c>
       <c r="G31">
         <v>372811000.0</v>
       </c>
       <c r="H31">
         <v>226150000.0</v>
       </c>
       <c r="I31">
         <v>134381000.0</v>
       </c>
@@ -25494,51 +25766,51 @@
       </c>
       <c r="AA31">
         <v>-94584000.0</v>
       </c>
       <c r="AB31">
         <v>-73360000.0</v>
       </c>
       <c r="AC31">
         <v>-59965000.0</v>
       </c>
       <c r="AD31">
         <v>-41691000.0</v>
       </c>
       <c r="AE31">
         <v>-11442000.0</v>
       </c>
       <c r="AF31">
         <v>-72900000.0</v>
       </c>
       <c r="AG31">
         <v>-31600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B32">
         <v>1900558000.0</v>
       </c>
       <c r="C32">
         <v>1774450000.0</v>
       </c>
       <c r="D32">
         <v>1669395000.0</v>
       </c>
       <c r="E32">
         <v>1606814000.0</v>
       </c>
       <c r="F32">
         <v>1440556000.0</v>
       </c>
       <c r="G32">
         <v>1495748000.0</v>
       </c>
       <c r="H32">
         <v>1460155000.0</v>
       </c>
       <c r="I32">
         <v>1400053000.0</v>
       </c>
@@ -25614,1169 +25886,1183 @@
       <c r="AG32">
         <v>20400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW32"/>
+  <dimension ref="A1:DY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:129">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
+      <c r="DX1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DY1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:129">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>154454000.0</v>
+      </c>
+      <c r="C2">
+        <v>141256000.0</v>
+      </c>
+      <c r="D2">
         <v>150800000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>143436000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>147417000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>150953000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>388822000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>146402000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>137349000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>137665000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>58505000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>58380000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>130675000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>57962000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>56496000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>56777000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>53935000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>57414000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>54027000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>54862000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>53340000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>54341000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>53196000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>52977000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>53640000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>51771000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>48456000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>47843000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>44754000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>47847000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>46896000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>46436000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>43817000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>45483000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>103627000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>45104000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>42406000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>43377000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>98997000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>99361000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>96079000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>94490000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>92141000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>94119000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>90077000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>87171000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>88051000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>88062000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>83558000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>52306000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>52004000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>50322000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>48296000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>48027000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>52710000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>46715000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>44028000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>41804000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>40073000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>40850000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>39771000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>38424000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>38398000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>37706000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>34817000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>34199000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>36480000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>36109000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>33833000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>33123000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>34432000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>34008000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>32961000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>31750000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>70178000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>31134000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>30871000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>29594000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>58841000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>54981000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>30842000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>54019000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>54533000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>26658000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>30874000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>13703000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>-207026000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>20459000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>44796000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>42306000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>40583000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>36436000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>35707000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>35882000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>26399000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>23447000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>13608000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>6033000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>25252000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>23686000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>23403000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>23349000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>22396000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>22907000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>19567000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>18647000.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
+      <c r="DX2"/>
+      <c r="DY2"/>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:129">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>154073000.0</v>
+      </c>
+      <c r="C3">
+        <v>154895000.0</v>
+      </c>
+      <c r="D3">
         <v>153265000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>151489000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>151501000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>151287000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>148435000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>146439000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>145613000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>139733000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>138016000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>137357000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>136718000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>136347000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>135758000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>135511000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>134517000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>133533000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>132179000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>130564000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>128736000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>128587000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>130127000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>130202000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>133609000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>131559000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>122908000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>120809000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>119465000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>120568000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>120597000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>120852000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>119330000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>119105000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>117988000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>117451000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>117939000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>115503000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>111835000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>110467000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>109673000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>109707000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>116477000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>116308000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>113731000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>106907000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>106381000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>102286000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>101292000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>50312000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>53117000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>42555000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>51033000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>50074000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>47980000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>45967000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>44684000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>43699000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>51338000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>41265000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>40216000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>39915000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>36326000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>31637000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>31156000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>30487000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>30160000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>29843000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>28903000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>28965000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>28296000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>27712000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>27564000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>26766000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>27934000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>24169000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>24630000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>21156000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>18715000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>20666000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>19907000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>19320000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>20033000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>20323000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>20043000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>19579000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>18200000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>18061000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>17526000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>18346000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>13936000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>14506000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>13225000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>13302000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>9813000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>9129000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>9114000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>9080000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>9345000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>9197000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>8927000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>8826000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>8459000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>8689000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>6950000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>6667000.0</v>
       </c>
-      <c r="DB3"/>
-      <c r="DC3">
+      <c r="DD3"/>
+      <c r="DE3">
         <v>-4700000.0</v>
       </c>
-      <c r="DD3"/>
-      <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
-      <c r="DV3">
+      <c r="DV3"/>
+      <c r="DW3"/>
+      <c r="DX3">
         <v>2000000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DY3">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:129">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -26788,88 +27074,88 @@
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>18330000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>12843000.0</v>
       </c>
-      <c r="AZ4">
-[...4 lines deleted...]
-      </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
         <v>-880000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>5351000.0</v>
       </c>
-      <c r="BI4">
-[...4 lines deleted...]
-      </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
@@ -26955,839 +27241,853 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
-      <c r="DC4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
+      <c r="DY4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:129">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B5">
+        <v>133764000.0</v>
+      </c>
+      <c r="C5">
+        <v>176230000.0</v>
+      </c>
+      <c r="D5">
         <v>145530000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>236055000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>296788000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>159260000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>119974000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>140439000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>158106000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>144725000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>200375000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>224190000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>158356000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>286521000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>302897000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>230591000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>192272000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>202423000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>271885000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>247599000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>185686000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>294191000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>223232000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>202309000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>211301000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>453264000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>251154000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>224936000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>211078000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>237770000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>237900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>200406000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>220799000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>208750000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>165223000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>200006000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>188466000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>298270000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>259575000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>126855000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>132392000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>143652000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>142188000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>97235000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>101344000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>112299000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>92656000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>104412000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>46797000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>55447000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>45926000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>97582000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>58312000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>54372000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>84185000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>45114000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>67149000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>41862000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>39853000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>33860000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>33212000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>33914000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>50248000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>31285000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>33865000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>38694000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>28277000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>29656000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>35044000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>36790000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>96494000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>35009000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>13753000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>13677000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>26705000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>14402000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>12870000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>14917000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-43932000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>12627000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>11037000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>9930000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>26682000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>28428000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>26619000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>33288000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>25883000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>36359000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>25700000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>22932000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>23644000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>25222000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>31970000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>29664000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>24372000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>25199000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>10858000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>57799000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>85419000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>63547000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>59101000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>7496000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>26878000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>24291000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>22685000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>20730000.0</v>
       </c>
-      <c r="DB5"/>
-      <c r="DC5">
+      <c r="DD5"/>
+      <c r="DE5">
         <v>59600000.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
-      <c r="DV5">
+      <c r="DV5"/>
+      <c r="DW5"/>
+      <c r="DX5">
         <v>12800000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DY5">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:129">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>287837000.0</v>
+      </c>
+      <c r="C6">
+        <v>331125000.0</v>
+      </c>
+      <c r="D6">
         <v>298795000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>387544000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>448289000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>310547000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>268409000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>286878000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>303719000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>284458000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>338391000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>361547000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>295074000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>422868000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>438655000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>366102000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>326789000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>335956000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>404064000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>378163000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>314422000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>422778000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>353359000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>332511000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>344910000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>584823000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>374062000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>345745000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>330543000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>358338000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>358497000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>321258000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>340129000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>327855000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>283211000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>317457000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>306405000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>413773000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>371410000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>237322000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>242065000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>253359000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>258665000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>213543000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>215075000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>219206000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>199037000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>206698000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>148089000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>105759000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>99043000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>140137000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>109345000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>104446000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>132165000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>91081000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>111833000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>85561000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>91191000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>75125000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>73428000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>73829000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>86574000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>62922000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>65021000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>69181000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>58437000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>59499000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>63947000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>65755000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>124790000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>62721000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>41317000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>40443000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>54639000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>38571000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>37500000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>36073000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-25217000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>33293000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>30944000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>29250000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>46715000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>48751000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>46662000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>52867000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>44083000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>54420000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>43226000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>41278000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>37580000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>39728000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>45195000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>42966000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>34185000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>34328000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>19972000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>66879000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>94764000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>72744000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>68028000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>16322000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>35337000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>32980000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>29635000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>27397000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-86540000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>57100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>48252000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>46893000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>-76535000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>48800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>46600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>39900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>-51209000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>37600000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>29000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>26000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>-32365000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>19000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DR6">
         <v>19900000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DS6">
         <v>16800000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DT6">
         <v>5900000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DU6">
         <v>16700000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DV6">
         <v>17300000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DW6">
         <v>16600000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DX6">
         <v>14800000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DY6">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:129">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27966,111 +28266,113 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
-      <c r="DC7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
+      <c r="DX7"/>
+      <c r="DY7"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:129">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -28082,1768 +28384,1800 @@
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
         <v>29487000.0</v>
       </c>
-      <c r="AY8">
-[...4 lines deleted...]
-      </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
         <v>9439000.0</v>
       </c>
-      <c r="BC8">
-[...4 lines deleted...]
-      </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
         <v>7238000.0</v>
       </c>
-      <c r="BG8">
-[...4 lines deleted...]
-      </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
         <v>7971000.0</v>
       </c>
-      <c r="BO8">
-[...4 lines deleted...]
-      </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
         <v>1837000.0</v>
       </c>
-      <c r="BS8">
-[...4 lines deleted...]
-      </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
         <v>73974000.0</v>
       </c>
-      <c r="BW8">
-[...4 lines deleted...]
-      </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>27411000.0</v>
       </c>
-      <c r="CA8">
-[...4 lines deleted...]
-      </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
         <v>28274000.0</v>
       </c>
-      <c r="CE8">
-[...4 lines deleted...]
-      </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
         <v>717000.0</v>
       </c>
-      <c r="CI8">
-[...4 lines deleted...]
-      </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
         <v>8286000.0</v>
       </c>
-      <c r="CQ8">
-[...4 lines deleted...]
-      </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
-      <c r="DC8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
+      <c r="DY8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:129">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>334595000.0</v>
+      </c>
+      <c r="C9">
+        <v>343500000.0</v>
+      </c>
+      <c r="D9">
         <v>328830000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>329867000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>322416000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>326839000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>65647000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>315945000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>305006000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>301629000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>363243000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>360803000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>285368000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>354459000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>358687000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>352971000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>346043000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>324491000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>317569000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>307995000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>297638000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>300784000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>308877000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>317834000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>316857000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>340596000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>326909000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>319089000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>316881000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>308376000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>306262000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>304481000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>304906000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>301772000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>241437000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>299265000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>296656000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>292027000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>230041000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>229810000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>225511000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>219712000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>218605000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>210507000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>206085000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>195702000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>190649000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>182811000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>176230000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>108703000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>104242000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>103626000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>102519000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>99978000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>92095000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>90875000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>88533000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>86114000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>84916000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>78316000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>76555000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>74008000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>70734000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>66621000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>65368000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>66985000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>64007000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>65585000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>69799000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>71988000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>71600000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>69245000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>68586000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>68207000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>96013000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>65146000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>64677000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>61112000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>82959000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>265115000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>84547000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>83057000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>83332000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>83482000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>80593000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>84853000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>74412000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>87434000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>70953000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>66311000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>58771000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>62945000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>65315000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>66285000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>50934000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>48795000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>50983000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>49412000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>52717000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>55024000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>50519000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>50110000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>49434000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>47358000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>42412000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>39536000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>34845000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>42500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>34898000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>33890000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>33059000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>32700000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>31600000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>27800000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>19369000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>26700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DN9">
         <v>20000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>18600000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DP9">
         <v>12093000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DQ9">
         <v>12900000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DR9">
         <v>14200000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DS9">
         <v>11600000.0</v>
       </c>
-      <c r="DR9"/>
-      <c r="DS9">
+      <c r="DT9"/>
+      <c r="DU9">
         <v>11000000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DV9">
         <v>11700000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DW9">
         <v>10900000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DX9">
         <v>8800000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DY9">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:129">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B10">
+        <v>66929000.0</v>
+      </c>
+      <c r="C10">
+        <v>112208000.0</v>
+      </c>
+      <c r="D10">
         <v>80930000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>172724000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>231526000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>212778000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>301693000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>125487000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>98986000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>285140000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>145276000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>170029000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>105756000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>235476000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>263129000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>172150000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>124587000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>144479000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>221399000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>197580000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>134715000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>242542000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>167623000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>146879000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>156854000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>392896000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>196466000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>170040000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>156966000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>184127000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>183743000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>145210000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>164521000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>153889000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>109662000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>144068000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>131654000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>243687000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>204648000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>70162000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>76824000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>91186000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>85762000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>47182000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>50542000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>64753000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>45126000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>58582000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4646000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>26406000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>19050000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>62718000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>28985000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>29161000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>49640000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>20050000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>42490000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>17204000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>14771000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>11764000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>10502000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>12103000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>50782000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>10260000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>13704000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>17858000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>53739000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-1239000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>12999000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>18396000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>63517000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>14686000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>11999000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>18014000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>3399000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>12260000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>11902000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>14503000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>9778000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>11563000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>6756000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>7075000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>5365000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>9824000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>13537000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>25038000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>79693000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>34566000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>11303000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>11703000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-30141000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>14151000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>16333000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>15994000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-43268000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>16578000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>21358000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>11296000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>16937000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>21180000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>17362000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>16755000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>17114000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>15946000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>16218000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>18944000.0</v>
       </c>
-      <c r="DB10"/>
-      <c r="DC10">
+      <c r="DD10"/>
+      <c r="DE10">
         <v>64300000.0</v>
       </c>
-      <c r="DD10"/>
-      <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
-      <c r="DV10">
+      <c r="DV10"/>
+      <c r="DW10"/>
+      <c r="DX10">
         <v>12700000.0</v>
       </c>
-      <c r="DW10"/>
+      <c r="DY10"/>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:129">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B11">
+        <v>-6022000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>257000.0</v>
       </c>
-      <c r="C11"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
+        <v>-308473000.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
         <v>233584000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>133870000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>12409000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4958000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>137396586.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1733000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-900000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2373000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1755000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-6864000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-2754000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>10277000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3041000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1842000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>508000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-105000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>72594000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1636000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>322913000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>115981000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1457000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>74882000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>106056000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>84526000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>74935000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>75069000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>91086000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>104676000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>78439000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>71784000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>157967000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>131000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>70862000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>71861000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>4279000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>61494000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>60777000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>71600000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>77295000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>69673000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>54460000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>53737000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>39707000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>17223000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>59865000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>36868000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>32554000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>207000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>28834000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>5633000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>18230000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-3410000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>25769000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>19298000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>21221000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>30614000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>21535000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>17773000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>17170000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>30156000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>30939000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>650000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-967000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-1837000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>22802000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>2913000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>3075000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>400000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>22507000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>1456000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-21900000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>200000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>150000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>138000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>37000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>152000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>1185000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>1100000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>101000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>47193000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>122000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-5737000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>19880000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>64943000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>16132000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>16277000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>16696000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>33818000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>14585000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>-10500000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>-15315000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>74350000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>-7453000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>15647000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>-3553000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>15797000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>14042000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>12412000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>7980000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>-13164000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>51200000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>-8900000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>-8500000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>-4128000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>-6700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DJ11">
         <v>-7500000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DK11">
         <v>-7900000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DL11">
         <v>-7216000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DM11">
         <v>-11000000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DN11">
         <v>-6300000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DO11">
         <v>-4900000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DP11">
         <v>-3581000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DQ11">
         <v>-2200000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DR11">
         <v>-3100000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DS11">
         <v>100000.0</v>
       </c>
-      <c r="DR11"/>
-      <c r="DS11">
+      <c r="DT11"/>
+      <c r="DU11">
         <v>-1600000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DV11">
         <v>-1800000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DW11">
         <v>-1500000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DX11">
         <v>11200000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DY11">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:129">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B12">
+        <v>66835000.0</v>
+      </c>
+      <c r="C12">
+        <v>64022000.0</v>
+      </c>
+      <c r="D12">
         <v>64600000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>64660000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>65262000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>62732000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>61244000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>59232000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>59120000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>55933000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>55099000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>54161000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>52600000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>51045000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>39768000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>58441000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>67685000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>57944000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>50486000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>50019000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>50971000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>51649000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>55609000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>55430000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>54447000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>60368000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>54688000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>54896000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>54112000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>53643000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>54157000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>55196000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>56278000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>54861000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>55561000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>55938000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>56812000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>54583000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>54927000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>56693000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>55568000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>52466000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>56426000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>50053000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>50802000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>47546000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>47530000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>45830000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>42151000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>29041000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>26876000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>29192000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>29327000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>25211000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>25864000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>25064000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>24659000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>24658000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>25082000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>22096000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>22710000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>21811000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>23542000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>21025000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>20161000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>20836000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>22336000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>21966000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>21509000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>20203000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>20368000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>21122000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>20757000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>21139000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>23790000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>19459000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>20491000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>18266000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>19882000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>19877000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>20125000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>19657000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>19003000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>16921000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>19227000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>18680000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>17646000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>16843000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>15538000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>14583000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>13575000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>13329000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>13275000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>13428000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>9113000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>8768000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>8799000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>8937000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>9997000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>10158000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>9754000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>9494000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>9924000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>8505000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>6627000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>5967000.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
+      <c r="DX12"/>
+      <c r="DY12"/>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:129">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B13">
+        <v>9087000.0</v>
+      </c>
+      <c r="C13">
+        <v>1036000.0</v>
+      </c>
+      <c r="D13">
         <v>66134000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>5900000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>6808000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>4289000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2659000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>11449000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>9568000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>57275000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>17204000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>38371000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4468000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>26691000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>36296000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>5275000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>4571000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4785000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>53168000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>11998000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>22371000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>14387000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>28303000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>30981000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>11405000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>5221000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>17005000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>8685000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>8347000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>23061000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -29896,1296 +30230,1312 @@
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
+      <c r="DY13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:129">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>-4467000.0</v>
+      </c>
+      <c r="C14">
+        <v>-6022000.0</v>
+      </c>
+      <c r="D14">
         <v>-5172000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-8103000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-10164000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-9668000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-44240000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-7063000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-6072000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-12409000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-4958000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-5727000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-6136000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-8062000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-9055000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-5858000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-4636000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-5121000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-7251000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-6612000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>218274000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>222077000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5904000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5181000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5618000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>13759000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-43960000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>6365000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>5786000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>6647000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>6620000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>5135000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>5970000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>5721000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>6049000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>5312000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>5036000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>8587000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>8948000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4601000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4811000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>5071000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4824000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3545000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3674000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>4076000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3317000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3720000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2125000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3126000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3660000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>5719000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3261000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3132000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>4479000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2606000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>4029000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2535000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>2370000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>2031000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>2304000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>3546000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>3307000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>3490000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>3822000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>4178000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>3400000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>3349000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>4223000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>4943000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>5700000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>5535000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>5261000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>5759000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>4540000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>5088000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>5064000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>5307000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>4892000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>5052000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>4558000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>4807000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>4525000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>4610000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>5360000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>6441000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>6885000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>9509000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>5543000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>5536000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>6404000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>6097000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>6577000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>6767000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>5817000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>5964000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>6285000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>6064000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>6057000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>6421000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>5991000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>5853000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>5914000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>5697000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>5945000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>6194000.0</v>
       </c>
-      <c r="DB14"/>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
+      <c r="DX14"/>
+      <c r="DY14"/>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:129">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B15">
+        <v>62462000.0</v>
+      </c>
+      <c r="C15">
+        <v>106186000.0</v>
+      </c>
+      <c r="D15">
         <v>83395000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>164621000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>221362000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>203110000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>257453000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>118424000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>92914000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>272731000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>65391000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>87282000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>99620000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>153532000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>185165000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>92842000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>57054000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>73254000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>136874000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>118390000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>64846000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>168444000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>95745000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>73661000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>84458000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>315006000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>128818000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>99335000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>92275000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>118858000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>117820000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>80975000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>100440000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>90918000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>103613000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>79723000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>70759000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>178964000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>195569000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>65561000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>72013000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>81836000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>80938000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>43637000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>46868000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>60677000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>41489000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>54964000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>6303000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>23280000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>33242000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>70156000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>26314000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>26571000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>45161000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>17587000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>38446000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>24090000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>15304000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>9054000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>13749000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>8961000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>5320000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>6920000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>10025000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>13669000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>6953000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-1239000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>12999000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>18396000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>20655000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>14686000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>11999000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>18014000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>53597000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>12308000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>12187000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>37546000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>17437000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>12477000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>22512000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>10322000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>5213000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>8747000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>38878000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>26877000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>32513000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>35030000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>5713000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>6450000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>7806000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>9260000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>10650000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>10231000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>9605000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>10614000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>21358000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>11296000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>11069000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>14899000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>11527000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>11049000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>11081000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>10249000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>10273000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>12750000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>13164000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>13100000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>8900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>8500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>4128000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>6700000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>7500000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>7900000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>7216000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>11000000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>6300000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>4900000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>3581000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DQ15">
         <v>2200000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DR15">
         <v>3100000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DS15">
         <v>-100000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DT15">
         <v>5900000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DU15">
         <v>1600000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DV15">
         <v>1800000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DW15">
         <v>1500000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DX15">
         <v>1600000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DY15">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:129">
       <c r="A16" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>205</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>80573000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>164621000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>221362000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>203110000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>257453000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>118424000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>87282000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>99620000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>153532000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>185165000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>92842000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>57054000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>73254000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>136874000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>118390000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>64846000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>168444000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>95745000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>73661000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>84458000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>315006000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>128818000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>99335000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>92275000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>118858000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>117820000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>80975000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>100440000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>90918000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>103613000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>79723000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>70759000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>178964000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>195569000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>65561000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>72013000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>77981000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>79624000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>42323000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>45555000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>59363000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>40174000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>53668000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1207000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>21912000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>31874000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>68788000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>24946000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>25203000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>43311000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>15149000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>36771000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>13301000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>10755000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>7687000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>10325000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>8418000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>4644000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>6135000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>9340000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>12991000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>3738000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>-10749000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>10749000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>14016000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>14011000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>11503000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>8823000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>14818000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>3170000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>9732000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>8742000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>11531000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>8172000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>9341000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>6129000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>6550000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>4276000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>7134000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>11949000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>24339000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>31524000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>33956000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>5249000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>5616000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>5670000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>8054000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>9756000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>9227000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>9605000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>10614000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>13225000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>11144000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>10880000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>14759000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>11371000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>10902000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>11200000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>10249000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>10144000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>12633000.0</v>
       </c>
-      <c r="DB16"/>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
+      <c r="DX16"/>
+      <c r="DY16"/>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:129">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B17">
+        <v>66929000.0</v>
+      </c>
+      <c r="C17">
+        <v>112208000.0</v>
+      </c>
+      <c r="D17">
         <v>85745000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>172724000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>231526000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>298805000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>58730000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>210783000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>98986000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>285140000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>70349000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>93009000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>105756000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>161594000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>194220000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>98700000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>61690000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>78375000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>144125000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>125002000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>69615000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>176949000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>126104000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>73595000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>84320000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>80619000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>153816000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>99336000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>92421000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>87340000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>140384000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>80891000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>100328000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>90743000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>128852000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>79597000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>68545000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>92408000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>660901000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>65419000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>72013000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>86165000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>248239000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>43644000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>46839000.0</v>
       </c>
-      <c r="AS17">
-[...2 lines deleted...]
-      <c r="AT17">
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>134438000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>54895000.0</v>
       </c>
-      <c r="AV17">
-[...2 lines deleted...]
-      <c r="AW17">
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>26020000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>30496000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>63032000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>29575000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>29703000.0</v>
       </c>
-      <c r="BB17">
-[...4 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>14901000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>13438000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>63204000.0</v>
       </c>
-      <c r="BJ17">
-[...4 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -31268,163 +31618,173 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
-      <c r="DC17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
+      <c r="DY17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:129">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>-57748000.0</v>
+      </c>
+      <c r="C18">
+        <v>-64528000.0</v>
+      </c>
+      <c r="D18">
         <v>-62743000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-58760000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-58454000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-58443000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-58585000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-47783000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-49552000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1342000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-37895000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-54161000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-48132000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-46729000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-45613000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-44488000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-43623000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-43048000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2139000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-35361000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-28600000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-37262000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-24322000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-48918000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-43042000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-60368000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-37683000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-46211000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-45765000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-41382000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -31477,185 +31837,187 @@
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
+      <c r="DX18"/>
+      <c r="DY18"/>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:129">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19">
         <v>103626000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>40091000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>26787000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>31725000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>45222000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>5335000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>26423000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>18381000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>73097000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>38014000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>27613000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>31873000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>67886000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>27425000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>46416000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>40983000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>52848000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>28304000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>18201000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>46421000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>17400000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>26519000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>43634000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>14546000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>20378000.0</v>
       </c>
-      <c r="AS19"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19">
+        <v>39274000.0</v>
+      </c>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>21673000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>4730000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>43011000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>10223000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>10737000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19">
         <v>2491000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>3101000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>6987000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -31676,176 +32038,174 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
+      <c r="DY19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:129">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>39000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>108000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>41000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>15000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>3312000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>2000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>15000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>87000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>7204000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>13000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>24000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>32000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>38000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>31000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>68000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>57000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>415000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>324000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>274000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>556000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>2625000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>284000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>267000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>828000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>6212000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>381000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>1839000.0</v>
       </c>
-      <c r="AS20">
-[...2 lines deleted...]
-      <c r="AT20">
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>55408000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>3908000.0</v>
       </c>
-      <c r="AV20">
-[...2 lines deleted...]
-      <c r="AW20">
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>17034000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>4284000.0</v>
       </c>
-      <c r="AY20">
-[...4 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
@@ -31961,494 +32321,502 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
-      <c r="DC20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
+      <c r="DY20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:129">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>107736000.0</v>
+      </c>
+      <c r="C21">
+        <v>155193000.0</v>
+      </c>
+      <c r="D21">
         <v>145530000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>151720000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>279700000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>257081000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>304496000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>128789999.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>137450000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>132359000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>130341000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>131784000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>134832000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>187385000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>228143000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>128608000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>128628000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>109850000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>101262000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>137971000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>93381000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>197381000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>111931000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>128937000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>119736000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>130837000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>116818000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>124039000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>124560000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>115695000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>109412000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>113897000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>138516000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>110547000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>112375000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>112669000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>112247000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>109231000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>105520000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>109412000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>105873000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>99995000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>92204000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>82689000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>80966000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>75315000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>64571000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>65138000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>38354000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>34561000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>44182000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>48899000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>48089000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>46565000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>45104000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>42702000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>40968000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>39980000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>38498000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>34305000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>32847000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>31151000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>25747000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>27300000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>27993000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>30880000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>5392000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>18552000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>35044000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>10835000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>13428000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>13887000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>13753000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>13677000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>4702000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>14402000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>12870000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>14917000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>13080000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>15442000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>11037000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>9930000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>26682000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>9862000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>26619000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>33288000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>25883000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>36359000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>25700000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>22932000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>23644000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>25222000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>31970000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>29664000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>24372000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>25199000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>10858000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>26262000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>85419000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>7446000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>27174000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>7496000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>26878000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>24291000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>22685000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>20730000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>-86540000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>57100000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>48252000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>46893000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>-76535000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>48800000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>46600000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>39900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>-51209000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>37600000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>29000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DO21">
         <v>26000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DP21">
         <v>-32365000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DQ21">
         <v>19000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DR21">
         <v>19900000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DS21">
         <v>16800000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DT21">
         <v>22200000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DU21">
         <v>16700000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DV21">
         <v>17300000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DW21">
         <v>16600000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DX21">
         <v>12800000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DY21">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:129">
       <c r="A22" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -32627,543 +32995,555 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
+      <c r="DX22"/>
+      <c r="DY22"/>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:129">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>381313000.0</v>
+      </c>
+      <c r="C23">
+        <v>329563000.0</v>
+      </c>
+      <c r="D23">
         <v>334100000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>321583000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>190133000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>220711000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>149973000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>333557000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>304905000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>306935000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>291407000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>287399000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>281211000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>225036000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>187040000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>281140000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>271350000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>272055000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>270334000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>224886000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>257597000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>157744000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>250142000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>241874000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>250761000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>261530000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>258547000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>242893000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>237075000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>240528000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>243746000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>237020000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>210207000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>236708000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>232689000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>231700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>226815000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>226173000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>223518000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>219759000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>215717000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>214207000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>218542000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>221937000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>215196000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>207558000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>214129000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>205735000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>221434000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>126448000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>112064000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>105049000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>102726000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>101440000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>99701000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>94888000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>91593000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>87938000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>86491000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>84861000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>83479000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>81281000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>83385000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>77027000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>72192000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>70304000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>95095000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>83142000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>68588000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>94276000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>92604000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>89366000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>87794000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>86280000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>91311000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>81878000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>82678000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>75789000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>69879000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>57575000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>73510000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>73127000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>56650000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>73620000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>53974000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>51565000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>48529000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>51075000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>45253000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>43379000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>35127000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>37723000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>33345000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>36621000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>26562000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>23596000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>40125000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>23150000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>32702000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>47578000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>23345000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>42614000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>22556000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>23067000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>19727000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>18806000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>121385000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>14600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>13354000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>13003000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>109594000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>16100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>15000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>12100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>70578000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>10900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>9000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>7400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>44458000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>6100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>5700000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>5200000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>5900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5600000.0</v>
       </c>
       <c r="DU23">
         <v>5700000.0</v>
       </c>
       <c r="DV23">
+        <v>5600000.0</v>
+      </c>
+      <c r="DW23">
+        <v>5700000.0</v>
+      </c>
+      <c r="DX23">
         <v>4000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DY23">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:129">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
+      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24">
+        <v>3855000.0</v>
+      </c>
+      <c r="AR24"/>
+      <c r="AS24">
         <v>1314000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1313000.0</v>
       </c>
-      <c r="AS24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24">
-        <v>1368000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1296000.0</v>
+      </c>
+      <c r="AX24"/>
       <c r="AY24">
         <v>1368000.0</v>
       </c>
       <c r="AZ24">
         <v>1368000.0</v>
       </c>
       <c r="BA24">
         <v>1368000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
+      <c r="BB24">
+        <v>1368000.0</v>
+      </c>
+      <c r="BC24">
+        <v>1368000.0</v>
+      </c>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24">
         <v>1367000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>1475000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
@@ -33185,432 +33565,436 @@
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
+      <c r="DX24"/>
+      <c r="DY24"/>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:129">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B25">
+        <v>154073000.0</v>
+      </c>
+      <c r="C25">
+        <v>154895000.0</v>
+      </c>
+      <c r="D25">
         <v>153265000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>151489000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>151501000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>151287000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>148435000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>146439000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>145613000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>139733000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>138016000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>137357000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>136718000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>136347000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>135758000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>135511000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>134517000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>133533000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>132179000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>130564000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>128736000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>128587000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>130127000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>130202000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>133609000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>131559000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>122908000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>120809000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>119465000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>120568000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>120597000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>120852000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>119330000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>119105000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>117988000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>117451000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>117939000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>115503000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>111835000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>110467000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>109673000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>109707000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>116477000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>116308000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>113731000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>106907000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>106381000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>107235000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>93678000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>53298000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>53117000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>51510000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>51033000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>50074000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>47980000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>45967000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>44684000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>43699000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>51338000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>38137000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>37510000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>37031000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>36326000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>31638000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>31261000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>30487000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>30160000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>29895000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>28993000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>29175000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>28296000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>27952000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>28683000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>27734000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>27934000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>25612000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>25166000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>21677000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>18715000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>20666000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>20675000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>20091000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>20033000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>20323000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>20043000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>19727000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>18200000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>18273000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>17739000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>18432000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>13936000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>12308000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>11556000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>11609000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>9813000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>9129000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>9114000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>9080000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>9345000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>9197000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>8927000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>8826000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>8459000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>8689000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>6950000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>6667000.0</v>
       </c>
-      <c r="DB25"/>
-      <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
-      <c r="DV25">
+      <c r="DV25"/>
+      <c r="DW25"/>
+      <c r="DX25">
         <v>2000000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DY25">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:129">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -33789,76 +34173,82 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
-      <c r="DC26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
+      <c r="DY26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:129">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -33869,665 +34259,673 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27">
         <v>1642000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1611000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>18551000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27">
         <v>17988000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27">
         <v>18134000.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27">
         <v>19600000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27">
         <v>1166000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CJ27">
         <v>919000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CK27">
         <v>1444000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CL27">
         <v>966000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CM27">
         <v>840000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CN27">
         <v>964000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CO27">
         <v>1016000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CP27">
         <v>1002000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CQ27">
         <v>860000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CR27">
         <v>921000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CS27">
         <v>658000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CT27">
         <v>732000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CU27">
         <v>628000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CV27">
         <v>857000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CW27">
         <v>655000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CX27">
         <v>648000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CY27">
         <v>710000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CZ27">
         <v>542000.0</v>
       </c>
-      <c r="CY27">
+      <c r="DA27">
         <v>657000.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DB27">
         <v>515000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DC27">
         <v>497000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DD27">
         <v>687000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DE27">
         <v>500000.0</v>
       </c>
       <c r="DF27">
+        <v>500000.0</v>
+      </c>
+      <c r="DG27">
+        <v>500000.0</v>
+      </c>
+      <c r="DH27">
         <v>542000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DI27">
         <v>300000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DJ27">
         <v>500000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DK27">
         <v>400000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DL27">
         <v>325000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DM27">
         <v>300000.0</v>
       </c>
       <c r="DN27">
+        <v>300000.0</v>
+      </c>
+      <c r="DO27">
+        <v>300000.0</v>
+      </c>
+      <c r="DP27">
         <v>153000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DQ27">
         <v>200000.0</v>
       </c>
       <c r="DR27">
         <v>100000.0</v>
       </c>
       <c r="DS27">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DT27">
         <v>100000.0</v>
       </c>
       <c r="DU27">
         <v>100000.0</v>
       </c>
       <c r="DV27">
         <v>100000.0</v>
       </c>
-      <c r="DW27"/>
+      <c r="DW27">
+        <v>100000.0</v>
+      </c>
+      <c r="DX27">
+        <v>100000.0</v>
+      </c>
+      <c r="DY27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:129">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>59751000.0</v>
+      </c>
+      <c r="C28">
+        <v>33412000.0</v>
+      </c>
+      <c r="D28">
         <v>17141000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>18058000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>17157000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>16292000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>31528000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>29067000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>21136000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>17171000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>19739000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>14611000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>13813000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>15311000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>16036000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>15172000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>13127000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>12242000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>17092000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>12712000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>12222000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>9812000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>23144000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>13310000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>14952000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>13982000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>15531000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11345000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>13927000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>13459000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>16912000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>10601000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>11125000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>14813000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>10659000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>9788000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>10337000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>10601000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>12224000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>9647000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>9698000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>9182000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>8867000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>11129000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>9549000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>10545000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>12256000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>11479000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>9558000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>7075000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>6676000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6075000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>6224000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>6626000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>6866000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>5276000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>5764000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>5400000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>25304000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>6066000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>6371000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>6115000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>25962000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>6175000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>6219000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>5618000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>23704000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>6086000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>5852000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>6233000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>26984000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>6524000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>6512000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>6625000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>7754000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>6415000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>6008000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>6096000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>7045000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>5289000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>5002000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>4899000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>5574000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>4560000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>4573000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>11861000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>11814000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>14600000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>2536000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>9846000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>6905000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>6055000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>6280000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>7823000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>6432000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>4885000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>4610000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>5370000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>11872000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>5527000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>5476000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>5497000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>4967000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>5723000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>4610000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>4457000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>11645000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>1100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>2400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>2700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>10193000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>1000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>1000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>1900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>6227000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>1700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>3328000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>400000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>500000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DS28">
         <v>1100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DT28">
         <v>400000.0</v>
       </c>
       <c r="DU28">
         <v>400000.0</v>
       </c>
       <c r="DV28">
+        <v>400000.0</v>
+      </c>
+      <c r="DW28">
+        <v>400000.0</v>
+      </c>
+      <c r="DX28">
         <v>800000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DY28">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:129">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29">
         <v>1733000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-900000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2373000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1755000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-6864000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2754000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10277000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3041000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1842000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>508000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-105000.0</v>
       </c>
-      <c r="W29">
-[...2 lines deleted...]
-      <c r="X29">
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>1636000.0</v>
       </c>
-      <c r="Y29"/>
-[...3 lines deleted...]
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
         <v>1457000.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -34582,1195 +34980,1215 @@
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
+      <c r="DX29"/>
+      <c r="DY29"/>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:129">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>226859000.0</v>
+      </c>
+      <c r="C30">
+        <v>188307000.0</v>
+      </c>
+      <c r="D30">
         <v>183300000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>178147000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>42716000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>69758000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-238849000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>187155000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>167556000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>169270000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>232902000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>229019000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>150536000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>167074000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>130544000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>224363000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>217415000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>214641000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>216307000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>170024000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>204257000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>103403000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>196946000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>188897000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>197121000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>209759000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>210091000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>195050000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>192321000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>192681000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>196850000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>190584000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>166390000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>191225000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>129062000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>186596000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>184409000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>182796000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>124521000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>120398000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>119638000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>119717000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>126401000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>127818000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>125119000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>120387000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>126078000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>117673000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>137876000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>74142000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>60060000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>54727000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>54430000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>53413000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>46991000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>48173000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>47565000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>46134000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>46418000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>44011000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>43708000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>42857000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>44987000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>39321000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>37375000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>36105000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>58615000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>47033000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>34755000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>61153000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>58172000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>55358000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>54833000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>54530000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>91311000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>50744000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>51807000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>46195000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>69879000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>57575000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>73510000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>73127000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>56650000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>73620000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>53974000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>51565000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>48529000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>51075000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>45253000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>43379000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>35127000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>37723000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>33345000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>36621000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>26562000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>23596000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>40125000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>23150000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-32702000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>47578000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>23345000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>42614000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>22556000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>23067000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>19727000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>18806000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>121385000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-14600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-13354000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-13003000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>109594000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-16100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-15000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-12100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>70578000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-10900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>-9000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-7400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>44458000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>-6100000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>-5700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DS30">
         <v>-5200000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DT30">
         <v>-5900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5600000.0</v>
       </c>
       <c r="DU30">
         <v>-5700000.0</v>
       </c>
       <c r="DV30">
+        <v>-5600000.0</v>
+      </c>
+      <c r="DW30">
+        <v>-5700000.0</v>
+      </c>
+      <c r="DX30">
         <v>-4000000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DY30">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:127">
+    <row r="31" spans="1:129">
       <c r="A31" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B31">
+        <v>-40807000.0</v>
+      </c>
+      <c r="C31">
+        <v>-42985000.0</v>
+      </c>
+      <c r="D31">
         <v>-64600000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>21004000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-48174000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-44303000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-2803000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-3302999.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-38464000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>152781000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>14935000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>38245000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-29076000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>48091000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>34986000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>43542000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-4041000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>34629000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>120137000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>59609000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>41334000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>45161000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>55692000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>17942000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>37118000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>262059000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>79648000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>46001000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>32406000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>68432000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>74331000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>31313000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>26005000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>43342000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-2713000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>31399000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>19407000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>134456000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>99128000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-39250000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-29049000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-8809000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-6442000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-35507000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-30424000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-10562000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-19445000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-6556000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-33708000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-8155000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-25132000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>13819000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-19104000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-17404000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>4536000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-22652000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>1522000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-22776000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-23727000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-22541000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-22345000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-19048000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-25747000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-17040000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-14289000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-13022000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-5392000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-18552000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-35044000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-10835000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-13428000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-13887000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-13753000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-13677000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-1303000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-2142000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-968000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-414000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-3302000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-3879000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-4281000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-2855000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-21317000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-38000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-13082000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-8250000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-25883000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-1793000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-25700000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-22932000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-23644000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-25222000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-31970000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-29664000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-24372000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-25199000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-10858000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-26262000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-85419000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-7446000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-27174000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-7496000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-26878000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-24291000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-22685000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-20730000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>86540000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DE31">
         <v>-57100000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DF31">
         <v>-48252000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>-46893000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DH31">
         <v>76535000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DI31">
         <v>-48800000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DJ31">
         <v>-46600000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DK31">
         <v>-39900000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DL31">
         <v>51209000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DM31">
         <v>-37600000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DN31">
         <v>-29000000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DO31">
         <v>-26000000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DP31">
         <v>32365000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DQ31">
         <v>-19000000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DR31">
         <v>-19900000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DS31">
         <v>-16800000.0</v>
       </c>
-      <c r="DR31"/>
-      <c r="DS31">
+      <c r="DT31"/>
+      <c r="DU31">
         <v>-16700000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DV31">
         <v>-17300000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DW31">
         <v>-16600000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DX31">
         <v>-12800000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DY31">
         <v>-2500000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:127">
+    <row r="32" spans="1:129">
       <c r="A32" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B32">
+        <v>489049000.0</v>
+      </c>
+      <c r="C32">
+        <v>484756000.0</v>
+      </c>
+      <c r="D32">
         <v>479630000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>473303000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>469833000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>477792000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>454469000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>462347000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>442355000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>439294000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>421748000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>419183000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>416043000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>412421000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>415183000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>409748000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>399978000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>381905000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>371596000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>362857000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>350978000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>355125000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>362073000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>370811000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>370497000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>392367000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>375365000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>366932000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>361635000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>356223000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>353158000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>350917000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>348723000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>347255000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>345064000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>344369000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>339062000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>335404000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>329038000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>329171000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>321590000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>314202000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>310746000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>304626000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>296162000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>282873000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>278700000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>270873000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>259788000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>161009000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>156246000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>153948000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>150815000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>148005000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>144805000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>137590000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>132561000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>127918000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>124989000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>119166000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>116326000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>112432000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>109132000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>104327000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>100185000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>101184000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>100487000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>101694000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>103632000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>105111000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>106032000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>103253000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>101547000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>99957000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>96013000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>96280000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>95548000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>90706000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>82959000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>91542000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>84547000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>83057000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>83332000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>83482000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>80593000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>84853000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>74412000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>87434000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>70953000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>66311000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>58771000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>62945000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>65315000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>66285000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>50934000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>48795000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>50983000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>49412000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>52717000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>55024000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>50519000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>50110000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>49434000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>47358000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>42412000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>39536000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>34845000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>42500000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>34898000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>33890000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>33059000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>32700000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>31600000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>27800000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>19369000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DM32">
         <v>26700000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DN32">
         <v>20000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DO32">
         <v>18600000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DP32">
         <v>12093000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DQ32">
         <v>12900000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DR32">
         <v>14200000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DS32">
         <v>11600000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DT32">
         <v>16300000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DU32">
         <v>11000000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DV32">
         <v>11700000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DW32">
         <v>10900000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DX32">
         <v>8800000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DY32">
         <v>1700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -35865,51 +36283,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B2">
         <v>75846000.0</v>
       </c>
       <c r="C2">
         <v>400334000.0</v>
       </c>
       <c r="D2">
         <v>42681000.0</v>
       </c>
       <c r="E2">
         <v>58638000.0</v>
       </c>
       <c r="F2">
         <v>84041000.0</v>
       </c>
       <c r="G2">
         <v>81094000.0</v>
       </c>
       <c r="H2">
         <v>151395000.0</v>
       </c>
       <c r="I2">
         <v>61126000.0</v>
       </c>
@@ -35966,51 +36384,51 @@
       </c>
       <c r="AA2">
         <v>12348000.0</v>
       </c>
       <c r="AB2">
         <v>2548000.0</v>
       </c>
       <c r="AC2">
         <v>4282000.0</v>
       </c>
       <c r="AD2">
         <v>42705000.0</v>
       </c>
       <c r="AE2">
         <v>3983000.0</v>
       </c>
       <c r="AF2">
         <v>2400000.0</v>
       </c>
       <c r="AG2">
         <v>2800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B3">
         <v>140348000</v>
       </c>
       <c r="C3">
         <v>136395000</v>
       </c>
       <c r="D3">
         <v>140371000</v>
       </c>
       <c r="E3">
         <v>163193000</v>
       </c>
       <c r="F3">
         <v>121195000</v>
       </c>
       <c r="G3">
         <v>90085000</v>
       </c>
       <c r="H3">
         <v>101689000</v>
       </c>
       <c r="I3">
         <v>81684000</v>
       </c>
@@ -36067,51 +36485,51 @@
       </c>
       <c r="AA3">
         <v>117541000</v>
       </c>
       <c r="AB3">
         <v>162913000</v>
       </c>
       <c r="AC3">
         <v>196275000</v>
       </c>
       <c r="AD3">
         <v>275308000</v>
       </c>
       <c r="AE3">
         <v>101429000</v>
       </c>
       <c r="AF3">
         <v>9500000</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-15957000.0</v>
       </c>
       <c r="F4">
         <v>-25403000.0</v>
       </c>
       <c r="G4">
         <v>2947000.0</v>
       </c>
       <c r="H4">
         <v>-70301000.0</v>
       </c>
       <c r="I4">
         <v>90269000.0</v>
       </c>
       <c r="J4">
         <v>-20301000.0</v>
       </c>
       <c r="K4">
         <v>35238000.0</v>
       </c>
@@ -36126,51 +36544,51 @@
         <v>5717000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>-6907000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-32061000.0</v>
       </c>
       <c r="F5">
         <v>-33165000.0</v>
       </c>
       <c r="G5">
         <v>-16245000.0</v>
       </c>
       <c r="H5">
         <v>41000.0</v>
       </c>
       <c r="I5">
         <v>3956000.0</v>
       </c>
       <c r="J5">
         <v>460021000.0</v>
       </c>
       <c r="K5">
         <v>439354000.0</v>
       </c>
@@ -36185,51 +36603,51 @@
         <v>154239000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>-8963000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B6">
         <v>9740000.0</v>
       </c>
       <c r="C6">
         <v>-324488000.0</v>
       </c>
       <c r="D6">
         <v>357653000.0</v>
       </c>
       <c r="E6">
         <v>-15957000.0</v>
       </c>
       <c r="F6">
         <v>-25403000.0</v>
       </c>
       <c r="G6">
         <v>2947000.0</v>
       </c>
       <c r="H6">
         <v>-70301000.0</v>
       </c>
       <c r="I6">
         <v>90269000.0</v>
       </c>
@@ -36286,51 +36704,51 @@
       </c>
       <c r="AA6">
         <v>-5748000.0</v>
       </c>
       <c r="AB6">
         <v>9800000.0</v>
       </c>
       <c r="AC6">
         <v>-1734000.0</v>
       </c>
       <c r="AD6">
         <v>-38423000.0</v>
       </c>
       <c r="AE6">
         <v>42916000.0</v>
       </c>
       <c r="AF6">
         <v>-10100000.0</v>
       </c>
       <c r="AG6">
         <v>82200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B7">
         <v>-4266000.0</v>
       </c>
       <c r="C7">
         <v>55291000.0</v>
       </c>
       <c r="D7">
         <v>-1651000.0</v>
       </c>
       <c r="E7">
         <v>-2456000.0</v>
       </c>
       <c r="F7">
         <v>33319000.0</v>
       </c>
       <c r="G7">
         <v>-13363000.0</v>
       </c>
       <c r="H7">
         <v>37508000.0</v>
       </c>
       <c r="I7">
         <v>-173000.0</v>
       </c>
@@ -36387,98 +36805,98 @@
       </c>
       <c r="AA7">
         <v>-2107000.0</v>
       </c>
       <c r="AB7">
         <v>6147000.0</v>
       </c>
       <c r="AC7">
         <v>-3947000.0</v>
       </c>
       <c r="AD7">
         <v>3018000.0</v>
       </c>
       <c r="AE7">
         <v>-747000.0</v>
       </c>
       <c r="AF7">
         <v>-1000000.0</v>
       </c>
       <c r="AG7">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-13953000.0</v>
       </c>
       <c r="F8">
         <v>-15902000.0</v>
       </c>
       <c r="G8">
         <v>-3683000.0</v>
       </c>
       <c r="H8">
         <v>-6012000.0</v>
       </c>
       <c r="I8">
         <v>-5436000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>-3683000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
@@ -36517,51 +36935,51 @@
       </c>
       <c r="AA9">
         <v>-5103000.0</v>
       </c>
       <c r="AB9">
         <v>200000.0</v>
       </c>
       <c r="AC9">
         <v>-9900000.0</v>
       </c>
       <c r="AD9">
         <v>-1600000.0</v>
       </c>
       <c r="AE9">
         <v>-2300000.0</v>
       </c>
       <c r="AF9">
         <v>-600000.0</v>
       </c>
       <c r="AG9">
         <v>3500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
@@ -36592,51 +37010,51 @@
         <v>-12327000.0</v>
       </c>
       <c r="Z10">
         <v>-3427000.0</v>
       </c>
       <c r="AA10">
         <v>-3052000.0</v>
       </c>
       <c r="AB10">
         <v>5854000.0</v>
       </c>
       <c r="AC10">
         <v>-5040000.0</v>
       </c>
       <c r="AD10">
         <v>1203000.0</v>
       </c>
       <c r="AE10">
         <v>4855000.0</v>
       </c>
       <c r="AF10"/>
       <c r="AG10"/>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7639000.0</v>
       </c>
       <c r="F11">
         <v>28441000.0</v>
       </c>
       <c r="G11">
         <v>-9633000.0</v>
       </c>
       <c r="H11">
         <v>31757000.0</v>
       </c>
       <c r="I11">
         <v>1030000.0</v>
       </c>
       <c r="J11">
         <v>-15274000.0</v>
       </c>
       <c r="K11">
         <v>1205000.0</v>
       </c>
@@ -36665,51 +37083,51 @@
       </c>
       <c r="U11">
         <v>6162000.0</v>
       </c>
       <c r="V11">
         <v>4709000.0</v>
       </c>
       <c r="W11">
         <v>5942000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>2051000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>50286000.0</v>
       </c>
       <c r="F12">
         <v>-119410000.0</v>
       </c>
       <c r="G12">
         <v>-279759000.0</v>
       </c>
       <c r="H12">
         <v>-32103000.0</v>
       </c>
       <c r="I12">
         <v>-46255000.0</v>
       </c>
       <c r="J12">
         <v>-115572000.0</v>
       </c>
       <c r="K12">
         <v>-137001000.0</v>
       </c>
@@ -36726,51 +37144,51 @@
         <v>-51972000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12">
         <v>-7515000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>14810000.0</v>
       </c>
       <c r="F13">
         <v>11021000.0</v>
       </c>
       <c r="G13">
         <v>-2981000.0</v>
       </c>
       <c r="H13">
         <v>7957000.0</v>
       </c>
       <c r="I13">
         <v>-28000.0</v>
       </c>
       <c r="J13">
         <v>-3174000.0</v>
       </c>
       <c r="K13">
         <v>2234000.0</v>
       </c>
@@ -36781,51 +37199,51 @@
         <v>17345000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B14">
         <v>614704000.0</v>
       </c>
       <c r="C14">
         <v>580220000.0</v>
       </c>
       <c r="D14">
         <v>548438000.0</v>
       </c>
       <c r="E14">
         <v>539319000.0</v>
       </c>
       <c r="F14">
         <v>520066000.0</v>
       </c>
       <c r="G14">
         <v>525497000.0</v>
       </c>
       <c r="H14">
         <v>483750000.0</v>
       </c>
       <c r="I14">
         <v>479884000.0</v>
       </c>
@@ -36882,60 +37300,60 @@
       </c>
       <c r="AA14">
         <v>30765000.0</v>
       </c>
       <c r="AB14">
         <v>26150000.0</v>
       </c>
       <c r="AC14">
         <v>21948000.0</v>
       </c>
       <c r="AD14">
         <v>13992000.0</v>
       </c>
       <c r="AE14">
         <v>8855000.0</v>
       </c>
       <c r="AF14">
         <v>9400000.0</v>
       </c>
       <c r="AG14">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B15">
-        <v>-654068000.0</v>
+        <v>654068000.0</v>
       </c>
       <c r="C15">
-        <v>-620466000.0</v>
+        <v>620466000.0</v>
       </c>
       <c r="D15">
-        <v>-586976000.0</v>
+        <v>586976000.0</v>
       </c>
       <c r="E15">
         <v>565924000.0</v>
       </c>
       <c r="F15">
         <v>542860000.0</v>
       </c>
       <c r="G15">
         <v>536098000.0</v>
       </c>
       <c r="H15">
         <v>528459000.0</v>
       </c>
       <c r="I15">
         <v>484182000.0</v>
       </c>
       <c r="J15">
         <v>450625000.0</v>
       </c>
       <c r="K15">
         <v>411134000.0</v>
       </c>
       <c r="L15">
         <v>367257000.0</v>
       </c>
@@ -36983,51 +37401,51 @@
       </c>
       <c r="AA15">
         <v>42424000.0</v>
       </c>
       <c r="AB15">
         <v>38634000.0</v>
       </c>
       <c r="AC15">
         <v>35074000.0</v>
       </c>
       <c r="AD15">
         <v>25046000.0</v>
       </c>
       <c r="AE15">
         <v>12009000.0</v>
       </c>
       <c r="AF15">
         <v>10500000.0</v>
       </c>
       <c r="AG15">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B16">
         <v>85586000.0</v>
       </c>
       <c r="C16">
         <v>75846000.0</v>
       </c>
       <c r="D16">
         <v>400334000.0</v>
       </c>
       <c r="E16">
         <v>42681000.0</v>
       </c>
       <c r="F16">
         <v>58638000.0</v>
       </c>
       <c r="G16">
         <v>84041000.0</v>
       </c>
       <c r="H16">
         <v>81094000.0</v>
       </c>
       <c r="I16">
         <v>151395000.0</v>
       </c>
@@ -37084,91 +37502,91 @@
       </c>
       <c r="AA16">
         <v>6600000.0</v>
       </c>
       <c r="AB16">
         <v>12348000.0</v>
       </c>
       <c r="AC16">
         <v>2548000.0</v>
       </c>
       <c r="AD16">
         <v>4282000.0</v>
       </c>
       <c r="AE16">
         <v>46899000.0</v>
       </c>
       <c r="AF16">
         <v>-7700000.0</v>
       </c>
       <c r="AG16">
         <v>85000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B18">
-        <v>1074423000.0</v>
+        <v>934075000.0</v>
       </c>
       <c r="C18">
         <v>931910000.0</v>
       </c>
       <c r="D18">
         <v>839693000.0</v>
       </c>
       <c r="E18">
         <v>812456000.0</v>
       </c>
       <c r="F18">
         <v>784064000.0</v>
       </c>
       <c r="G18">
         <v>713023000.0</v>
       </c>
       <c r="H18">
         <v>817390000.0</v>
       </c>
       <c r="I18">
         <v>744870000.0</v>
       </c>
       <c r="J18">
         <v>695165000.0</v>
       </c>
@@ -37222,51 +37640,51 @@
       </c>
       <c r="AA18">
         <v>-25377000.0</v>
       </c>
       <c r="AB18">
         <v>-79347000.0</v>
       </c>
       <c r="AC18">
         <v>-137241000.0</v>
       </c>
       <c r="AD18">
         <v>-228410000.0</v>
       </c>
       <c r="AE18">
         <v>-81294000.0</v>
       </c>
       <c r="AF18">
         <v>7100000.0</v>
       </c>
       <c r="AG18">
         <v>12100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B19">
         <v>-24251000.0</v>
       </c>
       <c r="C19">
         <v>-973051000.0</v>
       </c>
       <c r="D19">
         <v>112916000.0</v>
       </c>
       <c r="E19">
         <v>238238000.0</v>
       </c>
       <c r="F19">
         <v>-326176000.0</v>
       </c>
       <c r="G19">
         <v>-161986000.0</v>
       </c>
       <c r="H19">
         <v>-238127000.0</v>
       </c>
       <c r="I19">
         <v>-56121000.0</v>
       </c>
@@ -37289,90 +37707,90 @@
         <v>-239956000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-21457000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>72539000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B21">
         <v>201686000.0</v>
       </c>
       <c r="C21">
         <v>289712000.0</v>
       </c>
       <c r="D21">
         <v>243498000.0</v>
       </c>
       <c r="E21">
         <v>-356364000.0</v>
       </c>
       <c r="F21">
         <v>745505000.0</v>
       </c>
       <c r="G21">
         <v>448222000.0</v>
       </c>
       <c r="H21">
         <v>61370000.0</v>
       </c>
       <c r="I21">
         <v>-114875000.0</v>
       </c>
@@ -37395,51 +37813,51 @@
         <v>367829000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>322065000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B22">
         <v>669666000.0</v>
       </c>
       <c r="C22">
         <v>811306000.0</v>
       </c>
       <c r="D22">
         <v>430708000.0</v>
       </c>
       <c r="E22">
         <v>432985000.0</v>
       </c>
       <c r="F22">
         <v>515691000.0</v>
       </c>
       <c r="G22">
         <v>599332000.0</v>
       </c>
       <c r="H22">
         <v>464448000.0</v>
       </c>
       <c r="I22">
         <v>413599000.0</v>
       </c>
@@ -37496,51 +37914,51 @@
       </c>
       <c r="AA22">
         <v>44472000.0</v>
       </c>
       <c r="AB22">
         <v>43778000.0</v>
       </c>
       <c r="AC22">
         <v>31046000.0</v>
       </c>
       <c r="AD22">
         <v>29677000.0</v>
       </c>
       <c r="AE22">
         <v>12322000.0</v>
       </c>
       <c r="AF22">
         <v>10600000.0</v>
       </c>
       <c r="AG22">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B23">
         <v>-51704000.0</v>
       </c>
       <c r="C23">
         <v>-88692000.0</v>
       </c>
       <c r="D23">
         <v>-37789000.0</v>
       </c>
       <c r="E23">
         <v>1348578000.0</v>
       </c>
       <c r="F23">
         <v>-72536000.0</v>
       </c>
       <c r="G23">
         <v>-74016000.0</v>
       </c>
       <c r="H23">
         <v>2962049000.0</v>
       </c>
       <c r="I23">
         <v>-29433000.0</v>
       </c>
@@ -37597,54 +38015,54 @@
       </c>
       <c r="AA23">
         <v>-25422000.0</v>
       </c>
       <c r="AB23">
         <v>-21830000.0</v>
       </c>
       <c r="AC23">
         <v>87732000.0</v>
       </c>
       <c r="AD23">
         <v>-4687000.0</v>
       </c>
       <c r="AE23">
         <v>-5199000.0</v>
       </c>
       <c r="AF23">
         <v>-4100000.0</v>
       </c>
       <c r="AG23">
         <v>-16400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B24">
-        <v>-552483000.0</v>
+        <v>-354132000.0</v>
       </c>
       <c r="C24">
         <v>-828929000.0</v>
       </c>
       <c r="D24">
         <v>-10904000.0</v>
       </c>
       <c r="E24">
         <v>455452000.0</v>
       </c>
       <c r="F24">
         <v>314910000.0</v>
       </c>
       <c r="G24">
         <v>453353000.0</v>
       </c>
       <c r="H24">
         <v>174479000.0</v>
       </c>
       <c r="I24">
         <v>190659000.0</v>
       </c>
       <c r="J24">
         <v>-80478000.0</v>
       </c>
@@ -37698,51 +38116,51 @@
       </c>
       <c r="AA24">
         <v>-95361000.0</v>
       </c>
       <c r="AB24">
         <v>-21268000.0</v>
       </c>
       <c r="AC24">
         <v>-9370000.0</v>
       </c>
       <c r="AD24">
         <v>14191000.0</v>
       </c>
       <c r="AE24">
         <v>14015000.0</v>
       </c>
       <c r="AF24">
         <v>4500000.0</v>
       </c>
       <c r="AG24">
         <v>-94800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B25">
         <v>-215881000.0</v>
       </c>
       <c r="C25">
         <v>-385670000.0</v>
       </c>
       <c r="D25">
         <v>-5462000.0</v>
       </c>
       <c r="E25">
         <v>8831000.0</v>
       </c>
       <c r="F25">
         <v>-1631000.0</v>
       </c>
       <c r="G25">
         <v>-16435000.0</v>
       </c>
       <c r="H25">
         <v>-323000.0</v>
       </c>
       <c r="I25">
         <v>-8023000.0</v>
       </c>
@@ -37799,51 +38217,51 @@
       </c>
       <c r="AA25">
         <v>19034000.0</v>
       </c>
       <c r="AB25">
         <v>7491000.0</v>
       </c>
       <c r="AC25">
         <v>9987000.0</v>
       </c>
       <c r="AD25">
         <v>211000.0</v>
       </c>
       <c r="AE25">
         <v>-295000.0</v>
       </c>
       <c r="AF25">
         <v>-2400000.0</v>
       </c>
       <c r="AG25">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B26">
         <v>-8114000.0</v>
       </c>
       <c r="C26">
         <v>-296000.0</v>
       </c>
       <c r="D26">
         <v>-96004000.0</v>
       </c>
       <c r="E26">
         <v>-190040000.0</v>
       </c>
       <c r="F26">
         <v>-9627000.0</v>
       </c>
       <c r="G26">
         <v>-269611000.0</v>
       </c>
       <c r="H26">
         <v>-56989000.0</v>
       </c>
       <c r="I26">
         <v>-52152000.0</v>
       </c>
@@ -37896,51 +38314,51 @@
         <v>-20024000.0</v>
       </c>
       <c r="Z26">
         <v>-7472000.0</v>
       </c>
       <c r="AA26">
         <v>351194000.0</v>
       </c>
       <c r="AB26">
         <v>-7100000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26">
         <v>204931000.0</v>
       </c>
       <c r="AE26">
         <v>91253000.0</v>
       </c>
       <c r="AF26"/>
       <c r="AG26">
         <v>128900000.0</v>
       </c>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B27">
         <v>10200000.0</v>
       </c>
       <c r="C27">
         <v>7158000.0</v>
       </c>
       <c r="D27">
         <v>8031000.0</v>
       </c>
       <c r="E27">
         <v>7206000.0</v>
       </c>
       <c r="F27">
         <v>7308000.0</v>
       </c>
       <c r="G27">
         <v>8157000.0</v>
       </c>
       <c r="H27">
         <v>7010000.0</v>
       </c>
       <c r="I27">
         <v>7135000.0</v>
       </c>
@@ -37967,51 +38385,51 @@
       </c>
       <c r="Q27">
         <v>3251000.0</v>
       </c>
       <c r="R27">
         <v>3412000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B28">
         <v>-512200000.0</v>
       </c>
       <c r="C28">
         <v>-419742000.0</v>
       </c>
       <c r="D28">
         <v>-477271000.0</v>
       </c>
       <c r="E28">
         <v>-1137564000.0</v>
       </c>
       <c r="F28">
         <v>-533265000.0</v>
       </c>
       <c r="G28">
         <v>-383261000.0</v>
       </c>
       <c r="H28">
         <v>-461689000.0</v>
       </c>
       <c r="I28">
         <v>-676392000.0</v>
       </c>
@@ -38068,51 +38486,51 @@
       </c>
       <c r="AA28">
         <v>83688000.0</v>
       </c>
       <c r="AB28">
         <v>47015000.0</v>
       </c>
       <c r="AC28">
         <v>119133000.0</v>
       </c>
       <c r="AD28">
         <v>205728000.0</v>
       </c>
       <c r="AE28">
         <v>107777000.0</v>
       </c>
       <c r="AF28">
         <v>-10100000.0</v>
       </c>
       <c r="AG28">
         <v>82200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B29">
         <v>1074423000.0</v>
       </c>
       <c r="C29">
         <v>1068305000.0</v>
       </c>
       <c r="D29">
         <v>980064000.0</v>
       </c>
       <c r="E29">
         <v>975649000.0</v>
       </c>
       <c r="F29">
         <v>905259000.0</v>
       </c>
       <c r="G29">
         <v>803108000.0</v>
       </c>
       <c r="H29">
         <v>919079000.0</v>
       </c>
       <c r="I29">
         <v>826554000.0</v>
       </c>
@@ -38169,51 +38587,51 @@
       </c>
       <c r="AA29">
         <v>92164000.0</v>
       </c>
       <c r="AB29">
         <v>83566000.0</v>
       </c>
       <c r="AC29">
         <v>59034000.0</v>
       </c>
       <c r="AD29">
         <v>46898000.0</v>
       </c>
       <c r="AE29">
         <v>20135000.0</v>
       </c>
       <c r="AF29">
         <v>16600000.0</v>
       </c>
       <c r="AG29">
         <v>12100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B30">
         <v>-552483000.0</v>
       </c>
       <c r="C30">
         <v>-973051000.0</v>
       </c>
       <c r="D30">
         <v>-145140000.0</v>
       </c>
       <c r="E30">
         <v>145958000.0</v>
       </c>
       <c r="F30">
         <v>-397397000.0</v>
       </c>
       <c r="G30">
         <v>-416900000.0</v>
       </c>
       <c r="H30">
         <v>-527691000.0</v>
       </c>
       <c r="I30">
         <v>-59893000.0</v>
       </c>
@@ -38289,1345 +38707,1363 @@
       <c r="AG30">
         <v>-94800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW30"/>
+  <dimension ref="A1:DY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:129">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
+      <c r="DX1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DY1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:129">
       <c r="A2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B2">
+        <v>47410000.0</v>
+      </c>
+      <c r="C2">
+        <v>85586000.0</v>
+      </c>
+      <c r="D2">
         <v>75243000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>67884000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>107862000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>75846000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>80263000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>64151000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>507870000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>400334000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>400497000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>69114000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>77158000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>42681000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>53569000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>48463000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>108553000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>58638000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>60952000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>58176000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>113360000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>84041000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>569075000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>256475000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>282347000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>81094000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>91726000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>54971000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>124126000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>151395000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>174626000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>177576000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>139078000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>61126000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>46507000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>183885000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>84344000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>64921000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>195167000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>182515000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>48164000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>29683000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>35668000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>30242000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>219200000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>25610000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>17877000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>17946000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>19918000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>18491000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>9509000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>20217000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>30844000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>18606000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1943000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>4132000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>13744000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>12889000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>9020000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>8809000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>97683000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>13753000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>14668000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>8367000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>22312000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>20660000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>81942000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>65435000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>65212000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>41909000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>33404000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>20995000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>10357000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>9956000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>10239000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>12587000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>15038000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>9662000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>30142000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>9022000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>9409000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>14337000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>19365000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>33076000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>12517000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>10644000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>16224000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>11626000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>17709000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>14768000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>10400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>8854000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>10367000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>8562000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>2147000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>8664000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>6868000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>6440000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>12341000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>12666000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>11827000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>6600000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>6724000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>5237000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>23086000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>12348000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>4300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>1800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>13000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>2500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>6100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>21700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>85900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>4300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>34700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>35600000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>52100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>46900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>51100000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>2900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DS2">
         <v>4000000.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2"/>
+      <c r="DW2">
         <v>2400000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DX2">
         <v>32600000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DY2">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:129">
       <c r="A3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B3">
+        <v>19788000</v>
+      </c>
+      <c r="C3">
+        <v>19788000</v>
+      </c>
+      <c r="D3">
         <v>39538000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>36360000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>36536000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>27914000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>38860000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>36553000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>34594000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>26388000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>46067000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>38279000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>34941000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>21084000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>56088000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>44529000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>37659000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>24917000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>40132000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>32019000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>32324000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>16720000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>25816000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>24256000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>22862000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>17151000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>32341000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>27421000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>24852000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>17075000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>26794000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>23915000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>16028000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>14947000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>24531000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>20807000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>14763000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>10885000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>19510000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>18226000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>16589000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>5688000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>14468000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>18136000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>8477000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>16196000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>21672000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>22615000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>21967000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>12610000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>12563000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>11722000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>11557000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>5091000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>110498000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>69334000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>57804000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>55461000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>34809000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>62952000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>78732000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>344059000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>62994000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>44813000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>34354000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>85596000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>33171000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>36434000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>37242000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>60567000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>139838000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>67687000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>31298000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>75236000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>405968000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>11600000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>63902000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>294620000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>224756000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>12469000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>7877000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>213107000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>7509000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>4813000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>19844000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>174974000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>78734000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>42501000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>97215000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>84092000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>19810000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>6657000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>6742000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>132288000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>11733000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>9800000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>20402000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>23197000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>20763000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>16491000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>14686000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>15022000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>55954000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>31491000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>15074000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>27013000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>106300000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>100000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>29700000</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>43575000</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>26100000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>16600000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>110000000</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>152608000</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>29400000</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>42300000</v>
       </c>
-      <c r="DM3">
+      <c r="DO3">
         <v>51000000</v>
       </c>
-      <c r="DN3">
+      <c r="DP3">
         <v>28829000</v>
       </c>
-      <c r="DO3">
+      <c r="DQ3">
         <v>59200000</v>
       </c>
-      <c r="DP3">
+      <c r="DR3">
         <v>700000</v>
       </c>
-      <c r="DQ3">
+      <c r="DS3">
         <v>12700000</v>
       </c>
-      <c r="DR3">
+      <c r="DT3">
         <v>7500000</v>
       </c>
-      <c r="DS3">
+      <c r="DU3">
         <v>600000</v>
       </c>
-      <c r="DT3">
+      <c r="DV3">
         <v>900000</v>
       </c>
-      <c r="DU3">
+      <c r="DW3">
         <v>500000</v>
       </c>
-      <c r="DV3">
+      <c r="DX3">
         <v>0</v>
       </c>
-      <c r="DW3">
+      <c r="DY3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:129">
       <c r="A4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-8044000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>34477000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-10888000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>5106000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-60090000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>49915000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-2314000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>2776000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-55184000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>29319000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-485034000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>312600000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-25872000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>201253000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-10632000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>36755000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-69155000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-27269000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-23231000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-2950000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>38498000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>77952000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-1887000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-137378000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>99541000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>19423000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>12652000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>134351000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>18481000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-      <c r="AW4">
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4">
         <v>1427000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>8982000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-10708000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-10627000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>12238000.0</v>
       </c>
-      <c r="BB4"/>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-      <c r="BG4">
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4">
         <v>211000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>-88874000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>83930000.0</v>
       </c>
-      <c r="BJ4"/>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -39648,188 +40084,190 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
+      <c r="DY4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:129">
       <c r="A5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-1632000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2522000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-111023000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>17115000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>21236000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>40611000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-7116000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>727000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>20560000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-47336000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-8942000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>848000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-16675000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>8524000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>8513000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>3907000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3139000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-9240000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>8426000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>854000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2484000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-2840000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>467883000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1210000.0</v>
       </c>
       <c r="AK5">
         <v>-4536000.0</v>
       </c>
-      <c r="AL5"/>
+      <c r="AL5">
+        <v>1210000.0</v>
+      </c>
       <c r="AM5">
+        <v>-4536000.0</v>
+      </c>
+      <c r="AN5"/>
+      <c r="AO5">
         <v>4598000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-4788000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>846000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5">
         <v>53099000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>67957000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>27996000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>47069000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>48064000.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5">
         <v>119455000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-697000.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
@@ -39851,877 +40289,891 @@
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
+      <c r="DX5"/>
+      <c r="DY5"/>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:129">
       <c r="A6" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B6">
+        <v>18934000.0</v>
+      </c>
+      <c r="C6">
+        <v>-38176000.0</v>
+      </c>
+      <c r="D6">
         <v>10343000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>7359000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-39978000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>32016000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-4417000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>16112000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-443719000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>107536000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-163000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>331383000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8044000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>34477000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-10888000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>5106000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-60090000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>49915000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2314000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2776000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-55184000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>29319000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-485034000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>312600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-25872000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>201253000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-10632000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>36755000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-69155000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-27269000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-23231000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2950000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>38498000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>77952000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1887000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-137378000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>99541000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>19423000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-130246000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>12652000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>134351000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>18481000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-5985000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>5426000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-188958000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>193590000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>7404000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-69000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1972000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1427000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>8982000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-10708000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-10627000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>12238000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>16663000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-2189000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-9612000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>855000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>3869000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>211000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-88874000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>83930000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-915000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>6301000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-13945000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>1652000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-61282000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>16507000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>223000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>23303000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>8505000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>12409000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>10638000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>401000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-283000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-2348000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-2451000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>5376000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-20480000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>21120000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-387000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-4928000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-5028000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-13711000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>20559000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>1873000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-5580000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>4598000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-6083000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>2941000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-1254000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>1546000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-1513000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>1805000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>6415000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-6517000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>1796000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>428000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-5901000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-325000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>839000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>5227000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-124000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>1487000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>-17849000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>10738000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>8048000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>2500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>18000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>10500000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>9733000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>6100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>21700000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>81600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>130228000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>34700000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>35600000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>5200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>63477000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>51100000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DR6">
         <v>-12400000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DS6">
         <v>5600000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DT6">
         <v>2900000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DU6">
         <v>-2500000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DV6">
         <v>-6200000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DW6">
         <v>-4300000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DX6">
         <v>17200000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DY6">
         <v>29800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:129">
       <c r="A7" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B7">
+        <v>24206000.0</v>
+      </c>
+      <c r="C7">
+        <v>32732000.0</v>
+      </c>
+      <c r="D7">
         <v>-5123000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>60498000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-46380000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>27334000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-31419000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>78967000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-27081000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>34824000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-52179000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>45426000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-37323000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>42425000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-65712000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>56679000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-50484000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>57061000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-36969000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>68183000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>37695000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-35590000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-51980000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>44446000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-39743000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>33914000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-24307000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>56172000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-43976000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>49619000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-52296000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>54783000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-51440000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>48780000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-67459000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>49292000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-44617000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>38650000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-51938000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>44236000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-29791000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>36370000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-43583000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>36439000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-25970000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>25635000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-13842000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>41915000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-5621000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>18797000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-1095000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>966000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-12030000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>10665000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-18362000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>21964000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-11056000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>11964000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-13643000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>12051000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-80494000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>53261000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>446429000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-161546000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-15612000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-48215000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-139857000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>42129000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>112974000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-59018000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>51463000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>60820000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>12554000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>212209000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-28000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-21000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-14000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-323000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>800602000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-797602000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>831480000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>303000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>11000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-5000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-2000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>2000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-1000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>32000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>14000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-8000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-20000000.0</v>
       </c>
-      <c r="CM7"/>
-      <c r="CN7">
+      <c r="CO7"/>
+      <c r="CP7">
         <v>2000000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-4000000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-20000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>2000000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>4000000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-2840000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-1000000.0</v>
       </c>
-      <c r="CU7"/>
-      <c r="CV7">
+      <c r="CW7"/>
+      <c r="CX7">
         <v>-4000000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>-10000000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>-1000000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-6000000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>5000000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>-1000000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>17000000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>-112000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>-14000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>-2000000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>-16000000.0</v>
       </c>
-      <c r="DG7"/>
-      <c r="DH7">
+      <c r="DI7"/>
+      <c r="DJ7">
         <v>-27000000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>-74000000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>-3000000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DM7">
         <v>-9000000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DN7">
         <v>-6000000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DO7">
         <v>-4000000.0</v>
       </c>
-      <c r="DN7"/>
-      <c r="DO7">
+      <c r="DP7"/>
+      <c r="DQ7">
         <v>-5000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DR7">
         <v>-36000000.0</v>
       </c>
-      <c r="DQ7"/>
-      <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
+      <c r="DX7"/>
+      <c r="DY7"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:129">
       <c r="A8" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-2578000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-2165000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-3205000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-3774000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-3527000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-3447000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-3649000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-3723000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-4329000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-4201000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-2109000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-739000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-480000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-355000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-1489000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-1627000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-1472000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-1424000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-1420000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-1383000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-1339000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-1294000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
@@ -40770,98 +41222,96 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
+      <c r="DY8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:129">
       <c r="A9" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9">
         <v>-4747000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-4201000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-2109000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-1574000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...4 lines deleted...]
-      </c>
+      <c r="AE9"/>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
@@ -40914,159 +41364,161 @@
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9"/>
+      <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9">
         <v>-6995000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>1925000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>58000.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
+      <c r="DX9"/>
+      <c r="DY9"/>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:129">
       <c r="A10" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...4 lines deleted...]
-      </c>
+      <c r="AE10"/>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -41119,52 +41571,56 @@
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10"/>
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
@@ -41182,439 +41638,443 @@
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
+      <c r="DX10"/>
+      <c r="DY10"/>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:129">
       <c r="A11" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>41325000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-35323000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>39968000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-55489000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>56679000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-49864000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>41035000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-39377000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>59490000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1767000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4976000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-53338000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>40310000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-30691000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>34086000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-34250000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>52439000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-40781000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>54349000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-55137000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>52749000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-49078000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>52496000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-66461000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>53828000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-45827000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>43186000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1701000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>39638000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-25003000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>35524000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-8875000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>36480000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>4924000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>21741000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>24233000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>44775000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>10086000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>16010000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-19196000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>21457000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-11068000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>8901000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>12360000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>26167000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>5133000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>14610000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>3620000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>14274000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>5097000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>4390000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11">
         <v>9984000.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11">
         <v>6162000.0</v>
       </c>
-      <c r="CA11"/>
-      <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11">
         <v>4709000.0</v>
       </c>
-      <c r="CE11"/>
-      <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>5942000.0</v>
       </c>
-      <c r="CI11"/>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>2051000.0</v>
       </c>
-      <c r="CY11"/>
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
+      <c r="DX11"/>
+      <c r="DY11"/>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:129">
       <c r="A12" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>16140000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6579000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-62629000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4857000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-6625000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>28683000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>23371000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-22331000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-47007000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-2651000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-68307000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-6736000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-21604000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-15863000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-235556000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-9129000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-58000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>6301000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-29217000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-46172000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3520000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-12676000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>9073000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-10520000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1776000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>4721000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-111549000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-144103000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>12205000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>541000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-24823000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-60654000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-31008000.0</v>
       </c>
-      <c r="AU12"/>
-[...1 lines deleted...]
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>-13620000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-7132000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-51967000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-2285000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-2529000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12">
         <v>-1303000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>-5853000.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
@@ -41636,166 +42096,168 @@
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
+      <c r="DX12"/>
+      <c r="DY12"/>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:129">
       <c r="A13" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>4101000.0</v>
       </c>
       <c r="N13">
+        <v>4101000.0</v>
+      </c>
+      <c r="O13">
+        <v>4101000.0</v>
+      </c>
+      <c r="P13">
         <v>-9498000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>6844000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>703000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>16761000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3432000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>8693000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>39462000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-40566000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1497000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>3916000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-9500000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1106000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>10423000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>4377000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-2567000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-4276000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>3318000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>2153000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-2128000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-3371000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-9030000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-4783000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>1119000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-4536000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-2824000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>4598000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-4788000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>2154000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>17345000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -41831,1103 +42293,1123 @@
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
+      <c r="DY13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:129">
       <c r="A14" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B14">
+        <v>154073000.0</v>
+      </c>
+      <c r="C14">
+        <v>154895000.0</v>
+      </c>
+      <c r="D14">
         <v>155818000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>151489000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>151501000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>151287000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>148435000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>146439000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>145613000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>139733000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>138016000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>137357000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>136718000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>136347000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>135758000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>135511000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>134517000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>133533000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>132179000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>130564000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>128736000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>128587000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>130127000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>130202000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>133609000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>131559000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>122908000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>120809000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>119465000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>120568000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>120597000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>120852000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>119330000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>119105000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>117988000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>117451000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>117939000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>115503000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>111835000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>110467000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>109673000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>109707000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>116477000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>116308000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>113731000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>106907000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>106381000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>107235000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>93678000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>53298000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>53117000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>51510000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>51033000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>50074000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>47980000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>45967000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>44684000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>43699000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>51338000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>38137000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>-9943000.0</v>
       </c>
-      <c r="BI14">
-[...4 lines deleted...]
-      </c>
       <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
         <v>-31638000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>-31261000.0</v>
       </c>
-      <c r="BM14"/>
-[...1 lines deleted...]
-      <c r="BO14">
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14">
         <v>-27712000.0</v>
       </c>
-      <c r="BP14"/>
-      <c r="BQ14"/>
       <c r="BR14"/>
-      <c r="BS14">
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14">
         <v>-27952000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>-28683000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>-9944000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>-3071000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>-19898000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>-497000.0</v>
       </c>
-      <c r="BY14"/>
-      <c r="BZ14"/>
       <c r="CA14"/>
-      <c r="CB14">
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14">
         <v>-563000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>80075000.0</v>
       </c>
-      <c r="CD14"/>
-      <c r="CE14">
+      <c r="CF14"/>
+      <c r="CG14">
         <v>-451000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>-563000.0</v>
       </c>
-      <c r="CG14"/>
-[...1 lines deleted...]
-      <c r="CI14">
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14">
         <v>-449000.0</v>
       </c>
-      <c r="CJ14"/>
-      <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
-      <c r="CR14">
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14">
         <v>-9114000.0</v>
       </c>
-      <c r="CS14"/>
-      <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
-      <c r="DV14">
+      <c r="DV14"/>
+      <c r="DW14"/>
+      <c r="DX14">
         <v>2000000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DY14">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:129">
       <c r="A15" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B15">
-        <v>-165554000.0</v>
+        <v>166601000.0</v>
       </c>
       <c r="C15">
-        <v>-165590000.0</v>
+        <v>165616000.0</v>
       </c>
       <c r="D15">
-        <v>-165438000.0</v>
+        <v>165554000.0</v>
       </c>
       <c r="E15">
-        <v>-157486000.0</v>
+        <v>165590000.0</v>
       </c>
       <c r="F15">
+        <v>165438000.0</v>
+      </c>
+      <c r="G15">
+        <v>157486000.0</v>
+      </c>
+      <c r="H15">
         <v>157495000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>157311000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>157331000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>148329000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>148287000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>148281000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>148279000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>142129000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>142481000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>143296000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>143755000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>136392000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>136042000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>135881000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>135873000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>135064000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>135535000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>135726000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>135958000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>128879000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>149601000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>128172000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>128161000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>122525000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>122872000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>122856000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>122851000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>115603000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>115515000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>115492000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>114761000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>104857000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>104850000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>104796000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>106012000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>95476000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>95257000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>94981000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>93356000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>83663000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>83174000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>82439000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1427000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>96388000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>46522000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>46548000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>46446000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>41152000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>40806000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>40013000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>38972000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>36459000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>35832000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>35299000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>34496000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>32995000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>31679000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>31114000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>30811000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>30025000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>29837000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>29656000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>28440000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>29169000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>28853000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>27577000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>27589000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>25471000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>25759000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>25701000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>24458000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>21721000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>21887000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>19836000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>19718000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>19005000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>19231000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>19195000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>19367000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>18470000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>17765000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>18560000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>18068000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>18326000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>18193000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>17191000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>17657000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>15336000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>14057000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>14340000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>13034000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>14172000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>12958000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>12928000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>12867000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>11234000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>11227000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>11209000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>9944000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>10044000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>9934000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>10100000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>9300000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>9300000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>3574000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>12700000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>10500000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>8300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>4846000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>6700000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>7200000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>6300000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>1609000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DQ15">
         <v>3500000.0</v>
       </c>
       <c r="DR15">
+        <v>3400000.0</v>
+      </c>
+      <c r="DS15">
+        <v>3500000.0</v>
+      </c>
+      <c r="DT15">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DU15">
         <v>3400000.0</v>
       </c>
-      <c r="DV15"/>
-      <c r="DW15"/>
+      <c r="DV15">
+        <v>3400000.0</v>
+      </c>
+      <c r="DW15">
+        <v>3400000.0</v>
+      </c>
+      <c r="DX15"/>
+      <c r="DY15"/>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:129">
       <c r="A16" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B16">
+        <v>66344000.0</v>
+      </c>
+      <c r="C16">
+        <v>47410000.0</v>
+      </c>
+      <c r="D16">
         <v>85586000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>75243000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>67884000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>107862000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>75846000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>80263000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>64151000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>507870000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>400334000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>400497000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>69114000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>77158000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>42681000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>53569000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>48463000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>108553000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>58638000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>60952000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>58176000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>113360000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>84041000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>569075000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>256475000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>282347000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>81094000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>91726000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>54971000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>124126000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>151395000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>174626000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>177576000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>139078000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>44620000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>46507000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>183885000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>84344000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>64921000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>195167000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>182515000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>48164000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>29683000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>35668000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>30242000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>219200000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>25281000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>17877000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>17946000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>19918000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>18491000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>9509000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>20217000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>30844000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>18606000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1943000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>4132000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>13744000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>12889000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>9020000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>8809000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>97683000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>13753000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>14668000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>8367000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>22312000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>20660000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>81942000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>65435000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>65212000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>41909000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>33404000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>20995000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>10357000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>9956000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>10239000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>12587000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>15038000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>9662000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>30142000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>9022000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>9409000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>14337000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>19365000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>33076000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>12517000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>10644000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>16224000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>11626000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>17709000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>9146000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>10400000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>8854000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>10367000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>8562000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>2147000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>8664000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>6868000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>6440000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>12341000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>12666000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>11827000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>6600000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>6724000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>5237000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>23086000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>12348000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>4300000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>18000000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>13000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>9733000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>6100000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>21700000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>85900000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>130228000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>34700000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DN16">
         <v>35600000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DO16">
         <v>52100000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DP16">
         <v>63477000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DQ16">
         <v>51100000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DR16">
         <v>-12400000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DS16">
         <v>9600000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DT16">
         <v>4000000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DU16">
         <v>-2500000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DV16">
         <v>-6200000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DW16">
         <v>-1900000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DX16">
         <v>17200000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DY16">
         <v>32600000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:129">
       <c r="A17" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -43011,600 +43493,612 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
+      <c r="DY17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:129">
       <c r="A18" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B18">
-        <v>234202000.0</v>
+        <v>273851000.0</v>
       </c>
       <c r="C18">
+        <v>267381000.0</v>
+      </c>
+      <c r="D18">
+        <v>194664000.0</v>
+      </c>
+      <c r="E18">
         <v>306229000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>179593000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>253589000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>179464000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>279646000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>184333000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>288467000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>157607000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>249784000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>176467000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>255835000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>110826000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>254661000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>156743000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>290226000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>165250000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>239787000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>200481000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>178546000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>123855000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>203071000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>136322000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>249775000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>179811000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>249673000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>149222000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>238684000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>118623000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>233701000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>139135000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>253411000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>120333000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>228074000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>134370000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>212388000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>112738000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>211696000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>133154000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>194922000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>115034000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>182724000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>116022000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>146353000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>130323000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>139251000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>74212000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>70333000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>67337000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>62774000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>53337000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>80601000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>48164000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-20555000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-12102000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>14356000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-9584000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>31534000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-15908000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-21425000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-316813000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-4124000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-8374000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>18621000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-59671000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>25257000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-2263000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>17821000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-22374000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-86523000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-25189000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>15937000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-42507000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-347472000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>28121000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-3971000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-272186000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-156508000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>13462000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>35445000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-195150000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>32514000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>32960000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>18638000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-141103000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>107153000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-19009000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-61259000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-54520000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>3838000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>13765000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>22936000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-114450000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>10800000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>8808000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>6349000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-5697000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>10303000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>10937000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>8191000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>9641000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>-24848000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>-17128000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>6958000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>-4747000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>-82800000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>19100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>-10900000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>-33241000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>-5600000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>-2100000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>-96300000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DL18">
         <v>-136510000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DM18">
         <v>-21500000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DN18">
         <v>-32100000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DO18">
         <v>-38300000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DP18">
         <v>-25494000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DQ18">
         <v>-50500000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DR18">
         <v>1700000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DS18">
         <v>-7000000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DT18">
         <v>-4900000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DU18">
         <v>4700000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DV18">
         <v>3400000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DW18">
         <v>3900000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DX18">
         <v>1300000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DY18">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:129">
       <c r="A19" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B19">
+        <v>9990000.0</v>
+      </c>
+      <c r="C19">
+        <v>-414000.0</v>
+      </c>
+      <c r="D19">
         <v>-14171000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-53699000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-52777000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-267313000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-129355000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-221374000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-224879000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-397443000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-42716000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-67903000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-26279000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-33923000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>122378000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-78966000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>67243000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>127583000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-188934000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-62623000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-110799000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-58498000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-177739000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-46715000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-10703000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>73171000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>121368000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-231754000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-22432000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-105309000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-37550000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>23864000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-14797000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-27638000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>11938000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-132356000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-24075000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>19408000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-172310000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-19621000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-43977000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>33602000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-248996000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-257769000.0</v>
       </c>
-      <c r="AU19"/>
-[...1 lines deleted...]
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>960000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-534000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-25393000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-44535000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>78759000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-77757000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>-14607000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>-6590000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -43625,54 +44119,56 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
+      <c r="DY19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:129">
       <c r="A20" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -43756,211 +44252,217 @@
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
+      <c r="DY20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:129">
       <c r="A21" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B21">
+        <v>-109935000.0</v>
+      </c>
+      <c r="C21">
+        <v>4390000.0</v>
+      </c>
+      <c r="D21">
         <v>140563000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-98846000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-30140000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>190109000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>129267000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>83454000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>262831000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>33049000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-51989000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-210344000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>133882000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-35741000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-244161000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>936525000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-43219000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>32232000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-153454000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-329163000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>269126000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-177146000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>685405000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-241200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>166737000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4019000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>131814000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-68238000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-54480000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-24899000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>32742000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>75271000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-44996000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>64239000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-7801000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>247262000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-27302000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>271451000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-5045000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>148504000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>279386000.0</v>
       </c>
-      <c r="AU21"/>
-[...1 lines deleted...]
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-88099000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>109629000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-4432000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>150850000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-45288000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21">
         <v>-6941000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-129387000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>112172000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
@@ -43981,2104 +44483,2140 @@
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
+      <c r="DX21"/>
+      <c r="DY21"/>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:129">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B22">
+        <v>56440000.0</v>
+      </c>
+      <c r="C22">
+        <v>112208000.0</v>
+      </c>
+      <c r="D22">
         <v>80573000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>172724000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>231526000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>212778000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>257452999.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>125487000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>92914000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>272731000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>65391000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>93009000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>105756000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>161594000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>194220000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>98700000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>57054000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>78375000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>144125000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>125002000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>69615000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>176949000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>101649000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>78842000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>90076000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>328765000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>135182000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>105700000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>98061000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>125505000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>124440000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>86110000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>106410000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>96639000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>109662000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>85035000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>75795000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>187551000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>204517000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>70162000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>76824000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>86907000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>85762000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>47182000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>50542000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>64753000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>45126000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>54478000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>8428000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>26406000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>36902000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>75875000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>29575000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>29703000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>49640000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>20221000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>42488000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>27241000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>17868000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>11088000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>13749000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>8961000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>5320000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>6920000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>10025000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>13669000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>6953000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-1239000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>12999000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>18396000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>20655000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>14686000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>11999000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>18014000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>53597000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>12308000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>12187000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>37546000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>36989000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-43494000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>58931000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>10322000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>33487000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-19527000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>38879000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>26877000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>32110000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>35433000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>5700000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>6450000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>7806000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>9260000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>10650000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>10231000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>9605000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>10614000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>21359000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>11296000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>11069000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>14901000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>11526000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>11049000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>11200000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>10249000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>10273000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>12750000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>13278000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>13100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>8900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>8500000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>8046000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>7500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>7600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>7900000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>7477000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>11000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>6300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>4900000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>3722000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>2700000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DR22">
         <v>3800000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DS22">
         <v>2100000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DT22">
         <v>5500000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DU22">
         <v>1600000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DV22">
         <v>2000000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DW22">
         <v>1500000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DX22">
         <v>1700000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DY22">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:129">
       <c r="A23" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B23">
+        <v>-9658000.0</v>
+      </c>
+      <c r="C23">
+        <v>-9339000.0</v>
+      </c>
+      <c r="D23">
         <v>-12620000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-16916000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-10553000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-20825000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-65442000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-14422000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-9064000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-10593000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-11967000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-9233000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-8670000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>319605000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>311749000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-16549000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-10033000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>9748000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-7563000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-15812000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-31844000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-15126000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-8713000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-33330000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-11755000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-5353000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-11393000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>17678000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-7234000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-21505000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-5731000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-6736000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-9098000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-7998000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-33973000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-5723000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1162000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1748000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-7121000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-1608000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-80458000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-1886000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-4613000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-926000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-5060000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>5429000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>80673000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-7381000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-8678000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-12280000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-8343000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-6916000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-7819000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-4182000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-9025000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-7714000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-5116000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-3795000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-5070000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-6937000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-39621000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-4882000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-70729000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-28859000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-27654000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-1287000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-9788000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-74434000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-7409000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-37892000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>82906000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-5982000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-14149000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-9405000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>865293000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-5981000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-6364000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-72967000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-2709000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>250962000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-7101000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-10107000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>214951000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-7087000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-7523000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-9373000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>82926000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-62947000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-14109000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-8899000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-31904000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>17871000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-5587000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-7231000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-6187000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-26361000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-8597000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-4972000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-2869000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-6159000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>-6383000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-2240000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-6640000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>-6322000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>-6528000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>-5932000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-9430000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>99277000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>-12829000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>-3563000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>11732000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>-76500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>16200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>56200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>-1575000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>-1400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>77900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>-800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>-22299000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>71700000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>-400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>-200000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>1800000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DU23">
         <v>-100000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DV23">
         <v>-300000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DW23">
         <v>-200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DX23">
         <v>4100000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DY23">
         <v>-4800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:129">
       <c r="A24" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B24">
-        <v>-178694000.0</v>
+        <v>40983000.0</v>
       </c>
       <c r="C24">
+        <v>-83622000.0</v>
+      </c>
+      <c r="D24">
+        <v>-122257000.0</v>
+      </c>
+      <c r="E24">
         <v>5158000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-7861000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-229172000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-88269000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-297099000.0</v>
       </c>
-      <c r="H24">
-[...2 lines deleted...]
-      <c r="I24">
+      <c r="J24">
+        <v>-197156000.0</v>
+      </c>
+      <c r="K24">
         <v>301000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>484000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>78210000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>16590000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>135221000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>455452000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-62638000.0</v>
       </c>
-      <c r="P24">
-[...2 lines deleted...]
-      <c r="Q24">
+      <c r="R24">
+        <v>49723000.0</v>
+      </c>
+      <c r="S24">
         <v>192834000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-180484000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>5070000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-9381000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>222087000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-48240000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2641000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>198730000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-396015000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>218393000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-210794000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-48031000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-84359000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>164762000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-52916000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>102977000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-24164000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>3621000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-84946000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-36464000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>37311000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-110330000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-41285000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-28803000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-28181000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-57817000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-64455000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-166476000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-185036000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>116426000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-308583000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-85374000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>8934000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-127459000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>42004000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-109019000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-66321000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-349453000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-41767000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-191501000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>12632000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-108788000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-72341000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-55965000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>19297000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-35878000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-4240000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-4973000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-760000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-5707000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-2991000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-496000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>24951000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>21066000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-34212000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>30542000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>879000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>85084000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>238422000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-180942000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>44048000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>244723000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-16309000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-65307000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>201481000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-6423000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>17705000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>9192000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>106090000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>2989000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>10469000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>74420000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-487000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-7072000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-9955000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-7654000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>83785000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>7285000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-6719000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-2069000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>57137000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-4440000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>-62519000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>21151000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-65337000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>-27237000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>-33291000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>29867000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>80232000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DE24">
         <v>-600000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DF24">
         <v>-37600000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DG24">
         <v>100000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DH24">
         <v>22974000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DI24">
         <v>-2400000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DJ24">
         <v>-20200000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>16000000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>19859000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DM24">
         <v>-10200000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DN24">
         <v>3500000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DO24">
         <v>-900000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DP24">
         <v>2733000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DQ24">
         <v>-200000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DR24">
         <v>13800000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DS24">
         <v>100000.0</v>
       </c>
-      <c r="DR24"/>
-      <c r="DS24">
+      <c r="DT24"/>
+      <c r="DU24">
         <v>600000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DV24">
         <v>900000.0</v>
       </c>
-      <c r="DU24"/>
-      <c r="DV24">
+      <c r="DW24"/>
+      <c r="DX24">
         <v>-17800000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DY24">
         <v>-31200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:129">
       <c r="A25" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B25">
+        <v>21990000.0</v>
+      </c>
+      <c r="C25">
+        <v>-15312000.0</v>
+      </c>
+      <c r="D25">
         <v>-602000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-44584000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-122762000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-111854000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-157952999.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-36543000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5572000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-134025000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>72625000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-838000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2700000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-65418000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-95596000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4744000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>50823000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>43878000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-46139000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-56607000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-7473000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1018000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-4553000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-15020000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1196000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1942000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>746000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>101000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-275000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-895000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-2049000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-1989000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-2027000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-1958000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-816000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-815000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1008000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-3309000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-3802000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-3834000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-3803000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-3795000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-4297000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-3939000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-4595000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-6530000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-8222000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-4987000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>3812000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>3750000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-10395000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-54866000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-4678000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-844000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>14974000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-20576000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2908000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>862000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-10995000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>4505000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>43238000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>48346000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>21926000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>83588000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>57675000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>39306000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>18972000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>87379000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>21172000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>36667000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>17538000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>66581000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>59182000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>39165000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-17797000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>66086000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>28031000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>22385000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-14555000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>111742000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-32437000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>33000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-15530000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>60001000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-10169000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>11605000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>1761000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-6565000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>17792000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>29506000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>21766000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>14388000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>9772000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>19447000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>8233000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>11919000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>6363000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>18295000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>6431000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>16165000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>15902000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>11828000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>13463000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>20857000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>4090000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>9282000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>8988000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>10400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>10100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>10300000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>2288000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>13000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>6900000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>5800000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>8621000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>-3100000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>3900000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>7800000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DP25">
         <v>-387000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DQ25">
         <v>6000000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DR25">
         <v>-1400000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DS25">
         <v>3600000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DT25">
         <v>-2900000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DU25">
         <v>3700000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DV25">
         <v>2300000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DW25">
         <v>2900000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DX25">
         <v>-2400000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DY25">
         <v>-600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:129">
       <c r="A26" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B26">
+        <v>-11761000.0</v>
+      </c>
+      <c r="C26">
+        <v>-50213000.0</v>
+      </c>
+      <c r="D26">
         <v>-7554000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-179000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-101000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>6028000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>284000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-467000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>8000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-8000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-116000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-106000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-53000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-95729000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-31775000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-97228000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-60896000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-141000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-253000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-118000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-84000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-9172000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-46393000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-26681000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-20156000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-176381000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-173000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>82000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-62000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-57009000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-47895000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-130000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-286000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-3841000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>419969000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>99558000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>65000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-65000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-1047000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-103000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-73895000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-134000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>282190000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>148428000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>169602000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>772175000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>360597000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>417301000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>1091591000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>234956000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>327371000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-2621000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>1835000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>236649000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>398354000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>586162000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>603653000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>160327000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>642915000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>227135000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>313481000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>305548000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>599488000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>404517000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>51290000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>163686000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-1089000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-58042000.0</v>
       </c>
-      <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-52843000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-10065000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>264439000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-13723000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-31235000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-1409000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>286455000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>159140000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>42903000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-1604000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>-3469000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>27125000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>60808000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>-1182000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>-3284000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>-7080000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>-49545000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>94537000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>124425000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CN26">
         <v>182537000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>65917000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>21151000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>27447000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-18907000.0</v>
       </c>
       <c r="CR26">
         <v>-309000.0</v>
       </c>
       <c r="CS26">
+        <v>-18907000.0</v>
+      </c>
+      <c r="CT26">
+        <v>-309000.0</v>
+      </c>
+      <c r="CU26">
         <v>-499000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CV26">
         <v>17778000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CW26">
         <v>57609000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CX26">
         <v>97294000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CY26">
         <v>72000000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CZ26">
         <v>116650000.0</v>
       </c>
-      <c r="CY26">
+      <c r="DA26">
         <v>145948000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DB26">
         <v>71596000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DC26">
         <v>17000000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DD26">
         <v>17350000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DE26">
         <v>202200000.0</v>
       </c>
-      <c r="DD26"/>
-[...1 lines deleted...]
-      <c r="DF26">
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26">
         <v>250040000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DI26">
         <v>-25900000.0</v>
       </c>
-      <c r="DH26"/>
-[...1 lines deleted...]
-      <c r="DJ26">
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26">
         <v>98331000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DM26">
         <v>57800000.0</v>
       </c>
-      <c r="DL26"/>
-[...1 lines deleted...]
-      <c r="DN26">
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26">
         <v>2753000.0</v>
       </c>
-      <c r="DO26"/>
-      <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
+      <c r="DY26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:129">
       <c r="A27" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B27">
+        <v>-2646000.0</v>
+      </c>
+      <c r="C27">
+        <v>2646000.0</v>
+      </c>
+      <c r="D27">
         <v>3536000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2462000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2244000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1958000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1808000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1849000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1909000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1592000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2088000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2148000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1824000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1971000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>617000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1801000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2492000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2296000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1909000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1623000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2390000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1386000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3234000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>880000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2638000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1405000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>262000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1427000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>3253000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2068000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>-74000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1303000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>3816000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2090000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>4392000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1533000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2108000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1253000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>6463000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1238000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1708000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1490000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>550000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2054000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2087000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1370000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>3744000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1371000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2392000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1233000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1371000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1011000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>994000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1132000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1261000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>955000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>939000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>986000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1309000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>562000.0</v>
       </c>
-      <c r="BH27"/>
-      <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
@@ -46101,1193 +46639,1213 @@
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
+      <c r="DY27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:129">
       <c r="A28" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B28">
+        <v>-297643000.0</v>
+      </c>
+      <c r="C28">
+        <v>-220192000.0</v>
+      </c>
+      <c r="D28">
         <v>-45165000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-281531000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-203330000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>17826000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-93386000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-77395000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-437767000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>190403000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-161121000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>111223000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-129773000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-297600000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-393142000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-123051000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-250425000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-370946000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>94494000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-179458000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-135485000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-312816000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-519793000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>99458000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-342890000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>379964000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-399346000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>132447000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-131010000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-63780000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-244579000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-183750000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-156646000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-91417000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-65539000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-165993000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>34146000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-113457000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-105897000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-133587000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>84981000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-101370000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-70252000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-110267000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-27357000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>316090000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-132597000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>246958000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>436126000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-29877000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>73791000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-57898000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>100423000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>32283000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>262571000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>109756000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>205283000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-27254000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>125263000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>42261000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-69985000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>110809000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>231189000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>75793000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-4723000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>26172000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-11754000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>6943000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>57096000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-28163000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>11366000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>107198000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>37989000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-20818000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-40927000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>108730000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>148401000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-28917000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>6983000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>113889000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2460000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>24934000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-11359000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-22651000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-30106000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-25957000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>29433000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-105544000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>2457000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>72851000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>53753000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>4780000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-5323000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-12814000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>37080000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-24602000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-293000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-10075000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-57341000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-6188000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>52421000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-24115000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>23633000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>53572000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>32570000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>-26087000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-67385000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>85900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>18000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>10500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>9733000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>6100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>21700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>81600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>130228000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>34700000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>35600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>5200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>63477000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>51100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>-12400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DS28">
         <v>5600000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DT28">
         <v>2900000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DU28">
         <v>-2500000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DV28">
         <v>-6200000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DW28">
         <v>-4300000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DX28">
         <v>17200000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DY28">
         <v>29800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:129">
       <c r="A29" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B29">
+        <v>254063000.0</v>
+      </c>
+      <c r="C29">
+        <v>287169000.0</v>
+      </c>
+      <c r="D29">
         <v>234202000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>342589000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>216129000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>281503000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>218324000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>316199000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>218927000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>314855000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>203674000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>288063000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>211408000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>276919000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>166914000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>299190000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>194402000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>315143000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>205382000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>271806000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>232805000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>195266000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>149671000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>227327000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>159184000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>266926000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>212152000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>277094000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>174074000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>255759000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>145417000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>257616000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>155163000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>268358000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>144864000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>248881000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>149133000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>223273000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>132248000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>229922000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>149743000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>200610000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>129502000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>200860000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>124499000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>162549000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>151995000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>161866000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>96179000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>82943000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>79900000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>74496000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>64894000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>85692000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>48164000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>89943000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>57232000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>72160000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>45877000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>66343000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>47044000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>57307000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>27246000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>58870000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>36439000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>52975000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>25925000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>58428000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>34171000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>55063000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>38193000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>53315000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>42498000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>47235000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>32729000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>58496000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>39721000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>59931000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>22434000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>68248000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>25931000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>43322000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>17957000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>40023000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>28147000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>38482000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>33871000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>28419000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>23492000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>35956000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>29572000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>23648000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>20422000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>29678000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>17838000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>22533000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>18608000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>26751000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>17500000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>31066000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>27428000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>22877000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>24663000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>31106000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>14363000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>22032000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>22266000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>23500000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>19000000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>18800000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>10334000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>20500000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>14500000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>13700000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>16098000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>7900000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>10200000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DO29">
         <v>12700000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DP29">
         <v>3335000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DQ29">
         <v>8700000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DR29">
         <v>2400000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DS29">
         <v>5700000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DT29">
         <v>2600000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DU29">
         <v>5300000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DV29">
         <v>4300000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DW29">
         <v>4400000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DX29">
         <v>1300000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DY29">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:129">
       <c r="A30" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B30">
+        <v>62514000.0</v>
+      </c>
+      <c r="C30">
+        <v>-105153000.0</v>
+      </c>
+      <c r="D30">
         <v>-178694000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-53699000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-52777000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-267313000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-129355000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-222692000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-224879000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-397722000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-42716000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-102424000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-89679000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>55158000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>145958000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-171033000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4067000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>105718000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-302190000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-89572000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-152504000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>146869000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-114912000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-14185000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>157834000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-445637000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>176562000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-372786000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-112219000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-219248000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>75931000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-76816000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>39981000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-98989000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-82842000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-220148000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-83823000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-90426000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-156597000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-83683000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-100373000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-80759000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-65235000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-85167000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-288298000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-286856000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-11994000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-408893000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-674630000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-51639000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-144709000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-27306000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-175944000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-105737000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-294072000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-201888000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-272127000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-44051000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-167271000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-108393000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-65933000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-84186000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-259350000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-128362000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-45661000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-77495000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-75453000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-48864000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-91044000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-3597000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-41054000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-148104000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-69849000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-26016000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>7915000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-169574000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-190573000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-25638000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-49897000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-28778000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-73184000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-11626000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-31083000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>22518000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-10652000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-68884000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>81723000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-32032000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-105866000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-84579000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-26882000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-16612000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-15059000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-48503000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-4448000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-16519000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-16248000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>33940000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-25203000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-79010000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>6465000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-48420000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-83191000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-64782000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>14793000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>53219000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-106900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-37500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-29600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-20601000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-28500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-36800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-94000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-132749000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-39600000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>-38800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-51900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>-26096000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>-59400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>13100000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DS30">
         <v>-12600000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DT30"/>
+      <c r="DU30">
         <v>-600000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DV30">
         <v>-900000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DW30">
         <v>-500000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DX30">
         <v>-17800000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DY30">
         <v>-31200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>