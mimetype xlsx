--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
@@ -797,6148 +800,6728 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>1902619000.0</v>
+      </c>
+      <c r="C2">
         <v>1525280000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>949627000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4831657000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1132479000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6695182000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>3001867000.0</v>
+      </c>
+      <c r="C5">
         <v>3104516000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>27661000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>35843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="C8"/>
+        <v>13</v>
+      </c>
+      <c r="B8">
+        <v>12744132000.0</v>
+      </c>
+      <c r="C8">
+        <v>12744132000.0</v>
+      </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9">
         <v>35041711000.0</v>
       </c>
       <c r="C9">
         <v>35041711000.0</v>
       </c>
       <c r="D9">
+        <v>35041711000.0</v>
+      </c>
+      <c r="E9">
         <v>30403200000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>7181500000.0</v>
+      </c>
+      <c r="C10">
         <v>11517756000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14962795000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6155139000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7023637000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1754396000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>22549500000.0</v>
+      </c>
+      <c r="C12">
         <v>26885756000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>31962795000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>38155139000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7023637000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5854396000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
         <v>12744132000.0</v>
       </c>
       <c r="C13">
         <v>12744132000.0</v>
       </c>
       <c r="D13">
+        <v>12744132000.0</v>
+      </c>
+      <c r="E13">
         <v>12500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8744500000.0</v>
       </c>
       <c r="F13">
         <v>8744500000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13">
+        <v>8744500000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
         <v>2548826000.0</v>
       </c>
       <c r="C14">
+        <v>2548826000.0</v>
+      </c>
+      <c r="D14">
         <v>2536787000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500034978.0</v>
       </c>
       <c r="F14">
         <v>500034978.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>500034978.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>1.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>1.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>59233564000.0</v>
+      </c>
+      <c r="C23">
         <v>60632325000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>67427969000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>60613787000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>21664481000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22085963000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
-      <c r="E25"/>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>-7181500000.0</v>
+      </c>
+      <c r="C28">
         <v>-11517756000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14962795000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6155139000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7023637000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1754396000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="C29"/>
+        <v>34</v>
+      </c>
+      <c r="B29">
+        <v>53000668000.0</v>
+      </c>
+      <c r="C29">
+        <v>54937938000.0</v>
+      </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>2845801000.0</v>
+      </c>
+      <c r="C30">
         <v>1751933000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1891235000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2262276000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2148415000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>953676000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="C32"/>
+        <v>37</v>
+      </c>
+      <c r="B32">
+        <v>23035180000.0</v>
+      </c>
+      <c r="C32">
+        <v>26194285000.0</v>
+      </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
-    </row>
-    <row r="33" spans="1:6">
+      <c r="G32"/>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>33331506000.0</v>
+      </c>
+      <c r="C33">
         <v>31483782000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>22942658000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>19962899000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12426205000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9502382000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>3365820000.0</v>
+      </c>
+      <c r="C35">
         <v>2739929000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2958356000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2432260000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2454378000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1758190000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>41</v>
+      </c>
+      <c r="B36">
+        <v>11250000000.0</v>
+      </c>
       <c r="C36">
+        <v>11249999999.0</v>
+      </c>
+      <c r="D36">
         <v>1555338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>904500000.0</v>
       </c>
       <c r="E36">
         <v>904500000.0</v>
       </c>
       <c r="F36">
+        <v>904500000.0</v>
+      </c>
+      <c r="G36">
         <v>904501000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38">
+        <v>756960000.0</v>
+      </c>
+      <c r="C38">
         <v>746011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="E38"/>
+      <c r="E38">
+        <v>1.0</v>
+      </c>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>506757000.0</v>
+      </c>
+      <c r="C39">
         <v>510854000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10631281000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>233473000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>66224000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5775509000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>964259000.0</v>
+      </c>
+      <c r="C40">
         <v>1428978000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>752934000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>447453000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1349161000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1215620000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
         <v>35041711000.0</v>
       </c>
       <c r="C42">
         <v>35041711000.0</v>
       </c>
       <c r="D42">
+        <v>35041711000.0</v>
+      </c>
+      <c r="E42">
         <v>30403200000.0</v>
       </c>
-      <c r="E42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:6">
+      <c r="F42">
+        <v>0.0</v>
+      </c>
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="C45"/>
+        <v>50</v>
+      </c>
+      <c r="B45">
+        <v>27410736000.0</v>
+      </c>
+      <c r="C45">
+        <v>27262917000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-    </row>
-    <row r="46" spans="1:6">
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>21324546000.0</v>
+      </c>
+      <c r="C46">
         <v>19487771000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>21387320000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>18523302000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>10981742000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>8211079000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47">
+        <v>17647546000.0</v>
+      </c>
+      <c r="C47">
         <v>19487771000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>22291820000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>18523302000.0</v>
       </c>
-      <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>2212958000.0</v>
+      </c>
+      <c r="C48">
         <v>4047579000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>14587210000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>9455834000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>6829836000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3005996000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-    </row>
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51"/>
-      <c r="C51">
+      <c r="C51"/>
+      <c r="D51">
         <v>199800000.0</v>
       </c>
-      <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-    </row>
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
         <v>199800000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>0.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
-    </row>
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53">
         <v>15368000000.0</v>
       </c>
       <c r="C53">
+        <v>15368000000.0</v>
+      </c>
+      <c r="D53">
         <v>17000000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>32000000000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>4100000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:6">
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>59233564000.0</v>
+      </c>
+      <c r="C55">
         <v>60632325000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>67427969000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>60613787000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>21664481000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>22085963000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>25902058000.0</v>
+      </c>
+      <c r="C56">
         <v>29148543000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>44485311000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>40650888000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>9238276000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>12583581000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>2866878000.0</v>
+      </c>
+      <c r="C57">
         <v>2954258000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2068699000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5786650000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3635767000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8577277000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>6232698000.0</v>
+      </c>
+      <c r="C58">
         <v>5694187000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5027055000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8218910000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6090145000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>10335467000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>53000668000.0</v>
+      </c>
+      <c r="C60">
         <v>54937938000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>62400714000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>52394877000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>15574336000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>11750496000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s">
-        <v>68</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>72</v>
       </c>
       <c r="J1" t="s">
-        <v>72</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>73</v>
       </c>
       <c r="L1" t="s">
         <v>74</v>
       </c>
       <c r="M1" t="s">
-        <v>4</v>
+        <v>75</v>
       </c>
       <c r="N1" t="s">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="P1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16">
+        <v>6</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>1902619000.0</v>
+      </c>
+      <c r="C2">
         <v>1771266000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1525280000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1439458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>949627000.0</v>
       </c>
       <c r="F2">
         <v>949627000.0</v>
       </c>
       <c r="G2">
-        <v>1128202000.0</v>
+        <v>949627000.0</v>
       </c>
       <c r="H2">
         <v>1128202000.0</v>
       </c>
       <c r="I2">
-        <v>4831657000.0</v>
+        <v>1128202000.0</v>
       </c>
       <c r="J2">
         <v>4831657000.0</v>
       </c>
-      <c r="K2"/>
+      <c r="K2">
+        <v>4831657000.0</v>
+      </c>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>1132479000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3913830500.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6695182000.0</v>
       </c>
-      <c r="P2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>3001867000.0</v>
+      </c>
+      <c r="C5">
         <v>554516000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3104516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27661000.0</v>
       </c>
       <c r="E5">
         <v>27661000.0</v>
       </c>
       <c r="F5">
         <v>27661000.0</v>
       </c>
       <c r="G5">
+        <v>27661000.0</v>
+      </c>
+      <c r="H5">
         <v>35843000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>35842999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>35843000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>35842999.0</v>
       </c>
-      <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      <c r="D8"/>
+        <v>13</v>
+      </c>
+      <c r="B8">
+        <v>12744132000.0</v>
+      </c>
+      <c r="C8">
+        <v>12744132000.0</v>
+      </c>
+      <c r="D8">
+        <v>12744132000.0</v>
+      </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9">
         <v>35041711000.0</v>
       </c>
       <c r="C9">
         <v>35041711000.0</v>
       </c>
       <c r="D9">
         <v>35041711000.0</v>
       </c>
       <c r="E9">
         <v>35041711000.0</v>
       </c>
-      <c r="F9"/>
+      <c r="F9">
+        <v>35041711000.0</v>
+      </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>7181500000.0</v>
+      </c>
+      <c r="C10">
         <v>4121662000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11517756000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6910517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14962795000.0</v>
       </c>
       <c r="F10">
         <v>14962795000.0</v>
       </c>
       <c r="G10">
-        <v>20261433000.0</v>
+        <v>14962795000.0</v>
       </c>
       <c r="H10">
         <v>20261433000.0</v>
       </c>
       <c r="I10">
-        <v>6155139000.0</v>
+        <v>20261433000.0</v>
       </c>
       <c r="J10">
         <v>6155139000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="K10">
+        <v>6155139000.0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10">
         <v>-7023637000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7023637000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4389016500.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1754396000.0</v>
       </c>
-      <c r="P10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>22549500000.0</v>
+      </c>
+      <c r="C12">
         <v>19489662000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>26885756000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22278517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31962795000.0</v>
       </c>
       <c r="F12">
         <v>31962795000.0</v>
       </c>
       <c r="G12">
-        <v>29470245000.0</v>
+        <v>31962795000.0</v>
       </c>
       <c r="H12">
         <v>29470245000.0</v>
       </c>
       <c r="I12">
-        <v>38155139000.0</v>
+        <v>29470245000.0</v>
       </c>
       <c r="J12">
         <v>38155139000.0</v>
       </c>
-      <c r="K12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K12">
+        <v>38155139000.0</v>
+      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>7023637000.0</v>
       </c>
       <c r="N12">
+        <v>7023637000.0</v>
+      </c>
+      <c r="O12">
         <v>6439016500.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5854396000.0</v>
       </c>
-      <c r="P12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
         <v>12744132000.0</v>
       </c>
       <c r="C13">
         <v>12744132000.0</v>
       </c>
       <c r="D13">
         <v>12744132000.0</v>
       </c>
       <c r="E13">
         <v>12744132000.0</v>
       </c>
       <c r="F13">
         <v>12744132000.0</v>
       </c>
       <c r="G13">
         <v>12744132000.0</v>
       </c>
       <c r="H13">
         <v>12744132000.0</v>
       </c>
       <c r="I13">
-        <v>12500000000.0</v>
+        <v>12744132000.0</v>
       </c>
       <c r="J13">
         <v>12500000000.0</v>
       </c>
-      <c r="K13"/>
+      <c r="K13">
+        <v>12500000000.0</v>
+      </c>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>8744500000.0</v>
       </c>
       <c r="O13">
         <v>8744500000.0</v>
       </c>
-      <c r="P13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:16">
+      <c r="P13">
+        <v>8744500000.0</v>
+      </c>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
         <v>2548826000.0</v>
       </c>
       <c r="C14">
+        <v>2548826000.0</v>
+      </c>
+      <c r="D14">
         <v>2548826428.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2198785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2874789000.0</v>
       </c>
       <c r="F14">
         <v>2874789000.0</v>
       </c>
       <c r="G14">
-        <v>2198785000.0</v>
+        <v>2874789000.0</v>
       </c>
       <c r="H14">
         <v>2198785000.0</v>
       </c>
       <c r="I14">
-        <v>3530407000.0</v>
+        <v>2198785000.0</v>
       </c>
       <c r="J14">
         <v>3530407000.0</v>
       </c>
       <c r="K14">
-        <v>640929000.0</v>
+        <v>3530407000.0</v>
       </c>
       <c r="L14">
         <v>640929000.0</v>
       </c>
       <c r="M14">
-        <v>500034978.0</v>
+        <v>640929000.0</v>
       </c>
       <c r="N14">
         <v>500034978.0</v>
       </c>
       <c r="O14">
         <v>500034978.0</v>
       </c>
       <c r="P14">
         <v>500034978.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14">
+        <v>500034978.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>473900000.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>1.0</v>
       </c>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
+      <c r="K22">
+        <v>1.0</v>
+      </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>59233564000.0</v>
+      </c>
+      <c r="C23">
         <v>57955555000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>60632325000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>58886640000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>67427969000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>64469613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61168908000.0</v>
       </c>
       <c r="H23">
         <v>61168908000.0</v>
       </c>
       <c r="I23">
-        <v>58181527000.0</v>
+        <v>61168908000.0</v>
       </c>
       <c r="J23">
         <v>58181527000.0</v>
       </c>
-      <c r="K23"/>
+      <c r="K23">
+        <v>58181527000.0</v>
+      </c>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>21664481000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21875222000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>22085963000.0</v>
       </c>
-      <c r="P23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
-      <c r="F25"/>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>-7181500000.0</v>
+      </c>
+      <c r="C28">
         <v>-4121662000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-11517756000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6910517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14962795000.0</v>
       </c>
       <c r="F28">
         <v>-14962795000.0</v>
       </c>
       <c r="G28">
-        <v>-20261433000.0</v>
+        <v>-14962795000.0</v>
       </c>
       <c r="H28">
         <v>-20261433000.0</v>
       </c>
       <c r="I28">
-        <v>-6155139000.0</v>
+        <v>-20261433000.0</v>
       </c>
       <c r="J28">
         <v>-6155139000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="K28">
+        <v>-6155139000.0</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28">
         <v>7023637000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-7023637000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4389016500.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1754396000.0</v>
       </c>
-      <c r="P28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      <c r="D29"/>
+        <v>34</v>
+      </c>
+      <c r="B29">
+        <v>53000668000.0</v>
+      </c>
+      <c r="C29">
+        <v>51890853000.0</v>
+      </c>
+      <c r="D29">
+        <v>54937938000.0</v>
+      </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>2845801000.0</v>
+      </c>
+      <c r="C30">
         <v>2697129000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1751933000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2705609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1891235000.0</v>
       </c>
       <c r="F30">
         <v>1891235000.0</v>
       </c>
       <c r="G30">
-        <v>2463814000.0</v>
+        <v>1891235000.0</v>
       </c>
       <c r="H30">
         <v>2463814000.0</v>
       </c>
       <c r="I30">
-        <v>2262276000.0</v>
+        <v>2463814000.0</v>
       </c>
       <c r="J30">
         <v>2262276000.0</v>
       </c>
-      <c r="K30"/>
+      <c r="K30">
+        <v>2262276000.0</v>
+      </c>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>2148415000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1551045500.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>953676000.0</v>
       </c>
-      <c r="P30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:16">
+      <c r="Q30"/>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      <c r="D32"/>
+        <v>37</v>
+      </c>
+      <c r="B32">
+        <v>23035180000.0</v>
+      </c>
+      <c r="C32">
+        <v>24033041000.0</v>
+      </c>
+      <c r="D32">
+        <v>26194285000.0</v>
+      </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>33331506000.0</v>
+      </c>
+      <c r="C33">
         <v>30597941000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>31483782000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22026347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22942658000.0</v>
       </c>
       <c r="F33">
         <v>22942658000.0</v>
       </c>
       <c r="G33">
-        <v>22309403000.0</v>
+        <v>22942658000.0</v>
       </c>
       <c r="H33">
         <v>22309403000.0</v>
       </c>
       <c r="I33">
-        <v>19962899000.0</v>
+        <v>22309403000.0</v>
       </c>
       <c r="J33">
         <v>19962899000.0</v>
       </c>
-      <c r="K33"/>
+      <c r="K33">
+        <v>19962899000.0</v>
+      </c>
       <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>12426205000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>10964293500.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>9502382000.0</v>
       </c>
-      <c r="P33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:16">
+      <c r="Q33"/>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
-        <v>2739929000.0</v>
+        <v>3365820000.0</v>
       </c>
       <c r="C35">
         <v>2739929000.0</v>
       </c>
       <c r="D35">
-        <v>2958356000.0</v>
+        <v>2739929000.0</v>
       </c>
       <c r="E35">
         <v>2958356000.0</v>
       </c>
-      <c r="F35"/>
+      <c r="F35">
+        <v>2958356000.0</v>
+      </c>
       <c r="G35"/>
-      <c r="H35"/>
+      <c r="H35">
+        <v>2432260000.0</v>
+      </c>
       <c r="I35"/>
-      <c r="J35"/>
+      <c r="J35">
+        <v>2432260000.0</v>
+      </c>
       <c r="K35"/>
       <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>2454378000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2106284000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1758190000.0</v>
       </c>
-      <c r="P35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:16">
+      <c r="Q35"/>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>11250000000.0</v>
+      </c>
+      <c r="C36">
         <v>11996011000.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36"/>
+      <c r="D36">
+        <v>-1.0</v>
+      </c>
       <c r="E36">
         <v>1555338000.0</v>
       </c>
       <c r="F36">
         <v>1555338000.0</v>
       </c>
       <c r="G36">
-        <v>1439597000.0</v>
+        <v>1555338000.0</v>
       </c>
       <c r="H36">
         <v>1439597000.0</v>
       </c>
       <c r="I36">
         <v>1439597000.0</v>
       </c>
       <c r="J36">
         <v>1439597000.0</v>
       </c>
-      <c r="K36"/>
+      <c r="K36">
+        <v>1439597000.0</v>
+      </c>
       <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>904500000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>904500500.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>904501000.0</v>
       </c>
-      <c r="P36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38">
-        <v>746011000.0</v>
+        <v>756960000.0</v>
       </c>
       <c r="C38">
         <v>746011000.0</v>
       </c>
       <c r="D38">
-        <v>650838000.0</v>
+        <v>746011000.0</v>
       </c>
       <c r="E38">
         <v>650838000.0</v>
       </c>
-      <c r="F38"/>
+      <c r="F38">
+        <v>650838000.0</v>
+      </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38"/>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>506757000.0</v>
+      </c>
+      <c r="C39">
         <v>5170823000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>510854000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>11402267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10631281000.0</v>
       </c>
       <c r="F39">
         <v>10631281000.0</v>
       </c>
       <c r="G39">
+        <v>10631281000.0</v>
+      </c>
+      <c r="H39">
         <v>9357706000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>9357705999.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>233473000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>233472999.0</v>
       </c>
-      <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>93877000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2934693000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5775509000.0</v>
       </c>
-      <c r="P39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:16">
+      <c r="Q39"/>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>964259000.0</v>
+      </c>
+      <c r="C40">
         <v>1553307000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1428978000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>835074000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>919272000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1119072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430953000.0</v>
       </c>
       <c r="H40">
         <v>430953000.0</v>
       </c>
       <c r="I40">
-        <v>954993000.0</v>
+        <v>430953000.0</v>
       </c>
       <c r="J40">
         <v>954993000.0</v>
       </c>
-      <c r="K40"/>
+      <c r="K40">
+        <v>954993000.0</v>
+      </c>
       <c r="L40"/>
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40">
         <v>1349161000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1282390500.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1215620000.0</v>
       </c>
-      <c r="P40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:16">
+      <c r="Q40"/>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
         <v>35041711000.0</v>
       </c>
       <c r="C42">
         <v>35041711000.0</v>
       </c>
       <c r="D42">
         <v>35041711000.0</v>
       </c>
       <c r="E42">
         <v>35041711000.0</v>
       </c>
       <c r="F42">
         <v>35041711000.0</v>
       </c>
       <c r="G42">
         <v>35041711000.0</v>
       </c>
       <c r="H42">
+        <v>35041711000.0</v>
+      </c>
+      <c r="I42">
         <v>35041711001.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>30403200000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>30403200001.0</v>
       </c>
-      <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
-    </row>
-    <row r="43" spans="1:16">
+      <c r="Q42"/>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      <c r="D45"/>
+        <v>50</v>
+      </c>
+      <c r="B45">
+        <v>27410736000.0</v>
+      </c>
+      <c r="C45">
+        <v>27364361000.0</v>
+      </c>
+      <c r="D45">
+        <v>27262917000.0</v>
+      </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>21324546000.0</v>
+      </c>
+      <c r="C46">
         <v>18601930000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>19487771000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>21375509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21387320000.0</v>
       </c>
       <c r="F46">
         <v>21387320000.0</v>
       </c>
       <c r="G46">
-        <v>20869806000.0</v>
+        <v>21387320000.0</v>
       </c>
       <c r="H46">
         <v>20869806000.0</v>
       </c>
       <c r="I46">
-        <v>18523302000.0</v>
+        <v>20869806000.0</v>
       </c>
       <c r="J46">
         <v>18523302000.0</v>
       </c>
-      <c r="K46"/>
+      <c r="K46">
+        <v>18523302000.0</v>
+      </c>
       <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>10981742000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>9596410500.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8211079000.0</v>
       </c>
-      <c r="P46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:16">
+      <c r="Q46"/>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47">
+        <v>17647546000.0</v>
+      </c>
+      <c r="C47">
         <v>18601930000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>19487771000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>20471009000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>22291820000.0</v>
       </c>
-      <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>2212958000.0</v>
+      </c>
+      <c r="C48">
         <v>3550494000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4047579000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>5750523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14587210000.0</v>
       </c>
       <c r="F48">
         <v>14587210000.0</v>
       </c>
       <c r="G48">
-        <v>11788067000.0</v>
+        <v>14587210000.0</v>
       </c>
       <c r="H48">
         <v>11788067000.0</v>
       </c>
       <c r="I48">
-        <v>9455834000.0</v>
+        <v>11788067000.0</v>
       </c>
       <c r="J48">
         <v>9455834000.0</v>
       </c>
-      <c r="K48"/>
+      <c r="K48">
+        <v>9455834000.0</v>
+      </c>
       <c r="L48"/>
-      <c r="M48">
+      <c r="M48"/>
+      <c r="N48">
         <v>6829836000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>4917916000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3005996000.0</v>
       </c>
-      <c r="P48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:16">
+      <c r="Q48"/>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51">
         <v>199800000.0</v>
       </c>
-      <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
-    </row>
-    <row r="52" spans="1:16">
+      <c r="Q51"/>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
         <v>199800000.0</v>
       </c>
-      <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
-    </row>
-    <row r="53" spans="1:16">
+      <c r="Q52"/>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53">
         <v>15368000000.0</v>
       </c>
       <c r="C53">
         <v>15368000000.0</v>
       </c>
       <c r="D53">
         <v>15368000000.0</v>
       </c>
       <c r="E53">
-        <v>17000000000.0</v>
+        <v>15368000000.0</v>
       </c>
       <c r="F53">
         <v>17000000000.0</v>
       </c>
       <c r="G53">
-        <v>9208812000.0</v>
+        <v>17000000000.0</v>
       </c>
       <c r="H53">
         <v>9208812000.0</v>
       </c>
       <c r="I53">
-        <v>32000000000.0</v>
+        <v>9208812000.0</v>
       </c>
       <c r="J53">
         <v>32000000000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="K53">
+        <v>32000000000.0</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53">
         <v>14047274000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>2050000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4100000000.0</v>
       </c>
-      <c r="P53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>59233564000.0</v>
+      </c>
+      <c r="C55">
         <v>57955555000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>60632325000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>58886640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67427969000.0</v>
       </c>
       <c r="F55">
         <v>67427969000.0</v>
       </c>
       <c r="G55">
-        <v>63601168000.0</v>
+        <v>67427969000.0</v>
       </c>
       <c r="H55">
         <v>63601168000.0</v>
       </c>
       <c r="I55">
-        <v>60613787000.0</v>
+        <v>63601168000.0</v>
       </c>
       <c r="J55">
         <v>60613787000.0</v>
       </c>
-      <c r="K55"/>
+      <c r="K55">
+        <v>60613787000.0</v>
+      </c>
       <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>21664481000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>21875222000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>22085963000.0</v>
       </c>
-      <c r="P55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:16">
+      <c r="Q55"/>
+    </row>
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>25902058000.0</v>
+      </c>
+      <c r="C56">
         <v>27357614000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>29148543000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>36860293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44485311000.0</v>
       </c>
       <c r="F56">
         <v>44485311000.0</v>
       </c>
       <c r="G56">
-        <v>41291765000.0</v>
+        <v>44485311000.0</v>
       </c>
       <c r="H56">
         <v>41291765000.0</v>
       </c>
       <c r="I56">
-        <v>40650888000.0</v>
+        <v>41291765000.0</v>
       </c>
       <c r="J56">
         <v>40650888000.0</v>
       </c>
-      <c r="K56"/>
-      <c r="L56">
+      <c r="K56">
+        <v>40650888000.0</v>
+      </c>
+      <c r="L56"/>
+      <c r="M56">
         <v>7023637000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>9238276000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>10910928500.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>12583581000.0</v>
       </c>
-      <c r="P56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:16">
+      <c r="Q56"/>
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>2866878000.0</v>
+      </c>
+      <c r="C57">
         <v>3324573000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2954258000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2364057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2068699000.0</v>
       </c>
       <c r="F57">
         <v>2068699000.0</v>
       </c>
       <c r="G57">
-        <v>1559155000.0</v>
+        <v>2068699000.0</v>
       </c>
       <c r="H57">
         <v>1559155000.0</v>
       </c>
       <c r="I57">
-        <v>5786650000.0</v>
+        <v>1559155000.0</v>
       </c>
       <c r="J57">
         <v>5786650000.0</v>
       </c>
-      <c r="K57"/>
+      <c r="K57">
+        <v>5786650000.0</v>
+      </c>
       <c r="L57"/>
-      <c r="M57">
+      <c r="M57"/>
+      <c r="N57">
         <v>3635767000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>6106522000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>8577277000.0</v>
       </c>
-      <c r="P57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:16">
+      <c r="Q57"/>
+    </row>
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>6232698000.0</v>
+      </c>
+      <c r="C58">
         <v>6064502000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5694187000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5322413000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5027055000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2068699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1559155000.0</v>
       </c>
       <c r="H58">
         <v>1559155000.0</v>
       </c>
       <c r="I58">
-        <v>5786650000.0</v>
+        <v>1559155000.0</v>
       </c>
       <c r="J58">
         <v>5786650000.0</v>
       </c>
-      <c r="K58"/>
+      <c r="K58">
+        <v>5786650000.0</v>
+      </c>
       <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>6090145000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8212806000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>10335467000.0</v>
       </c>
-      <c r="P58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:16">
+      <c r="Q58"/>
+    </row>
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>53000668000.0</v>
+      </c>
+      <c r="C60">
         <v>51890853000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>54937938000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>53564027000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62400714000.0</v>
       </c>
       <c r="F60">
         <v>62400714000.0</v>
       </c>
       <c r="G60">
-        <v>59609753000.0</v>
+        <v>62400714000.0</v>
       </c>
       <c r="H60">
         <v>59609753000.0</v>
       </c>
       <c r="I60">
-        <v>52394877000.0</v>
+        <v>59609753000.0</v>
       </c>
       <c r="J60">
         <v>52394877000.0</v>
       </c>
-      <c r="K60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K60">
+        <v>52394877000.0</v>
+      </c>
+      <c r="L60"/>
       <c r="M60">
         <v>15574336000.0</v>
       </c>
       <c r="N60">
+        <v>15574336000.0</v>
+      </c>
+      <c r="O60">
         <v>13662416000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>11750496000.0</v>
       </c>
-      <c r="P60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:16">
+      <c r="Q60"/>
+    </row>
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B2">
+        <v>18408400000.0</v>
+      </c>
+      <c r="C2">
         <v>19925721000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16412211000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21822094000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16237033000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11748276000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B3">
+        <v>1988044000.0</v>
+      </c>
+      <c r="C3">
         <v>1980273000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1719959000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>999027000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>874510000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>793659000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B5">
+        <v>245346000.0</v>
+      </c>
+      <c r="C5">
         <v>4840414000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3109064000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5739826000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4240241000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4359095000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B6">
+        <v>2233390000.0</v>
+      </c>
+      <c r="C6">
         <v>6820687000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4829023000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6738853000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5114751000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5152754000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B9">
+        <v>4550276000.0</v>
+      </c>
+      <c r="C9">
         <v>7608031000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7368066000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8497873000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8641091000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7045719000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B10">
+        <v>3141557000.0</v>
+      </c>
+      <c r="C10">
         <v>4783136000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6367594000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7375695000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4672527000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3861569000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B11">
+        <v>1152940000.0</v>
+      </c>
+      <c r="C11">
         <v>1148630000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1236218000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1494197000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>848687000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>828352000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>88</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>57278000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>50075000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5168000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4125000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2192000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B13">
+        <v>169188000.0</v>
+      </c>
+      <c r="C13">
         <v>2571428000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2958512000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>62431000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>90</v>
+      </c>
+      <c r="B14">
+        <v>2000.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B15">
+        <v>1988619000.0</v>
+      </c>
+      <c r="C15">
         <v>3634506000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5131376000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5881498000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3823840000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3033217000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B16">
+        <v>1988619000.0</v>
+      </c>
+      <c r="C16">
         <v>3634506000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5131376000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5881498000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="C17"/>
+        <v>93</v>
+      </c>
+      <c r="B17">
+        <v>1988617000.0</v>
+      </c>
+      <c r="C17">
+        <v>3634506000.0</v>
+      </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="C18"/>
+        <v>94</v>
+      </c>
+      <c r="B18">
+        <v>169188000.0</v>
+      </c>
+      <c r="C18">
+        <v>286680000.0</v>
+      </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B21">
+        <v>245346000.0</v>
+      </c>
+      <c r="C21">
         <v>3319467000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3109064000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5739826000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4240241000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4359095000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B23">
-        <v>-24214285000.0</v>
+        <v>22713330000.0</v>
       </c>
       <c r="C23">
+        <v>24214285000.0</v>
+      </c>
+      <c r="D23">
         <v>20671213000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24580141000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20637883000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14434900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="C25"/>
+        <v>101</v>
+      </c>
+      <c r="B25">
+        <v>447757000.0</v>
+      </c>
+      <c r="C25">
+        <v>452418000.0</v>
+      </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
+      <c r="C27"/>
       <c r="D27">
-        <v>-182392000.0</v>
+        <v>300832000.0</v>
       </c>
       <c r="E27">
-        <v>-75428000.0</v>
+        <v>182392000.0</v>
       </c>
       <c r="F27">
+        <v>75428000.0</v>
+      </c>
+      <c r="G27">
         <v>215377000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B28">
+        <v>485988000.0</v>
+      </c>
+      <c r="C28">
         <v>4656707000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4546034000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2928129000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4476278000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2902001000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29">
+        <v>1152940000.0</v>
+      </c>
+      <c r="C29">
         <v>1148630000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1236218000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1494197000.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B30">
+        <v>4304930000.0</v>
+      </c>
+      <c r="C30">
         <v>4288564000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4259002000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2758047000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4400850000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2686624000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B31">
+        <v>2896211000.0</v>
+      </c>
+      <c r="C31">
         <v>1463669000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3258530000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1635869000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>432286000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-497526000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B32">
+        <v>22958676000.0</v>
+      </c>
+      <c r="C32">
         <v>27533752000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>23780277000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>30319967000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>24878124000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>18793995000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s">
-        <v>68</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>72</v>
       </c>
       <c r="J1" t="s">
-        <v>72</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>73</v>
       </c>
       <c r="L1" t="s">
         <v>74</v>
       </c>
       <c r="M1" t="s">
-        <v>4</v>
+        <v>75</v>
       </c>
       <c r="N1" t="s">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="P1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16">
+        <v>6</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B2">
+        <v>10589318000.0</v>
+      </c>
+      <c r="C2">
         <v>7653028000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10133973000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9598508000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8310123000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4155061500.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7801256000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3900628000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13228082000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6614041000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8411620000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4205810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8118516500.0</v>
       </c>
       <c r="N2">
         <v>8118516500.0</v>
       </c>
       <c r="O2">
-        <v>5874138000.0</v>
+        <v>8118516500.0</v>
       </c>
       <c r="P2">
         <v>5874138000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2">
+        <v>5874138000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B3">
+        <v>1000759000.0</v>
+      </c>
+      <c r="C3">
         <v>987285000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>995861000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>984412000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>972318000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>486159000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>747640000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>373820500.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>519578000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>259789000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>479449000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>239724500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437255000.0</v>
       </c>
       <c r="N3">
         <v>437255000.0</v>
       </c>
       <c r="O3">
-        <v>396829500.0</v>
+        <v>437255000.0</v>
       </c>
       <c r="P3">
         <v>396829500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3">
+        <v>396829500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B5">
+        <v>458142000.0</v>
+      </c>
+      <c r="C5">
         <v>-212796000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1330955000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2166446000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2166917000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1083458500.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>942147000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>471073500.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1865361000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>932680500.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3874465000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1937232500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2120120500.0</v>
       </c>
       <c r="N5">
         <v>2120120500.0</v>
       </c>
       <c r="O5">
-        <v>2179547500.0</v>
+        <v>2120120500.0</v>
       </c>
       <c r="P5">
         <v>2179547500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5">
+        <v>2179547500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B6">
+        <v>1458901000.0</v>
+      </c>
+      <c r="C6">
         <v>774489000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2326816000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3150858000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3139235000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1569617500.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1689787000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>844894000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2384939000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1192469500.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4353914000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2176957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2557375500.0</v>
       </c>
       <c r="N6">
         <v>2557375500.0</v>
       </c>
       <c r="O6">
-        <v>2576377000.0</v>
+        <v>2557375500.0</v>
       </c>
       <c r="P6">
         <v>2576377000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6">
+        <v>2576377000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B9">
+        <v>2928680000.0</v>
+      </c>
+      <c r="C9">
         <v>1787650000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3625661000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4175610000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4867643000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2433821500.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2801255000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1400627500.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3554908000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1777454000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5125357000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2562678500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4320545500.0</v>
       </c>
       <c r="N9">
         <v>4320545500.0</v>
       </c>
       <c r="O9">
-        <v>3522859500.0</v>
+        <v>4320545500.0</v>
       </c>
       <c r="P9">
         <v>3522859500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9">
+        <v>3522859500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B10">
+        <v>2230742000.0</v>
+      </c>
+      <c r="C10">
         <v>910814000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1274791000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3508345000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3537747000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1768873500.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2829847000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1414923500.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3338640000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1669320000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4037055000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2018527500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2336263500.0</v>
       </c>
       <c r="N10">
         <v>2336263500.0</v>
       </c>
       <c r="O10">
-        <v>1930784500.0</v>
+        <v>2336263500.0</v>
       </c>
       <c r="P10">
         <v>1930784500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10">
+        <v>1930784500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B11">
+        <v>1003081000.0</v>
+      </c>
+      <c r="C11">
         <v>149859000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>519663000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>628967000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>738605000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>369302500.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>497613000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>248806500.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>768764000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>384382000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>725433000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>362716500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>424343500.0</v>
       </c>
       <c r="N11">
         <v>424343500.0</v>
       </c>
       <c r="O11">
-        <v>414176000.0</v>
+        <v>424343500.0</v>
       </c>
       <c r="P11">
         <v>414176000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11">
+        <v>414176000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>56164000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2228000.0</v>
       </c>
-      <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>2062500.0</v>
       </c>
       <c r="O12">
-        <v>1096000.0</v>
+        <v>2062500.0</v>
       </c>
       <c r="P12">
         <v>1096000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12">
+        <v>1096000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B13">
+        <v>1181866000.0</v>
+      </c>
+      <c r="C13">
         <v>1132947000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1261679000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1309749000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2958512000.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B15">
+        <v>1227663000.0</v>
+      </c>
+      <c r="C15">
         <v>760955000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>755128000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2879378000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2799142000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1399571000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2332234000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1166117000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2569876000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1284938000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3311622000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1655811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1911920000.0</v>
       </c>
       <c r="N15">
         <v>1911920000.0</v>
       </c>
       <c r="O15">
-        <v>1516608500.0</v>
+        <v>1911920000.0</v>
       </c>
       <c r="P15">
         <v>1516608500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15">
+        <v>1516608500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B16">
+        <v>1227663000.0</v>
+      </c>
+      <c r="C16">
         <v>760956000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>755128000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2879378000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5131376000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B21">
+        <v>458142000.0</v>
+      </c>
+      <c r="C21">
         <v>-212796000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1153021000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2166446000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2166917000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1083458500.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>942147000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>471073500.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1865361000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>932680500.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3874465000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1937232500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2120120500.0</v>
       </c>
       <c r="N21">
         <v>2120120500.0</v>
       </c>
       <c r="O21">
-        <v>2179547500.0</v>
+        <v>2120120500.0</v>
       </c>
       <c r="P21">
         <v>2179547500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21">
+        <v>2179547500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B23">
+        <v>13059856000.0</v>
+      </c>
+      <c r="C23">
         <v>9653474000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>12606613000.0</v>
+      </c>
+      <c r="E23">
         <v>11607672000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10972514000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5486257000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9637263998.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4818631999.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14974470000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7487235000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9552671000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4776335500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10318941500.0</v>
       </c>
       <c r="N23">
         <v>10318941500.0</v>
       </c>
       <c r="O23">
-        <v>7217450000.0</v>
+        <v>10318941500.0</v>
       </c>
       <c r="P23">
         <v>7217450000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23">
+        <v>7217450000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>103</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1369071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1447317000.0</v>
       </c>
       <c r="D27">
         <v>1447317000.0</v>
       </c>
       <c r="E27">
-        <v>-1623308000.0</v>
+        <v>1447317000.0</v>
       </c>
       <c r="F27">
+        <v>1623308000.0</v>
+      </c>
+      <c r="G27">
         <v>661238000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1322476000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>661238000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>914431000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>457215500.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>914431000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>457215500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37714000.0</v>
       </c>
       <c r="N27">
         <v>37714000.0</v>
       </c>
       <c r="O27">
-        <v>107688500.0</v>
+        <v>37714000.0</v>
       </c>
       <c r="P27">
         <v>107688500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27">
+        <v>107688500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B28">
+        <v>2470538000.0</v>
+      </c>
+      <c r="C28">
         <v>379475000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4339206000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>317501000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4240323000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2120161500.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>305711000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>152855500.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2740727000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1370363500.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>187402000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>93701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2238139000.0</v>
       </c>
       <c r="N28">
         <v>2238139000.0</v>
       </c>
       <c r="O28">
-        <v>1451000500.0</v>
+        <v>2238139000.0</v>
       </c>
       <c r="P28">
         <v>1451000500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28">
+        <v>1451000500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29">
+        <v>1003081000.0</v>
+      </c>
+      <c r="C29">
         <v>149859000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>519663000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>628967000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1236218000.0</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B30">
+        <v>2470538000.0</v>
+      </c>
+      <c r="C30">
         <v>2000446000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2472640000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2009164000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2700726000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1331195500.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1836007998.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>918003999.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1746388000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>873194000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1141051000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>570525500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200425000.0</v>
       </c>
       <c r="N30">
         <v>2200425000.0</v>
       </c>
       <c r="O30">
-        <v>1343312000.0</v>
+        <v>2200425000.0</v>
       </c>
       <c r="P30">
         <v>1343312000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:16">
+      <c r="Q30">
+        <v>1343312000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B31">
+        <v>1772600000.0</v>
+      </c>
+      <c r="C31">
         <v>1123610000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>121770000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1341899000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1370830000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>685415000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1887700000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>943850000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1473279000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>736639500.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>162590000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>81295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216143000.0</v>
       </c>
       <c r="N31">
         <v>216143000.0</v>
       </c>
       <c r="O31">
-        <v>-248763000.0</v>
+        <v>216143000.0</v>
       </c>
       <c r="P31">
         <v>-248763000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31">
+        <v>-248763000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B32">
+        <v>13517998000.0</v>
+      </c>
+      <c r="C32">
         <v>9440678000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>13759634000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13774118000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>13177766000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6588883000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>10602511000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5301255500.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>16782990000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8391495000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>13536977000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6768488500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12439062000.0</v>
       </c>
       <c r="N32">
         <v>12439062000.0</v>
       </c>
       <c r="O32">
+        <v>12439062000.0</v>
+      </c>
+      <c r="P32">
         <v>9396997500.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>9396997500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>11517756000.0</v>
+      </c>
+      <c r="C2">
         <v>14962795000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6155139000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7023637000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1754396000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>670445000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>3824819000</v>
+      </c>
+      <c r="C3">
         <v>80724000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10291977000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8540587000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3645173000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>47497000</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>-4336256000.0</v>
+      </c>
+      <c r="C6">
         <v>-3445039000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8807656000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-868498000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5269241000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1083951000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7">
+        <v>-7743155000.0</v>
+      </c>
+      <c r="C7">
         <v>-7951086000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6889835000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-6484008000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>1988044000.0</v>
+      </c>
+      <c r="C14">
         <v>1980273000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1719959000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>999027000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>874510000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>793659000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
-        <v>-11624138000.0</v>
+        <v>3823240000.0</v>
       </c>
       <c r="C15">
+        <v>11624138000.0</v>
+      </c>
+      <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15"/>
+      <c r="E15">
+        <v>2000000000.0</v>
+      </c>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16">
+        <v>7181500000.0</v>
+      </c>
+      <c r="C16">
         <v>11517756000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14962795000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6155139000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7023637000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1754396000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>-513016000.0</v>
+      </c>
+      <c r="C18">
         <v>17996899000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14281016000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1292136000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1139150000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5183950000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="C19"/>
+        <v>126</v>
+      </c>
+      <c r="B19">
+        <v>2145625000.0</v>
+      </c>
+      <c r="C19">
+        <v>-7333252000.0</v>
+      </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22">
+        <v>1988619000.0</v>
+      </c>
+      <c r="C22">
         <v>3634506000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5131376000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5881498000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3823840000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3033217000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>129</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-199800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>199800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>32903200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>484919000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4147497000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24">
+        <v>2145625000.0</v>
+      </c>
+      <c r="C24">
         <v>-7333252000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>18006229000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-30479562000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>-664860000.0</v>
+      </c>
+      <c r="C25">
         <v>12462844000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-10840374000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>367926000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>85973000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1404571000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>132</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4882643000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>32903200000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>-3823240000.0</v>
+      </c>
+      <c r="C28">
         <v>-11823938000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5082443000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>30903200000.0</v>
       </c>
-      <c r="E28"/>
       <c r="F28"/>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>3311803000.0</v>
+      </c>
+      <c r="C29">
         <v>18077623000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3989039000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7248451000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4784323000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5231447000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>-3824819000.0</v>
+      </c>
+      <c r="C30">
         <v>-9698724000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7714252000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-39020149000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>484919000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4147497000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s">
-        <v>68</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>72</v>
       </c>
       <c r="J1" t="s">
-        <v>72</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>73</v>
       </c>
       <c r="L1" t="s">
         <v>74</v>
       </c>
       <c r="M1" t="s">
-        <v>4</v>
+        <v>75</v>
       </c>
       <c r="N1" t="s">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="P1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:16">
+        <v>6</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>4121662000.0</v>
+      </c>
+      <c r="C2">
         <v>11517756000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6910517000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14962795000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20261433000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7053147000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13211286000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>916954499.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2">
         <v>4321231000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="K2">
+        <v>4321231000.0</v>
+      </c>
+      <c r="L2"/>
+      <c r="M2">
         <v>7023637000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754396000.0</v>
       </c>
       <c r="N2">
         <v>1754396000.0</v>
       </c>
       <c r="O2">
-        <v>670445000.0</v>
+        <v>1754396000.0</v>
       </c>
       <c r="P2">
         <v>670445000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2">
+        <v>670445000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>3723375000</v>
+      </c>
+      <c r="C3">
         <v>101444000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12624000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>68100000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7197833000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3598916500</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>22791188000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1547072000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6116562000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3058281000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2424025000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1212012500</v>
-      </c>
-[...1 lines deleted...]
-        <v>1822586500</v>
       </c>
       <c r="N3">
         <v>1822586500</v>
       </c>
       <c r="O3">
-        <v>23748500</v>
+        <v>1822586500</v>
       </c>
       <c r="P3">
         <v>23748500</v>
       </c>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3">
+        <v>23748500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>3059838000.0</v>
+      </c>
+      <c r="C6">
         <v>-7396094000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4607239000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8052278000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2649319000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2649319001.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7050147000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7053147000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>916954499.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4321231000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4321231000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1351203500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5269241000.0</v>
       </c>
       <c r="N6">
         <v>5269241000.0</v>
       </c>
       <c r="O6">
-        <v>1083951000.0</v>
+        <v>5269241000.0</v>
       </c>
       <c r="P6">
         <v>1083951000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6">
+        <v>1083951000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7">
+        <v>-7743155000.0</v>
+      </c>
+      <c r="C7">
         <v>-3484189000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-7951086000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4067327000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6889835000.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>1000759000.0</v>
+      </c>
+      <c r="C14">
         <v>987285000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>995861000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>984412000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>972318000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>486159000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>747640000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>373820500.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>519578000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>259789000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>479449000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>239724500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437255000.0</v>
       </c>
       <c r="N14">
         <v>437255000.0</v>
       </c>
       <c r="O14">
-        <v>396829500.0</v>
+        <v>437255000.0</v>
       </c>
       <c r="P14">
         <v>396829500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14">
+        <v>396829500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
-        <v>-3808041000.0</v>
+        <v>15199000.0</v>
       </c>
       <c r="C15">
+        <v>3808041000.0</v>
+      </c>
+      <c r="D15">
         <v>91927000.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
+        <v>11716065000.0</v>
+      </c>
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>2000000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1000000000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16">
+        <v>7181500000.0</v>
+      </c>
+      <c r="C16">
         <v>4121662000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11517756000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6910517000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2649319000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-2649319001.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20261433000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7053147000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>916954499.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16">
         <v>4321231000.0</v>
       </c>
       <c r="L16">
+        <v>4321231000.0</v>
+      </c>
+      <c r="M16">
         <v>-1351203500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7023637000.0</v>
       </c>
       <c r="N16">
         <v>7023637000.0</v>
       </c>
       <c r="O16">
-        <v>1754396000.0</v>
+        <v>7023637000.0</v>
       </c>
       <c r="P16">
         <v>1754396000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16">
+        <v>1754396000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>3075037000.0</v>
+      </c>
+      <c r="C18">
         <v>-4654971000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>15765312000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1044847000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1086449000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>543224499.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>10511867000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7683732500.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-589729000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-294864500.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-702407000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-351203500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>569575000.0</v>
       </c>
       <c r="N18">
         <v>569575000.0</v>
       </c>
       <c r="O18">
-        <v>2591975000.0</v>
+        <v>569575000.0</v>
       </c>
       <c r="P18">
         <v>2591975000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18">
+        <v>2591975000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22">
+        <v>1227663000.0</v>
+      </c>
+      <c r="C22">
         <v>760955000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>755128000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2879378000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2799142000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1399571000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2332234000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1166117000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2569876000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1284938000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3311622000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1655811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1911920000.0</v>
       </c>
       <c r="N22">
         <v>1911920000.0</v>
       </c>
       <c r="O22">
-        <v>1516608500.0</v>
+        <v>1911920000.0</v>
       </c>
       <c r="P22">
         <v>1516608500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22">
+        <v>1516608500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>129</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>0.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23">
         <v>-199800000.0</v>
       </c>
       <c r="E23">
+        <v>-199800000.0</v>
+      </c>
+      <c r="F23">
         <v>199800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>99900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4882643000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2441321500.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>32903199998.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16451599999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1212012500.0</v>
       </c>
       <c r="L23">
         <v>-1212012500.0</v>
       </c>
-      <c r="M23"/>
+      <c r="M23">
+        <v>-1212012500.0</v>
+      </c>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24">
+        <v>2145625000.0</v>
+      </c>
+      <c r="C24">
         <v>1066918000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-7333252000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1254840000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-6584887000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-1294216000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-30479562000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>2065046000.0</v>
       </c>
       <c r="O24">
-        <v>-2050000000.0</v>
+        <v>2065046000.0</v>
       </c>
       <c r="P24">
         <v>-2050000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24">
+        <v>-2050000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>4569990000.0</v>
+      </c>
+      <c r="C25">
         <v>-5234849000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14026947000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2750843000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4718622000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2256410999.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-15359195000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-7676598000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2437379000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1218689500.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2069453000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1034726500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>917496500.0</v>
       </c>
       <c r="N25">
         <v>917496500.0</v>
       </c>
       <c r="O25">
-        <v>1495944500.0</v>
+        <v>917496500.0</v>
       </c>
       <c r="P25">
         <v>1495944500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25">
+        <v>1495944500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>4882643000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>-15199000.0</v>
+      </c>
+      <c r="C28">
         <v>-3808041000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>91927000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-11915865000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>199800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>99900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4882643000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2441321500.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32903199998.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16451599999.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2000000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1000000000.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>6798412000.0</v>
+      </c>
+      <c r="C29">
         <v>-3486609000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15777936000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1112947000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8490082000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4142140999.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-12279321000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6136660500.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5526833000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2763416500.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1721618000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>860809000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2392161500.0</v>
       </c>
       <c r="N29">
         <v>2392161500.0</v>
       </c>
       <c r="O29">
-        <v>2615723500.0</v>
+        <v>2392161500.0</v>
       </c>
       <c r="P29">
         <v>2615723500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29">
+        <v>2615723500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>-3723375000.0</v>
+      </c>
+      <c r="C30">
         <v>-101444000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11262624000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2750640000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13782720000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>21496972000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-36596124000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-2424025000.0</v>
       </c>
-      <c r="L30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>242459500.0</v>
       </c>
       <c r="O30">
+        <v>242459500.0</v>
+      </c>
+      <c r="P30">
         <v>-2073748500.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2073748500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>