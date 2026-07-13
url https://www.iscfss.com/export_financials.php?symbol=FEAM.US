--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1199,57 +1202,57 @@
       </c>
       <c r="F13">
         <v>384000.0</v>
       </c>
       <c r="G13">
         <v>50854289.0</v>
       </c>
       <c r="H13">
         <v>22429017.0</v>
       </c>
       <c r="I13">
         <v>18765489.0</v>
       </c>
       <c r="J13">
         <v>8529960.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
         <v>7996000.0</v>
       </c>
       <c r="C14">
-        <v>52523000.0</v>
+        <v>2283608.0</v>
       </c>
       <c r="D14">
-        <v>43842000.0</v>
+        <v>1921173.0</v>
       </c>
       <c r="E14">
-        <v>40807000.0</v>
+        <v>1882839.0</v>
       </c>
       <c r="F14">
         <v>42519315.0</v>
       </c>
       <c r="G14">
         <v>6799367.0</v>
       </c>
       <c r="H14">
         <v>202693.0</v>
       </c>
       <c r="I14">
         <v>7724335.0</v>
       </c>
       <c r="J14">
         <v>8795324.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
@@ -2310,4558 +2313,4686 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
+        <v>76</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
+        <v>79</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
         <v>93</v>
       </c>
       <c r="AF1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
         <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>1956000.0</v>
+      </c>
+      <c r="C2">
         <v>920000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2560000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>893000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1132000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1539000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1481000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>854000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1973000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2897000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1977000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1492000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>509000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>783000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4713000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3459000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6082044.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4314304.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4282499.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1188000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1387101.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>631604.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>818685.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2450304.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2183439.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>161362.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>155220.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>89054.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>90066.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>191090.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>196076.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>228824.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>237508.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>945515.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>950261.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>473270.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>479119.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>0.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
+      <c r="M5"/>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="O5">
         <v>0.0</v>
       </c>
+      <c r="P5"/>
       <c r="Q5">
+        <v>0.0</v>
+      </c>
+      <c r="R5">
         <v>248184.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>586776.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-189325.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1417000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>50633674.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7852004.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>5233699.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4663692.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3207777.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3085666.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2454905.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2482794.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2219724.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2277640.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1260495.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1308331.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>622867.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>625994.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>104198.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>105486.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>90000.0</v>
+      </c>
+      <c r="C7">
         <v>111000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>130000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>149000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>181000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>211000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>251000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>290000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>326000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>129000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>170000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>210000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>252000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>292000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>331000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>375000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>264967.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
+        <v>415000.0</v>
+      </c>
+      <c r="C8">
         <v>235000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>224000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>200000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>689000.0</v>
       </c>
       <c r="G8">
         <v>689000.0</v>
       </c>
       <c r="H8">
-        <v>633000.0</v>
+        <v>689000.0</v>
       </c>
       <c r="I8">
         <v>633000.0</v>
       </c>
       <c r="J8">
-        <v>442000.0</v>
+        <v>633000.0</v>
       </c>
       <c r="K8">
         <v>442000.0</v>
       </c>
       <c r="L8">
-        <v>441000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="M8">
         <v>441000.0</v>
       </c>
       <c r="N8">
+        <v>441000.0</v>
+      </c>
+      <c r="O8">
         <v>439000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>434000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>433000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>425193.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>190455000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>188445000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>171148000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>169593000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>161373871.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>25388000.0</v>
+      </c>
+      <c r="C10">
         <v>571000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5468000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3836000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4032000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>824000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6851000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4896000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7986000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2045000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11796000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20323000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>36170000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>56751000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>74205000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>31057000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>41140290.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>53743264.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>34705410.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>40811000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-18376715.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>18376715.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>26737685.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>23825660.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2999111.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2884943.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2031496.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2054574.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1725175.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1770187.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2132754.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2213693.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5899258.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5928868.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>51582.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>52219.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>25388000.0</v>
+      </c>
+      <c r="C12">
         <v>571000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5468000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3836000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4032000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>824000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6851000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4896000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7986000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2045000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11796000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20323000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>36170000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>56751000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>74205000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>31057000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>41140290.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>53743264.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>34705410.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>40811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18376715.0</v>
       </c>
       <c r="V12">
         <v>18376715.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="W12">
+        <v>18376715.0</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12">
         <v>26737685.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>23825660.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2999111.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2884943.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2031496.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2054574.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1725175.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1770187.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2132754.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2213693.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5899258.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5928868.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>51582.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>52219.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
+        <v>415000.0</v>
+      </c>
+      <c r="C13">
         <v>235000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>224000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>200000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>689000.0</v>
       </c>
       <c r="G13">
         <v>689000.0</v>
       </c>
       <c r="H13">
-        <v>633000.0</v>
+        <v>689000.0</v>
       </c>
       <c r="I13">
         <v>633000.0</v>
       </c>
       <c r="J13">
-        <v>442000.0</v>
+        <v>633000.0</v>
       </c>
       <c r="K13">
         <v>442000.0</v>
       </c>
       <c r="L13">
-        <v>441000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="M13">
         <v>441000.0</v>
       </c>
       <c r="N13">
+        <v>441000.0</v>
+      </c>
+      <c r="O13">
         <v>439000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>434000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>433000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>425193.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>122608000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>93406488.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>384000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>123701282.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>60055689.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>77844185.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>50974768.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>45423061.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>24392438.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>23463893.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>22438605.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>22693517.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>20513936.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>21049173.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>18798194.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>19511592.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>19834533.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>19934087.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>881684.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>892579.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>34912000.0</v>
+      </c>
+      <c r="C14">
         <v>22711000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20993000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20018000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10452000.0</v>
       </c>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
       <c r="G14">
-        <v>65468000.0</v>
+        <v>2994999.0</v>
       </c>
       <c r="H14">
-        <v>63318000.0</v>
+        <v>2846434.0</v>
       </c>
       <c r="I14">
-        <v>58513000.0</v>
+        <v>2752956.0</v>
       </c>
       <c r="J14">
-        <v>44237000.0</v>
+        <v>2544043.0</v>
       </c>
       <c r="K14">
-        <v>44221000.0</v>
+        <v>1923347.0</v>
       </c>
       <c r="L14">
-        <v>43842000.0</v>
+        <v>1922652.0</v>
       </c>
       <c r="M14">
-        <v>44104000.0</v>
+        <v>1921173.0</v>
       </c>
       <c r="N14">
-        <v>43772000.0</v>
+        <v>1917565.0</v>
       </c>
       <c r="O14">
-        <v>48519000.0</v>
+        <v>1903130.0</v>
       </c>
       <c r="P14">
-        <v>42784000.0</v>
+        <v>1884782.0</v>
       </c>
       <c r="Q14">
-        <v>41895000.0</v>
+        <v>1882839.0</v>
       </c>
       <c r="R14">
+        <v>1848665.0</v>
+      </c>
+      <c r="S14">
         <v>42519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42519315.0</v>
       </c>
       <c r="T14">
         <v>42519315.0</v>
       </c>
       <c r="U14">
         <v>42519315.0</v>
       </c>
       <c r="V14">
+        <v>42519315.0</v>
+      </c>
+      <c r="W14">
         <v>319477.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234733.0</v>
       </c>
       <c r="Y14">
         <v>234733.0</v>
       </c>
       <c r="Z14">
-        <v>209465.0</v>
+        <v>234733.0</v>
       </c>
       <c r="AA14">
         <v>209465.0</v>
       </c>
       <c r="AB14">
-        <v>195920.0</v>
+        <v>209465.0</v>
       </c>
       <c r="AC14">
         <v>195920.0</v>
       </c>
       <c r="AD14">
+        <v>195920.0</v>
+      </c>
+      <c r="AE14">
         <v>185646.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8071579.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7724335.0</v>
       </c>
       <c r="AG14">
         <v>7724335.0</v>
       </c>
       <c r="AH14">
-        <v>6590647.0</v>
+        <v>7724335.0</v>
       </c>
       <c r="AI14">
         <v>6590647.0</v>
       </c>
       <c r="AJ14">
-        <v>11000000.0</v>
+        <v>6590647.0</v>
       </c>
       <c r="AK14">
         <v>11000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>11000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>441000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>439000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>434000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>433000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>425193.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-2018000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>1282000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-6082044.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>1.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>10987000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>-1.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AJ22"/>
+      <c r="AJ22">
+        <v>1.0</v>
+      </c>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>78118000.0</v>
+      </c>
+      <c r="C23">
         <v>58608000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>68719000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>70729000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>73409000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>74831000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>85774000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>89504000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>96963000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>87139000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>95740000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>100899000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>111630000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>117607000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>121660000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>70886000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>74903236.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>81724333.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>60746715.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>64609000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>50633674.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>51327221.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>50656260.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>45139241.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>23233365.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>22348942.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>20454250.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>20686618.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>18889707.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>19382565.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>17619976.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>18288660.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19598103.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>19696470.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1167112.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1181534.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>11000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>22000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>33000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>72836000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>75202000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>68146000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>63273000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>42406000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>40963000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>37671000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>36228000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>33075000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>31632000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>148000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>169928.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>36228000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>33075000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>31632000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>148000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>169928.0</v>
       </c>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>-460000.0</v>
+        <v>-25265000.0</v>
       </c>
       <c r="C28">
-        <v>-5338000.0</v>
+        <v>-416000.0</v>
       </c>
       <c r="D28">
+        <v>-5283000.0</v>
+      </c>
+      <c r="E28">
         <v>-3621000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3774000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>72266000.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
+        <v>68644000.0</v>
+      </c>
+      <c r="I28">
         <v>60267000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>55654000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>40531000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29378000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17598000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>350000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-23345000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-31216000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-30496000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-40705395.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-53243479.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-34405159.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-40502000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18376715.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-18376715.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>-26737685.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-23825660.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1172034.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1127417.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2031496.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2054574.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1725175.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1770187.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2132754.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2213693.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-5899258.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-5928868.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-51582.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-52219.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>73074000.0</v>
+      </c>
+      <c r="C29">
         <v>51664000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>60252000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>63256000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>66339000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>64482000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>77338000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>78894000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>88778000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>77439000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>85768000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>91277000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>99388000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>104377000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>111482000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>62848000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>68088463.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
+      <c r="T30"/>
       <c r="U30">
         <v>140501.0</v>
       </c>
       <c r="V30">
+        <v>140501.0</v>
+      </c>
+      <c r="W30">
         <v>489104.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>633977.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>19616.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18869.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>18021.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>18112.0</v>
       </c>
-      <c r="AJ30"/>
       <c r="AK30"/>
-    </row>
-    <row r="31" spans="1:37">
+      <c r="AL30"/>
+    </row>
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>53566000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>63160000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>71263000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>68824000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>62662000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>67918535.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>75905809.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>55655542.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>110186776.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>50633675.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65631369.0</v>
       </c>
       <c r="W31">
         <v>65631369.0</v>
       </c>
-      <c r="X31"/>
+      <c r="X31">
+        <v>65631369.0</v>
+      </c>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
-    </row>
-    <row r="32" spans="1:37">
+      <c r="AL31"/>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>21789000.0</v>
+      </c>
+      <c r="C32">
         <v>-4763000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1506000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1820000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1568000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-7974000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>598000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-2899000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2729000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-5470000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3845000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>13267000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>26590000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>45308000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>66183000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>25187000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>38149487.0</v>
       </c>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>52366000.0</v>
+      </c>
+      <c r="C33">
         <v>57471000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>62800000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>66116000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>68830000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>73380000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>77665000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>82695000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>86965000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>83652000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>82671000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>78768000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>73568000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>59824000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>45922000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>38323000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>30554748.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>27527553.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>25860481.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>23639000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>-18376715.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>32415589.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33">
         <v>23826456.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>21231495.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>20030696.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>19268189.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>18237674.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>18444861.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>17131772.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>17578763.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>15434148.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>16019880.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>13663904.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>13732486.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1109616.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1123328.0</v>
       </c>
     </row>
-    <row r="34" spans="1:37">
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>770000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>794000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>662000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>700000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>615772.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>1114000.0</v>
+      </c>
+      <c r="C35">
         <v>1088000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1097000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1106000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>73803000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>76169000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>69090000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>64230000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>43190000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>41752000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>38469000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>36998000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>33869000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>43281000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>848000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>785700.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>877109.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>616615.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>595000.0</v>
       </c>
-      <c r="U35"/>
-[...1 lines deleted...]
-      <c r="W35"/>
+      <c r="V35">
+        <v>-50633674.0</v>
+      </c>
+      <c r="W35">
+        <v>0.0</v>
+      </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
-        <v>12312000.0</v>
+        <v>10920000.0</v>
       </c>
       <c r="C36">
-        <v>12118000.0</v>
+        <v>1569000.0</v>
       </c>
       <c r="D36">
+        <v>1551000.0</v>
+      </c>
+      <c r="E36">
         <v>1532000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>319000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="H36">
         <v>317000.0</v>
       </c>
       <c r="I36">
+        <v>317000.0</v>
+      </c>
+      <c r="J36">
         <v>7628000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7633000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>314000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1092000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="O36">
         <v>6000.0</v>
       </c>
       <c r="P36">
         <v>6000.0</v>
       </c>
       <c r="Q36">
+        <v>6000.0</v>
+      </c>
+      <c r="R36">
         <v>8247788.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1085625.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1084795.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1085000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-18376715.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6964589.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36">
         <v>370081.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>329775.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>366273.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>352331.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>362978.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>367101.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>297732.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>305500.0</v>
       </c>
-      <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
-    </row>
-    <row r="37" spans="1:37">
+      <c r="AL36"/>
+    </row>
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>315000.0</v>
       </c>
-      <c r="M38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N38"/>
       <c r="O38">
         <v>1092000.0</v>
       </c>
       <c r="P38">
         <v>1092000.0</v>
       </c>
       <c r="Q38">
-        <v>1085624.0</v>
+        <v>1092000.0</v>
       </c>
       <c r="R38">
         <v>1085624.0</v>
       </c>
       <c r="S38">
+        <v>1085624.0</v>
+      </c>
+      <c r="T38">
         <v>1084795.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452700.0</v>
       </c>
       <c r="U38">
         <v>1452700.0</v>
       </c>
       <c r="V38">
+        <v>1452700.0</v>
+      </c>
+      <c r="W38">
         <v>1.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>9027500.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-      <c r="AF38">
+      <c r="AF38"/>
+      <c r="AG38">
         <v>1.0</v>
       </c>
-      <c r="AG38"/>
-      <c r="AH38">
+      <c r="AH38"/>
+      <c r="AI38">
         <v>1.0</v>
       </c>
-      <c r="AI38"/>
-      <c r="AJ38">
+      <c r="AJ38"/>
+      <c r="AK38">
         <v>1.0</v>
       </c>
-      <c r="AK38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:37">
+      <c r="AL38"/>
+    </row>
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>364000.0</v>
+      </c>
+      <c r="C39">
         <v>566000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>451000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>777000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>547000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>627000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1258000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1913000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2012000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1442000.0</v>
       </c>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
       <c r="L39">
+        <v>2546000.0</v>
+      </c>
+      <c r="M39">
         <v>1808000.0</v>
       </c>
-      <c r="M39">
-[...1 lines deleted...]
-      </c>
       <c r="N39">
+        <v>3784000.0</v>
+      </c>
+      <c r="O39">
         <v>1032000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1533000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1506000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3208198.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>453516.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>180824.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>159000.0</v>
       </c>
-      <c r="U39"/>
       <c r="V39">
+        <v>-18376715.0</v>
+      </c>
+      <c r="W39">
         <v>91628.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>59384.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>92117.08</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>82084.76</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>183941.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>176939.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>185080.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>187182.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>32759.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>33614.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>53072.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>55086.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>16918.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>17003.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5913.58</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>5986.66</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>5813000.0</v>
+        <v>1884000.0</v>
       </c>
       <c r="C40">
-        <v>7341000.0</v>
+        <v>4849000.0</v>
       </c>
       <c r="D40">
+        <v>4737000.0</v>
+      </c>
+      <c r="E40">
         <v>5236000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4880000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7742000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5867000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8671000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5109000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5915000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7084000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7196000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10765000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>11490000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4642000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3715000.0</v>
       </c>
-      <c r="Q40">
-[...1 lines deleted...]
-      </c>
       <c r="R40">
+        <v>6082044.0</v>
+      </c>
+      <c r="S40">
         <v>539491.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>90166.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>406000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>21108.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>61943.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>57064.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>183232.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>163277.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>0.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>154116.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>155866.0</v>
       </c>
-      <c r="AD40"/>
       <c r="AE40"/>
-      <c r="AF40">
+      <c r="AF40"/>
+      <c r="AG40">
         <v>33457.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>34726.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>40181.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>40382.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
-    </row>
-    <row r="41" spans="1:37">
+      <c r="AL40"/>
+    </row>
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>724000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>665000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>492000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>489000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>467762.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>464944.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>418257.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
-    </row>
-    <row r="42" spans="1:37">
+      <c r="AL41"/>
+    </row>
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>337899000.0</v>
+      </c>
+      <c r="C42">
         <v>304526000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>302219000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>294546000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>287924000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>218036000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>214265000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>210074000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>208710000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>192524000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>191680000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>191113000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>190455000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>188445000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>171148000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>169593000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>161373871.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>13870123.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>12558921.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>101179000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>13935952.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10177768.0</v>
       </c>
       <c r="W42">
         <v>10177768.0</v>
       </c>
       <c r="X42">
+        <v>10177768.0</v>
+      </c>
+      <c r="Y42">
         <v>1.34</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>0.52</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>0.49</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>0.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>0.9</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>0.24</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1.02</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-0.21</v>
       </c>
-      <c r="AF42"/>
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>0.73</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1.15</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-0.43</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>0.34</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>0.06</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44"/>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>91253000.0</v>
+      </c>
+      <c r="C45">
         <v>91642000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>91989000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>89944000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>88977000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>88523000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>87831000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>87845000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>87151000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>83753000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>82723000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>78771000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>72476000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>58956000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>45016000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
-        <v>45159000.0</v>
+        <v>39863000.0</v>
       </c>
       <c r="C46">
-        <v>50682000.0</v>
+        <v>55902000.0</v>
       </c>
       <c r="D46">
+        <v>61249000.0</v>
+      </c>
+      <c r="E46">
         <v>64584000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>68511000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>63840000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>77348000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>82378000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>79029000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>75711000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>82357000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>78453000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>72476000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>58732000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>44830000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>37231000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>21221336.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>26441928.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>24775686.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>22554000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>25451000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46">
+      <c r="X46"/>
+      <c r="Y46">
         <v>23456375.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>20901720.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>19664423.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>18915858.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>17874696.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>18077760.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>16834040.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>17273263.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>15434148.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>16019880.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>13663904.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>13732486.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1109616.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1123328.0</v>
       </c>
     </row>
-    <row r="47" spans="1:37">
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>78453000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3084000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3006000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2847000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2871000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2926305.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>26441929.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>24775686.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55660351.0</v>
       </c>
       <c r="U47">
         <v>55660351.0</v>
       </c>
       <c r="V47">
-        <v>32989586.0</v>
+        <v>55660351.0</v>
       </c>
       <c r="W47">
         <v>32989586.0</v>
       </c>
-      <c r="X47"/>
+      <c r="X47">
+        <v>32989586.0</v>
+      </c>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
-    </row>
-    <row r="48" spans="1:37">
+      <c r="AL47"/>
+    </row>
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-265273000.0</v>
+      </c>
+      <c r="C48">
         <v>-253141000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-242246000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-231556000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-221842000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-227122000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-212860000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-200001000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-183879000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-157974000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-147358000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-137988000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-127736000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-117621000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-102758000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-107364000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-94128713.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-61159090.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-50120542.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-40651000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-27450458.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-17274019.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-22390584.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-8185745.34</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-7294228.52</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-6355290.49</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-6113363.93</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-4682431.9</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-4735626.24</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-4035044.02</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-4140323.79</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-2700994.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-2803497.73</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1844994.15</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1854254.57</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-292041.34</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-295650.06</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-127736000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-117621000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-102758000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-107364000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-94128713.0</v>
       </c>
-      <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50">
-        <v>44000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C50">
         <v>44000.0</v>
       </c>
       <c r="D50">
         <v>44000.0</v>
       </c>
       <c r="E50">
         <v>44000.0</v>
       </c>
       <c r="F50">
+        <v>44000.0</v>
+      </c>
+      <c r="G50">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="H50">
         <v>42000.0</v>
       </c>
       <c r="I50">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="J50">
         <v>41000.0</v>
       </c>
       <c r="K50">
         <v>41000.0</v>
       </c>
       <c r="L50">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="M50">
         <v>40000.0</v>
       </c>
       <c r="N50">
-        <v>39000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="O50">
         <v>39000.0</v>
       </c>
       <c r="P50">
+        <v>39000.0</v>
+      </c>
+      <c r="Q50">
         <v>38000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-    </row>
-    <row r="51" spans="1:37">
+      <c r="AL50"/>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>111000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="C51">
-        <v>130000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D51">
+        <v>185000.0</v>
+      </c>
+      <c r="E51">
         <v>215000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>258000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>73090000.0</v>
       </c>
-      <c r="G51">
-[...1 lines deleted...]
-      </c>
       <c r="H51">
+        <v>75495000.0</v>
+      </c>
+      <c r="I51">
         <v>65163000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>63640000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>42576000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>41174000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>37921000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>36520000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>33406000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>42989000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>561000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>434895.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>499785.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>300251.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>309000.0</v>
       </c>
-      <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>1827077.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1757526.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
-        <v>87000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="C52">
-        <v>84000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D52">
+        <v>128000.0</v>
+      </c>
+      <c r="E52">
         <v>125000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>135000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>144000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>163000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>183000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>187000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>145000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>163000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>176000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>198000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>202000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>200000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>202000.0</v>
       </c>
-      <c r="Q52">
-[...1 lines deleted...]
-      </c>
       <c r="R52">
+        <v>233914.0</v>
+      </c>
+      <c r="S52">
         <v>87620.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>101893.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>91000.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>1827077.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1757526.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-    </row>
-    <row r="53" spans="1:37">
+      <c r="AL52"/>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>36753430.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-    </row>
-    <row r="54" spans="1:37">
+      <c r="AL53"/>
+    </row>
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>78118000.0</v>
+      </c>
+      <c r="C55">
         <v>58608000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>68719000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>70729000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>73409000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>74831000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>85774000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>89504000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>96963000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>87139000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>95740000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>100899000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>111630000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>117607000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>121660000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>70886000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>74903236.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>81724333.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>60746715.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>64609000.0</v>
       </c>
-      <c r="U55"/>
-      <c r="V55">
+      <c r="V55"/>
+      <c r="W55">
         <v>51327222.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55">
+      <c r="X55"/>
+      <c r="Y55">
         <v>50656260.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>45139241.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>23233365.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>22348942.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>20454250.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>20686618.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>18889707.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>19382565.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>17619976.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>18288660.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>19598103.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>19696470.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1167112.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1181534.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>25752000.0</v>
+      </c>
+      <c r="C56">
         <v>1137000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5919000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4613000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4579000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1451000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>8109000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6809000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>9998000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3487000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>13069000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>22131000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>38062000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>57783000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>75738000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>32563000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>44348488.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>54196780.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>34886234.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>40970000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>18376715.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>18911632.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>24513259.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>26829804.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>23907746.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3202669.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3080753.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2216576.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2241757.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1757935.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1803802.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2185827.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2268780.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5934198.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5963984.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>57495.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>58206.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>3963000.0</v>
+      </c>
+      <c r="C57">
         <v>5900000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7425000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6433000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6147000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9425000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7511000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9708000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7269000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8957000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>9224000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8864000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>11472000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>12475000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>9555000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>7376000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6199001.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4941415.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4474558.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1685000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1858498.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>693547.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>898976.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2633536.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2346716.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1988440.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1912746.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>243170.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>245932.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>191090.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>196076.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>262281.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>272234.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>985696.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>990643.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>473270.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>479119.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>5077000.0</v>
+      </c>
+      <c r="C58">
         <v>6988000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8522000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7539000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7147000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>83228000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>83680000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>78798000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>71499000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>52147000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>50976000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>47333000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>48470000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>46344000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>52836000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8224000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6984701.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5818524.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5091173.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2280000.0</v>
       </c>
-      <c r="U58"/>
       <c r="V58">
+        <v>-50633674.0</v>
+      </c>
+      <c r="W58">
         <v>693547.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="X58"/>
+      <c r="Y58">
         <v>2633536.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2346716.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1988440.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1912746.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>243170.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>245932.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>191090.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>196076.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>262281.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>272234.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>985696.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>990643.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>473270.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>479119.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>73041000.0</v>
+      </c>
+      <c r="C60">
         <v>51620000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>60197000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>63190000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>66262000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-8397000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2094000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>10706000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>25464000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>34992000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>44764000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>53566000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>63160000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>71263000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>68824000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>62662000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>67918535.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>75905809.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>55655541.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>62329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50633674.0</v>
       </c>
       <c r="V60">
         <v>50633674.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="W60">
+        <v>50633674.0</v>
+      </c>
+      <c r="X60"/>
+      <c r="Y60">
         <v>48022723.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>42792525.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>21244925.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>20436196.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>20211079.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>20440685.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>18698617.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>19186489.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>17357695.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>18016426.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>18612407.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>18705826.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>693841.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>702415.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6894,3465 +7025,3537 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
         <v>20154000.0</v>
       </c>
       <c r="C2">
         <v>5373000.0</v>
       </c>
       <c r="D2">
         <v>371000.0</v>
       </c>
       <c r="E2">
         <v>246000.0</v>
       </c>
       <c r="F2">
         <v>5966000.0</v>
       </c>
       <c r="G2">
         <v>18819.0</v>
       </c>
       <c r="H2">
         <v>10097.0</v>
       </c>
       <c r="I2">
         <v>4539.0</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
         <v>19947000.0</v>
       </c>
       <c r="C3">
         <v>5329000.0</v>
       </c>
       <c r="D3">
         <v>348000.0</v>
       </c>
       <c r="E3">
         <v>237000.0</v>
       </c>
       <c r="F3">
         <v>31000.0</v>
       </c>
       <c r="G3">
         <v>19374.0</v>
       </c>
       <c r="H3">
         <v>10097.0</v>
       </c>
       <c r="I3">
         <v>4539.0</v>
       </c>
       <c r="J3">
         <v>979976.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
         <v>-24921000.0</v>
       </c>
       <c r="C5">
         <v>-55814000.0</v>
       </c>
       <c r="D5">
         <v>-23770000.0</v>
       </c>
       <c r="E5">
         <v>-66707000.0</v>
       </c>
       <c r="F5">
-        <v>-17634000.0</v>
+        <v>-19248000.0</v>
       </c>
       <c r="G5">
         <v>-3016236.66</v>
       </c>
       <c r="H5">
         <v>-2160097.0</v>
       </c>
       <c r="I5">
         <v>-2170539.0</v>
       </c>
       <c r="J5">
         <v>-979976.94</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
         <v>-4974000.0</v>
       </c>
       <c r="C6">
         <v>-50485000.0</v>
       </c>
       <c r="D6">
         <v>-23422000.0</v>
       </c>
       <c r="E6">
         <v>-66470000.0</v>
       </c>
       <c r="F6">
-        <v>-17603000.0</v>
+        <v>-19217000.0</v>
       </c>
       <c r="G6">
         <v>-2996862.66</v>
       </c>
       <c r="H6">
         <v>-2150000.0</v>
       </c>
       <c r="I6">
         <v>-2166000.0</v>
       </c>
       <c r="J6">
         <v>-0.94</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>-20154000.0</v>
       </c>
       <c r="C9">
         <v>-5373000.0</v>
       </c>
       <c r="D9">
         <v>-371000.0</v>
       </c>
       <c r="E9">
         <v>-246000.0</v>
       </c>
       <c r="F9">
         <v>-5966000.0</v>
       </c>
       <c r="G9">
         <v>135853.0</v>
       </c>
       <c r="H9">
         <v>68645.0</v>
       </c>
       <c r="I9">
         <v>-4539.0</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>-31376000.0</v>
       </c>
       <c r="C10">
         <v>-62013000.0</v>
       </c>
       <c r="D10">
         <v>-30624000.0</v>
       </c>
       <c r="E10">
         <v>-66713000.0</v>
       </c>
       <c r="F10">
         <v>-19253000.0</v>
       </c>
       <c r="G10">
         <v>-3582808.14</v>
       </c>
       <c r="H10">
         <v>-2160000.0</v>
       </c>
       <c r="I10">
         <v>-2170000.0</v>
       </c>
       <c r="J10">
         <v>-640000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
         <v>179000.0</v>
       </c>
       <c r="C11">
         <v>6901000.0</v>
       </c>
       <c r="D11">
         <v>6901000.0</v>
       </c>
       <c r="E11">
         <v>-1118000.0</v>
       </c>
       <c r="F11">
         <v>50000.0</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11">
         <v>2.0</v>
       </c>
       <c r="I11">
         <v>-0.01</v>
       </c>
       <c r="J11">
         <v>-980000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
         <v>6455000.0</v>
       </c>
       <c r="C12">
         <v>6199000.0</v>
       </c>
       <c r="D12">
         <v>6854000.0</v>
       </c>
       <c r="E12">
         <v>6000.0</v>
       </c>
       <c r="F12">
         <v>5000.0</v>
       </c>
       <c r="G12">
         <v>460171.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
         <v>103000.0</v>
       </c>
       <c r="C13">
         <v>252000.0</v>
       </c>
       <c r="D13">
         <v>1147000.0</v>
       </c>
       <c r="E13">
         <v>3000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>-31555000.0</v>
       </c>
       <c r="C15">
         <v>-62013000.0</v>
       </c>
       <c r="D15">
         <v>-30624000.0</v>
       </c>
       <c r="E15">
         <v>-66713000.0</v>
       </c>
       <c r="F15">
         <v>-19253000.0</v>
       </c>
       <c r="G15">
         <v>-3582808.14</v>
       </c>
       <c r="H15">
         <v>-2160000.0</v>
       </c>
       <c r="I15">
         <v>-2170000.0</v>
       </c>
       <c r="J15">
         <v>-640000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-30624000.0</v>
       </c>
       <c r="E16">
         <v>-66713000.0</v>
       </c>
       <c r="F16">
         <v>-19253000.0</v>
       </c>
       <c r="G16">
         <v>-5191489.0</v>
       </c>
       <c r="H16">
         <v>-3020343.0</v>
       </c>
       <c r="I16">
         <v>-2800802.0</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
         <v>-31555000.0</v>
       </c>
       <c r="C17">
         <v>-62013000.0</v>
       </c>
       <c r="D17">
         <v>-30624000.0</v>
       </c>
       <c r="E17">
         <v>-66713000.0</v>
       </c>
       <c r="F17">
         <v>-19253000.0</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
         <v>-6352000.0</v>
       </c>
       <c r="C18">
         <v>-5947000.0</v>
       </c>
       <c r="D18">
         <v>-5707000.0</v>
       </c>
       <c r="E18">
         <v>-3000.0</v>
       </c>
       <c r="F18">
         <v>4000.0</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1124000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>-43719000.0</v>
       </c>
       <c r="C21">
         <v>-35860000.0</v>
       </c>
       <c r="D21">
         <v>-36707000.0</v>
       </c>
       <c r="E21">
         <v>-67831000.0</v>
       </c>
       <c r="F21">
         <v>-17634000.0</v>
       </c>
       <c r="G21">
         <v>-2771499.65</v>
       </c>
       <c r="H21">
         <v>-2261000.0</v>
       </c>
       <c r="I21">
         <v>-2360000.0</v>
       </c>
       <c r="J21">
         <v>-641000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
         <v>43719000.0</v>
       </c>
       <c r="C23">
         <v>35860000.0</v>
       </c>
       <c r="D23">
         <v>36707000.0</v>
       </c>
       <c r="E23">
         <v>67831000.0</v>
       </c>
       <c r="F23">
         <v>17634000.0</v>
       </c>
       <c r="G23">
         <v>2907352.0</v>
       </c>
       <c r="H23">
         <v>2261000.0</v>
       </c>
       <c r="I23">
         <v>2092000.0</v>
       </c>
       <c r="J23">
         <v>957170.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>20088000.0</v>
       </c>
       <c r="C25">
         <v>5329000.0</v>
       </c>
       <c r="D25">
         <v>348000.0</v>
       </c>
       <c r="E25">
         <v>237000.0</v>
       </c>
       <c r="F25">
         <v>31000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>45000.0</v>
       </c>
       <c r="D26">
         <v>262000.0</v>
       </c>
       <c r="E26">
         <v>133000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>182000.0</v>
       </c>
       <c r="F27">
         <v>81000.0</v>
       </c>
       <c r="G27">
         <v>100484.0</v>
       </c>
       <c r="H27">
         <v>182844.0</v>
       </c>
       <c r="I27">
         <v>239312.0</v>
       </c>
       <c r="J27">
         <v>18234.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>14443000.0</v>
       </c>
       <c r="C28">
         <v>22875000.0</v>
       </c>
       <c r="D28">
         <v>25365000.0</v>
       </c>
       <c r="E28">
         <v>54684000.0</v>
       </c>
       <c r="F28">
         <v>11556000.0</v>
       </c>
       <c r="G28">
         <v>1719531.0</v>
       </c>
       <c r="H28">
         <v>1588000.0</v>
       </c>
       <c r="I28">
         <v>1412000.0</v>
       </c>
       <c r="J28">
         <v>622819.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>179000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>23565000.0</v>
       </c>
       <c r="C30">
         <v>35860000.0</v>
       </c>
       <c r="D30">
         <v>36707000.0</v>
       </c>
       <c r="E30">
         <v>67831000.0</v>
       </c>
       <c r="F30">
         <v>11668000.0</v>
       </c>
       <c r="G30">
         <v>2907352.0</v>
       </c>
       <c r="H30">
         <v>2251000.0</v>
       </c>
       <c r="I30">
         <v>2356000.0</v>
       </c>
       <c r="J30">
         <v>641053.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
         <v>12343000.0</v>
       </c>
       <c r="C31">
         <v>-26153000.0</v>
       </c>
       <c r="D31">
         <v>6083000.0</v>
       </c>
       <c r="E31">
         <v>1118000.0</v>
       </c>
       <c r="F31">
         <v>-1619000.0</v>
       </c>
       <c r="G31">
         <v>-811308.49</v>
       </c>
       <c r="H31">
         <v>101253.0</v>
       </c>
       <c r="I31">
         <v>189898.0</v>
       </c>
       <c r="J31">
         <v>1144.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>135853.0</v>
       </c>
       <c r="H32">
         <v>78742.0</v>
       </c>
       <c r="I32"/>
       <c r="J32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK32"/>
+  <dimension ref="A1:AL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
+        <v>76</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
+        <v>79</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
         <v>93</v>
       </c>
       <c r="AF1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
         <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>5353000.0</v>
+      </c>
+      <c r="C2">
         <v>5531000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>5030000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>897000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1080000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1587000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5041000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>111000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>98000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>121000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1721000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>104000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>88000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>84000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>163639.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1972536.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2990.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4786.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2541581.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2045719.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>5353000.0</v>
+      </c>
+      <c r="C3">
         <v>5531000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5332000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5023000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5024000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5030000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5011000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="J3">
         <v>93000.0</v>
       </c>
       <c r="K3">
         <v>93000.0</v>
       </c>
       <c r="L3">
+        <v>93000.0</v>
+      </c>
+      <c r="M3">
         <v>69000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>93000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>82000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>81000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>163639.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="S3">
         <v>20000.0</v>
       </c>
       <c r="T3">
+        <v>20000.0</v>
+      </c>
+      <c r="U3">
         <v>15656.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6081.0</v>
       </c>
       <c r="V3">
         <v>6081.0</v>
       </c>
       <c r="W3">
+        <v>6081.0</v>
+      </c>
+      <c r="X3">
         <v>3182.0</v>
       </c>
-      <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
+      <c r="Z3"/>
+      <c r="AA3">
         <v>9848.44</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9.47</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2986.52</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3020.45</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1976.47</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2028.04</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1070.98</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>530142.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>649907.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>653169.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>146133.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>147939.0</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
-        <v>-10905000.0</v>
+        <v>-12128000.0</v>
       </c>
       <c r="C5">
+        <v>-10890000.0</v>
+      </c>
+      <c r="D5">
         <v>-10684000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-9534000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7149000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11832000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10704000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-14271000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-25083000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8877000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7583000.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
+        <v>-8441000.0</v>
+      </c>
+      <c r="N5">
         <v>-7878000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12878000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5427000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-13235769.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-32968000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-11039000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-9467000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
+        <v>-5631670.0</v>
+      </c>
+      <c r="V5">
         <v>-3925532.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2694016.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4986978.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-735028.77</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-707049.14</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-338495.51</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-342340.96</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-734472.77</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-753636.89</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-510759.38</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-530105.42</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-649848.53</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-653110.24</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-146132.89</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-147938.89</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
-        <v>-5374000.0</v>
+        <v>-6775000.0</v>
       </c>
       <c r="C6">
+        <v>-5359000.0</v>
+      </c>
+      <c r="D6">
         <v>-5352000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4511000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12173000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6802000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5693000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9230000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-24990000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8784000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7490000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
+        <v>-8372000.0</v>
+      </c>
+      <c r="N6">
         <v>-7785000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-12796000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5508000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13072130.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-32932000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-11019000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9447000.0</v>
       </c>
-      <c r="T6">
-[...1 lines deleted...]
-      </c>
       <c r="U6">
+        <v>-5616014.0</v>
+      </c>
+      <c r="V6">
         <v>-3919451.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2687935.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4983796.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-785162.18</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-699649.47</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-725180.33</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-707039.67</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-335508.99</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-339320.51</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-732496.3</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-751608.85</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-509688.4</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>36.58</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>58.47</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>58.76</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="AK6">
         <v>0.11</v>
       </c>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>-5353000.0</v>
+      </c>
+      <c r="C9">
         <v>-5531000.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-5030000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-897000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1080000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1587000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5041000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-111000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-98000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-121000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1721000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-104000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-88000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-84000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-163639.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1972536.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2990.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-4786.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2541581.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2045719.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>49361.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>43985.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>18875.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>18.16</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>32.55</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>32.92</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6.84</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>7.02</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-12132000.0</v>
+      </c>
+      <c r="C10">
         <v>-10895000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-10690000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9535000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5280000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-14262000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-12859000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-16122000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-25905000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-10616000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-9370000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-10252000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-10115000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-14863000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4606000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-13235774.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-32969000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-11039000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-9469000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5634553.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3926000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3829683.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5862764.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-967420.98</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-862058.3</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-837743.47</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-805.85</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-330.35</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-334.1</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-732.28</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-751.39</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-475.52</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-493566.87</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-591435.04</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-594404.36</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-146020.67</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-147825.03</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>179000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>1850000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>1823000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1785000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1823000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>908000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3677000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-13163000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>25199.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-22481000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>44353.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1927.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-      <c r="AG11">
+      <c r="AG11"/>
+      <c r="AH11">
         <v>36.58</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>58.47</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>58.76</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="AK11">
         <v>0.11</v>
       </c>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>4000.0</v>
+      </c>
+      <c r="C12">
         <v>5000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1869000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2430000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2155000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1851000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>822000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1739000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1787000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1811000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2237000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1985000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>821000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1958.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3275.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2883.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>468.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>166000.0</v>
+      </c>
+      <c r="C13">
         <v>26000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>55000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>35000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>21000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>25000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>23000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>37000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>73000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>10000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>132000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>233000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>388000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>465000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>61000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>552.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
-      <c r="T13"/>
+      <c r="T13">
+        <v>1000.0</v>
+      </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-12132000.0</v>
+      </c>
+      <c r="C15">
         <v>-10895000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-10690000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-9714000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5280000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-14262000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12859000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-16122000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-25905000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-10616000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-9370000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-10252000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-10115000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-14863000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4606000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-13235774.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-32969000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-11039000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-9469000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-5634553.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3926000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3829683.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-5862764.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-967420.98</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-862058.3</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-837743.47</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-805.85</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-330.35</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-334.1</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-732.28</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-751.39</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-475520.69</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-493566.87</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-591435.04</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-594404.36</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-146.02</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-147.83</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-10252000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-10115000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-14863000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4606000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-13235774.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-32969622.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-11038549.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-9469055.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2529937.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5264720.0</v>
       </c>
       <c r="W16">
         <v>-5264720.0</v>
       </c>
-      <c r="X16"/>
+      <c r="X16">
+        <v>-5264720.0</v>
+      </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-12132000.0</v>
+      </c>
+      <c r="C17">
         <v>-10895000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-10690000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-9714000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5280000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-14262000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-12859000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-16122000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-25905000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-10616000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-9370000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-10252000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-10115000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-14863000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4606000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-13235774.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-32969622.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-11039000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-9469000.0</v>
       </c>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>162000.0</v>
+      </c>
+      <c r="C18">
         <v>21000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>49000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>34000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1848000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2405000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2132000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1814000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-749000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1729000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1655000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1578000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1849000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1520000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-760000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1406.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1527.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>400000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1692000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>13984000.0</v>
       </c>
-      <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19">
         <v>25756.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>908000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-10686000.0</v>
+      </c>
+      <c r="C21">
         <v>-10905000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10735000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-9575000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10204000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11031000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-12911000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-15056000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4205000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-8886000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-7713000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-8686000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-8278000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-11186000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8557000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-13355157.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-32995000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10840000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-10647000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6072927.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3880079.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2694016.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4986978.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-768218.77</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-684551.38</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-627842.41</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-707.05</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-338.5</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-342.34</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-734.47</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-753.64</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-510.76</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-530.14</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-649.91</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-653.17</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-146.13</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-147.94</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>10686000.0</v>
+      </c>
+      <c r="C23">
         <v>10905000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10735000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9575000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10204000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11031000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12911000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15056000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4205000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8886000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7713000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8686000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8278000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11186000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8557000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13355157.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>32995000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10840000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10647000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6072927.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3880079.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2694016.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4986978.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>817580.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>728536.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>646717.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>712.31</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>364.33</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>368.47</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>741.31</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>760.65</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>476.65</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>494.74</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>593.81</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>596.79</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>146.57</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>148.38</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>5319000.0</v>
+      </c>
+      <c r="C25">
         <v>5397000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5332000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5023000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5024000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5030000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5011000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="J25">
         <v>93000.0</v>
       </c>
       <c r="K25">
         <v>93000.0</v>
       </c>
       <c r="L25">
+        <v>93000.0</v>
+      </c>
+      <c r="M25">
         <v>92000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>93000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>82000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>81000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>160751.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>36063.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="S25">
         <v>20000.0</v>
       </c>
       <c r="T25">
+        <v>20000.0</v>
+      </c>
+      <c r="U25">
         <v>15656.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6081.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>6000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>39000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>139000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="O26">
         <v>39000.0</v>
       </c>
       <c r="P26">
+        <v>39000.0</v>
+      </c>
+      <c r="Q26">
         <v>133000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>88000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="T26"/>
+      <c r="T26">
+        <v>0.0</v>
+      </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>2483000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1097000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1386000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>182000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>44888.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>430457.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>341663.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>22434.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>19990.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>28271.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>27.2</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>24.16</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>24.43</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>67.48</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>69.25</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>119.66</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>124.2</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>126.5</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>127131.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>82516.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>83536.0</v>
       </c>
     </row>
-    <row r="28" spans="1:37">
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>3162000.0</v>
+      </c>
+      <c r="C28">
         <v>2945000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3432000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3101000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3265000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3280000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4798000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7583000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2997000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7396000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6038000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6774000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6004000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7701000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4886000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10116197.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>30832000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7830000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5841000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3470802.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1828279.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1697183.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4585433.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>289320.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>257810.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>579971.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>557.89</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>253.45</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>256.33</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>542.54</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>556.7</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>308.98</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>320.71</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>418.43</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>420.53</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>63616.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>64403.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="P29"/>
+      <c r="P29">
+        <v>0.0</v>
+      </c>
       <c r="Q29"/>
-      <c r="R29">
-[...1 lines deleted...]
-      </c>
+      <c r="R29"/>
       <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>5333000.0</v>
+      </c>
+      <c r="C30">
         <v>5374000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10735000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>9575000.0</v>
+      </c>
+      <c r="F30">
         <v>9307000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9951000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11324000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10015000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4205000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8886000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7713000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6965000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8278000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11186000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8557000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13191518.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>31022464.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10840000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10647000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3531346.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1834360.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2694016.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4986978.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>817580.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>728536.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>646717.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>712.31</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>364.33</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>368.47</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>741.31</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>760.65</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>476.65</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>494.74</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>593.81</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>596.79</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>146.57</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>148.38</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-1446000.0</v>
+      </c>
+      <c r="C31">
         <v>10000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>45000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>40000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>15484000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3231000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>52000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1066000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-21700000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1730000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1657000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1566000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1837000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3677000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>13163000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>119383.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>26000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-199000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1178000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>438374.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-45921.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1135667.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-875786.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-199202.21</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-177506.92</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-209901.07</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-98.8</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>8.14</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>8.24</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2.19</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2.25</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>53696.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>55734.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-46510.34</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-46743.78</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>113.07</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>114.47</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
         <v>7128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
+        <v>0.0</v>
+      </c>
+      <c r="Q32">
         <v>3945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
-      <c r="T32"/>
+      <c r="T32">
+        <v>0.0</v>
+      </c>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
-      <c r="X32">
+      <c r="X32"/>
+      <c r="Y32">
         <v>49361.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>43985.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>18875.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>18.16</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>32.55</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>32.92</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>6.84</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>7.02</v>
       </c>
-      <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
+      <c r="AL32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10385,3347 +10588,3413 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>4896000.0</v>
       </c>
       <c r="C2">
         <v>20323000.0</v>
       </c>
       <c r="D2">
         <v>31057000.0</v>
       </c>
       <c r="E2">
         <v>40811000.0</v>
       </c>
       <c r="F2">
         <v>26640000.0</v>
       </c>
       <c r="G2">
         <v>2030628.0</v>
       </c>
       <c r="H2">
         <v>2129044.0</v>
       </c>
       <c r="I2">
         <v>3745592.0</v>
       </c>
       <c r="J2">
         <v>62981.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>124000</v>
       </c>
       <c r="C3">
         <v>7187000</v>
       </c>
       <c r="D3">
         <v>40083000</v>
       </c>
       <c r="E3">
         <v>11400000</v>
       </c>
       <c r="F3">
         <v>12181000</v>
       </c>
       <c r="G3">
         <v>1044836</v>
       </c>
       <c r="H3">
         <v>3270227</v>
       </c>
       <c r="I3">
         <v>7305615</v>
       </c>
       <c r="J3">
         <v>961257</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-9393000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>29813000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>-1060000.0</v>
       </c>
       <c r="C6">
         <v>-15427000.0</v>
       </c>
       <c r="D6">
         <v>-10734000.0</v>
       </c>
       <c r="E6">
         <v>-9754000.0</v>
       </c>
       <c r="F6">
         <v>14171000.0</v>
       </c>
       <c r="G6">
         <v>24643863.0</v>
       </c>
       <c r="H6">
         <v>-98416.0</v>
       </c>
       <c r="I6">
         <v>-1616548.0</v>
       </c>
       <c r="J6">
         <v>3682611.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
         <v>4105000.0</v>
       </c>
       <c r="C7">
         <v>2568000.0</v>
       </c>
       <c r="D7">
         <v>519000.0</v>
       </c>
       <c r="E7">
         <v>1180000.0</v>
       </c>
       <c r="F7">
         <v>260000.0</v>
       </c>
       <c r="G7">
         <v>31079.0</v>
       </c>
       <c r="H7">
         <v>-8665.51</v>
       </c>
       <c r="I7">
         <v>-81249.0</v>
       </c>
       <c r="J7">
         <v>177534.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>-15015.0</v>
       </c>
       <c r="G9">
         <v>-9430.81</v>
       </c>
       <c r="H9">
         <v>-26905.0</v>
       </c>
       <c r="I9">
         <v>-4235.27</v>
       </c>
       <c r="J9">
         <v>-49955.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>821000.0</v>
       </c>
       <c r="E11">
         <v>2533000.0</v>
       </c>
       <c r="F11">
         <v>244000.0</v>
       </c>
       <c r="G11">
         <v>60429.0</v>
       </c>
       <c r="H11">
         <v>25505.0</v>
       </c>
       <c r="I11">
         <v>-99394.0</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>-5882000.0</v>
       </c>
       <c r="E12">
         <v>5640000.0</v>
       </c>
       <c r="F12">
         <v>8074000.0</v>
       </c>
       <c r="G12">
         <v>2969782.0</v>
       </c>
       <c r="H12">
         <v>762587.0</v>
       </c>
       <c r="I12">
         <v>958479.0</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-302000.0</v>
       </c>
       <c r="E13">
         <v>-1353000.0</v>
       </c>
       <c r="F13">
         <v>16000.0</v>
       </c>
       <c r="G13">
         <v>16000.0</v>
       </c>
       <c r="H13">
         <v>16000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>20088000.0</v>
       </c>
       <c r="C14">
         <v>5329000.0</v>
       </c>
       <c r="D14">
         <v>348000.0</v>
       </c>
       <c r="E14">
         <v>237000.0</v>
       </c>
       <c r="F14">
         <v>31000.0</v>
       </c>
       <c r="G14">
         <v>18819.0</v>
       </c>
       <c r="H14">
         <v>10097.0</v>
       </c>
       <c r="I14">
         <v>4539.01</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>3836000.0</v>
       </c>
       <c r="C16">
         <v>4896000.0</v>
       </c>
       <c r="D16">
         <v>20323000.0</v>
       </c>
       <c r="E16">
         <v>31057000.0</v>
       </c>
       <c r="F16">
         <v>40811000.0</v>
       </c>
       <c r="G16">
         <v>26674491.0</v>
       </c>
       <c r="H16">
         <v>2030628.0</v>
       </c>
       <c r="I16">
         <v>2129044.0</v>
       </c>
       <c r="J16">
         <v>3745592.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>-23764000.0</v>
       </c>
       <c r="C18">
         <v>-34059000.0</v>
       </c>
       <c r="D18">
         <v>-70778000.0</v>
       </c>
       <c r="E18">
         <v>-40015000.0</v>
       </c>
       <c r="F18">
         <v>-23069000.0</v>
       </c>
       <c r="G18">
         <v>-2484310.0</v>
       </c>
       <c r="H18">
         <v>-4883436.0</v>
       </c>
       <c r="I18">
         <v>-8809886.0</v>
       </c>
       <c r="J18">
         <v>-1146533.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19">
         <v>-1969000.0</v>
       </c>
       <c r="C19">
         <v>-7187000.0</v>
       </c>
       <c r="D19">
         <v>-39307000.0</v>
       </c>
       <c r="E19">
         <v>-186000.0</v>
       </c>
       <c r="F19">
         <v>-12958000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20">
         <v>9642000.0</v>
       </c>
       <c r="C20">
         <v>15794000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>26309000.0</v>
       </c>
       <c r="F20">
         <v>30110000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
         <v>10958000.0</v>
       </c>
       <c r="C21">
         <v>5960000.0</v>
       </c>
       <c r="D21">
         <v>59962000.0</v>
       </c>
       <c r="E21">
         <v>-112000.0</v>
       </c>
       <c r="F21">
         <v>-2000.0</v>
       </c>
       <c r="G21">
         <v>463242.0</v>
       </c>
       <c r="H21">
         <v>463242.0</v>
       </c>
       <c r="I21">
         <v>463242.0</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>-31555000.0</v>
       </c>
       <c r="C22">
         <v>-62013000.0</v>
       </c>
       <c r="D22">
         <v>-30624000.0</v>
       </c>
       <c r="E22">
         <v>-66713000.0</v>
       </c>
       <c r="F22">
         <v>-19253000.0</v>
       </c>
       <c r="G22">
         <v>-3480234.0</v>
       </c>
       <c r="H22">
         <v>-2160007.0</v>
       </c>
       <c r="I22">
         <v>-2170172.0</v>
       </c>
       <c r="J22">
         <v>-639906.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>-178000.0</v>
       </c>
       <c r="C23">
         <v>-3122000.0</v>
       </c>
       <c r="D23">
         <v>-694.0</v>
       </c>
       <c r="E23">
         <v>4425000.0</v>
       </c>
       <c r="F23">
         <v>7662000.0</v>
       </c>
       <c r="G23">
         <v>29622506.0</v>
       </c>
       <c r="H23">
         <v>4878184.0</v>
       </c>
       <c r="I23">
         <v>7076172.0</v>
       </c>
       <c r="J23">
         <v>4829144.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>-1845000.0</v>
       </c>
       <c r="C24">
         <v>776000.0</v>
       </c>
       <c r="D24">
         <v>776000.0</v>
       </c>
       <c r="E24">
         <v>-11400000.0</v>
       </c>
       <c r="F24">
         <v>-777000.0</v>
       </c>
       <c r="G24">
         <v>-777000.0</v>
       </c>
       <c r="H24">
         <v>-777000.0</v>
       </c>
       <c r="I24">
         <v>-1087803.0</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>-18377000.0</v>
       </c>
       <c r="C25">
         <v>23754000.0</v>
       </c>
       <c r="D25">
         <v>4944000.0</v>
       </c>
       <c r="E25">
         <v>29985000.0</v>
       </c>
       <c r="F25">
         <v>1698000.0</v>
       </c>
       <c r="G25">
         <v>1990861.0</v>
       </c>
       <c r="H25">
         <v>574226.0</v>
       </c>
       <c r="I25">
         <v>832939.0</v>
       </c>
       <c r="J25">
         <v>99561.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>30734000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
         <v>2099000.0</v>
       </c>
       <c r="C27">
         <v>3490000.0</v>
       </c>
       <c r="D27">
         <v>4953000.0</v>
       </c>
       <c r="E27">
         <v>6696000.0</v>
       </c>
       <c r="F27">
         <v>6376000.0</v>
       </c>
       <c r="G27">
         <v>1791.89</v>
       </c>
       <c r="H27">
         <v>535.37</v>
       </c>
       <c r="I27">
         <v>709.41</v>
       </c>
       <c r="J27">
         <v>423.6</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>24549000.0</v>
       </c>
       <c r="C28">
         <v>18632000.0</v>
       </c>
       <c r="D28">
         <v>59268.0</v>
       </c>
       <c r="E28">
         <v>30622000.0</v>
       </c>
       <c r="F28">
         <v>37770000.0</v>
       </c>
       <c r="G28">
         <v>29622506.0</v>
       </c>
       <c r="H28">
         <v>4878184.0</v>
       </c>
       <c r="I28">
         <v>7076172.0</v>
       </c>
       <c r="J28">
         <v>4829144.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>-23640000.0</v>
       </c>
       <c r="C29">
         <v>-26872000.0</v>
       </c>
       <c r="D29">
         <v>-30695000.0</v>
       </c>
       <c r="E29">
         <v>-28615000.0</v>
       </c>
       <c r="F29">
         <v>-10888000.0</v>
       </c>
       <c r="G29">
         <v>-1439473.0</v>
       </c>
       <c r="H29">
         <v>-1613209.0</v>
       </c>
       <c r="I29">
         <v>-1504271.0</v>
       </c>
       <c r="J29">
         <v>-185276.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>-1969000.0</v>
       </c>
       <c r="C30">
         <v>-7187000.0</v>
       </c>
       <c r="D30">
         <v>-39307000.0</v>
       </c>
       <c r="E30">
         <v>-11400000.0</v>
       </c>
       <c r="F30">
         <v>-12958000.0</v>
       </c>
       <c r="G30">
         <v>-4076355.0</v>
       </c>
       <c r="H30">
         <v>-3270227.0</v>
       </c>
       <c r="I30">
         <v>-7305615.0</v>
       </c>
       <c r="J30">
         <v>-961257.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
+        <v>76</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
+        <v>79</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
         <v>93</v>
       </c>
       <c r="AF1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
         <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>571000.0</v>
+      </c>
+      <c r="C2">
         <v>5468000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3836000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4032000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>824000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6851000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4896000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7986000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2045000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11796000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20323000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36170000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>56751000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>74205000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>31057000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>41140290.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>53743000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34705000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>40811000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>45150497.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18358962.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22010137.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26639.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13596.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2999.11</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2514.73</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>156.01</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1882.95</v>
       </c>
-      <c r="AC2">
-[...1 lines deleted...]
-      </c>
       <c r="AD2">
-        <v>1877.44</v>
-[...2 lines deleted...]
-      <c r="AF2">
+        <v>1725176.0</v>
+      </c>
+      <c r="AE2">
+        <v>1877437.0</v>
+      </c>
+      <c r="AF2"/>
+      <c r="AG2">
         <v>4102.25</v>
       </c>
-      <c r="AG2">
-[...1 lines deleted...]
-      </c>
       <c r="AH2">
-        <v>4854.86</v>
+        <v>5899259.0</v>
       </c>
       <c r="AI2">
+        <v>4854863.0</v>
+      </c>
+      <c r="AJ2">
         <v>25.79</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>26.11</v>
       </c>
-      <c r="AK2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
-        <v>775000</v>
+        <v>4454000</v>
       </c>
       <c r="C3">
+        <v>1560000</v>
+      </c>
+      <c r="D3">
         <v>1446000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>584000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>763000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>381000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>486000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1309000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2392000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1855000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1631000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10045000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13922000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10990000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5126000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6691066</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1803000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>870000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1937000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2971695</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2313704</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2438004</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4457.6</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1356.16</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1208.46</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>754.48</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>725.76</v>
       </c>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
       <c r="AC3">
-        <v>599.52</v>
+        <v>592786</v>
       </c>
       <c r="AD3">
-        <v>1015.72</v>
+        <v>599521</v>
       </c>
       <c r="AE3">
-        <v>1042.22</v>
+        <v>1015720</v>
       </c>
       <c r="AF3">
-        <v>1417.03</v>
+        <v>1042222</v>
       </c>
       <c r="AG3">
-        <v>1470.81</v>
+        <v>1417031</v>
       </c>
       <c r="AH3">
-        <v>2184.72</v>
+        <v>1470807</v>
       </c>
       <c r="AI3">
-        <v>2195.69</v>
+        <v>2184725</v>
       </c>
       <c r="AJ3">
+        <v>2195691</v>
+      </c>
+      <c r="AK3">
         <v>385.18</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>389.94</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-20581000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-17454000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>43148000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-809000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>547000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>20000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>24817000.0</v>
+      </c>
+      <c r="C6">
         <v>-4897000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1632000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-196000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3208000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6027000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1955000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3090000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5941000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9751000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8527000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-15847000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-20581000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-17454000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>43148000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-10083290.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-12603000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>19038000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6106000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4339497.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>26791535.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3651175.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4629.82</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>11893.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10597.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>484.38</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>465.94</v>
       </c>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
       <c r="AC6">
-        <v>157.78</v>
+        <v>156007.0</v>
       </c>
       <c r="AD6">
-        <v>-152.26</v>
+        <v>157779.0</v>
       </c>
       <c r="AE6">
-        <v>-156.24</v>
+        <v>-152262.0</v>
       </c>
       <c r="AF6">
-        <v>-1731.31</v>
+        <v>-156235.0</v>
       </c>
       <c r="AG6">
-        <v>-1797.01</v>
+        <v>-1731306.0</v>
       </c>
       <c r="AH6">
-        <v>1044.4</v>
+        <v>-1797010.0</v>
       </c>
       <c r="AI6">
-        <v>1049.64</v>
+        <v>1044396.0</v>
       </c>
       <c r="AJ6">
+        <v>1049638.0</v>
+      </c>
+      <c r="AK6">
         <v>25.79</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>26.11</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>583000.0</v>
+      </c>
+      <c r="C7">
         <v>-51000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>682000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1804000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1471000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2471000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1967000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2993000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1008000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>260000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>323000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1419000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1011000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>554000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-443000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1808672.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2750000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-364000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2485000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>173984.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>62020.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>81590.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-143.39</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4.85</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4.33</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
-        <v>-13.36</v>
-[...1 lines deleted...]
-      <c r="AD7"/>
+        <v>-13206.0</v>
+      </c>
+      <c r="AD7">
+        <v>-13356.0</v>
+      </c>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
-        <v>-2.1</v>
-[...1 lines deleted...]
-      <c r="AH7"/>
+        <v>-2023.0</v>
+      </c>
+      <c r="AH7">
+        <v>-2100.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
-[...1 lines deleted...]
-      </c>
+      <c r="T9"/>
       <c r="U9">
         <v>-7508.0</v>
       </c>
       <c r="V9">
         <v>-7508.0</v>
       </c>
       <c r="W9">
         <v>-7508.0</v>
       </c>
       <c r="X9">
+        <v>-7508.0</v>
+      </c>
+      <c r="Y9">
         <v>-4.85</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4.33</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
+      <c r="AB9"/>
       <c r="AC9">
-        <v>-13.36</v>
-[...1 lines deleted...]
-      <c r="AD9"/>
+        <v>-13206.0</v>
+      </c>
+      <c r="AD9">
+        <v>-13356.0</v>
+      </c>
       <c r="AE9"/>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
+      <c r="AF9"/>
       <c r="AG9">
-        <v>-2.1</v>
-[...1 lines deleted...]
-      <c r="AH9"/>
+        <v>-2023.0</v>
+      </c>
+      <c r="AH9">
+        <v>-2100.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1335000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-151000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>53000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-416000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>112094.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>403818.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-559548.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2576636.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>261248.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>557716.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
-      <c r="X11"/>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>682000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1626000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4399000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-12609000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6041337.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>25110740.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3381437.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2147486.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>996908.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>980832.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4437167.0</v>
       </c>
       <c r="W12">
         <v>4437167.0</v>
       </c>
-      <c r="X12"/>
+      <c r="X12">
+        <v>4437167.0</v>
+      </c>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>84000.0</v>
       </c>
       <c r="N13">
+        <v>84000.0</v>
+      </c>
+      <c r="O13">
         <v>501000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-27000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1696578.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3153396.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>196633.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92815.0</v>
       </c>
       <c r="T13">
         <v>-92815.0</v>
       </c>
       <c r="U13">
+        <v>-92815.0</v>
+      </c>
+      <c r="V13">
         <v>62020.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-92815.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>5353000.0</v>
+      </c>
+      <c r="C14">
         <v>5397000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5332000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5023000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5024000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5030000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5011000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5027000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="J14">
         <v>93000.0</v>
       </c>
       <c r="K14">
         <v>93000.0</v>
       </c>
       <c r="L14">
+        <v>93000.0</v>
+      </c>
+      <c r="M14">
         <v>92000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>93000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>82000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>81000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>163639.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="S14">
         <v>20000.0</v>
       </c>
       <c r="T14">
+        <v>20000.0</v>
+      </c>
+      <c r="U14">
         <v>15656.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6081.0</v>
       </c>
       <c r="V14">
         <v>6081.0</v>
       </c>
       <c r="W14">
+        <v>6081.0</v>
+      </c>
+      <c r="X14">
         <v>3.18</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
-      <c r="Z14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>9.85</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>9.47</v>
       </c>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
       <c r="AC14">
-        <v>5.01</v>
-[...1 lines deleted...]
-      <c r="AD14"/>
+        <v>4956.0</v>
+      </c>
+      <c r="AD14">
+        <v>5013.0</v>
+      </c>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
-        <v>2.22</v>
-[...1 lines deleted...]
-      <c r="AH14"/>
+        <v>2141.0</v>
+      </c>
+      <c r="AH14">
+        <v>2222.0</v>
+      </c>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>25388000.0</v>
+      </c>
+      <c r="C16">
         <v>571000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5468000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3836000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4032000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>824000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6851000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4896000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7986000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2045000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11796000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>20323000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>36170000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>56751000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>74205000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>31057000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>41140000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>53743000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>34705000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>40811000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>45150497.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>18358962.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>22010.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11893.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>13596.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2999.11</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>465.94</v>
       </c>
-      <c r="AB16">
-[...1 lines deleted...]
-      </c>
       <c r="AC16">
-        <v>1882.95</v>
+        <v>156007.0</v>
       </c>
       <c r="AD16">
-        <v>1725.18</v>
+        <v>1882955.0</v>
       </c>
       <c r="AE16">
-        <v>-156.24</v>
+        <v>1725176.0</v>
       </c>
       <c r="AF16">
-        <v>-1731.31</v>
+        <v>-156235.0</v>
       </c>
       <c r="AG16">
-        <v>4102.25</v>
+        <v>-1731306.0</v>
       </c>
       <c r="AH16">
-        <v>5899.26</v>
+        <v>4102249.0</v>
       </c>
       <c r="AI16">
-        <v>1049.64</v>
+        <v>5899259.0</v>
       </c>
       <c r="AJ16">
+        <v>1049638.0</v>
+      </c>
+      <c r="AK16">
         <v>25.79</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>26.11</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
-        <v>-6000000.0</v>
+        <v>-8723000.0</v>
       </c>
       <c r="C18">
+        <v>-6785000.0</v>
+      </c>
+      <c r="D18">
         <v>-5744000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6817000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4967000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5683000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6861000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8544000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7257000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9741000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-8517000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-16614000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-21865000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19361000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12938000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11916080.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12375000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8872000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6753000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7752458.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4633055.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3938750.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6744.74</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1499.11</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1335.84</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1362.46</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1310.6</v>
       </c>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
       <c r="AC18">
-        <v>-874.47</v>
+        <v>-864648.0</v>
       </c>
       <c r="AD18">
-        <v>-1537.4</v>
+        <v>-874471.0</v>
       </c>
       <c r="AE18">
-        <v>-1577.52</v>
+        <v>-1537404.0</v>
       </c>
       <c r="AF18">
-        <v>-1758.51</v>
+        <v>-1577519.0</v>
       </c>
       <c r="AG18">
-        <v>-1825.25</v>
+        <v>-1758512.0</v>
       </c>
       <c r="AH18">
-        <v>-2582.17</v>
+        <v>-1825248.0</v>
       </c>
       <c r="AI18">
-        <v>-2595.13</v>
+        <v>-2582169.0</v>
       </c>
       <c r="AJ18">
+        <v>-2595129.0</v>
+      </c>
+      <c r="AK18">
         <v>-436.7</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-442.09</v>
       </c>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-1446000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-574000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-614000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-381000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-400000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1309000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2392000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1855000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1631000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-9269000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-13922000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10990000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5126000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-6790462.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1802538.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-870000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1937000.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20">
+        <v>33608000.0</v>
+      </c>
+      <c r="C20">
         <v>-301000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7455000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6624000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>-126000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3144000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>15794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
       <c r="O20"/>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
+      <c r="P20"/>
       <c r="Q20">
         <v>67.0</v>
       </c>
-      <c r="R20"/>
+      <c r="R20">
+        <v>67.0</v>
+      </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21">
-        <v>-11000.0</v>
+        <v>-10000.0</v>
       </c>
       <c r="C21">
         <v>-11000.0</v>
       </c>
       <c r="D21">
+        <v>-11000.0</v>
+      </c>
+      <c r="E21">
         <v>-4902000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9881000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5990000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>4151000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-10000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-9000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>55830000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-8140.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-102813.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-525.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-522.0</v>
       </c>
       <c r="T21">
         <v>-522.0</v>
       </c>
       <c r="U21">
+        <v>-522.0</v>
+      </c>
+      <c r="V21">
         <v>-342.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-522.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-12132000.0</v>
+      </c>
+      <c r="C22">
         <v>-10895000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-10690000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9714000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5280000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-14262000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-12859000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-16122000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-25905000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-10616000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-9370000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-10252000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-10115000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-14863000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4606000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-13235774.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-32970000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-11038000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-9469000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-5634553.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3926000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3829683.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-5862.76</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-967.42</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-862.06</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-837.74</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-805.85</v>
       </c>
-      <c r="AB22">
-[...1 lines deleted...]
-      </c>
       <c r="AC22">
-        <v>-334.1</v>
+        <v>-330351.0</v>
       </c>
       <c r="AD22">
-        <v>-732.28</v>
+        <v>-334104.0</v>
       </c>
       <c r="AE22">
-        <v>-751.39</v>
+        <v>-732281.0</v>
       </c>
       <c r="AF22">
-        <v>-475.52</v>
+        <v>-751388.0</v>
       </c>
       <c r="AG22">
-        <v>-493.57</v>
+        <v>-475521.0</v>
       </c>
       <c r="AH22">
-        <v>-591.44</v>
+        <v>-493567.0</v>
       </c>
       <c r="AI22">
-        <v>-594.4</v>
+        <v>-591435.0</v>
       </c>
       <c r="AJ22">
+        <v>-594404.0</v>
+      </c>
+      <c r="AK22">
         <v>-146.02</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-147.83</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
-        <v>1688000.0</v>
+        <v>33598000.0</v>
       </c>
       <c r="C23">
+        <v>2000000.0</v>
+      </c>
+      <c r="D23">
         <v>-68000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4889000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-284000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-207000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-404000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-536000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2586000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4160000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-10000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>276000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1294000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1916000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3904000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2098362.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>217000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27333000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1086000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3572319.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>31387551.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>55877.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2756017.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13418.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11956.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1860.24</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1789.43</v>
       </c>
-      <c r="AB23">
-[...1 lines deleted...]
-      </c>
       <c r="AC23">
-        <v>1032.24</v>
+        <v>1020647.0</v>
       </c>
       <c r="AD23">
-        <v>1378.3</v>
+        <v>1032242.0</v>
       </c>
       <c r="AE23">
-        <v>1414.27</v>
+        <v>1378304.0</v>
       </c>
       <c r="AF23">
-        <v>-7.3</v>
+        <v>1414266.0</v>
       </c>
       <c r="AG23">
-        <v>-7.57</v>
+        <v>-7296.0</v>
       </c>
       <c r="AH23">
-        <v>3570.87</v>
+        <v>-7572.0</v>
       </c>
       <c r="AI23">
-        <v>3588.8</v>
+        <v>3570872.0</v>
       </c>
       <c r="AJ23">
+        <v>3588795.0</v>
+      </c>
+      <c r="AK23">
         <v>462.49</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>468.2</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
-        <v>-585000.0</v>
+        <v>-175000.0</v>
       </c>
       <c r="C24">
+        <v>200000.0</v>
+      </c>
+      <c r="D24">
         <v>-527000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1377000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-856000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>86000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>776000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1580000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>776000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-13797000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-10793000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5126000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-11400000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-350.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-543902.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-776.65</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>1610000.0</v>
+      </c>
+      <c r="C25">
         <v>6000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>76000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-17817000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1280000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1844000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-323000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21372000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1471000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1469000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1470000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2372000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3623000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-13356000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6038449.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23771000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2070000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>371000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-393552.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>604839.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1640753.0</v>
       </c>
-      <c r="W25">
-[...1 lines deleted...]
-      </c>
       <c r="X25">
+        <v>-100.33</v>
+      </c>
+      <c r="Y25">
         <v>325.94</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>290.44</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-179.2</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-172.38</v>
       </c>
-      <c r="AB25">
-[...1 lines deleted...]
-      </c>
       <c r="AC25">
-        <v>9.35</v>
+        <v>9243.0</v>
       </c>
       <c r="AD25">
-        <v>-0.29</v>
+        <v>9348.0</v>
       </c>
       <c r="AE25">
-        <v>-0.3</v>
+        <v>-291.0</v>
       </c>
       <c r="AF25">
-        <v>-8.83</v>
+        <v>-299.0</v>
       </c>
       <c r="AG25">
-        <v>-9.17</v>
+        <v>-8831.0</v>
       </c>
       <c r="AH25">
-        <v>-29.47</v>
+        <v>-9166.0</v>
       </c>
       <c r="AI25">
-        <v>-29.62</v>
+        <v>-29471.0</v>
       </c>
       <c r="AJ25">
+        <v>-29619.0</v>
+      </c>
+      <c r="AK25">
         <v>42.4</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>42.92</v>
       </c>
     </row>
-    <row r="26" spans="1:37">
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-45000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>1294000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1916000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>256000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>317000.0</v>
+      </c>
+      <c r="C27">
         <v>318000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>302000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>258000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>312000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>179000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1350000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1402000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>583000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>906000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>599000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>702000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>718000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2233000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1300000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2267929.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1341000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1310000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1777000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1057702.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>933709.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>600513.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3816.15</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>503.38</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>448.56</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>399.12</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>383.92</v>
       </c>
-      <c r="AB27">
-[...1 lines deleted...]
-      </c>
       <c r="AC27">
-        <v>58.15</v>
+        <v>57496.0</v>
       </c>
       <c r="AD27">
-        <v>210.89</v>
+        <v>58149.0</v>
       </c>
       <c r="AE27">
-        <v>216.39</v>
+        <v>210887.0</v>
       </c>
       <c r="AF27">
-        <v>142.75</v>
+        <v>216390.0</v>
       </c>
       <c r="AG27">
-        <v>148.17</v>
+        <v>142752.0</v>
       </c>
       <c r="AH27">
-        <v>223.46</v>
+        <v>148169.0</v>
       </c>
       <c r="AI27">
-        <v>224.58</v>
+        <v>223462.0</v>
       </c>
       <c r="AJ27">
+        <v>224585.0</v>
+      </c>
+      <c r="AK27">
         <v>52.1</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>52.74</v>
       </c>
     </row>
-    <row r="28" spans="1:37">
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>33598000.0</v>
+      </c>
+      <c r="C28">
         <v>1688000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7376000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6611000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9552000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-344000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8730000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5454000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="K28">
         <v>-10000.0</v>
       </c>
       <c r="L28">
+        <v>-10000.0</v>
+      </c>
+      <c r="M28">
         <v>-9.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1284000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1907000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>56086000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2090155.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>114000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27333000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1085000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3572082.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>31387209.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>55197.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2755.51</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13418.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11956.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1860.24</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1789.43</v>
       </c>
-      <c r="AB28">
-[...1 lines deleted...]
-      </c>
       <c r="AC28">
-        <v>1032.24</v>
+        <v>1020647.0</v>
       </c>
       <c r="AD28">
-        <v>1378.3</v>
+        <v>1032242.0</v>
       </c>
       <c r="AE28">
-        <v>1414.27</v>
+        <v>1378304.0</v>
       </c>
       <c r="AF28">
-        <v>-7.3</v>
+        <v>1414266.0</v>
       </c>
       <c r="AG28">
-        <v>-7.57</v>
+        <v>-7296.0</v>
       </c>
       <c r="AH28">
-        <v>3570.87</v>
+        <v>-7572.0</v>
       </c>
       <c r="AI28">
-        <v>3588.8</v>
+        <v>3570872.0</v>
       </c>
       <c r="AJ28">
+        <v>3588795.0</v>
+      </c>
+      <c r="AK28">
         <v>462.49</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>468.2</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-4269000.0</v>
+      </c>
+      <c r="C29">
         <v>-5225000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4298000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6233000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5730000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5302000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6375000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7235000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4865000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-7886000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6886000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6569000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-7943000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-8371000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-7812000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-5225014.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-10572000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-8002000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4816000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4780763.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2319351.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1500746.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2287.14</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-142.96</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-127.39</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-607.98</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-584.84</v>
       </c>
-      <c r="AB29">
-[...1 lines deleted...]
-      </c>
       <c r="AC29">
-        <v>-274.95</v>
+        <v>-271862.0</v>
       </c>
       <c r="AD29">
-        <v>-521.68</v>
+        <v>-274950.0</v>
       </c>
       <c r="AE29">
-        <v>-535.3</v>
+        <v>-521685.0</v>
       </c>
       <c r="AF29">
-        <v>-341.48</v>
+        <v>-535297.0</v>
       </c>
       <c r="AG29">
-        <v>-354.44</v>
+        <v>-341481.0</v>
       </c>
       <c r="AH29">
-        <v>-397.44</v>
+        <v>-354440.0</v>
       </c>
       <c r="AI29">
-        <v>-399.44</v>
+        <v>-397444.0</v>
       </c>
       <c r="AJ29">
+        <v>-399438.0</v>
+      </c>
+      <c r="AK29">
         <v>-51.52</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-52.16</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-4512000.0</v>
+      </c>
+      <c r="C30">
         <v>-1360000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1446000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-574000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-614000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-381000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1309000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2392000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1855000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1631000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9269000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-13922000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10990000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-5126000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-6790462.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1803000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-870000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1937000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2972045.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2313704.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2438004.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5234.25</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1356.16</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1208.46</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-754.48</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-725.76</v>
       </c>
-      <c r="AB30">
-[...1 lines deleted...]
-      </c>
       <c r="AC30">
-        <v>-599.52</v>
+        <v>-592786.0</v>
       </c>
       <c r="AD30">
-        <v>-1015.72</v>
+        <v>-599521.0</v>
       </c>
       <c r="AE30">
-        <v>-1042.22</v>
+        <v>-1015720.0</v>
       </c>
       <c r="AF30">
-        <v>-1417.03</v>
+        <v>-1042222.0</v>
       </c>
       <c r="AG30">
-        <v>-1470.81</v>
+        <v>-1417031.0</v>
       </c>
       <c r="AH30">
-        <v>-2184.72</v>
+        <v>-1470807.0</v>
       </c>
       <c r="AI30">
-        <v>-2195.69</v>
+        <v>-2184725.0</v>
       </c>
       <c r="AJ30">
+        <v>-2195691.0</v>
+      </c>
+      <c r="AK30">
         <v>-385.18</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-389.94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>