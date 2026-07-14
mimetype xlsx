--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -932,51 +932,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -1183,51 +1183,53 @@
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>86880000.0</v>
+      </c>
       <c r="C8">
         <v>87731000.0</v>
       </c>
       <c r="D8">
         <v>56000.0</v>
       </c>
       <c r="E8">
         <v>56000.0</v>
       </c>
       <c r="F8">
         <v>56000.0</v>
       </c>
       <c r="G8">
         <v>45000.0</v>
       </c>
       <c r="H8">
         <v>45000.0</v>
       </c>
       <c r="I8">
         <v>44000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1793,51 +1795,53 @@
         <v>4541185000.0</v>
       </c>
       <c r="K23">
         <v>3975403000.0</v>
       </c>
       <c r="L23">
         <v>2592579000.0</v>
       </c>
       <c r="M23">
         <v>1355424000.0</v>
       </c>
       <c r="N23">
         <v>1037360000.0</v>
       </c>
       <c r="O23">
         <v>830509000.0</v>
       </c>
       <c r="P23">
         <v>551584000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1604039000.0</v>
+      </c>
       <c r="C24">
         <v>1598828000.0</v>
       </c>
       <c r="D24">
         <v>1582453000.0</v>
       </c>
       <c r="E24">
         <v>1369936000.0</v>
       </c>
       <c r="F24">
         <v>210127000.0</v>
       </c>
       <c r="G24">
         <v>269000000.0</v>
       </c>
       <c r="H24">
         <v>743000000.0</v>
       </c>
       <c r="I24">
         <v>708000000.0</v>
       </c>
       <c r="J24">
         <v>678000000.0</v>
       </c>
       <c r="K24">
@@ -1861,51 +1865,53 @@
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25">
         <v>10000000.0</v>
       </c>
       <c r="I25">
         <v>5000000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>3064808000.0</v>
+      </c>
       <c r="C26">
         <v>2025990000.0</v>
       </c>
       <c r="D26">
         <v>1492804000.0</v>
       </c>
       <c r="E26">
         <v>1088702000.0</v>
       </c>
       <c r="F26">
         <v>1191378000.0</v>
       </c>
       <c r="G26">
         <v>807426000.0</v>
       </c>
       <c r="H26">
         <v>6044835000.0</v>
       </c>
       <c r="I26">
         <v>5592696000.0</v>
       </c>
       <c r="J26">
         <v>3802627000.0</v>
       </c>
       <c r="K26">
@@ -1973,51 +1979,53 @@
         <v>557606000.0</v>
       </c>
       <c r="K28">
         <v>652054000.0</v>
       </c>
       <c r="L28">
         <v>580252000.0</v>
       </c>
       <c r="M28">
         <v>253208000.0</v>
       </c>
       <c r="N28">
         <v>84146000.0</v>
       </c>
       <c r="O28">
         <v>36892000.0</v>
       </c>
       <c r="P28">
         <v>91000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2429829000.0</v>
+      </c>
       <c r="C29">
         <v>2564542000.0</v>
       </c>
       <c r="D29">
         <v>2507796000.0</v>
       </c>
       <c r="E29">
         <v>2504314000.0</v>
       </c>
       <c r="F29">
         <v>1274178000.0</v>
       </c>
       <c r="G29">
         <v>964711000.0</v>
       </c>
       <c r="H29">
         <v>1356869000.0</v>
       </c>
       <c r="I29">
         <v>1267184000.0</v>
       </c>
       <c r="J29">
         <v>1072951000.0</v>
       </c>
       <c r="K29"/>
@@ -2224,51 +2232,51 @@
       </c>
       <c r="K35">
         <v>1250000000.0</v>
       </c>
       <c r="L35">
         <v>810667000.0</v>
       </c>
       <c r="M35">
         <v>292974000.0</v>
       </c>
       <c r="N35">
         <v>148561000.0</v>
       </c>
       <c r="O35">
         <v>107188000.0</v>
       </c>
       <c r="P35">
         <v>422593000.0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>-10020195000.0</v>
+        <v>-7539894000.0</v>
       </c>
       <c r="C36">
         <v>205205000.0</v>
       </c>
       <c r="D36">
         <v>-1492804000.0</v>
       </c>
       <c r="E36">
         <v>242989000.0</v>
       </c>
       <c r="F36">
         <v>227801000.0</v>
       </c>
       <c r="G36">
         <v>123113000.0</v>
       </c>
       <c r="H36">
         <v>-1120512000.0</v>
       </c>
       <c r="I36">
         <v>99482000.0</v>
       </c>
       <c r="J36">
         <v>49420000.0</v>
       </c>
@@ -2573,51 +2581,53 @@
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>59443000.0</v>
+      </c>
       <c r="C45">
         <v>58500000.0</v>
       </c>
       <c r="D45">
         <v>59282000.0</v>
       </c>
       <c r="E45">
         <v>55181000.0</v>
       </c>
       <c r="F45">
         <v>55399000.0</v>
       </c>
       <c r="G45">
         <v>8012000.0</v>
       </c>
       <c r="H45">
         <v>8355000.0</v>
       </c>
       <c r="I45">
         <v>9145000.0</v>
       </c>
       <c r="J45">
         <v>6581000.0</v>
       </c>
       <c r="K45">
@@ -2875,51 +2885,53 @@
         <v>678000000.0</v>
       </c>
       <c r="K51">
         <v>1250000000.0</v>
       </c>
       <c r="L51">
         <v>796000000.0</v>
       </c>
       <c r="M51">
         <v>282900000.0</v>
       </c>
       <c r="N51">
         <v>141100000.0</v>
       </c>
       <c r="O51">
         <v>100000000.0</v>
       </c>
       <c r="P51">
         <v>91000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>24789000.0</v>
+      </c>
       <c r="C52">
         <v>431823000.0</v>
       </c>
       <c r="D52">
         <v>515844000.0</v>
       </c>
       <c r="E52">
         <v>1182794000.0</v>
       </c>
       <c r="F52">
         <v>173068000.0</v>
       </c>
       <c r="G52">
         <v>261392000.0</v>
       </c>
       <c r="H52">
         <v>743000000.0</v>
       </c>
       <c r="I52">
         <v>708000000.0</v>
       </c>
       <c r="J52">
         <v>678000000.0</v>
       </c>
       <c r="K52">
@@ -3094,51 +3106,51 @@
       </c>
       <c r="K56">
         <v>1107524000.0</v>
       </c>
       <c r="L56">
         <v>780883000.0</v>
       </c>
       <c r="M56">
         <v>167962000.0</v>
       </c>
       <c r="N56">
         <v>116065000.0</v>
       </c>
       <c r="O56">
         <v>68921000.0</v>
       </c>
       <c r="P56">
         <v>10098000.0</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
-        <v>2913050000.0</v>
+        <v>24789000.0</v>
       </c>
       <c r="C57">
         <v>9870279000.0</v>
       </c>
       <c r="D57">
         <v>4865436000.0</v>
       </c>
       <c r="E57">
         <v>10509865000.0</v>
       </c>
       <c r="F57">
         <v>8922026000.0</v>
       </c>
       <c r="G57">
         <v>5992449000.0</v>
       </c>
       <c r="H57">
         <v>66423000.0</v>
       </c>
       <c r="I57">
         <v>40260000.0</v>
       </c>
       <c r="J57">
         <v>3468234000.0</v>
       </c>
@@ -3228,51 +3240,51 @@
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
         <v>912587000.0</v>
       </c>
       <c r="C60">
         <v>1053363000.0</v>
       </c>
       <c r="D60">
-        <v>925343000.0</v>
+        <v>1232919000.0</v>
       </c>
       <c r="E60">
         <v>1134378000.0</v>
       </c>
       <c r="F60">
         <v>1064051000.0</v>
       </c>
       <c r="G60">
         <v>695711000.0</v>
       </c>
       <c r="H60">
         <v>613869000.0</v>
       </c>
       <c r="I60">
         <v>559184000.0</v>
       </c>
       <c r="J60">
         <v>394951000.0</v>
       </c>
       <c r="K60">
         <v>284264000.0</v>
       </c>
       <c r="L60">
         <v>259736000.0</v>
       </c>
@@ -3345,51 +3357,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
@@ -4080,51 +4092,53 @@
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
     </row>
     <row r="8" spans="1:54">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>86880000.0</v>
+      </c>
       <c r="C8">
         <v>86880000.0</v>
       </c>
       <c r="D8">
         <v>87731000.0</v>
       </c>
       <c r="E8">
         <v>87731000.0</v>
       </c>
       <c r="F8">
         <v>87731000.0</v>
       </c>
       <c r="G8">
         <v>130320000.0</v>
       </c>
       <c r="H8">
         <v>57000.0</v>
       </c>
       <c r="I8">
         <v>57000.0</v>
       </c>
       <c r="J8">
         <v>56000.0</v>
       </c>
       <c r="K8">
@@ -5954,51 +5968,53 @@
       </c>
       <c r="AT23">
         <v>1355424000.0</v>
       </c>
       <c r="AU23">
         <v>1284513000.0</v>
       </c>
       <c r="AV23">
         <v>1164392000.0</v>
       </c>
       <c r="AW23">
         <v>1090348000.0</v>
       </c>
       <c r="AX23">
         <v>1037360000.0</v>
       </c>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
     </row>
     <row r="24" spans="1:54">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1604039000.0</v>
+      </c>
       <c r="C24">
         <v>1595569000.0</v>
       </c>
       <c r="D24">
         <v>1842805000.0</v>
       </c>
       <c r="E24">
         <v>1847789000.0</v>
       </c>
       <c r="F24">
         <v>1598828000.0</v>
       </c>
       <c r="G24">
         <v>1864897000.0</v>
       </c>
       <c r="H24">
         <v>1889980000.0</v>
       </c>
       <c r="I24">
         <v>1878906000.0</v>
       </c>
       <c r="J24">
         <v>1582453000.0</v>
       </c>
       <c r="K24">
@@ -6180,51 +6196,53 @@
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25">
         <v>140875000.0</v>
       </c>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
     </row>
     <row r="26" spans="1:54">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>3064808000.0</v>
+      </c>
       <c r="C26">
         <v>2202758000.0</v>
       </c>
       <c r="D26">
         <v>2132929000.0</v>
       </c>
       <c r="E26">
         <v>2209884000.0</v>
       </c>
       <c r="F26">
         <v>2025990000.0</v>
       </c>
       <c r="G26">
         <v>2040983000.0</v>
       </c>
       <c r="H26">
         <v>1860834000.0</v>
       </c>
       <c r="I26">
         <v>1572917000.0</v>
       </c>
       <c r="J26">
         <v>1492804000.0</v>
       </c>
       <c r="K26">
@@ -6546,51 +6564,53 @@
       </c>
       <c r="AT28">
         <v>253208000.0</v>
       </c>
       <c r="AU28">
         <v>199858000.0</v>
       </c>
       <c r="AV28">
         <v>188893000.0</v>
       </c>
       <c r="AW28">
         <v>90613000.0</v>
       </c>
       <c r="AX28">
         <v>84146000.0</v>
       </c>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
     </row>
     <row r="29" spans="1:54">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2429829000.0</v>
+      </c>
       <c r="C29">
         <v>2426683000.0</v>
       </c>
       <c r="D29">
         <v>2805782000.0</v>
       </c>
       <c r="E29">
         <v>2820751000.0</v>
       </c>
       <c r="F29">
         <v>2564542000.0</v>
       </c>
       <c r="G29">
         <v>2804442000.0</v>
       </c>
       <c r="H29">
         <v>2823224000.0</v>
       </c>
       <c r="I29">
         <v>2807640000.0</v>
       </c>
       <c r="J29">
         <v>2507796000.0</v>
       </c>
       <c r="K29">
@@ -7317,51 +7337,51 @@
       <c r="AT35">
         <v>292974000.0</v>
       </c>
       <c r="AU35">
         <v>239489000.0</v>
       </c>
       <c r="AV35">
         <v>215702000.0</v>
       </c>
       <c r="AW35">
         <v>146823000.0</v>
       </c>
       <c r="AX35">
         <v>148561000.0</v>
       </c>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>-10020195000.0</v>
+        <v>-7539894000.0</v>
       </c>
       <c r="C36">
         <v>229343000.0</v>
       </c>
       <c r="D36">
         <v>-8774193000.0</v>
       </c>
       <c r="E36">
         <v>201808000.0</v>
       </c>
       <c r="F36">
         <v>205205000.0</v>
       </c>
       <c r="G36">
         <v>221808000.0</v>
       </c>
       <c r="H36">
         <v>231788000.0</v>
       </c>
       <c r="I36">
         <v>230628000.0</v>
       </c>
       <c r="J36">
         <v>-1492804000.0</v>
       </c>
@@ -8420,51 +8440,53 @@
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
     </row>
     <row r="45" spans="1:54">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>59443000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45">
         <v>58500000.0</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45">
         <v>59282000.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45">
         <v>55181000.0</v>
       </c>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45">
         <v>8183000.0</v>
@@ -9368,51 +9390,53 @@
       </c>
       <c r="AT51">
         <v>282900000.0</v>
       </c>
       <c r="AU51">
         <v>228700000.0</v>
       </c>
       <c r="AV51">
         <v>208300000.0</v>
       </c>
       <c r="AW51">
         <v>140900000.0</v>
       </c>
       <c r="AX51">
         <v>141100000.0</v>
       </c>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
     </row>
     <row r="52" spans="1:54">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>24789000.0</v>
+      </c>
       <c r="C52">
         <v>22000000.0</v>
       </c>
       <c r="D52">
         <v>669000000.0</v>
       </c>
       <c r="E52">
         <v>425000000.0</v>
       </c>
       <c r="F52">
         <v>431823000.0</v>
       </c>
       <c r="G52">
         <v>292000000.0</v>
       </c>
       <c r="H52">
         <v>316000000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>515844000.0</v>
       </c>
       <c r="K52"/>
       <c r="L52">
         <v>975541000.0</v>
@@ -10077,51 +10101,51 @@
       <c r="AT56">
         <v>167962000.0</v>
       </c>
       <c r="AU56">
         <v>163602000.0</v>
       </c>
       <c r="AV56">
         <v>137731000.0</v>
       </c>
       <c r="AW56">
         <v>123544000.0</v>
       </c>
       <c r="AX56">
         <v>116065000.0</v>
       </c>
       <c r="AY56"/>
       <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
     </row>
     <row r="57" spans="1:54">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
-        <v>2913050000.0</v>
+        <v>24789000.0</v>
       </c>
       <c r="C57">
         <v>9293071000.0</v>
       </c>
       <c r="D57">
         <v>8593693000.0</v>
       </c>
       <c r="E57">
         <v>9561645000.0</v>
       </c>
       <c r="F57">
         <v>9870279000.0</v>
       </c>
       <c r="G57">
         <v>10304604000.0</v>
       </c>
       <c r="H57">
         <v>10756344000.0</v>
       </c>
       <c r="I57">
         <v>10638970000.0</v>
       </c>
       <c r="J57">
         <v>4865436000.0</v>
       </c>
@@ -11345,51 +11369,53 @@
         <v>23183000.0</v>
       </c>
       <c r="K12">
         <v>11193000.0</v>
       </c>
       <c r="L12">
         <v>6281000.0</v>
       </c>
       <c r="M12">
         <v>4584000.0</v>
       </c>
       <c r="N12">
         <v>3507000.0</v>
       </c>
       <c r="O12">
         <v>3145000.0</v>
       </c>
       <c r="P12">
         <v>90000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>127</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>540989000.0</v>
+      </c>
       <c r="C13">
         <v>610996000.0</v>
       </c>
       <c r="D13">
         <v>553110000.0</v>
       </c>
       <c r="E13">
         <v>403878000.0</v>
       </c>
       <c r="F13">
         <v>247218000.0</v>
       </c>
       <c r="G13">
         <v>243891000.0</v>
       </c>
       <c r="H13">
         <v>248760000.0</v>
       </c>
       <c r="I13">
         <v>207306000.0</v>
       </c>
       <c r="J13">
         <v>136801000.0</v>
       </c>
       <c r="K13">
@@ -11497,93 +11523,97 @@
       </c>
       <c r="J16">
         <v>27582000.0</v>
       </c>
       <c r="K16">
         <v>23303000.0</v>
       </c>
       <c r="L16">
         <v>13378000.0</v>
       </c>
       <c r="M16">
         <v>8394000.0</v>
       </c>
       <c r="N16">
         <v>7851000.0</v>
       </c>
       <c r="O16">
         <v>5801000.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>131</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-155157000.0</v>
+      </c>
       <c r="C17">
         <v>-92407000.0</v>
       </c>
       <c r="D17">
         <v>-184258000.0</v>
       </c>
       <c r="E17">
         <v>110512000.0</v>
       </c>
       <c r="F17">
         <v>109511000.0</v>
       </c>
       <c r="G17">
         <v>84369000.0</v>
       </c>
       <c r="H17">
         <v>56239000.0</v>
       </c>
       <c r="I17">
         <v>42958000.0</v>
       </c>
       <c r="J17">
         <v>27582000.0</v>
       </c>
       <c r="K17">
         <v>23303000.0</v>
       </c>
       <c r="L17">
         <v>13378000.0</v>
       </c>
       <c r="M17">
         <v>8394000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>132</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>187403000.0</v>
+      </c>
       <c r="C18">
         <v>182644000.0</v>
       </c>
       <c r="D18">
         <v>234531000.0</v>
       </c>
       <c r="E18">
         <v>318690000.0</v>
       </c>
       <c r="F18">
         <v>233284000.0</v>
       </c>
       <c r="G18">
         <v>196644000.0</v>
       </c>
       <c r="H18">
         <v>169954000.0</v>
       </c>
       <c r="I18">
         <v>155610000.0</v>
       </c>
       <c r="J18">
         <v>113618000.0</v>
       </c>
       <c r="K18">
@@ -11759,51 +11789,53 @@
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>139</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>7646000.0</v>
+      </c>
       <c r="C25">
         <v>7975000.0</v>
       </c>
       <c r="D25">
         <v>8781000.0</v>
       </c>
       <c r="E25">
         <v>8708000.0</v>
       </c>
       <c r="F25">
         <v>6844000.0</v>
       </c>
       <c r="G25">
         <v>6635000.0</v>
       </c>
       <c r="H25">
         <v>6605000.0</v>
       </c>
       <c r="I25">
         <v>5870000.0</v>
       </c>
       <c r="J25">
         <v>3333000.0</v>
       </c>
       <c r="K25"/>
@@ -11903,51 +11935,53 @@
       </c>
       <c r="J28">
         <v>56558000.0</v>
       </c>
       <c r="K28">
         <v>48574000.0</v>
       </c>
       <c r="L28">
         <v>40456000.0</v>
       </c>
       <c r="M28">
         <v>33550000.0</v>
       </c>
       <c r="N28">
         <v>28760000.0</v>
       </c>
       <c r="O28">
         <v>23267000.0</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>143</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>83612000.0</v>
+      </c>
       <c r="C29">
         <v>-44973000.0</v>
       </c>
       <c r="D29">
         <v>4891000.0</v>
       </c>
       <c r="E29">
         <v>39291000.0</v>
       </c>
       <c r="F29">
         <v>42274000.0</v>
       </c>
       <c r="G29">
         <v>34398000.0</v>
       </c>
       <c r="H29">
         <v>23260000.0</v>
       </c>
       <c r="I29">
         <v>17128000.0</v>
       </c>
       <c r="J29">
         <v>23017000.0</v>
       </c>
       <c r="K29">
@@ -14010,51 +14044,53 @@
         <v>886000.0</v>
       </c>
       <c r="AZ12">
         <v>862000.0</v>
       </c>
       <c r="BA12">
         <v>812000.0</v>
       </c>
       <c r="BB12">
         <v>3145000.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:57">
       <c r="A13" t="s">
         <v>127</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>127385000.0</v>
+      </c>
       <c r="C13">
         <v>134737000.0</v>
       </c>
       <c r="D13">
         <v>137125000.0</v>
       </c>
       <c r="E13">
         <v>141742000.0</v>
       </c>
       <c r="F13">
         <v>152473000.0</v>
       </c>
       <c r="G13">
         <v>157156000.0</v>
       </c>
       <c r="H13">
         <v>150914000.0</v>
       </c>
       <c r="I13">
         <v>150453000.0</v>
       </c>
       <c r="J13">
         <v>146598000.0</v>
       </c>
       <c r="K13">
@@ -14570,51 +14606,53 @@
         <v>1453000.0</v>
       </c>
       <c r="AZ16">
         <v>1852000.0</v>
       </c>
       <c r="BA16">
         <v>1058000.0</v>
       </c>
       <c r="BB16">
         <v>2735000.0</v>
       </c>
       <c r="BC16">
         <v>988000.0</v>
       </c>
       <c r="BD16">
         <v>1001000.0</v>
       </c>
       <c r="BE16">
         <v>1077000.0</v>
       </c>
     </row>
     <row r="17" spans="1:57">
       <c r="A17" t="s">
         <v>131</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-8040000.0</v>
+      </c>
       <c r="C17">
         <v>-146323000.0</v>
       </c>
       <c r="D17">
         <v>-7690000.0</v>
       </c>
       <c r="E17">
         <v>6896000.0</v>
       </c>
       <c r="F17">
         <v>-14111000.0</v>
       </c>
       <c r="G17">
         <v>-82174000.0</v>
       </c>
       <c r="H17">
         <v>3085000.0</v>
       </c>
       <c r="I17">
         <v>793000.0</v>
       </c>
       <c r="J17">
         <v>2548000.0</v>
       </c>
       <c r="K17">
@@ -14741,51 +14779,53 @@
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:57">
       <c r="A18" t="s">
         <v>132</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>39444000.0</v>
+      </c>
       <c r="C18">
         <v>46078000.0</v>
       </c>
       <c r="D18">
         <v>50082000.0</v>
       </c>
       <c r="E18">
         <v>51799000.0</v>
       </c>
       <c r="F18">
         <v>51310000.0</v>
       </c>
       <c r="G18">
         <v>49119000.0</v>
       </c>
       <c r="H18">
         <v>43829000.0</v>
       </c>
       <c r="I18">
         <v>38386000.0</v>
       </c>
       <c r="J18">
         <v>42493000.0</v>
       </c>
       <c r="K18">
@@ -15558,51 +15598,53 @@
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
     </row>
     <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>139</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>-351000.0</v>
+      </c>
       <c r="C25">
         <v>1885000.0</v>
       </c>
       <c r="D25">
         <v>3985000.0</v>
       </c>
       <c r="E25">
         <v>2127000.0</v>
       </c>
       <c r="F25">
         <v>1814000.0</v>
       </c>
       <c r="G25">
         <v>1913000.0</v>
       </c>
       <c r="H25">
         <v>1941000.0</v>
       </c>
       <c r="I25">
         <v>2307000.0</v>
       </c>
       <c r="J25">
         <v>2046000.0</v>
       </c>
       <c r="K25">
@@ -16154,51 +16196,53 @@
         <v>7172000.0</v>
       </c>
       <c r="AZ28">
         <v>7013000.0</v>
       </c>
       <c r="BA28">
         <v>7252000.0</v>
       </c>
       <c r="BB28">
         <v>28335000.0</v>
       </c>
       <c r="BC28">
         <v>0.0</v>
       </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:57">
       <c r="A29" t="s">
         <v>143</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>32000.0</v>
+      </c>
       <c r="C29">
         <v>87393000.0</v>
       </c>
       <c r="D29">
         <v>-3180000.0</v>
       </c>
       <c r="E29">
         <v>-633000.0</v>
       </c>
       <c r="F29">
         <v>-8848000.0</v>
       </c>
       <c r="G29">
         <v>-34794000.0</v>
       </c>
       <c r="H29">
         <v>-421000.0</v>
       </c>
       <c r="I29">
         <v>-910000.0</v>
       </c>
       <c r="J29">
         <v>-2300000.0</v>
       </c>
       <c r="K29">
@@ -16926,51 +16970,51 @@
       <c r="J2">
         <v>597946000.0</v>
       </c>
       <c r="K2">
         <v>215748000.0</v>
       </c>
       <c r="L2">
         <v>29692000.0</v>
       </c>
       <c r="M2">
         <v>56954000.0</v>
       </c>
       <c r="N2">
         <v>63108000.0</v>
       </c>
       <c r="O2">
         <v>10098000.0</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>151</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>3316000</v>
       </c>
       <c r="C3">
         <v>2726000</v>
       </c>
       <c r="D3">
         <v>8211000</v>
       </c>
       <c r="E3">
         <v>4583000</v>
       </c>
       <c r="F3">
         <v>3207000</v>
       </c>
       <c r="G3">
         <v>2862000</v>
       </c>
       <c r="H3">
         <v>2229000</v>
       </c>
       <c r="I3">
         <v>2710000</v>
       </c>
       <c r="J3">
         <v>2235000</v>
       </c>
@@ -17048,98 +17092,100 @@
       </c>
       <c r="I5">
         <v>-3578000.0</v>
       </c>
       <c r="J5">
         <v>-1541000.0</v>
       </c>
       <c r="K5">
         <v>-1666000.0</v>
       </c>
       <c r="L5">
         <v>-3473000.0</v>
       </c>
       <c r="M5">
         <v>-1244000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>154</v>
       </c>
       <c r="B6">
-        <v>-1016132000.0</v>
+        <v>608738000.0</v>
       </c>
       <c r="C6">
         <v>-310497000.0</v>
       </c>
       <c r="D6">
         <v>670135000.0</v>
       </c>
       <c r="E6">
         <v>-465263000.0</v>
       </c>
       <c r="F6">
         <v>492050000.0</v>
       </c>
       <c r="G6">
         <v>564320000.0</v>
       </c>
       <c r="H6">
         <v>-1925000.0</v>
       </c>
       <c r="I6">
         <v>-53082000.0</v>
       </c>
       <c r="J6">
         <v>-477552000.0</v>
       </c>
       <c r="K6">
         <v>382198000.0</v>
       </c>
       <c r="L6">
         <v>186056000.0</v>
       </c>
       <c r="M6">
         <v>-27262000.0</v>
       </c>
       <c r="N6">
         <v>-6154000.0</v>
       </c>
       <c r="O6">
         <v>53010000.0</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>155</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>-26520000.0</v>
+      </c>
       <c r="C7">
         <v>2923000.0</v>
       </c>
       <c r="D7">
         <v>-6676000.0</v>
       </c>
       <c r="E7">
         <v>-22713000.0</v>
       </c>
       <c r="F7">
         <v>-15837000.0</v>
       </c>
       <c r="G7">
         <v>-26306000.0</v>
       </c>
       <c r="H7">
         <v>3604000.0</v>
       </c>
       <c r="I7">
         <v>1176000.0</v>
       </c>
       <c r="J7">
         <v>5565000.0</v>
       </c>
       <c r="K7">
@@ -17163,51 +17209,53 @@
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>157</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>9120000.0</v>
+      </c>
       <c r="C9">
         <v>19533000.0</v>
       </c>
       <c r="D9">
         <v>11224000.0</v>
       </c>
       <c r="E9">
         <v>-38999000.0</v>
       </c>
       <c r="F9">
         <v>-39173000.0</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
@@ -17347,141 +17395,147 @@
         <v>-2325000.0</v>
       </c>
       <c r="I13">
         <v>-3578000.0</v>
       </c>
       <c r="J13">
         <v>-1541000.0</v>
       </c>
       <c r="K13">
         <v>-2089000.0</v>
       </c>
       <c r="L13">
         <v>-3655000.0</v>
       </c>
       <c r="M13">
         <v>-1244000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>162</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>7646000.0</v>
+      </c>
       <c r="C14">
         <v>7975000.0</v>
       </c>
       <c r="D14">
         <v>8199000.0</v>
       </c>
       <c r="E14">
         <v>8708000.0</v>
       </c>
       <c r="F14">
         <v>6844000.0</v>
       </c>
       <c r="G14">
         <v>6635000.0</v>
       </c>
       <c r="H14">
         <v>6605000.0</v>
       </c>
       <c r="I14">
         <v>5870000.0</v>
       </c>
       <c r="J14">
         <v>3333000.0</v>
       </c>
       <c r="K14">
         <v>2281000.0</v>
       </c>
       <c r="L14">
         <v>1532000.0</v>
       </c>
       <c r="M14">
         <v>1231000.0</v>
       </c>
       <c r="N14">
         <v>1040000.0</v>
       </c>
       <c r="O14">
         <v>591000.0</v>
       </c>
       <c r="P14">
         <v>339000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>163</v>
       </c>
-      <c r="B15"/>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
-        <v>-1130000.0</v>
+        <v>1130000.0</v>
       </c>
       <c r="D15">
-        <v>-9020000.0</v>
+        <v>9020000.0</v>
       </c>
       <c r="E15">
         <v>24830000.0</v>
       </c>
       <c r="F15">
         <v>16173000.0</v>
       </c>
       <c r="G15">
         <v>12504000.0</v>
       </c>
       <c r="H15">
         <v>8927000.0</v>
       </c>
       <c r="I15">
         <v>8927000.0</v>
       </c>
       <c r="J15">
         <v>8927000.0</v>
       </c>
       <c r="K15">
         <v>8927000.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>164</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1624870000.0</v>
+      </c>
       <c r="C16">
         <v>1016132000.0</v>
       </c>
       <c r="D16">
         <v>1326629000.0</v>
       </c>
       <c r="E16">
         <v>656494000.0</v>
       </c>
       <c r="F16">
         <v>1121757000.0</v>
       </c>
       <c r="G16">
         <v>629707000.0</v>
       </c>
       <c r="H16">
         <v>65387000.0</v>
       </c>
       <c r="I16">
         <v>67312000.0</v>
       </c>
       <c r="J16">
         <v>120394000.0</v>
       </c>
       <c r="K16">
@@ -17505,173 +17559,181 @@
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>166</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-35221000.0</v>
+      </c>
       <c r="C18">
         <v>-11510000.0</v>
       </c>
       <c r="D18">
         <v>-287000.0</v>
       </c>
       <c r="E18">
         <v>96471000.0</v>
       </c>
       <c r="F18">
         <v>93728000.0</v>
       </c>
       <c r="G18">
         <v>64580000.0</v>
       </c>
       <c r="H18">
         <v>58208000.0</v>
       </c>
       <c r="I18">
         <v>48271000.0</v>
       </c>
       <c r="J18">
         <v>35637000.0</v>
       </c>
       <c r="K18">
         <v>13835000.0</v>
       </c>
       <c r="L18">
         <v>12116000.0</v>
       </c>
       <c r="M18">
         <v>9186000.0</v>
       </c>
       <c r="N18">
         <v>6061000.0</v>
       </c>
       <c r="O18">
         <v>7056000.0</v>
       </c>
       <c r="P18">
         <v>3896000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>167</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>-1012173000.0</v>
+      </c>
       <c r="C19">
         <v>287364000.0</v>
       </c>
       <c r="D19">
         <v>-448113000.0</v>
       </c>
       <c r="E19">
         <v>-3246282000.0</v>
       </c>
       <c r="F19">
         <v>-183142000.0</v>
       </c>
       <c r="G19">
         <v>-23037000.0</v>
       </c>
       <c r="H19">
         <v>-428222000.0</v>
       </c>
       <c r="I19">
         <v>-727568000.0</v>
       </c>
       <c r="J19">
         <v>-657798000.0</v>
       </c>
       <c r="K19">
         <v>-999175000.0</v>
       </c>
       <c r="L19">
         <v>-952799000.0</v>
       </c>
       <c r="M19">
         <v>-343050000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>168</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>1000.0</v>
+      </c>
       <c r="C20">
         <v>173780000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>915000.0</v>
       </c>
       <c r="H20">
         <v>334000.0</v>
       </c>
       <c r="I20">
         <v>13698000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>169</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>12500000.0</v>
+      </c>
       <c r="C21">
         <v>55074000.0</v>
       </c>
       <c r="D21">
         <v>320050000.0</v>
       </c>
       <c r="E21">
         <v>1159811000.0</v>
       </c>
       <c r="F21">
         <v>-237915000.0</v>
       </c>
       <c r="G21">
         <v>548289000.0</v>
       </c>
       <c r="H21">
         <v>393176000.0</v>
       </c>
       <c r="I21">
         <v>562286000.0</v>
       </c>
       <c r="J21">
         <v>25171000.0</v>
       </c>
       <c r="K21">
@@ -17719,381 +17781,395 @@
         <v>27582000.0</v>
       </c>
       <c r="K22">
         <v>23303000.0</v>
       </c>
       <c r="L22">
         <v>13378000.0</v>
       </c>
       <c r="M22">
         <v>8394000.0</v>
       </c>
       <c r="N22">
         <v>7851000.0</v>
       </c>
       <c r="O22">
         <v>5801000.0</v>
       </c>
       <c r="P22">
         <v>9098000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>170</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>-585709000.0</v>
+      </c>
       <c r="C23">
         <v>-818653000.0</v>
       </c>
       <c r="D23">
         <v>326320000.0</v>
       </c>
       <c r="E23">
         <v>2710461000.0</v>
       </c>
       <c r="F23">
         <v>747383000.0</v>
       </c>
       <c r="G23">
         <v>1014187000.0</v>
       </c>
       <c r="H23">
         <v>766469000.0</v>
       </c>
       <c r="I23">
         <v>611856000.0</v>
       </c>
       <c r="J23">
         <v>605171000.0</v>
       </c>
       <c r="K23">
         <v>904619000.0</v>
       </c>
       <c r="L23">
         <v>439381000.0</v>
       </c>
       <c r="M23">
         <v>160917000.0</v>
       </c>
       <c r="N23">
         <v>152296000.0</v>
       </c>
       <c r="O23">
         <v>115987999.0</v>
       </c>
       <c r="P23">
         <v>123556000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>171</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1221635000.0</v>
+      </c>
       <c r="C24">
         <v>804984000.0</v>
       </c>
       <c r="D24">
         <v>541716000.0</v>
       </c>
       <c r="E24">
         <v>-6347000.0</v>
       </c>
       <c r="F24">
         <v>4510000.0</v>
       </c>
       <c r="G24">
         <v>1003000.0</v>
       </c>
       <c r="H24">
         <v>3412000.0</v>
       </c>
       <c r="I24">
         <v>-450084000.0</v>
       </c>
       <c r="J24">
         <v>-764193000.0</v>
       </c>
       <c r="K24">
         <v>-1044183000.0</v>
       </c>
       <c r="L24">
         <v>-528973000.0</v>
       </c>
       <c r="M24">
         <v>-264998000.0</v>
       </c>
       <c r="N24">
         <v>-155840000.0</v>
       </c>
       <c r="O24">
         <v>-132928000.0</v>
       </c>
       <c r="P24">
         <v>-188003000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>172</v>
       </c>
       <c r="B25">
-        <v>155157000.0</v>
+        <v>149772000.0</v>
       </c>
       <c r="C25">
         <v>120544000.0</v>
       </c>
       <c r="D25">
         <v>207403000.0</v>
       </c>
       <c r="E25">
         <v>593000.0</v>
       </c>
       <c r="F25">
         <v>-4760000.0</v>
       </c>
       <c r="G25">
         <v>2247000.0</v>
       </c>
       <c r="H25">
         <v>-7571000.0</v>
       </c>
       <c r="I25">
         <v>-2852000.0</v>
       </c>
       <c r="J25">
         <v>-4957000.0</v>
       </c>
       <c r="K25">
         <v>-5638000.0</v>
       </c>
       <c r="L25">
         <v>-874000.0</v>
       </c>
       <c r="M25">
         <v>-3113000.0</v>
       </c>
       <c r="N25">
         <v>-574000.0</v>
       </c>
       <c r="O25">
         <v>2065000.0</v>
       </c>
       <c r="P25">
         <v>-4295000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>173</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-433000.0</v>
+      </c>
       <c r="C26">
         <v>-149000.0</v>
       </c>
       <c r="D26">
         <v>-538000.0</v>
       </c>
       <c r="E26">
         <v>-4623000.0</v>
       </c>
       <c r="F26">
         <v>-1722000.0</v>
       </c>
       <c r="G26">
         <v>-2824000.0</v>
       </c>
       <c r="H26">
         <v>-23000.0</v>
       </c>
       <c r="I26">
         <v>-497000.0</v>
       </c>
       <c r="J26">
         <v>28386000.0</v>
       </c>
       <c r="K26">
         <v>4267000.0</v>
       </c>
       <c r="L26">
         <v>136163000.0</v>
       </c>
       <c r="M26">
         <v>949000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>174</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>5342000.0</v>
+      </c>
       <c r="C27">
         <v>1954000.0</v>
       </c>
       <c r="D27">
         <v>1674000.0</v>
       </c>
       <c r="E27">
         <v>3467000.0</v>
       </c>
       <c r="F27">
         <v>2756000.0</v>
       </c>
       <c r="G27">
         <v>2075000.0</v>
       </c>
       <c r="H27">
         <v>1633000.0</v>
       </c>
       <c r="I27">
         <v>2637000.0</v>
       </c>
       <c r="J27">
         <v>1838000.0</v>
       </c>
       <c r="K27">
         <v>899000.0</v>
       </c>
       <c r="L27">
         <v>613000.0</v>
       </c>
       <c r="M27">
         <v>451000.0</v>
       </c>
       <c r="N27">
         <v>579000.0</v>
       </c>
       <c r="O27">
         <v>720000.0</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>175</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>-580992000.0</v>
+      </c>
       <c r="C28">
         <v>-589077000.0</v>
       </c>
       <c r="D28">
         <v>529436000.0</v>
       </c>
       <c r="E28">
         <v>2679965000.0</v>
       </c>
       <c r="F28">
         <v>474488000.0</v>
       </c>
       <c r="G28">
         <v>521774000.0</v>
       </c>
       <c r="H28">
         <v>364677000.0</v>
       </c>
       <c r="I28">
         <v>575487000.0</v>
       </c>
       <c r="J28">
         <v>53557000.0</v>
       </c>
       <c r="K28">
         <v>1362886000.0</v>
       </c>
       <c r="L28">
         <v>1088658000.0</v>
       </c>
       <c r="M28">
         <v>303689000.0</v>
       </c>
       <c r="N28">
         <v>199681000.0</v>
       </c>
       <c r="O28">
         <v>130605000.0</v>
       </c>
       <c r="P28">
         <v>134556000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>176</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-31905000.0</v>
+      </c>
       <c r="C29">
         <v>-8784000.0</v>
       </c>
       <c r="D29">
         <v>7924000.0</v>
       </c>
       <c r="E29">
         <v>101054000.0</v>
       </c>
       <c r="F29">
         <v>96935000.0</v>
       </c>
       <c r="G29">
         <v>67442000.0</v>
       </c>
       <c r="H29">
         <v>60437000.0</v>
       </c>
       <c r="I29">
         <v>50981000.0</v>
       </c>
       <c r="J29">
         <v>37872000.0</v>
       </c>
       <c r="K29">
         <v>19770000.0</v>
       </c>
       <c r="L29">
         <v>13869000.0</v>
       </c>
       <c r="M29">
         <v>9355000.0</v>
       </c>
       <c r="N29">
         <v>7966000.0</v>
       </c>
       <c r="O29">
         <v>8426000.0</v>
       </c>
       <c r="P29">
         <v>4878000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>177</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>1221635000.0</v>
+      </c>
       <c r="C30">
         <v>287364000.0</v>
       </c>
       <c r="D30">
         <v>132775000.0</v>
       </c>
       <c r="E30">
         <v>-3246282000.0</v>
       </c>
       <c r="F30">
         <v>-79373000.0</v>
       </c>
       <c r="G30">
         <v>-24896000.0</v>
       </c>
       <c r="H30">
         <v>-427039000.0</v>
       </c>
       <c r="I30">
         <v>-679550000.0</v>
       </c>
       <c r="J30">
         <v>-568981000.0</v>
       </c>
       <c r="K30">
@@ -18123,51 +18199,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
@@ -18469,51 +18545,51 @@
       <c r="AW2">
         <v>56954000.0</v>
       </c>
       <c r="AX2">
         <v>50353000.0</v>
       </c>
       <c r="AY2">
         <v>40277000.0</v>
       </c>
       <c r="AZ2">
         <v>42443000.0</v>
       </c>
       <c r="BA2">
         <v>63108000.0</v>
       </c>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
     </row>
     <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>151</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>4352000</v>
       </c>
       <c r="C3">
         <v>620000</v>
       </c>
       <c r="D3">
         <v>422000</v>
       </c>
       <c r="E3">
         <v>1965000</v>
       </c>
       <c r="F3">
         <v>364000</v>
       </c>
       <c r="G3">
         <v>826000</v>
       </c>
       <c r="H3">
         <v>251000</v>
       </c>
       <c r="I3">
         <v>1285000</v>
       </c>
       <c r="J3">
         <v>1908000</v>
       </c>
@@ -18912,51 +18988,51 @@
         <v>-451000.0</v>
       </c>
       <c r="AU5">
         <v>-432000.0</v>
       </c>
       <c r="AV5">
         <v>-84000.0</v>
       </c>
       <c r="AW5">
         <v>-277000.0</v>
       </c>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
     </row>
     <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>154</v>
       </c>
       <c r="B6">
-        <v>-1726969000.0</v>
+        <v>-102099000.0</v>
       </c>
       <c r="C6">
         <v>671355000.0</v>
       </c>
       <c r="D6">
         <v>41759000.0</v>
       </c>
       <c r="E6">
         <v>-2277000.0</v>
       </c>
       <c r="F6">
         <v>-90290000.0</v>
       </c>
       <c r="G6">
         <v>-315064000.0</v>
       </c>
       <c r="H6">
         <v>-166550000.0</v>
       </c>
       <c r="I6">
         <v>261407000.0</v>
       </c>
       <c r="J6">
         <v>508128000.0</v>
       </c>
@@ -19076,51 +19152,53 @@
       </c>
       <c r="AW6">
         <v>-6667000.0</v>
       </c>
       <c r="AX6">
         <v>6601000.0</v>
       </c>
       <c r="AY6">
         <v>10076000.0</v>
       </c>
       <c r="AZ6">
         <v>-2166000.0</v>
       </c>
       <c r="BA6">
         <v>-20665000.0</v>
       </c>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
     </row>
     <row r="7" spans="1:57">
       <c r="A7" t="s">
         <v>155</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>-13355000.0</v>
+      </c>
       <c r="C7">
         <v>9133000.0</v>
       </c>
       <c r="D7">
         <v>-27639000.0</v>
       </c>
       <c r="E7">
         <v>5341000.0</v>
       </c>
       <c r="F7">
         <v>-19489000.0</v>
       </c>
       <c r="G7">
         <v>13098000.0</v>
       </c>
       <c r="H7">
         <v>-9644000.0</v>
       </c>
       <c r="I7">
         <v>18958000.0</v>
       </c>
       <c r="J7">
         <v>-35893000.0</v>
       </c>
       <c r="K7">
@@ -19300,51 +19378,53 @@
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
     </row>
     <row r="9" spans="1:57">
       <c r="A9" t="s">
         <v>157</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>-5903000.0</v>
+      </c>
       <c r="C9">
         <v>8390000.0</v>
       </c>
       <c r="D9">
         <v>-3585000.0</v>
       </c>
       <c r="E9">
         <v>10218000.0</v>
       </c>
       <c r="F9">
         <v>3250000.0</v>
       </c>
       <c r="G9">
         <v>7697000.0</v>
       </c>
       <c r="H9">
         <v>-1848000.0</v>
       </c>
       <c r="I9">
         <v>10434000.0</v>
       </c>
       <c r="J9">
         <v>-4038000.0</v>
       </c>
       <c r="K9">
@@ -19921,51 +20001,53 @@
       <c r="AP13">
         <v>-3655000.0</v>
       </c>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13">
         <v>-1244000.0</v>
       </c>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
     </row>
     <row r="14" spans="1:57">
       <c r="A14" t="s">
         <v>162</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>-351000.0</v>
+      </c>
       <c r="C14">
         <v>1885000.0</v>
       </c>
       <c r="D14">
         <v>3985000.0</v>
       </c>
       <c r="E14">
         <v>2127000.0</v>
       </c>
       <c r="F14">
         <v>1814000.0</v>
       </c>
       <c r="G14">
         <v>1913000.0</v>
       </c>
       <c r="H14">
         <v>1941000.0</v>
       </c>
       <c r="I14">
         <v>2307000.0</v>
       </c>
       <c r="J14">
         <v>2046000.0</v>
       </c>
       <c r="K14">
@@ -20084,51 +20166,53 @@
       </c>
       <c r="AW14">
         <v>328000.0</v>
       </c>
       <c r="AX14">
         <v>319000.0</v>
       </c>
       <c r="AY14">
         <v>272000.0</v>
       </c>
       <c r="AZ14">
         <v>239000.0</v>
       </c>
       <c r="BA14">
         <v>210000.0</v>
       </c>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
     </row>
     <row r="15" spans="1:57">
       <c r="A15" t="s">
         <v>163</v>
       </c>
-      <c r="B15"/>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>1000.0</v>
       </c>
       <c r="G15">
         <v>1000.0</v>
       </c>
       <c r="H15">
         <v>566000.0</v>
       </c>
       <c r="I15">
         <v>566000.0</v>
       </c>
       <c r="J15">
         <v>564000.0</v>
       </c>
       <c r="K15">
@@ -20237,51 +20321,53 @@
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
     </row>
     <row r="16" spans="1:57">
       <c r="A16" t="s">
         <v>164</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1624870000.0</v>
+      </c>
       <c r="C16">
         <v>1726969000.0</v>
       </c>
       <c r="D16">
         <v>1055614000.0</v>
       </c>
       <c r="E16">
         <v>1013855000.0</v>
       </c>
       <c r="F16">
         <v>1016132000.0</v>
       </c>
       <c r="G16">
         <v>1106422000.0</v>
       </c>
       <c r="H16">
         <v>1421486000.0</v>
       </c>
       <c r="I16">
         <v>1588036000.0</v>
       </c>
       <c r="J16">
         <v>1326629000.0</v>
       </c>
       <c r="K16">
@@ -20463,51 +20549,53 @@
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
     </row>
     <row r="18" spans="1:57">
       <c r="A18" t="s">
         <v>166</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-28624000.0</v>
+      </c>
       <c r="C18">
         <v>8555000.0</v>
       </c>
       <c r="D18">
         <v>-16678000.0</v>
       </c>
       <c r="E18">
         <v>-2517000.0</v>
       </c>
       <c r="F18">
         <v>-21454000.0</v>
       </c>
       <c r="G18">
         <v>13391000.0</v>
       </c>
       <c r="H18">
         <v>-9373000.0</v>
       </c>
       <c r="I18">
         <v>5926000.0</v>
       </c>
       <c r="J18">
         <v>-36541000.0</v>
       </c>
       <c r="K18">
@@ -20626,51 +20714,53 @@
       </c>
       <c r="AW18">
         <v>-231000.0</v>
       </c>
       <c r="AX18">
         <v>4670000.0</v>
       </c>
       <c r="AY18">
         <v>140000.0</v>
       </c>
       <c r="AZ18">
         <v>4389000.0</v>
       </c>
       <c r="BA18">
         <v>81000.0</v>
       </c>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
     </row>
     <row r="19" spans="1:57">
       <c r="A19" t="s">
         <v>167</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>-857446000.0</v>
+      </c>
       <c r="C19">
         <v>-55286000.0</v>
       </c>
       <c r="D19">
         <v>1030951000.0</v>
       </c>
       <c r="E19">
         <v>57948000.0</v>
       </c>
       <c r="F19">
         <v>631200000.0</v>
       </c>
       <c r="G19">
         <v>-66939000.0</v>
       </c>
       <c r="H19">
         <v>-285310000.0</v>
       </c>
       <c r="I19">
         <v>8413000.0</v>
       </c>
       <c r="J19">
         <v>241806000.0</v>
       </c>
       <c r="K19">
@@ -20781,51 +20871,53 @@
       <c r="AT19">
         <v>-68088000.0</v>
       </c>
       <c r="AU19">
         <v>-110505000.0</v>
       </c>
       <c r="AV19">
         <v>-104521000.0</v>
       </c>
       <c r="AW19">
         <v>-59936000.0</v>
       </c>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
     </row>
     <row r="20" spans="1:57">
       <c r="A20" t="s">
         <v>168</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20844,51 +20936,53 @@
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
     </row>
     <row r="21" spans="1:57">
       <c r="A21" t="s">
         <v>169</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>12453000.0</v>
+      </c>
       <c r="C21">
         <v>-249984000.0</v>
       </c>
       <c r="D21">
         <v>15000.0</v>
       </c>
       <c r="E21">
         <v>250016000.0</v>
       </c>
       <c r="F21">
         <v>-266603000.0</v>
       </c>
       <c r="G21">
         <v>-6427000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21">
         <v>182128000.0</v>
       </c>
       <c r="L21">
         <v>-563777000.0</v>
       </c>
       <c r="M21">
@@ -21166,51 +21260,53 @@
         <v>1453000.0</v>
       </c>
       <c r="AZ22">
         <v>1852000.0</v>
       </c>
       <c r="BA22">
         <v>1058000.0</v>
       </c>
       <c r="BB22">
         <v>2735000.0</v>
       </c>
       <c r="BC22">
         <v>988000.0</v>
       </c>
       <c r="BD22">
         <v>1001000.0</v>
       </c>
       <c r="BE22">
         <v>1077000.0</v>
       </c>
     </row>
     <row r="23" spans="1:57">
       <c r="A23" t="s">
         <v>170</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>-8501000.0</v>
+      </c>
       <c r="C23">
         <v>699378000.0</v>
       </c>
       <c r="D23">
         <v>-967952000.0</v>
       </c>
       <c r="E23">
         <v>-308634000.0</v>
       </c>
       <c r="F23">
         <v>-434325000.0</v>
       </c>
       <c r="G23">
         <v>-130062999.0</v>
       </c>
       <c r="H23">
         <v>117374000.0</v>
       </c>
       <c r="I23">
         <v>-49962000.0</v>
       </c>
       <c r="J23">
         <v>-131482000.0</v>
       </c>
       <c r="K23">
@@ -21331,51 +21427,53 @@
         <v>52647000.0</v>
       </c>
       <c r="AX23">
         <v>40678000.0</v>
       </c>
       <c r="AY23">
         <v>41428000.0</v>
       </c>
       <c r="AZ23">
         <v>15103000.0</v>
       </c>
       <c r="BA23">
         <v>55087000.0</v>
       </c>
       <c r="BB23">
         <v>115988000.0</v>
       </c>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
     </row>
     <row r="24" spans="1:57">
       <c r="A24" t="s">
         <v>171</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-77301000.0</v>
+      </c>
       <c r="C24">
         <v>265943000.0</v>
       </c>
       <c r="D24">
         <v>954170000.0</v>
       </c>
       <c r="E24">
         <v>236557000.0</v>
       </c>
       <c r="F24">
         <v>630786000.0</v>
       </c>
       <c r="G24">
         <v>92117000.0</v>
       </c>
       <c r="H24">
         <v>23000.0</v>
       </c>
       <c r="I24">
         <v>82022000.0</v>
       </c>
       <c r="J24">
         <v>102770000.0</v>
       </c>
       <c r="K24">
@@ -21495,51 +21593,51 @@
       <c r="AW24">
         <v>-46558000.0</v>
       </c>
       <c r="AX24">
         <v>-61953000.0</v>
       </c>
       <c r="AY24">
         <v>-43099000.0</v>
       </c>
       <c r="AZ24">
         <v>-11975000.0</v>
       </c>
       <c r="BA24">
         <v>-42032000.0</v>
       </c>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
     </row>
     <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>172</v>
       </c>
       <c r="B25">
-        <v>8039999.0</v>
+        <v>-2877000.0</v>
       </c>
       <c r="C25">
         <v>60697000.0</v>
       </c>
       <c r="D25">
         <v>18704000.0</v>
       </c>
       <c r="E25">
         <v>-13571000.0</v>
       </c>
       <c r="F25">
         <v>17559000.0</v>
       </c>
       <c r="G25">
         <v>116794000.0</v>
       </c>
       <c r="H25">
         <v>-1786000.0</v>
       </c>
       <c r="I25">
         <v>-12023000.0</v>
       </c>
       <c r="J25">
         <v>-6023000.0</v>
       </c>
@@ -21659,51 +21757,53 @@
       </c>
       <c r="AW25">
         <v>-806000.0</v>
       </c>
       <c r="AX25">
         <v>3600000.0</v>
       </c>
       <c r="AY25">
         <v>-2513000.0</v>
       </c>
       <c r="AZ25">
         <v>936000.0</v>
       </c>
       <c r="BA25">
         <v>622000.0</v>
       </c>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
     </row>
     <row r="26" spans="1:57">
       <c r="A26" t="s">
         <v>173</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-433000.0</v>
+      </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-7000.0</v>
       </c>
       <c r="G26">
         <v>142000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>-142000.0</v>
       </c>
       <c r="J26">
         <v>-2000.0</v>
       </c>
       <c r="K26">
@@ -21812,51 +21912,53 @@
         <v>50000.0</v>
       </c>
       <c r="AT26">
         <v>949000.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
     </row>
     <row r="27" spans="1:57">
       <c r="A27" t="s">
         <v>174</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>823000.0</v>
+      </c>
       <c r="C27">
         <v>1046000.0</v>
       </c>
       <c r="D27">
         <v>1836000.0</v>
       </c>
       <c r="E27">
         <v>1637000.0</v>
       </c>
       <c r="F27">
         <v>1109000.0</v>
       </c>
       <c r="G27">
         <v>-212000.0</v>
       </c>
       <c r="H27">
         <v>452000.0</v>
       </c>
       <c r="I27">
         <v>605000.0</v>
       </c>
       <c r="J27">
         <v>545000.0</v>
       </c>
       <c r="K27">
@@ -21975,51 +22077,53 @@
       </c>
       <c r="AW27">
         <v>146000.0</v>
       </c>
       <c r="AX27">
         <v>142000.0</v>
       </c>
       <c r="AY27">
         <v>144000.0</v>
       </c>
       <c r="AZ27">
         <v>137000.0</v>
       </c>
       <c r="BA27">
         <v>156000.0</v>
       </c>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
     </row>
     <row r="28" spans="1:57">
       <c r="A28" t="s">
         <v>175</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>-526000.0</v>
+      </c>
       <c r="C28">
         <v>452143000.0</v>
       </c>
       <c r="D28">
         <v>-972936000.0</v>
       </c>
       <c r="E28">
         <v>-59673000.0</v>
       </c>
       <c r="F28">
         <v>-700400000.0</v>
       </c>
       <c r="G28">
         <v>-262342000.0</v>
       </c>
       <c r="H28">
         <v>127882000.0</v>
       </c>
       <c r="I28">
         <v>245783000.0</v>
       </c>
       <c r="J28">
         <v>300955000.0</v>
       </c>
       <c r="K28">
@@ -22140,51 +22244,53 @@
         <v>52459000.0</v>
       </c>
       <c r="AX28">
         <v>73232000.0</v>
       </c>
       <c r="AY28">
         <v>64239000.0</v>
       </c>
       <c r="AZ28">
         <v>21542000.0</v>
       </c>
       <c r="BA28">
         <v>40668000.0</v>
       </c>
       <c r="BB28">
         <v>130605000.0</v>
       </c>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
     </row>
     <row r="29" spans="1:57">
       <c r="A29" t="s">
         <v>176</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-24272000.0</v>
+      </c>
       <c r="C29">
         <v>9175000.0</v>
       </c>
       <c r="D29">
         <v>-16256000.0</v>
       </c>
       <c r="E29">
         <v>-552000.0</v>
       </c>
       <c r="F29">
         <v>-21090000.0</v>
       </c>
       <c r="G29">
         <v>14217000.0</v>
       </c>
       <c r="H29">
         <v>-9122000.0</v>
       </c>
       <c r="I29">
         <v>7211000.0</v>
       </c>
       <c r="J29">
         <v>-34633000.0</v>
       </c>
       <c r="K29">
@@ -22305,51 +22411,53 @@
         <v>-174000.0</v>
       </c>
       <c r="AX29">
         <v>5114000.0</v>
       </c>
       <c r="AY29">
         <v>887000.0</v>
       </c>
       <c r="AZ29">
         <v>5005000.0</v>
       </c>
       <c r="BA29">
         <v>179000.0</v>
       </c>
       <c r="BB29">
         <v>8426000.0</v>
       </c>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
     </row>
     <row r="30" spans="1:57">
       <c r="A30" t="s">
         <v>177</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>-77301000.0</v>
+      </c>
       <c r="C30">
         <v>210037000.0</v>
       </c>
       <c r="D30">
         <v>1030951000.0</v>
       </c>
       <c r="E30">
         <v>57948000.0</v>
       </c>
       <c r="F30">
         <v>631200000.0</v>
       </c>
       <c r="G30">
         <v>-66939000.0</v>
       </c>
       <c r="H30">
         <v>-285310000.0</v>
       </c>
       <c r="I30">
         <v>8413000.0</v>
       </c>
       <c r="J30">
         <v>241806000.0</v>
       </c>
       <c r="K30">