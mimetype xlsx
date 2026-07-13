--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -271,50 +271,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -3962,397 +3965,401 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN62"/>
+  <dimension ref="A1:BO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D1" t="s">
         <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H1" t="s">
         <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="P1" t="s">
         <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T1" t="s">
         <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="X1" t="s">
         <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AB1" t="s">
         <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AF1" t="s">
         <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AJ1" t="s">
         <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AN1" t="s">
         <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AR1" t="s">
         <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
         <v>125</v>
       </c>
       <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
         <v>128</v>
       </c>
       <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>21074566000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>21686529000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22091738000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22601454000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22270430000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21816146000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22120003000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20830815000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20133681000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19227723000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18894862000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19359534000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17017702000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16441394000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16855246000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16789178000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16792544000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17147668000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16686973000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>17391538000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17362422000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>17612122000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17595483000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>17452262000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>16938178000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>16794532000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16965527000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16122104000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16054451000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16061924000.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>14725379000.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>-590000000.0</v>
       </c>
-      <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
+      <c r="BO2"/>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4377,52 +4384,53 @@
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4447,842 +4455,855 @@
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
+        <v>-372747000.0</v>
+      </c>
+      <c r="C5">
         <v>-368140000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-388149000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-407008000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-433769000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-463994000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-452658000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-519132000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-523780000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-530210000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-648731000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-612736000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-611679000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-639254000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-658756000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-571457000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-517502000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-121693000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-61463000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-29702000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-43435000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>31604000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>51254000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>52731000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4129000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-31749000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-18774000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-31984000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-78754000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-132195000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-204699000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-182410000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-164684000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-96383000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-67114000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-67651000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-86692000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-88011000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-10315000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-5227000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-18373000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-51259000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2744000000.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>2675040000.0</v>
       </c>
-      <c r="AT5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU5"/>
       <c r="AV5">
         <v>-94600000.0</v>
       </c>
       <c r="AW5">
+        <v>-94600000.0</v>
+      </c>
+      <c r="AX5">
         <v>-148000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-76000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-152000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-52000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>22000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-48000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>116000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>35890000.0</v>
       </c>
-      <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
+      <c r="BG5"/>
       <c r="BH5">
         <v>77063000.0</v>
       </c>
-      <c r="BI5"/>
+      <c r="BI5">
+        <v>77063000.0</v>
+      </c>
       <c r="BJ5"/>
-      <c r="BK5">
-[...1 lines deleted...]
-      </c>
+      <c r="BK5"/>
       <c r="BL5">
         <v>7782000.0</v>
       </c>
-      <c r="BM5"/>
+      <c r="BM5">
+        <v>7782000.0</v>
+      </c>
       <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
-      <c r="AO6"/>
+      <c r="AO6">
+        <v>0.0</v>
+      </c>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
-[...1 lines deleted...]
-      </c>
+      <c r="U7"/>
       <c r="V7">
         <v>10000.0</v>
       </c>
       <c r="W7">
         <v>10000.0</v>
       </c>
       <c r="X7">
-        <v>19000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="Y7">
         <v>19000.0</v>
       </c>
       <c r="Z7">
         <v>19000.0</v>
       </c>
       <c r="AA7">
+        <v>19000.0</v>
+      </c>
+      <c r="AB7">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="AC7">
         <v>28000.0</v>
       </c>
-      <c r="AD7"/>
+      <c r="AD7">
+        <v>28000.0</v>
+      </c>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8">
-        <v>1422000.0</v>
+        <v>1426000.0</v>
       </c>
       <c r="C8">
         <v>1422000.0</v>
       </c>
       <c r="D8">
         <v>1422000.0</v>
       </c>
       <c r="E8">
+        <v>1422000.0</v>
+      </c>
+      <c r="F8">
         <v>1421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417000.0</v>
       </c>
       <c r="G8">
         <v>1417000.0</v>
       </c>
       <c r="H8">
         <v>1417000.0</v>
       </c>
       <c r="I8">
         <v>1417000.0</v>
       </c>
       <c r="J8">
-        <v>1413000.0</v>
+        <v>1417000.0</v>
       </c>
       <c r="K8">
         <v>1413000.0</v>
       </c>
       <c r="L8">
         <v>1413000.0</v>
       </c>
       <c r="M8">
         <v>1413000.0</v>
       </c>
       <c r="N8">
-        <v>1410000.0</v>
+        <v>1413000.0</v>
       </c>
       <c r="O8">
         <v>1410000.0</v>
       </c>
       <c r="P8">
-        <v>1409000.0</v>
+        <v>1410000.0</v>
       </c>
       <c r="Q8">
         <v>1409000.0</v>
       </c>
       <c r="R8">
-        <v>1406000.0</v>
+        <v>1409000.0</v>
       </c>
       <c r="S8">
         <v>1406000.0</v>
       </c>
       <c r="T8">
+        <v>1406000.0</v>
+      </c>
+      <c r="U8">
         <v>1405000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2543226000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2540653000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2538336000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2535601000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2533407000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2530795000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2527663000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2524168000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2520790000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2517048000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2514014000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2511849000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2509271000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2506477000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2503677000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2501324000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2499946000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2497770000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2495853000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2494436000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2492656000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2490910000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2488643000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2489273000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2488091000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2486596000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2484251000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2482679000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2479980000.0</v>
       </c>
-      <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
+      <c r="BO9"/>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
+        <v>225727000.0</v>
+      </c>
+      <c r="C10">
         <v>228734000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1855643000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1399035000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1314579000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1170190000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1072812000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1114759000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1274266000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1739897000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1213428000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>558131000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>865592000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>526624000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>948934000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1533676000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1626160000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1258469000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2399082000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1906298000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1262810000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1040944000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>816329000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1855222000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1052832000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>694017000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1344017000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>683515000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>617867000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1003637000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>699493000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>943800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>692492000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1034644000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1114365000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1227765000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>777612000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1052058000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1175820000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1332014000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2349058000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2650195000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>345496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151597000.0</v>
       </c>
       <c r="AV10">
         <v>151597000.0</v>
       </c>
       <c r="AW10">
-        <v>228233000.0</v>
+        <v>151597000.0</v>
       </c>
       <c r="AX10">
         <v>228233000.0</v>
       </c>
       <c r="AY10">
         <v>228233000.0</v>
       </c>
       <c r="AZ10">
         <v>228233000.0</v>
       </c>
       <c r="BA10">
+        <v>228233000.0</v>
+      </c>
+      <c r="BB10">
         <v>1432288000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1702563000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1328783000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>653361000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1385335000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1501846000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1591999000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>653361000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1308653000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1457969000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1338866000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>184000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>851996000.0</v>
       </c>
-      <c r="BN10"/>
+      <c r="BO10"/>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5307,840 +5328,18379 @@
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
+        <v>225727000.0</v>
+      </c>
+      <c r="C12">
         <v>228734000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3623009000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1480360000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1314579000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1178337000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3128771000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3182715000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3433604000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3995233000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3936132000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3467503000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3919872000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3677757000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4238094000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5501422000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1626160000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9686501000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2399082000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1906298000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1262810000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1040944000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6509212000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6990997000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5111289000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4769661000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5501099000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5078991000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5103527000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5501979000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5294794000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5786351000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5769258000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6269302000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6429338000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6354634000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6037874000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6129572000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6539516000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5933281000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6213998000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6677460000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>151597000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11115489000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>10833815000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10325309000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>228233000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1432288000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1702563000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1328783000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>653361000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1385335000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1501846000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6120483000.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>1308653000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1457969000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1338866000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>184000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>851996000.0</v>
       </c>
-      <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13">
-        <v>1422000.0</v>
+        <v>1426000.0</v>
       </c>
       <c r="C13">
         <v>1422000.0</v>
       </c>
       <c r="D13">
         <v>1422000.0</v>
       </c>
       <c r="E13">
+        <v>1422000.0</v>
+      </c>
+      <c r="F13">
         <v>1421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417000.0</v>
       </c>
       <c r="G13">
         <v>1417000.0</v>
       </c>
       <c r="H13">
         <v>1417000.0</v>
       </c>
       <c r="I13">
         <v>1417000.0</v>
       </c>
       <c r="J13">
-        <v>1413000.0</v>
+        <v>1417000.0</v>
       </c>
       <c r="K13">
         <v>1413000.0</v>
       </c>
       <c r="L13">
         <v>1413000.0</v>
       </c>
       <c r="M13">
         <v>1413000.0</v>
       </c>
       <c r="N13">
-        <v>1410000.0</v>
+        <v>1413000.0</v>
       </c>
       <c r="O13">
         <v>1410000.0</v>
       </c>
       <c r="P13">
-        <v>1409000.0</v>
+        <v>1410000.0</v>
       </c>
       <c r="Q13">
         <v>1409000.0</v>
       </c>
       <c r="R13">
-        <v>1406000.0</v>
+        <v>1409000.0</v>
       </c>
       <c r="S13">
         <v>1406000.0</v>
       </c>
       <c r="T13">
-        <v>1405000.0</v>
+        <v>1406000.0</v>
       </c>
       <c r="U13">
         <v>1405000.0</v>
       </c>
       <c r="V13">
-        <v>1402000.0</v>
+        <v>1405000.0</v>
       </c>
       <c r="W13">
         <v>1402000.0</v>
       </c>
       <c r="X13">
-        <v>1401000.0</v>
+        <v>1402000.0</v>
       </c>
       <c r="Y13">
         <v>1401000.0</v>
       </c>
       <c r="Z13">
-        <v>1399000.0</v>
+        <v>1401000.0</v>
       </c>
       <c r="AA13">
         <v>1399000.0</v>
       </c>
       <c r="AB13">
         <v>1399000.0</v>
       </c>
       <c r="AC13">
         <v>1399000.0</v>
       </c>
       <c r="AD13">
-        <v>1397000.0</v>
+        <v>1399000.0</v>
       </c>
       <c r="AE13">
         <v>1397000.0</v>
       </c>
       <c r="AF13">
-        <v>1396000.0</v>
+        <v>1397000.0</v>
       </c>
       <c r="AG13">
         <v>1396000.0</v>
       </c>
       <c r="AH13">
         <v>1396000.0</v>
       </c>
       <c r="AI13">
         <v>1396000.0</v>
       </c>
       <c r="AJ13">
-        <v>1395000.0</v>
+        <v>1396000.0</v>
       </c>
       <c r="AK13">
         <v>1395000.0</v>
       </c>
       <c r="AL13">
         <v>1395000.0</v>
       </c>
       <c r="AM13">
         <v>1395000.0</v>
       </c>
       <c r="AN13">
         <v>1395000.0</v>
       </c>
       <c r="AO13">
         <v>1395000.0</v>
       </c>
       <c r="AP13">
+        <v>1395000.0</v>
+      </c>
+      <c r="AQ13">
         <v>2788200000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>2726497000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
-[...1 lines deleted...]
-      </c>
+      <c r="AW13"/>
       <c r="AX13">
         <v>1000000.0</v>
       </c>
       <c r="AY13">
         <v>1000000.0</v>
       </c>
       <c r="AZ13">
         <v>1000000.0</v>
       </c>
       <c r="BA13">
         <v>1000000.0</v>
       </c>
       <c r="BB13">
         <v>1000000.0</v>
       </c>
       <c r="BC13">
         <v>1000000.0</v>
       </c>
       <c r="BD13">
+        <v>1000000.0</v>
+      </c>
+      <c r="BE13">
         <v>858000.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-      <c r="BL13">
+      <c r="BL13"/>
+      <c r="BM13">
         <v>561000.0</v>
       </c>
-      <c r="BM13"/>
       <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
+        <v>123345708.0</v>
+      </c>
+      <c r="C14">
         <v>124158037.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>124970898.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>125833064.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>127167000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>128168000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>128504000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>128263000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>128218000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>128029000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>127936000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>127832000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>128034000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>127895000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>127797000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>128015000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>128121000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>128466000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>129210000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>129829000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>130590000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>130491000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>130086000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>130005000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>130352000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>130846000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>132878000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>134652000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>135198000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>135100000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>135675000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>138065879.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>139732100.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>139699000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>139696000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>139646000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>139637000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>139547000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>139504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139460000.0</v>
       </c>
       <c r="AO14">
         <v>139460000.0</v>
       </c>
       <c r="AP14">
         <v>139460000.0</v>
       </c>
       <c r="AQ14">
         <v>139460000.0</v>
       </c>
       <c r="AR14">
         <v>139460000.0</v>
       </c>
       <c r="AS14">
         <v>139460000.0</v>
       </c>
-      <c r="AT14"/>
-      <c r="AU14">
+      <c r="AT14">
+        <v>139460000.0</v>
+      </c>
+      <c r="AU14"/>
+      <c r="AV14">
         <v>125056862.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125057000.0</v>
       </c>
       <c r="AW14">
         <v>125057000.0</v>
       </c>
       <c r="AX14">
         <v>125057000.0</v>
       </c>
       <c r="AY14">
         <v>125057000.0</v>
       </c>
       <c r="AZ14">
         <v>125057000.0</v>
       </c>
       <c r="BA14">
         <v>125057000.0</v>
       </c>
       <c r="BB14">
         <v>125057000.0</v>
       </c>
       <c r="BC14">
         <v>125057000.0</v>
       </c>
       <c r="BD14">
         <v>125057000.0</v>
       </c>
       <c r="BE14">
         <v>125057000.0</v>
       </c>
       <c r="BF14">
         <v>125057000.0</v>
       </c>
       <c r="BG14">
         <v>125057000.0</v>
       </c>
       <c r="BH14">
+        <v>125057000.0</v>
+      </c>
+      <c r="BI14">
         <v>125056862.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125057000.0</v>
       </c>
       <c r="BJ14">
         <v>125057000.0</v>
       </c>
       <c r="BK14">
         <v>125057000.0</v>
       </c>
       <c r="BL14">
+        <v>125057000.0</v>
+      </c>
+      <c r="BM14">
         <v>126713000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>124821087.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>127766000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1413000.0</v>
       </c>
       <c r="N15">
-        <v>1410000.0</v>
+        <v>1413000.0</v>
       </c>
       <c r="O15">
         <v>1410000.0</v>
       </c>
       <c r="P15">
-        <v>1409000.0</v>
+        <v>1410000.0</v>
       </c>
       <c r="Q15">
         <v>1409000.0</v>
       </c>
       <c r="R15">
-        <v>1406000.0</v>
+        <v>1409000.0</v>
       </c>
       <c r="S15">
         <v>1406000.0</v>
       </c>
       <c r="T15">
-        <v>1405000.0</v>
+        <v>1406000.0</v>
       </c>
       <c r="U15">
         <v>1405000.0</v>
       </c>
       <c r="V15">
-        <v>1402000.0</v>
+        <v>1405000.0</v>
       </c>
       <c r="W15">
         <v>1402000.0</v>
       </c>
       <c r="X15">
-        <v>1401000.0</v>
+        <v>1402000.0</v>
       </c>
       <c r="Y15">
         <v>1401000.0</v>
       </c>
       <c r="Z15">
-        <v>1399000.0</v>
+        <v>1401000.0</v>
       </c>
       <c r="AA15">
         <v>1399000.0</v>
       </c>
       <c r="AB15">
         <v>1399000.0</v>
       </c>
       <c r="AC15">
         <v>1399000.0</v>
       </c>
       <c r="AD15">
-        <v>1397000.0</v>
+        <v>1399000.0</v>
       </c>
       <c r="AE15">
         <v>1397000.0</v>
       </c>
       <c r="AF15">
-        <v>1396000.0</v>
+        <v>1397000.0</v>
       </c>
       <c r="AG15">
         <v>1396000.0</v>
       </c>
       <c r="AH15">
         <v>1396000.0</v>
       </c>
       <c r="AI15">
         <v>1396000.0</v>
       </c>
       <c r="AJ15">
-        <v>1395000.0</v>
+        <v>1396000.0</v>
       </c>
       <c r="AK15">
         <v>1395000.0</v>
       </c>
       <c r="AL15">
         <v>1395000.0</v>
       </c>
       <c r="AM15">
         <v>1395000.0</v>
       </c>
       <c r="AN15">
         <v>1395000.0</v>
       </c>
       <c r="AO15">
         <v>1395000.0</v>
       </c>
-      <c r="AP15"/>
+      <c r="AP15">
+        <v>1395000.0</v>
+      </c>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
-[...1 lines deleted...]
-      </c>
+      <c r="AW15"/>
       <c r="AX15">
         <v>1000000.0</v>
       </c>
       <c r="AY15">
         <v>1000000.0</v>
       </c>
       <c r="AZ15">
         <v>1000000.0</v>
       </c>
       <c r="BA15">
         <v>1000000.0</v>
       </c>
       <c r="BB15">
         <v>1000000.0</v>
       </c>
       <c r="BC15">
         <v>1000000.0</v>
       </c>
       <c r="BD15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BE15">
         <v>858000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>561000.0</v>
       </c>
-      <c r="BM15"/>
+      <c r="BM15">
+        <v>561000.0</v>
+      </c>
       <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>17227000.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>24032000.0</v>
       </c>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16">
+        <v>12086000.0</v>
+      </c>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16">
+        <v>602697000.0</v>
+      </c>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16">
+        <v>452850000.0</v>
+      </c>
+      <c r="BN16"/>
+      <c r="BO16"/>
+    </row>
+    <row r="17" spans="1:67">
+      <c r="A17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+    </row>
+    <row r="18" spans="1:67">
+      <c r="A18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+    </row>
+    <row r="19" spans="1:67">
+      <c r="A19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19">
+        <v>7108823000.0</v>
+      </c>
+      <c r="Z19">
+        <v>5379498000.0</v>
+      </c>
+      <c r="AA19">
+        <v>4961690000.0</v>
+      </c>
+      <c r="AB19">
+        <v>5717223000.0</v>
+      </c>
+      <c r="AC19">
+        <v>5166408000.0</v>
+      </c>
+      <c r="AD19">
+        <v>5243945000.0</v>
+      </c>
+      <c r="AE19">
+        <v>5585751000.0</v>
+      </c>
+      <c r="AF19">
+        <v>5416958000.0</v>
+      </c>
+      <c r="AG19">
+        <v>5922219000.0</v>
+      </c>
+      <c r="AH19">
+        <v>5940641000.0</v>
+      </c>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+    </row>
+    <row r="20" spans="1:67">
+      <c r="A20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20">
+        <v>995492000.0</v>
+      </c>
+      <c r="C20">
+        <v>995492000.0</v>
+      </c>
+      <c r="D20">
+        <v>995492000.0</v>
+      </c>
+      <c r="E20">
+        <v>995492000.0</v>
+      </c>
+      <c r="F20">
+        <v>995492000.0</v>
+      </c>
+      <c r="G20">
+        <v>995492000.0</v>
+      </c>
+      <c r="H20">
+        <v>995492000.0</v>
+      </c>
+      <c r="I20">
+        <v>995492000.0</v>
+      </c>
+      <c r="J20">
+        <v>995492000.0</v>
+      </c>
+      <c r="K20">
+        <v>995492000.0</v>
+      </c>
+      <c r="L20">
+        <v>995492000.0</v>
+      </c>
+      <c r="M20">
+        <v>995492000.0</v>
+      </c>
+      <c r="N20">
+        <v>995492000.0</v>
+      </c>
+      <c r="O20">
+        <v>995492000.0</v>
+      </c>
+      <c r="P20">
+        <v>995492000.0</v>
+      </c>
+      <c r="Q20">
+        <v>995492000.0</v>
+      </c>
+      <c r="R20">
+        <v>995492000.0</v>
+      </c>
+      <c r="S20">
+        <v>995492000.0</v>
+      </c>
+      <c r="T20">
+        <v>995492000.0</v>
+      </c>
+      <c r="U20">
+        <v>995492000.0</v>
+      </c>
+      <c r="V20">
+        <v>995492000.0</v>
+      </c>
+      <c r="W20">
+        <v>995492000.0</v>
+      </c>
+      <c r="X20">
+        <v>995492000.0</v>
+      </c>
+      <c r="Y20">
+        <v>995492000.0</v>
+      </c>
+      <c r="Z20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AA20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AB20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AC20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AD20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AE20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AF20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AG20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AH20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AI20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AK20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AL20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AM20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AN20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AO20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AP20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20">
+        <v>995492000.0</v>
+      </c>
+      <c r="AV20">
+        <v>909752000.0</v>
+      </c>
+      <c r="AW20">
+        <v>909752000.0</v>
+      </c>
+      <c r="AX20">
+        <v>4315735000.0</v>
+      </c>
+      <c r="AY20">
+        <v>4315692000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>4315119000.0</v>
+      </c>
+      <c r="BA20">
+        <v>5206000.0</v>
+      </c>
+      <c r="BB20">
+        <v>3229771000.0</v>
+      </c>
+      <c r="BC20">
+        <v>3229771000.0</v>
+      </c>
+      <c r="BD20">
+        <v>3228371000.0</v>
+      </c>
+      <c r="BE20">
+        <v>5206000.0</v>
+      </c>
+      <c r="BF20">
+        <v>3226851000.0</v>
+      </c>
+      <c r="BG20">
+        <v>3226851000.0</v>
+      </c>
+      <c r="BH20">
+        <v>3226829000.0</v>
+      </c>
+      <c r="BI20">
+        <v>5206000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>3383877000.0</v>
+      </c>
+      <c r="BK20">
+        <v>3384904000.0</v>
+      </c>
+      <c r="BL20">
+        <v>3380392000.0</v>
+      </c>
+      <c r="BM20">
+        <v>172682000.0</v>
+      </c>
+      <c r="BN20">
+        <v>665952000.0</v>
+      </c>
+      <c r="BO20"/>
+    </row>
+    <row r="21" spans="1:67">
+      <c r="A21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21">
+        <v>4470000.0</v>
+      </c>
+      <c r="C21">
+        <v>4638000.0</v>
+      </c>
+      <c r="D21">
+        <v>4728000.0</v>
+      </c>
+      <c r="E21">
+        <v>4828000.0</v>
+      </c>
+      <c r="F21">
+        <v>4926000.0</v>
+      </c>
+      <c r="G21">
+        <v>5078000.0</v>
+      </c>
+      <c r="H21">
+        <v>5236000.0</v>
+      </c>
+      <c r="I21">
+        <v>5395000.0</v>
+      </c>
+      <c r="J21">
+        <v>5533000.0</v>
+      </c>
+      <c r="K21">
+        <v>5699000.0</v>
+      </c>
+      <c r="L21">
+        <v>5855000.0</v>
+      </c>
+      <c r="M21">
+        <v>6072000.0</v>
+      </c>
+      <c r="N21">
+        <v>6299000.0</v>
+      </c>
+      <c r="O21">
+        <v>6562000.0</v>
+      </c>
+      <c r="P21">
+        <v>6866000.0</v>
+      </c>
+      <c r="Q21">
+        <v>7152000.0</v>
+      </c>
+      <c r="R21">
+        <v>7650000.0</v>
+      </c>
+      <c r="S21">
+        <v>8302000.0</v>
+      </c>
+      <c r="T21">
+        <v>9107000.0</v>
+      </c>
+      <c r="U21">
+        <v>10007000.0</v>
+      </c>
+      <c r="V21">
+        <v>10869000.0</v>
+      </c>
+      <c r="W21">
+        <v>10731000.0</v>
+      </c>
+      <c r="X21">
+        <v>10922000.0</v>
+      </c>
+      <c r="Y21">
+        <v>11595000.0</v>
+      </c>
+      <c r="Z21">
+        <v>11979000.0</v>
+      </c>
+      <c r="AA21">
+        <v>12668000.0</v>
+      </c>
+      <c r="AB21">
+        <v>13630000.0</v>
+      </c>
+      <c r="AC21">
+        <v>14573000.0</v>
+      </c>
+      <c r="AD21">
+        <v>15399000.0</v>
+      </c>
+      <c r="AE21">
+        <v>16155000.0</v>
+      </c>
+      <c r="AF21">
+        <v>16937000.0</v>
+      </c>
+      <c r="AG21">
+        <v>17660000.0</v>
+      </c>
+      <c r="AH21">
+        <v>18659000.0</v>
+      </c>
+      <c r="AI21">
+        <v>13196000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>13980000.0</v>
+      </c>
+      <c r="AK21">
+        <v>14877000.0</v>
+      </c>
+      <c r="AL21">
+        <v>15800000.0</v>
+      </c>
+      <c r="AM21">
+        <v>16809000.0</v>
+      </c>
+      <c r="AN21">
+        <v>17554000.0</v>
+      </c>
+      <c r="AO21">
+        <v>19064000.0</v>
+      </c>
+      <c r="AP21">
+        <v>20214000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>21435000.0</v>
+      </c>
+      <c r="AR21">
+        <v>22000000.0</v>
+      </c>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
+        <v>1020683000.0</v>
+      </c>
+      <c r="AV21">
+        <v>94517000.0</v>
+      </c>
+      <c r="AW21">
+        <v>94517000.0</v>
+      </c>
+      <c r="AX21">
+        <v>242000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>252000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>262000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>272000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>170000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>176000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>182000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>1446621000.0</v>
+      </c>
+      <c r="BF21">
+        <v>193120000.0</v>
+      </c>
+      <c r="BG21">
+        <v>198884000.0</v>
+      </c>
+      <c r="BH21">
+        <v>204647000.0</v>
+      </c>
+      <c r="BI21">
+        <v>1447792000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>216174000.0</v>
+      </c>
+      <c r="BK21">
+        <v>221938000.0</v>
+      </c>
+      <c r="BL21">
+        <v>231925000.0</v>
+      </c>
+      <c r="BM21">
+        <v>110239000.0</v>
+      </c>
+      <c r="BN21">
+        <v>70783000.0</v>
+      </c>
+      <c r="BO21"/>
+    </row>
+    <row r="22" spans="1:67">
+      <c r="A22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
+        <v>-334084000.0</v>
+      </c>
+      <c r="I22">
+        <v>417488000.0</v>
+      </c>
+      <c r="J22">
+        <v>-287836000.0</v>
+      </c>
+      <c r="K22">
+        <v>-277457000.0</v>
+      </c>
+      <c r="L22">
+        <v>-1297755000.0</v>
+      </c>
+      <c r="M22">
+        <v>-638841000.0</v>
+      </c>
+      <c r="N22">
+        <v>-944883000.0</v>
+      </c>
+      <c r="O22">
+        <v>-604909000.0</v>
+      </c>
+      <c r="P22">
+        <v>-1017618000.0</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22">
+        <v>-1687721000.0</v>
+      </c>
+      <c r="S22">
+        <v>-1321802000.0</v>
+      </c>
+      <c r="T22">
+        <v>3121486000.0</v>
+      </c>
+      <c r="U22">
+        <v>3422461000.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22">
+        <v>446000.0</v>
+      </c>
+      <c r="Z22">
+        <v>238000.0</v>
+      </c>
+      <c r="AA22">
+        <v>319000.0</v>
+      </c>
+      <c r="AB22">
+        <v>82000.0</v>
+      </c>
+      <c r="AC22"/>
+      <c r="AD22">
+        <v>124000.0</v>
+      </c>
+      <c r="AE22">
+        <v>751000.0</v>
+      </c>
+      <c r="AF22">
+        <v>362000.0</v>
+      </c>
+      <c r="AG22">
+        <v>325000.0</v>
+      </c>
+      <c r="AH22">
+        <v>397000.0</v>
+      </c>
+      <c r="AI22">
+        <v>885000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>564000.0</v>
+      </c>
+      <c r="AK22">
+        <v>329000.0</v>
+      </c>
+      <c r="AL22">
+        <v>329000.0</v>
+      </c>
+      <c r="AM22">
+        <v>329000.0</v>
+      </c>
+      <c r="AN22">
+        <v>854000.0</v>
+      </c>
+      <c r="AO22">
+        <v>205000.0</v>
+      </c>
+      <c r="AP22">
+        <v>205000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>154000.0</v>
+      </c>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22">
+        <v>10708000.0</v>
+      </c>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+    </row>
+    <row r="23" spans="1:67">
+      <c r="A23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23">
+        <v>24264548000.0</v>
+      </c>
+      <c r="C23">
+        <v>23955252000.0</v>
+      </c>
+      <c r="D23">
+        <v>24098728000.0</v>
+      </c>
+      <c r="E23">
+        <v>23837147000.0</v>
+      </c>
+      <c r="F23">
+        <v>23744958000.0</v>
+      </c>
+      <c r="G23">
+        <v>23828186000.0</v>
+      </c>
+      <c r="H23">
+        <v>23780285000.0</v>
+      </c>
+      <c r="I23">
+        <v>23991791000.0</v>
+      </c>
+      <c r="J23">
+        <v>24279186000.0</v>
+      </c>
+      <c r="K23">
+        <v>25003140000.0</v>
+      </c>
+      <c r="L23">
+        <v>24912524000.0</v>
+      </c>
+      <c r="M23">
+        <v>24511566000.0</v>
+      </c>
+      <c r="N23">
+        <v>24884207000.0</v>
+      </c>
+      <c r="O23">
+        <v>24577223000.0</v>
+      </c>
+      <c r="P23">
+        <v>24870272000.0</v>
+      </c>
+      <c r="Q23">
+        <v>25377533000.0</v>
+      </c>
+      <c r="R23">
+        <v>25042720000.0</v>
+      </c>
+      <c r="S23">
+        <v>24992410000.0</v>
+      </c>
+      <c r="T23">
+        <v>25548322000.0</v>
+      </c>
+      <c r="U23">
+        <v>24246328000.0</v>
+      </c>
+      <c r="V23">
+        <v>23497596000.0</v>
+      </c>
+      <c r="W23">
+        <v>22662831000.0</v>
+      </c>
+      <c r="X23">
+        <v>22310701000.0</v>
+      </c>
+      <c r="Y23">
+        <v>22993715000.0</v>
+      </c>
+      <c r="Z23">
+        <v>20755891000.0</v>
+      </c>
+      <c r="AA23">
+        <v>20166734000.0</v>
+      </c>
+      <c r="AB23">
+        <v>20598220000.0</v>
+      </c>
+      <c r="AC23">
+        <v>20526367000.0</v>
+      </c>
+      <c r="AD23">
+        <v>20441136000.0</v>
+      </c>
+      <c r="AE23">
+        <v>20695678000.0</v>
+      </c>
+      <c r="AF23">
+        <v>19983838000.0</v>
+      </c>
+      <c r="AG23">
+        <v>20479719000.0</v>
+      </c>
+      <c r="AH23">
+        <v>20242942000.0</v>
+      </c>
+      <c r="AI23">
+        <v>20549461000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>20565627000.0</v>
+      </c>
+      <c r="AK23">
+        <v>20373974000.0</v>
+      </c>
+      <c r="AL23">
+        <v>19792785000.0</v>
+      </c>
+      <c r="AM23">
+        <v>19661829000.0</v>
+      </c>
+      <c r="AN23">
+        <v>19892693000.0</v>
+      </c>
+      <c r="AO23">
+        <v>19052593000.0</v>
+      </c>
+      <c r="AP23">
+        <v>19087504000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>19352681000.0</v>
+      </c>
+      <c r="AR23">
+        <v>18871000000.0</v>
+      </c>
+      <c r="AS23"/>
+      <c r="AT23">
+        <v>2675040000.0</v>
+      </c>
+      <c r="AU23"/>
+      <c r="AV23">
+        <v>20287923000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1155866000.0</v>
+      </c>
+      <c r="AX23">
+        <v>54637000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>52515000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>51416000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>50054000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>41405000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>40264000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>38914000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>2105188000.0</v>
+      </c>
+      <c r="BF23">
+        <v>4805306000.0</v>
+      </c>
+      <c r="BG23">
+        <v>4927581000.0</v>
+      </c>
+      <c r="BH23">
+        <v>34916089000.0</v>
+      </c>
+      <c r="BI23">
+        <v>20689172000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>4908704000.0</v>
+      </c>
+      <c r="BK23">
+        <v>5064811000.0</v>
+      </c>
+      <c r="BL23">
+        <v>4951183000.0</v>
+      </c>
+      <c r="BM23">
+        <v>19461000.0</v>
+      </c>
+      <c r="BN23">
+        <v>1588731000.0</v>
+      </c>
+      <c r="BO23"/>
+    </row>
+    <row r="24" spans="1:67">
+      <c r="A24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>500000000.0</v>
+      </c>
+      <c r="N24">
+        <v>500000000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
+        <v>200000000.0</v>
+      </c>
+      <c r="U24">
+        <v>200000000.0</v>
+      </c>
+      <c r="V24">
+        <v>200010000.0</v>
+      </c>
+      <c r="W24">
+        <v>200010000.0</v>
+      </c>
+      <c r="X24">
+        <v>200000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>200000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>200000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>200000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>200000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>400000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>600000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>600000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>400000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>200000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>34000.0</v>
+      </c>
+      <c r="AI24">
+        <v>34000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>34000.0</v>
+      </c>
+      <c r="AK24">
+        <v>41000.0</v>
+      </c>
+      <c r="AL24">
+        <v>41000.0</v>
+      </c>
+      <c r="AM24">
+        <v>41000.0</v>
+      </c>
+      <c r="AN24">
+        <v>41000.0</v>
+      </c>
+      <c r="AO24">
+        <v>48000.0</v>
+      </c>
+      <c r="AP24">
+        <v>48000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>48000.0</v>
+      </c>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
+        <v>54000.0</v>
+      </c>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24">
+        <v>6554844000.0</v>
+      </c>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+    </row>
+    <row r="25" spans="1:67">
+      <c r="A25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>500000000.0</v>
+      </c>
+      <c r="N25">
+        <v>500000000.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25">
+        <v>200019000.0</v>
+      </c>
+      <c r="Z25">
+        <v>19000.0</v>
+      </c>
+      <c r="AA25">
+        <v>19000.0</v>
+      </c>
+      <c r="AB25">
+        <v>18000.0</v>
+      </c>
+      <c r="AC25">
+        <v>400028000.0</v>
+      </c>
+      <c r="AD25">
+        <v>28000.0</v>
+      </c>
+      <c r="AE25">
+        <v>26000.0</v>
+      </c>
+      <c r="AF25">
+        <v>400026000.0</v>
+      </c>
+      <c r="AG25">
+        <v>200034000.0</v>
+      </c>
+      <c r="AH25">
+        <v>34000.0</v>
+      </c>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+    </row>
+    <row r="26" spans="1:67">
+      <c r="A26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26">
+        <v>5560026000.0</v>
+      </c>
+      <c r="C26">
+        <v>5609315000.0</v>
+      </c>
+      <c r="D26">
+        <v>5580905000.0</v>
+      </c>
+      <c r="E26">
+        <v>5550468000.0</v>
+      </c>
+      <c r="F26">
+        <v>5583336000.0</v>
+      </c>
+      <c r="G26">
+        <v>5717166000.0</v>
+      </c>
+      <c r="H26">
+        <v>5909656000.0</v>
+      </c>
+      <c r="I26">
+        <v>5985131000.0</v>
+      </c>
+      <c r="J26">
+        <v>6147349000.0</v>
+      </c>
+      <c r="K26">
+        <v>6296785000.0</v>
+      </c>
+      <c r="L26">
+        <v>6826818000.0</v>
+      </c>
+      <c r="M26">
+        <v>7089780000.0</v>
+      </c>
+      <c r="N26">
+        <v>7315641000.0</v>
+      </c>
+      <c r="O26">
+        <v>7471772000.0</v>
+      </c>
+      <c r="P26">
+        <v>7695303000.0</v>
+      </c>
+      <c r="Q26">
+        <v>8060961000.0</v>
+      </c>
+      <c r="R26">
+        <v>8062384000.0</v>
+      </c>
+      <c r="S26">
+        <v>8428032000.0</v>
+      </c>
+      <c r="T26">
+        <v>7953727000.0</v>
+      </c>
+      <c r="U26">
+        <v>6953930000.0</v>
+      </c>
+      <c r="V26">
+        <v>19801792000.0</v>
+      </c>
+      <c r="W26">
+        <v>19153637000.0</v>
+      </c>
+      <c r="X26">
+        <v>19031645000.0</v>
+      </c>
+      <c r="Y26">
+        <v>5135775000.0</v>
+      </c>
+      <c r="Z26">
+        <v>4058457000.0</v>
+      </c>
+      <c r="AA26">
+        <v>4075644000.0</v>
+      </c>
+      <c r="AB26">
+        <v>4157082000.0</v>
+      </c>
+      <c r="AC26">
+        <v>4395476000.0</v>
+      </c>
+      <c r="AD26">
+        <v>17541568000.0</v>
+      </c>
+      <c r="AE26">
+        <v>17433247000.0</v>
+      </c>
+      <c r="AF26">
+        <v>17054515000.0</v>
+      </c>
+      <c r="AG26">
+        <v>17341673000.0</v>
+      </c>
+      <c r="AH26">
+        <v>17402754000.0</v>
+      </c>
+      <c r="AI26">
+        <v>17375330000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>17327357000.0</v>
+      </c>
+      <c r="AK26">
+        <v>17052378000.0</v>
+      </c>
+      <c r="AL26">
+        <v>16905911000.0</v>
+      </c>
+      <c r="AM26">
+        <v>16462398000.0</v>
+      </c>
+      <c r="AN26">
+        <v>16625226000.0</v>
+      </c>
+      <c r="AO26">
+        <v>15652602000.0</v>
+      </c>
+      <c r="AP26"/>
+      <c r="AQ26">
+        <v>4053365000.0</v>
+      </c>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
+        <v>5006111000.0</v>
+      </c>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26">
+        <v>43881844000.0</v>
+      </c>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+    </row>
+    <row r="27" spans="1:67">
+      <c r="A27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+    </row>
+    <row r="28" spans="1:67">
+      <c r="A28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B28">
+        <v>-225727000.0</v>
+      </c>
+      <c r="C28">
+        <v>-228734000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1855643000.0</v>
+      </c>
+      <c r="E28">
+        <v>-1149035000.0</v>
+      </c>
+      <c r="F28">
+        <v>-1064579000.0</v>
+      </c>
+      <c r="G28">
+        <v>-920190000.0</v>
+      </c>
+      <c r="H28">
+        <v>-822812000.0</v>
+      </c>
+      <c r="I28">
+        <v>-614759000.0</v>
+      </c>
+      <c r="J28">
+        <v>-774266000.0</v>
+      </c>
+      <c r="K28">
+        <v>-1239897000.0</v>
+      </c>
+      <c r="L28">
+        <v>-213428000.0</v>
+      </c>
+      <c r="M28">
+        <v>-58131000.0</v>
+      </c>
+      <c r="N28">
+        <v>-115592000.0</v>
+      </c>
+      <c r="O28">
+        <v>-451624000.0</v>
+      </c>
+      <c r="P28">
+        <v>-948934000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-1533676000.0</v>
+      </c>
+      <c r="R28">
+        <v>-1626160000.0</v>
+      </c>
+      <c r="S28">
+        <v>-1258469000.0</v>
+      </c>
+      <c r="T28">
+        <v>-2199082000.0</v>
+      </c>
+      <c r="U28">
+        <v>-1706298000.0</v>
+      </c>
+      <c r="V28">
+        <v>-1062800000.0</v>
+      </c>
+      <c r="W28">
+        <v>-840934000.0</v>
+      </c>
+      <c r="X28">
+        <v>-616319000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-1255203000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-52813000.0</v>
+      </c>
+      <c r="AA28">
+        <v>306002000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-343999000.0</v>
+      </c>
+      <c r="AC28">
+        <v>116513000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-17839000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-403611000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-269467000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-743766000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-692458000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-1034610000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-1114331000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-1227724000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-777571000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-1042866000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-1166628000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-1297015000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-2133559000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-2433996000.0</v>
+      </c>
+      <c r="AR28">
+        <v>304000000.0</v>
+      </c>
+      <c r="AS28"/>
+      <c r="AT28"/>
+      <c r="AU28"/>
+      <c r="AV28">
+        <v>3790623000.0</v>
+      </c>
+      <c r="AW28">
+        <v>3790623000.0</v>
+      </c>
+      <c r="AX28">
+        <v>11714767000.0</v>
+      </c>
+      <c r="AY28">
+        <v>10622767000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>9335767000.0</v>
+      </c>
+      <c r="BA28">
+        <v>9457767000.0</v>
+      </c>
+      <c r="BB28">
+        <v>5925712000.0</v>
+      </c>
+      <c r="BC28">
+        <v>5316437000.0</v>
+      </c>
+      <c r="BD28">
+        <v>5268217000.0</v>
+      </c>
+      <c r="BE28">
+        <v>2577017000.0</v>
+      </c>
+      <c r="BF28">
+        <v>3506944000.0</v>
+      </c>
+      <c r="BG28">
+        <v>3080147000.0</v>
+      </c>
+      <c r="BH28">
+        <v>2670381000.0</v>
+      </c>
+      <c r="BI28">
+        <v>2322460000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>2566573000.0</v>
+      </c>
+      <c r="BK28">
+        <v>2319781000.0</v>
+      </c>
+      <c r="BL28">
+        <v>2109847000.0</v>
+      </c>
+      <c r="BM28">
+        <v>1603353000.0</v>
+      </c>
+      <c r="BN28">
+        <v>74441000.0</v>
+      </c>
+      <c r="BO28"/>
+    </row>
+    <row r="29" spans="1:67">
+      <c r="A29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29">
+        <v>2944545000.0</v>
+      </c>
+      <c r="F29">
+        <v>2898852000.0</v>
+      </c>
+      <c r="G29">
+        <v>2867486000.0</v>
+      </c>
+      <c r="H29">
+        <v>2898034000.0</v>
+      </c>
+      <c r="I29">
+        <v>3050312000.0</v>
+      </c>
+      <c r="J29">
+        <v>3013761000.0</v>
+      </c>
+      <c r="K29">
+        <v>2986066000.0</v>
+      </c>
+      <c r="L29">
+        <v>2851009000.0</v>
+      </c>
+      <c r="M29">
+        <v>2859738000.0</v>
+      </c>
+      <c r="N29">
+        <v>3079012000.0</v>
+      </c>
+      <c r="O29">
+        <v>2344005000.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29">
+        <v>2911734000.0</v>
+      </c>
+      <c r="U29">
+        <v>2931341000.0</v>
+      </c>
+      <c r="V29">
+        <v>2883640000.0</v>
+      </c>
+      <c r="W29">
+        <v>2944104000.0</v>
+      </c>
+      <c r="X29">
+        <v>2933934000.0</v>
+      </c>
+      <c r="Y29">
+        <v>3101897000.0</v>
+      </c>
+      <c r="Z29">
+        <v>3264685000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+    </row>
+    <row r="30" spans="1:67">
+      <c r="A30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30">
+        <v>77286000.0</v>
+      </c>
+      <c r="C30">
+        <v>77641000.0</v>
+      </c>
+      <c r="D30">
+        <v>519815000.0</v>
+      </c>
+      <c r="E30">
+        <v>502540000.0</v>
+      </c>
+      <c r="F30">
+        <v>514028000.0</v>
+      </c>
+      <c r="G30">
+        <v>512360000.0</v>
+      </c>
+      <c r="H30">
+        <v>512413000.0</v>
+      </c>
+      <c r="I30">
+        <v>505350000.0</v>
+      </c>
+      <c r="J30">
+        <v>477239000.0</v>
+      </c>
+      <c r="K30">
+        <v>462472000.0</v>
+      </c>
+      <c r="L30">
+        <v>416842000.0</v>
+      </c>
+      <c r="M30">
+        <v>413110000.0</v>
+      </c>
+      <c r="N30">
+        <v>406322000.0</v>
+      </c>
+      <c r="O30">
+        <v>374733000.0</v>
+      </c>
+      <c r="P30">
+        <v>374383000.0</v>
+      </c>
+      <c r="Q30">
+        <v>307902000.0</v>
+      </c>
+      <c r="R30">
+        <v>284731000.0</v>
+      </c>
+      <c r="S30">
+        <v>294552000.0</v>
+      </c>
+      <c r="T30">
+        <v>302544000.0</v>
+      </c>
+      <c r="U30">
+        <v>309705000.0</v>
+      </c>
+      <c r="V30">
+        <v>69879000.0</v>
+      </c>
+      <c r="W30">
+        <v>315037000.0</v>
+      </c>
+      <c r="X30">
+        <v>66005000.0</v>
+      </c>
+      <c r="Y30">
+        <v>58420000.0</v>
+      </c>
+      <c r="Z30">
+        <v>43552000.0</v>
+      </c>
+      <c r="AA30">
+        <v>45239000.0</v>
+      </c>
+      <c r="AB30">
+        <v>44671000.0</v>
+      </c>
+      <c r="AC30">
+        <v>49205000.0</v>
+      </c>
+      <c r="AD30">
+        <v>49489000.0</v>
+      </c>
+      <c r="AE30">
+        <v>48920000.0</v>
+      </c>
+      <c r="AF30">
+        <v>49407000.0</v>
+      </c>
+      <c r="AG30">
+        <v>48528000.0</v>
+      </c>
+      <c r="AH30">
+        <v>47499000.0</v>
+      </c>
+      <c r="AI30">
+        <v>47987000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>44728000.0</v>
+      </c>
+      <c r="AK30">
+        <v>39739000.0</v>
+      </c>
+      <c r="AL30">
+        <v>39386000.0</v>
+      </c>
+      <c r="AM30">
+        <v>41971000.0</v>
+      </c>
+      <c r="AN30">
+        <v>37107000.0</v>
+      </c>
+      <c r="AO30">
+        <v>35734000.0</v>
+      </c>
+      <c r="AP30">
+        <v>33473000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>34215000.0</v>
+      </c>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30">
+        <v>12261000.0</v>
+      </c>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+    </row>
+    <row r="31" spans="1:67">
+      <c r="A31" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>1364246000.0</v>
+      </c>
+      <c r="N31">
+        <v>1333520000.0</v>
+      </c>
+      <c r="O31">
+        <v>1273513000.0</v>
+      </c>
+      <c r="P31">
+        <v>1205159000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1257119000.0</v>
+      </c>
+      <c r="R31">
+        <v>1289657000.0</v>
+      </c>
+      <c r="S31">
+        <v>1661420000.0</v>
+      </c>
+      <c r="T31">
+        <v>1716242000.0</v>
+      </c>
+      <c r="U31">
+        <v>1735849000.0</v>
+      </c>
+      <c r="V31">
+        <v>1688138000.0</v>
+      </c>
+      <c r="W31">
+        <v>1748612000.0</v>
+      </c>
+      <c r="X31">
+        <v>1738442000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1706405000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1669193000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1644766000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1659066000.0</v>
+      </c>
+      <c r="AC31">
+        <v>1663949000.0</v>
+      </c>
+      <c r="AD31">
+        <v>1617710000.0</v>
+      </c>
+      <c r="AE31">
+        <v>1529347000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1411033000.0</v>
+      </c>
+      <c r="AG31">
+        <v>1446023000.0</v>
+      </c>
+      <c r="AH31">
+        <v>1506711000.0</v>
+      </c>
+      <c r="AI31">
+        <v>1523863000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>1572386000.0</v>
+      </c>
+      <c r="AK31">
+        <v>1542233000.0</v>
+      </c>
+      <c r="AL31">
+        <v>1494702000.0</v>
+      </c>
+      <c r="AM31">
+        <v>1464184000.0</v>
+      </c>
+      <c r="AN31">
+        <v>1510917000.0</v>
+      </c>
+      <c r="AO31">
+        <v>1486452000.0</v>
+      </c>
+      <c r="AP31"/>
+      <c r="AQ31">
+        <v>1741449000.0</v>
+      </c>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
+        <v>1679548000.0</v>
+      </c>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31">
+        <v>1558871000.0</v>
+      </c>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+    </row>
+    <row r="32" spans="1:67">
+      <c r="A32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+    </row>
+    <row r="33" spans="1:67">
+      <c r="A33" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33">
+        <v>23961535000.0</v>
+      </c>
+      <c r="C33">
+        <v>1298988000.0</v>
+      </c>
+      <c r="D33">
+        <v>19955904000.0</v>
+      </c>
+      <c r="E33">
+        <v>21854247000.0</v>
+      </c>
+      <c r="F33">
+        <v>21916351000.0</v>
+      </c>
+      <c r="G33">
+        <v>22137489000.0</v>
+      </c>
+      <c r="H33">
+        <v>20139101000.0</v>
+      </c>
+      <c r="I33">
+        <v>20303726000.0</v>
+      </c>
+      <c r="J33">
+        <v>20368343000.0</v>
+      </c>
+      <c r="K33">
+        <v>20468769000.0</v>
+      </c>
+      <c r="L33">
+        <v>20559550000.0</v>
+      </c>
+      <c r="M33">
+        <v>20630953000.0</v>
+      </c>
+      <c r="N33">
+        <v>20558013000.0</v>
+      </c>
+      <c r="O33">
+        <v>20524733000.0</v>
+      </c>
+      <c r="P33">
+        <v>20257795000.0</v>
+      </c>
+      <c r="Q33">
+        <v>19568209000.0</v>
+      </c>
+      <c r="R33">
+        <v>23131829000.0</v>
+      </c>
+      <c r="S33">
+        <v>15011357000.0</v>
+      </c>
+      <c r="T33">
+        <v>22846696000.0</v>
+      </c>
+      <c r="U33">
+        <v>22030325000.0</v>
+      </c>
+      <c r="V33">
+        <v>22164907000.0</v>
+      </c>
+      <c r="W33">
+        <v>21306850000.0</v>
+      </c>
+      <c r="X33">
+        <v>15735484000.0</v>
+      </c>
+      <c r="Y33">
+        <v>15944298000.0</v>
+      </c>
+      <c r="Z33">
+        <v>15601050000.0</v>
+      </c>
+      <c r="AA33">
+        <v>15351834000.0</v>
+      </c>
+      <c r="AB33">
+        <v>15052450000.0</v>
+      </c>
+      <c r="AC33">
+        <v>15398171000.0</v>
+      </c>
+      <c r="AD33">
+        <v>15288120000.0</v>
+      </c>
+      <c r="AE33">
+        <v>15144779000.0</v>
+      </c>
+      <c r="AF33">
+        <v>14639637000.0</v>
+      </c>
+      <c r="AG33">
+        <v>6143449000.0</v>
+      </c>
+      <c r="AH33">
+        <v>6379482000.0</v>
+      </c>
+      <c r="AI33">
+        <v>14232172000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>14091561000.0</v>
+      </c>
+      <c r="AK33">
+        <v>13979601000.0</v>
+      </c>
+      <c r="AL33">
+        <v>13715525000.0</v>
+      </c>
+      <c r="AM33">
+        <v>13490286000.0</v>
+      </c>
+      <c r="AN33">
+        <v>13316070000.0</v>
+      </c>
+      <c r="AO33">
+        <v>13083578000.0</v>
+      </c>
+      <c r="AP33">
+        <v>12840033000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>12641006000.0</v>
+      </c>
+      <c r="AR33">
+        <v>330000000.0</v>
+      </c>
+      <c r="AS33"/>
+      <c r="AT33"/>
+      <c r="AU33"/>
+      <c r="AV33">
+        <v>1004269000.0</v>
+      </c>
+      <c r="AW33">
+        <v>1004269000.0</v>
+      </c>
+      <c r="AX33">
+        <v>1010417000.0</v>
+      </c>
+      <c r="AY33">
+        <v>1010388000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>5325261000.0</v>
+      </c>
+      <c r="BA33">
+        <v>1015461000.0</v>
+      </c>
+      <c r="BB33">
+        <v>3399838000.0</v>
+      </c>
+      <c r="BC33">
+        <v>3405601000.0</v>
+      </c>
+      <c r="BD33">
+        <v>3409964000.0</v>
+      </c>
+      <c r="BE33">
+        <v>1451827000.0</v>
+      </c>
+      <c r="BF33">
+        <v>3419971000.0</v>
+      </c>
+      <c r="BG33">
+        <v>3425735000.0</v>
+      </c>
+      <c r="BH33">
+        <v>3431476000.0</v>
+      </c>
+      <c r="BI33"/>
+      <c r="BJ33">
+        <v>3600051000.0</v>
+      </c>
+      <c r="BK33">
+        <v>3606842000.0</v>
+      </c>
+      <c r="BL33">
+        <v>3612317000.0</v>
+      </c>
+      <c r="BM33">
+        <v>19277000.0</v>
+      </c>
+      <c r="BN33">
+        <v>736735000.0</v>
+      </c>
+      <c r="BO33"/>
+    </row>
+    <row r="34" spans="1:67">
+      <c r="A34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
+        <v>573662000.0</v>
+      </c>
+      <c r="N34">
+        <v>523695000.0</v>
+      </c>
+      <c r="O34">
+        <v>544189000.0</v>
+      </c>
+      <c r="P34">
+        <v>577883000.0</v>
+      </c>
+      <c r="Q34">
+        <v>523468000.0</v>
+      </c>
+      <c r="R34">
+        <v>487141000.0</v>
+      </c>
+      <c r="S34">
+        <v>519352000.0</v>
+      </c>
+      <c r="T34">
+        <v>716585000.0</v>
+      </c>
+      <c r="U34">
+        <v>679872000.0</v>
+      </c>
+      <c r="V34">
+        <v>680285000.0</v>
+      </c>
+      <c r="W34">
+        <v>691004000.0</v>
+      </c>
+      <c r="X34">
+        <v>679005000.0</v>
+      </c>
+      <c r="Y34">
+        <v>730184000.0</v>
+      </c>
+      <c r="Z34">
+        <v>671204000.0</v>
+      </c>
+      <c r="AA34">
+        <v>681482000.0</v>
+      </c>
+      <c r="AB34">
+        <v>686416000.0</v>
+      </c>
+      <c r="AC34">
+        <v>874848000.0</v>
+      </c>
+      <c r="AD34">
+        <v>1032690000.0</v>
+      </c>
+      <c r="AE34">
+        <v>1020771000.0</v>
+      </c>
+      <c r="AF34">
+        <v>841103000.0</v>
+      </c>
+      <c r="AG34">
+        <v>625006000.0</v>
+      </c>
+      <c r="AH34">
+        <v>359658000.0</v>
+      </c>
+      <c r="AI34">
+        <v>404788000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>388286000.0</v>
+      </c>
+      <c r="AK34">
+        <v>369110000.0</v>
+      </c>
+      <c r="AL34">
+        <v>348613000.0</v>
+      </c>
+      <c r="AM34">
+        <v>381661000.0</v>
+      </c>
+      <c r="AN34">
+        <v>394052000.0</v>
+      </c>
+      <c r="AO34">
+        <v>394530000.0</v>
+      </c>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+    </row>
+    <row r="35" spans="1:67">
+      <c r="A35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35">
+        <v>21496788000.0</v>
+      </c>
+      <c r="C35">
+        <v>21185887000.0</v>
+      </c>
+      <c r="D35">
+        <v>635250000.0</v>
+      </c>
+      <c r="E35">
+        <v>661183000.0</v>
+      </c>
+      <c r="F35">
+        <v>630290000.0</v>
+      </c>
+      <c r="G35">
+        <v>638484000.0</v>
+      </c>
+      <c r="H35">
+        <v>654549000.0</v>
+      </c>
+      <c r="I35">
+        <v>622647000.0</v>
+      </c>
+      <c r="J35">
+        <v>595944000.0</v>
+      </c>
+      <c r="K35">
+        <v>607751000.0</v>
+      </c>
+      <c r="L35">
+        <v>50026000.0</v>
+      </c>
+      <c r="M35">
+        <v>1073662000.0</v>
+      </c>
+      <c r="N35">
+        <v>1023695000.0</v>
+      </c>
+      <c r="O35">
+        <v>544189000.0</v>
+      </c>
+      <c r="P35">
+        <v>577883000.0</v>
+      </c>
+      <c r="Q35">
+        <v>523468000.0</v>
+      </c>
+      <c r="R35">
+        <v>487141000.0</v>
+      </c>
+      <c r="S35">
+        <v>519352000.0</v>
+      </c>
+      <c r="T35">
+        <v>716585000.0</v>
+      </c>
+      <c r="U35">
+        <v>679872000.0</v>
+      </c>
+      <c r="V35">
+        <v>680285000.0</v>
+      </c>
+      <c r="W35">
+        <v>691004000.0</v>
+      </c>
+      <c r="X35">
+        <v>679005000.0</v>
+      </c>
+      <c r="Y35">
+        <v>530184000.0</v>
+      </c>
+      <c r="Z35">
+        <v>271204000.0</v>
+      </c>
+      <c r="AA35">
+        <v>143260000.0</v>
+      </c>
+      <c r="AB35">
+        <v>286416000.0</v>
+      </c>
+      <c r="AC35">
+        <v>674848000.0</v>
+      </c>
+      <c r="AD35">
+        <v>1032690000.0</v>
+      </c>
+      <c r="AE35">
+        <v>892862000.0</v>
+      </c>
+      <c r="AF35">
+        <v>841103000.0</v>
+      </c>
+      <c r="AG35">
+        <v>200034000.0</v>
+      </c>
+      <c r="AH35">
+        <v>34000.0</v>
+      </c>
+      <c r="AI35">
+        <v>270570000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>388286000.0</v>
+      </c>
+      <c r="AK35">
+        <v>369110000.0</v>
+      </c>
+      <c r="AL35">
+        <v>348613000.0</v>
+      </c>
+      <c r="AM35">
+        <v>381661000.0</v>
+      </c>
+      <c r="AN35">
+        <v>394052000.0</v>
+      </c>
+      <c r="AO35">
+        <v>394530000.0</v>
+      </c>
+      <c r="AP35">
+        <v>345868000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>203755000.0</v>
+      </c>
+      <c r="AR35">
+        <v>340000000.0</v>
+      </c>
+      <c r="AS35"/>
+      <c r="AT35"/>
+      <c r="AU35"/>
+      <c r="AV35">
+        <v>3097220000.0</v>
+      </c>
+      <c r="AW35">
+        <v>3097220000.0</v>
+      </c>
+      <c r="AX35">
+        <v>6555000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>6830000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>6501000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>6305000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>5512000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>4646000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>4283000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>575821000.0</v>
+      </c>
+      <c r="BF35">
+        <v>3962279000.0</v>
+      </c>
+      <c r="BG35">
+        <v>3519174000.0</v>
+      </c>
+      <c r="BH35">
+        <v>3313368000.0</v>
+      </c>
+      <c r="BI35"/>
+      <c r="BJ35">
+        <v>2325513000.0</v>
+      </c>
+      <c r="BK35">
+        <v>2087635000.0</v>
+      </c>
+      <c r="BL35">
+        <v>2118040000.0</v>
+      </c>
+      <c r="BM35">
+        <v>1074000.0</v>
+      </c>
+      <c r="BN35">
+        <v>780067000.0</v>
+      </c>
+      <c r="BO35"/>
+    </row>
+    <row r="36" spans="1:67">
+      <c r="A36" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36">
+        <v>1338272000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
+        <v>1316517000.0</v>
+      </c>
+      <c r="E36">
+        <v>1326188000.0</v>
+      </c>
+      <c r="F36">
+        <v>1352031000.0</v>
+      </c>
+      <c r="G36">
+        <v>1323886000.0</v>
+      </c>
+      <c r="H36">
+        <v>1350508000.0</v>
+      </c>
+      <c r="I36">
+        <v>1322538000.0</v>
+      </c>
+      <c r="J36">
+        <v>1329278000.0</v>
+      </c>
+      <c r="K36">
+        <v>1325569000.0</v>
+      </c>
+      <c r="L36">
+        <v>1331259000.0</v>
+      </c>
+      <c r="M36">
+        <v>1289313000.0</v>
+      </c>
+      <c r="N36">
+        <v>1269712000.0</v>
+      </c>
+      <c r="O36">
+        <v>1270112000.0</v>
+      </c>
+      <c r="P36">
+        <v>1303381000.0</v>
+      </c>
+      <c r="Q36">
+        <v>1292946000.0</v>
+      </c>
+      <c r="R36">
+        <v>1232244000.0</v>
+      </c>
+      <c r="S36">
+        <v>1115234000.0</v>
+      </c>
+      <c r="T36">
+        <v>1133642000.0</v>
+      </c>
+      <c r="U36">
+        <v>1058537000.0</v>
+      </c>
+      <c r="V36">
+        <v>1036805000.0</v>
+      </c>
+      <c r="W36">
+        <v>1070000000.0</v>
+      </c>
+      <c r="X36">
+        <v>1069079000.0</v>
+      </c>
+      <c r="Y36">
+        <v>1035684000.0</v>
+      </c>
+      <c r="Z36">
+        <v>1049888000.0</v>
+      </c>
+      <c r="AA36">
+        <v>944765000.0</v>
+      </c>
+      <c r="AB36">
+        <v>1015993000.0</v>
+      </c>
+      <c r="AC36">
+        <v>948617000.0</v>
+      </c>
+      <c r="AD36">
+        <v>910419000.0</v>
+      </c>
+      <c r="AE36">
+        <v>893231000.0</v>
+      </c>
+      <c r="AF36">
+        <v>881620000.0</v>
+      </c>
+      <c r="AG36">
+        <v>8501391000.0</v>
+      </c>
+      <c r="AH36">
+        <v>8046703000.0</v>
+      </c>
+      <c r="AI36">
+        <v>793597000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>780016000.0</v>
+      </c>
+      <c r="AK36">
+        <v>750764000.0</v>
+      </c>
+      <c r="AL36">
+        <v>762976000.0</v>
+      </c>
+      <c r="AM36">
+        <v>792313000.0</v>
+      </c>
+      <c r="AN36">
+        <v>739435000.0</v>
+      </c>
+      <c r="AO36">
+        <v>713972000.0</v>
+      </c>
+      <c r="AP36">
+        <v>694139000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>732429000.0</v>
+      </c>
+      <c r="AR36"/>
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36"/>
+      <c r="AW36"/>
+      <c r="AX36">
+        <v>87417000.0</v>
+      </c>
+      <c r="AY36">
+        <v>73388000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>4382261000.0</v>
+      </c>
+      <c r="BA36">
+        <v>58461000.0</v>
+      </c>
+      <c r="BB36">
+        <v>2697838000.0</v>
+      </c>
+      <c r="BC36">
+        <v>2708601000.0</v>
+      </c>
+      <c r="BD36">
+        <v>2698964000.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36">
+        <v>-537171000.0</v>
+      </c>
+      <c r="BG36">
+        <v>-390218000.0</v>
+      </c>
+      <c r="BH36">
+        <v>-378985000.0</v>
+      </c>
+      <c r="BI36"/>
+      <c r="BJ36">
+        <v>-394800000.0</v>
+      </c>
+      <c r="BK36">
+        <v>-400294000.0</v>
+      </c>
+      <c r="BL36">
+        <v>-410429000.0</v>
+      </c>
+      <c r="BM36">
+        <v>-426440000.0</v>
+      </c>
+      <c r="BN36">
+        <v>-286034000.0</v>
+      </c>
+      <c r="BO36"/>
+    </row>
+    <row r="37" spans="1:67">
+      <c r="A37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+    </row>
+    <row r="38" spans="1:67">
+      <c r="A38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38">
+        <v>22663236000.0</v>
+      </c>
+      <c r="C38">
+        <v>22349889000.0</v>
+      </c>
+      <c r="D38">
+        <v>22472812000.0</v>
+      </c>
+      <c r="E38">
+        <v>22159939000.0</v>
+      </c>
+      <c r="F38">
+        <v>23744958000.0</v>
+      </c>
+      <c r="G38">
+        <v>23828186000.0</v>
+      </c>
+      <c r="H38">
+        <v>16254017000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>8349466000.0</v>
+      </c>
+      <c r="M38">
+        <v>10990756000.0</v>
+      </c>
+      <c r="N38">
+        <v>7701099000.0</v>
+      </c>
+      <c r="O38">
+        <v>7448362000.0</v>
+      </c>
+      <c r="P38">
+        <v>6854812000.0</v>
+      </c>
+      <c r="Q38">
+        <v>9185172000.0</v>
+      </c>
+      <c r="R38">
+        <v>13750537000.0</v>
+      </c>
+      <c r="S38">
+        <v>13689115000.0</v>
+      </c>
+      <c r="T38">
+        <v>7985675000.0</v>
+      </c>
+      <c r="U38">
+        <v>8598922000.0</v>
+      </c>
+      <c r="V38">
+        <v>8437455000.0</v>
+      </c>
+      <c r="W38">
+        <v>14959419000.0</v>
+      </c>
+      <c r="X38">
+        <v>9197543000.0</v>
+      </c>
+      <c r="Y38">
+        <v>10986147000.0</v>
+      </c>
+      <c r="Z38">
+        <v>10912792000.0</v>
+      </c>
+      <c r="AA38">
+        <v>14405670000.0</v>
+      </c>
+      <c r="AB38">
+        <v>26079733000.0</v>
+      </c>
+      <c r="AC38">
+        <v>26245108000.0</v>
+      </c>
+      <c r="AD38">
+        <v>26248589000.0</v>
+      </c>
+      <c r="AE38">
+        <v>26510663000.0</v>
+      </c>
+      <c r="AF38">
+        <v>25877942000.0</v>
+      </c>
+      <c r="AG38">
+        <v>26623168000.0</v>
+      </c>
+      <c r="AH38">
+        <v>26622424000.0</v>
+      </c>
+      <c r="AI38">
+        <v>27082022000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>27179761000.0</v>
+      </c>
+      <c r="AK38">
+        <v>26804171000.0</v>
+      </c>
+      <c r="AL38">
+        <v>26359947000.0</v>
+      </c>
+      <c r="AM38">
+        <v>26052432000.0</v>
+      </c>
+      <c r="AN38">
+        <v>26571494000.0</v>
+      </c>
+      <c r="AO38">
+        <v>24972131000.0</v>
+      </c>
+      <c r="AP38">
+        <v>24272854000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>24701977000.0</v>
+      </c>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38">
+        <v>6665284000.0</v>
+      </c>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38">
+        <v>2046968000.0</v>
+      </c>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+    </row>
+    <row r="39" spans="1:67">
+      <c r="A39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39">
+        <v>-512360000.0</v>
+      </c>
+      <c r="H39">
+        <v>1154687000.0</v>
+      </c>
+      <c r="I39">
+        <v>1197271000.0</v>
+      </c>
+      <c r="J39">
+        <v>1359981000.0</v>
+      </c>
+      <c r="K39">
+        <v>1824314000.0</v>
+      </c>
+      <c r="L39">
+        <v>1297755000.0</v>
+      </c>
+      <c r="M39">
+        <v>638841000.0</v>
+      </c>
+      <c r="N39">
+        <v>944883000.0</v>
+      </c>
+      <c r="O39">
+        <v>604909000.0</v>
+      </c>
+      <c r="P39">
+        <v>1017618000.0</v>
+      </c>
+      <c r="Q39">
+        <v>1596916000.0</v>
+      </c>
+      <c r="R39">
+        <v>1687721000.0</v>
+      </c>
+      <c r="S39">
+        <v>1321802000.0</v>
+      </c>
+      <c r="T39">
+        <v>2463937000.0</v>
+      </c>
+      <c r="U39">
+        <v>1973032000.0</v>
+      </c>
+      <c r="V39">
+        <v>14146118000.0</v>
+      </c>
+      <c r="W39">
+        <v>971318000.0</v>
+      </c>
+      <c r="X39">
+        <v>-5758888000.0</v>
+      </c>
+      <c r="Y39">
+        <v>65118000.0</v>
+      </c>
+      <c r="Z39">
+        <v>51732000.0</v>
+      </c>
+      <c r="AA39">
+        <v>113543000.0</v>
+      </c>
+      <c r="AB39">
+        <v>9570937000.0</v>
+      </c>
+      <c r="AC39">
+        <v>9679430000.0</v>
+      </c>
+      <c r="AD39">
+        <v>9480667000.0</v>
+      </c>
+      <c r="AE39">
+        <v>9329794000.0</v>
+      </c>
+      <c r="AF39">
+        <v>8745533000.0</v>
+      </c>
+      <c r="AG39">
+        <v>8501391000.0</v>
+      </c>
+      <c r="AH39">
+        <v>8046703000.0</v>
+      </c>
+      <c r="AI39">
+        <v>7699611000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>7477427000.0</v>
+      </c>
+      <c r="AK39">
+        <v>7549404000.0</v>
+      </c>
+      <c r="AL39">
+        <v>7148363000.0</v>
+      </c>
+      <c r="AM39">
+        <v>7099683000.0</v>
+      </c>
+      <c r="AN39">
+        <v>6637269000.0</v>
+      </c>
+      <c r="AO39">
+        <v>7164040000.0</v>
+      </c>
+      <c r="AP39">
+        <v>7654683000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>7291710000.0</v>
+      </c>
+      <c r="AR39">
+        <v>18541000000.0</v>
+      </c>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39">
+        <v>40631000.0</v>
+      </c>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39">
+        <v>53398350000.0</v>
+      </c>
+      <c r="AY39">
+        <v>51277379000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>45862506000.0</v>
+      </c>
+      <c r="BA39">
+        <v>48810306000.0</v>
+      </c>
+      <c r="BB39">
+        <v>36572874000.0</v>
+      </c>
+      <c r="BC39">
+        <v>35155836000.0</v>
+      </c>
+      <c r="BD39">
+        <v>34175253000.0</v>
+      </c>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39">
+        <v>31484613000.0</v>
+      </c>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+    </row>
+    <row r="40" spans="1:67">
+      <c r="A40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40">
+        <v>20729557000.0</v>
+      </c>
+      <c r="E40">
+        <v>20231419000.0</v>
+      </c>
+      <c r="F40">
+        <v>20215816000.0</v>
+      </c>
+      <c r="G40">
+        <v>20322216000.0</v>
+      </c>
+      <c r="H40">
+        <v>20227702000.0</v>
+      </c>
+      <c r="I40">
+        <v>20318832000.0</v>
+      </c>
+      <c r="J40">
+        <v>20669481000.0</v>
+      </c>
+      <c r="K40">
+        <v>21332657000.0</v>
+      </c>
+      <c r="L40">
+        <v>21511489000.0</v>
+      </c>
+      <c r="M40">
+        <v>21178837000.0</v>
+      </c>
+      <c r="N40">
+        <v>21281500000.0</v>
+      </c>
+      <c r="O40">
+        <v>21689029000.0</v>
+      </c>
+      <c r="P40">
+        <v>22091738000.0</v>
+      </c>
+      <c r="Q40">
+        <v>22601454000.0</v>
+      </c>
+      <c r="R40">
+        <v>22270430000.0</v>
+      </c>
+      <c r="S40">
+        <v>21816146000.0</v>
+      </c>
+      <c r="T40">
+        <v>22120003000.0</v>
+      </c>
+      <c r="U40">
+        <v>20835115000.0</v>
+      </c>
+      <c r="V40">
+        <v>20133681000.0</v>
+      </c>
+      <c r="W40">
+        <v>19227723000.0</v>
+      </c>
+      <c r="X40">
+        <v>18897762000.0</v>
+      </c>
+      <c r="Y40">
+        <v>19361634000.0</v>
+      </c>
+      <c r="Z40">
+        <v>17020002000.0</v>
+      </c>
+      <c r="AA40">
+        <v>16583216000.0</v>
+      </c>
+      <c r="AB40">
+        <v>16857246000.0</v>
+      </c>
+      <c r="AC40">
+        <v>16792078000.0</v>
+      </c>
+      <c r="AD40">
+        <v>16795244000.0</v>
+      </c>
+      <c r="AE40">
+        <v>17277977000.0</v>
+      </c>
+      <c r="AF40">
+        <v>16689273000.0</v>
+      </c>
+      <c r="AG40">
+        <v>17395538000.0</v>
+      </c>
+      <c r="AH40">
+        <v>17362422000.0</v>
+      </c>
+      <c r="AI40">
+        <v>17746340000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>17595483000.0</v>
+      </c>
+      <c r="AK40">
+        <v>17452262000.0</v>
+      </c>
+      <c r="AL40">
+        <v>16938178000.0</v>
+      </c>
+      <c r="AM40">
+        <v>16794532000.0</v>
+      </c>
+      <c r="AN40">
+        <v>16965527000.0</v>
+      </c>
+      <c r="AO40">
+        <v>16122104000.0</v>
+      </c>
+      <c r="AP40">
+        <v>16054451000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>16195834000.0</v>
+      </c>
+      <c r="AR40"/>
+      <c r="AS40"/>
+      <c r="AT40"/>
+      <c r="AU40"/>
+      <c r="AV40"/>
+      <c r="AW40"/>
+      <c r="AX40">
+        <v>39324019000.0</v>
+      </c>
+      <c r="AY40">
+        <v>38000880000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>37472160000.0</v>
+      </c>
+      <c r="BA40">
+        <v>37994968000.0</v>
+      </c>
+      <c r="BB40">
+        <v>30596910000.0</v>
+      </c>
+      <c r="BC40">
+        <v>30612911000.0</v>
+      </c>
+      <c r="BD40">
+        <v>29263000000.0</v>
+      </c>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40">
+        <v>-954320000.0</v>
+      </c>
+      <c r="BN40"/>
+      <c r="BO40"/>
+    </row>
+    <row r="41" spans="1:67">
+      <c r="A41" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>545642000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>429257000.0</v>
+      </c>
+      <c r="P41">
+        <v>577883000.0</v>
+      </c>
+      <c r="Q41">
+        <v>523468000.0</v>
+      </c>
+      <c r="R41">
+        <v>487141000.0</v>
+      </c>
+      <c r="S41">
+        <v>519352000.0</v>
+      </c>
+      <c r="T41">
+        <v>516585000.0</v>
+      </c>
+      <c r="U41">
+        <v>476768000.0</v>
+      </c>
+      <c r="V41">
+        <v>480275000.0</v>
+      </c>
+      <c r="W41">
+        <v>490994000.0</v>
+      </c>
+      <c r="X41">
+        <v>476641000.0</v>
+      </c>
+      <c r="Y41">
+        <v>526454000.0</v>
+      </c>
+      <c r="Z41">
+        <v>466299000.0</v>
+      </c>
+      <c r="AA41">
+        <v>432257000.0</v>
+      </c>
+      <c r="AB41">
+        <v>439215000.0</v>
+      </c>
+      <c r="AC41">
+        <v>424563000.0</v>
+      </c>
+      <c r="AD41">
+        <v>379672000.0</v>
+      </c>
+      <c r="AE41">
+        <v>406053000.0</v>
+      </c>
+      <c r="AF41">
+        <v>409135000.0</v>
+      </c>
+      <c r="AG41">
+        <v>397545000.0</v>
+      </c>
+      <c r="AH41">
+        <v>359624000.0</v>
+      </c>
+      <c r="AI41">
+        <v>404754000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>388252000.0</v>
+      </c>
+      <c r="AK41">
+        <v>369069000.0</v>
+      </c>
+      <c r="AL41">
+        <v>348572000.0</v>
+      </c>
+      <c r="AM41">
+        <v>381620000.0</v>
+      </c>
+      <c r="AN41">
+        <v>394011000.0</v>
+      </c>
+      <c r="AO41">
+        <v>394482000.0</v>
+      </c>
+      <c r="AP41">
+        <v>345820000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>337617000.0</v>
+      </c>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41">
+        <v>347072000.0</v>
+      </c>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41">
+        <v>993673000.0</v>
+      </c>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+    </row>
+    <row r="42" spans="1:67">
+      <c r="A42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42">
+        <v>2024322000.0</v>
+      </c>
+      <c r="C42">
+        <v>2057198000.0</v>
+      </c>
+      <c r="D42">
+        <v>2079075000.0</v>
+      </c>
+      <c r="E42">
+        <v>2099134000.0</v>
+      </c>
+      <c r="F42">
+        <v>2120863000.0</v>
+      </c>
+      <c r="G42">
+        <v>2146015000.0</v>
+      </c>
+      <c r="H42">
+        <v>2184213000.0</v>
+      </c>
+      <c r="I42">
+        <v>2180851000.0</v>
+      </c>
+      <c r="J42">
+        <v>2177630000.0</v>
+      </c>
+      <c r="K42">
+        <v>2177004000.0</v>
+      </c>
+      <c r="L42">
+        <v>2174432000.0</v>
+      </c>
+      <c r="M42">
+        <v>2172016000.0</v>
+      </c>
+      <c r="N42">
+        <v>2169487000.0</v>
+      </c>
+      <c r="O42">
+        <v>2170305000.0</v>
+      </c>
+      <c r="P42">
+        <v>2167564000.0</v>
+      </c>
+      <c r="Q42">
+        <v>2167882000.0</v>
+      </c>
+      <c r="R42">
+        <v>2172600000.0</v>
+      </c>
+      <c r="S42">
+        <v>2172665000.0</v>
+      </c>
+      <c r="T42">
+        <v>2190697000.0</v>
+      </c>
+      <c r="U42">
+        <v>2209127000.0</v>
+      </c>
+      <c r="V42">
+        <v>2228242000.0</v>
+      </c>
+      <c r="W42">
+        <v>2237124000.0</v>
+      </c>
+      <c r="X42">
+        <v>2234963000.0</v>
+      </c>
+      <c r="Y42">
+        <v>2232469000.0</v>
+      </c>
+      <c r="Z42">
+        <v>2229832000.0</v>
+      </c>
+      <c r="AA42">
+        <v>2233536000.0</v>
+      </c>
+      <c r="AB42">
+        <v>2268616000.0</v>
+      </c>
+      <c r="AC42">
+        <v>2326278000.0</v>
+      </c>
+      <c r="AD42">
+        <v>2364106000.0</v>
+      </c>
+      <c r="AE42">
+        <v>2363718000.0</v>
+      </c>
+      <c r="AF42">
+        <v>2362301000.0</v>
+      </c>
+      <c r="AG42">
+        <v>2410574000.0</v>
+      </c>
+      <c r="AH42">
+        <v>2490628000.0</v>
+      </c>
+      <c r="AI42">
+        <v>2488361000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>2489273000.0</v>
+      </c>
+      <c r="AK42">
+        <v>2488091000.0</v>
+      </c>
+      <c r="AL42">
+        <v>2486596000.0</v>
+      </c>
+      <c r="AM42">
+        <v>2484251000.0</v>
+      </c>
+      <c r="AN42">
+        <v>2482679000.0</v>
+      </c>
+      <c r="AO42">
+        <v>2479980000.0</v>
+      </c>
+      <c r="AP42">
+        <v>2488712000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>2788200000.0</v>
+      </c>
+      <c r="AR42"/>
+      <c r="AS42"/>
+      <c r="AT42"/>
+      <c r="AU42">
+        <v>-51457000.0</v>
+      </c>
+      <c r="AV42"/>
+      <c r="AW42">
+        <v>9030198000.0</v>
+      </c>
+      <c r="AX42">
+        <v>4549000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>4513000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>4552000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>4501000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>3409000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>3444000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>3362000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>10723855000.0</v>
+      </c>
+      <c r="BF42">
+        <v>4157522000.0</v>
+      </c>
+      <c r="BG42">
+        <v>4087650000.0</v>
+      </c>
+      <c r="BH42">
+        <v>3968819000.0</v>
+      </c>
+      <c r="BI42"/>
+      <c r="BJ42">
+        <v>3931779000.0</v>
+      </c>
+      <c r="BK42">
+        <v>3799479000.0</v>
+      </c>
+      <c r="BL42">
+        <v>3664633000.0</v>
+      </c>
+      <c r="BM42">
+        <v>-16635000.0</v>
+      </c>
+      <c r="BN42">
+        <v>2139927000.0</v>
+      </c>
+      <c r="BO42"/>
+    </row>
+    <row r="43" spans="1:67">
+      <c r="A43" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+    </row>
+    <row r="44" spans="1:67">
+      <c r="A44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+    </row>
+    <row r="45" spans="1:67">
+      <c r="A45" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>575750000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
+        <v>553529000.0</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45">
+        <v>533477000.0</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
+        <v>537498000.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>319452000.0</v>
+      </c>
+      <c r="V45">
+        <v>319949000.0</v>
+      </c>
+      <c r="W45">
+        <v>322401000.0</v>
+      </c>
+      <c r="X45">
+        <v>321229000.0</v>
+      </c>
+      <c r="Y45">
+        <v>322919000.0</v>
+      </c>
+      <c r="Z45">
+        <v>321254000.0</v>
+      </c>
+      <c r="AA45">
+        <v>316885000.0</v>
+      </c>
+      <c r="AB45">
+        <v>315309000.0</v>
+      </c>
+      <c r="AC45">
+        <v>313200000.0</v>
+      </c>
+      <c r="AD45">
+        <v>310902000.0</v>
+      </c>
+      <c r="AE45">
+        <v>304996000.0</v>
+      </c>
+      <c r="AF45">
+        <v>286374000.0</v>
+      </c>
+      <c r="AG45">
+        <v>287746000.0</v>
+      </c>
+      <c r="AH45">
+        <v>288565000.0</v>
+      </c>
+      <c r="AI45">
+        <v>289215000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>289689000.0</v>
+      </c>
+      <c r="AK45">
+        <v>292959000.0</v>
+      </c>
+      <c r="AL45">
+        <v>295608000.0</v>
+      </c>
+      <c r="AM45">
+        <v>300788000.0</v>
+      </c>
+      <c r="AN45">
+        <v>302059000.0</v>
+      </c>
+      <c r="AO45">
+        <v>303715000.0</v>
+      </c>
+      <c r="AP45">
+        <v>304704000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>305104000.0</v>
+      </c>
+      <c r="AR45">
+        <v>308000000.0</v>
+      </c>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45">
+        <v>681000000.0</v>
+      </c>
+      <c r="AY45">
+        <v>685000000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>681000000.0</v>
+      </c>
+      <c r="BA45">
+        <v>685000000.0</v>
+      </c>
+      <c r="BB45">
+        <v>532000000.0</v>
+      </c>
+      <c r="BC45">
+        <v>521000000.0</v>
+      </c>
+      <c r="BD45">
+        <v>529000000.0</v>
+      </c>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+    </row>
+    <row r="46" spans="1:67">
+      <c r="A46" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46">
+        <v>302807000.0</v>
+      </c>
+      <c r="C46">
+        <v>303496000.0</v>
+      </c>
+      <c r="D46">
+        <v>302983000.0</v>
+      </c>
+      <c r="E46">
+        <v>299149000.0</v>
+      </c>
+      <c r="F46">
+        <v>292576000.0</v>
+      </c>
+      <c r="G46">
+        <v>288530000.0</v>
+      </c>
+      <c r="H46">
+        <v>287036000.0</v>
+      </c>
+      <c r="I46">
+        <v>283762000.0</v>
+      </c>
+      <c r="J46">
+        <v>281181000.0</v>
+      </c>
+      <c r="K46">
+        <v>281461000.0</v>
+      </c>
+      <c r="L46">
+        <v>277805000.0</v>
+      </c>
+      <c r="M46">
+        <v>277817000.0</v>
+      </c>
+      <c r="N46">
+        <v>278121000.0</v>
+      </c>
+      <c r="O46">
+        <v>280355000.0</v>
+      </c>
+      <c r="P46">
+        <v>299179000.0</v>
+      </c>
+      <c r="Q46">
+        <v>310047000.0</v>
+      </c>
+      <c r="R46">
+        <v>315766000.0</v>
+      </c>
+      <c r="S46">
+        <v>318448000.0</v>
+      </c>
+      <c r="T46">
+        <v>317272000.0</v>
+      </c>
+      <c r="U46">
+        <v>319452000.0</v>
+      </c>
+      <c r="V46">
+        <v>319949000.0</v>
+      </c>
+      <c r="W46">
+        <v>322401000.0</v>
+      </c>
+      <c r="X46">
+        <v>321229000.0</v>
+      </c>
+      <c r="Y46">
+        <v>322919000.0</v>
+      </c>
+      <c r="Z46">
+        <v>321254000.0</v>
+      </c>
+      <c r="AA46">
+        <v>316885000.0</v>
+      </c>
+      <c r="AB46">
+        <v>315309000.0</v>
+      </c>
+      <c r="AC46">
+        <v>313200000.0</v>
+      </c>
+      <c r="AD46">
+        <v>310902000.0</v>
+      </c>
+      <c r="AE46">
+        <v>304996000.0</v>
+      </c>
+      <c r="AF46">
+        <v>286374000.0</v>
+      </c>
+      <c r="AG46">
+        <v>287746000.0</v>
+      </c>
+      <c r="AH46">
+        <v>288565000.0</v>
+      </c>
+      <c r="AI46">
+        <v>289215000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>289689000.0</v>
+      </c>
+      <c r="AK46">
+        <v>292959000.0</v>
+      </c>
+      <c r="AL46">
+        <v>295608000.0</v>
+      </c>
+      <c r="AM46">
+        <v>300788000.0</v>
+      </c>
+      <c r="AN46">
+        <v>302059000.0</v>
+      </c>
+      <c r="AO46">
+        <v>303715000.0</v>
+      </c>
+      <c r="AP46">
+        <v>304704000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>305104000.0</v>
+      </c>
+      <c r="AR46">
+        <v>308000000.0</v>
+      </c>
+      <c r="AS46"/>
+      <c r="AT46"/>
+      <c r="AU46"/>
+      <c r="AV46"/>
+      <c r="AW46"/>
+      <c r="AX46">
+        <v>681000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>685000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>681000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>685000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>532000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>521000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>529000000.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46">
+        <v>537171000.0</v>
+      </c>
+      <c r="BG46">
+        <v>390218000.0</v>
+      </c>
+      <c r="BH46">
+        <v>378985000.0</v>
+      </c>
+      <c r="BI46"/>
+      <c r="BJ46">
+        <v>394800000.0</v>
+      </c>
+      <c r="BK46">
+        <v>400294000.0</v>
+      </c>
+      <c r="BL46">
+        <v>410429000.0</v>
+      </c>
+      <c r="BM46">
+        <v>273035000.0</v>
+      </c>
+      <c r="BN46">
+        <v>286034000.0</v>
+      </c>
+      <c r="BO46"/>
+    </row>
+    <row r="47" spans="1:67">
+      <c r="A47" t="s">
+        <v>67</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>277817000.0</v>
+      </c>
+      <c r="N47">
+        <v>278121000.0</v>
+      </c>
+      <c r="O47">
+        <v>280355000.0</v>
+      </c>
+      <c r="P47">
+        <v>299179000.0</v>
+      </c>
+      <c r="Q47">
+        <v>310047000.0</v>
+      </c>
+      <c r="R47">
+        <v>315766000.0</v>
+      </c>
+      <c r="S47">
+        <v>318448000.0</v>
+      </c>
+      <c r="T47">
+        <v>317272000.0</v>
+      </c>
+      <c r="U47">
+        <v>319452000.0</v>
+      </c>
+      <c r="V47">
+        <v>319949000.0</v>
+      </c>
+      <c r="W47">
+        <v>322401000.0</v>
+      </c>
+      <c r="X47">
+        <v>321229000.0</v>
+      </c>
+      <c r="Y47">
+        <v>322919000.0</v>
+      </c>
+      <c r="Z47">
+        <v>321254000.0</v>
+      </c>
+      <c r="AA47">
+        <v>361185000.0</v>
+      </c>
+      <c r="AB47">
+        <v>361409000.0</v>
+      </c>
+      <c r="AC47">
+        <v>360600000.0</v>
+      </c>
+      <c r="AD47">
+        <v>310902000.0</v>
+      </c>
+      <c r="AE47">
+        <v>304996000.0</v>
+      </c>
+      <c r="AF47">
+        <v>286374000.0</v>
+      </c>
+      <c r="AG47">
+        <v>287746000.0</v>
+      </c>
+      <c r="AH47">
+        <v>288565000.0</v>
+      </c>
+      <c r="AI47">
+        <v>289215000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>289689000.0</v>
+      </c>
+      <c r="AK47">
+        <v>292959000.0</v>
+      </c>
+      <c r="AL47">
+        <v>295608000.0</v>
+      </c>
+      <c r="AM47">
+        <v>300788000.0</v>
+      </c>
+      <c r="AN47">
+        <v>302059000.0</v>
+      </c>
+      <c r="AO47">
+        <v>303715000.0</v>
+      </c>
+      <c r="AP47">
+        <v>304704000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>305104000.0</v>
+      </c>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47">
+        <v>307460000.0</v>
+      </c>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47">
+        <v>800137000.0</v>
+      </c>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+    </row>
+    <row r="48" spans="1:67">
+      <c r="A48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B48">
+        <v>1114759000.0</v>
+      </c>
+      <c r="C48">
+        <v>1078885000.0</v>
+      </c>
+      <c r="D48">
+        <v>1041573000.0</v>
+      </c>
+      <c r="E48">
+        <v>1000997000.0</v>
+      </c>
+      <c r="F48">
+        <v>960337000.0</v>
+      </c>
+      <c r="G48">
+        <v>934048000.0</v>
+      </c>
+      <c r="H48">
+        <v>915062000.0</v>
+      </c>
+      <c r="I48">
+        <v>887176000.0</v>
+      </c>
+      <c r="J48">
+        <v>858494000.0</v>
+      </c>
+      <c r="K48">
+        <v>837859000.0</v>
+      </c>
+      <c r="L48">
+        <v>823895000.0</v>
+      </c>
+      <c r="M48">
+        <v>799045000.0</v>
+      </c>
+      <c r="N48">
+        <v>769791000.0</v>
+      </c>
+      <c r="O48">
+        <v>736544000.0</v>
+      </c>
+      <c r="P48">
+        <v>690433000.0</v>
+      </c>
+      <c r="Q48">
+        <v>654777000.0</v>
+      </c>
+      <c r="R48">
+        <v>628642000.0</v>
+      </c>
+      <c r="S48">
+        <v>604534000.0</v>
+      </c>
+      <c r="T48">
+        <v>581094000.0</v>
+      </c>
+      <c r="U48">
+        <v>550511000.0</v>
+      </c>
+      <c r="V48">
+        <v>497418000.0</v>
+      </c>
+      <c r="W48">
+        <v>473974000.0</v>
+      </c>
+      <c r="X48">
+        <v>446315000.0</v>
+      </c>
+      <c r="Y48">
+        <v>415296000.0</v>
+      </c>
+      <c r="Z48">
+        <v>429323000.0</v>
+      </c>
+      <c r="AA48">
+        <v>437072000.0</v>
+      </c>
+      <c r="AB48">
+        <v>403317000.0</v>
+      </c>
+      <c r="AC48">
+        <v>363748000.0</v>
+      </c>
+      <c r="AD48">
+        <v>326451000.0</v>
+      </c>
+      <c r="AE48">
+        <v>291919000.0</v>
+      </c>
+      <c r="AF48">
+        <v>264463000.0</v>
+      </c>
+      <c r="AG48">
+        <v>229615000.0</v>
+      </c>
+      <c r="AH48">
+        <v>193522000.0</v>
+      </c>
+      <c r="AI48">
+        <v>139177000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>158303000.0</v>
+      </c>
+      <c r="AK48">
+        <v>130767000.0</v>
+      </c>
+      <c r="AL48">
+        <v>104695000.0</v>
+      </c>
+      <c r="AM48">
+        <v>78850000.0</v>
+      </c>
+      <c r="AN48">
+        <v>50204000.0</v>
+      </c>
+      <c r="AO48">
+        <v>24860000.0</v>
+      </c>
+      <c r="AP48"/>
+      <c r="AQ48">
+        <v>78850000.0</v>
+      </c>
+      <c r="AR48"/>
+      <c r="AS48"/>
+      <c r="AT48"/>
+      <c r="AU48"/>
+      <c r="AV48">
+        <v>1869988000.0</v>
+      </c>
+      <c r="AW48">
+        <v>1869988000.0</v>
+      </c>
+      <c r="AX48">
+        <v>1714000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>1565000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>1416000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>1280000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>1151000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>1034000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>919000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>806198000.0</v>
+      </c>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48">
+        <v>369634000.0</v>
+      </c>
+      <c r="BI48">
+        <v>369634000.0</v>
+      </c>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48">
+        <v>8302000.0</v>
+      </c>
+      <c r="BM48">
+        <v>8302000.0</v>
+      </c>
+      <c r="BN48"/>
+      <c r="BO48"/>
+    </row>
+    <row r="49" spans="1:67">
+      <c r="A49" t="s">
+        <v>69</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>799045000.0</v>
+      </c>
+      <c r="N49">
+        <v>769791000.0</v>
+      </c>
+      <c r="O49">
+        <v>736544000.0</v>
+      </c>
+      <c r="P49">
+        <v>690433000.0</v>
+      </c>
+      <c r="Q49">
+        <v>654777000.0</v>
+      </c>
+      <c r="R49">
+        <v>628642000.0</v>
+      </c>
+      <c r="S49">
+        <v>604534000.0</v>
+      </c>
+      <c r="T49">
+        <v>581094000.0</v>
+      </c>
+      <c r="U49">
+        <v>550511000.0</v>
+      </c>
+      <c r="V49">
+        <v>497418000.0</v>
+      </c>
+      <c r="W49">
+        <v>473974000.0</v>
+      </c>
+      <c r="X49">
+        <v>446315000.0</v>
+      </c>
+      <c r="Y49">
+        <v>415296000.0</v>
+      </c>
+      <c r="Z49">
+        <v>429323000.0</v>
+      </c>
+      <c r="AA49">
+        <v>437072000.0</v>
+      </c>
+      <c r="AB49">
+        <v>403317000.0</v>
+      </c>
+      <c r="AC49">
+        <v>363748000.0</v>
+      </c>
+      <c r="AD49">
+        <v>326451000.0</v>
+      </c>
+      <c r="AE49">
+        <v>291919000.0</v>
+      </c>
+      <c r="AF49">
+        <v>264463000.0</v>
+      </c>
+      <c r="AG49">
+        <v>229615000.0</v>
+      </c>
+      <c r="AH49">
+        <v>193522000.0</v>
+      </c>
+      <c r="AI49">
+        <v>139177000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>158303000.0</v>
+      </c>
+      <c r="AK49">
+        <v>130767000.0</v>
+      </c>
+      <c r="AL49">
+        <v>104695000.0</v>
+      </c>
+      <c r="AM49">
+        <v>78850000.0</v>
+      </c>
+      <c r="AN49">
+        <v>50204000.0</v>
+      </c>
+      <c r="AO49">
+        <v>24860000.0</v>
+      </c>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+    </row>
+    <row r="50" spans="1:67">
+      <c r="A50" t="s">
+        <v>70</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>0.0</v>
+      </c>
+      <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
+        <v>250000000.0</v>
+      </c>
+      <c r="F50">
+        <v>250000000.0</v>
+      </c>
+      <c r="G50">
+        <v>250000000.0</v>
+      </c>
+      <c r="H50">
+        <v>250000000.0</v>
+      </c>
+      <c r="I50">
+        <v>500000000.0</v>
+      </c>
+      <c r="J50">
+        <v>500000000.0</v>
+      </c>
+      <c r="K50">
+        <v>500000000.0</v>
+      </c>
+      <c r="L50">
+        <v>500000000.0</v>
+      </c>
+      <c r="M50">
+        <v>0.0</v>
+      </c>
+      <c r="N50">
+        <v>250000000.0</v>
+      </c>
+      <c r="O50">
+        <v>75000000.0</v>
+      </c>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50">
+        <v>0.0</v>
+      </c>
+      <c r="V50">
+        <v>0.0</v>
+      </c>
+      <c r="W50">
+        <v>0.0</v>
+      </c>
+      <c r="X50">
+        <v>0.0</v>
+      </c>
+      <c r="Y50">
+        <v>200000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>400000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>400000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>400000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>200000000.0</v>
+      </c>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>231461000.0</v>
+      </c>
+      <c r="AH50">
+        <v>22529000.0</v>
+      </c>
+      <c r="AI50">
+        <v>20522000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>24855000.0</v>
+      </c>
+      <c r="AK50">
+        <v>25618000.0</v>
+      </c>
+      <c r="AL50"/>
+      <c r="AM50">
+        <v>40394000.0</v>
+      </c>
+      <c r="AN50">
+        <v>9151000.0</v>
+      </c>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>239321000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>406200000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50">
+        <v>5387830000.0</v>
+      </c>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+    </row>
+    <row r="51" spans="1:67">
+      <c r="A51" t="s">
+        <v>71</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51">
+        <v>250000000.0</v>
+      </c>
+      <c r="F51">
+        <v>250000000.0</v>
+      </c>
+      <c r="G51">
+        <v>250000000.0</v>
+      </c>
+      <c r="H51">
+        <v>250000000.0</v>
+      </c>
+      <c r="I51">
+        <v>500000000.0</v>
+      </c>
+      <c r="J51">
+        <v>500000000.0</v>
+      </c>
+      <c r="K51">
+        <v>500000000.0</v>
+      </c>
+      <c r="L51">
+        <v>1000000000.0</v>
+      </c>
+      <c r="M51">
+        <v>500000000.0</v>
+      </c>
+      <c r="N51">
+        <v>750000000.0</v>
+      </c>
+      <c r="O51">
+        <v>75000000.0</v>
+      </c>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51">
+        <v>65800000.0</v>
+      </c>
+      <c r="T51">
+        <v>200000000.0</v>
+      </c>
+      <c r="U51">
+        <v>200000000.0</v>
+      </c>
+      <c r="V51">
+        <v>200010000.0</v>
+      </c>
+      <c r="W51">
+        <v>200010000.0</v>
+      </c>
+      <c r="X51">
+        <v>200010000.0</v>
+      </c>
+      <c r="Y51">
+        <v>600019000.0</v>
+      </c>
+      <c r="Z51">
+        <v>1000019000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1000019000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1000018000.0</v>
+      </c>
+      <c r="AC51">
+        <v>800028000.0</v>
+      </c>
+      <c r="AD51">
+        <v>600028000.0</v>
+      </c>
+      <c r="AE51">
+        <v>600026000.0</v>
+      </c>
+      <c r="AF51">
+        <v>430026000.0</v>
+      </c>
+      <c r="AG51">
+        <v>431495000.0</v>
+      </c>
+      <c r="AH51">
+        <v>22563000.0</v>
+      </c>
+      <c r="AI51">
+        <v>34000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>34000.0</v>
+      </c>
+      <c r="AK51">
+        <v>41000.0</v>
+      </c>
+      <c r="AL51">
+        <v>41000.0</v>
+      </c>
+      <c r="AM51">
+        <v>9192000.0</v>
+      </c>
+      <c r="AN51">
+        <v>9192000.0</v>
+      </c>
+      <c r="AO51">
+        <v>34999000.0</v>
+      </c>
+      <c r="AP51">
+        <v>215499000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>216199000.0</v>
+      </c>
+      <c r="AR51">
+        <v>304000000.0</v>
+      </c>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51">
+        <v>3942220000.0</v>
+      </c>
+      <c r="AW51">
+        <v>3942220000.0</v>
+      </c>
+      <c r="AX51">
+        <v>9196825000.0</v>
+      </c>
+      <c r="AY51">
+        <v>8510877000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>8126682000.0</v>
+      </c>
+      <c r="BA51">
+        <v>3241419000.0</v>
+      </c>
+      <c r="BB51">
+        <v>6225288000.0</v>
+      </c>
+      <c r="BC51">
+        <v>5220164000.0</v>
+      </c>
+      <c r="BD51">
+        <v>5252717000.0</v>
+      </c>
+      <c r="BE51">
+        <v>3230378000.0</v>
+      </c>
+      <c r="BF51">
+        <v>4892279000.0</v>
+      </c>
+      <c r="BG51">
+        <v>4581993000.0</v>
+      </c>
+      <c r="BH51">
+        <v>4262380000.0</v>
+      </c>
+      <c r="BI51">
+        <v>2975821000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>3875226000.0</v>
+      </c>
+      <c r="BK51">
+        <v>3777750000.0</v>
+      </c>
+      <c r="BL51">
+        <v>3448713000.0</v>
+      </c>
+      <c r="BM51">
+        <v>954320000.0</v>
+      </c>
+      <c r="BN51">
+        <v>926437000.0</v>
+      </c>
+      <c r="BO51"/>
+    </row>
+    <row r="52" spans="1:67">
+      <c r="A52" t="s">
+        <v>72</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52">
+        <v>250000000.0</v>
+      </c>
+      <c r="F52">
+        <v>250000000.0</v>
+      </c>
+      <c r="G52">
+        <v>250000000.0</v>
+      </c>
+      <c r="H52">
+        <v>250000000.0</v>
+      </c>
+      <c r="I52">
+        <v>500000000.0</v>
+      </c>
+      <c r="J52">
+        <v>500000000.0</v>
+      </c>
+      <c r="K52">
+        <v>500000000.0</v>
+      </c>
+      <c r="L52">
+        <v>1000000000.0</v>
+      </c>
+      <c r="M52"/>
+      <c r="N52">
+        <v>250000000.0</v>
+      </c>
+      <c r="O52">
+        <v>75000000.0</v>
+      </c>
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52">
+        <v>7755000.0</v>
+      </c>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52">
+        <v>400000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>800000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>800000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>800000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>400000000.0</v>
+      </c>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52">
+        <v>30000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>231461000.0</v>
+      </c>
+      <c r="AH52">
+        <v>22529000.0</v>
+      </c>
+      <c r="AI52">
+        <v>20522000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>24855000.0</v>
+      </c>
+      <c r="AK52">
+        <v>25618000.0</v>
+      </c>
+      <c r="AL52">
+        <v>9151000.0</v>
+      </c>
+      <c r="AM52">
+        <v>9151000.0</v>
+      </c>
+      <c r="AN52">
+        <v>9151000.0</v>
+      </c>
+      <c r="AO52">
+        <v>34951000.0</v>
+      </c>
+      <c r="AP52">
+        <v>215451000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>216151000.0</v>
+      </c>
+      <c r="AR52">
+        <v>304000000.0</v>
+      </c>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52">
+        <v>406200000.0</v>
+      </c>
+      <c r="AV52">
+        <v>845000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>845000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>2641981000.0</v>
+      </c>
+      <c r="AY52">
+        <v>1681120000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>1625840000.0</v>
+      </c>
+      <c r="BA52">
+        <v>590000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>713090000.0</v>
+      </c>
+      <c r="BC52">
+        <v>574089000.0</v>
+      </c>
+      <c r="BD52">
+        <v>970000000.0</v>
+      </c>
+      <c r="BE52"/>
+      <c r="BF52">
+        <v>930000000.0</v>
+      </c>
+      <c r="BG52">
+        <v>1062819000.0</v>
+      </c>
+      <c r="BH52">
+        <v>949012000.0</v>
+      </c>
+      <c r="BI52"/>
+      <c r="BJ52">
+        <v>1549713000.0</v>
+      </c>
+      <c r="BK52">
+        <v>1690115000.0</v>
+      </c>
+      <c r="BL52">
+        <v>1330673000.0</v>
+      </c>
+      <c r="BM52">
+        <v>954320000.0</v>
+      </c>
+      <c r="BN52">
+        <v>146370000.0</v>
+      </c>
+      <c r="BO52"/>
+    </row>
+    <row r="53" spans="1:67">
+      <c r="A53" t="s">
+        <v>73</v>
+      </c>
+      <c r="B53">
+        <v>1861127000.0</v>
+      </c>
+      <c r="C53">
+        <v>1870630000.0</v>
+      </c>
+      <c r="D53">
+        <v>1767366000.0</v>
+      </c>
+      <c r="E53">
+        <v>81325000.0</v>
+      </c>
+      <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53">
+        <v>8147000.0</v>
+      </c>
+      <c r="H53">
+        <v>2055959000.0</v>
+      </c>
+      <c r="I53">
+        <v>2067956000.0</v>
+      </c>
+      <c r="J53">
+        <v>2159338000.0</v>
+      </c>
+      <c r="K53">
+        <v>2255336000.0</v>
+      </c>
+      <c r="L53">
+        <v>2722704000.0</v>
+      </c>
+      <c r="M53">
+        <v>2909372000.0</v>
+      </c>
+      <c r="N53">
+        <v>3054280000.0</v>
+      </c>
+      <c r="O53">
+        <v>3151133000.0</v>
+      </c>
+      <c r="P53">
+        <v>3289160000.0</v>
+      </c>
+      <c r="Q53">
+        <v>3967746000.0</v>
+      </c>
+      <c r="R53">
+        <v>8062384000.0</v>
+      </c>
+      <c r="S53">
+        <v>8428032000.0</v>
+      </c>
+      <c r="T53">
+        <v>7953727000.0</v>
+      </c>
+      <c r="U53">
+        <v>6953930000.0</v>
+      </c>
+      <c r="V53">
+        <v>6692479000.0</v>
+      </c>
+      <c r="W53"/>
+      <c r="X53">
+        <v>5692883000.0</v>
+      </c>
+      <c r="Y53">
+        <v>5135775000.0</v>
+      </c>
+      <c r="Z53">
+        <v>4058457000.0</v>
+      </c>
+      <c r="AA53">
+        <v>4075644000.0</v>
+      </c>
+      <c r="AB53">
+        <v>4157082000.0</v>
+      </c>
+      <c r="AC53">
+        <v>4395476000.0</v>
+      </c>
+      <c r="AD53">
+        <v>4485660000.0</v>
+      </c>
+      <c r="AE53">
+        <v>4498342000.0</v>
+      </c>
+      <c r="AF53">
+        <v>4595301000.0</v>
+      </c>
+      <c r="AG53">
+        <v>4842551000.0</v>
+      </c>
+      <c r="AH53">
+        <v>5076766000.0</v>
+      </c>
+      <c r="AI53">
+        <v>5234658000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>5314973000.0</v>
+      </c>
+      <c r="AK53">
+        <v>5126869000.0</v>
+      </c>
+      <c r="AL53">
+        <v>5260262000.0</v>
+      </c>
+      <c r="AM53">
+        <v>5077514000.0</v>
+      </c>
+      <c r="AN53">
+        <v>5363696000.0</v>
+      </c>
+      <c r="AO53">
+        <v>4601267000.0</v>
+      </c>
+      <c r="AP53">
+        <v>3864940000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>4027265000.0</v>
+      </c>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53">
+        <v>915957000.0</v>
+      </c>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53">
+        <v>9101691000.0</v>
+      </c>
+      <c r="AY53">
+        <v>9024593000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>8606276000.0</v>
+      </c>
+      <c r="BA53"/>
+      <c r="BB53">
+        <v>6167823000.0</v>
+      </c>
+      <c r="BC53">
+        <v>5822419000.0</v>
+      </c>
+      <c r="BD53">
+        <v>6030393000.0</v>
+      </c>
+      <c r="BE53"/>
+      <c r="BF53">
+        <v>5412369000.0</v>
+      </c>
+      <c r="BG53">
+        <v>5143855000.0</v>
+      </c>
+      <c r="BH53">
+        <v>4528484000.0</v>
+      </c>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+    </row>
+    <row r="54" spans="1:67">
+      <c r="A54" t="s">
+        <v>74</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+    </row>
+    <row r="55" spans="1:67">
+      <c r="A55" t="s">
+        <v>75</v>
+      </c>
+      <c r="B55">
+        <v>24264548000.0</v>
+      </c>
+      <c r="C55">
+        <v>23955252000.0</v>
+      </c>
+      <c r="D55">
+        <v>24098728000.0</v>
+      </c>
+      <c r="E55">
+        <v>23837147000.0</v>
+      </c>
+      <c r="F55">
+        <v>23744958000.0</v>
+      </c>
+      <c r="G55">
+        <v>23828186000.0</v>
+      </c>
+      <c r="H55">
+        <v>23780285000.0</v>
+      </c>
+      <c r="I55">
+        <v>23991791000.0</v>
+      </c>
+      <c r="J55">
+        <v>24279186000.0</v>
+      </c>
+      <c r="K55">
+        <v>25003140000.0</v>
+      </c>
+      <c r="L55">
+        <v>24912524000.0</v>
+      </c>
+      <c r="M55">
+        <v>24511566000.0</v>
+      </c>
+      <c r="N55">
+        <v>24884207000.0</v>
+      </c>
+      <c r="O55">
+        <v>24577223000.0</v>
+      </c>
+      <c r="P55">
+        <v>24870272000.0</v>
+      </c>
+      <c r="Q55">
+        <v>25377533000.0</v>
+      </c>
+      <c r="R55">
+        <v>25042720000.0</v>
+      </c>
+      <c r="S55">
+        <v>24992410000.0</v>
+      </c>
+      <c r="T55">
+        <v>25548322000.0</v>
+      </c>
+      <c r="U55">
+        <v>24246328000.0</v>
+      </c>
+      <c r="V55">
+        <v>23497596000.0</v>
+      </c>
+      <c r="W55">
+        <v>22662831000.0</v>
+      </c>
+      <c r="X55">
+        <v>22310701000.0</v>
+      </c>
+      <c r="Y55">
+        <v>22993715000.0</v>
+      </c>
+      <c r="Z55">
+        <v>20755891000.0</v>
+      </c>
+      <c r="AA55">
+        <v>20166734000.0</v>
+      </c>
+      <c r="AB55">
+        <v>20598220000.0</v>
+      </c>
+      <c r="AC55">
+        <v>20526367000.0</v>
+      </c>
+      <c r="AD55">
+        <v>20441136000.0</v>
+      </c>
+      <c r="AE55">
+        <v>20695678000.0</v>
+      </c>
+      <c r="AF55">
+        <v>19983838000.0</v>
+      </c>
+      <c r="AG55">
+        <v>20479719000.0</v>
+      </c>
+      <c r="AH55">
+        <v>20242942000.0</v>
+      </c>
+      <c r="AI55">
+        <v>20549461000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>20565627000.0</v>
+      </c>
+      <c r="AK55">
+        <v>20373974000.0</v>
+      </c>
+      <c r="AL55">
+        <v>19792785000.0</v>
+      </c>
+      <c r="AM55">
+        <v>19661829000.0</v>
+      </c>
+      <c r="AN55">
+        <v>19892693000.0</v>
+      </c>
+      <c r="AO55">
+        <v>19052593000.0</v>
+      </c>
+      <c r="AP55">
+        <v>19087504000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>19352681000.0</v>
+      </c>
+      <c r="AR55">
+        <v>18871000000.0</v>
+      </c>
+      <c r="AS55"/>
+      <c r="AT55"/>
+      <c r="AU55">
+        <v>18133696000.0</v>
+      </c>
+      <c r="AV55">
+        <v>10805586000.0</v>
+      </c>
+      <c r="AW55">
+        <v>10702505000.0</v>
+      </c>
+      <c r="AX55">
+        <v>54637000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>52516000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>51416000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>50054000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>41405000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>40264000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>38914000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>6965028000.0</v>
+      </c>
+      <c r="BF55">
+        <v>37425502000.0</v>
+      </c>
+      <c r="BG55">
+        <v>36447686000.0</v>
+      </c>
+      <c r="BH55">
+        <v>34916089000.0</v>
+      </c>
+      <c r="BI55">
+        <v>11544586000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>34256500000.0</v>
+      </c>
+      <c r="BK55">
+        <v>33982709000.0</v>
+      </c>
+      <c r="BL55">
+        <v>33324493000.0</v>
+      </c>
+      <c r="BM55">
+        <v>19461000.0</v>
+      </c>
+      <c r="BN55">
+        <v>19754213000.0</v>
+      </c>
+      <c r="BO55"/>
+    </row>
+    <row r="56" spans="1:67">
+      <c r="A56" t="s">
+        <v>76</v>
+      </c>
+      <c r="B56">
+        <v>303013000.0</v>
+      </c>
+      <c r="C56">
+        <v>306375000.0</v>
+      </c>
+      <c r="D56">
+        <v>4142824000.0</v>
+      </c>
+      <c r="E56">
+        <v>1982900000.0</v>
+      </c>
+      <c r="F56">
+        <v>1828607000.0</v>
+      </c>
+      <c r="G56">
+        <v>1690697000.0</v>
+      </c>
+      <c r="H56">
+        <v>3641184000.0</v>
+      </c>
+      <c r="I56">
+        <v>3688065000.0</v>
+      </c>
+      <c r="J56">
+        <v>3910843000.0</v>
+      </c>
+      <c r="K56">
+        <v>4457705000.0</v>
+      </c>
+      <c r="L56">
+        <v>4352974000.0</v>
+      </c>
+      <c r="M56">
+        <v>3880613000.0</v>
+      </c>
+      <c r="N56">
+        <v>4326194000.0</v>
+      </c>
+      <c r="O56">
+        <v>4052490000.0</v>
+      </c>
+      <c r="P56">
+        <v>4612477000.0</v>
+      </c>
+      <c r="Q56">
+        <v>5809324000.0</v>
+      </c>
+      <c r="R56">
+        <v>1910891000.0</v>
+      </c>
+      <c r="S56">
+        <v>9981053000.0</v>
+      </c>
+      <c r="T56">
+        <v>2701626000.0</v>
+      </c>
+      <c r="U56">
+        <v>2216003000.0</v>
+      </c>
+      <c r="V56">
+        <v>1332689000.0</v>
+      </c>
+      <c r="W56">
+        <v>1355981000.0</v>
+      </c>
+      <c r="X56">
+        <v>6575217000.0</v>
+      </c>
+      <c r="Y56">
+        <v>7049417000.0</v>
+      </c>
+      <c r="Z56">
+        <v>5154841000.0</v>
+      </c>
+      <c r="AA56">
+        <v>4814900000.0</v>
+      </c>
+      <c r="AB56">
+        <v>5545770000.0</v>
+      </c>
+      <c r="AC56">
+        <v>5128196000.0</v>
+      </c>
+      <c r="AD56">
+        <v>5153016000.0</v>
+      </c>
+      <c r="AE56">
+        <v>5550899000.0</v>
+      </c>
+      <c r="AF56">
+        <v>5344201000.0</v>
+      </c>
+      <c r="AG56">
+        <v>14336270000.0</v>
+      </c>
+      <c r="AH56">
+        <v>13863460000.0</v>
+      </c>
+      <c r="AI56">
+        <v>6317289000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>6474066000.0</v>
+      </c>
+      <c r="AK56">
+        <v>6394373000.0</v>
+      </c>
+      <c r="AL56">
+        <v>6077260000.0</v>
+      </c>
+      <c r="AM56">
+        <v>6171543000.0</v>
+      </c>
+      <c r="AN56">
+        <v>6576623000.0</v>
+      </c>
+      <c r="AO56">
+        <v>5969015000.0</v>
+      </c>
+      <c r="AP56">
+        <v>6247471000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>6711675000.0</v>
+      </c>
+      <c r="AR56">
+        <v>18541000000.0</v>
+      </c>
+      <c r="AS56"/>
+      <c r="AT56"/>
+      <c r="AU56">
+        <v>1310559000.0</v>
+      </c>
+      <c r="AV56">
+        <v>151597000.0</v>
+      </c>
+      <c r="AW56">
+        <v>151597000.0</v>
+      </c>
+      <c r="AX56">
+        <v>53626583000.0</v>
+      </c>
+      <c r="AY56">
+        <v>51505612000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>46090739000.0</v>
+      </c>
+      <c r="BA56">
+        <v>49038539000.0</v>
+      </c>
+      <c r="BB56">
+        <v>38005162000.0</v>
+      </c>
+      <c r="BC56">
+        <v>36858399000.0</v>
+      </c>
+      <c r="BD56">
+        <v>35504036000.0</v>
+      </c>
+      <c r="BE56">
+        <v>653361000.0</v>
+      </c>
+      <c r="BF56">
+        <v>1385335000.0</v>
+      </c>
+      <c r="BG56">
+        <v>1501846000.0</v>
+      </c>
+      <c r="BH56">
+        <v>31484613000.0</v>
+      </c>
+      <c r="BI56">
+        <v>653361000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>1308653000.0</v>
+      </c>
+      <c r="BK56">
+        <v>1457969000.0</v>
+      </c>
+      <c r="BL56">
+        <v>1338866000.0</v>
+      </c>
+      <c r="BM56">
+        <v>184000.0</v>
+      </c>
+      <c r="BN56">
+        <v>851996000.0</v>
+      </c>
+      <c r="BO56"/>
+    </row>
+    <row r="57" spans="1:67">
+      <c r="A57" t="s">
+        <v>77</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57">
+        <v>20729557000.0</v>
+      </c>
+      <c r="E57">
+        <v>20481419000.0</v>
+      </c>
+      <c r="F57">
+        <v>20465816000.0</v>
+      </c>
+      <c r="G57">
+        <v>20572216000.0</v>
+      </c>
+      <c r="H57">
+        <v>20477702000.0</v>
+      </c>
+      <c r="I57">
+        <v>20818832000.0</v>
+      </c>
+      <c r="J57">
+        <v>21169481000.0</v>
+      </c>
+      <c r="K57">
+        <v>21832657000.0</v>
+      </c>
+      <c r="L57">
+        <v>22511489000.0</v>
+      </c>
+      <c r="M57">
+        <v>21078166000.0</v>
+      </c>
+      <c r="N57">
+        <v>21531500000.0</v>
+      </c>
+      <c r="O57">
+        <v>21764029000.0</v>
+      </c>
+      <c r="P57">
+        <v>22091738000.0</v>
+      </c>
+      <c r="Q57">
+        <v>22601454000.0</v>
+      </c>
+      <c r="R57">
+        <v>22270430000.0</v>
+      </c>
+      <c r="S57">
+        <v>21816146000.0</v>
+      </c>
+      <c r="T57">
+        <v>22120003000.0</v>
+      </c>
+      <c r="U57">
+        <v>20835115000.0</v>
+      </c>
+      <c r="V57">
+        <v>20133681000.0</v>
+      </c>
+      <c r="W57">
+        <v>19227723000.0</v>
+      </c>
+      <c r="X57">
+        <v>18897762000.0</v>
+      </c>
+      <c r="Y57">
+        <v>19761634000.0</v>
+      </c>
+      <c r="Z57">
+        <v>17820002000.0</v>
+      </c>
+      <c r="AA57">
+        <v>17383216000.0</v>
+      </c>
+      <c r="AB57">
+        <v>17657246000.0</v>
+      </c>
+      <c r="AC57">
+        <v>17192078000.0</v>
+      </c>
+      <c r="AD57">
+        <v>16795244000.0</v>
+      </c>
+      <c r="AE57">
+        <v>17277977000.0</v>
+      </c>
+      <c r="AF57">
+        <v>16719273000.0</v>
+      </c>
+      <c r="AG57">
+        <v>17821000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>17722000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>17746340000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>17595483000.0</v>
+      </c>
+      <c r="AK57">
+        <v>17452262000.0</v>
+      </c>
+      <c r="AL57">
+        <v>16938178000.0</v>
+      </c>
+      <c r="AM57">
+        <v>16803683000.0</v>
+      </c>
+      <c r="AN57">
+        <v>16974678000.0</v>
+      </c>
+      <c r="AO57">
+        <v>16157055000.0</v>
+      </c>
+      <c r="AP57">
+        <v>16269902000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>16411985000.0</v>
+      </c>
+      <c r="AR57">
+        <v>304000000.0</v>
+      </c>
+      <c r="AS57"/>
+      <c r="AT57"/>
+      <c r="AU57">
+        <v>15131525000.0</v>
+      </c>
+      <c r="AV57">
+        <v>862227000.0</v>
+      </c>
+      <c r="AW57">
+        <v>862227000.0</v>
+      </c>
+      <c r="AX57">
+        <v>41966000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>39682000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>39098000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>38019000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>31310000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>31187000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>30233000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>12086000.0</v>
+      </c>
+      <c r="BF57">
+        <v>930000000.0</v>
+      </c>
+      <c r="BG57">
+        <v>1062819000.0</v>
+      </c>
+      <c r="BH57">
+        <v>949012000.0</v>
+      </c>
+      <c r="BI57">
+        <v>602697000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>1549713000.0</v>
+      </c>
+      <c r="BK57">
+        <v>1690115000.0</v>
+      </c>
+      <c r="BL57">
+        <v>1330673000.0</v>
+      </c>
+      <c r="BM57">
+        <v>452850000.0</v>
+      </c>
+      <c r="BN57">
+        <v>146370000.0</v>
+      </c>
+      <c r="BO57"/>
+    </row>
+    <row r="58" spans="1:67">
+      <c r="A58" t="s">
+        <v>78</v>
+      </c>
+      <c r="B58">
+        <v>21496788000.0</v>
+      </c>
+      <c r="C58">
+        <v>21185887000.0</v>
+      </c>
+      <c r="D58">
+        <v>21364807000.0</v>
+      </c>
+      <c r="E58">
+        <v>21142602000.0</v>
+      </c>
+      <c r="F58">
+        <v>21096106000.0</v>
+      </c>
+      <c r="G58">
+        <v>21210700000.0</v>
+      </c>
+      <c r="H58">
+        <v>21132251000.0</v>
+      </c>
+      <c r="I58">
+        <v>21441479000.0</v>
+      </c>
+      <c r="J58">
+        <v>21765425000.0</v>
+      </c>
+      <c r="K58">
+        <v>22517074000.0</v>
+      </c>
+      <c r="L58">
+        <v>22561515000.0</v>
+      </c>
+      <c r="M58">
+        <v>22151828000.0</v>
+      </c>
+      <c r="N58">
+        <v>22555195000.0</v>
+      </c>
+      <c r="O58">
+        <v>22308218000.0</v>
+      </c>
+      <c r="P58">
+        <v>22669621000.0</v>
+      </c>
+      <c r="Q58">
+        <v>23124922000.0</v>
+      </c>
+      <c r="R58">
+        <v>22757571000.0</v>
+      </c>
+      <c r="S58">
+        <v>22335498000.0</v>
+      </c>
+      <c r="T58">
+        <v>22836588000.0</v>
+      </c>
+      <c r="U58">
+        <v>21514987000.0</v>
+      </c>
+      <c r="V58">
+        <v>20813966000.0</v>
+      </c>
+      <c r="W58">
+        <v>19918727000.0</v>
+      </c>
+      <c r="X58">
+        <v>19576767000.0</v>
+      </c>
+      <c r="Y58">
+        <v>20291818000.0</v>
+      </c>
+      <c r="Z58">
+        <v>18091206000.0</v>
+      </c>
+      <c r="AA58">
+        <v>17526476000.0</v>
+      </c>
+      <c r="AB58">
+        <v>17943662000.0</v>
+      </c>
+      <c r="AC58">
+        <v>17866926000.0</v>
+      </c>
+      <c r="AD58">
+        <v>17827934000.0</v>
+      </c>
+      <c r="AE58">
+        <v>18170839000.0</v>
+      </c>
+      <c r="AF58">
+        <v>17560376000.0</v>
+      </c>
+      <c r="AG58">
+        <v>18020544000.0</v>
+      </c>
+      <c r="AH58">
+        <v>17722080000.0</v>
+      </c>
+      <c r="AI58">
+        <v>18016910000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>17983769000.0</v>
+      </c>
+      <c r="AK58">
+        <v>17821372000.0</v>
+      </c>
+      <c r="AL58">
+        <v>17286791000.0</v>
+      </c>
+      <c r="AM58">
+        <v>17185344000.0</v>
+      </c>
+      <c r="AN58">
+        <v>17368730000.0</v>
+      </c>
+      <c r="AO58">
+        <v>16551585000.0</v>
+      </c>
+      <c r="AP58">
+        <v>16615770000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>16615740000.0</v>
+      </c>
+      <c r="AR58">
+        <v>16126000000.0</v>
+      </c>
+      <c r="AS58"/>
+      <c r="AT58">
+        <v>-2675040000.0</v>
+      </c>
+      <c r="AU58">
+        <v>15458656000.0</v>
+      </c>
+      <c r="AV58">
+        <v>9482337000.0</v>
+      </c>
+      <c r="AW58">
+        <v>3950871000.0</v>
+      </c>
+      <c r="AX58">
+        <v>48521000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>46512000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>45599000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>44324000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>36822000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>35833000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>34516000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>2702155000.0</v>
+      </c>
+      <c r="BF58">
+        <v>33267980000.0</v>
+      </c>
+      <c r="BG58">
+        <v>32360036000.0</v>
+      </c>
+      <c r="BH58">
+        <v>30947270000.0</v>
+      </c>
+      <c r="BI58">
+        <v>9144586000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>30324721000.0</v>
+      </c>
+      <c r="BK58">
+        <v>30183230000.0</v>
+      </c>
+      <c r="BL58">
+        <v>29659860000.0</v>
+      </c>
+      <c r="BM58">
+        <v>2434994000.0</v>
+      </c>
+      <c r="BN58">
+        <v>17614286000.0</v>
+      </c>
+      <c r="BO58"/>
+    </row>
+    <row r="59" spans="1:67">
+      <c r="A59" t="s">
+        <v>79</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+    </row>
+    <row r="60" spans="1:67">
+      <c r="A60" t="s">
+        <v>80</v>
+      </c>
+      <c r="B60">
+        <v>2767760000.0</v>
+      </c>
+      <c r="C60">
+        <v>2769365000.0</v>
+      </c>
+      <c r="D60">
+        <v>2733921000.0</v>
+      </c>
+      <c r="E60">
+        <v>2694545000.0</v>
+      </c>
+      <c r="F60">
+        <v>2648852000.0</v>
+      </c>
+      <c r="G60">
+        <v>2617486000.0</v>
+      </c>
+      <c r="H60">
+        <v>2648034000.0</v>
+      </c>
+      <c r="I60">
+        <v>2550312000.0</v>
+      </c>
+      <c r="J60">
+        <v>2513761000.0</v>
+      </c>
+      <c r="K60">
+        <v>2486066000.0</v>
+      </c>
+      <c r="L60">
+        <v>2351009000.0</v>
+      </c>
+      <c r="M60">
+        <v>2359738000.0</v>
+      </c>
+      <c r="N60">
+        <v>2329012000.0</v>
+      </c>
+      <c r="O60">
+        <v>2269005000.0</v>
+      </c>
+      <c r="P60">
+        <v>2200651000.0</v>
+      </c>
+      <c r="Q60">
+        <v>2252611000.0</v>
+      </c>
+      <c r="R60">
+        <v>2285149000.0</v>
+      </c>
+      <c r="S60">
+        <v>2656912000.0</v>
+      </c>
+      <c r="T60">
+        <v>2711734000.0</v>
+      </c>
+      <c r="U60">
+        <v>2731341000.0</v>
+      </c>
+      <c r="V60">
+        <v>2683630000.0</v>
+      </c>
+      <c r="W60">
+        <v>2744104000.0</v>
+      </c>
+      <c r="X60">
+        <v>2733934000.0</v>
+      </c>
+      <c r="Y60">
+        <v>2701897000.0</v>
+      </c>
+      <c r="Z60">
+        <v>2664685000.0</v>
+      </c>
+      <c r="AA60">
+        <v>2640258000.0</v>
+      </c>
+      <c r="AB60">
+        <v>2654558000.0</v>
+      </c>
+      <c r="AC60">
+        <v>2659441000.0</v>
+      </c>
+      <c r="AD60">
+        <v>2613202000.0</v>
+      </c>
+      <c r="AE60">
+        <v>2524839000.0</v>
+      </c>
+      <c r="AF60">
+        <v>2423462000.0</v>
+      </c>
+      <c r="AG60">
+        <v>2459175000.0</v>
+      </c>
+      <c r="AH60">
+        <v>2520862000.0</v>
+      </c>
+      <c r="AI60">
+        <v>2532551000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>2581858000.0</v>
+      </c>
+      <c r="AK60">
+        <v>2552602000.0</v>
+      </c>
+      <c r="AL60">
+        <v>2505994000.0</v>
+      </c>
+      <c r="AM60">
+        <v>2476485000.0</v>
+      </c>
+      <c r="AN60">
+        <v>2523963000.0</v>
+      </c>
+      <c r="AO60">
+        <v>2501008000.0</v>
+      </c>
+      <c r="AP60">
+        <v>2471734000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2736941000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2744000000.0</v>
+      </c>
+      <c r="AS60"/>
+      <c r="AT60">
+        <v>2675040000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2675040000.0</v>
+      </c>
+      <c r="AV60"/>
+      <c r="AW60">
+        <v>10805586000.0</v>
+      </c>
+      <c r="AX60">
+        <v>6116000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>6003000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>5817000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>5730000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>4583000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>4431000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>4398000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>11566801000.0</v>
+      </c>
+      <c r="BF60">
+        <v>4157522000.0</v>
+      </c>
+      <c r="BG60">
+        <v>4087650000.0</v>
+      </c>
+      <c r="BH60">
+        <v>3968819000.0</v>
+      </c>
+      <c r="BI60"/>
+      <c r="BJ60">
+        <v>3931779000.0</v>
+      </c>
+      <c r="BK60">
+        <v>3799479000.0</v>
+      </c>
+      <c r="BL60">
+        <v>3664633000.0</v>
+      </c>
+      <c r="BM60">
+        <v>10000.0</v>
+      </c>
+      <c r="BN60">
+        <v>2139927000.0</v>
+      </c>
+      <c r="BO60"/>
+    </row>
+    <row r="61" spans="1:67">
+      <c r="A61" t="s">
+        <v>81</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61">
+        <v>-371210000.0</v>
+      </c>
+      <c r="N61">
+        <v>-371166000.0</v>
+      </c>
+      <c r="O61">
+        <v>-368031000.0</v>
+      </c>
+      <c r="P61">
+        <v>-368037000.0</v>
+      </c>
+      <c r="Q61">
+        <v>-365525000.0</v>
+      </c>
+      <c r="R61">
+        <v>-358195000.0</v>
+      </c>
+      <c r="S61">
+        <v>-354998000.0</v>
+      </c>
+      <c r="T61">
+        <v>-333471000.0</v>
+      </c>
+      <c r="U61">
+        <v>-311663000.0</v>
+      </c>
+      <c r="V61">
+        <v>-288806000.0</v>
+      </c>
+      <c r="W61">
+        <v>-276890000.0</v>
+      </c>
+      <c r="X61">
+        <v>-276886000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-276802000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-276645000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-270141000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-232708000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-173668000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-133664000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-132135000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-132135000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-82082000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-282000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-282000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+    </row>
+    <row r="62" spans="1:67">
+      <c r="A62" t="s">
+        <v>82</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:V32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
+      <c r="A2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2">
+        <v>314761000.0</v>
+      </c>
+      <c r="C2">
+        <v>372056000.0</v>
+      </c>
+      <c r="D2">
+        <v>314082000.0</v>
+      </c>
+      <c r="E2">
+        <v>51063000.0</v>
+      </c>
+      <c r="F2">
+        <v>-20248000.0</v>
+      </c>
+      <c r="G2">
+        <v>168743000.0</v>
+      </c>
+      <c r="H2">
+        <v>119090000.0</v>
+      </c>
+      <c r="I2">
+        <v>101913000.0</v>
+      </c>
+      <c r="J2">
+        <v>60464000.0</v>
+      </c>
+      <c r="K2">
+        <v>35448000.0</v>
+      </c>
+      <c r="L2">
+        <v>32421000.0</v>
+      </c>
+      <c r="M2">
+        <v>34585000.0</v>
+      </c>
+      <c r="N2">
+        <v>28400000.0</v>
+      </c>
+      <c r="O2">
+        <v>32800000.0</v>
+      </c>
+      <c r="P2">
+        <v>40700000.0</v>
+      </c>
+      <c r="Q2"/>
+      <c r="R2">
+        <v>442800000.0</v>
+      </c>
+      <c r="S2">
+        <v>385200000.0</v>
+      </c>
+      <c r="T2">
+        <v>465300000.0</v>
+      </c>
+      <c r="U2">
+        <v>15000000.0</v>
+      </c>
+      <c r="V2">
+        <v>562900000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B3">
+        <v>33562000.0</v>
+      </c>
+      <c r="C3">
+        <v>38012000.0</v>
+      </c>
+      <c r="D3">
+        <v>42767000.0</v>
+      </c>
+      <c r="E3">
+        <v>56747000.0</v>
+      </c>
+      <c r="F3">
+        <v>51844000.0</v>
+      </c>
+      <c r="G3">
+        <v>63071000.0</v>
+      </c>
+      <c r="H3">
+        <v>67824000.0</v>
+      </c>
+      <c r="I3">
+        <v>54903000.0</v>
+      </c>
+      <c r="J3">
+        <v>62019000.0</v>
+      </c>
+      <c r="K3">
+        <v>52176000.0</v>
+      </c>
+      <c r="L3">
+        <v>25675000.0</v>
+      </c>
+      <c r="M3">
+        <v>25917000.0</v>
+      </c>
+      <c r="N3">
+        <v>28400000.0</v>
+      </c>
+      <c r="O3">
+        <v>32800000.0</v>
+      </c>
+      <c r="P3">
+        <v>40700000.0</v>
+      </c>
+      <c r="Q3">
+        <v>128143000.0</v>
+      </c>
+      <c r="R3">
+        <v>94800000.0</v>
+      </c>
+      <c r="S3">
+        <v>64400000.0</v>
+      </c>
+      <c r="T3">
+        <v>68000000.0</v>
+      </c>
+      <c r="U3">
+        <v>1000000.0</v>
+      </c>
+      <c r="V3">
+        <v>70100000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B5">
+        <v>354243000.0</v>
+      </c>
+      <c r="C5">
+        <v>292602000.0</v>
+      </c>
+      <c r="D5">
+        <v>309174000.0</v>
+      </c>
+      <c r="E5">
+        <v>351211000.0</v>
+      </c>
+      <c r="F5">
+        <v>348996000.0</v>
+      </c>
+      <c r="G5">
+        <v>243724000.0</v>
+      </c>
+      <c r="H5">
+        <v>381698000.0</v>
+      </c>
+      <c r="I5">
+        <v>358178000.0</v>
+      </c>
+      <c r="J5">
+        <v>368355000.0</v>
+      </c>
+      <c r="K5">
+        <v>371829000.0</v>
+      </c>
+      <c r="L5">
+        <v>343227000.0</v>
+      </c>
+      <c r="M5">
+        <v>344244000.0</v>
+      </c>
+      <c r="N5">
+        <v>344500000.0</v>
+      </c>
+      <c r="O5">
+        <v>329800000.0</v>
+      </c>
+      <c r="P5">
+        <v>316400000.0</v>
+      </c>
+      <c r="Q5">
+        <v>57373000.0</v>
+      </c>
+      <c r="R5">
+        <v>1214900000.0</v>
+      </c>
+      <c r="S5">
+        <v>1094500000.0</v>
+      </c>
+      <c r="T5">
+        <v>1060600000.0</v>
+      </c>
+      <c r="U5">
+        <v>28000000.0</v>
+      </c>
+      <c r="V5">
+        <v>931500000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" t="s">
+        <v>136</v>
+      </c>
+      <c r="B6">
+        <v>387805000.0</v>
+      </c>
+      <c r="C6">
+        <v>330614000.0</v>
+      </c>
+      <c r="D6">
+        <v>351941000.0</v>
+      </c>
+      <c r="E6">
+        <v>407958000.0</v>
+      </c>
+      <c r="F6">
+        <v>400840000.0</v>
+      </c>
+      <c r="G6">
+        <v>306795000.0</v>
+      </c>
+      <c r="H6">
+        <v>449522000.0</v>
+      </c>
+      <c r="I6">
+        <v>413081000.0</v>
+      </c>
+      <c r="J6">
+        <v>430374000.0</v>
+      </c>
+      <c r="K6">
+        <v>424005000.0</v>
+      </c>
+      <c r="L6">
+        <v>368902000.0</v>
+      </c>
+      <c r="M6">
+        <v>370161000.0</v>
+      </c>
+      <c r="N6">
+        <v>372900000.0</v>
+      </c>
+      <c r="O6">
+        <v>362600000.0</v>
+      </c>
+      <c r="P6">
+        <v>357100000.0</v>
+      </c>
+      <c r="Q6">
+        <v>185516000.0</v>
+      </c>
+      <c r="R6">
+        <v>1309700000.0</v>
+      </c>
+      <c r="S6">
+        <v>1158900000.0</v>
+      </c>
+      <c r="T6">
+        <v>1128600000.0</v>
+      </c>
+      <c r="U6">
+        <v>29000000.0</v>
+      </c>
+      <c r="V6">
+        <v>1001600000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
+      <c r="A7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
+      <c r="A8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-47598000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
+      <c r="A9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B9">
+        <v>853588000.0</v>
+      </c>
+      <c r="C9">
+        <v>759960000.0</v>
+      </c>
+      <c r="D9">
+        <v>778685000.0</v>
+      </c>
+      <c r="E9">
+        <v>760692000.0</v>
+      </c>
+      <c r="F9">
+        <v>729231000.0</v>
+      </c>
+      <c r="G9">
+        <v>589282000.0</v>
+      </c>
+      <c r="H9">
+        <v>722174000.0</v>
+      </c>
+      <c r="I9">
+        <v>698271000.0</v>
+      </c>
+      <c r="J9">
+        <v>692546000.0</v>
+      </c>
+      <c r="K9">
+        <v>686650000.0</v>
+      </c>
+      <c r="L9">
+        <v>646567000.0</v>
+      </c>
+      <c r="M9">
+        <v>623634000.0</v>
+      </c>
+      <c r="N9">
+        <v>619000000.0</v>
+      </c>
+      <c r="O9">
+        <v>627500000.0</v>
+      </c>
+      <c r="P9">
+        <v>623900000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2505175000.0</v>
+      </c>
+      <c r="R9">
+        <v>1341000000.0</v>
+      </c>
+      <c r="S9">
+        <v>1300600000.0</v>
+      </c>
+      <c r="T9">
+        <v>1061500000.0</v>
+      </c>
+      <c r="U9">
+        <v>17700000.0</v>
+      </c>
+      <c r="V9">
+        <v>400100000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="A10" t="s">
+        <v>140</v>
+      </c>
+      <c r="B10">
+        <v>354243000.0</v>
+      </c>
+      <c r="C10">
+        <v>292602000.0</v>
+      </c>
+      <c r="D10">
+        <v>309174000.0</v>
+      </c>
+      <c r="E10">
+        <v>351211000.0</v>
+      </c>
+      <c r="F10">
+        <v>348996000.0</v>
+      </c>
+      <c r="G10">
+        <v>243724000.0</v>
+      </c>
+      <c r="H10">
+        <v>381698000.0</v>
+      </c>
+      <c r="I10">
+        <v>358178000.0</v>
+      </c>
+      <c r="J10">
+        <v>368355000.0</v>
+      </c>
+      <c r="K10">
+        <v>371829000.0</v>
+      </c>
+      <c r="L10">
+        <v>343227000.0</v>
+      </c>
+      <c r="M10">
+        <v>344244000.0</v>
+      </c>
+      <c r="N10">
+        <v>344500000.0</v>
+      </c>
+      <c r="O10">
+        <v>329800000.0</v>
+      </c>
+      <c r="P10">
+        <v>316400000.0</v>
+      </c>
+      <c r="Q10">
+        <v>937493000.0</v>
+      </c>
+      <c r="R10">
+        <v>772100000.0</v>
+      </c>
+      <c r="S10">
+        <v>711600000.0</v>
+      </c>
+      <c r="T10">
+        <v>595300000.0</v>
+      </c>
+      <c r="U10">
+        <v>13000000.0</v>
+      </c>
+      <c r="V10">
+        <v>368600000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="A11" t="s">
+        <v>141</v>
+      </c>
+      <c r="B11">
+        <v>77977000.0</v>
+      </c>
+      <c r="C11">
+        <v>62473000.0</v>
+      </c>
+      <c r="D11">
+        <v>74191000.0</v>
+      </c>
+      <c r="E11">
+        <v>85526000.0</v>
+      </c>
+      <c r="F11">
+        <v>83261000.0</v>
+      </c>
+      <c r="G11">
+        <v>57970000.0</v>
+      </c>
+      <c r="H11">
+        <v>97306000.0</v>
+      </c>
+      <c r="I11">
+        <v>93784000.0</v>
+      </c>
+      <c r="J11">
+        <v>184673000.0</v>
+      </c>
+      <c r="K11">
+        <v>141651000.0</v>
+      </c>
+      <c r="L11">
+        <v>129447000.0</v>
+      </c>
+      <c r="M11">
+        <v>127572000.0</v>
+      </c>
+      <c r="N11">
+        <v>130000000.0</v>
+      </c>
+      <c r="O11">
+        <v>118700000.0</v>
+      </c>
+      <c r="P11">
+        <v>116700000.0</v>
+      </c>
+      <c r="Q11">
+        <v>347080000.0</v>
+      </c>
+      <c r="R11">
+        <v>298700000.0</v>
+      </c>
+      <c r="S11">
+        <v>272700000.0</v>
+      </c>
+      <c r="T11">
+        <v>234000000.0</v>
+      </c>
+      <c r="U11">
+        <v>4700000.0</v>
+      </c>
+      <c r="V11">
+        <v>152200000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="A12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12">
+        <v>287561000.0</v>
+      </c>
+      <c r="C12">
+        <v>357306000.0</v>
+      </c>
+      <c r="D12">
+        <v>287452000.0</v>
+      </c>
+      <c r="E12">
+        <v>49671000.0</v>
+      </c>
+      <c r="F12">
+        <v>18752000.0</v>
+      </c>
+      <c r="G12">
+        <v>47025000.0</v>
+      </c>
+      <c r="H12">
+        <v>105290000.0</v>
+      </c>
+      <c r="I12">
+        <v>79733000.0</v>
+      </c>
+      <c r="J12">
+        <v>41964000.0</v>
+      </c>
+      <c r="K12">
+        <v>26848000.0</v>
+      </c>
+      <c r="L12">
+        <v>22521000.0</v>
+      </c>
+      <c r="M12">
+        <v>23485000.0</v>
+      </c>
+      <c r="N12">
+        <v>28400000.0</v>
+      </c>
+      <c r="O12">
+        <v>32800000.0</v>
+      </c>
+      <c r="P12">
+        <v>40700000.0</v>
+      </c>
+      <c r="Q12">
+        <v>880120000.0</v>
+      </c>
+      <c r="R12">
+        <v>442800000.0</v>
+      </c>
+      <c r="S12">
+        <v>385200000.0</v>
+      </c>
+      <c r="T12">
+        <v>465300000.0</v>
+      </c>
+      <c r="U12">
+        <v>15000000.0</v>
+      </c>
+      <c r="V12">
+        <v>562900000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="A13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B13">
+        <v>951303000.0</v>
+      </c>
+      <c r="C13">
+        <v>980044000.0</v>
+      </c>
+      <c r="D13">
+        <v>883014000.0</v>
+      </c>
+      <c r="E13">
+        <v>663220000.0</v>
+      </c>
+      <c r="F13">
+        <v>549311000.0</v>
+      </c>
+      <c r="G13">
+        <v>582759000.0</v>
+      </c>
+      <c r="H13">
+        <v>678692000.0</v>
+      </c>
+      <c r="I13">
+        <v>646051000.0</v>
+      </c>
+      <c r="J13">
+        <v>570768000.0</v>
+      </c>
+      <c r="K13">
+        <v>518520000.0</v>
+      </c>
+      <c r="L13">
+        <v>483846000.0</v>
+      </c>
+      <c r="M13">
+        <v>467283000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="A14" t="s">
+        <v>144</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="A15" t="s">
+        <v>145</v>
+      </c>
+      <c r="B15">
+        <v>276266000.0</v>
+      </c>
+      <c r="C15">
+        <v>230129000.0</v>
+      </c>
+      <c r="D15">
+        <v>234983000.0</v>
+      </c>
+      <c r="E15">
+        <v>265685000.0</v>
+      </c>
+      <c r="F15">
+        <v>265735000.0</v>
+      </c>
+      <c r="G15">
+        <v>185754000.0</v>
+      </c>
+      <c r="H15">
+        <v>284392000.0</v>
+      </c>
+      <c r="I15">
+        <v>264394000.0</v>
+      </c>
+      <c r="J15">
+        <v>183682000.0</v>
+      </c>
+      <c r="K15">
+        <v>230178000.0</v>
+      </c>
+      <c r="L15">
+        <v>213780000.0</v>
+      </c>
+      <c r="M15">
+        <v>216672000.0</v>
+      </c>
+      <c r="N15">
+        <v>214500000.0</v>
+      </c>
+      <c r="O15">
+        <v>211100000.0</v>
+      </c>
+      <c r="P15">
+        <v>199700000.0</v>
+      </c>
+      <c r="Q15">
+        <v>590413000.0</v>
+      </c>
+      <c r="R15">
+        <v>473400000.0</v>
+      </c>
+      <c r="S15">
+        <v>436600000.0</v>
+      </c>
+      <c r="T15">
+        <v>361300000.0</v>
+      </c>
+      <c r="U15">
+        <v>8300000.0</v>
+      </c>
+      <c r="V15">
+        <v>216400000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="A16" t="s">
+        <v>146</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>265685000.0</v>
+      </c>
+      <c r="F16">
+        <v>265735000.0</v>
+      </c>
+      <c r="G16">
+        <v>185754000.0</v>
+      </c>
+      <c r="H16">
+        <v>284392000.0</v>
+      </c>
+      <c r="I16">
+        <v>264394000.0</v>
+      </c>
+      <c r="J16">
+        <v>183682000.0</v>
+      </c>
+      <c r="K16">
+        <v>230178000.0</v>
+      </c>
+      <c r="L16">
+        <v>213780000.0</v>
+      </c>
+      <c r="M16">
+        <v>216672000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16">
+        <v>473377000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
+      <c r="A17" t="s">
+        <v>147</v>
+      </c>
+      <c r="B17">
+        <v>276266000.0</v>
+      </c>
+      <c r="C17">
+        <v>230129000.0</v>
+      </c>
+      <c r="D17">
+        <v>267069000.0</v>
+      </c>
+      <c r="E17">
+        <v>265685000.0</v>
+      </c>
+      <c r="F17">
+        <v>265735000.0</v>
+      </c>
+      <c r="G17">
+        <v>185754000.0</v>
+      </c>
+      <c r="H17">
+        <v>284392000.0</v>
+      </c>
+      <c r="I17">
+        <v>264394000.0</v>
+      </c>
+      <c r="J17">
+        <v>183682000.0</v>
+      </c>
+      <c r="K17">
+        <v>230178000.0</v>
+      </c>
+      <c r="L17">
+        <v>213780000.0</v>
+      </c>
+      <c r="M17">
+        <v>216672000.0</v>
+      </c>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17">
+        <v>473377000.0</v>
+      </c>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
+      <c r="A18" t="s">
+        <v>148</v>
+      </c>
+      <c r="B18">
+        <v>663742000.0</v>
+      </c>
+      <c r="C18">
+        <v>622738000.0</v>
+      </c>
+      <c r="D18">
+        <v>656128000.0</v>
+      </c>
+      <c r="E18">
+        <v>613549000.0</v>
+      </c>
+      <c r="F18">
+        <v>530559000.0</v>
+      </c>
+      <c r="G18">
+        <v>535734000.0</v>
+      </c>
+      <c r="H18">
+        <v>573402000.0</v>
+      </c>
+      <c r="I18">
+        <v>566318000.0</v>
+      </c>
+      <c r="J18">
+        <v>528804000.0</v>
+      </c>
+      <c r="K18">
+        <v>491672000.0</v>
+      </c>
+      <c r="L18">
+        <v>461325000.0</v>
+      </c>
+      <c r="M18">
+        <v>443798000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
+      <c r="A19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
+      <c r="A20" t="s">
+        <v>150</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
+        <v>16144000.0</v>
+      </c>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
+      <c r="A21" t="s">
+        <v>151</v>
+      </c>
+      <c r="B21">
+        <v>354243000.0</v>
+      </c>
+      <c r="C21">
+        <v>292602000.0</v>
+      </c>
+      <c r="D21">
+        <v>309174000.0</v>
+      </c>
+      <c r="E21">
+        <v>351211000.0</v>
+      </c>
+      <c r="F21">
+        <v>348996000.0</v>
+      </c>
+      <c r="G21">
+        <v>243724000.0</v>
+      </c>
+      <c r="H21">
+        <v>381698000.0</v>
+      </c>
+      <c r="I21">
+        <v>358178000.0</v>
+      </c>
+      <c r="J21">
+        <v>368355000.0</v>
+      </c>
+      <c r="K21">
+        <v>371829000.0</v>
+      </c>
+      <c r="L21">
+        <v>343227000.0</v>
+      </c>
+      <c r="M21">
+        <v>344244000.0</v>
+      </c>
+      <c r="N21">
+        <v>344500000.0</v>
+      </c>
+      <c r="O21">
+        <v>329800000.0</v>
+      </c>
+      <c r="P21">
+        <v>316400000.0</v>
+      </c>
+      <c r="Q21">
+        <v>22291000.0</v>
+      </c>
+      <c r="R21">
+        <v>17092000.0</v>
+      </c>
+      <c r="S21">
+        <v>711600000.0</v>
+      </c>
+      <c r="T21">
+        <v>595300000.0</v>
+      </c>
+      <c r="U21">
+        <v>13000000.0</v>
+      </c>
+      <c r="V21">
+        <v>368600000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
+      <c r="A22" t="s">
+        <v>152</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
+      <c r="A23" t="s">
+        <v>153</v>
+      </c>
+      <c r="B23">
+        <v>814106000.0</v>
+      </c>
+      <c r="C23">
+        <v>839414000.0</v>
+      </c>
+      <c r="D23">
+        <v>783593000.0</v>
+      </c>
+      <c r="E23">
+        <v>460544000.0</v>
+      </c>
+      <c r="F23">
+        <v>359987000.0</v>
+      </c>
+      <c r="G23">
+        <v>514301000.0</v>
+      </c>
+      <c r="H23">
+        <v>459566000.0</v>
+      </c>
+      <c r="I23">
+        <v>442006000.0</v>
+      </c>
+      <c r="J23">
+        <v>384655000.0</v>
+      </c>
+      <c r="K23">
+        <v>350269000.0</v>
+      </c>
+      <c r="L23">
+        <v>335761000.0</v>
+      </c>
+      <c r="M23">
+        <v>313975000.0</v>
+      </c>
+      <c r="N23">
+        <v>359700000.0</v>
+      </c>
+      <c r="O23">
+        <v>396100000.0</v>
+      </c>
+      <c r="P23">
+        <v>429600000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2482884000.0</v>
+      </c>
+      <c r="R23">
+        <v>1897300000.0</v>
+      </c>
+      <c r="S23">
+        <v>1744500000.0</v>
+      </c>
+      <c r="T23">
+        <v>1862100000.0</v>
+      </c>
+      <c r="U23">
+        <v>49700000.0</v>
+      </c>
+      <c r="V23">
+        <v>1720200000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" t="s">
+        <v>154</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
+      <c r="A25" t="s">
+        <v>155</v>
+      </c>
+      <c r="B25">
+        <v>33562000.0</v>
+      </c>
+      <c r="C25">
+        <v>38012000.0</v>
+      </c>
+      <c r="D25">
+        <v>45030000.0</v>
+      </c>
+      <c r="E25">
+        <v>56747000.0</v>
+      </c>
+      <c r="F25">
+        <v>51844000.0</v>
+      </c>
+      <c r="G25">
+        <v>63071000.0</v>
+      </c>
+      <c r="H25">
+        <v>67824000.0</v>
+      </c>
+      <c r="I25">
+        <v>54903000.0</v>
+      </c>
+      <c r="J25">
+        <v>62019000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
+      <c r="A26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" t="s">
+        <v>157</v>
+      </c>
+      <c r="B27">
+        <v>8573000.0</v>
+      </c>
+      <c r="C27">
+        <v>7719000.0</v>
+      </c>
+      <c r="D27">
+        <v>7615000.0</v>
+      </c>
+      <c r="E27">
+        <v>7996000.0</v>
+      </c>
+      <c r="F27">
+        <v>6108000.0</v>
+      </c>
+      <c r="G27">
+        <v>5695000.0</v>
+      </c>
+      <c r="H27">
+        <v>6910000.0</v>
+      </c>
+      <c r="I27">
+        <v>4813000.0</v>
+      </c>
+      <c r="J27">
+        <v>6191000.0</v>
+      </c>
+      <c r="K27">
+        <v>6127000.0</v>
+      </c>
+      <c r="L27">
+        <v>5472000.0</v>
+      </c>
+      <c r="M27">
+        <v>5509000.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27">
+        <v>28828000.0</v>
+      </c>
+      <c r="R27">
+        <v>26717000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" t="s">
+        <v>158</v>
+      </c>
+      <c r="B28">
+        <v>392719000.0</v>
+      </c>
+      <c r="C28">
+        <v>235565000.0</v>
+      </c>
+      <c r="D28">
+        <v>225755000.0</v>
+      </c>
+      <c r="E28">
+        <v>199129000.0</v>
+      </c>
+      <c r="F28">
+        <v>182384000.0</v>
+      </c>
+      <c r="G28">
+        <v>174221000.0</v>
+      </c>
+      <c r="H28">
+        <v>173098000.0</v>
+      </c>
+      <c r="I28">
+        <v>167162000.0</v>
+      </c>
+      <c r="J28">
+        <v>163086000.0</v>
+      </c>
+      <c r="K28">
+        <v>157144000.0</v>
+      </c>
+      <c r="L28">
+        <v>170233000.0</v>
+      </c>
+      <c r="M28">
+        <v>157096000.0</v>
+      </c>
+      <c r="N28">
+        <v>302900000.0</v>
+      </c>
+      <c r="O28">
+        <v>330500000.0</v>
+      </c>
+      <c r="P28">
+        <v>348200000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28">
+        <v>1011700000.0</v>
+      </c>
+      <c r="S28">
+        <v>974100000.0</v>
+      </c>
+      <c r="T28">
+        <v>931500000.0</v>
+      </c>
+      <c r="U28">
+        <v>19700000.0</v>
+      </c>
+      <c r="V28">
+        <v>594400000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" t="s">
+        <v>159</v>
+      </c>
+      <c r="B29">
+        <v>77977000.0</v>
+      </c>
+      <c r="C29">
+        <v>62473000.0</v>
+      </c>
+      <c r="D29">
+        <v>82669000.0</v>
+      </c>
+      <c r="E29">
+        <v>85526000.0</v>
+      </c>
+      <c r="F29">
+        <v>83261000.0</v>
+      </c>
+      <c r="G29">
+        <v>57970000.0</v>
+      </c>
+      <c r="H29">
+        <v>97306000.0</v>
+      </c>
+      <c r="I29">
+        <v>93784000.0</v>
+      </c>
+      <c r="J29">
+        <v>184673000.0</v>
+      </c>
+      <c r="K29">
+        <v>141651000.0</v>
+      </c>
+      <c r="L29">
+        <v>129447000.0</v>
+      </c>
+      <c r="M29">
+        <v>127572000.0</v>
+      </c>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30">
+        <v>499345000.0</v>
+      </c>
+      <c r="C30">
+        <v>467358000.0</v>
+      </c>
+      <c r="D30">
+        <v>469511000.0</v>
+      </c>
+      <c r="E30">
+        <v>409481000.0</v>
+      </c>
+      <c r="F30">
+        <v>380235000.0</v>
+      </c>
+      <c r="G30">
+        <v>345558000.0</v>
+      </c>
+      <c r="H30">
+        <v>340476000.0</v>
+      </c>
+      <c r="I30">
+        <v>340093000.0</v>
+      </c>
+      <c r="J30">
+        <v>324191000.0</v>
+      </c>
+      <c r="K30">
+        <v>314821000.0</v>
+      </c>
+      <c r="L30">
+        <v>303340000.0</v>
+      </c>
+      <c r="M30">
+        <v>279390000.0</v>
+      </c>
+      <c r="N30">
+        <v>331300000.0</v>
+      </c>
+      <c r="O30">
+        <v>363300000.0</v>
+      </c>
+      <c r="P30">
+        <v>388900000.0</v>
+      </c>
+      <c r="Q30">
+        <v>2482884000.0</v>
+      </c>
+      <c r="R30">
+        <v>1454500000.0</v>
+      </c>
+      <c r="S30">
+        <v>1359300000.0</v>
+      </c>
+      <c r="T30">
+        <v>1396800000.0</v>
+      </c>
+      <c r="U30">
+        <v>34700000.0</v>
+      </c>
+      <c r="V30">
+        <v>1157300000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="A31" t="s">
+        <v>161</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>-413477000.0</v>
+      </c>
+      <c r="D31">
+        <v>309174000.0</v>
+      </c>
+      <c r="E31">
+        <v>-9603000.0</v>
+      </c>
+      <c r="F31">
+        <v>-11545000.0</v>
+      </c>
+      <c r="G31">
+        <v>-8659000.0</v>
+      </c>
+      <c r="H31">
+        <v>-7390000.0</v>
+      </c>
+      <c r="I31">
+        <v>-18342000.0</v>
+      </c>
+      <c r="J31">
+        <v>-14907000.0</v>
+      </c>
+      <c r="K31">
+        <v>-12972000.0</v>
+      </c>
+      <c r="L31">
+        <v>-9490000.0</v>
+      </c>
+      <c r="M31">
+        <v>-8320000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31">
+        <v>915202000.0</v>
+      </c>
+      <c r="R31">
+        <v>754978000.0</v>
+      </c>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" t="s">
+        <v>162</v>
+      </c>
+      <c r="B32">
+        <v>1168349000.0</v>
+      </c>
+      <c r="C32">
+        <v>1132016000.0</v>
+      </c>
+      <c r="D32">
+        <v>1092767000.0</v>
+      </c>
+      <c r="E32">
+        <v>811755000.0</v>
+      </c>
+      <c r="F32">
+        <v>708983000.0</v>
+      </c>
+      <c r="G32">
+        <v>758025000.0</v>
+      </c>
+      <c r="H32">
+        <v>841264000.0</v>
+      </c>
+      <c r="I32">
+        <v>800184000.0</v>
+      </c>
+      <c r="J32">
+        <v>753010000.0</v>
+      </c>
+      <c r="K32">
+        <v>722098000.0</v>
+      </c>
+      <c r="L32">
+        <v>678988000.0</v>
+      </c>
+      <c r="M32">
+        <v>658219000.0</v>
+      </c>
+      <c r="N32">
+        <v>647400000.0</v>
+      </c>
+      <c r="O32">
+        <v>660300000.0</v>
+      </c>
+      <c r="P32">
+        <v>664600000.0</v>
+      </c>
+      <c r="Q32">
+        <v>2505175000.0</v>
+      </c>
+      <c r="R32">
+        <v>1783800000.0</v>
+      </c>
+      <c r="S32">
+        <v>1685800000.0</v>
+      </c>
+      <c r="T32">
+        <v>1526800000.0</v>
+      </c>
+      <c r="U32">
+        <v>32700000.0</v>
+      </c>
+      <c r="V32">
+        <v>963000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BN32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:66">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
+        <v>91</v>
+      </c>
+      <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>94</v>
+      </c>
+      <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
+        <v>97</v>
+      </c>
+      <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
+      <c r="A2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B2">
+        <v>67168000.0</v>
+      </c>
+      <c r="C2">
+        <v>74237000.0</v>
+      </c>
+      <c r="D2">
+        <v>77744000.0</v>
+      </c>
+      <c r="E2">
+        <v>77656000.0</v>
+      </c>
+      <c r="F2">
+        <v>85124000.0</v>
+      </c>
+      <c r="G2">
+        <v>80659000.0</v>
+      </c>
+      <c r="H2">
+        <v>100689000.0</v>
+      </c>
+      <c r="I2">
+        <v>93883000.0</v>
+      </c>
+      <c r="J2">
+        <v>96825000.0</v>
+      </c>
+      <c r="K2">
+        <v>94567000.0</v>
+      </c>
+      <c r="L2">
+        <v>90151000.0</v>
+      </c>
+      <c r="M2">
+        <v>74266000.0</v>
+      </c>
+      <c r="N2">
+        <v>55098000.0</v>
+      </c>
+      <c r="O2">
+        <v>31627000.0</v>
+      </c>
+      <c r="P2">
+        <v>16837000.0</v>
+      </c>
+      <c r="Q2">
+        <v>5597000.0</v>
+      </c>
+      <c r="R2">
+        <v>-2998000.0</v>
+      </c>
+      <c r="S2">
+        <v>3982000.0</v>
+      </c>
+      <c r="T2">
+        <v>611000.0</v>
+      </c>
+      <c r="U2">
+        <v>-30259000.0</v>
+      </c>
+      <c r="V2">
+        <v>5418000.0</v>
+      </c>
+      <c r="W2">
+        <v>26454000.0</v>
+      </c>
+      <c r="X2">
+        <v>12997000.0</v>
+      </c>
+      <c r="Y2">
+        <v>68243000.0</v>
+      </c>
+      <c r="Z2">
+        <v>61049000.0</v>
+      </c>
+      <c r="AA2">
+        <v>26763000.0</v>
+      </c>
+      <c r="AB2">
+        <v>27100000.0</v>
+      </c>
+      <c r="AC2">
+        <v>32075000.0</v>
+      </c>
+      <c r="AD2">
+        <v>33152000.0</v>
+      </c>
+      <c r="AE2">
+        <v>29809000.0</v>
+      </c>
+      <c r="AF2">
+        <v>27254000.0</v>
+      </c>
+      <c r="AG2">
+        <v>23636000.0</v>
+      </c>
+      <c r="AH2">
+        <v>21214000.0</v>
+      </c>
+      <c r="AI2">
+        <v>18772000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>16451000.0</v>
+      </c>
+      <c r="AK2">
+        <v>13165000.0</v>
+      </c>
+      <c r="AL2">
+        <v>12076000.0</v>
+      </c>
+      <c r="AM2">
+        <v>10963000.0</v>
+      </c>
+      <c r="AN2">
+        <v>8751000.0</v>
+      </c>
+      <c r="AO2">
+        <v>8534000.0</v>
+      </c>
+      <c r="AP2">
+        <v>7200000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>8385000.0</v>
+      </c>
+      <c r="AR2">
+        <v>8104000.0</v>
+      </c>
+      <c r="AS2">
+        <v>7736000.0</v>
+      </c>
+      <c r="AT2">
+        <v>8196000.0</v>
+      </c>
+      <c r="AU2">
+        <v>34585000.0</v>
+      </c>
+      <c r="AV2"/>
+      <c r="AW2">
+        <v>590000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>228000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>198200000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>163800000.0</v>
+      </c>
+      <c r="BA2">
+        <v>138000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>111100000.0</v>
+      </c>
+      <c r="BC2">
+        <v>97600000.0</v>
+      </c>
+      <c r="BD2">
+        <v>96100000.0</v>
+      </c>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
+      <c r="A3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B3">
+        <v>8369000.0</v>
+      </c>
+      <c r="C3">
+        <v>7937000.0</v>
+      </c>
+      <c r="D3">
+        <v>7855000.0</v>
+      </c>
+      <c r="E3">
+        <v>9365000.0</v>
+      </c>
+      <c r="F3">
+        <v>8405000.0</v>
+      </c>
+      <c r="G3">
+        <v>9442000.0</v>
+      </c>
+      <c r="H3">
+        <v>9835000.0</v>
+      </c>
+      <c r="I3">
+        <v>9198000.0</v>
+      </c>
+      <c r="J3">
+        <v>9537000.0</v>
+      </c>
+      <c r="K3">
+        <v>10342000.0</v>
+      </c>
+      <c r="L3">
+        <v>10440000.0</v>
+      </c>
+      <c r="M3">
+        <v>11158000.0</v>
+      </c>
+      <c r="N3">
+        <v>10827000.0</v>
+      </c>
+      <c r="O3">
+        <v>12605000.0</v>
+      </c>
+      <c r="P3">
+        <v>13270000.0</v>
+      </c>
+      <c r="Q3">
+        <v>15291000.0</v>
+      </c>
+      <c r="R3">
+        <v>15581000.0</v>
+      </c>
+      <c r="S3">
+        <v>10009000.0</v>
+      </c>
+      <c r="T3">
+        <v>14268000.0</v>
+      </c>
+      <c r="U3">
+        <v>13924000.0</v>
+      </c>
+      <c r="V3">
+        <v>13643000.0</v>
+      </c>
+      <c r="W3">
+        <v>13473000.0</v>
+      </c>
+      <c r="X3">
+        <v>15540000.0</v>
+      </c>
+      <c r="Y3">
+        <v>16937000.0</v>
+      </c>
+      <c r="Z3">
+        <v>17121000.0</v>
+      </c>
+      <c r="AA3">
+        <v>17848000.0</v>
+      </c>
+      <c r="AB3">
+        <v>17017000.0</v>
+      </c>
+      <c r="AC3">
+        <v>18371000.0</v>
+      </c>
+      <c r="AD3">
+        <v>14588000.0</v>
+      </c>
+      <c r="AE3">
+        <v>13010000.0</v>
+      </c>
+      <c r="AF3">
+        <v>14336000.0</v>
+      </c>
+      <c r="AG3">
+        <v>14337000.0</v>
+      </c>
+      <c r="AH3">
+        <v>13220000.0</v>
+      </c>
+      <c r="AI3">
+        <v>15746000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>16053000.0</v>
+      </c>
+      <c r="AK3">
+        <v>15857000.0</v>
+      </c>
+      <c r="AL3">
+        <v>14363000.0</v>
+      </c>
+      <c r="AM3">
+        <v>12390000.0</v>
+      </c>
+      <c r="AN3">
+        <v>15291000.0</v>
+      </c>
+      <c r="AO3">
+        <v>18932000.0</v>
+      </c>
+      <c r="AP3">
+        <v>5563000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>-7436000.0</v>
+      </c>
+      <c r="AR3">
+        <v>17854000.0</v>
+      </c>
+      <c r="AS3">
+        <v>7144000.0</v>
+      </c>
+      <c r="AT3">
+        <v>8113000.0</v>
+      </c>
+      <c r="AU3"/>
+      <c r="AV3">
+        <v>37988000.0</v>
+      </c>
+      <c r="AW3">
+        <v>37988000.0</v>
+      </c>
+      <c r="AX3">
+        <v>32600000.0</v>
+      </c>
+      <c r="AY3">
+        <v>28400000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>29200000.0</v>
+      </c>
+      <c r="BA3">
+        <v>30000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>26700000.0</v>
+      </c>
+      <c r="BC3">
+        <v>21600000.0</v>
+      </c>
+      <c r="BD3">
+        <v>16500000.0</v>
+      </c>
+      <c r="BE3">
+        <v>16584000.0</v>
+      </c>
+      <c r="BF3">
+        <v>11410000.0</v>
+      </c>
+      <c r="BG3">
+        <v>18856000.0</v>
+      </c>
+      <c r="BH3">
+        <v>17531000.0</v>
+      </c>
+      <c r="BI3">
+        <v>21150000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>15820000.0</v>
+      </c>
+      <c r="BK3">
+        <v>19506000.0</v>
+      </c>
+      <c r="BL3">
+        <v>11511000.0</v>
+      </c>
+      <c r="BM3">
+        <v>-57602000.0</v>
+      </c>
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
+      <c r="A4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
+      <c r="A5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B5">
+        <v>87464000.0</v>
+      </c>
+      <c r="C5">
+        <v>93051000.0</v>
+      </c>
+      <c r="D5">
+        <v>96147000.0</v>
+      </c>
+      <c r="E5">
+        <v>88102000.0</v>
+      </c>
+      <c r="F5">
+        <v>76943000.0</v>
+      </c>
+      <c r="G5">
+        <v>64736000.0</v>
+      </c>
+      <c r="H5">
+        <v>76448000.0</v>
+      </c>
+      <c r="I5">
+        <v>80733000.0</v>
+      </c>
+      <c r="J5">
+        <v>70685000.0</v>
+      </c>
+      <c r="K5">
+        <v>62503000.0</v>
+      </c>
+      <c r="L5">
+        <v>76362000.0</v>
+      </c>
+      <c r="M5">
+        <v>81406000.0</v>
+      </c>
+      <c r="N5">
+        <v>88903000.0</v>
+      </c>
+      <c r="O5">
+        <v>103067000.0</v>
+      </c>
+      <c r="P5">
+        <v>92078000.0</v>
+      </c>
+      <c r="Q5">
+        <v>79109000.0</v>
+      </c>
+      <c r="R5">
+        <v>76957000.0</v>
+      </c>
+      <c r="S5">
+        <v>70151000.0</v>
+      </c>
+      <c r="T5">
+        <v>85661000.0</v>
+      </c>
+      <c r="U5">
+        <v>116464000.0</v>
+      </c>
+      <c r="V5">
+        <v>76720000.0</v>
+      </c>
+      <c r="W5">
+        <v>80698000.0</v>
+      </c>
+      <c r="X5">
+        <v>86199000.0</v>
+      </c>
+      <c r="Y5">
+        <v>26582000.0</v>
+      </c>
+      <c r="Z5">
+        <v>50245000.0</v>
+      </c>
+      <c r="AA5">
+        <v>91019000.0</v>
+      </c>
+      <c r="AB5">
+        <v>99595000.0</v>
+      </c>
+      <c r="AC5">
+        <v>97226000.0</v>
+      </c>
+      <c r="AD5">
+        <v>93858000.0</v>
+      </c>
+      <c r="AE5">
+        <v>81972000.0</v>
+      </c>
+      <c r="AF5">
+        <v>91056000.0</v>
+      </c>
+      <c r="AG5">
+        <v>93315000.0</v>
+      </c>
+      <c r="AH5">
+        <v>91835000.0</v>
+      </c>
+      <c r="AI5">
+        <v>94260000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>93699000.0</v>
+      </c>
+      <c r="AK5">
+        <v>90483000.0</v>
+      </c>
+      <c r="AL5">
+        <v>89913000.0</v>
+      </c>
+      <c r="AM5">
+        <v>93868000.0</v>
+      </c>
+      <c r="AN5">
+        <v>86469000.0</v>
+      </c>
+      <c r="AO5">
+        <v>86425000.0</v>
+      </c>
+      <c r="AP5">
+        <v>105067000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>80616000.0</v>
+      </c>
+      <c r="AR5">
+        <v>88125000.0</v>
+      </c>
+      <c r="AS5">
+        <v>87592000.0</v>
+      </c>
+      <c r="AT5">
+        <v>86894000.0</v>
+      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
+        <v>22291000.0</v>
+      </c>
+      <c r="AW5">
+        <v>57373000.0</v>
+      </c>
+      <c r="AX5">
+        <v>467200000.0</v>
+      </c>
+      <c r="AY5">
+        <v>439500000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>377800000.0</v>
+      </c>
+      <c r="BA5">
+        <v>346800000.0</v>
+      </c>
+      <c r="BB5">
+        <v>301400000.0</v>
+      </c>
+      <c r="BC5">
+        <v>285800000.0</v>
+      </c>
+      <c r="BD5">
+        <v>280900000.0</v>
+      </c>
+      <c r="BE5">
+        <v>1038057000.0</v>
+      </c>
+      <c r="BF5">
+        <v>228299000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-110476000.0</v>
+      </c>
+      <c r="BH5">
+        <v>64486000.0</v>
+      </c>
+      <c r="BI5">
+        <v>595326000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>73895000.0</v>
+      </c>
+      <c r="BK5">
+        <v>36000000.0</v>
+      </c>
+      <c r="BL5">
+        <v>3195000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-1958000.0</v>
+      </c>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
+      <c r="A6" t="s">
+        <v>136</v>
+      </c>
+      <c r="B6">
+        <v>95833000.0</v>
+      </c>
+      <c r="C6">
+        <v>100988000.0</v>
+      </c>
+      <c r="D6">
+        <v>104002000.0</v>
+      </c>
+      <c r="E6">
+        <v>97467000.0</v>
+      </c>
+      <c r="F6">
+        <v>85348000.0</v>
+      </c>
+      <c r="G6">
+        <v>74178000.0</v>
+      </c>
+      <c r="H6">
+        <v>86283000.0</v>
+      </c>
+      <c r="I6">
+        <v>89931000.0</v>
+      </c>
+      <c r="J6">
+        <v>80222000.0</v>
+      </c>
+      <c r="K6">
+        <v>72845000.0</v>
+      </c>
+      <c r="L6">
+        <v>86802000.0</v>
+      </c>
+      <c r="M6">
+        <v>92564000.0</v>
+      </c>
+      <c r="N6">
+        <v>99730000.0</v>
+      </c>
+      <c r="O6">
+        <v>115672000.0</v>
+      </c>
+      <c r="P6">
+        <v>105348000.0</v>
+      </c>
+      <c r="Q6">
+        <v>94400000.0</v>
+      </c>
+      <c r="R6">
+        <v>92538000.0</v>
+      </c>
+      <c r="S6">
+        <v>80160000.0</v>
+      </c>
+      <c r="T6">
+        <v>99929000.0</v>
+      </c>
+      <c r="U6">
+        <v>130388000.0</v>
+      </c>
+      <c r="V6">
+        <v>90363000.0</v>
+      </c>
+      <c r="W6">
+        <v>94171000.0</v>
+      </c>
+      <c r="X6">
+        <v>101739000.0</v>
+      </c>
+      <c r="Y6">
+        <v>43519000.0</v>
+      </c>
+      <c r="Z6">
+        <v>67366000.0</v>
+      </c>
+      <c r="AA6">
+        <v>108867000.0</v>
+      </c>
+      <c r="AB6">
+        <v>116612000.0</v>
+      </c>
+      <c r="AC6">
+        <v>115597000.0</v>
+      </c>
+      <c r="AD6">
+        <v>108446000.0</v>
+      </c>
+      <c r="AE6">
+        <v>94982000.0</v>
+      </c>
+      <c r="AF6">
+        <v>105392000.0</v>
+      </c>
+      <c r="AG6">
+        <v>107652000.0</v>
+      </c>
+      <c r="AH6">
+        <v>105055000.0</v>
+      </c>
+      <c r="AI6">
+        <v>110006000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>109752000.0</v>
+      </c>
+      <c r="AK6">
+        <v>106340000.0</v>
+      </c>
+      <c r="AL6">
+        <v>104276000.0</v>
+      </c>
+      <c r="AM6">
+        <v>106258000.0</v>
+      </c>
+      <c r="AN6">
+        <v>101760000.0</v>
+      </c>
+      <c r="AO6">
+        <v>105357000.0</v>
+      </c>
+      <c r="AP6">
+        <v>110630000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>73180000.0</v>
+      </c>
+      <c r="AR6">
+        <v>105979000.0</v>
+      </c>
+      <c r="AS6">
+        <v>94736000.0</v>
+      </c>
+      <c r="AT6">
+        <v>95007000.0</v>
+      </c>
+      <c r="AU6"/>
+      <c r="AV6">
+        <v>60279000.0</v>
+      </c>
+      <c r="AW6">
+        <v>95361000.0</v>
+      </c>
+      <c r="AX6">
+        <v>499800000.0</v>
+      </c>
+      <c r="AY6">
+        <v>467900000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>407000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>376800000.0</v>
+      </c>
+      <c r="BB6">
+        <v>328100000.0</v>
+      </c>
+      <c r="BC6">
+        <v>307400000.0</v>
+      </c>
+      <c r="BD6">
+        <v>297400000.0</v>
+      </c>
+      <c r="BE6">
+        <v>1054641000.0</v>
+      </c>
+      <c r="BF6">
+        <v>239709000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-91620000.0</v>
+      </c>
+      <c r="BH6">
+        <v>82017000.0</v>
+      </c>
+      <c r="BI6">
+        <v>616476000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>89715000.0</v>
+      </c>
+      <c r="BK6">
+        <v>55506000.0</v>
+      </c>
+      <c r="BL6">
+        <v>14706000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-59560000.0</v>
+      </c>
+      <c r="BN6">
+        <v>107928000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66">
+      <c r="A7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
+      <c r="A8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
+      <c r="A9" t="s">
+        <v>139</v>
+      </c>
+      <c r="B9">
+        <v>215349000.0</v>
+      </c>
+      <c r="C9">
+        <v>218153000.0</v>
+      </c>
+      <c r="D9">
+        <v>213197000.0</v>
+      </c>
+      <c r="E9">
+        <v>204635000.0</v>
+      </c>
+      <c r="F9">
+        <v>192584000.0</v>
+      </c>
+      <c r="G9">
+        <v>180953000.0</v>
+      </c>
+      <c r="H9">
+        <v>193917000.0</v>
+      </c>
+      <c r="I9">
+        <v>194100000.0</v>
+      </c>
+      <c r="J9">
+        <v>190990000.0</v>
+      </c>
+      <c r="K9">
+        <v>197307000.0</v>
+      </c>
+      <c r="L9">
+        <v>187387000.0</v>
+      </c>
+      <c r="M9">
+        <v>194606000.0</v>
+      </c>
+      <c r="N9">
+        <v>199385000.0</v>
+      </c>
+      <c r="O9">
+        <v>208308000.0</v>
+      </c>
+      <c r="P9">
+        <v>197269000.0</v>
+      </c>
+      <c r="Q9">
+        <v>180999000.0</v>
+      </c>
+      <c r="R9">
+        <v>174116000.0</v>
+      </c>
+      <c r="S9">
+        <v>171429000.0</v>
+      </c>
+      <c r="T9">
+        <v>180021000.0</v>
+      </c>
+      <c r="U9">
+        <v>209590000.0</v>
+      </c>
+      <c r="V9">
+        <v>168191000.0</v>
+      </c>
+      <c r="W9">
+        <v>163935000.0</v>
+      </c>
+      <c r="X9">
+        <v>172782000.0</v>
+      </c>
+      <c r="Y9">
+        <v>112869000.0</v>
+      </c>
+      <c r="Z9">
+        <v>139696000.0</v>
+      </c>
+      <c r="AA9">
+        <v>173442000.0</v>
+      </c>
+      <c r="AB9">
+        <v>186131000.0</v>
+      </c>
+      <c r="AC9">
+        <v>182852000.0</v>
+      </c>
+      <c r="AD9">
+        <v>179749000.0</v>
+      </c>
+      <c r="AE9">
+        <v>164348000.0</v>
+      </c>
+      <c r="AF9">
+        <v>178398000.0</v>
+      </c>
+      <c r="AG9">
+        <v>178821000.0</v>
+      </c>
+      <c r="AH9">
+        <v>176704000.0</v>
+      </c>
+      <c r="AI9">
+        <v>179048000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>173045000.0</v>
+      </c>
+      <c r="AK9">
+        <v>171518000.0</v>
+      </c>
+      <c r="AL9">
+        <v>170129000.0</v>
+      </c>
+      <c r="AM9">
+        <v>171601000.0</v>
+      </c>
+      <c r="AN9">
+        <v>164761000.0</v>
+      </c>
+      <c r="AO9">
+        <v>162169000.0</v>
+      </c>
+      <c r="AP9">
+        <v>186629000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>155137000.0</v>
+      </c>
+      <c r="AR9">
+        <v>163999000.0</v>
+      </c>
+      <c r="AS9">
+        <v>163976000.0</v>
+      </c>
+      <c r="AT9">
+        <v>162029000.0</v>
+      </c>
+      <c r="AU9">
+        <v>638864000.0</v>
+      </c>
+      <c r="AV9">
+        <v>722137000.0</v>
+      </c>
+      <c r="AW9">
+        <v>132137000.0</v>
+      </c>
+      <c r="AX9">
+        <v>312500000.0</v>
+      </c>
+      <c r="AY9">
+        <v>329900000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>353400000.0</v>
+      </c>
+      <c r="BA9">
+        <v>356500000.0</v>
+      </c>
+      <c r="BB9">
+        <v>323400000.0</v>
+      </c>
+      <c r="BC9">
+        <v>334700000.0</v>
+      </c>
+      <c r="BD9">
+        <v>326400000.0</v>
+      </c>
+      <c r="BE9">
+        <v>422535000.0</v>
+      </c>
+      <c r="BF9">
+        <v>424270000.0</v>
+      </c>
+      <c r="BG9">
+        <v>419364000.0</v>
+      </c>
+      <c r="BH9">
+        <v>417476000.0</v>
+      </c>
+      <c r="BI9">
+        <v>438200000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>444548000.0</v>
+      </c>
+      <c r="BK9">
+        <v>447690000.0</v>
+      </c>
+      <c r="BL9">
+        <v>329284000.0</v>
+      </c>
+      <c r="BM9">
+        <v>40878000.0</v>
+      </c>
+      <c r="BN9">
+        <v>331330000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66">
+      <c r="A10" t="s">
+        <v>140</v>
+      </c>
+      <c r="B10">
+        <v>87464000.0</v>
+      </c>
+      <c r="C10">
+        <v>93051000.0</v>
+      </c>
+      <c r="D10">
+        <v>96147000.0</v>
+      </c>
+      <c r="E10">
+        <v>88102000.0</v>
+      </c>
+      <c r="F10">
+        <v>76943000.0</v>
+      </c>
+      <c r="G10">
+        <v>64736000.0</v>
+      </c>
+      <c r="H10">
+        <v>76448000.0</v>
+      </c>
+      <c r="I10">
+        <v>80733000.0</v>
+      </c>
+      <c r="J10">
+        <v>70685000.0</v>
+      </c>
+      <c r="K10">
+        <v>62503000.0</v>
+      </c>
+      <c r="L10">
+        <v>76362000.0</v>
+      </c>
+      <c r="M10">
+        <v>81406000.0</v>
+      </c>
+      <c r="N10">
+        <v>88903000.0</v>
+      </c>
+      <c r="O10">
+        <v>103067000.0</v>
+      </c>
+      <c r="P10">
+        <v>92078000.0</v>
+      </c>
+      <c r="Q10">
+        <v>79109000.0</v>
+      </c>
+      <c r="R10">
+        <v>76957000.0</v>
+      </c>
+      <c r="S10">
+        <v>70151000.0</v>
+      </c>
+      <c r="T10">
+        <v>85661000.0</v>
+      </c>
+      <c r="U10">
+        <v>116464000.0</v>
+      </c>
+      <c r="V10">
+        <v>76720000.0</v>
+      </c>
+      <c r="W10">
+        <v>80698000.0</v>
+      </c>
+      <c r="X10">
+        <v>86199000.0</v>
+      </c>
+      <c r="Y10">
+        <v>26582000.0</v>
+      </c>
+      <c r="Z10">
+        <v>50245000.0</v>
+      </c>
+      <c r="AA10">
+        <v>91019000.0</v>
+      </c>
+      <c r="AB10">
+        <v>99595000.0</v>
+      </c>
+      <c r="AC10">
+        <v>97226000.0</v>
+      </c>
+      <c r="AD10">
+        <v>93858000.0</v>
+      </c>
+      <c r="AE10">
+        <v>81972000.0</v>
+      </c>
+      <c r="AF10">
+        <v>91056000.0</v>
+      </c>
+      <c r="AG10">
+        <v>93315000.0</v>
+      </c>
+      <c r="AH10">
+        <v>91835000.0</v>
+      </c>
+      <c r="AI10">
+        <v>94260000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>93699000.0</v>
+      </c>
+      <c r="AK10">
+        <v>90483000.0</v>
+      </c>
+      <c r="AL10">
+        <v>89913000.0</v>
+      </c>
+      <c r="AM10">
+        <v>93868000.0</v>
+      </c>
+      <c r="AN10">
+        <v>86469000.0</v>
+      </c>
+      <c r="AO10">
+        <v>86425000.0</v>
+      </c>
+      <c r="AP10">
+        <v>105067000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>80616000.0</v>
+      </c>
+      <c r="AR10">
+        <v>88125000.0</v>
+      </c>
+      <c r="AS10">
+        <v>87592000.0</v>
+      </c>
+      <c r="AT10">
+        <v>86894000.0</v>
+      </c>
+      <c r="AU10">
+        <v>344244000.0</v>
+      </c>
+      <c r="AV10">
+        <v>937493000.0</v>
+      </c>
+      <c r="AW10">
+        <v>937493000.0</v>
+      </c>
+      <c r="AX10">
+        <v>239100000.0</v>
+      </c>
+      <c r="AY10">
+        <v>241300000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>214000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>208800000.0</v>
+      </c>
+      <c r="BB10">
+        <v>190400000.0</v>
+      </c>
+      <c r="BC10">
+        <v>188200000.0</v>
+      </c>
+      <c r="BD10">
+        <v>184700000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-318917000.0</v>
+      </c>
+      <c r="BF10">
+        <v>523853000.0</v>
+      </c>
+      <c r="BG10">
+        <v>339973000.0</v>
+      </c>
+      <c r="BH10">
+        <v>166723000.0</v>
+      </c>
+      <c r="BI10">
+        <v>595326000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>428309000.0</v>
+      </c>
+      <c r="BK10">
+        <v>266600000.0</v>
+      </c>
+      <c r="BL10">
+        <v>107999000.0</v>
+      </c>
+      <c r="BM10">
+        <v>13009000.0</v>
+      </c>
+      <c r="BN10">
+        <v>107928000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66">
+      <c r="A11" t="s">
+        <v>141</v>
+      </c>
+      <c r="B11">
+        <v>19680000.0</v>
+      </c>
+      <c r="C11">
+        <v>23120000.0</v>
+      </c>
+      <c r="D11">
+        <v>22307000.0</v>
+      </c>
+      <c r="E11">
+        <v>14855000.0</v>
+      </c>
+      <c r="F11">
+        <v>17695000.0</v>
+      </c>
+      <c r="G11">
+        <v>12240000.0</v>
+      </c>
+      <c r="H11">
+        <v>14956000.0</v>
+      </c>
+      <c r="I11">
+        <v>18812000.0</v>
+      </c>
+      <c r="J11">
+        <v>16465000.0</v>
+      </c>
+      <c r="K11">
+        <v>15001000.0</v>
+      </c>
+      <c r="L11">
+        <v>18141000.0</v>
+      </c>
+      <c r="M11">
+        <v>18964000.0</v>
+      </c>
+      <c r="N11">
+        <v>22085000.0</v>
+      </c>
+      <c r="O11">
+        <v>23479000.0</v>
+      </c>
+      <c r="P11">
+        <v>23060000.0</v>
+      </c>
+      <c r="Q11">
+        <v>19749000.0</v>
+      </c>
+      <c r="R11">
+        <v>19238000.0</v>
+      </c>
+      <c r="S11">
+        <v>13129000.0</v>
+      </c>
+      <c r="T11">
+        <v>21382000.0</v>
+      </c>
+      <c r="U11">
+        <v>29723000.0</v>
+      </c>
+      <c r="V11">
+        <v>19027000.0</v>
+      </c>
+      <c r="W11">
+        <v>18959000.0</v>
+      </c>
+      <c r="X11">
+        <v>21098000.0</v>
+      </c>
+      <c r="Y11">
+        <v>6533000.0</v>
+      </c>
+      <c r="Z11">
+        <v>11380000.0</v>
+      </c>
+      <c r="AA11">
+        <v>23183000.0</v>
+      </c>
+      <c r="AB11">
+        <v>25396000.0</v>
+      </c>
+      <c r="AC11">
+        <v>24793000.0</v>
+      </c>
+      <c r="AD11">
+        <v>23934000.0</v>
+      </c>
+      <c r="AE11">
+        <v>21977000.0</v>
+      </c>
+      <c r="AF11">
+        <v>23668000.0</v>
+      </c>
+      <c r="AG11">
+        <v>24262000.0</v>
+      </c>
+      <c r="AH11">
+        <v>23877000.0</v>
+      </c>
+      <c r="AI11">
+        <v>82576000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>35336000.0</v>
+      </c>
+      <c r="AK11">
+        <v>33588000.0</v>
+      </c>
+      <c r="AL11">
+        <v>33173000.0</v>
+      </c>
+      <c r="AM11">
+        <v>37316000.0</v>
+      </c>
+      <c r="AN11">
+        <v>33234000.0</v>
+      </c>
+      <c r="AO11">
+        <v>31565000.0</v>
+      </c>
+      <c r="AP11">
+        <v>39536000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>30405000.0</v>
+      </c>
+      <c r="AR11">
+        <v>33236000.0</v>
+      </c>
+      <c r="AS11">
+        <v>33034000.0</v>
+      </c>
+      <c r="AT11">
+        <v>32772000.0</v>
+      </c>
+      <c r="AU11">
+        <v>127572000.0</v>
+      </c>
+      <c r="AV11">
+        <v>347080000.0</v>
+      </c>
+      <c r="AW11">
+        <v>347080000.0</v>
+      </c>
+      <c r="AX11">
+        <v>90600000.0</v>
+      </c>
+      <c r="AY11">
+        <v>92200000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>77400000.0</v>
+      </c>
+      <c r="BA11">
+        <v>80500000.0</v>
+      </c>
+      <c r="BB11">
+        <v>73100000.0</v>
+      </c>
+      <c r="BC11">
+        <v>73400000.0</v>
+      </c>
+      <c r="BD11">
+        <v>71700000.0</v>
+      </c>
+      <c r="BE11">
+        <v>-121672000.0</v>
+      </c>
+      <c r="BF11">
+        <v>199498000.0</v>
+      </c>
+      <c r="BG11">
+        <v>130230000.0</v>
+      </c>
+      <c r="BH11">
+        <v>64642000.0</v>
+      </c>
+      <c r="BI11">
+        <v>233994000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>169256000.0</v>
+      </c>
+      <c r="BK11">
+        <v>104605000.0</v>
+      </c>
+      <c r="BL11">
+        <v>42582000.0</v>
+      </c>
+      <c r="BM11">
+        <v>4707000.0</v>
+      </c>
+      <c r="BN11">
+        <v>44279000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66">
+      <c r="A12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B12">
+        <v>62168000.0</v>
+      </c>
+      <c r="C12">
+        <v>66537000.0</v>
+      </c>
+      <c r="D12">
+        <v>73244000.0</v>
+      </c>
+      <c r="E12">
+        <v>73156000.0</v>
+      </c>
+      <c r="F12">
+        <v>74624000.0</v>
+      </c>
+      <c r="G12">
+        <v>81409000.0</v>
+      </c>
+      <c r="H12">
+        <v>93289000.0</v>
+      </c>
+      <c r="I12">
+        <v>92083000.0</v>
+      </c>
+      <c r="J12">
+        <v>90525000.0</v>
+      </c>
+      <c r="K12">
+        <v>89237000.0</v>
+      </c>
+      <c r="L12">
+        <v>82651000.0</v>
+      </c>
+      <c r="M12">
+        <v>69266000.0</v>
+      </c>
+      <c r="N12">
+        <v>46298000.0</v>
+      </c>
+      <c r="O12">
+        <v>28671000.0</v>
+      </c>
+      <c r="P12">
+        <v>13654000.0</v>
+      </c>
+      <c r="Q12">
+        <v>4597000.0</v>
+      </c>
+      <c r="R12">
+        <v>2749000.0</v>
+      </c>
+      <c r="S12">
+        <v>3982000.0</v>
+      </c>
+      <c r="T12">
+        <v>4611000.0</v>
+      </c>
+      <c r="U12">
+        <v>4741000.0</v>
+      </c>
+      <c r="V12">
+        <v>5418000.0</v>
+      </c>
+      <c r="W12">
+        <v>6454000.0</v>
+      </c>
+      <c r="X12">
+        <v>7925000.0</v>
+      </c>
+      <c r="Y12">
+        <v>12797000.0</v>
+      </c>
+      <c r="Z12">
+        <v>19849000.0</v>
+      </c>
+      <c r="AA12">
+        <v>22513000.0</v>
+      </c>
+      <c r="AB12">
+        <v>27100000.0</v>
+      </c>
+      <c r="AC12">
+        <v>28205000.0</v>
+      </c>
+      <c r="AD12">
+        <v>27472000.0</v>
+      </c>
+      <c r="AE12">
+        <v>24059000.0</v>
+      </c>
+      <c r="AF12">
+        <v>22794000.0</v>
+      </c>
+      <c r="AG12">
+        <v>17616000.0</v>
+      </c>
+      <c r="AH12">
+        <v>15264000.0</v>
+      </c>
+      <c r="AI12">
+        <v>13672000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>11951000.0</v>
+      </c>
+      <c r="AK12">
+        <v>8765000.0</v>
+      </c>
+      <c r="AL12">
+        <v>7576000.0</v>
+      </c>
+      <c r="AM12">
+        <v>7063000.0</v>
+      </c>
+      <c r="AN12">
+        <v>6651000.0</v>
+      </c>
+      <c r="AO12">
+        <v>6634000.0</v>
+      </c>
+      <c r="AP12">
+        <v>6500000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>5885000.0</v>
+      </c>
+      <c r="AR12">
+        <v>5554000.0</v>
+      </c>
+      <c r="AS12">
+        <v>5486000.0</v>
+      </c>
+      <c r="AT12">
+        <v>5596000.0</v>
+      </c>
+      <c r="AU12">
+        <v>23485000.0</v>
+      </c>
+      <c r="AV12">
+        <v>880120000.0</v>
+      </c>
+      <c r="AW12">
+        <v>880120000.0</v>
+      </c>
+      <c r="AX12">
+        <v>228000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>198200000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>163800000.0</v>
+      </c>
+      <c r="BA12">
+        <v>138000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>111100000.0</v>
+      </c>
+      <c r="BC12">
+        <v>97600000.0</v>
+      </c>
+      <c r="BD12">
+        <v>96100000.0</v>
+      </c>
+      <c r="BE12">
+        <v>385207000.0</v>
+      </c>
+      <c r="BF12">
+        <v>293184000.0</v>
+      </c>
+      <c r="BG12">
+        <v>450449000.0</v>
+      </c>
+      <c r="BH12">
+        <v>102237000.0</v>
+      </c>
+      <c r="BI12">
+        <v>465330000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>354414000.0</v>
+      </c>
+      <c r="BK12">
+        <v>230600000.0</v>
+      </c>
+      <c r="BL12">
+        <v>104804000.0</v>
+      </c>
+      <c r="BM12">
+        <v>14967000.0</v>
+      </c>
+      <c r="BN12">
+        <v>119929000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66">
+      <c r="A13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B13">
+        <v>229698000.0</v>
+      </c>
+      <c r="C13">
+        <v>236839000.0</v>
+      </c>
+      <c r="D13">
+        <v>242575000.0</v>
+      </c>
+      <c r="E13">
+        <v>236739000.0</v>
+      </c>
+      <c r="F13">
+        <v>235150000.0</v>
+      </c>
+      <c r="G13">
+        <v>240162000.0</v>
+      </c>
+      <c r="H13">
+        <v>249996000.0</v>
+      </c>
+      <c r="I13">
+        <v>244934000.0</v>
+      </c>
+      <c r="J13">
+        <v>244952000.0</v>
+      </c>
+      <c r="K13">
+        <v>241030000.0</v>
+      </c>
+      <c r="L13">
+        <v>239799000.0</v>
+      </c>
+      <c r="M13">
+        <v>229205000.0</v>
+      </c>
+      <c r="N13">
+        <v>213545000.0</v>
+      </c>
+      <c r="O13">
+        <v>200465000.0</v>
+      </c>
+      <c r="P13">
+        <v>176390000.0</v>
+      </c>
+      <c r="Q13">
+        <v>149744000.0</v>
+      </c>
+      <c r="R13">
+        <v>136621000.0</v>
+      </c>
+      <c r="S13">
+        <v>141309000.0</v>
+      </c>
+      <c r="T13">
+        <v>137204000.0</v>
+      </c>
+      <c r="U13">
+        <v>136222000.0</v>
+      </c>
+      <c r="V13">
+        <v>134576000.0</v>
+      </c>
+      <c r="W13">
+        <v>141681000.0</v>
+      </c>
+      <c r="X13">
+        <v>141927000.0</v>
+      </c>
+      <c r="Y13">
+        <v>140619000.0</v>
+      </c>
+      <c r="Z13">
+        <v>158532000.0</v>
+      </c>
+      <c r="AA13">
+        <v>162132000.0</v>
+      </c>
+      <c r="AB13">
+        <v>170181000.0</v>
+      </c>
+      <c r="AC13">
+        <v>173818000.0</v>
+      </c>
+      <c r="AD13">
+        <v>172561000.0</v>
+      </c>
+      <c r="AE13">
+        <v>168044000.0</v>
+      </c>
+      <c r="AF13">
+        <v>164052000.0</v>
+      </c>
+      <c r="AG13">
+        <v>159019000.0</v>
+      </c>
+      <c r="AH13">
+        <v>154936000.0</v>
+      </c>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
+      <c r="A14" t="s">
+        <v>144</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
+      <c r="A15" t="s">
+        <v>145</v>
+      </c>
+      <c r="B15">
+        <v>67784000.0</v>
+      </c>
+      <c r="C15">
+        <v>69931000.0</v>
+      </c>
+      <c r="D15">
+        <v>73840000.0</v>
+      </c>
+      <c r="E15">
+        <v>73247000.0</v>
+      </c>
+      <c r="F15">
+        <v>59248000.0</v>
+      </c>
+      <c r="G15">
+        <v>52496000.0</v>
+      </c>
+      <c r="H15">
+        <v>61492000.0</v>
+      </c>
+      <c r="I15">
+        <v>61921000.0</v>
+      </c>
+      <c r="J15">
+        <v>54220000.0</v>
+      </c>
+      <c r="K15">
+        <v>47502000.0</v>
+      </c>
+      <c r="L15">
+        <v>58221000.0</v>
+      </c>
+      <c r="M15">
+        <v>62442000.0</v>
+      </c>
+      <c r="N15">
+        <v>66818000.0</v>
+      </c>
+      <c r="O15">
+        <v>79588000.0</v>
+      </c>
+      <c r="P15">
+        <v>69018000.0</v>
+      </c>
+      <c r="Q15">
+        <v>59360000.0</v>
+      </c>
+      <c r="R15">
+        <v>57719000.0</v>
+      </c>
+      <c r="S15">
+        <v>57022000.0</v>
+      </c>
+      <c r="T15">
+        <v>64279000.0</v>
+      </c>
+      <c r="U15">
+        <v>86741000.0</v>
+      </c>
+      <c r="V15">
+        <v>57693000.0</v>
+      </c>
+      <c r="W15">
+        <v>61739000.0</v>
+      </c>
+      <c r="X15">
+        <v>65101000.0</v>
+      </c>
+      <c r="Y15">
+        <v>20049000.0</v>
+      </c>
+      <c r="Z15">
+        <v>38865000.0</v>
+      </c>
+      <c r="AA15">
+        <v>67836000.0</v>
+      </c>
+      <c r="AB15">
+        <v>74199000.0</v>
+      </c>
+      <c r="AC15">
+        <v>72433000.0</v>
+      </c>
+      <c r="AD15">
+        <v>69924000.0</v>
+      </c>
+      <c r="AE15">
+        <v>59995000.0</v>
+      </c>
+      <c r="AF15">
+        <v>67388000.0</v>
+      </c>
+      <c r="AG15">
+        <v>69053000.0</v>
+      </c>
+      <c r="AH15">
+        <v>67958000.0</v>
+      </c>
+      <c r="AI15">
+        <v>11684000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>58363000.0</v>
+      </c>
+      <c r="AK15">
+        <v>56895000.0</v>
+      </c>
+      <c r="AL15">
+        <v>56740000.0</v>
+      </c>
+      <c r="AM15">
+        <v>56552000.0</v>
+      </c>
+      <c r="AN15">
+        <v>53235000.0</v>
+      </c>
+      <c r="AO15">
+        <v>54860000.0</v>
+      </c>
+      <c r="AP15">
+        <v>65531000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>50211000.0</v>
+      </c>
+      <c r="AR15">
+        <v>54889000.0</v>
+      </c>
+      <c r="AS15">
+        <v>54558000.0</v>
+      </c>
+      <c r="AT15">
+        <v>54122000.0</v>
+      </c>
+      <c r="AU15">
+        <v>216672000.0</v>
+      </c>
+      <c r="AV15">
+        <v>590413000.0</v>
+      </c>
+      <c r="AW15">
+        <v>590413000.0</v>
+      </c>
+      <c r="AX15">
+        <v>148600000.0</v>
+      </c>
+      <c r="AY15">
+        <v>149100000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>136600000.0</v>
+      </c>
+      <c r="BA15">
+        <v>128300000.0</v>
+      </c>
+      <c r="BB15">
+        <v>117200000.0</v>
+      </c>
+      <c r="BC15">
+        <v>114800000.0</v>
+      </c>
+      <c r="BD15">
+        <v>113100000.0</v>
+      </c>
+      <c r="BE15">
+        <v>436564000.0</v>
+      </c>
+      <c r="BF15">
+        <v>321985000.0</v>
+      </c>
+      <c r="BG15">
+        <v>209743000.0</v>
+      </c>
+      <c r="BH15">
+        <v>102081000.0</v>
+      </c>
+      <c r="BI15">
+        <v>361332000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>259053000.0</v>
+      </c>
+      <c r="BK15">
+        <v>161995000.0</v>
+      </c>
+      <c r="BL15">
+        <v>65417000.0</v>
+      </c>
+      <c r="BM15">
+        <v>8302000.0</v>
+      </c>
+      <c r="BN15">
+        <v>63649000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66">
+      <c r="A16" t="s">
+        <v>146</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>62442000.0</v>
+      </c>
+      <c r="N16">
+        <v>66818000.0</v>
+      </c>
+      <c r="O16">
+        <v>79588000.0</v>
+      </c>
+      <c r="P16">
+        <v>69018000.0</v>
+      </c>
+      <c r="Q16">
+        <v>59360000.0</v>
+      </c>
+      <c r="R16">
+        <v>57719000.0</v>
+      </c>
+      <c r="S16">
+        <v>57022000.0</v>
+      </c>
+      <c r="T16">
+        <v>64279000.0</v>
+      </c>
+      <c r="U16">
+        <v>86741000.0</v>
+      </c>
+      <c r="V16">
+        <v>57693000.0</v>
+      </c>
+      <c r="W16">
+        <v>61739000.0</v>
+      </c>
+      <c r="X16">
+        <v>65101000.0</v>
+      </c>
+      <c r="Y16">
+        <v>20049000.0</v>
+      </c>
+      <c r="Z16">
+        <v>38865000.0</v>
+      </c>
+      <c r="AA16">
+        <v>67836000.0</v>
+      </c>
+      <c r="AB16">
+        <v>74199000.0</v>
+      </c>
+      <c r="AC16">
+        <v>72433000.0</v>
+      </c>
+      <c r="AD16">
+        <v>69924000.0</v>
+      </c>
+      <c r="AE16">
+        <v>59995000.0</v>
+      </c>
+      <c r="AF16">
+        <v>67388000.0</v>
+      </c>
+      <c r="AG16">
+        <v>69053000.0</v>
+      </c>
+      <c r="AH16">
+        <v>67958000.0</v>
+      </c>
+      <c r="AI16">
+        <v>11684000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>58363000.0</v>
+      </c>
+      <c r="AK16">
+        <v>56895000.0</v>
+      </c>
+      <c r="AL16">
+        <v>56740000.0</v>
+      </c>
+      <c r="AM16">
+        <v>56552000.0</v>
+      </c>
+      <c r="AN16">
+        <v>53235000.0</v>
+      </c>
+      <c r="AO16">
+        <v>54860000.0</v>
+      </c>
+      <c r="AP16">
+        <v>65531000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>50211000.0</v>
+      </c>
+      <c r="AR16">
+        <v>54889000.0</v>
+      </c>
+      <c r="AS16">
+        <v>54558000.0</v>
+      </c>
+      <c r="AT16">
+        <v>54122000.0</v>
+      </c>
+      <c r="AU16">
+        <v>216672000.0</v>
+      </c>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16">
+        <v>148572000.0</v>
+      </c>
+      <c r="AY16"/>
+      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
-[...1 lines deleted...]
-      </c>
+      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
-[...1 lines deleted...]
-      </c>
+      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-      <c r="BL16">
-[...1 lines deleted...]
-      </c>
+      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
     </row>
     <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>147</v>
+      </c>
+      <c r="B17">
+        <v>67784000.0</v>
+      </c>
+      <c r="C17">
+        <v>69931000.0</v>
+      </c>
+      <c r="D17">
+        <v>73840000.0</v>
+      </c>
+      <c r="E17">
+        <v>73247000.0</v>
+      </c>
+      <c r="F17">
+        <v>59248000.0</v>
+      </c>
+      <c r="G17">
+        <v>52496000.0</v>
+      </c>
+      <c r="H17">
+        <v>61492000.0</v>
+      </c>
+      <c r="I17">
+        <v>61921000.0</v>
+      </c>
+      <c r="J17">
+        <v>54220000.0</v>
+      </c>
+      <c r="K17">
+        <v>47502000.0</v>
+      </c>
+      <c r="L17">
+        <v>58221000.0</v>
+      </c>
+      <c r="M17">
+        <v>62442000.0</v>
+      </c>
+      <c r="N17">
+        <v>66818000.0</v>
+      </c>
+      <c r="O17">
+        <v>79588000.0</v>
+      </c>
+      <c r="P17">
+        <v>69018000.0</v>
+      </c>
+      <c r="Q17">
+        <v>59360000.0</v>
+      </c>
+      <c r="R17">
+        <v>57719000.0</v>
+      </c>
+      <c r="S17">
+        <v>57022000.0</v>
+      </c>
+      <c r="T17">
+        <v>64279000.0</v>
+      </c>
+      <c r="U17">
+        <v>86741000.0</v>
+      </c>
+      <c r="V17">
+        <v>57693000.0</v>
+      </c>
+      <c r="W17">
+        <v>61739000.0</v>
+      </c>
+      <c r="X17">
+        <v>65101000.0</v>
+      </c>
+      <c r="Y17">
+        <v>20049000.0</v>
+      </c>
+      <c r="Z17">
+        <v>38865000.0</v>
+      </c>
+      <c r="AA17">
+        <v>67836000.0</v>
+      </c>
+      <c r="AB17">
+        <v>74199000.0</v>
+      </c>
+      <c r="AC17">
+        <v>72433000.0</v>
+      </c>
+      <c r="AD17">
+        <v>69924000.0</v>
+      </c>
+      <c r="AE17">
+        <v>59995000.0</v>
+      </c>
+      <c r="AF17">
+        <v>67388000.0</v>
+      </c>
+      <c r="AG17">
+        <v>69053000.0</v>
+      </c>
+      <c r="AH17">
+        <v>67958000.0</v>
+      </c>
+      <c r="AI17">
+        <v>125784000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>58363000.0</v>
+      </c>
+      <c r="AK17">
+        <v>56895000.0</v>
+      </c>
+      <c r="AL17">
+        <v>56740000.0</v>
+      </c>
+      <c r="AM17">
+        <v>-268773000.0</v>
+      </c>
+      <c r="AN17">
+        <v>53235000.0</v>
+      </c>
+      <c r="AO17">
+        <v>54860000.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>213780000.0</v>
+      </c>
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>216672000.0</v>
+      </c>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17">
+        <v>148572000.0</v>
+      </c>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
+      <c r="A18" t="s">
+        <v>148</v>
+      </c>
+      <c r="B18">
+        <v>167530000.0</v>
+      </c>
+      <c r="C18">
+        <v>170302000.0</v>
+      </c>
+      <c r="D18">
+        <v>169331000.0</v>
+      </c>
+      <c r="E18">
+        <v>163583000.0</v>
+      </c>
+      <c r="F18">
+        <v>160526000.0</v>
+      </c>
+      <c r="G18">
+        <v>158753000.0</v>
+      </c>
+      <c r="H18">
+        <v>156707000.0</v>
+      </c>
+      <c r="I18">
+        <v>152851000.0</v>
+      </c>
+      <c r="J18">
+        <v>154427000.0</v>
+      </c>
+      <c r="K18">
+        <v>151793000.0</v>
+      </c>
+      <c r="L18">
+        <v>157148000.0</v>
+      </c>
+      <c r="M18">
+        <v>159939000.0</v>
+      </c>
+      <c r="N18">
+        <v>167247000.0</v>
+      </c>
+      <c r="O18">
+        <v>171794000.0</v>
+      </c>
+      <c r="P18">
+        <v>162736000.0</v>
+      </c>
+      <c r="Q18">
+        <v>145147000.0</v>
+      </c>
+      <c r="R18">
+        <v>133872000.0</v>
+      </c>
+      <c r="S18">
+        <v>137327000.0</v>
+      </c>
+      <c r="T18">
+        <v>132593000.0</v>
+      </c>
+      <c r="U18">
+        <v>131481000.0</v>
+      </c>
+      <c r="V18">
+        <v>129158000.0</v>
+      </c>
+      <c r="W18">
+        <v>135227000.0</v>
+      </c>
+      <c r="X18">
+        <v>134002000.0</v>
+      </c>
+      <c r="Y18">
+        <v>127822000.0</v>
+      </c>
+      <c r="Z18">
+        <v>138683000.0</v>
+      </c>
+      <c r="AA18">
+        <v>139619000.0</v>
+      </c>
+      <c r="AB18">
+        <v>143081000.0</v>
+      </c>
+      <c r="AC18">
+        <v>145613000.0</v>
+      </c>
+      <c r="AD18">
+        <v>145089000.0</v>
+      </c>
+      <c r="AE18">
+        <v>143985000.0</v>
+      </c>
+      <c r="AF18">
+        <v>141258000.0</v>
+      </c>
+      <c r="AG18">
+        <v>141403000.0</v>
+      </c>
+      <c r="AH18">
+        <v>139672000.0</v>
+      </c>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
+      <c r="A19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
+      <c r="A20" t="s">
+        <v>150</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>-10803000.0</v>
+      </c>
+      <c r="AN20">
+        <v>21606000.0</v>
+      </c>
+      <c r="AO20">
+        <v>-10803000.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20">
+        <v>3601000.0</v>
+      </c>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
+      <c r="A21" t="s">
+        <v>151</v>
+      </c>
+      <c r="B21">
+        <v>87464000.0</v>
+      </c>
+      <c r="C21">
+        <v>93051000.0</v>
+      </c>
+      <c r="D21">
+        <v>96147000.0</v>
+      </c>
+      <c r="E21">
+        <v>88102000.0</v>
+      </c>
+      <c r="F21">
+        <v>76943000.0</v>
+      </c>
+      <c r="G21">
+        <v>64736000.0</v>
+      </c>
+      <c r="H21">
+        <v>76448000.0</v>
+      </c>
+      <c r="I21">
+        <v>80733000.0</v>
+      </c>
+      <c r="J21">
+        <v>70685000.0</v>
+      </c>
+      <c r="K21">
+        <v>62503000.0</v>
+      </c>
+      <c r="L21">
+        <v>76362000.0</v>
+      </c>
+      <c r="M21">
+        <v>81406000.0</v>
+      </c>
+      <c r="N21">
+        <v>88903000.0</v>
+      </c>
+      <c r="O21">
+        <v>103067000.0</v>
+      </c>
+      <c r="P21">
+        <v>92078000.0</v>
+      </c>
+      <c r="Q21">
+        <v>79109000.0</v>
+      </c>
+      <c r="R21">
+        <v>76957000.0</v>
+      </c>
+      <c r="S21">
+        <v>70151000.0</v>
+      </c>
+      <c r="T21">
+        <v>85661000.0</v>
+      </c>
+      <c r="U21">
+        <v>116464000.0</v>
+      </c>
+      <c r="V21">
+        <v>76720000.0</v>
+      </c>
+      <c r="W21">
+        <v>80698000.0</v>
+      </c>
+      <c r="X21">
+        <v>86199000.0</v>
+      </c>
+      <c r="Y21">
+        <v>26582000.0</v>
+      </c>
+      <c r="Z21">
+        <v>50245000.0</v>
+      </c>
+      <c r="AA21">
+        <v>91019000.0</v>
+      </c>
+      <c r="AB21">
+        <v>99595000.0</v>
+      </c>
+      <c r="AC21">
+        <v>97226000.0</v>
+      </c>
+      <c r="AD21">
+        <v>93858000.0</v>
+      </c>
+      <c r="AE21">
+        <v>81972000.0</v>
+      </c>
+      <c r="AF21">
+        <v>91056000.0</v>
+      </c>
+      <c r="AG21">
+        <v>93315000.0</v>
+      </c>
+      <c r="AH21">
+        <v>91835000.0</v>
+      </c>
+      <c r="AI21">
+        <v>94260000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>93699000.0</v>
+      </c>
+      <c r="AK21">
+        <v>90483000.0</v>
+      </c>
+      <c r="AL21">
+        <v>89913000.0</v>
+      </c>
+      <c r="AM21">
+        <v>93868000.0</v>
+      </c>
+      <c r="AN21">
+        <v>86469000.0</v>
+      </c>
+      <c r="AO21">
+        <v>86425000.0</v>
+      </c>
+      <c r="AP21">
+        <v>105067000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>80616000.0</v>
+      </c>
+      <c r="AR21">
+        <v>88125000.0</v>
+      </c>
+      <c r="AS21">
+        <v>87592000.0</v>
+      </c>
+      <c r="AT21">
+        <v>86894000.0</v>
+      </c>
+      <c r="AU21">
+        <v>429310000.0</v>
+      </c>
+      <c r="AV21">
+        <v>22291000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-672109000.0</v>
+      </c>
+      <c r="AX21">
+        <v>5375000.0</v>
+      </c>
+      <c r="AY21">
+        <v>5573000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>5780000.0</v>
+      </c>
+      <c r="BA21">
+        <v>-546208000.0</v>
+      </c>
+      <c r="BB21">
+        <v>6112000.0</v>
+      </c>
+      <c r="BC21">
+        <v>188200000.0</v>
+      </c>
+      <c r="BD21">
+        <v>184700000.0</v>
+      </c>
+      <c r="BE21">
+        <v>711632000.0</v>
+      </c>
+      <c r="BF21">
+        <v>523853000.0</v>
+      </c>
+      <c r="BG21">
+        <v>339973000.0</v>
+      </c>
+      <c r="BH21">
+        <v>166723000.0</v>
+      </c>
+      <c r="BI21">
+        <v>595326000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>428309000.0</v>
+      </c>
+      <c r="BK21">
+        <v>266600000.0</v>
+      </c>
+      <c r="BL21">
+        <v>107999000.0</v>
+      </c>
+      <c r="BM21">
+        <v>13009000.0</v>
+      </c>
+      <c r="BN21">
+        <v>107928000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66">
+      <c r="A22" t="s">
+        <v>152</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
+      <c r="A23" t="s">
+        <v>153</v>
+      </c>
+      <c r="B23">
+        <v>195053000.0</v>
+      </c>
+      <c r="C23">
+        <v>199339000.0</v>
+      </c>
+      <c r="D23">
+        <v>194794000.0</v>
+      </c>
+      <c r="E23">
+        <v>194189000.0</v>
+      </c>
+      <c r="F23">
+        <v>200765000.0</v>
+      </c>
+      <c r="G23">
+        <v>196876000.0</v>
+      </c>
+      <c r="H23">
+        <v>218158000.0</v>
+      </c>
+      <c r="I23">
+        <v>207250000.0</v>
+      </c>
+      <c r="J23">
+        <v>217130000.0</v>
+      </c>
+      <c r="K23">
+        <v>229371000.0</v>
+      </c>
+      <c r="L23">
+        <v>201176000.0</v>
+      </c>
+      <c r="M23">
+        <v>187466000.0</v>
+      </c>
+      <c r="N23">
+        <v>165580000.0</v>
+      </c>
+      <c r="O23">
+        <v>136868000.0</v>
+      </c>
+      <c r="P23">
+        <v>122028000.0</v>
+      </c>
+      <c r="Q23">
+        <v>107487000.0</v>
+      </c>
+      <c r="R23">
+        <v>94161000.0</v>
+      </c>
+      <c r="S23">
+        <v>105260000.0</v>
+      </c>
+      <c r="T23">
+        <v>94971000.0</v>
+      </c>
+      <c r="U23">
+        <v>62867000.0</v>
+      </c>
+      <c r="V23">
+        <v>96889000.0</v>
+      </c>
+      <c r="W23">
+        <v>109691000.0</v>
+      </c>
+      <c r="X23">
+        <v>99580000.0</v>
+      </c>
+      <c r="Y23">
+        <v>154530000.0</v>
+      </c>
+      <c r="Z23">
+        <v>150500000.0</v>
+      </c>
+      <c r="AA23">
+        <v>109186000.0</v>
+      </c>
+      <c r="AB23">
+        <v>113636000.0</v>
+      </c>
+      <c r="AC23">
+        <v>117701000.0</v>
+      </c>
+      <c r="AD23">
+        <v>119043000.0</v>
+      </c>
+      <c r="AE23">
+        <v>112185000.0</v>
+      </c>
+      <c r="AF23">
+        <v>114596000.0</v>
+      </c>
+      <c r="AG23">
+        <v>109142000.0</v>
+      </c>
+      <c r="AH23">
+        <v>106083000.0</v>
+      </c>
+      <c r="AI23">
+        <v>103560000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>95797000.0</v>
+      </c>
+      <c r="AK23">
+        <v>94200000.0</v>
+      </c>
+      <c r="AL23">
+        <v>92292000.0</v>
+      </c>
+      <c r="AM23">
+        <v>88696000.0</v>
+      </c>
+      <c r="AN23">
+        <v>87043000.0</v>
+      </c>
+      <c r="AO23">
+        <v>84278000.0</v>
+      </c>
+      <c r="AP23">
+        <v>88762000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>82906000.0</v>
+      </c>
+      <c r="AR23">
+        <v>83978000.0</v>
+      </c>
+      <c r="AS23">
+        <v>84120000.0</v>
+      </c>
+      <c r="AT23">
+        <v>83331000.0</v>
+      </c>
+      <c r="AU23">
+        <v>53413000.0</v>
+      </c>
+      <c r="AV23"/>
+      <c r="AW23">
+        <v>862572000.0</v>
+      </c>
+      <c r="AX23">
+        <v>757400000.0</v>
+      </c>
+      <c r="AY23">
+        <v>683200000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>630800000.0</v>
+      </c>
+      <c r="BA23">
+        <v>561800000.0</v>
+      </c>
+      <c r="BB23">
+        <v>466400000.0</v>
+      </c>
+      <c r="BC23">
+        <v>439300000.0</v>
+      </c>
+      <c r="BD23">
+        <v>430000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>230561000.0</v>
+      </c>
+      <c r="BF23">
+        <v>99583000.0</v>
+      </c>
+      <c r="BG23">
+        <v>79391000.0</v>
+      </c>
+      <c r="BH23">
+        <v>250753000.0</v>
+      </c>
+      <c r="BI23"/>
+      <c r="BJ23">
+        <v>16239000.0</v>
+      </c>
+      <c r="BK23">
+        <v>181090000.0</v>
+      </c>
+      <c r="BL23">
+        <v>221285000.0</v>
+      </c>
+      <c r="BM23">
+        <v>27869000.0</v>
+      </c>
+      <c r="BN23">
+        <v>223402000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
+      <c r="A24" t="s">
+        <v>154</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
+      <c r="A25" t="s">
+        <v>155</v>
+      </c>
+      <c r="B25">
+        <v>8369000.0</v>
+      </c>
+      <c r="C25">
+        <v>7937000.0</v>
+      </c>
+      <c r="D25">
+        <v>7855000.0</v>
+      </c>
+      <c r="E25">
+        <v>9365000.0</v>
+      </c>
+      <c r="F25">
+        <v>8405000.0</v>
+      </c>
+      <c r="G25">
+        <v>9442000.0</v>
+      </c>
+      <c r="H25">
+        <v>9835000.0</v>
+      </c>
+      <c r="I25">
+        <v>9198000.0</v>
+      </c>
+      <c r="J25">
+        <v>9537000.0</v>
+      </c>
+      <c r="K25">
+        <v>10342000.0</v>
+      </c>
+      <c r="L25">
+        <v>10440000.0</v>
+      </c>
+      <c r="M25">
+        <v>11158000.0</v>
+      </c>
+      <c r="N25">
+        <v>10827000.0</v>
+      </c>
+      <c r="O25">
+        <v>12605000.0</v>
+      </c>
+      <c r="P25">
+        <v>13270000.0</v>
+      </c>
+      <c r="Q25">
+        <v>15291000.0</v>
+      </c>
+      <c r="R25">
+        <v>15581000.0</v>
+      </c>
+      <c r="S25">
+        <v>10009000.0</v>
+      </c>
+      <c r="T25">
+        <v>14268000.0</v>
+      </c>
+      <c r="U25">
+        <v>13924000.0</v>
+      </c>
+      <c r="V25">
+        <v>13643000.0</v>
+      </c>
+      <c r="W25">
+        <v>13473000.0</v>
+      </c>
+      <c r="X25">
+        <v>15540000.0</v>
+      </c>
+      <c r="Y25">
+        <v>16937000.0</v>
+      </c>
+      <c r="Z25">
+        <v>17121000.0</v>
+      </c>
+      <c r="AA25">
+        <v>17848000.0</v>
+      </c>
+      <c r="AB25">
+        <v>17017000.0</v>
+      </c>
+      <c r="AC25">
+        <v>18371000.0</v>
+      </c>
+      <c r="AD25">
+        <v>14588000.0</v>
+      </c>
+      <c r="AE25">
+        <v>13010000.0</v>
+      </c>
+      <c r="AF25">
+        <v>14336000.0</v>
+      </c>
+      <c r="AG25">
+        <v>14337000.0</v>
+      </c>
+      <c r="AH25">
+        <v>13220000.0</v>
+      </c>
+      <c r="AI25">
+        <v>15746000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>16053000.0</v>
+      </c>
+      <c r="AK25">
+        <v>15857000.0</v>
+      </c>
+      <c r="AL25">
+        <v>14363000.0</v>
+      </c>
+      <c r="AM25">
+        <v>12390000.0</v>
+      </c>
+      <c r="AN25">
+        <v>15291000.0</v>
+      </c>
+      <c r="AO25">
+        <v>18932000.0</v>
+      </c>
+      <c r="AP25">
+        <v>5563000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-7436000.0</v>
+      </c>
+      <c r="AR25">
+        <v>17854000.0</v>
+      </c>
+      <c r="AS25">
+        <v>7144000.0</v>
+      </c>
+      <c r="AT25">
+        <v>8113000.0</v>
+      </c>
+      <c r="AU25"/>
+      <c r="AV25">
+        <v>37988000.0</v>
+      </c>
+      <c r="AW25">
+        <v>37988000.0</v>
+      </c>
+      <c r="AX25">
+        <v>32600000.0</v>
+      </c>
+      <c r="AY25">
+        <v>28400000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>29200000.0</v>
+      </c>
+      <c r="BA25">
+        <v>30000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>26700000.0</v>
+      </c>
+      <c r="BC25">
+        <v>21600000.0</v>
+      </c>
+      <c r="BD25">
+        <v>16500000.0</v>
+      </c>
+      <c r="BE25">
+        <v>16584000.0</v>
+      </c>
+      <c r="BF25">
+        <v>11410000.0</v>
+      </c>
+      <c r="BG25">
+        <v>18856000.0</v>
+      </c>
+      <c r="BH25">
+        <v>21150000.0</v>
+      </c>
+      <c r="BI25">
+        <v>21150000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>15820000.0</v>
+      </c>
+      <c r="BK25">
+        <v>19506000.0</v>
+      </c>
+      <c r="BL25">
+        <v>11511000.0</v>
+      </c>
+      <c r="BM25">
+        <v>-57602000.0</v>
+      </c>
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
+      <c r="A26" t="s">
+        <v>156</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
+      <c r="A27" t="s">
+        <v>157</v>
+      </c>
+      <c r="B27">
+        <v>2252000.0</v>
+      </c>
+      <c r="C27">
+        <v>2326000.0</v>
+      </c>
+      <c r="D27">
+        <v>2033000.0</v>
+      </c>
+      <c r="E27">
+        <v>2035000.0</v>
+      </c>
+      <c r="F27">
+        <v>2179000.0</v>
+      </c>
+      <c r="G27">
+        <v>1529000.0</v>
+      </c>
+      <c r="H27">
+        <v>1813000.0</v>
+      </c>
+      <c r="I27">
+        <v>1765000.0</v>
+      </c>
+      <c r="J27">
+        <v>2612000.0</v>
+      </c>
+      <c r="K27">
+        <v>1441000.0</v>
+      </c>
+      <c r="L27">
+        <v>2289000.0</v>
+      </c>
+      <c r="M27">
+        <v>1891000.0</v>
+      </c>
+      <c r="N27">
+        <v>1994000.0</v>
+      </c>
+      <c r="O27">
+        <v>2072000.0</v>
+      </c>
+      <c r="P27">
+        <v>1902000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1994000.0</v>
+      </c>
+      <c r="R27">
+        <v>2028000.0</v>
+      </c>
+      <c r="S27">
+        <v>1579000.0</v>
+      </c>
+      <c r="T27">
+        <v>1469000.0</v>
+      </c>
+      <c r="U27">
+        <v>1469000.0</v>
+      </c>
+      <c r="V27">
+        <v>1591000.0</v>
+      </c>
+      <c r="W27">
+        <v>1096000.0</v>
+      </c>
+      <c r="X27">
+        <v>1374000.0</v>
+      </c>
+      <c r="Y27">
+        <v>1402000.0</v>
+      </c>
+      <c r="Z27">
+        <v>1823000.0</v>
+      </c>
+      <c r="AA27">
+        <v>1317000.0</v>
+      </c>
+      <c r="AB27">
+        <v>1647000.0</v>
+      </c>
+      <c r="AC27">
+        <v>1980000.0</v>
+      </c>
+      <c r="AD27">
+        <v>1966000.0</v>
+      </c>
+      <c r="AE27">
+        <v>1687000.0</v>
+      </c>
+      <c r="AF27">
+        <v>1060000.0</v>
+      </c>
+      <c r="AG27">
+        <v>1115000.0</v>
+      </c>
+      <c r="AH27">
+        <v>951000.0</v>
+      </c>
+      <c r="AI27">
+        <v>936000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>2005000.0</v>
+      </c>
+      <c r="AK27">
+        <v>1222000.0</v>
+      </c>
+      <c r="AL27">
+        <v>2028000.0</v>
+      </c>
+      <c r="AM27">
+        <v>1309000.0</v>
+      </c>
+      <c r="AN27">
+        <v>1769000.0</v>
+      </c>
+      <c r="AO27">
+        <v>1425000.0</v>
+      </c>
+      <c r="AP27">
+        <v>1624000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>2418000.0</v>
+      </c>
+      <c r="AR27">
+        <v>1199000.0</v>
+      </c>
+      <c r="AS27">
+        <v>1490000.0</v>
+      </c>
+      <c r="AT27">
+        <v>1516000.0</v>
+      </c>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27">
+        <v>28828000.0</v>
+      </c>
+      <c r="AX27">
+        <v>7645000.0</v>
+      </c>
+      <c r="AY27">
+        <v>7672000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>7148000.0</v>
+      </c>
+      <c r="BA27">
+        <v>26717000.0</v>
+      </c>
+      <c r="BB27">
+        <v>111100000.0</v>
+      </c>
+      <c r="BC27">
+        <v>97600000.0</v>
+      </c>
+      <c r="BD27">
+        <v>96100000.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
+      <c r="A28" t="s">
+        <v>158</v>
+      </c>
+      <c r="B28">
+        <v>86687000.0</v>
+      </c>
+      <c r="C28">
+        <v>100086000.0</v>
+      </c>
+      <c r="D28">
+        <v>61533000.0</v>
+      </c>
+      <c r="E28">
+        <v>15997000.0</v>
+      </c>
+      <c r="F28">
+        <v>60104000.0</v>
+      </c>
+      <c r="G28">
+        <v>59003000.0</v>
+      </c>
+      <c r="H28">
+        <v>59563000.0</v>
+      </c>
+      <c r="I28">
+        <v>57737000.0</v>
+      </c>
+      <c r="J28">
+        <v>59262000.0</v>
+      </c>
+      <c r="K28">
+        <v>55882000.0</v>
+      </c>
+      <c r="L28">
+        <v>55937000.0</v>
+      </c>
+      <c r="M28">
+        <v>57904000.0</v>
+      </c>
+      <c r="N28">
+        <v>56032000.0</v>
+      </c>
+      <c r="O28">
+        <v>49629000.0</v>
+      </c>
+      <c r="P28">
+        <v>51372000.0</v>
+      </c>
+      <c r="Q28">
+        <v>49902000.0</v>
+      </c>
+      <c r="R28">
+        <v>48226000.0</v>
+      </c>
+      <c r="S28">
+        <v>45982000.0</v>
+      </c>
+      <c r="T28">
+        <v>46484000.0</v>
+      </c>
+      <c r="U28">
+        <v>45982000.0</v>
+      </c>
+      <c r="V28">
+        <v>43936000.0</v>
+      </c>
+      <c r="W28">
+        <v>42687000.0</v>
+      </c>
+      <c r="X28">
+        <v>44291000.0</v>
+      </c>
+      <c r="Y28">
+        <v>42414000.0</v>
+      </c>
+      <c r="Z28">
+        <v>44829000.0</v>
+      </c>
+      <c r="AA28">
+        <v>41098000.0</v>
+      </c>
+      <c r="AB28">
+        <v>44955000.0</v>
+      </c>
+      <c r="AC28">
+        <v>42185000.0</v>
+      </c>
+      <c r="AD28">
+        <v>44860000.0</v>
+      </c>
+      <c r="AE28">
+        <v>41407000.0</v>
+      </c>
+      <c r="AF28">
+        <v>41959000.0</v>
+      </c>
+      <c r="AG28">
+        <v>41636000.0</v>
+      </c>
+      <c r="AH28">
+        <v>42160000.0</v>
+      </c>
+      <c r="AI28">
+        <v>47215000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>38687000.0</v>
+      </c>
+      <c r="AK28">
+        <v>40364000.0</v>
+      </c>
+      <c r="AL28">
+        <v>40408000.0</v>
+      </c>
+      <c r="AM28">
+        <v>40471000.0</v>
+      </c>
+      <c r="AN28">
+        <v>42106000.0</v>
+      </c>
+      <c r="AO28">
+        <v>41955000.0</v>
+      </c>
+      <c r="AP28">
+        <v>44701000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>43243000.0</v>
+      </c>
+      <c r="AR28">
+        <v>42696000.0</v>
+      </c>
+      <c r="AS28">
+        <v>42068000.0</v>
+      </c>
+      <c r="AT28">
+        <v>42226000.0</v>
+      </c>
+      <c r="AU28">
+        <v>192530000.0</v>
+      </c>
+      <c r="AV28"/>
+      <c r="AW28">
+        <v>891400000.0</v>
+      </c>
+      <c r="AX28">
+        <v>301400000.0</v>
+      </c>
+      <c r="AY28">
+        <v>286800000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>303200000.0</v>
+      </c>
+      <c r="BA28">
+        <v>285800000.0</v>
+      </c>
+      <c r="BB28">
+        <v>244200000.0</v>
+      </c>
+      <c r="BC28">
+        <v>244100000.0</v>
+      </c>
+      <c r="BD28">
+        <v>237800000.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
+      <c r="A29" t="s">
+        <v>159</v>
+      </c>
+      <c r="B29">
+        <v>19680000.0</v>
+      </c>
+      <c r="C29">
+        <v>23120000.0</v>
+      </c>
+      <c r="D29">
+        <v>22307000.0</v>
+      </c>
+      <c r="E29">
+        <v>14855000.0</v>
+      </c>
+      <c r="F29">
+        <v>17695000.0</v>
+      </c>
+      <c r="G29">
+        <v>12240000.0</v>
+      </c>
+      <c r="H29">
+        <v>14956000.0</v>
+      </c>
+      <c r="I29">
+        <v>18812000.0</v>
+      </c>
+      <c r="J29">
+        <v>16465000.0</v>
+      </c>
+      <c r="K29">
+        <v>15001000.0</v>
+      </c>
+      <c r="L29">
+        <v>18141000.0</v>
+      </c>
+      <c r="M29">
+        <v>18964000.0</v>
+      </c>
+      <c r="N29">
+        <v>22085000.0</v>
+      </c>
+      <c r="O29">
+        <v>23479000.0</v>
+      </c>
+      <c r="P29">
+        <v>23060000.0</v>
+      </c>
+      <c r="Q29">
+        <v>19749000.0</v>
+      </c>
+      <c r="R29">
+        <v>19238000.0</v>
+      </c>
+      <c r="S29">
+        <v>13129000.0</v>
+      </c>
+      <c r="T29">
+        <v>21382000.0</v>
+      </c>
+      <c r="U29">
+        <v>29723000.0</v>
+      </c>
+      <c r="V29">
+        <v>19027000.0</v>
+      </c>
+      <c r="W29">
+        <v>18959000.0</v>
+      </c>
+      <c r="X29">
+        <v>21098000.0</v>
+      </c>
+      <c r="Y29">
+        <v>6533000.0</v>
+      </c>
+      <c r="Z29">
+        <v>11380000.0</v>
+      </c>
+      <c r="AA29">
+        <v>23183000.0</v>
+      </c>
+      <c r="AB29">
+        <v>25396000.0</v>
+      </c>
+      <c r="AC29">
+        <v>24793000.0</v>
+      </c>
+      <c r="AD29">
+        <v>23934000.0</v>
+      </c>
+      <c r="AE29">
+        <v>21977000.0</v>
+      </c>
+      <c r="AF29">
+        <v>23668000.0</v>
+      </c>
+      <c r="AG29">
+        <v>24262000.0</v>
+      </c>
+      <c r="AH29">
+        <v>23877000.0</v>
+      </c>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
+      <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30">
+        <v>127885000.0</v>
+      </c>
+      <c r="C30">
+        <v>125102000.0</v>
+      </c>
+      <c r="D30">
+        <v>117050000.0</v>
+      </c>
+      <c r="E30">
+        <v>116533000.0</v>
+      </c>
+      <c r="F30">
+        <v>115641000.0</v>
+      </c>
+      <c r="G30">
+        <v>116217000.0</v>
+      </c>
+      <c r="H30">
+        <v>117469000.0</v>
+      </c>
+      <c r="I30">
+        <v>113367000.0</v>
+      </c>
+      <c r="J30">
+        <v>120305000.0</v>
+      </c>
+      <c r="K30">
+        <v>134804000.0</v>
+      </c>
+      <c r="L30">
+        <v>111025000.0</v>
+      </c>
+      <c r="M30">
+        <v>113200000.0</v>
+      </c>
+      <c r="N30">
+        <v>110482000.0</v>
+      </c>
+      <c r="O30">
+        <v>105241000.0</v>
+      </c>
+      <c r="P30">
+        <v>105191000.0</v>
+      </c>
+      <c r="Q30">
+        <v>101890000.0</v>
+      </c>
+      <c r="R30">
+        <v>97159000.0</v>
+      </c>
+      <c r="S30">
+        <v>101278000.0</v>
+      </c>
+      <c r="T30">
+        <v>94360000.0</v>
+      </c>
+      <c r="U30">
+        <v>93126000.0</v>
+      </c>
+      <c r="V30">
+        <v>91471000.0</v>
+      </c>
+      <c r="W30">
+        <v>83237000.0</v>
+      </c>
+      <c r="X30">
+        <v>86583000.0</v>
+      </c>
+      <c r="Y30">
+        <v>86287000.0</v>
+      </c>
+      <c r="Z30">
+        <v>89451000.0</v>
+      </c>
+      <c r="AA30">
+        <v>82423000.0</v>
+      </c>
+      <c r="AB30">
+        <v>86536000.0</v>
+      </c>
+      <c r="AC30">
+        <v>85626000.0</v>
+      </c>
+      <c r="AD30">
+        <v>85891000.0</v>
+      </c>
+      <c r="AE30">
+        <v>82376000.0</v>
+      </c>
+      <c r="AF30">
+        <v>87342000.0</v>
+      </c>
+      <c r="AG30">
+        <v>85506000.0</v>
+      </c>
+      <c r="AH30">
+        <v>84869000.0</v>
+      </c>
+      <c r="AI30">
+        <v>84788000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>79346000.0</v>
+      </c>
+      <c r="AK30">
+        <v>81035000.0</v>
+      </c>
+      <c r="AL30">
+        <v>80216000.0</v>
+      </c>
+      <c r="AM30">
+        <v>77733000.0</v>
+      </c>
+      <c r="AN30">
+        <v>78292000.0</v>
+      </c>
+      <c r="AO30">
+        <v>75744000.0</v>
+      </c>
+      <c r="AP30">
+        <v>81562000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>74521000.0</v>
+      </c>
+      <c r="AR30">
+        <v>75874000.0</v>
+      </c>
+      <c r="AS30">
+        <v>76384000.0</v>
+      </c>
+      <c r="AT30">
+        <v>75135000.0</v>
+      </c>
+      <c r="AU30">
+        <v>289371000.0</v>
+      </c>
+      <c r="AV30">
+        <v>699846000.0</v>
+      </c>
+      <c r="AW30">
+        <v>-1452572000.0</v>
+      </c>
+      <c r="AX30">
+        <v>529400000.0</v>
+      </c>
+      <c r="AY30">
+        <v>485000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>467000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>423800000.0</v>
+      </c>
+      <c r="BB30">
+        <v>355300000.0</v>
+      </c>
+      <c r="BC30">
+        <v>341700000.0</v>
+      </c>
+      <c r="BD30">
+        <v>333900000.0</v>
+      </c>
+      <c r="BE30">
+        <v>-230561000.0</v>
+      </c>
+      <c r="BF30">
+        <v>-99583000.0</v>
+      </c>
+      <c r="BG30">
+        <v>79391000.0</v>
+      </c>
+      <c r="BH30">
+        <v>250753000.0</v>
+      </c>
+      <c r="BI30"/>
+      <c r="BJ30">
+        <v>16239000.0</v>
+      </c>
+      <c r="BK30">
+        <v>181090000.0</v>
+      </c>
+      <c r="BL30">
+        <v>221285000.0</v>
+      </c>
+      <c r="BM30">
+        <v>27869000.0</v>
+      </c>
+      <c r="BN30">
+        <v>-223402000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66">
+      <c r="A31" t="s">
+        <v>161</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31">
+        <v>220323000.0</v>
+      </c>
+      <c r="H31">
+        <v>-9835000.0</v>
+      </c>
+      <c r="I31">
+        <v>-3814000.0</v>
+      </c>
+      <c r="J31">
+        <v>-8120000.0</v>
+      </c>
+      <c r="K31">
+        <v>-20412000.0</v>
+      </c>
+      <c r="L31">
+        <v>76362000.0</v>
+      </c>
+      <c r="M31">
+        <v>81406000.0</v>
+      </c>
+      <c r="N31">
+        <v>-3836000.0</v>
+      </c>
+      <c r="O31">
+        <v>-2591000.0</v>
+      </c>
+      <c r="P31">
+        <v>-2487000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-2301000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2224000.0</v>
+      </c>
+      <c r="S31">
+        <v>-3757000.0</v>
+      </c>
+      <c r="T31">
+        <v>-3928000.0</v>
+      </c>
+      <c r="U31">
+        <v>-1826000.0</v>
+      </c>
+      <c r="V31">
+        <v>-2034000.0</v>
+      </c>
+      <c r="W31">
+        <v>-2168000.0</v>
+      </c>
+      <c r="X31">
+        <v>-2445000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2100000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1946000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1802000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-1992000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-2149000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-1447000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2053000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-8091000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-4225000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-3973000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-3715000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-3668000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-3750000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-3774000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-203000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-3546000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-2846000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-2477000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-2366000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-2404000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-2387000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-2333000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-8320000.0</v>
+      </c>
+      <c r="AV31"/>
+      <c r="AW31">
+        <v>915202000.0</v>
+      </c>
+      <c r="AX31">
+        <v>233747000.0</v>
+      </c>
+      <c r="AY31">
+        <v>235745000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>208247000.0</v>
+      </c>
+      <c r="BA31">
+        <v>754978000.0</v>
+      </c>
+      <c r="BB31">
+        <v>184255000.0</v>
+      </c>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31">
+        <v>711632000.0</v>
+      </c>
+      <c r="BF31">
+        <v>4750000.0</v>
+      </c>
+      <c r="BG31">
+        <v>3170000.0</v>
+      </c>
+      <c r="BH31">
+        <v>595326000.0</v>
+      </c>
+      <c r="BI31">
+        <v>7745000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>6122000.0</v>
+      </c>
+      <c r="BK31">
+        <v>3576000.0</v>
+      </c>
+      <c r="BL31">
+        <v>221000.0</v>
+      </c>
+      <c r="BM31">
+        <v>221000.0</v>
+      </c>
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
+      <c r="A32" t="s">
+        <v>162</v>
+      </c>
+      <c r="B32">
+        <v>282517000.0</v>
+      </c>
+      <c r="C32">
+        <v>292390000.0</v>
+      </c>
+      <c r="D32">
+        <v>290941000.0</v>
+      </c>
+      <c r="E32">
+        <v>282291000.0</v>
+      </c>
+      <c r="F32">
+        <v>277708000.0</v>
+      </c>
+      <c r="G32">
+        <v>261612000.0</v>
+      </c>
+      <c r="H32">
+        <v>294606000.0</v>
+      </c>
+      <c r="I32">
+        <v>287983000.0</v>
+      </c>
+      <c r="J32">
+        <v>287815000.0</v>
+      </c>
+      <c r="K32">
+        <v>291874000.0</v>
+      </c>
+      <c r="L32">
+        <v>277538000.0</v>
+      </c>
+      <c r="M32">
+        <v>268872000.0</v>
+      </c>
+      <c r="N32">
+        <v>254483000.0</v>
+      </c>
+      <c r="O32">
+        <v>239935000.0</v>
+      </c>
+      <c r="P32">
+        <v>214106000.0</v>
+      </c>
+      <c r="Q32">
+        <v>186596000.0</v>
+      </c>
+      <c r="R32">
+        <v>171118000.0</v>
+      </c>
+      <c r="S32">
+        <v>175411000.0</v>
+      </c>
+      <c r="T32">
+        <v>180632000.0</v>
+      </c>
+      <c r="U32">
+        <v>179331000.0</v>
+      </c>
+      <c r="V32">
+        <v>173609000.0</v>
+      </c>
+      <c r="W32">
+        <v>190389000.0</v>
+      </c>
+      <c r="X32">
+        <v>185779000.0</v>
+      </c>
+      <c r="Y32">
+        <v>181112000.0</v>
+      </c>
+      <c r="Z32">
+        <v>200745000.0</v>
+      </c>
+      <c r="AA32">
+        <v>200205000.0</v>
+      </c>
+      <c r="AB32">
+        <v>213231000.0</v>
+      </c>
+      <c r="AC32">
+        <v>214927000.0</v>
+      </c>
+      <c r="AD32">
+        <v>212901000.0</v>
+      </c>
+      <c r="AE32">
+        <v>194157000.0</v>
+      </c>
+      <c r="AF32">
+        <v>205652000.0</v>
+      </c>
+      <c r="AG32">
+        <v>202457000.0</v>
+      </c>
+      <c r="AH32">
+        <v>197918000.0</v>
+      </c>
+      <c r="AI32">
+        <v>197820000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>189496000.0</v>
+      </c>
+      <c r="AK32">
+        <v>184683000.0</v>
+      </c>
+      <c r="AL32">
+        <v>182205000.0</v>
+      </c>
+      <c r="AM32">
+        <v>182564000.0</v>
+      </c>
+      <c r="AN32">
+        <v>173512000.0</v>
+      </c>
+      <c r="AO32">
+        <v>170703000.0</v>
+      </c>
+      <c r="AP32">
+        <v>193829000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>163522000.0</v>
+      </c>
+      <c r="AR32">
+        <v>172103000.0</v>
+      </c>
+      <c r="AS32">
+        <v>171712000.0</v>
+      </c>
+      <c r="AT32">
+        <v>170225000.0</v>
+      </c>
+      <c r="AU32">
+        <v>673449000.0</v>
+      </c>
+      <c r="AV32">
+        <v>722137000.0</v>
+      </c>
+      <c r="AW32">
+        <v>722137000.0</v>
+      </c>
+      <c r="AX32">
+        <v>540500000.0</v>
+      </c>
+      <c r="AY32">
+        <v>528100000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>517200000.0</v>
+      </c>
+      <c r="BA32">
+        <v>494500000.0</v>
+      </c>
+      <c r="BB32">
+        <v>434500000.0</v>
+      </c>
+      <c r="BC32">
+        <v>432300000.0</v>
+      </c>
+      <c r="BD32">
+        <v>422500000.0</v>
+      </c>
+      <c r="BE32">
+        <v>422535000.0</v>
+      </c>
+      <c r="BF32">
+        <v>424270000.0</v>
+      </c>
+      <c r="BG32">
+        <v>419364000.0</v>
+      </c>
+      <c r="BH32">
+        <v>417476000.0</v>
+      </c>
+      <c r="BI32">
+        <v>438200000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>444548000.0</v>
+      </c>
+      <c r="BK32">
+        <v>447690000.0</v>
+      </c>
+      <c r="BL32">
+        <v>329284000.0</v>
+      </c>
+      <c r="BM32">
+        <v>40878000.0</v>
+      </c>
+      <c r="BN32">
+        <v>331330000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>16</v>
+      </c>
+      <c r="O1" t="s">
+        <v>17</v>
+      </c>
+      <c r="P1" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>19</v>
+      </c>
+      <c r="R1" t="s">
+        <v>20</v>
+      </c>
+      <c r="S1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B2">
+        <v>1170190000.0</v>
+      </c>
+      <c r="C2">
+        <v>1739897000.0</v>
+      </c>
+      <c r="D2">
+        <v>526624000.0</v>
+      </c>
+      <c r="E2">
+        <v>1258469000.0</v>
+      </c>
+      <c r="F2">
+        <v>1040944000.0</v>
+      </c>
+      <c r="G2">
+        <v>694017000.0</v>
+      </c>
+      <c r="H2">
+        <v>1003637000.0</v>
+      </c>
+      <c r="I2">
+        <v>1034644000.0</v>
+      </c>
+      <c r="J2">
+        <v>1052058000.0</v>
+      </c>
+      <c r="K2">
+        <v>2650195000.0</v>
+      </c>
+      <c r="L2">
+        <v>1261453000.0</v>
+      </c>
+      <c r="M2">
+        <v>1809407000.0</v>
+      </c>
+      <c r="N2">
+        <v>2630462000.0</v>
+      </c>
+      <c r="O2">
+        <v>2171791000.0</v>
+      </c>
+      <c r="P2">
+        <v>2193415000.0</v>
+      </c>
+      <c r="Q2">
+        <v>737262000.0</v>
+      </c>
+      <c r="R2">
+        <v>809961000.0</v>
+      </c>
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B3">
+        <v>31779000</v>
+      </c>
+      <c r="C3">
+        <v>28774000</v>
+      </c>
+      <c r="D3">
+        <v>15988000</v>
+      </c>
+      <c r="E3">
+        <v>13295000</v>
+      </c>
+      <c r="F3">
+        <v>20458000</v>
+      </c>
+      <c r="G3">
+        <v>33390000</v>
+      </c>
+      <c r="H3">
+        <v>29354000</v>
+      </c>
+      <c r="I3">
+        <v>42324000</v>
+      </c>
+      <c r="J3">
+        <v>10068000</v>
+      </c>
+      <c r="K3">
+        <v>15541000</v>
+      </c>
+      <c r="L3">
+        <v>19119000</v>
+      </c>
+      <c r="M3">
+        <v>35319000</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>59300000</v>
+      </c>
+      <c r="P3">
+        <v>42800000</v>
+      </c>
+      <c r="Q3">
+        <v>15500000</v>
+      </c>
+      <c r="R3">
+        <v>1000000</v>
+      </c>
+      <c r="S3">
+        <v>10100000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>165</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-731845000.0</v>
+      </c>
+      <c r="F4">
+        <v>217525000.0</v>
+      </c>
+      <c r="G4">
+        <v>346927000.0</v>
+      </c>
+      <c r="H4">
+        <v>-309620000.0</v>
+      </c>
+      <c r="I4">
+        <v>-31007000.0</v>
+      </c>
+      <c r="J4">
+        <v>-17414000.0</v>
+      </c>
+      <c r="K4">
+        <v>-1598137000.0</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>21127000.0</v>
+      </c>
+      <c r="F5">
+        <v>-9648000.0</v>
+      </c>
+      <c r="G5">
+        <v>-17884000.0</v>
+      </c>
+      <c r="H5">
+        <v>-20904000.0</v>
+      </c>
+      <c r="I5">
+        <v>34882000.0</v>
+      </c>
+      <c r="J5">
+        <v>-42569000.0</v>
+      </c>
+      <c r="K5">
+        <v>-49768000.0</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>167</v>
+      </c>
+      <c r="B6">
+        <v>307562000.0</v>
+      </c>
+      <c r="C6">
+        <v>-569707000.0</v>
+      </c>
+      <c r="D6">
+        <v>1213273000.0</v>
+      </c>
+      <c r="E6">
+        <v>-731845000.0</v>
+      </c>
+      <c r="F6">
+        <v>217525000.0</v>
+      </c>
+      <c r="G6">
+        <v>346927000.0</v>
+      </c>
+      <c r="H6">
+        <v>-309620000.0</v>
+      </c>
+      <c r="I6">
+        <v>-31007000.0</v>
+      </c>
+      <c r="J6">
+        <v>-17414000.0</v>
+      </c>
+      <c r="K6">
+        <v>-1598137000.0</v>
+      </c>
+      <c r="L6">
+        <v>1388742000.0</v>
+      </c>
+      <c r="M6">
+        <v>-547954000.0</v>
+      </c>
+      <c r="N6">
+        <v>712109000.0</v>
+      </c>
+      <c r="O6">
+        <v>458671000.0</v>
+      </c>
+      <c r="P6">
+        <v>-21624000.0</v>
+      </c>
+      <c r="Q6">
+        <v>375938000.0</v>
+      </c>
+      <c r="R6">
+        <v>-513261000.0</v>
+      </c>
+      <c r="S6">
+        <v>63600000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>168</v>
+      </c>
+      <c r="B7">
+        <v>-13533000.0</v>
+      </c>
+      <c r="C7">
+        <v>10881000.0</v>
+      </c>
+      <c r="D7">
+        <v>-39597000.0</v>
+      </c>
+      <c r="E7">
+        <v>71992000.0</v>
+      </c>
+      <c r="F7">
+        <v>102402000.0</v>
+      </c>
+      <c r="G7">
+        <v>-132493000.0</v>
+      </c>
+      <c r="H7">
+        <v>-97226000.0</v>
+      </c>
+      <c r="I7">
+        <v>-15231000.0</v>
+      </c>
+      <c r="J7">
+        <v>-51487000.0</v>
+      </c>
+      <c r="K7">
+        <v>-51358000.0</v>
+      </c>
+      <c r="L7">
+        <v>-79414000.0</v>
+      </c>
+      <c r="M7">
+        <v>28148000.0</v>
+      </c>
+      <c r="N7">
+        <v>-11730169000.0</v>
+      </c>
+      <c r="O7">
+        <v>3987366000.0</v>
+      </c>
+      <c r="P7">
+        <v>1241171000.0</v>
+      </c>
+      <c r="Q7">
+        <v>1763684000.0</v>
+      </c>
+      <c r="R7">
+        <v>1739318000.0</v>
+      </c>
+      <c r="S7">
+        <v>-15300000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>169</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>170</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
+        <v>-60565000.0</v>
+      </c>
+      <c r="O9">
+        <v>-47268000.0</v>
+      </c>
+      <c r="P9">
+        <v>8298000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-58027000.0</v>
+      </c>
+      <c r="R9">
+        <v>-4688000.0</v>
+      </c>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>171</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>6734000.0</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>172</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>53523000.0</v>
+      </c>
+      <c r="F11">
+        <v>110613000.0</v>
+      </c>
+      <c r="G11">
+        <v>-114613000.0</v>
+      </c>
+      <c r="H11">
+        <v>-76303000.0</v>
+      </c>
+      <c r="I11">
+        <v>-27090000.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
+        <v>9307000.0</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>173</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>33532000.0</v>
+      </c>
+      <c r="F12">
+        <v>-1419000.0</v>
+      </c>
+      <c r="G12">
+        <v>93178000.0</v>
+      </c>
+      <c r="H12">
+        <v>41495000.0</v>
+      </c>
+      <c r="I12">
+        <v>24324000.0</v>
+      </c>
+      <c r="J12">
+        <v>75560000.0</v>
+      </c>
+      <c r="K12">
+        <v>-10903000.0</v>
+      </c>
+      <c r="L12">
+        <v>-17438000.0</v>
+      </c>
+      <c r="M12">
+        <v>-23986000.0</v>
+      </c>
+      <c r="N12"/>
+      <c r="O12">
+        <v>41989000.0</v>
+      </c>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>174</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>71992000.0</v>
+      </c>
+      <c r="F13">
+        <v>102402000.0</v>
+      </c>
+      <c r="G13">
+        <v>-132493000.0</v>
+      </c>
+      <c r="H13">
+        <v>-97226000.0</v>
+      </c>
+      <c r="I13">
+        <v>-15231000.0</v>
+      </c>
+      <c r="J13">
+        <v>-51487000.0</v>
+      </c>
+      <c r="K13">
+        <v>-51358000.0</v>
+      </c>
+      <c r="L13">
+        <v>-79414000.0</v>
+      </c>
+      <c r="M13">
+        <v>28148000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13">
+        <v>-207561000.0</v>
+      </c>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>175</v>
+      </c>
+      <c r="B14">
+        <v>33562000.0</v>
+      </c>
+      <c r="C14">
+        <v>38012000.0</v>
+      </c>
+      <c r="D14">
+        <v>42767000.0</v>
+      </c>
+      <c r="E14">
+        <v>56747000.0</v>
+      </c>
+      <c r="F14">
+        <v>51844000.0</v>
+      </c>
+      <c r="G14">
+        <v>63071000.0</v>
+      </c>
+      <c r="H14">
+        <v>67824000.0</v>
+      </c>
+      <c r="I14">
+        <v>54903000.0</v>
+      </c>
+      <c r="J14">
+        <v>62019000.0</v>
+      </c>
+      <c r="K14">
+        <v>52176000.0</v>
+      </c>
+      <c r="L14">
+        <v>25675000.0</v>
+      </c>
+      <c r="M14">
+        <v>25917000.0</v>
+      </c>
+      <c r="N14">
+        <v>128143000.0</v>
+      </c>
+      <c r="O14">
+        <v>94800000.0</v>
+      </c>
+      <c r="P14">
+        <v>64400000.0</v>
+      </c>
+      <c r="Q14">
+        <v>68000000.0</v>
+      </c>
+      <c r="R14">
+        <v>1000000.0</v>
+      </c>
+      <c r="S14">
+        <v>70100000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>176</v>
+      </c>
+      <c r="B15">
+        <v>130951000.0</v>
+      </c>
+      <c r="C15">
+        <v>132798000.0</v>
+      </c>
+      <c r="D15">
+        <v>132646000.0</v>
+      </c>
+      <c r="E15">
+        <v>132588000.0</v>
+      </c>
+      <c r="F15">
+        <v>134133000.0</v>
+      </c>
+      <c r="G15">
+        <v>135099000.0</v>
+      </c>
+      <c r="H15">
+        <v>138246000.0</v>
+      </c>
+      <c r="I15">
+        <v>131036000.0</v>
+      </c>
+      <c r="J15">
+        <v>124928000.0</v>
+      </c>
+      <c r="K15">
+        <v>446997000.0</v>
+      </c>
+      <c r="L15">
+        <v>164228000.0</v>
+      </c>
+      <c r="M15">
+        <v>192527000.0</v>
+      </c>
+      <c r="N15"/>
+      <c r="O15">
+        <v>164228000.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>2061814000.0</v>
+      </c>
+      <c r="R15">
+        <v>84731000.0</v>
+      </c>
+      <c r="S15">
+        <v>84700000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>177</v>
+      </c>
+      <c r="B16">
+        <v>1477752000.0</v>
+      </c>
+      <c r="C16">
+        <v>1170190000.0</v>
+      </c>
+      <c r="D16">
+        <v>1739897000.0</v>
+      </c>
+      <c r="E16">
+        <v>526624000.0</v>
+      </c>
+      <c r="F16">
+        <v>1258469000.0</v>
+      </c>
+      <c r="G16">
+        <v>1040944000.0</v>
+      </c>
+      <c r="H16">
+        <v>694017000.0</v>
+      </c>
+      <c r="I16">
+        <v>1003637000.0</v>
+      </c>
+      <c r="J16">
+        <v>1034644000.0</v>
+      </c>
+      <c r="K16">
+        <v>1052058000.0</v>
+      </c>
+      <c r="L16">
+        <v>2650195000.0</v>
+      </c>
+      <c r="M16">
+        <v>1261453000.0</v>
+      </c>
+      <c r="N16">
+        <v>3342571000.0</v>
+      </c>
+      <c r="O16">
+        <v>458700000.0</v>
+      </c>
+      <c r="P16">
+        <v>-21600000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1113200000.0</v>
+      </c>
+      <c r="R16">
+        <v>296700000.0</v>
+      </c>
+      <c r="S16">
+        <v>63600000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>178</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>179</v>
+      </c>
+      <c r="B18">
+        <v>303291000.0</v>
+      </c>
+      <c r="C18">
+        <v>288739000.0</v>
+      </c>
+      <c r="D18">
+        <v>239038000.0</v>
+      </c>
+      <c r="E18">
+        <v>417319000.0</v>
+      </c>
+      <c r="F18">
+        <v>396667000.0</v>
+      </c>
+      <c r="G18">
+        <v>176116000.0</v>
+      </c>
+      <c r="H18">
+        <v>267150000.0</v>
+      </c>
+      <c r="I18">
+        <v>309089000.0</v>
+      </c>
+      <c r="J18">
+        <v>259706000.0</v>
+      </c>
+      <c r="K18">
+        <v>204552000.0</v>
+      </c>
+      <c r="L18">
+        <v>123484000.0</v>
+      </c>
+      <c r="M18">
+        <v>211432000.0</v>
+      </c>
+      <c r="N18">
+        <v>517874000.0</v>
+      </c>
+      <c r="O18">
+        <v>305300000.0</v>
+      </c>
+      <c r="P18">
+        <v>573700000.0</v>
+      </c>
+      <c r="Q18">
+        <v>216900000.0</v>
+      </c>
+      <c r="R18">
+        <v>26200000.0</v>
+      </c>
+      <c r="S18">
+        <v>421900000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>180</v>
+      </c>
+      <c r="B19">
+        <v>206231000.0</v>
+      </c>
+      <c r="C19">
+        <v>548552000.0</v>
+      </c>
+      <c r="D19">
+        <v>157353000.0</v>
+      </c>
+      <c r="E19">
+        <v>-924781000.0</v>
+      </c>
+      <c r="F19">
+        <v>-4777082000.0</v>
+      </c>
+      <c r="G19">
+        <v>-3331492000.0</v>
+      </c>
+      <c r="H19">
+        <v>-238067000.0</v>
+      </c>
+      <c r="I19">
+        <v>-214587000.0</v>
+      </c>
+      <c r="J19">
+        <v>-971081000.0</v>
+      </c>
+      <c r="K19">
+        <v>-1896685000.0</v>
+      </c>
+      <c r="L19">
+        <v>956251000.0</v>
+      </c>
+      <c r="M19">
+        <v>-1011435000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19">
+        <v>-3354483000.0</v>
+      </c>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>181</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>182</v>
+      </c>
+      <c r="B21">
+        <v>-250000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-250000000.0</v>
+      </c>
+      <c r="D21">
+        <v>425000000.0</v>
+      </c>
+      <c r="E21">
+        <v>75000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-200010000.0</v>
+      </c>
+      <c r="G21">
+        <v>-400009000.0</v>
+      </c>
+      <c r="H21">
+        <v>-10000.0</v>
+      </c>
+      <c r="I21">
+        <v>599990000.0</v>
+      </c>
+      <c r="J21">
+        <v>-9161000.0</v>
+      </c>
+      <c r="K21">
+        <v>-207010000.0</v>
+      </c>
+      <c r="L21">
+        <v>-170010000.0</v>
+      </c>
+      <c r="M21">
+        <v>-207062000.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21">
+        <v>2316725000.0</v>
+      </c>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>145</v>
+      </c>
+      <c r="B22">
+        <v>276266000.0</v>
+      </c>
+      <c r="C22">
+        <v>230129000.0</v>
+      </c>
+      <c r="D22">
+        <v>234983000.0</v>
+      </c>
+      <c r="E22">
+        <v>265685000.0</v>
+      </c>
+      <c r="F22">
+        <v>265735000.0</v>
+      </c>
+      <c r="G22">
+        <v>185754000.0</v>
+      </c>
+      <c r="H22">
+        <v>284392000.0</v>
+      </c>
+      <c r="I22">
+        <v>264394000.0</v>
+      </c>
+      <c r="J22">
+        <v>183682000.0</v>
+      </c>
+      <c r="K22">
+        <v>230178000.0</v>
+      </c>
+      <c r="L22">
+        <v>213780000.0</v>
+      </c>
+      <c r="M22">
+        <v>216672000.0</v>
+      </c>
+      <c r="N22">
+        <v>590413000.0</v>
+      </c>
+      <c r="O22">
+        <v>473400000.0</v>
+      </c>
+      <c r="P22">
+        <v>436600000.0</v>
+      </c>
+      <c r="Q22">
+        <v>361300000.0</v>
+      </c>
+      <c r="R22">
+        <v>8300000.0</v>
+      </c>
+      <c r="S22">
+        <v>216400000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>183</v>
+      </c>
+      <c r="B23">
+        <v>189397000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1012974000.0</v>
+      </c>
+      <c r="D23">
+        <v>-359587000.0</v>
+      </c>
+      <c r="E23">
+        <v>-51738000.0</v>
+      </c>
+      <c r="F23">
+        <v>-3108000.0</v>
+      </c>
+      <c r="G23">
+        <v>-1749000.0</v>
+      </c>
+      <c r="H23">
+        <v>-1764000.0</v>
+      </c>
+      <c r="I23">
+        <v>-461765000.0</v>
+      </c>
+      <c r="J23">
+        <v>817982000.0</v>
+      </c>
+      <c r="K23">
+        <v>732462000.0</v>
+      </c>
+      <c r="L23">
+        <v>1336545000.0</v>
+      </c>
+      <c r="M23">
+        <v>1147033000.0</v>
+      </c>
+      <c r="N23">
+        <v>6487518000.0</v>
+      </c>
+      <c r="O23">
+        <v>5170500000.0</v>
+      </c>
+      <c r="P23">
+        <v>3088200000.0</v>
+      </c>
+      <c r="Q23">
+        <v>3644400000.0</v>
+      </c>
+      <c r="R23">
+        <v>393831000.0</v>
+      </c>
+      <c r="S23">
+        <v>1407700000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>184</v>
+      </c>
+      <c r="B24">
+        <v>89660000.0</v>
+      </c>
+      <c r="C24">
+        <v>-22622000.0</v>
+      </c>
+      <c r="D24">
+        <v>-218773000.0</v>
+      </c>
+      <c r="E24">
+        <v>-27024000.0</v>
+      </c>
+      <c r="F24">
+        <v>2421221000.0</v>
+      </c>
+      <c r="G24">
+        <v>1261119000.0</v>
+      </c>
+      <c r="H24">
+        <v>642633000.0</v>
+      </c>
+      <c r="I24">
+        <v>-849540000.0</v>
+      </c>
+      <c r="J24">
+        <v>-756326000.0</v>
+      </c>
+      <c r="K24">
+        <v>-790129000.0</v>
+      </c>
+      <c r="L24">
+        <v>-693300000.0</v>
+      </c>
+      <c r="M24">
+        <v>-509974000.0</v>
+      </c>
+      <c r="N24">
+        <v>-4385712000.0</v>
+      </c>
+      <c r="O24">
+        <v>-2696352000.0</v>
+      </c>
+      <c r="P24">
+        <v>-1186456000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-1999484000.0</v>
+      </c>
+      <c r="R24">
+        <v>10719000.0</v>
+      </c>
+      <c r="S24">
+        <v>-1766000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>185</v>
+      </c>
+      <c r="B25">
+        <v>23222000.0</v>
+      </c>
+      <c r="C25">
+        <v>37889000.0</v>
+      </c>
+      <c r="D25">
+        <v>20920000.0</v>
+      </c>
+      <c r="E25">
+        <v>3754000.0</v>
+      </c>
+      <c r="F25">
+        <v>-30082000.0</v>
+      </c>
+      <c r="G25">
+        <v>102542000.0</v>
+      </c>
+      <c r="H25">
+        <v>16628000.0</v>
+      </c>
+      <c r="I25">
+        <v>44764000.0</v>
+      </c>
+      <c r="J25">
+        <v>11352000.0</v>
+      </c>
+      <c r="K25">
+        <v>-18728000.0</v>
+      </c>
+      <c r="L25">
+        <v>-1851000.0</v>
+      </c>
+      <c r="M25">
+        <v>-13400000.0</v>
+      </c>
+      <c r="N25">
+        <v>11534471000.0</v>
+      </c>
+      <c r="O25">
+        <v>-4184566000.0</v>
+      </c>
+      <c r="P25">
+        <v>-1131571000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-2098584000.0</v>
+      </c>
+      <c r="R25">
+        <v>-1723418000.0</v>
+      </c>
+      <c r="S25">
+        <v>48000000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>186</v>
+      </c>
+      <c r="B26">
+        <v>-100341000.0</v>
+      </c>
+      <c r="C26">
+        <v>-40000000.0</v>
+      </c>
+      <c r="D26">
+        <v>-3215000.0</v>
+      </c>
+      <c r="E26">
+        <v>-13033000.0</v>
+      </c>
+      <c r="F26">
+        <v>-78108000.0</v>
+      </c>
+      <c r="G26">
+        <v>-6749000.0</v>
+      </c>
+      <c r="H26">
+        <v>-138006000.0</v>
+      </c>
+      <c r="I26">
+        <v>-131800000.0</v>
+      </c>
+      <c r="J26">
+        <v>-136000.0</v>
+      </c>
+      <c r="K26">
+        <v>-146000.0</v>
+      </c>
+      <c r="L26">
+        <v>528000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>1055000000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26">
+        <v>1600000000.0</v>
+      </c>
+      <c r="R26">
+        <v>88787000.0</v>
+      </c>
+      <c r="S26">
+        <v>-3500000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>187</v>
+      </c>
+      <c r="B27">
+        <v>15890000.0</v>
+      </c>
+      <c r="C27">
+        <v>11889000.0</v>
+      </c>
+      <c r="D27">
+        <v>9609000.0</v>
+      </c>
+      <c r="E27">
+        <v>10298000.0</v>
+      </c>
+      <c r="F27">
+        <v>13106000.0</v>
+      </c>
+      <c r="G27">
+        <v>10028000.0</v>
+      </c>
+      <c r="H27">
+        <v>7826000.0</v>
+      </c>
+      <c r="I27">
+        <v>6185000.0</v>
+      </c>
+      <c r="J27">
+        <v>5292000.0</v>
+      </c>
+      <c r="K27">
+        <v>4507000.0</v>
+      </c>
+      <c r="L27">
+        <v>-6071000.0</v>
+      </c>
+      <c r="M27">
+        <v>-11725000.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>188</v>
+      </c>
+      <c r="B28">
+        <v>-291620000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1435772000.0</v>
+      </c>
+      <c r="D28">
+        <v>-66925000.0</v>
+      </c>
+      <c r="E28">
+        <v>-197359000.0</v>
+      </c>
+      <c r="F28">
+        <v>2176719000.0</v>
+      </c>
+      <c r="G28">
+        <v>2241184000.0</v>
+      </c>
+      <c r="H28">
+        <v>-981336000.0</v>
+      </c>
+      <c r="I28">
+        <v>-124611000.0</v>
+      </c>
+      <c r="J28">
+        <v>683893000.0</v>
+      </c>
+      <c r="K28">
+        <v>78455000.0</v>
+      </c>
+      <c r="L28">
+        <v>1002307000.0</v>
+      </c>
+      <c r="M28">
+        <v>747444000.0</v>
+      </c>
+      <c r="N28">
+        <v>6487518000.0</v>
+      </c>
+      <c r="O28">
+        <v>5170500000.0</v>
+      </c>
+      <c r="P28">
+        <v>3088200000.0</v>
+      </c>
+      <c r="Q28">
+        <v>3644400000.0</v>
+      </c>
+      <c r="R28">
+        <v>309100000.0</v>
+      </c>
+      <c r="S28">
+        <v>1407700000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>189</v>
+      </c>
+      <c r="B29">
+        <v>335070000.0</v>
+      </c>
+      <c r="C29">
+        <v>317513000.0</v>
+      </c>
+      <c r="D29">
+        <v>255026000.0</v>
+      </c>
+      <c r="E29">
+        <v>430614000.0</v>
+      </c>
+      <c r="F29">
+        <v>417125000.0</v>
+      </c>
+      <c r="G29">
+        <v>209506000.0</v>
+      </c>
+      <c r="H29">
+        <v>296504000.0</v>
+      </c>
+      <c r="I29">
+        <v>351413000.0</v>
+      </c>
+      <c r="J29">
+        <v>269774000.0</v>
+      </c>
+      <c r="K29">
+        <v>220093000.0</v>
+      </c>
+      <c r="L29">
+        <v>142603000.0</v>
+      </c>
+      <c r="M29">
+        <v>246751000.0</v>
+      </c>
+      <c r="N29">
+        <v>517874000.0</v>
+      </c>
+      <c r="O29">
+        <v>364600000.0</v>
+      </c>
+      <c r="P29">
+        <v>616500000.0</v>
+      </c>
+      <c r="Q29">
+        <v>232400000.0</v>
+      </c>
+      <c r="R29">
+        <v>27200000.0</v>
+      </c>
+      <c r="S29">
+        <v>432000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>190</v>
+      </c>
+      <c r="B30">
+        <v>264112000.0</v>
+      </c>
+      <c r="C30">
+        <v>548552000.0</v>
+      </c>
+      <c r="D30">
+        <v>1025172000.0</v>
+      </c>
+      <c r="E30">
+        <v>-965100000.0</v>
+      </c>
+      <c r="F30">
+        <v>-2376319000.0</v>
+      </c>
+      <c r="G30">
+        <v>-2103763000.0</v>
+      </c>
+      <c r="H30">
+        <v>375212000.0</v>
+      </c>
+      <c r="I30">
+        <v>-257809000.0</v>
+      </c>
+      <c r="J30">
+        <v>-971081000.0</v>
+      </c>
+      <c r="K30">
+        <v>-1896685000.0</v>
+      </c>
+      <c r="L30">
+        <v>243832000.0</v>
+      </c>
+      <c r="M30">
+        <v>-1542149000.0</v>
+      </c>
+      <c r="N30">
+        <v>-6293283000.0</v>
+      </c>
+      <c r="O30">
+        <v>-5076500000.0</v>
+      </c>
+      <c r="P30">
+        <v>-3726400000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-2763600000.0</v>
+      </c>
+      <c r="R30">
+        <v>-39600000.0</v>
+      </c>
+      <c r="S30">
+        <v>-1776100000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BN30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:66">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
+        <v>91</v>
+      </c>
+      <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>94</v>
+      </c>
+      <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
+        <v>97</v>
+      </c>
+      <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>16</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
+      <c r="A2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B2">
+        <v>1477752000.0</v>
+      </c>
+      <c r="C2">
+        <v>1855643000.0</v>
+      </c>
+      <c r="D2">
+        <v>1399035000.0</v>
+      </c>
+      <c r="E2">
+        <v>1314579000.0</v>
+      </c>
+      <c r="F2">
+        <v>1170190000.0</v>
+      </c>
+      <c r="G2">
+        <v>1072812000.0</v>
+      </c>
+      <c r="H2">
+        <v>1114759000.0</v>
+      </c>
+      <c r="I2">
+        <v>1274266000.0</v>
+      </c>
+      <c r="J2">
+        <v>1739897000.0</v>
+      </c>
+      <c r="K2">
+        <v>1213428000.0</v>
+      </c>
+      <c r="L2">
+        <v>558131000.0</v>
+      </c>
+      <c r="M2">
+        <v>865592000.0</v>
+      </c>
+      <c r="N2">
+        <v>526624000.0</v>
+      </c>
+      <c r="O2">
+        <v>948934000.0</v>
+      </c>
+      <c r="P2">
+        <v>1533676000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1626160000.0</v>
+      </c>
+      <c r="R2">
+        <v>1258469000.0</v>
+      </c>
+      <c r="S2">
+        <v>2399082000.0</v>
+      </c>
+      <c r="T2">
+        <v>1906298000.0</v>
+      </c>
+      <c r="U2">
+        <v>1262810000.0</v>
+      </c>
+      <c r="V2">
+        <v>1040944000.0</v>
+      </c>
+      <c r="W2">
+        <v>816329000.0</v>
+      </c>
+      <c r="X2">
+        <v>1855222000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1052832000.0</v>
+      </c>
+      <c r="Z2">
+        <v>694017000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1344017000.0</v>
+      </c>
+      <c r="AB2">
+        <v>683515000.0</v>
+      </c>
+      <c r="AC2">
+        <v>617867000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1003637000.0</v>
+      </c>
+      <c r="AE2">
+        <v>699493000.0</v>
+      </c>
+      <c r="AF2">
+        <v>943800000.0</v>
+      </c>
+      <c r="AG2">
+        <v>692492000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1034644000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1114365000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1227765000.0</v>
+      </c>
+      <c r="AK2">
+        <v>777612000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1052058000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1175820000.0</v>
+      </c>
+      <c r="AN2">
+        <v>1332014000.0</v>
+      </c>
+      <c r="AO2">
+        <v>2349058000.0</v>
+      </c>
+      <c r="AP2">
+        <v>2650195000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1865125000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1597316000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1629407000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1261453000.0</v>
+      </c>
+      <c r="AU2">
+        <v>3342571000.0</v>
+      </c>
+      <c r="AV2">
+        <v>3337131000.0</v>
+      </c>
+      <c r="AW2">
+        <v>3337131000.0</v>
+      </c>
+      <c r="AX2">
+        <v>423294000.0</v>
+      </c>
+      <c r="AY2">
+        <v>432762000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>2630462000.0</v>
+      </c>
+      <c r="BA2">
+        <v>14200000.0</v>
+      </c>
+      <c r="BB2">
+        <v>396101000.0</v>
+      </c>
+      <c r="BC2">
+        <v>396487000.0</v>
+      </c>
+      <c r="BD2">
+        <v>2171791000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1385335000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1501846000.0</v>
+      </c>
+      <c r="BG2">
+        <v>396049000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1761261000.0</v>
+      </c>
+      <c r="BI2">
+        <v>1308653000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>1457969000.0</v>
+      </c>
+      <c r="BK2">
+        <v>1338866000.0</v>
+      </c>
+      <c r="BL2">
+        <v>737262000.0</v>
+      </c>
+      <c r="BM2">
+        <v>851996000.0</v>
+      </c>
+      <c r="BN2">
+        <v>191698000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:66">
+      <c r="A3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B3">
+        <v>4296000</v>
+      </c>
+      <c r="C3">
+        <v>4900000</v>
+      </c>
+      <c r="D3">
+        <v>7569000</v>
+      </c>
+      <c r="E3">
+        <v>11210000</v>
+      </c>
+      <c r="F3">
+        <v>8100000</v>
+      </c>
+      <c r="G3">
+        <v>11355000</v>
+      </c>
+      <c r="H3">
+        <v>6571000</v>
+      </c>
+      <c r="I3">
+        <v>5987000</v>
+      </c>
+      <c r="J3">
+        <v>4861000</v>
+      </c>
+      <c r="K3">
+        <v>7705000</v>
+      </c>
+      <c r="L3">
+        <v>4092000</v>
+      </c>
+      <c r="M3">
+        <v>2636000</v>
+      </c>
+      <c r="N3">
+        <v>1555000</v>
+      </c>
+      <c r="O3">
+        <v>2548000</v>
+      </c>
+      <c r="P3">
+        <v>4781000</v>
+      </c>
+      <c r="Q3">
+        <v>3271000</v>
+      </c>
+      <c r="R3">
+        <v>2695000</v>
+      </c>
+      <c r="S3">
+        <v>5284000</v>
+      </c>
+      <c r="T3">
+        <v>5485000</v>
+      </c>
+      <c r="U3">
+        <v>5898000</v>
+      </c>
+      <c r="V3">
+        <v>3791000</v>
+      </c>
+      <c r="W3">
+        <v>5673000</v>
+      </c>
+      <c r="X3">
+        <v>7071000</v>
+      </c>
+      <c r="Y3">
+        <v>5918000</v>
+      </c>
+      <c r="Z3">
+        <v>14728000</v>
+      </c>
+      <c r="AA3">
+        <v>6984000</v>
+      </c>
+      <c r="AB3">
+        <v>6101000</v>
+      </c>
+      <c r="AC3">
+        <v>6698000</v>
+      </c>
+      <c r="AD3">
+        <v>9571000</v>
+      </c>
+      <c r="AE3">
+        <v>22385000</v>
+      </c>
+      <c r="AF3">
+        <v>3743000</v>
+      </c>
+      <c r="AG3">
+        <v>6306000</v>
+      </c>
+      <c r="AH3">
+        <v>9890000</v>
+      </c>
+      <c r="AI3">
+        <v>4104000</v>
+      </c>
+      <c r="AJ3">
+        <v>1945000</v>
+      </c>
+      <c r="AK3">
+        <v>2987000</v>
+      </c>
+      <c r="AL3">
+        <v>1032000</v>
+      </c>
+      <c r="AM3">
+        <v>4362000</v>
+      </c>
+      <c r="AN3">
+        <v>2614000</v>
+      </c>
+      <c r="AO3">
+        <v>4331000</v>
+      </c>
+      <c r="AP3">
+        <v>4234000</v>
+      </c>
+      <c r="AQ3">
+        <v>5138000</v>
+      </c>
+      <c r="AR3">
+        <v>3791000</v>
+      </c>
+      <c r="AS3">
+        <v>5463000</v>
+      </c>
+      <c r="AT3">
+        <v>4727000</v>
+      </c>
+      <c r="AU3">
+        <v>20740000</v>
+      </c>
+      <c r="AV3">
+        <v>0</v>
+      </c>
+      <c r="AW3">
+        <v>40800000</v>
+      </c>
+      <c r="AX3">
+        <v>10800000</v>
+      </c>
+      <c r="AY3">
+        <v>15100000</v>
+      </c>
+      <c r="AZ3">
+        <v>14900000</v>
+      </c>
+      <c r="BA3">
+        <v>18400000</v>
+      </c>
+      <c r="BB3">
+        <v>26300000</v>
+      </c>
+      <c r="BC3">
+        <v>9100000</v>
+      </c>
+      <c r="BD3">
+        <v>5500000</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66">
+      <c r="A4" t="s">
+        <v>165</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-307461000.0</v>
+      </c>
+      <c r="N4">
+        <v>338968000.0</v>
+      </c>
+      <c r="O4">
+        <v>-422310000.0</v>
+      </c>
+      <c r="P4">
+        <v>-584742000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-92484000.0</v>
+      </c>
+      <c r="R4">
+        <v>367691000.0</v>
+      </c>
+      <c r="S4">
+        <v>-1140613000.0</v>
+      </c>
+      <c r="T4">
+        <v>492784000.0</v>
+      </c>
+      <c r="U4">
+        <v>643488000.0</v>
+      </c>
+      <c r="V4">
+        <v>221866000.0</v>
+      </c>
+      <c r="W4">
+        <v>224615000.0</v>
+      </c>
+      <c r="X4">
+        <v>-1038893000.0</v>
+      </c>
+      <c r="Y4">
+        <v>802390000.0</v>
+      </c>
+      <c r="Z4">
+        <v>358815000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-650000000.0</v>
+      </c>
+      <c r="AB4">
+        <v>660502000.0</v>
+      </c>
+      <c r="AC4">
+        <v>65648000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-385770000.0</v>
+      </c>
+      <c r="AE4">
+        <v>304144000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-244307000.0</v>
+      </c>
+      <c r="AG4">
+        <v>251308000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-342152000.0</v>
+      </c>
+      <c r="AI4"/>
+      <c r="AJ4">
+        <v>-113400000.0</v>
+      </c>
+      <c r="AK4">
+        <v>450153000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-274446000.0</v>
+      </c>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
+      <c r="A5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>43522000.0</v>
+      </c>
+      <c r="N5">
+        <v>487000.0</v>
+      </c>
+      <c r="O5">
+        <v>10999000.0</v>
+      </c>
+      <c r="P5">
+        <v>57438000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-15367000.0</v>
+      </c>
+      <c r="R5">
+        <v>-31943000.0</v>
+      </c>
+      <c r="S5">
+        <v>29898000.0</v>
+      </c>
+      <c r="T5">
+        <v>-59362000.0</v>
+      </c>
+      <c r="U5">
+        <v>-8304000.0</v>
+      </c>
+      <c r="V5">
+        <v>28120000.0</v>
+      </c>
+      <c r="W5">
+        <v>7239000.0</v>
+      </c>
+      <c r="X5">
+        <v>-43362000.0</v>
+      </c>
+      <c r="Y5">
+        <v>40418000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-22179000.0</v>
+      </c>
+      <c r="AA5">
+        <v>25161000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-47202000.0</v>
+      </c>
+      <c r="AC5">
+        <v>2456000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-1319000.0</v>
+      </c>
+      <c r="AE5">
+        <v>30206000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-6213000.0</v>
+      </c>
+      <c r="AG5">
+        <v>15771000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-4882000.0</v>
+      </c>
+      <c r="AI5"/>
+      <c r="AJ5">
+        <v>-14422000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-1265000.0</v>
+      </c>
+      <c r="AL5">
+        <v>14619000.0</v>
+      </c>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
+      <c r="A6" t="s">
+        <v>167</v>
+      </c>
+      <c r="B6">
+        <v>241396000.0</v>
+      </c>
+      <c r="C6">
+        <v>-377891000.0</v>
+      </c>
+      <c r="D6">
+        <v>456608000.0</v>
+      </c>
+      <c r="E6">
+        <v>84456000.0</v>
+      </c>
+      <c r="F6">
+        <v>144389000.0</v>
+      </c>
+      <c r="G6">
+        <v>97378000.0</v>
+      </c>
+      <c r="H6">
+        <v>-41947000.0</v>
+      </c>
+      <c r="I6">
+        <v>-159507000.0</v>
+      </c>
+      <c r="J6">
+        <v>-465631000.0</v>
+      </c>
+      <c r="K6">
+        <v>526469000.0</v>
+      </c>
+      <c r="L6">
+        <v>655297000.0</v>
+      </c>
+      <c r="M6">
+        <v>-307461000.0</v>
+      </c>
+      <c r="N6">
+        <v>338968000.0</v>
+      </c>
+      <c r="O6">
+        <v>-422310000.0</v>
+      </c>
+      <c r="P6">
+        <v>-584742000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-92484000.0</v>
+      </c>
+      <c r="R6">
+        <v>367691000.0</v>
+      </c>
+      <c r="S6">
+        <v>-1140613000.0</v>
+      </c>
+      <c r="T6">
+        <v>492784000.0</v>
+      </c>
+      <c r="U6">
+        <v>643488000.0</v>
+      </c>
+      <c r="V6">
+        <v>221866000.0</v>
+      </c>
+      <c r="W6">
+        <v>224615000.0</v>
+      </c>
+      <c r="X6">
+        <v>-1038893000.0</v>
+      </c>
+      <c r="Y6">
+        <v>802390000.0</v>
+      </c>
+      <c r="Z6">
+        <v>358815000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-650000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>660502000.0</v>
+      </c>
+      <c r="AC6">
+        <v>65648000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-385770000.0</v>
+      </c>
+      <c r="AE6">
+        <v>304144000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-244307000.0</v>
+      </c>
+      <c r="AG6">
+        <v>251308000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-342152000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-79721000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-113400000.0</v>
+      </c>
+      <c r="AK6">
+        <v>450153000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-274446000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-123762000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-156194000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-1017044000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-301137000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>785070000.0</v>
+      </c>
+      <c r="AR6">
+        <v>267809000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-32091000.0</v>
+      </c>
+      <c r="AT6">
+        <v>367954000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-547954000.0</v>
+      </c>
+      <c r="AV6">
+        <v>5440000.0</v>
+      </c>
+      <c r="AW6">
+        <v>5440000.0</v>
+      </c>
+      <c r="AX6">
+        <v>425906000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-846662000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>271353000.0</v>
+      </c>
+      <c r="BA6">
+        <v>2616262000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-381901000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-288487000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-2235591000.0</v>
+      </c>
+      <c r="BE6">
+        <v>786456000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-116511000.0</v>
+      </c>
+      <c r="BG6">
+        <v>1105797000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-169262000.0</v>
+      </c>
+      <c r="BI6">
+        <v>452608000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-149316000.0</v>
+      </c>
+      <c r="BK6">
+        <v>119103000.0</v>
+      </c>
+      <c r="BL6">
+        <v>601604000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-114734000.0</v>
+      </c>
+      <c r="BN6">
+        <v>39800.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66">
+      <c r="A7" t="s">
+        <v>168</v>
+      </c>
+      <c r="B7">
+        <v>63876000.0</v>
+      </c>
+      <c r="C7">
+        <v>18201000.0</v>
+      </c>
+      <c r="D7">
+        <v>-36657000.0</v>
+      </c>
+      <c r="E7">
+        <v>55126000.0</v>
+      </c>
+      <c r="F7">
+        <v>-50203000.0</v>
+      </c>
+      <c r="G7">
+        <v>34024000.0</v>
+      </c>
+      <c r="H7">
+        <v>-20278000.0</v>
+      </c>
+      <c r="I7">
+        <v>8990000.0</v>
+      </c>
+      <c r="J7">
+        <v>-11855000.0</v>
+      </c>
+      <c r="K7">
+        <v>-15997000.0</v>
+      </c>
+      <c r="L7">
+        <v>-41204000.0</v>
+      </c>
+      <c r="M7">
+        <v>29268000.0</v>
+      </c>
+      <c r="N7">
+        <v>-11664000.0</v>
+      </c>
+      <c r="O7">
+        <v>2590000.0</v>
+      </c>
+      <c r="P7">
+        <v>68665000.0</v>
+      </c>
+      <c r="Q7">
+        <v>21416000.0</v>
+      </c>
+      <c r="R7">
+        <v>-20679000.0</v>
+      </c>
+      <c r="S7">
+        <v>42402000.0</v>
+      </c>
+      <c r="T7">
+        <v>-27297000.0</v>
+      </c>
+      <c r="U7">
+        <v>12944000.0</v>
+      </c>
+      <c r="V7">
+        <v>74353000.0</v>
+      </c>
+      <c r="W7">
+        <v>18779000.0</v>
+      </c>
+      <c r="X7">
+        <v>-85246000.0</v>
+      </c>
+      <c r="Y7">
+        <v>84249000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-150275000.0</v>
+      </c>
+      <c r="AA7">
+        <v>34282000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-68809000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-14837000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-47862000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-11831000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-1297000.0</v>
+      </c>
+      <c r="AG7">
+        <v>40657000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-42760000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-39295000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-11060000.0</v>
+      </c>
+      <c r="AK7">
+        <v>17732000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-18864000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-36348000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-26456000.0</v>
+      </c>
+      <c r="AO7">
+        <v>21143000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-9697000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-63653000.0</v>
+      </c>
+      <c r="AR7">
+        <v>67015000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-106944000.0</v>
+      </c>
+      <c r="AT7">
+        <v>24168000.0</v>
+      </c>
+      <c r="AU7"/>
+      <c r="AV7">
+        <v>4830873000.0</v>
+      </c>
+      <c r="AW7">
+        <v>4830873000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-4026800000.0</v>
+      </c>
+      <c r="AY7">
+        <v>4324377000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>1023763000.0</v>
+      </c>
+      <c r="BA7">
+        <v>400363000.0</v>
+      </c>
+      <c r="BB7">
+        <v>4629761000.0</v>
+      </c>
+      <c r="BC7">
+        <v>185940000.0</v>
+      </c>
+      <c r="BD7">
+        <v>16308000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-30096574000.0</v>
+      </c>
+      <c r="BF7">
+        <v>30484937000.0</v>
+      </c>
+      <c r="BG7">
+        <v>291724000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-8914000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-240339000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>460859000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-1158292000.0</v>
+      </c>
+      <c r="BL7">
+        <v>1158292000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-464999000.0</v>
+      </c>
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
+      <c r="A8" t="s">
+        <v>169</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
+      <c r="A9" t="s">
+        <v>170</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
+        <v>0.0</v>
+      </c>
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9">
+        <v>-41231000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-41231000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-1959000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-6150000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-11225000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-54659000.0</v>
+      </c>
+      <c r="BB9">
+        <v>7603000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-3454000.0</v>
+      </c>
+      <c r="BD9">
+        <v>3242000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-15598000.0</v>
+      </c>
+      <c r="BF9">
+        <v>34922000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-5340000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-5686000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-12544000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>19791000.0</v>
+      </c>
+      <c r="BK9">
+        <v>10059000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-75333000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-12333000.0</v>
+      </c>
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
+      <c r="A10" t="s">
+        <v>171</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
+        <v>142000.0</v>
+      </c>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10"/>
+      <c r="AQ10">
+        <v>6734000.0</v>
+      </c>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
+      <c r="A11" t="s">
+        <v>172</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>-9355000.0</v>
+      </c>
+      <c r="N11">
+        <v>-2128000.0</v>
+      </c>
+      <c r="O11">
+        <v>-8531000.0</v>
+      </c>
+      <c r="P11">
+        <v>11703000.0</v>
+      </c>
+      <c r="Q11">
+        <v>37521000.0</v>
+      </c>
+      <c r="R11">
+        <v>12830000.0</v>
+      </c>
+      <c r="S11">
+        <v>12505000.0</v>
+      </c>
+      <c r="T11">
+        <v>30551000.0</v>
+      </c>
+      <c r="U11">
+        <v>20234000.0</v>
+      </c>
+      <c r="V11">
+        <v>47323000.0</v>
+      </c>
+      <c r="W11">
+        <v>11565000.0</v>
+      </c>
+      <c r="X11">
+        <v>-41880000.0</v>
+      </c>
+      <c r="Y11">
+        <v>43813000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-128111000.0</v>
+      </c>
+      <c r="AA11">
+        <v>9122000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-21581000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-17275000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-46569000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-18117000.0</v>
+      </c>
+      <c r="AF11">
+        <v>5107000.0</v>
+      </c>
+      <c r="AG11">
+        <v>23811000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-37891000.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>3362000.0</v>
+      </c>
+      <c r="AK11">
+        <v>19006000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-33625000.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
+        <v>1344000.0</v>
+      </c>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11">
+        <v>42241000.0</v>
+      </c>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
+      <c r="A12" t="s">
+        <v>173</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-2790000.0</v>
+      </c>
+      <c r="N12">
+        <v>6629000.0</v>
+      </c>
+      <c r="O12">
+        <v>14362000.0</v>
+      </c>
+      <c r="P12">
+        <v>4418000.0</v>
+      </c>
+      <c r="Q12">
+        <v>2677000.0</v>
+      </c>
+      <c r="R12">
+        <v>12075000.0</v>
+      </c>
+      <c r="S12">
+        <v>11038000.0</v>
+      </c>
+      <c r="T12">
+        <v>-2793000.0</v>
+      </c>
+      <c r="U12">
+        <v>-19613000.0</v>
+      </c>
+      <c r="V12">
+        <v>7421000.0</v>
+      </c>
+      <c r="W12">
+        <v>14553000.0</v>
+      </c>
+      <c r="X12">
+        <v>-3015000.0</v>
+      </c>
+      <c r="Y12">
+        <v>39185000.0</v>
+      </c>
+      <c r="Z12">
+        <v>42455000.0</v>
+      </c>
+      <c r="AA12">
+        <v>5470000.0</v>
+      </c>
+      <c r="AB12">
+        <v>4391000.0</v>
+      </c>
+      <c r="AC12">
+        <v>4854000.0</v>
+      </c>
+      <c r="AD12">
+        <v>26780000.0</v>
+      </c>
+      <c r="AE12">
+        <v>808000.0</v>
+      </c>
+      <c r="AF12">
+        <v>4847000.0</v>
+      </c>
+      <c r="AG12">
+        <v>3857000.0</v>
+      </c>
+      <c r="AH12">
+        <v>14812000.0</v>
+      </c>
+      <c r="AI12">
+        <v>75560000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-7750000.0</v>
+      </c>
+      <c r="AK12">
+        <v>3380000.0</v>
+      </c>
+      <c r="AL12">
+        <v>12926000.0</v>
+      </c>
+      <c r="AM12">
+        <v>-10903000.0</v>
+      </c>
+      <c r="AN12">
+        <v>-2670000.0</v>
+      </c>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
+        <v>-17438000.0</v>
+      </c>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
+        <v>-23986000.0</v>
+      </c>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12">
+        <v>9610000.0</v>
+      </c>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
+      <c r="A13" t="s">
+        <v>174</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>29268000.0</v>
+      </c>
+      <c r="N13">
+        <v>29268000.0</v>
+      </c>
+      <c r="O13">
+        <v>2590000.0</v>
+      </c>
+      <c r="P13">
+        <v>68665000.0</v>
+      </c>
+      <c r="Q13">
+        <v>21416000.0</v>
+      </c>
+      <c r="R13">
+        <v>21416000.0</v>
+      </c>
+      <c r="S13">
+        <v>42402000.0</v>
+      </c>
+      <c r="T13">
+        <v>-27297000.0</v>
+      </c>
+      <c r="U13">
+        <v>12944000.0</v>
+      </c>
+      <c r="V13">
+        <v>74353000.0</v>
+      </c>
+      <c r="W13">
+        <v>18779000.0</v>
+      </c>
+      <c r="X13">
+        <v>-85246000.0</v>
+      </c>
+      <c r="Y13">
+        <v>84249000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-150275000.0</v>
+      </c>
+      <c r="AA13">
+        <v>34282000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-68809000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-14837000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-47862000.0</v>
+      </c>
+      <c r="AE13">
+        <v>-11831000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-1297000.0</v>
+      </c>
+      <c r="AG13">
+        <v>40657000.0</v>
+      </c>
+      <c r="AH13">
+        <v>-42760000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-51487000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-11060000.0</v>
+      </c>
+      <c r="AK13">
+        <v>17732000.0</v>
+      </c>
+      <c r="AL13">
+        <v>14761000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-51358000.0</v>
+      </c>
+      <c r="AN13">
+        <v>-27946000.0</v>
+      </c>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-79414000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>28148000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13">
+        <v>-83474000.0</v>
+      </c>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
+      <c r="A14" t="s">
+        <v>175</v>
+      </c>
+      <c r="B14">
+        <v>8369000.0</v>
+      </c>
+      <c r="C14">
+        <v>7937000.0</v>
+      </c>
+      <c r="D14">
+        <v>7855000.0</v>
+      </c>
+      <c r="E14">
+        <v>9365000.0</v>
+      </c>
+      <c r="F14">
+        <v>8405000.0</v>
+      </c>
+      <c r="G14">
+        <v>9442000.0</v>
+      </c>
+      <c r="H14">
+        <v>9835000.0</v>
+      </c>
+      <c r="I14">
+        <v>9198000.0</v>
+      </c>
+      <c r="J14">
+        <v>9537000.0</v>
+      </c>
+      <c r="K14">
+        <v>10342000.0</v>
+      </c>
+      <c r="L14">
+        <v>10440000.0</v>
+      </c>
+      <c r="M14">
+        <v>11158000.0</v>
+      </c>
+      <c r="N14">
+        <v>10827000.0</v>
+      </c>
+      <c r="O14">
+        <v>12605000.0</v>
+      </c>
+      <c r="P14">
+        <v>13270000.0</v>
+      </c>
+      <c r="Q14">
+        <v>15291000.0</v>
+      </c>
+      <c r="R14">
+        <v>15581000.0</v>
+      </c>
+      <c r="S14">
+        <v>10009000.0</v>
+      </c>
+      <c r="T14">
+        <v>14268000.0</v>
+      </c>
+      <c r="U14">
+        <v>13924000.0</v>
+      </c>
+      <c r="V14">
+        <v>13643000.0</v>
+      </c>
+      <c r="W14">
+        <v>13473000.0</v>
+      </c>
+      <c r="X14">
+        <v>15540000.0</v>
+      </c>
+      <c r="Y14">
+        <v>16937000.0</v>
+      </c>
+      <c r="Z14">
+        <v>17121000.0</v>
+      </c>
+      <c r="AA14">
+        <v>17848000.0</v>
+      </c>
+      <c r="AB14">
+        <v>17017000.0</v>
+      </c>
+      <c r="AC14">
+        <v>18371000.0</v>
+      </c>
+      <c r="AD14">
+        <v>14588000.0</v>
+      </c>
+      <c r="AE14">
+        <v>13010000.0</v>
+      </c>
+      <c r="AF14">
+        <v>14336000.0</v>
+      </c>
+      <c r="AG14">
+        <v>14337000.0</v>
+      </c>
+      <c r="AH14">
+        <v>13220000.0</v>
+      </c>
+      <c r="AI14">
+        <v>15746000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>16053000.0</v>
+      </c>
+      <c r="AK14">
+        <v>15857000.0</v>
+      </c>
+      <c r="AL14">
+        <v>14363000.0</v>
+      </c>
+      <c r="AM14">
+        <v>12390000.0</v>
+      </c>
+      <c r="AN14">
+        <v>15291000.0</v>
+      </c>
+      <c r="AO14">
+        <v>18932000.0</v>
+      </c>
+      <c r="AP14">
+        <v>5563000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>-7436000.0</v>
+      </c>
+      <c r="AR14">
+        <v>17854000.0</v>
+      </c>
+      <c r="AS14">
+        <v>7144000.0</v>
+      </c>
+      <c r="AT14">
+        <v>8113000.0</v>
+      </c>
+      <c r="AU14">
+        <v>25917000.0</v>
+      </c>
+      <c r="AV14">
+        <v>37988000.0</v>
+      </c>
+      <c r="AW14">
+        <v>37988000.0</v>
+      </c>
+      <c r="AX14">
+        <v>32600000.0</v>
+      </c>
+      <c r="AY14">
+        <v>28400000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>29200000.0</v>
+      </c>
+      <c r="BA14">
+        <v>30000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>26700000.0</v>
+      </c>
+      <c r="BC14">
+        <v>21600000.0</v>
+      </c>
+      <c r="BD14">
+        <v>16500000.0</v>
+      </c>
+      <c r="BE14">
+        <v>16584000.0</v>
+      </c>
+      <c r="BF14">
+        <v>11410000.0</v>
+      </c>
+      <c r="BG14">
+        <v>18856000.0</v>
+      </c>
+      <c r="BH14">
+        <v>17531000.0</v>
+      </c>
+      <c r="BI14">
+        <v>21150000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>15820000.0</v>
+      </c>
+      <c r="BK14">
+        <v>19506000.0</v>
+      </c>
+      <c r="BL14">
+        <v>11511000.0</v>
+      </c>
+      <c r="BM14">
+        <v>-57602000.0</v>
+      </c>
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
+      <c r="A15" t="s">
+        <v>176</v>
+      </c>
+      <c r="B15">
+        <v>33083000.0</v>
+      </c>
+      <c r="C15">
+        <v>32155000.0</v>
+      </c>
+      <c r="D15">
+        <v>32308000.0</v>
+      </c>
+      <c r="E15">
+        <v>33620000.0</v>
+      </c>
+      <c r="F15">
+        <v>32868000.0</v>
+      </c>
+      <c r="G15">
+        <v>33143000.0</v>
+      </c>
+      <c r="H15">
+        <v>33249000.0</v>
+      </c>
+      <c r="I15">
+        <v>33220000.0</v>
+      </c>
+      <c r="J15">
+        <v>33186000.0</v>
+      </c>
+      <c r="K15">
+        <v>33177999.0</v>
+      </c>
+      <c r="L15">
+        <v>33178000.0</v>
+      </c>
+      <c r="M15">
+        <v>33176000.0</v>
+      </c>
+      <c r="N15">
+        <v>33114000.0</v>
+      </c>
+      <c r="O15">
+        <v>33113000.0</v>
+      </c>
+      <c r="P15">
+        <v>33112000.0</v>
+      </c>
+      <c r="Q15">
+        <v>33212000.0</v>
+      </c>
+      <c r="R15">
+        <v>33151000.0</v>
+      </c>
+      <c r="S15">
+        <v>33244000.0</v>
+      </c>
+      <c r="T15">
+        <v>33441000.0</v>
+      </c>
+      <c r="U15">
+        <v>33636000.0</v>
+      </c>
+      <c r="V15">
+        <v>33812000.0</v>
+      </c>
+      <c r="W15">
+        <v>33777000.0</v>
+      </c>
+      <c r="X15">
+        <v>33775000.0</v>
+      </c>
+      <c r="Y15">
+        <v>33765000.0</v>
+      </c>
+      <c r="Z15">
+        <v>33782000.0</v>
+      </c>
+      <c r="AA15">
+        <v>33854000.0</v>
+      </c>
+      <c r="AB15">
+        <v>34408000.0</v>
+      </c>
+      <c r="AC15">
+        <v>34917000.0</v>
+      </c>
+      <c r="AD15">
+        <v>35067000.0</v>
+      </c>
+      <c r="AE15">
+        <v>32370000.0</v>
+      </c>
+      <c r="AF15">
+        <v>32370000.0</v>
+      </c>
+      <c r="AG15">
+        <v>32792000.0</v>
+      </c>
+      <c r="AH15">
+        <v>33504000.0</v>
+      </c>
+      <c r="AI15">
+        <v>32827000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>30701000.0</v>
+      </c>
+      <c r="AK15">
+        <v>30700000.0</v>
+      </c>
+      <c r="AL15">
+        <v>30700000.0</v>
+      </c>
+      <c r="AM15">
+        <v>25482000.0</v>
+      </c>
+      <c r="AN15">
+        <v>27891000.0</v>
+      </c>
+      <c r="AO15">
+        <v>35954000.0</v>
+      </c>
+      <c r="AP15">
+        <v>357670000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>51548000.0</v>
+      </c>
+      <c r="AR15">
+        <v>38181000.0</v>
+      </c>
+      <c r="AS15">
+        <v>37283000.0</v>
+      </c>
+      <c r="AT15">
+        <v>37216000.0</v>
+      </c>
+      <c r="AU15">
+        <v>192527000.0</v>
+      </c>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15">
+        <v>27891000.0</v>
+      </c>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15">
+        <v>71110000.0</v>
+      </c>
+      <c r="BM15">
+        <v>71110000.0</v>
+      </c>
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
+      <c r="A16" t="s">
+        <v>177</v>
+      </c>
+      <c r="B16">
+        <v>1719148000.0</v>
+      </c>
+      <c r="C16">
+        <v>1477752000.0</v>
+      </c>
+      <c r="D16">
+        <v>1855643000.0</v>
+      </c>
+      <c r="E16">
+        <v>1399035000.0</v>
+      </c>
+      <c r="F16">
+        <v>1314579000.0</v>
+      </c>
+      <c r="G16">
+        <v>1170190000.0</v>
+      </c>
+      <c r="H16">
+        <v>1072812000.0</v>
+      </c>
+      <c r="I16">
+        <v>1114759000.0</v>
+      </c>
+      <c r="J16">
+        <v>1274266000.0</v>
+      </c>
+      <c r="K16">
+        <v>1739897000.0</v>
+      </c>
+      <c r="L16">
+        <v>1213428000.0</v>
+      </c>
+      <c r="M16">
+        <v>558131000.0</v>
+      </c>
+      <c r="N16">
+        <v>865592000.0</v>
+      </c>
+      <c r="O16">
+        <v>526624000.0</v>
+      </c>
+      <c r="P16">
+        <v>948934000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1533676000.0</v>
+      </c>
+      <c r="R16">
+        <v>1626160000.0</v>
+      </c>
+      <c r="S16">
+        <v>1258469000.0</v>
+      </c>
+      <c r="T16">
+        <v>2399082000.0</v>
+      </c>
+      <c r="U16">
+        <v>1906298000.0</v>
+      </c>
+      <c r="V16">
+        <v>1262810000.0</v>
+      </c>
+      <c r="W16">
+        <v>1040944000.0</v>
+      </c>
+      <c r="X16">
+        <v>816329000.0</v>
+      </c>
+      <c r="Y16">
+        <v>1855222000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1052832000.0</v>
+      </c>
+      <c r="AA16">
+        <v>694017000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1344017000.0</v>
+      </c>
+      <c r="AC16">
+        <v>683515000.0</v>
+      </c>
+      <c r="AD16">
+        <v>617867000.0</v>
+      </c>
+      <c r="AE16">
+        <v>1003637000.0</v>
+      </c>
+      <c r="AF16">
+        <v>699493000.0</v>
+      </c>
+      <c r="AG16">
+        <v>943800000.0</v>
+      </c>
+      <c r="AH16">
+        <v>692492000.0</v>
+      </c>
+      <c r="AI16">
+        <v>1034644000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1114365000.0</v>
+      </c>
+      <c r="AK16">
+        <v>1227765000.0</v>
+      </c>
+      <c r="AL16">
+        <v>777612000.0</v>
+      </c>
+      <c r="AM16">
+        <v>1052058000.0</v>
+      </c>
+      <c r="AN16">
+        <v>1175820000.0</v>
+      </c>
+      <c r="AO16">
+        <v>1332014000.0</v>
+      </c>
+      <c r="AP16">
+        <v>2349058000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2650195000.0</v>
+      </c>
+      <c r="AR16">
+        <v>1865125000.0</v>
+      </c>
+      <c r="AS16">
+        <v>1597316000.0</v>
+      </c>
+      <c r="AT16">
+        <v>1629407000.0</v>
+      </c>
+      <c r="AU16">
+        <v>1261453000.0</v>
+      </c>
+      <c r="AV16">
+        <v>3342571000.0</v>
+      </c>
+      <c r="AW16">
+        <v>3342571000.0</v>
+      </c>
+      <c r="AX16">
+        <v>849200000.0</v>
+      </c>
+      <c r="AY16">
+        <v>-413900000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>271400000.0</v>
+      </c>
+      <c r="BA16">
+        <v>400300000.0</v>
+      </c>
+      <c r="BB16">
+        <v>14200000.0</v>
+      </c>
+      <c r="BC16">
+        <v>108000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>-63800000.0</v>
+      </c>
+      <c r="BE16">
+        <v>2171791000.0</v>
+      </c>
+      <c r="BF16">
+        <v>1385335000.0</v>
+      </c>
+      <c r="BG16">
+        <v>1501846000.0</v>
+      </c>
+      <c r="BH16">
+        <v>1591999000.0</v>
+      </c>
+      <c r="BI16">
+        <v>1761261000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>1308653000.0</v>
+      </c>
+      <c r="BK16">
+        <v>1457969000.0</v>
+      </c>
+      <c r="BL16">
+        <v>1338866000.0</v>
+      </c>
+      <c r="BM16">
+        <v>737262000.0</v>
+      </c>
+      <c r="BN16">
+        <v>191737800.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66">
+      <c r="A17" t="s">
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6166,17727 +23726,403 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>38</v>
-[...29 lines deleted...]
-      <c r="AD18"/>
+        <v>179</v>
+      </c>
+      <c r="B18">
+        <v>155419000.0</v>
+      </c>
+      <c r="C18">
+        <v>99995000.0</v>
+      </c>
+      <c r="D18">
+        <v>49516000.0</v>
+      </c>
+      <c r="E18">
+        <v>125163000.0</v>
+      </c>
+      <c r="F18">
+        <v>28617000.0</v>
+      </c>
+      <c r="G18">
+        <v>102470000.0</v>
+      </c>
+      <c r="H18">
+        <v>52304000.0</v>
+      </c>
+      <c r="I18">
+        <v>72186000.0</v>
+      </c>
+      <c r="J18">
+        <v>61612000.0</v>
+      </c>
+      <c r="K18">
+        <v>33501000.0</v>
+      </c>
+      <c r="L18">
+        <v>22101000.0</v>
+      </c>
+      <c r="M18">
+        <v>102341000.0</v>
+      </c>
+      <c r="N18">
+        <v>81078000.0</v>
+      </c>
+      <c r="O18">
+        <v>106475000.0</v>
+      </c>
+      <c r="P18">
+        <v>151066000.0</v>
+      </c>
+      <c r="Q18">
+        <v>96211000.0</v>
+      </c>
+      <c r="R18">
+        <v>63567000.0</v>
+      </c>
+      <c r="S18">
+        <v>115188000.0</v>
+      </c>
+      <c r="T18">
+        <v>42972000.0</v>
+      </c>
+      <c r="U18">
+        <v>88098000.0</v>
+      </c>
+      <c r="V18">
+        <v>150409000.0</v>
+      </c>
+      <c r="W18">
+        <v>102896000.0</v>
+      </c>
+      <c r="X18">
+        <v>-14687000.0</v>
+      </c>
+      <c r="Y18">
+        <v>154484000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-66577000.0</v>
+      </c>
+      <c r="AA18">
+        <v>118453000.0</v>
+      </c>
+      <c r="AB18">
+        <v>20723000.0</v>
+      </c>
+      <c r="AC18">
+        <v>74141000.0</v>
+      </c>
+      <c r="AD18">
+        <v>53833000.0</v>
+      </c>
       <c r="AE18">
-        <v>0.0</v>
+        <v>63517000.0</v>
       </c>
       <c r="AF18">
-        <v>0.0</v>
+        <v>81722000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>120523000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>43327000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>51168000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>53661000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>90886000.0</v>
       </c>
       <c r="AL18">
-        <v>0.0</v>
+        <v>63991000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>36493000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
-[...6 lines deleted...]
-      <c r="AT18"/>
+        <v>36786000.0</v>
+      </c>
+      <c r="AO18">
+        <v>83349000.0</v>
+      </c>
+      <c r="AP18">
+        <v>47924000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-17521000.0</v>
+      </c>
+      <c r="AR18">
+        <v>131323000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-56294000.0</v>
+      </c>
+      <c r="AT18">
+        <v>65976000.0</v>
+      </c>
       <c r="AU18"/>
-      <c r="AV18"/>
-[...17 lines deleted...]
-      <c r="BN18"/>
+      <c r="AV18">
+        <v>36465000.0</v>
+      </c>
+      <c r="AW18">
+        <v>77265000.0</v>
+      </c>
+      <c r="AX18">
+        <v>136700000.0</v>
+      </c>
+      <c r="AY18">
+        <v>45900000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>258000000.0</v>
+      </c>
+      <c r="BA18">
+        <v>60600000.0</v>
+      </c>
+      <c r="BB18">
+        <v>250100000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-226600000.0</v>
+      </c>
+      <c r="BD18">
+        <v>221200000.0</v>
+      </c>
+      <c r="BE18">
+        <v>228518000.0</v>
+      </c>
+      <c r="BF18">
+        <v>178692000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-3516000.0</v>
+      </c>
+      <c r="BH18">
+        <v>212818000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-200344000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>208218000.0</v>
+      </c>
+      <c r="BK18">
+        <v>160289000.0</v>
+      </c>
+      <c r="BL18">
+        <v>113538000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-345671000.0</v>
+      </c>
+      <c r="BN18">
+        <v>39800.0</v>
+      </c>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>39</v>
-[...22 lines deleted...]
-      <c r="W19"/>
+        <v>180</v>
+      </c>
+      <c r="B19">
+        <v>20478000.0</v>
+      </c>
+      <c r="C19">
+        <v>-23222000.0</v>
+      </c>
+      <c r="D19">
+        <v>207604000.0</v>
+      </c>
+      <c r="E19">
+        <v>-8545000.0</v>
+      </c>
+      <c r="F19">
+        <v>275937000.0</v>
+      </c>
+      <c r="G19">
+        <v>-37843000.0</v>
+      </c>
+      <c r="H19">
+        <v>273417000.0</v>
+      </c>
+      <c r="I19">
+        <v>146275000.0</v>
+      </c>
+      <c r="J19">
+        <v>166703000.0</v>
+      </c>
+      <c r="K19">
+        <v>697147000.0</v>
+      </c>
+      <c r="L19">
+        <v>228959000.0</v>
+      </c>
+      <c r="M19">
+        <v>118528000.0</v>
+      </c>
+      <c r="N19">
+        <v>-8154000.0</v>
+      </c>
+      <c r="O19">
+        <v>87582000.0</v>
+      </c>
+      <c r="P19">
+        <v>9047000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-343627000.0</v>
+      </c>
+      <c r="R19">
+        <v>-677783000.0</v>
+      </c>
+      <c r="S19">
+        <v>-1087311000.0</v>
+      </c>
+      <c r="T19">
+        <v>-1052927000.0</v>
+      </c>
+      <c r="U19">
+        <v>-287315000.0</v>
+      </c>
+      <c r="V19">
+        <v>-1191064000.0</v>
+      </c>
+      <c r="W19">
+        <v>-858298000.0</v>
+      </c>
       <c r="X19">
-        <v>7108823000.0</v>
+        <v>-1004249000.0</v>
       </c>
       <c r="Y19">
-        <v>5379498000.0</v>
+        <v>-1376156000.0</v>
       </c>
       <c r="Z19">
-        <v>4961690000.0</v>
+        <v>-92789000.0</v>
       </c>
       <c r="AA19">
-        <v>5717223000.0</v>
+        <v>-332003000.0</v>
       </c>
       <c r="AB19">
-        <v>5166408000.0</v>
+        <v>74412000.0</v>
       </c>
       <c r="AC19">
-        <v>5243945000.0</v>
+        <v>69545000.0</v>
       </c>
       <c r="AD19">
-        <v>5585751000.0</v>
+        <v>-50021000.0</v>
       </c>
       <c r="AE19">
-        <v>5416958000.0</v>
+        <v>-357415000.0</v>
       </c>
       <c r="AF19">
-        <v>5922219000.0</v>
+        <v>232191000.0</v>
       </c>
       <c r="AG19">
-        <v>5940641000.0</v>
-[...7 lines deleted...]
-      <c r="AN19"/>
+        <v>12992000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-102355000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-204687000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-282994000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-123638000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-446842000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-1091015000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-987549000.0</v>
+      </c>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19"/>
+      <c r="AQ19">
+        <v>956251000.0</v>
+      </c>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19"/>
+      <c r="AU19">
+        <v>-1011435000.0</v>
+      </c>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19"/>
+      <c r="AX19">
+        <v>-1309721000.0</v>
+      </c>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
     </row>
     <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>40</v>
-[...14030 lines deleted...]
-      <c r="A21" t="s">
         <v>181</v>
-      </c>
-[...3462 lines deleted...]
-        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23908,1856 +24144,1885 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
+      <c r="BN20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>182</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-250000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-250000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>675000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="O21">
         <v>75000000.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>75000000.0</v>
+      </c>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>-200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="T21">
         <v>-10000.0</v>
       </c>
       <c r="U21">
         <v>-10000.0</v>
       </c>
       <c r="V21">
         <v>-10000.0</v>
       </c>
       <c r="W21">
+        <v>-10000.0</v>
+      </c>
+      <c r="X21">
         <v>-200009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000000.0</v>
       </c>
       <c r="Y21">
         <v>-200000000.0</v>
       </c>
       <c r="Z21">
         <v>-200000000.0</v>
       </c>
       <c r="AA21">
-        <v>-10000.0</v>
+        <v>-200000000.0</v>
       </c>
       <c r="AB21">
         <v>-10000.0</v>
       </c>
       <c r="AC21">
         <v>-10000.0</v>
       </c>
       <c r="AD21">
+        <v>-10000.0</v>
+      </c>
+      <c r="AE21">
         <v>170000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>229990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="AG21">
         <v>200000000.0</v>
       </c>
       <c r="AH21">
+        <v>200000000.0</v>
+      </c>
+      <c r="AI21">
         <v>-9161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="AJ21">
         <v>-10000.0</v>
       </c>
       <c r="AK21">
+        <v>-10000.0</v>
+      </c>
+      <c r="AL21">
         <v>-9151000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-207010000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-25810000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-170010000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-207062000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>1094368000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
+      <c r="BN21"/>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22">
+        <v>67784000.0</v>
+      </c>
+      <c r="C22">
         <v>69931000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>73840000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>73247000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>59248000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>52496000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>61492000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>61921000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>54220000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>47502000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>58221000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>62442000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>66818000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>79588000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>69018000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>59360000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>57719000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>57022000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>64279000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>86741000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>57693000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>61739000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>65101000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>20049000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>38865000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>67836000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>74199000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>72433000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>69924000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>59995000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>67388000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>69053000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>67958000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>11684000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>58363000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>56895000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>56740000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>56552000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>53235000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>54860000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>65531000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>50211000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>54889000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>54558000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>54122000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>216672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590413000.0</v>
       </c>
       <c r="AV22">
         <v>590413000.0</v>
       </c>
       <c r="AW22">
+        <v>590413000.0</v>
+      </c>
+      <c r="AX22">
         <v>148600000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>149100000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>136600000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>128300000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>117200000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>114800000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>113100000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>436564000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>321985000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>209743000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>102081000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>361332000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>259053000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>161995000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>65417000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>8302000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>39800.0</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
+        <v>257097000.0</v>
+      </c>
+      <c r="C23">
         <v>-213933000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>498268000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15248000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-110397000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
-        <v>-90990000.0</v>
+        <v>54435000.0</v>
       </c>
       <c r="H23">
+        <v>-91131000.0</v>
+      </c>
+      <c r="I23">
         <v>-350649000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-663176000.0</v>
       </c>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
       <c r="K23">
+        <v>-178687001.0</v>
+      </c>
+      <c r="L23">
         <v>433323000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-453215000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>267471000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-327554000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-509526000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>331024000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>454284000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-303332000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1284647000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>700962000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>903585000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>330269000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-463956000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2141475000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>573504000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-412252000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>64937000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-3170000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-356353000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>460742000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-706265000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>33116000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-249358000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>16639000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>143101000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>514084000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>144174000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-170995000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>843277000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>67653000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-7473000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>579365000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>273483000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>33807000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>449890000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1147033000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-2296359000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2265334000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2043400000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1505062000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1227800000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2408600000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1369477000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1847977000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>340600000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>857177000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>688126000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1572312000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-28530000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>56467000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>243908000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>495692000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2545537000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>554120000.0</v>
       </c>
-      <c r="BM23"/>
+      <c r="BN23"/>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
+        <v>-126515000.0</v>
+      </c>
+      <c r="C24">
         <v>-182762000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>225244000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-70346000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>117524000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-157298000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>112713000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-6834000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>28860000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>38732000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>29211000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-41939000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>34822000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-255706000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-429797000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-386070000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>66004000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-125025000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>273110000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>197764000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-46702000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>252578000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>252914000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-432238000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-174221000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-335769000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>419291000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-73382000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-126436000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-513168000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>35123000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-175863000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-195632000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-127359000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-86005000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-282649000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-260313000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-120192000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-204398000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-226730000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-238809000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-264965000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-186398000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-125296000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-116641000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4267000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>306717000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-1736852000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-2312927000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-601826000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-451887000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-711165000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1024838000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-508462000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3511882000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1565353000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-3511635000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>335885000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>-588000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-571599000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-598020000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2314296000.0</v>
       </c>
-      <c r="BM24"/>
+      <c r="BN24"/>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
-        <v>16763000.0</v>
+        <v>4505000.0</v>
       </c>
       <c r="C25">
+        <v>7077000.0</v>
+      </c>
+      <c r="D25">
         <v>2211000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5058000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8876000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25808000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9292000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1469000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4258000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2753000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7618000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6053000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10002000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3329000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3344000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1634000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-4553000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1292000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-6325000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-30168000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5119000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>21099000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-8354000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>56783000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>33014000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4416000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-139000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3652000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8699000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>29237000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6688000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3299000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5540000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>752000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1846000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4408000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4346000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2319000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2109000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1881000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-25037000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7496000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1675000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-6700000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-4322000.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>-5498797000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4068500000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-4399177000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-952763000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-508963000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-4673061000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-327140000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>79592000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>29830596000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-30605279000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-459288000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>38683000.0</v>
       </c>
-      <c r="BH25"/>
-      <c r="BI25">
+      <c r="BI25"/>
+      <c r="BJ25">
         <v>-527514000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1137080000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1121682000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-298342000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-39800.0</v>
       </c>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26">
+        <v>-32000000.0</v>
+      </c>
+      <c r="C26">
         <v>-25959000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-24041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000000.0</v>
       </c>
       <c r="E26">
         <v>-25000000.0</v>
       </c>
       <c r="F26">
+        <v>-25000000.0</v>
+      </c>
+      <c r="G26">
         <v>-40000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-86000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2612000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>-19000.0</v>
+      </c>
+      <c r="L26">
         <v>-17000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>163000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3135000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2478000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-7330000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3197000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-21505000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-21567000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-22385000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-9543000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-4000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-84000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-157000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-5000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-37433000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-58809000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-40000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1529000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-53000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-50000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-81800000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>342000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-16000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-120000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>0.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>528000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>0.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-146000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>0.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>528000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>528000.0</v>
       </c>
-      <c r="AX26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY26"/>
       <c r="AZ26">
         <v>1055000000.0</v>
       </c>
-      <c r="BA26"/>
+      <c r="BA26">
+        <v>1055000000.0</v>
+      </c>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
+      <c r="BN26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27">
+        <v>3965000.0</v>
+      </c>
+      <c r="C27">
         <v>4239000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4090000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3529000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4032000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2118000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3222000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3307000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3242000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2446000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2433000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2410000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2320000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2580000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1971000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2612000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3135000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2948000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3379000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3742000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3037000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1853000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2579000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2794000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2802000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3119000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1156000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1957000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1594000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1301000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1558000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1578000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1748000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1121000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1177000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1372000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1622000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2448000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2059000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1897000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>-25028000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4667000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-2619000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-4654000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>-3465000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>0.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>464999000.0</v>
       </c>
-      <c r="BM27"/>
+      <c r="BN27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>192014000.0</v>
+      </c>
+      <c r="C28">
         <v>-271902000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>191919000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-43372000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-168265000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21396000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-374239000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-383955000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-698974000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-211884000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>400128000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-486391000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>231222000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-360661000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-545116000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>290482000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>417936000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-558081000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1229629000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>644941000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>860230000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>296492000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-697740000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2107710000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>534722000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-483539000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-28290000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-78087000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-391420000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>598372000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-558645000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>118524000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-282862000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-16204000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>112390000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>483384000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>104323000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-196477000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>789576000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-148801000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-365843000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>439817000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>94993000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-79766000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>547263000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>747444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2265334000.0</v>
       </c>
       <c r="AV28">
         <v>2265334000.0</v>
       </c>
       <c r="AW28">
+        <v>2265334000.0</v>
+      </c>
+      <c r="AX28">
         <v>2043400000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>951000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1227800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2408600000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>765000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1656300000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>340600000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>857177000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>687270000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1572312000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-28530000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>596485000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6720000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>495692000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2545537000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>554120000.0</v>
       </c>
-      <c r="BM28"/>
+      <c r="BN28"/>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
+        <v>159715000.0</v>
+      </c>
+      <c r="C29">
         <v>104895000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>57085000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>136373000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>36717000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>113825000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>58875000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>78173000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>66640000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>41206000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>26210000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>104977000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>82633000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>109023000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>155847000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>99482000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>66262000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>120472000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>48457000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>93996000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>154200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>108569000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-7616000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>160402000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-51849000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>125437000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>26824000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>80839000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>63404000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>85902000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>85465000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>126829000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>53217000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>55272000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>55606000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>93873000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>65023000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>40855000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>39400000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>87680000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>52158000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-12383000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>135114000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-50831000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>70703000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>246751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36465000.0</v>
       </c>
       <c r="AV29">
         <v>36465000.0</v>
       </c>
       <c r="AW29">
+        <v>36465000.0</v>
+      </c>
+      <c r="AX29">
         <v>147500000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>61000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>272900000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>79000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>276400000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-217500000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>226700000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>228518000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>178692000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-3516000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>212818000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-200344000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>208218000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>160289000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>113538000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-345671000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>39800.0</v>
       </c>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
+        <v>-110333000.0</v>
+      </c>
+      <c r="C30">
         <v>-210884000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>207604000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8545000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>275937000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-37843000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>273417000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>146275000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>166870000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>697147000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>228976000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>73953000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25113000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-170672000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-195473000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-482448000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-116507000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-703004000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-785302000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-95449000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-792564000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-180446000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-333537000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1465722000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-124058000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-291898000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>661968000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>62896000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-57754000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-380130000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>228873000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5955000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-112507000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-118789000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-281396000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-127104000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-443792000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>31860000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-985170000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-955923000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12548000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>357636000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>37702000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>98506000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-250012000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1542149000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>-2296359000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1341800000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1425700000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1229400000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2087400000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1027200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1330800000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-631100000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-731393000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-982473000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1658949000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-353550000.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-364254000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-536878000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2057471000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-10959000.0</v>
       </c>
-      <c r="BM30"/>
+      <c r="BN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>