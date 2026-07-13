--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1158,51 +1161,51 @@
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>16000.0</v>
       </c>
       <c r="G15">
         <v>15000.0</v>
       </c>
       <c r="H15">
         <v>15000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>3990000.0</v>
+        <v>16107000.0</v>
       </c>
       <c r="C16">
         <v>4612000.0</v>
       </c>
       <c r="D16">
         <v>10400000.0</v>
       </c>
       <c r="E16">
         <v>10668000.0</v>
       </c>
       <c r="F16">
         <v>596000.0</v>
       </c>
       <c r="G16">
         <v>1781000.0</v>
       </c>
       <c r="H16">
         <v>988000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
@@ -1634,51 +1637,51 @@
       </c>
       <c r="C39">
         <v>13268000.0</v>
       </c>
       <c r="D39">
         <v>12455000.0</v>
       </c>
       <c r="E39">
         <v>11883000.0</v>
       </c>
       <c r="F39">
         <v>9456000.0</v>
       </c>
       <c r="G39">
         <v>6665000.0</v>
       </c>
       <c r="H39">
         <v>1992000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>55905000.0</v>
+        <v>43788000.0</v>
       </c>
       <c r="C40">
         <v>61828000.0</v>
       </c>
       <c r="D40">
         <v>18207000.0</v>
       </c>
       <c r="E40">
         <v>33037000.0</v>
       </c>
       <c r="F40">
         <v>39492000.0</v>
       </c>
       <c r="G40">
         <v>15592000.0</v>
       </c>
       <c r="H40">
         <v>6801000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -2116,3432 +2119,3565 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>7775000.0</v>
+      </c>
+      <c r="C2">
         <v>18187000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5345000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19023000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10736000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9401000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27399000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19910000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22216000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14749000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15014000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11933000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8571000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20906000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21162000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10608000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17010000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14604000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13977000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16472000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16051000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11965000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-103000.0</v>
+      </c>
+      <c r="C5">
         <v>196000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>162000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>70000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-24000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>21000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>221000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-47000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-26000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="O5">
         <v>0.0</v>
       </c>
+      <c r="P5"/>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>38814000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>60601000.0</v>
+      </c>
+      <c r="C7">
         <v>60004000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>54115000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>51695000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>51325000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>53026000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>55899000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>59281000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>58288000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>47114000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>20187000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>20904000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>18421000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>19164000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>19899000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>20271000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>20775000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>16000.0</v>
       </c>
       <c r="C8">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="D8">
         <v>15000.0</v>
       </c>
       <c r="E8">
         <v>15000.0</v>
       </c>
       <c r="F8">
         <v>15000.0</v>
       </c>
       <c r="G8">
-        <v>16000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="H8">
         <v>16000.0</v>
       </c>
       <c r="I8">
         <v>16000.0</v>
       </c>
       <c r="J8">
         <v>16000.0</v>
       </c>
       <c r="K8">
         <v>16000.0</v>
       </c>
       <c r="L8">
         <v>16000.0</v>
       </c>
       <c r="M8">
         <v>16000.0</v>
       </c>
       <c r="N8">
         <v>16000.0</v>
       </c>
       <c r="O8">
         <v>16000.0</v>
       </c>
       <c r="P8">
         <v>16000.0</v>
       </c>
       <c r="Q8">
         <v>16000.0</v>
       </c>
       <c r="R8">
         <v>16000.0</v>
       </c>
       <c r="S8">
         <v>16000.0</v>
       </c>
       <c r="T8">
         <v>16000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>16000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>291306000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>279151000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>256703000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>246432000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>236455000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>227626000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>213948000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>205318000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>74304000.0</v>
+      </c>
+      <c r="C10">
         <v>81985000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>46454000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>50849000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>90008000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>85645000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>124103000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>131811000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>155328000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>144173000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>182951000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>146730000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>155877000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>159775000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>155582000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>170220000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>189401000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>195374000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>180648000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>163968000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>73837000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>58133000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-38353000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>277028000.0</v>
+      </c>
+      <c r="C12">
         <v>300848000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>241526000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>238840000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>251211000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>245114000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>281710000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>268530000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>259173000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>246695000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>232099000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>185325000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>155877000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>159775000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>155582000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>170220000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>189401000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>195374000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>180648000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>163968000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>73837000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>58133000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>38353000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>16000.0</v>
       </c>
       <c r="C13">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="D13">
         <v>15000.0</v>
       </c>
       <c r="E13">
         <v>15000.0</v>
       </c>
       <c r="F13">
         <v>15000.0</v>
       </c>
       <c r="G13">
-        <v>16000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="H13">
         <v>16000.0</v>
       </c>
       <c r="I13">
         <v>16000.0</v>
       </c>
       <c r="J13">
         <v>16000.0</v>
       </c>
       <c r="K13">
         <v>16000.0</v>
       </c>
       <c r="L13">
         <v>16000.0</v>
       </c>
       <c r="M13">
         <v>16000.0</v>
       </c>
       <c r="N13">
         <v>16000.0</v>
       </c>
       <c r="O13">
         <v>16000.0</v>
       </c>
       <c r="P13">
         <v>16000.0</v>
       </c>
       <c r="Q13">
         <v>16000.0</v>
       </c>
       <c r="R13">
         <v>16000.0</v>
       </c>
       <c r="S13">
         <v>16000.0</v>
       </c>
       <c r="T13">
         <v>16000.0</v>
       </c>
       <c r="U13">
+        <v>16000.0</v>
+      </c>
+      <c r="V13">
+        <v>2000.0</v>
+      </c>
+      <c r="W13">
         <v>15000.0</v>
       </c>
-      <c r="V13">
-[...2 lines deleted...]
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>196090295.0</v>
+      </c>
+      <c r="C14">
         <v>190008150.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>180875933.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>172929960.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>162465988.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>178588552.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>170168732.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>179688524.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>180701844.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>182000733.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>181429745.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>183332560.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>182853746.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>180892774.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>186991769.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>188903553.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>193379275.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199385061.0</v>
       </c>
       <c r="S14">
         <v>199385061.0</v>
       </c>
       <c r="T14">
+        <v>199385061.0</v>
+      </c>
+      <c r="U14">
         <v>156867484.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>161386446.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160147810.0</v>
       </c>
       <c r="W14">
         <v>160147810.0</v>
       </c>
       <c r="X14">
         <v>160147810.0</v>
       </c>
       <c r="Y14">
         <v>160147810.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>160147810.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>16000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="N15">
         <v>16000.0</v>
       </c>
+      <c r="O15"/>
       <c r="P15">
         <v>16000.0</v>
       </c>
       <c r="Q15">
         <v>16000.0</v>
       </c>
       <c r="R15">
         <v>16000.0</v>
       </c>
       <c r="S15">
         <v>16000.0</v>
       </c>
       <c r="T15">
         <v>16000.0</v>
       </c>
       <c r="U15">
+        <v>16000.0</v>
+      </c>
+      <c r="V15">
         <v>15000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>3990000.0</v>
+        <v>13458000.0</v>
       </c>
       <c r="C16">
-        <v>8308000.0</v>
+        <v>16107000.0</v>
       </c>
       <c r="D16">
+        <v>18326000.0</v>
+      </c>
+      <c r="E16">
         <v>2996000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11264000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14216000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11827000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2825000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9531000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12026000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>777000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8237000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10668000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7229000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6953000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5880000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>596000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4480000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>679000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3155000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1781000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>3542000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>1900000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>139382000.0</v>
+      </c>
+      <c r="C22">
         <v>127966000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>151233000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>135528000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>131577000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>115759000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>123396000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>119294000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>130466000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>119040000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>143183000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>167806000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>180373000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>177976000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>168088000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>127646000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>102765000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>86068000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>69356000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>62374000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>65170000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>49735000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>563442000.0</v>
+      </c>
+      <c r="C23">
         <v>579996000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>544738000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>517124000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>522314000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>509787000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>542488000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>526023000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>510938000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>473209000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>441781000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>411015000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>388104000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>395064000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>385658000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>353646000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>342690000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>311751000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>284525000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>254254000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>161240000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>133855000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>38814000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26">
         <v>27735000.0</v>
       </c>
       <c r="C26">
         <v>27735000.0</v>
       </c>
       <c r="D26">
         <v>27735000.0</v>
       </c>
       <c r="E26">
         <v>27735000.0</v>
       </c>
       <c r="F26">
+        <v>27735000.0</v>
+      </c>
+      <c r="G26">
         <v>27534000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-13703000.0</v>
+      </c>
+      <c r="C28">
         <v>-21981000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7661000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>846000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-38683000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-32619000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-68204000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-72530000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-97040000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-97059000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-162764000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-125826000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-137456000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-140611000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-135683000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-149949000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-168626000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-195374000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-180648000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-163968000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-73837000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-58133000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>38353000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>430640000.0</v>
+      </c>
+      <c r="C29">
         <v>437462000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>413329000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>396531000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>381536000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>377132000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>403510000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>401705000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>389875000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>376850000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>355194000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>336922000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>320193000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>307739000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>292445000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>278130000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>263301000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>245573000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>219299000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>203715000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>114255000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>97677000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>5240000.0</v>
+      </c>
+      <c r="C30">
         <v>6271000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12218000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9125000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6554000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8625000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10499000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12719000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5413000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7469000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6316000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6269000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3781000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6866000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8368000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5709000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2910000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2441000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5266000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8809000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3549000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5780000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>355194000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>336922000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>320193000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>307739000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>292445000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>278130000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>263301000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>245573000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>219299000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>203715000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>114255000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>38814000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>351985000.0</v>
+      </c>
+      <c r="C32">
         <v>356762000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>331359000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>315249000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>298742000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>292624000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>339549000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>340637000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>333753000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>328367000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>324823000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>312418000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>296860000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>285107000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>269430000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>257870000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>245156000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>230946000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>206977000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>196561000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>102966000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>87794000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>131254000.0</v>
+      </c>
+      <c r="C33">
         <v>132711000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>126720000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>123512000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>122603000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>127021000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>108194000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>108783000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>105360000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>87550000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>46737000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>41766000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>38493000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>38564000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>39750000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>37742000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>36357000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>18412000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>15904000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>10764000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>14922000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>13542000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-38353000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>263000.0</v>
+      </c>
+      <c r="C34">
         <v>182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="D34">
         <v>83000.0</v>
       </c>
       <c r="E34">
         <v>83000.0</v>
       </c>
       <c r="F34">
         <v>83000.0</v>
       </c>
       <c r="G34">
-        <v>183000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="H34">
         <v>183000.0</v>
       </c>
       <c r="I34">
         <v>183000.0</v>
       </c>
       <c r="J34">
         <v>183000.0</v>
       </c>
       <c r="K34">
-        <v>176000.0</v>
+        <v>183000.0</v>
       </c>
       <c r="L34">
         <v>176000.0</v>
       </c>
       <c r="M34">
         <v>176000.0</v>
       </c>
       <c r="N34">
         <v>176000.0</v>
       </c>
       <c r="O34">
-        <v>215000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="P34">
         <v>215000.0</v>
       </c>
       <c r="Q34">
-        <v>243000.0</v>
+        <v>215000.0</v>
       </c>
       <c r="R34">
         <v>243000.0</v>
       </c>
-      <c r="S34"/>
+      <c r="S34">
+        <v>243000.0</v>
+      </c>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>52599000.0</v>
+      </c>
+      <c r="C35">
         <v>52011000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>44750000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>42230000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>39809000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>42513000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>44233000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>47715000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>49238000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>39067000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>16366000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>17262000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>15160000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>15932000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>16735000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>17482000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>18212000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3785000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3582000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3610000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3633000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3659000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>1650000.0</v>
+      </c>
+      <c r="C36">
         <v>1717000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1633000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1830000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1907000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2073000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2160000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2214000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2047000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1336000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1239000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1258000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1195000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1257000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1738000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1747000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>745000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>560000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>584000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>502000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2286000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>506000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-38353000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>14051000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>13213000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>12228000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>12453000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11801000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11390000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>10799000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>8541000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3856000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>8340000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>10538000.0</v>
+      </c>
+      <c r="C39">
         <v>12200000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13041000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>10119000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10369000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>13268000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18689000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>16697000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10526000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>12455000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13446000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9849000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9580000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11883000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>13870000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>12329000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11257000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9456000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>13351000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8339000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3762000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6665000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>55905000.0</v>
+        <v>45778000.0</v>
       </c>
       <c r="C40">
-        <v>59828000.0</v>
+        <v>43788000.0</v>
       </c>
       <c r="D40">
+        <v>49810000.0</v>
+      </c>
+      <c r="E40">
         <v>43294000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>62996000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>52224000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>39075000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>40479000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>23640000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>18207000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>25466000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>34060000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>28418000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>33037000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>41005000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>33683000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>30821000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>39492000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>34686000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>24956000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>18795000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>15592000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41">
         <v>176000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="M41">
         <v>176000.0</v>
       </c>
+      <c r="N41"/>
       <c r="O41">
-        <v>215000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="P41">
         <v>215000.0</v>
       </c>
       <c r="Q41">
+        <v>215000.0</v>
+      </c>
+      <c r="R41">
         <v>243000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3785000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3582000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3610000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3633000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>325715000.0</v>
+      </c>
+      <c r="C42">
         <v>338526000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>332935000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>324975000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>317173000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>312622000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>340684000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>337447000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>326696000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>315075000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>303428000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>291306000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>279151000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>268606000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>256703000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>246432000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>236455000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>227626000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>213948000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>205318000.0</v>
       </c>
-      <c r="U42">
-[...1 lines deleted...]
-      </c>
       <c r="V42">
+        <v>75326000.0</v>
+      </c>
+      <c r="W42">
         <v>70175000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>114816000.0</v>
+      </c>
+      <c r="C45">
         <v>112789000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>103441000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>99380000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>97134000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>98593000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>99140000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>99961000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>93852000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>75652000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>39601000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>34712000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>31333000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>26336000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>30947000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>6908000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>6582000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>89688000.0</v>
+      </c>
+      <c r="C46">
         <v>91072000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>84254000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>82406000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>82313000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>85771000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>88164000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>90269000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>85273000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>67923000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>32686000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>28553000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>25887000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>26336000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>26797000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>25441000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>24967000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>7613000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>7363000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>6908000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6582000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>6529000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>32686000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>11399000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>11241000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>26336000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>10823000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>8809000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>7719000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>7613000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>7363000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>6908000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6582000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>105012000.0</v>
+      </c>
+      <c r="C48">
         <v>98724000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>80217000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>71471000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>64372000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>64474000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>62589000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>64289000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>63189000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>61754000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>51754000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>45608000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>41026000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>39117000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>35726000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>31682000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>26830000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>17931000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>5335000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1619000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>38927000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>27487000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>45608000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>41026000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>35726000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>31682000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>26830000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>17931000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>5335000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1619000.0</v>
       </c>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>60601000.0</v>
+      </c>
+      <c r="C51">
         <v>60004000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>54115000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>51695000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>51325000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>53026000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>55899000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>59281000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>58288000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>47114000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>20187000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>20904000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>18421000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>19164000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>19899000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>20271000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>20775000.0</v>
       </c>
-      <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>8265000.0</v>
+      </c>
+      <c r="C52">
         <v>8175000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>9448000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>9548000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>11599000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10596000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>11849000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>11749000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>9233000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>8230000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3997000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3818000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3437000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3408000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3379000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3004000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2806000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>41603000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>39600000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>26409000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>24146000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>15754000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>202724000.0</v>
+      </c>
+      <c r="C53">
         <v>218863000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>195072000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>187991000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>161203000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>159469000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>157607000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>136719000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>103845000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>102522000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>49148000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>38595000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>76706000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>563442000.0</v>
+      </c>
+      <c r="C55">
         <v>579996000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>544738000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>517124000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>522314000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>509787000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>542488000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>526023000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>510938000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>473209000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>441781000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>411015000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>388104000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>395064000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>385658000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>353646000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>342690000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>311751000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>284525000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>254254000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>161240000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>133855000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>432188000.0</v>
+      </c>
+      <c r="C56">
         <v>447285000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>418018000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>393612000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>399711000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>382766000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>434294000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>417240000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>405578000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>385659000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>395044000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>369249000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>349611000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>356500000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>345908000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>315904000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>306333000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>293339000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>268621000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>243490000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>146318000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>120313000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>38353000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>80203000.0</v>
+      </c>
+      <c r="C57">
         <v>90523000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>86659000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>78363000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>100969000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>90142000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>94745000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>76603000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>71825000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>57292000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>70221000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>56831000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>52751000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>71393000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>76478000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>58034000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>61177000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>62393000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>61644000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>46929000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>43352000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>32519000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>132802000.0</v>
+      </c>
+      <c r="C58">
         <v>142534000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>131409000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>120593000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>140778000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>132655000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>138978000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>124318000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>121063000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>96359000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>86587000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>74093000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>67911000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>87325000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>93213000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>75516000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>79389000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>66178000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>65226000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>50539000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>46985000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>36178000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>430640000.0</v>
+      </c>
+      <c r="C60">
         <v>437462000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>413329000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>396531000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>381536000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>377132000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>403510000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>401705000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>389875000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>376850000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>355194000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>336922000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>320193000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>307739000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>292445000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>278130000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>263301000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>245573000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>219299000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>203715000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>114255000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>97677000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>38814000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5566,2753 +5702,2828 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>211259000.0</v>
       </c>
       <c r="C2">
         <v>179935000.0</v>
       </c>
       <c r="D2">
         <v>168683000.0</v>
       </c>
       <c r="E2">
         <v>151375000.0</v>
       </c>
       <c r="F2">
         <v>118370000.0</v>
       </c>
       <c r="G2">
         <v>72888000.0</v>
       </c>
       <c r="H2">
         <v>31158000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>9035000.0</v>
       </c>
       <c r="C3">
         <v>6694000.0</v>
       </c>
       <c r="D3">
         <v>2942000.0</v>
       </c>
       <c r="E3">
         <v>1924000.0</v>
       </c>
       <c r="F3">
         <v>1424000.0</v>
       </c>
       <c r="G3">
         <v>946000.0</v>
       </c>
       <c r="H3">
         <v>517000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
         <v>47207000.0</v>
       </c>
       <c r="C5">
-        <v>2265000.0</v>
+        <v>14340000.0</v>
       </c>
       <c r="D5">
-        <v>34045000.0</v>
+        <v>40807000.0</v>
       </c>
       <c r="E5">
-        <v>37666000.0</v>
+        <v>38727000.0</v>
       </c>
       <c r="F5">
         <v>10098000.0</v>
       </c>
       <c r="G5">
         <v>57940000.0</v>
       </c>
       <c r="H5">
         <v>-347000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
         <v>56242000.0</v>
       </c>
       <c r="C6">
-        <v>8959000.0</v>
+        <v>21034000.0</v>
       </c>
       <c r="D6">
-        <v>36987000.0</v>
+        <v>43749000.0</v>
       </c>
       <c r="E6">
-        <v>39590000.0</v>
+        <v>40651000.0</v>
       </c>
       <c r="F6">
         <v>11522000.0</v>
       </c>
       <c r="G6">
         <v>58886000.0</v>
       </c>
       <c r="H6">
         <v>170000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>419839000.0</v>
       </c>
       <c r="C9">
         <v>375623000.0</v>
       </c>
       <c r="D9">
         <v>376963000.0</v>
       </c>
       <c r="E9">
         <v>354460000.0</v>
       </c>
       <c r="F9">
         <v>301221000.0</v>
       </c>
       <c r="G9">
         <v>190224000.0</v>
       </c>
       <c r="H9">
         <v>79336000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>47207000.0</v>
       </c>
       <c r="C10">
         <v>14340000.0</v>
       </c>
       <c r="D10">
         <v>40807000.0</v>
       </c>
       <c r="E10">
         <v>38727000.0</v>
       </c>
       <c r="F10">
         <v>9859000.0</v>
       </c>
       <c r="G10">
         <v>58076000.0</v>
       </c>
       <c r="H10">
         <v>112000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>12957000.0</v>
       </c>
       <c r="C11">
         <v>11620000.0</v>
       </c>
       <c r="D11">
         <v>18170000.0</v>
       </c>
       <c r="E11">
         <v>17541000.0</v>
       </c>
       <c r="F11">
         <v>19415000.0</v>
       </c>
       <c r="G11">
         <v>8318000.0</v>
       </c>
       <c r="H11">
         <v>-460000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>6775000.0</v>
       </c>
       <c r="E12">
         <v>1061000.0</v>
       </c>
       <c r="F12">
         <v>239000.0</v>
       </c>
       <c r="G12">
         <v>136000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13">
         <v>8748000.0</v>
       </c>
       <c r="C13">
         <v>11242000.0</v>
       </c>
       <c r="D13">
         <v>5519000.0</v>
       </c>
       <c r="E13">
         <v>1708000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13">
         <v>136000.0</v>
       </c>
       <c r="H13">
         <v>460000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>34250000.0</v>
       </c>
       <c r="C15">
         <v>2720000.0</v>
       </c>
       <c r="D15">
         <v>22637000.0</v>
       </c>
       <c r="E15">
         <v>21186000.0</v>
       </c>
       <c r="F15">
         <v>-9556000.0</v>
       </c>
       <c r="G15">
         <v>49758000.0</v>
       </c>
       <c r="H15">
         <v>112000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>21186000.0</v>
       </c>
       <c r="F16">
         <v>-9556000.0</v>
       </c>
       <c r="G16">
         <v>49758000.0</v>
       </c>
       <c r="H16">
         <v>112000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
         <v>34250000.0</v>
       </c>
       <c r="C17">
         <v>2720000.0</v>
       </c>
       <c r="D17">
         <v>16028000.0</v>
       </c>
       <c r="E17">
         <v>21186000.0</v>
       </c>
       <c r="F17">
         <v>-9556000.0</v>
       </c>
       <c r="G17">
         <v>49758000.0</v>
       </c>
       <c r="H17">
         <v>112000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
         <v>8748000.0</v>
       </c>
       <c r="C18">
         <v>11242000.0</v>
       </c>
       <c r="D18">
         <v>5519000.0</v>
       </c>
       <c r="E18">
         <v>1708000.0</v>
       </c>
       <c r="F18">
         <v>-239000.0</v>
       </c>
       <c r="G18">
         <v>136000.0</v>
       </c>
       <c r="H18">
         <v>460000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>38147000.0</v>
       </c>
       <c r="C21">
         <v>2265000.0</v>
       </c>
       <c r="D21">
         <v>34045000.0</v>
       </c>
       <c r="E21">
         <v>37666000.0</v>
       </c>
       <c r="F21">
         <v>10983000.0</v>
       </c>
       <c r="G21">
         <v>57940000.0</v>
       </c>
       <c r="H21">
         <v>-347000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>592951000.0</v>
       </c>
       <c r="C23">
         <v>553293000.0</v>
       </c>
       <c r="D23">
         <v>511601000.0</v>
       </c>
       <c r="E23">
         <v>468169000.0</v>
       </c>
       <c r="F23">
         <v>408608000.0</v>
       </c>
       <c r="G23">
         <v>205172000.0</v>
       </c>
       <c r="H23">
         <v>110841000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
         <v>9035000.0</v>
       </c>
       <c r="C25">
         <v>6694000.0</v>
       </c>
       <c r="D25">
         <v>2765000.0</v>
       </c>
       <c r="E25">
         <v>1924000.0</v>
       </c>
       <c r="F25">
         <v>1424000.0</v>
       </c>
       <c r="G25">
         <v>946000.0</v>
       </c>
       <c r="H25">
         <v>517000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
         <v>145851000.0</v>
       </c>
       <c r="C27">
         <v>230475000.0</v>
       </c>
       <c r="D27">
         <v>202243000.0</v>
       </c>
       <c r="E27">
         <v>196141000.0</v>
       </c>
       <c r="F27">
         <v>140636000.0</v>
       </c>
       <c r="G27">
         <v>90748000.0</v>
       </c>
       <c r="H27">
         <v>58033000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
         <v>142736000.0</v>
       </c>
       <c r="C28">
         <v>142883000.0</v>
       </c>
       <c r="D28">
         <v>140675000.0</v>
       </c>
       <c r="E28">
         <v>120653000.0</v>
       </c>
       <c r="F28">
         <v>149602000.0</v>
       </c>
       <c r="G28">
         <v>41536000.0</v>
       </c>
       <c r="H28">
         <v>21650000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
         <v>12957000.0</v>
       </c>
       <c r="C29">
         <v>11620000.0</v>
       </c>
       <c r="D29">
         <v>11910000.0</v>
       </c>
       <c r="E29">
         <v>17541000.0</v>
       </c>
       <c r="F29">
         <v>19415000.0</v>
       </c>
       <c r="G29">
         <v>8318000.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>381692000.0</v>
       </c>
       <c r="C30">
         <v>373358000.0</v>
       </c>
       <c r="D30">
         <v>342918000.0</v>
       </c>
       <c r="E30">
         <v>316794000.0</v>
       </c>
       <c r="F30">
         <v>290238000.0</v>
       </c>
       <c r="G30">
         <v>132284000.0</v>
       </c>
       <c r="H30">
         <v>79683000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>9060000.0</v>
       </c>
       <c r="C31">
         <v>12075000.0</v>
       </c>
       <c r="D31">
         <v>6762000.0</v>
       </c>
       <c r="E31">
         <v>1061000.0</v>
       </c>
       <c r="F31">
         <v>-1124000.0</v>
       </c>
       <c r="G31">
         <v>136000.0</v>
       </c>
       <c r="H31">
         <v>459000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>631098000.0</v>
       </c>
       <c r="C32">
         <v>555558000.0</v>
       </c>
       <c r="D32">
         <v>545646000.0</v>
       </c>
       <c r="E32">
         <v>505835000.0</v>
       </c>
       <c r="F32">
         <v>419591000.0</v>
       </c>
       <c r="G32">
         <v>263112000.0</v>
       </c>
       <c r="H32">
         <v>110494000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>55015000.0</v>
+      </c>
+      <c r="C2">
         <v>74830000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45593000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>50394000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>40442000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49636000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>46181000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>46961000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37156000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47058000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44971000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>42098000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34556000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46050000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>37756000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35899000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31670000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>38696000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27991000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26964000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24719000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26134000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20176000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18923000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7655000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>3411000.0</v>
+      </c>
+      <c r="C3">
         <v>2557000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2326000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2153000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1999000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1846000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2885000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1113000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>850000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>814000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>756000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>713000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>659000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>637000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>479000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>433000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>375000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>403000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>355000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>348000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>318000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>291000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>257000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>180000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>218000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>6445000.0</v>
+      </c>
+      <c r="C5">
         <v>21353000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>11959000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>12031000.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
-        <v>8900000.0</v>
+        <v>1864000.0</v>
       </c>
       <c r="G5">
-        <v>-8629000.0</v>
+        <v>12380000.0</v>
       </c>
       <c r="H5">
-        <v>1553000.0</v>
+        <v>-5701000.0</v>
       </c>
       <c r="I5">
-        <v>443000.0</v>
+        <v>4383000.0</v>
       </c>
       <c r="J5">
-        <v>14228000.0</v>
+        <v>3280000.0</v>
       </c>
       <c r="K5">
+        <v>16507000.0</v>
+      </c>
+      <c r="L5">
+        <v>11849000.0</v>
+      </c>
+      <c r="M5">
+        <v>8083000.0</v>
+      </c>
+      <c r="N5">
+        <v>4368000.0</v>
+      </c>
+      <c r="O5">
+        <v>3638000.0</v>
+      </c>
+      <c r="P5">
+        <v>11815000.0</v>
+      </c>
+      <c r="Q5">
+        <v>9521000.0</v>
+      </c>
+      <c r="R5">
+        <v>13753000.0</v>
+      </c>
+      <c r="S5">
+        <v>15549000.0</v>
+      </c>
+      <c r="T5">
+        <v>9728000.0</v>
+      </c>
+      <c r="U5">
+        <v>-32061000.0</v>
+      </c>
+      <c r="V5">
+        <v>16060000.0</v>
+      </c>
+      <c r="W5">
+        <v>12771000.0</v>
+      </c>
+      <c r="X5">
+        <v>24573000.0</v>
+      </c>
+      <c r="Y5">
+        <v>16560000.0</v>
+      </c>
+      <c r="Z5">
+        <v>4036000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B6">
+        <v>9856000.0</v>
+      </c>
+      <c r="C6">
+        <v>23910000.0</v>
+      </c>
+      <c r="D6">
+        <v>14285000.0</v>
+      </c>
+      <c r="E6">
+        <v>14184000.0</v>
+      </c>
+      <c r="F6">
+        <v>3863000.0</v>
+      </c>
+      <c r="G6">
+        <v>14226000.0</v>
+      </c>
+      <c r="H6">
+        <v>-2816000.0</v>
+      </c>
+      <c r="I6">
+        <v>5496000.0</v>
+      </c>
+      <c r="J6">
+        <v>4130000.0</v>
+      </c>
+      <c r="K6">
+        <v>17321000.0</v>
+      </c>
+      <c r="L6">
+        <v>12605000.0</v>
+      </c>
+      <c r="M6">
+        <v>8796000.0</v>
+      </c>
+      <c r="N6">
+        <v>5027000.0</v>
+      </c>
+      <c r="O6">
+        <v>4275000.0</v>
+      </c>
+      <c r="P6">
+        <v>12294000.0</v>
+      </c>
+      <c r="Q6">
         <v>9954000.0</v>
       </c>
-      <c r="L5">
-[...93 lines deleted...]
-      </c>
       <c r="R6">
+        <v>14128000.0</v>
+      </c>
+      <c r="S6">
         <v>15952000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>10083000.0</v>
+      </c>
+      <c r="U6">
         <v>-31713000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16378000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>13062000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>24830000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>16740000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4254000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>104887000.0</v>
+      </c>
+      <c r="C9">
         <v>127066000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>106068000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>102246000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>84459000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>102196000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>94028000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>97264000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>82137000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>97860000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>97393000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>96034000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>85676000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>98848000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>90833000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>86348000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>78430000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>90003000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>74705000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>74153000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>62360000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>64059000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>56633000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>45220000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>24312000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>6445000.0</v>
+      </c>
+      <c r="C10">
         <v>21353000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11959000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12031000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1864000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12380000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5701000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4383000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3280000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16507000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11849000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8083000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4368000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3638000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11815000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9521000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13753000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16311000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9618000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-32092000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16022000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12779000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>24585000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16578000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4134000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>157000.0</v>
+      </c>
+      <c r="C11">
         <v>2846000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3213000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4932000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1966000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10495000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-4001000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3283000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1845000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6507000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5703000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3501000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2459000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>247000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7771000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4669000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4854000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3715000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2664000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8454000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4582000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>653000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5262000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2403000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-196000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>7846000.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1521000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1071000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>880000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>604000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>70000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>63000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>110000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>31000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>36000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>98000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>2239000.0</v>
+      </c>
+      <c r="C13">
         <v>2238000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2315000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2119000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2076000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2639000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2926000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2830000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2847000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2281000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1901000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1521000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1072000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1025000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>7000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>12000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>6288000.0</v>
+      </c>
+      <c r="C15">
         <v>18507000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8746000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>7099000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-102000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1885000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1700000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1435000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>10000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6146000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4582000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1909000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3391000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4044000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4852000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8899000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12596000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6954000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-40546000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11440000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12126000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>19323000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>14175000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4134000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>6146000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4582000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1909000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3391000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4044000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4852000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8899000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12596000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6954000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-40546000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11440000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>19323000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14175000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4134000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>6288000.0</v>
+      </c>
+      <c r="C17">
         <v>18507000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>8746000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>7099000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-102000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1885000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1700000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1100000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1435000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>10000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>6146000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>4582000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1909000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3391000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4044000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>4852000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8899000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>12596000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>6954000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-40546000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>11440000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>12126000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>19323000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>14175000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4134000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>2239000.0</v>
+      </c>
+      <c r="C18">
         <v>2238000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2315000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2119000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2076000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2639000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2926000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2830000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2847000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2281000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1901000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1521000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1072000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>880000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>604000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>70000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-63000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-110000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-31000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-36000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>12000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>19000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>98000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-4000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>1000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>70000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>4483000.0</v>
+      </c>
+      <c r="C21">
         <v>18808000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9635000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9915000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-211000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8629000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1553000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>443000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14228000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9954000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>6566000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3297000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3260000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11210000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9451000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13745000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>16434000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10551000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-32061000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16060000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12771000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>24573000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16560000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4036000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>155419000.0</v>
+      </c>
+      <c r="C23">
         <v>183088000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>142026000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>142725000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>125112000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>142932000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>148838000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>142672000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>118850000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>130690000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>132410000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>131566000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>116935000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>141638000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>117379000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>112796000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>96355000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>112265000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>92145000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>133178000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>71019000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>77422000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>52236000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>47583000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>27931000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>3411000.0</v>
+      </c>
+      <c r="C25">
         <v>2557000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2326000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2153000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1999000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1846000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2885000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1113000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>850000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>814000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>756000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>713000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>659000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>637000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>479000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>433000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>375000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>403000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>355000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>348000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>318000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>291000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>257000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>180000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>218000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
-        <v>21880000.0</v>
+        <v>36439000.0</v>
       </c>
       <c r="C27">
+        <v>-21880000.0</v>
+      </c>
+      <c r="D27">
         <v>59313000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>57584000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>50834000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>57705000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>67128000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>59937000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>45705000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>48186000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>51207000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>54628000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>48222000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>59077000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>51971000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>47627000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>37466000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>42247000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>35724000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>34710000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>27954000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>31309000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>23653000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>21710000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>14076000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>37883000.0</v>
+      </c>
+      <c r="C28">
         <v>37033000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>37120000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34747000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33836000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>35591000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>35529000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>35774000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>35989000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>35446000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>36232000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>34840000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34157000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>36511000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>27652000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>29270000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>27219000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>31322000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>28430000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>71504000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18346000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>19979000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8407000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6950000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>157000.0</v>
+      </c>
+      <c r="C29">
         <v>2846000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3213000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4932000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1966000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10495000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4001000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3283000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1845000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6507000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5703000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3501000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2459000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>247000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7771000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4669000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4854000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3715000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2664000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8454000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4582000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>653000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5262000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2403000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>0.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>100404000.0</v>
+      </c>
+      <c r="C30">
         <v>108258000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>96433000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>92331000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>84670000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>93296000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>102657000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>95711000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>81694000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>83632000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>87439000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>89468000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>82379000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>95588000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>79623000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>76897000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>64685000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>73569000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>64154000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>106214000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>46300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>51288000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>32060000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>28660000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20276000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>1962000.0</v>
+      </c>
+      <c r="C31">
         <v>2545000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2324000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2116000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2075000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3480000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2928000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2830000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2837000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2279000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1895000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1517000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1071000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>378000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>605000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>70000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>8000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-123000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-933000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-31000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-38000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>8000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>12000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>18000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>98000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>159902000.0</v>
+      </c>
+      <c r="C32">
         <v>201896000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>151661000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>152640000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>124901000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>151832000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>140209000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>144225000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>119293000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>144918000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>142364000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>138132000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>120232000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>144898000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>128589000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>122247000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>110100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>128699000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>102696000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>101117000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>87079000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>90193000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>76809000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>64143000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>31967000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8339,2647 +8550,2716 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>85645000.0</v>
       </c>
       <c r="C2">
         <v>144173000.0</v>
       </c>
       <c r="D2">
         <v>159775000.0</v>
       </c>
       <c r="E2">
         <v>197430000.0</v>
       </c>
       <c r="F2">
         <v>58133000.0</v>
       </c>
       <c r="G2">
         <v>38353000.0</v>
       </c>
       <c r="H2">
         <v>22583000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>8168000</v>
       </c>
       <c r="C3">
         <v>17021000</v>
       </c>
       <c r="D3">
         <v>16348000</v>
       </c>
       <c r="E3">
         <v>5348000</v>
       </c>
       <c r="F3">
         <v>2712000</v>
       </c>
       <c r="G3">
         <v>2262000</v>
       </c>
       <c r="H3">
         <v>4761000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>139297000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2640000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>-3660000.0</v>
       </c>
       <c r="C6">
         <v>-58528000.0</v>
       </c>
       <c r="D6">
         <v>-15602000.0</v>
       </c>
       <c r="E6">
         <v>-37655000.0</v>
       </c>
       <c r="F6">
         <v>139297000.0</v>
       </c>
       <c r="G6">
         <v>19780000.0</v>
       </c>
       <c r="H6">
         <v>38353000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-14714000.0</v>
       </c>
       <c r="C7">
         <v>19685000.0</v>
       </c>
       <c r="D7">
         <v>35672000.0</v>
       </c>
       <c r="E7">
         <v>-97546000.0</v>
       </c>
       <c r="F7">
         <v>-2838000.0</v>
       </c>
       <c r="G7">
         <v>-31164000.0</v>
       </c>
       <c r="H7">
         <v>5603000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>3339000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>2354000.0</v>
       </c>
       <c r="C9">
         <v>-1219000.0</v>
       </c>
       <c r="D9">
         <v>-603000.0</v>
       </c>
       <c r="E9">
         <v>-4425000.0</v>
       </c>
       <c r="F9">
         <v>3339000.0</v>
       </c>
       <c r="G9">
         <v>-4023000.0</v>
       </c>
       <c r="H9">
         <v>-1266000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>-12207000.0</v>
       </c>
       <c r="C10">
         <v>3281000.0</v>
       </c>
       <c r="D10">
         <v>58936000.0</v>
       </c>
       <c r="E10">
         <v>-91908000.0</v>
       </c>
       <c r="F10">
         <v>-36333000.0</v>
       </c>
       <c r="G10">
         <v>-35435000.0</v>
       </c>
       <c r="H10">
         <v>-763000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>10797000.0</v>
       </c>
       <c r="F11">
         <v>27516000.0</v>
       </c>
       <c r="G11">
         <v>2001000.0</v>
       </c>
       <c r="H11">
         <v>2003000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>39107000.0</v>
       </c>
       <c r="F12">
         <v>77407000.0</v>
       </c>
       <c r="G12">
         <v>2208000.0</v>
       </c>
       <c r="H12">
         <v>299000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-8037000.0</v>
       </c>
       <c r="F13">
         <v>24058000.0</v>
       </c>
       <c r="G13">
         <v>6188000.0</v>
       </c>
       <c r="H13">
         <v>5629000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>9035000.0</v>
       </c>
       <c r="C14">
         <v>6694000.0</v>
       </c>
       <c r="D14">
         <v>2942000.0</v>
       </c>
       <c r="E14">
         <v>1924000.0</v>
       </c>
       <c r="F14">
         <v>1424000.0</v>
       </c>
       <c r="G14">
         <v>946000.0</v>
       </c>
       <c r="H14">
         <v>517000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>81985000.0</v>
       </c>
       <c r="C16">
         <v>85645000.0</v>
       </c>
       <c r="D16">
         <v>144173000.0</v>
       </c>
       <c r="E16">
         <v>159775000.0</v>
       </c>
       <c r="F16">
         <v>197430000.0</v>
       </c>
       <c r="G16">
         <v>58133000.0</v>
       </c>
       <c r="H16">
         <v>38353000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>53002000.0</v>
       </c>
       <c r="C18">
         <v>64141000.0</v>
       </c>
       <c r="D18">
         <v>84567000.0</v>
       </c>
       <c r="E18">
         <v>-40677000.0</v>
       </c>
       <c r="F18">
         <v>63725000.0</v>
       </c>
       <c r="G18">
         <v>19486000.0</v>
       </c>
       <c r="H18">
         <v>1770000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
         <v>-55793000.0</v>
       </c>
       <c r="C19">
         <v>-94924000.0</v>
       </c>
       <c r="D19">
         <v>-59080000.0</v>
       </c>
       <c r="E19">
         <v>-5848000.0</v>
       </c>
       <c r="F19">
         <v>-2712000.0</v>
       </c>
       <c r="G19">
         <v>-2262000.0</v>
       </c>
       <c r="H19">
         <v>-4761000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>250000.0</v>
       </c>
       <c r="D20">
         <v>-479000.0</v>
       </c>
       <c r="E20">
         <v>-822000.0</v>
       </c>
       <c r="F20">
         <v>95881000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>-181000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>34250000.0</v>
       </c>
       <c r="C22">
         <v>2720000.0</v>
       </c>
       <c r="D22">
         <v>22637000.0</v>
       </c>
       <c r="E22">
         <v>21186000.0</v>
       </c>
       <c r="F22">
         <v>-9556000.0</v>
       </c>
       <c r="G22">
         <v>49758000.0</v>
       </c>
       <c r="H22">
         <v>112000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>-969000.0</v>
       </c>
       <c r="C23">
         <v>438000.0</v>
       </c>
       <c r="D23">
         <v>-246000.0</v>
       </c>
       <c r="E23">
         <v>3043000.0</v>
       </c>
       <c r="F23">
         <v>-21610000.0</v>
       </c>
       <c r="G23">
         <v>-98000.0</v>
       </c>
       <c r="H23">
         <v>14000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-500000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>6269000.0</v>
       </c>
       <c r="C25">
         <v>2742000.0</v>
       </c>
       <c r="D25">
         <v>1185000.0</v>
       </c>
       <c r="E25">
         <v>2381000.0</v>
       </c>
       <c r="F25">
         <v>113945000.0</v>
       </c>
       <c r="G25">
         <v>2000.0</v>
       </c>
       <c r="H25">
         <v>120000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>-2688000.0</v>
       </c>
       <c r="C26">
         <v>-45454000.0</v>
       </c>
       <c r="D26">
         <v>-246000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-21556000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>26874000.0</v>
       </c>
       <c r="C27">
         <v>42673000.0</v>
       </c>
       <c r="D27">
         <v>45799000.0</v>
       </c>
       <c r="E27">
         <v>37458000.0</v>
       </c>
       <c r="F27">
         <v>81139000.0</v>
       </c>
       <c r="G27">
         <v>8713000.0</v>
       </c>
       <c r="H27">
         <v>179000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>-969000.0</v>
       </c>
       <c r="C28">
         <v>-44766000.0</v>
       </c>
       <c r="D28">
         <v>670000.0</v>
       </c>
       <c r="E28">
         <v>3522000.0</v>
       </c>
       <c r="F28">
         <v>75572000.0</v>
       </c>
       <c r="G28">
         <v>294000.0</v>
       </c>
       <c r="H28">
         <v>14000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>61170000.0</v>
       </c>
       <c r="C29">
         <v>81162000.0</v>
       </c>
       <c r="D29">
         <v>100915000.0</v>
       </c>
       <c r="E29">
         <v>-35329000.0</v>
       </c>
       <c r="F29">
         <v>66437000.0</v>
       </c>
       <c r="G29">
         <v>21748000.0</v>
       </c>
       <c r="H29">
         <v>6531000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>-63961000.0</v>
       </c>
       <c r="C30">
         <v>-94924000.0</v>
       </c>
       <c r="D30">
         <v>-117187000.0</v>
       </c>
       <c r="E30">
         <v>-5848000.0</v>
       </c>
       <c r="F30">
         <v>-2712000.0</v>
       </c>
       <c r="G30">
         <v>-2262000.0</v>
       </c>
       <c r="H30">
         <v>-4761000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>81985000.0</v>
+      </c>
+      <c r="C2">
         <v>46454000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>50849000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>90008000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85645000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>124103000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>131811000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>155328000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>144173000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>182951000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>146730000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>155877000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>159775000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>155582000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>170220000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>189401000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>197430000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>183954000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>163968000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>73837000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>58133000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>59838000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>61582000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>36560000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>38353000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>2424000</v>
+      </c>
+      <c r="C3">
         <v>2863000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2906000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1089000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1310000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3363000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4169000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8993000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>496000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6615000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8120000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>841000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>772000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1092000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2529000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1363000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>364000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>704000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>985000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>495000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>528000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>722000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>460000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>108000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>972000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-9147000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-3898000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-14638000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-19181000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-8029000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-605000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>470000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-3000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1092000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3989000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-7681000.0</v>
+      </c>
+      <c r="C6">
         <v>35531000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4395000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-39159000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4363000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-38458000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7708000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23517000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11155000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-38778000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>36221000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-9147000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3898000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4193000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-14638000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-19181000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8029000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13476000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>19986000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>90131000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15704000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1705000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1744000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>25022000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1793000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-20382000.0</v>
+      </c>
+      <c r="C7">
         <v>31894000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-14590000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-29932000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2086000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9537000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11610000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1220000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2913000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3495000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>35949000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>12693000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-16465000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-11552000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-26900000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-33358000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-25736000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9643000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>9804000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1882000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1117000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-18885000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-18283000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11227000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5223000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-2488000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>3085000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-2659000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-2799000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-469000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>1031000.0</v>
+      </c>
+      <c r="C9">
         <v>5871000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3131000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2464000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2078000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1811000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2220000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-7306000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2056000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1153000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-47000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2488000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3085000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1502000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2659000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2799000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-469000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2825000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3543000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-5260000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2231000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-704000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-7014000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>617000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1122000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-11416000.0</v>
+      </c>
+      <c r="C10">
         <v>23267000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-15705000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3951000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-15818000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7637000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4102000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11172000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-11426000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>24143000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>24623000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12567000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2397000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-9888000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-40442000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-24881000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-16697000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-16712000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6982000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2796000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-15435000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3028000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-30796000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-145000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1466000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>7867000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3917000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-16957000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3333000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16862000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3899000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4207000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3225000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1422000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>727000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2746000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-3076000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2911000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1716000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>11276000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10715000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10350000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12076000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8373000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8868000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8071000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10577000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2650000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>58712000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5468000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>-2616000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-452000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-2874000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4563000.0</v>
       </c>
       <c r="M13">
         <v>-4563000.0</v>
       </c>
       <c r="N13">
+        <v>-4563000.0</v>
+      </c>
+      <c r="O13">
         <v>-6499000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6054000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-604000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-6988000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6503000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>14039000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-4590000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8106000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>15156000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4754000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-919000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>3411000.0</v>
+      </c>
+      <c r="C14">
         <v>2557000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2326000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2153000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1999000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1846000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2885000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1113000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>850000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1539000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>756000.0</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
-        <v>1325000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="N14">
+        <v>659000.0</v>
+      </c>
+      <c r="O14">
         <v>637000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>479000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>433000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>375000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>403000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>355000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>348000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>318000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>291000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>257000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>180000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>218000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>74304000.0</v>
+      </c>
+      <c r="C16">
         <v>81985000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>46454000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>50849000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>90008000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>85645000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>124103000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>131811000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>155328000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>144173000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>182951000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>146730000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>155877000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>159775000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>155582000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>170220000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>189401000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>197430000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>183954000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>163968000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>73837000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>58133000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>59838000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>61582000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>36560000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-5628000.0</v>
+      </c>
+      <c r="C18">
         <v>58065000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>531000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13519000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7925000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>27053000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18419000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7546000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>11123000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>13653000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>46007000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>28560000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3653000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3460000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15875000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-19881000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8381000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>13217000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18778000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>16137000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>15581000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1964000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1779000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>25022000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1793000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>16224000.0</v>
+      </c>
+      <c r="C19">
         <v>-23236000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8965000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-26914000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2184000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-31117000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-23023000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-40310000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-474000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-59199000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-18032000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-38343000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-772000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1092000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2529000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-364000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-704000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-985000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-495000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-528000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-722000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-460000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-108000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-972000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>479000.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>479000.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>6288000.0</v>
+      </c>
+      <c r="C22">
         <v>18507000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8746000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7099000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-102000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1885000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1700000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1435000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>10000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6146000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4582000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1909000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3391000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4044000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4852000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8899000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>12596000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6954000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-40546000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11440000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12126000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>19323000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14175000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4134000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-9758000.0</v>
+      </c>
+      <c r="C23">
         <v>401000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1133000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>170000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>254000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>153000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>126000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>636000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-246000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1212000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1237000.0</v>
       </c>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
       <c r="Q23">
+        <v>479000.0</v>
+      </c>
+      <c r="R23">
         <v>352000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>247000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-93000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-21556000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>123000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>259000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>35000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-108000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-972000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>201000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-201000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-1.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>22000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-52584000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>17550000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-38343000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>-500000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>2022000.0</v>
+      </c>
+      <c r="C25">
         <v>1868000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1685000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1526000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1190000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>866000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>853000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>869000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>385000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-781000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>137000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
-        <v>10790000.0</v>
+        <v>438000.0</v>
       </c>
       <c r="N25">
+        <v>666000.0</v>
+      </c>
+      <c r="O25">
         <v>662000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>658000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>687000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>374000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12847000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13612000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>56012000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5015000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2918000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5873000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1742000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-8799000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>-2688000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-38177000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-7277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>246000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>636000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-246000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>1237000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>721000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>352000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-21556000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>5451000.0</v>
+      </c>
+      <c r="C27">
         <v>5191000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6827000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7617000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7239000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10055000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10510000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10497000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>11611000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11494000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11996000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>11519000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10790000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11170000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9034000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8777000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8477000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12859000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7253000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>56012000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5015000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>7734000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>693000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>236000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-18262000.0</v>
+      </c>
+      <c r="C28">
         <v>401000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1133000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>185000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2688000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-37757000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7273000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>254000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>153000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>126000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>636000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-245000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>733000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1237000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>352000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>259000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1208000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>73994000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>123000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>259000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123000.0</v>
       </c>
       <c r="Y28">
         <v>123000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28">
+        <v>123000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-3204000.0</v>
+      </c>
+      <c r="C29">
         <v>60928000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3437000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-12430000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9235000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30416000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22588000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16539000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11619000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20268000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>54127000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>29401000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2881000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4552000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13346000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-18518000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8017000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13921000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>19763000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16632000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16109000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1242000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1319000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>25130000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-821000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>13800000.0</v>
+      </c>
+      <c r="C30">
         <v>-25898000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8965000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-26914000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2184000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-31117000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-23023000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-40310000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-474000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-59199000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-18032000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-39184000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-772000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1092000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2529000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1863000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-364000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-704000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-985000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-495000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-528000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-722000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-460000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-108000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-972000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>