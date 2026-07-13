--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -954,73 +957,77 @@
         <v>-155464000.0</v>
       </c>
       <c r="G5">
         <v>-26237000.0</v>
       </c>
       <c r="H5">
         <v>372000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>80108000.0</v>
+      </c>
       <c r="C7">
         <v>68065000.0</v>
       </c>
       <c r="D7">
         <v>69659000.0</v>
       </c>
       <c r="E7">
         <v>70192000.0</v>
       </c>
       <c r="F7">
         <v>70404000.0</v>
       </c>
       <c r="G7">
         <v>60903000.0</v>
       </c>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>153805000.0</v>
+      </c>
       <c r="C8">
         <v>382357000.0</v>
       </c>
       <c r="D8">
         <v>326238000.0</v>
       </c>
       <c r="E8">
         <v>265584000.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>911599000.0</v>
       </c>
@@ -1244,137 +1251,143 @@
         <v>43173000.0</v>
       </c>
       <c r="C21">
         <v>46229000.0</v>
       </c>
       <c r="D21">
         <v>52621000.0</v>
       </c>
       <c r="E21">
         <v>60195000.0</v>
       </c>
       <c r="F21">
         <v>67737000.0</v>
       </c>
       <c r="G21">
         <v>13028000.0</v>
       </c>
       <c r="H21">
         <v>16582000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>28</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>1269000.0</v>
+      </c>
       <c r="C22">
         <v>311000.0</v>
       </c>
       <c r="D22">
         <v>300000.0</v>
       </c>
       <c r="E22">
         <v>113156000.0</v>
       </c>
       <c r="F22">
         <v>251983000.0</v>
       </c>
       <c r="G22">
         <v>100000.0</v>
       </c>
       <c r="H22">
         <v>5600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
-        <v>4658441000.0</v>
+        <v>5748661000.0</v>
       </c>
       <c r="C23">
         <v>2374388000.0</v>
       </c>
       <c r="D23">
         <v>2379609000.0</v>
       </c>
       <c r="E23">
         <v>2478399000.0</v>
       </c>
       <c r="F23">
         <v>2442301000.0</v>
       </c>
       <c r="G23">
         <v>1399010000.0</v>
       </c>
       <c r="H23">
         <v>1154305000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3708735000.0</v>
+      </c>
       <c r="C24">
         <v>1539241000.0</v>
       </c>
       <c r="D24">
         <v>1340910000.0</v>
       </c>
       <c r="E24">
         <v>1230157000.0</v>
       </c>
       <c r="F24">
         <v>718624000.0</v>
       </c>
       <c r="G24">
         <v>253473000.0</v>
       </c>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25">
         <v>1230157000.0</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>32</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>22243000.0</v>
+      </c>
       <c r="C26">
         <v>12529000.0</v>
       </c>
       <c r="D26">
         <v>72701000.0</v>
       </c>
       <c r="E26">
         <v>73589000.0</v>
       </c>
       <c r="F26">
         <v>54408000.0</v>
       </c>
       <c r="G26">
         <v>123794000.0</v>
       </c>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
@@ -1390,51 +1403,53 @@
         <v>3599335000.0</v>
       </c>
       <c r="C28">
         <v>1628115000.0</v>
       </c>
       <c r="D28">
         <v>1381202000.0</v>
       </c>
       <c r="E28">
         <v>1263863000.0</v>
       </c>
       <c r="F28">
         <v>739156000.0</v>
       </c>
       <c r="G28">
         <v>323670000.0</v>
       </c>
       <c r="H28">
         <v>286767000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3795497000.0</v>
+      </c>
       <c r="C29">
         <v>1790486000.0</v>
       </c>
       <c r="D29">
         <v>1825199000.0</v>
       </c>
       <c r="E29">
         <v>1781780000.0</v>
       </c>
       <c r="F29">
         <v>2180761000.0</v>
       </c>
       <c r="G29">
         <v>1251527000.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>95388000.0</v>
       </c>
       <c r="C30">
@@ -1458,99 +1473,103 @@
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>816213000.0</v>
       </c>
       <c r="F31">
         <v>1137263000.0</v>
       </c>
       <c r="G31">
         <v>837291000.0</v>
       </c>
       <c r="H31">
         <v>590208000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>74014000.0</v>
+      </c>
       <c r="C32">
         <v>-30943000.0</v>
       </c>
       <c r="D32">
         <v>34866000.0</v>
       </c>
       <c r="E32">
         <v>118223000.0</v>
       </c>
       <c r="F32">
         <v>283517000.0</v>
       </c>
       <c r="G32">
         <v>2158000.0</v>
       </c>
       <c r="H32"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>5264650000.0</v>
       </c>
       <c r="C33">
         <v>2154537000.0</v>
       </c>
       <c r="D33">
         <v>2194106000.0</v>
       </c>
       <c r="E33">
         <v>2200595000.0</v>
       </c>
       <c r="F33">
         <v>2029317000.0</v>
       </c>
       <c r="G33">
         <v>1314495000.0</v>
       </c>
       <c r="H33">
         <v>1113277000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>125599000.0</v>
+      </c>
       <c r="C34">
         <v>67104000.0</v>
       </c>
       <c r="D34">
         <v>87530000.0</v>
       </c>
       <c r="E34">
         <v>299277000.0</v>
       </c>
       <c r="F34">
         <v>64659000.0</v>
       </c>
       <c r="G34">
         <v>7772000.0</v>
       </c>
       <c r="H34"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>2849113000.0</v>
       </c>
       <c r="C35">
@@ -1738,51 +1757,53 @@
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5242762000.0</v>
+      </c>
       <c r="C45">
         <v>2121403000.0</v>
       </c>
       <c r="D45">
         <v>2022866000.0</v>
       </c>
       <c r="E45">
         <v>1995049000.0</v>
       </c>
       <c r="F45">
         <v>1777341000.0</v>
       </c>
       <c r="G45">
         <v>1141425000.0</v>
       </c>
       <c r="H45"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>4715264000.0</v>
       </c>
       <c r="C46">
@@ -1842,103 +1863,105 @@
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>-60837000.0</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>65438000.0</v>
+      </c>
       <c r="C50">
         <v>48594000.0</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>25000000.0</v>
       </c>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
         <v>3925281000.0</v>
       </c>
       <c r="C51">
         <v>1655900000.0</v>
       </c>
       <c r="D51">
         <v>1410569000.0</v>
       </c>
       <c r="E51">
         <v>1300349000.0</v>
       </c>
       <c r="F51">
         <v>789028000.0</v>
       </c>
       <c r="G51">
         <v>339376000.0</v>
       </c>
       <c r="H51">
         <v>293289000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>1620114000.0</v>
+        <v>1629222000.0</v>
       </c>
       <c r="C52">
         <v>55766000.0</v>
       </c>
       <c r="D52">
-        <v>7218000.0</v>
+        <v>14436000.0</v>
       </c>
       <c r="E52">
-        <v>7045000.0</v>
+        <v>14090000.0</v>
       </c>
       <c r="F52">
         <v>5798000.0</v>
       </c>
       <c r="G52">
         <v>25892000.0</v>
       </c>
       <c r="H52">
         <v>146010000.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53">
         <v>-11700000.0</v>
       </c>
       <c r="E53">
         <v>22800000.0</v>
       </c>
       <c r="F53">
         <v>17200000.0</v>
@@ -2125,3145 +2148,3310 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>251870000.0</v>
+      </c>
+      <c r="C2">
         <v>280707000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>203371000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>223498000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>209764000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>176425000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>152957000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>111570000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>139662000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>130796000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>135820000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>122491000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>132654000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>136048000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>148476000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>162096000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>91967000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>115634000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>128204000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
-    </row>
-    <row r="3" spans="1:22">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-87295000.0</v>
+      </c>
+      <c r="C5">
         <v>-90618000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-56261000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-17084000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>943000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-157051000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-124587000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-151268000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-199643000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-178515000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-179234000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-184727000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-247293000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-300133000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-342124999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-300126000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-252412000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-155464000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-105157999.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>973054000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-252412000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>96574000.0</v>
+      </c>
       <c r="C7">
+        <v>80108000.0</v>
+      </c>
+      <c r="D7">
         <v>68819000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>66903000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>67355000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>68065000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>68921000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>68292000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>68841000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>69659000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>68233000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>69277000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>69768000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>70192000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>69631000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>69139000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>69833000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>70404000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1124340000.0</v>
+      </c>
       <c r="C8">
         <v>153805000.0</v>
       </c>
       <c r="D8">
+        <v>153805000.0</v>
+      </c>
+      <c r="E8">
         <v>153793000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>153790000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>382357000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>368050000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>360833000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1016000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>326238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>994000.0</v>
       </c>
       <c r="L8">
         <v>994000.0</v>
       </c>
       <c r="M8">
         <v>994000.0</v>
       </c>
       <c r="N8">
+        <v>994000.0</v>
+      </c>
+      <c r="O8">
         <v>265584000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>252949000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>874729000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>892992000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>911599000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>929088000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>227431000.0</v>
+      </c>
+      <c r="C10">
         <v>325946000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>34722000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>448263000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>26325000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>27785000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20295000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33101000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>22968000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29367000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>24447000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>42523000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>39963000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>36486000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>69465000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>68469000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>65475000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>49872000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>55244000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-15706000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>65475000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>227431000.0</v>
+      </c>
+      <c r="C12">
         <v>325946000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>34722000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>448263000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>26325000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>27785000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20295000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33101000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22968000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29367000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>24447000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>62223000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>61563000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>36486000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>98065000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>68469000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>65475000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>49872000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>55244000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>15706000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>65475000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
-        <v>1163000.0</v>
+        <v>1182000.0</v>
       </c>
       <c r="C13">
         <v>1163000.0</v>
       </c>
       <c r="D13">
+        <v>1163000.0</v>
+      </c>
+      <c r="E13">
         <v>1151000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1148000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1139000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016000.0</v>
       </c>
       <c r="I13">
         <v>1016000.0</v>
       </c>
       <c r="J13">
+        <v>1016000.0</v>
+      </c>
+      <c r="K13">
         <v>1006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>994000.0</v>
       </c>
       <c r="L13">
         <v>994000.0</v>
       </c>
       <c r="M13">
         <v>994000.0</v>
       </c>
       <c r="N13">
         <v>994000.0</v>
       </c>
       <c r="O13">
         <v>994000.0</v>
       </c>
       <c r="P13">
+        <v>994000.0</v>
+      </c>
+      <c r="Q13">
         <v>1656695000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1609049000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1617601000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1631568000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>116689474.0</v>
+      </c>
+      <c r="C14">
         <v>116294461.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>115555973.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>114880817.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>122758859.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>108217871.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>109723831.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>105039831.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>104189287.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>103426793.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>102820651.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>102793800.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>102787640.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>99445074.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>102730033.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99188696.0</v>
       </c>
       <c r="Q14">
         <v>99188696.0</v>
       </c>
       <c r="R14">
         <v>99188696.0</v>
       </c>
       <c r="S14">
         <v>99188696.0</v>
       </c>
       <c r="T14">
         <v>99188696.0</v>
       </c>
       <c r="U14">
         <v>99188696.0</v>
       </c>
-      <c r="V14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:22">
+      <c r="V14">
+        <v>99188696.0</v>
+      </c>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>994000.0</v>
       </c>
       <c r="N15">
         <v>994000.0</v>
       </c>
       <c r="O15">
         <v>994000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>994000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>11300000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>8300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-152957000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>5800000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-135820000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-122491000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-132654000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-150857000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-162096000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>365703000.0</v>
       </c>
       <c r="C20">
-        <v>401229000.0</v>
+        <v>365703000.0</v>
       </c>
       <c r="D20">
         <v>401229000.0</v>
       </c>
       <c r="E20">
+        <v>401229000.0</v>
+      </c>
+      <c r="F20">
         <v>402952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275367000.0</v>
       </c>
       <c r="G20">
         <v>275367000.0</v>
       </c>
       <c r="H20">
         <v>275367000.0</v>
       </c>
       <c r="I20">
         <v>275367000.0</v>
       </c>
       <c r="J20">
         <v>275367000.0</v>
       </c>
       <c r="K20">
         <v>275367000.0</v>
       </c>
       <c r="L20">
-        <v>260252000.0</v>
+        <v>275367000.0</v>
       </c>
       <c r="M20">
         <v>260252000.0</v>
       </c>
       <c r="N20">
         <v>260252000.0</v>
       </c>
       <c r="O20">
+        <v>260252000.0</v>
+      </c>
+      <c r="P20">
         <v>263106000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>262819000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>257968000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>257137000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>239941000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>257968000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>42170000.0</v>
+      </c>
+      <c r="C21">
         <v>43173000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>44198000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>45223000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>46733000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>46229000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>47237000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>48838000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>50735000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>52621000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>54517000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>56414000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>58309000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>60195000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>62081000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>63977000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>65863000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>67737000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>72078000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>65863000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>28</v>
       </c>
-      <c r="B22"/>
-      <c r="C22"/>
+      <c r="B22">
+        <v>958000.0</v>
+      </c>
+      <c r="C22">
+        <v>1269000.0</v>
+      </c>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>377000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>311000.0</v>
       </c>
-      <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>53477000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>300000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>900000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>113156000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4600000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>214401000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>251983000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4700000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>5688532000.0</v>
+      </c>
+      <c r="C23">
         <v>5748661000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5451720000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4406960000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4141866000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2374388000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2437489000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2452408000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2344681000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2379609000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2385135000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2437610000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2447062000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2478399000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2525468000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2560228000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2437696000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2442301000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2508318000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>995397000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2437696000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3787717000.0</v>
+      </c>
       <c r="C24">
+        <v>3708735000.0</v>
+      </c>
+      <c r="D24">
         <v>2213630000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3001609000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2663596000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1539241000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1535679000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1554124000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1266506000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1340910000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1318481000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1276641000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1274149000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1230157000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1191885000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>729410000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>728601000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>718624000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1276641000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1274149000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1230157000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1191885000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>32</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>21726000.0</v>
+      </c>
       <c r="C26">
+        <v>22243000.0</v>
+      </c>
+      <c r="D26">
         <v>1132381000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>17730000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>14082000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>12529000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>54148000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>63472000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>68085000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>72701000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>70143000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>70245000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>72320000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>73589000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>74528000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>76905000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>55383000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>54408000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>3682293000.0</v>
+      </c>
+      <c r="C28">
         <v>3599335000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3762488000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2703003000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2795941000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1628115000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1584305000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1589315000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1390062000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1381202000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1362267000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1327432000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1303954000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1263863000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1192051000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>730080000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>732959000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>739156000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>733509000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>15706000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4358000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3690687000.0</v>
+      </c>
       <c r="C29">
+        <v>3795497000.0</v>
+      </c>
+      <c r="D29">
         <v>3909450000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3459832000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3231114000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1790486000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1906450000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1948955000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1746738000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1825199000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1852347000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1881222000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1833986000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1781780000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1765474000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2085979000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2085238000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2180761000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>97368000.0</v>
+      </c>
+      <c r="C30">
         <v>95388000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>65611000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>70863000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>66577000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>53378000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>55168000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>52221000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>53914000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>55990000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>64693000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>56375000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>71798000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>60807000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>78136000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>88573000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>36532000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>50301000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>85846000.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>36532000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>558295000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>520436000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>816213000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>500357000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1345813000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1032806000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1137263000.0</v>
       </c>
-      <c r="S31"/>
       <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>837291000.0</v>
       </c>
-      <c r="V31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>35855000.0</v>
+      </c>
       <c r="C32">
+        <v>74014000.0</v>
+      </c>
+      <c r="D32">
         <v>-1327869000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>176281000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-52443000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-30943000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>73391000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>151623000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-75236000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>34866000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>17548000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>32378000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>84368000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>118223000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>180748000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>252700000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>274763000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>283517000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>5290955000.0</v>
+      </c>
+      <c r="C33">
         <v>5264650000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5008893000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3867915000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3823164000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2154537000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2190422000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2163165000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2182650000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2194106000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2205178000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2223171000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2208011000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2200595000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2172932000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2132637000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2059705000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2029317000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2020580000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>-15706000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2059705000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>173068000.0</v>
+      </c>
       <c r="C34">
+        <v>125599000.0</v>
+      </c>
+      <c r="D34">
         <v>158351000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>68692000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>68308000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>67104000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>46379000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>53110000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>114068000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>87530000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>62088000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>90886000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>156001000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>299277000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>291579000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>243948000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>189166000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>64659000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>4506748000.0</v>
+      </c>
+      <c r="C35">
         <v>2849113000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3508309000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3268276000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2904283000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1667238000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1643709000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1668304000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1442173000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1490881000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1441871000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1429734000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1492794000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1529434000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1545874000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1039524000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>984679000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>850788000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>806207000.0</v>
       </c>
-      <c r="T35"/>
       <c r="U35"/>
       <c r="V35">
+        <v>-995397000.0</v>
+      </c>
+      <c r="W35">
         <v>984679000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>99441000.0</v>
+      </c>
+      <c r="C36">
         <v>118267000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>70630000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>104272000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>67468000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>61554000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>119905000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>65308000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>73159000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>57253000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>38363000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>44531000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>27094000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>26829000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>26094000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>24347000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>26468000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>24882000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>20289000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>-15706000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>62204000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>-49146000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>-39412000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-26829000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-17738000.0</v>
       </c>
-      <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>27094000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>26829000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>26094000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>24347000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>26468000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>24882000.0</v>
       </c>
-      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>72778000.0</v>
+      </c>
+      <c r="C39">
         <v>62677000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>342494000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>19919000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>225423000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>138377000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>171604000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>203921000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>87649000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>99846000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>90817000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>95541000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>104790000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>67355000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>171735000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>264649000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>61583000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>60828000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>341948000.0</v>
       </c>
-      <c r="T39"/>
       <c r="U39"/>
       <c r="V39">
+        <v>-15706000.0</v>
+      </c>
+      <c r="W39">
         <v>275984000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>62029000.0</v>
+      </c>
+      <c r="C40">
         <v>54744000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>45089000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>41976000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>62871000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>10303000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6179000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11606000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>15180000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>12623000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12727000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>28463000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>14905000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>16488000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>16091000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>9822000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5419000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>8035000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>12989000.0</v>
       </c>
-      <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40">
         <v>100307000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>156001000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>236130000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>291579000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>243948000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>189166000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>64659000.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>588411000.0</v>
+      </c>
+      <c r="C42">
         <v>623771000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>674797000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>724514000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>748365000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>764381000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>785734000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>803603000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>822956000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>843971000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>862675000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>874729000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>892992000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>911599000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>929087999.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1656695000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1609049000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1617601000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-1.0</v>
       </c>
-      <c r="T42"/>
-      <c r="U42">
+      <c r="U42"/>
+      <c r="V42">
         <v>22343000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1602201000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5301840000.0</v>
+      </c>
       <c r="C45">
+        <v>5242762000.0</v>
+      </c>
+      <c r="D45">
         <v>3813762000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3756176000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3678466000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2121403000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2074302000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2036762000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2023694000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2022866000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1766788000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1687929000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1685242000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1995049000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1641373000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>4761915000.0</v>
+      </c>
+      <c r="C46">
         <v>4715264000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3360455000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3299461000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3291929000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1758858000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1693765000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1710180000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1715304000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1736164000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1766788000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1791729000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1790036000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1779730000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1747123000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1704589000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1654023000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1625153000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1598979000.0</v>
       </c>
-      <c r="T46"/>
       <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>1618287000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1687929000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1685242000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1673808000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1641373000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1704589000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1654023000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1625153000.0</v>
       </c>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-625943000.0</v>
+      </c>
+      <c r="C48">
         <v>-512992000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-438640000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-333112000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-274253000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-405818000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-291513000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-258520000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-221780000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-182173000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-150569000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-110452000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-86856000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-60837000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-14368000.0</v>
       </c>
-      <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
-    </row>
-    <row r="49" spans="1:22">
+      <c r="W48"/>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-110452000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-86856000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-60837000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-14368000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>25433000.0</v>
+      </c>
       <c r="C50">
+        <v>65438000.0</v>
+      </c>
+      <c r="D50">
         <v>1514761000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>82754000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>91315000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>48594000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>77683000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>24037000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>3909724000.0</v>
+      </c>
+      <c r="C51">
         <v>3925281000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3797210000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3151266000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2822266000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1655900000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1604600000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1622416000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1413030000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1410569000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1386714000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1369955000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1343917000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1300349000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1261516000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>798549000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>798434000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>789028000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>788753000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>69833000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>1620114000.0</v>
+        <v>36523000.0</v>
       </c>
       <c r="C52">
+        <v>1629222000.0</v>
+      </c>
+      <c r="D52">
         <v>1522236000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>97290000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>98510000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>55766000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>14540000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>14444000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>84925000.0</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
+        <v>14436000.0</v>
+      </c>
+      <c r="L52">
         <v>13862000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>31107000.0</v>
       </c>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
       <c r="N52">
-        <v>7045000.0</v>
+        <v>14248000.0</v>
       </c>
       <c r="O52">
-        <v>7221000.0</v>
+        <v>14090000.0</v>
       </c>
       <c r="P52">
-        <v>2973000.0</v>
+        <v>14442000.0</v>
       </c>
       <c r="Q52">
+        <v>5946000.0</v>
+      </c>
+      <c r="R52">
         <v>5842000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5798000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>27833000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>2921000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>1900000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>19700000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>21600000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>22800000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>28600000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>17200000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>31412000.0</v>
       </c>
-      <c r="V53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:22">
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>5688532000.0</v>
+      </c>
+      <c r="C55">
         <v>5748661000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5451720000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4406960000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4141866000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2374388000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2437489000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2452408000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2344681000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2379609000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2385135000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2437610000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2447062000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2478399000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2525468000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2560228000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2437696000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2442301000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2508318000.0</v>
       </c>
-      <c r="T55"/>
       <c r="U55"/>
-      <c r="V55">
+      <c r="V55"/>
+      <c r="W55">
         <v>2437696000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>397577000.0</v>
+      </c>
+      <c r="C56">
         <v>484011000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>442827000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>539045000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>318702000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>219851000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>247067000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>289243000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>164531000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>185503000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>179957000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>214439000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>239051000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>277804000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>352536000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>427591000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>377991000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>412984000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>487738000.0</v>
       </c>
-      <c r="T56"/>
-      <c r="U56">
+      <c r="U56"/>
+      <c r="V56">
         <v>15706000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>377991000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>361722000.0</v>
+      </c>
+      <c r="C57">
         <v>1955565000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1770696000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>362764000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>371145000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>250794000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>173676000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>137620000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>239767000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>150637000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>162409000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>182061000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>154683000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>159581000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>171788000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>174891000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>103228000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>129467000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>169026000.0</v>
       </c>
-      <c r="T57"/>
       <c r="U57"/>
-      <c r="V57">
+      <c r="V57"/>
+      <c r="W57">
         <v>103228000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>4868470000.0</v>
+      </c>
+      <c r="C58">
         <v>4804678000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5279005000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3631040000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3275428000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1918032000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1817385000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1805924000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1681940000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1641518000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1604280000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1611795000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1647477000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1689015000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1717662000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1214415000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1087907000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>980255000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>975233000.0</v>
       </c>
-      <c r="T58"/>
       <c r="U58"/>
       <c r="V58">
+        <v>-995397000.0</v>
+      </c>
+      <c r="W58">
         <v>1087907000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>999513000.0</v>
+      </c>
+      <c r="C60">
         <v>1111544000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>333701000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>925763000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1005539000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>583869000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>737684000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>754648000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>744756000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>809521000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>844267000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>874961000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>838997000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>816213000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>825544000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1356569000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1356637000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1462137000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1526410000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>995397000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1349789000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>294417000.0</v>
       </c>
-      <c r="M62">
+      <c r="N62">
         <v>279160000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>264590000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>251955000.0</v>
       </c>
-      <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5288,2415 +5476,2510 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B2">
         <v>446790000.0</v>
       </c>
       <c r="C2">
         <v>247674000.0</v>
       </c>
       <c r="D2">
         <v>347131000.0</v>
       </c>
       <c r="E2">
         <v>291870000.0</v>
       </c>
       <c r="F2">
         <v>168195000.0</v>
       </c>
       <c r="G2">
         <v>113578000.0</v>
       </c>
       <c r="H2">
         <v>310578000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B3">
         <v>132489000.0</v>
       </c>
       <c r="C3">
         <v>79410000.0</v>
       </c>
       <c r="D3">
         <v>80992000.0</v>
       </c>
       <c r="E3">
         <v>70749000.0</v>
       </c>
       <c r="F3">
         <v>54016000.0</v>
       </c>
       <c r="G3">
         <v>31114000.0</v>
       </c>
       <c r="H3">
         <v>33128000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B5">
         <v>110542000.0</v>
       </c>
       <c r="C5">
         <v>-140643000.0</v>
       </c>
       <c r="D5">
         <v>-57677000.0</v>
       </c>
       <c r="E5">
         <v>-129810000.0</v>
       </c>
       <c r="F5">
         <v>-93952000.0</v>
       </c>
       <c r="G5">
         <v>-62943000.0</v>
       </c>
       <c r="H5">
         <v>21152000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6">
         <v>243031000.0</v>
       </c>
       <c r="C6">
         <v>-61233000.0</v>
       </c>
       <c r="D6">
         <v>23315000.0</v>
       </c>
       <c r="E6">
         <v>-59061000.0</v>
       </c>
       <c r="F6">
         <v>-39936000.0</v>
       </c>
       <c r="G6">
         <v>-31829000.0</v>
       </c>
       <c r="H6">
         <v>54280000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9">
         <v>55729999.0</v>
       </c>
       <c r="C9">
         <v>331497000.0</v>
       </c>
       <c r="D9">
         <v>-26659000.0</v>
       </c>
       <c r="E9">
         <v>-29904000.0</v>
       </c>
       <c r="F9">
         <v>120219000.0</v>
       </c>
       <c r="G9">
         <v>-45016000.0</v>
       </c>
       <c r="H9">
         <v>-81126000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10">
         <v>-155372000.0</v>
       </c>
       <c r="C10">
         <v>-262751000.0</v>
       </c>
       <c r="D10">
         <v>-157280000.0</v>
       </c>
       <c r="E10">
         <v>-183049000.0</v>
       </c>
       <c r="F10">
         <v>-109971000.0</v>
       </c>
       <c r="G10">
         <v>-73707000.0</v>
       </c>
       <c r="H10">
         <v>3245000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11">
         <v>-3318000.0</v>
       </c>
       <c r="C11">
         <v>3313000.0</v>
       </c>
       <c r="D11">
         <v>2470000.0</v>
       </c>
       <c r="E11">
         <v>4468000.0</v>
       </c>
       <c r="F11">
         <v>-3630000.0</v>
       </c>
       <c r="G11">
         <v>-1984000.0</v>
       </c>
       <c r="H11">
         <v>14384000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B12">
         <v>265914000.0</v>
       </c>
       <c r="C12">
         <v>122108000.0</v>
       </c>
       <c r="D12">
         <v>99603000.0</v>
       </c>
       <c r="E12">
         <v>53239000.0</v>
       </c>
       <c r="F12">
         <v>16019000.0</v>
       </c>
       <c r="G12">
         <v>10764000.0</v>
       </c>
       <c r="H12">
         <v>17907000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>97</v>
+      </c>
+      <c r="B14">
+        <v>44880000.0</v>
+      </c>
       <c r="C14">
         <v>42419000.0</v>
       </c>
       <c r="D14">
         <v>39707000.0</v>
       </c>
       <c r="E14">
         <v>33933000.0</v>
       </c>
       <c r="F14">
         <v>26472000.0</v>
       </c>
       <c r="G14">
         <v>16522000.0</v>
       </c>
       <c r="H14">
         <v>17571000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15">
         <v>-107174000.0</v>
       </c>
       <c r="C15">
         <v>-223645000.0</v>
       </c>
       <c r="D15">
         <v>-121336000.0</v>
       </c>
       <c r="E15">
         <v>-153584000.0</v>
       </c>
       <c r="F15">
         <v>-79869000.0</v>
       </c>
       <c r="G15">
         <v>-55201000.0</v>
       </c>
       <c r="H15">
         <v>6432000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-177241000.0</v>
       </c>
       <c r="F16">
         <v>-79869000.0</v>
       </c>
       <c r="G16">
         <v>-55201000.0</v>
       </c>
       <c r="H16">
         <v>6432000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>100</v>
+      </c>
+      <c r="B17">
+        <v>-152054000.0</v>
+      </c>
       <c r="C17">
         <v>-266064000.0</v>
       </c>
       <c r="D17">
         <v>-175908000.0</v>
       </c>
       <c r="E17">
         <v>-187517000.0</v>
       </c>
       <c r="F17">
         <v>-106341000.0</v>
       </c>
       <c r="G17">
         <v>-71723000.0</v>
       </c>
       <c r="H17">
         <v>-11139000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>101</v>
+      </c>
+      <c r="B18">
+        <v>-265914000.0</v>
+      </c>
       <c r="C18">
         <v>-122108000.0</v>
       </c>
       <c r="D18">
         <v>-94564000.0</v>
       </c>
       <c r="E18">
         <v>-53239000.0</v>
       </c>
       <c r="F18">
         <v>-16019000.0</v>
       </c>
       <c r="G18">
         <v>-10764000.0</v>
       </c>
       <c r="H18">
         <v>-17907000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-72171000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>16844000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21">
         <v>39508000.0</v>
       </c>
       <c r="C21">
         <v>-21703000.0</v>
       </c>
       <c r="D21">
         <v>-39492000.0</v>
       </c>
       <c r="E21">
         <v>-40795000.0</v>
       </c>
       <c r="F21">
         <v>-56713000.0</v>
       </c>
       <c r="G21">
         <v>-53538000.0</v>
       </c>
       <c r="H21">
         <v>-88595000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23">
         <v>463012000.0</v>
       </c>
       <c r="C23">
         <v>353200000.0</v>
       </c>
       <c r="D23">
         <v>359964000.0</v>
       </c>
       <c r="E23">
         <v>302761000.0</v>
       </c>
       <c r="F23">
         <v>176932000.0</v>
       </c>
       <c r="G23">
         <v>122100000.0</v>
       </c>
       <c r="H23">
         <v>318047000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-23657000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>108</v>
+      </c>
+      <c r="B25">
+        <v>132489000.0</v>
+      </c>
       <c r="C25">
         <v>79410000.0</v>
       </c>
       <c r="D25">
         <v>78875000.0</v>
       </c>
       <c r="E25">
         <v>70749000.0</v>
       </c>
       <c r="F25">
         <v>54016000.0</v>
       </c>
       <c r="G25">
         <v>31114000.0</v>
       </c>
       <c r="H25">
         <v>33128000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28">
         <v>16222000.0</v>
       </c>
       <c r="C28">
         <v>14798000.0</v>
       </c>
       <c r="D28">
         <v>12833000.0</v>
       </c>
       <c r="E28">
         <v>23855000.0</v>
       </c>
       <c r="F28">
         <v>8737000.0</v>
       </c>
       <c r="G28">
         <v>8522000.0</v>
       </c>
       <c r="H28">
         <v>24010000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>112</v>
+      </c>
+      <c r="B29">
+        <v>-3318000.0</v>
+      </c>
       <c r="C29">
         <v>3313000.0</v>
       </c>
       <c r="D29">
         <v>1942000.0</v>
       </c>
       <c r="E29">
         <v>4468000.0</v>
       </c>
       <c r="F29">
         <v>-3630000.0</v>
       </c>
       <c r="G29">
         <v>-1984000.0</v>
       </c>
       <c r="H29">
         <v>14384000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30">
         <v>16222000.0</v>
       </c>
       <c r="C30">
         <v>353200000.0</v>
       </c>
       <c r="D30">
         <v>12833000.0</v>
       </c>
       <c r="E30">
         <v>10891000.0</v>
       </c>
       <c r="F30">
         <v>176932000.0</v>
       </c>
       <c r="G30">
         <v>8522000.0</v>
       </c>
       <c r="H30">
         <v>7469000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31">
         <v>-194880000.0</v>
       </c>
       <c r="C31">
         <v>-241048000.0</v>
       </c>
       <c r="D31">
         <v>-117788000.0</v>
       </c>
       <c r="E31">
         <v>-142254000.0</v>
       </c>
       <c r="F31">
         <v>-53258000.0</v>
       </c>
       <c r="G31">
         <v>-20169000.0</v>
       </c>
       <c r="H31">
         <v>91840000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B32">
         <v>502520000.0</v>
       </c>
       <c r="C32">
         <v>331497000.0</v>
       </c>
       <c r="D32">
         <v>320472000.0</v>
       </c>
       <c r="E32">
         <v>261966000.0</v>
       </c>
       <c r="F32">
         <v>120219000.0</v>
       </c>
       <c r="G32">
         <v>68562000.0</v>
       </c>
       <c r="H32">
         <v>229452000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>120394000.0</v>
+      </c>
+      <c r="C2">
         <v>126498000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>113580000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>112113000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>94599000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>81076000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>85065000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>84164000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>88097000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>57319000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>91804000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>86151000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>269000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>81303000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>81729000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>69613000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>59225000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>32335000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>53048000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>32811999.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>30490000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B3">
+        <v>50691000.0</v>
+      </c>
+      <c r="C3">
         <v>38666000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34813000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>33998000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25012000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>19234000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>19492000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20163000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20521000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>20415000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>20150000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20292000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>20135000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18298000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18136000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17319000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16996000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15116000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17131000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11686000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10083000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B5">
+        <v>-41201000.0</v>
+      </c>
+      <c r="C5">
         <v>24728000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-26145000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-9803000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>121762000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-90026000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11535000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-18183000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-20899000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13835000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-24042000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8867000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-10933000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-35559999.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-22478000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-29527000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-42245000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7309000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-31899000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-29246000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13213000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>9490000.0</v>
+      </c>
+      <c r="C6">
         <v>63394000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8668000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24195000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>146774000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-70792000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7957000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1980000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-378000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6580000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3892000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11425000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>9202000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-17261999.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4342000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-12208000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-25249000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7807000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-14768000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-17560000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3130000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>67970000.0</v>
+      </c>
+      <c r="C9">
         <v>17019000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>26976000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10173000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1562000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>80764000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1754000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>723000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5562000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>81440000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-11098000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4319000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>76225000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-9912000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3170000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3745000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-13077000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>15210000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-16260000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-17468000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-9948000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>-123688000.0</v>
+      </c>
+      <c r="C10">
         <v>-65558000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-99457000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-69007000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>78650000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-123338000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-43048000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-47873000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-48492000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-40007000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-50041000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-33049000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-34183000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-56693000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-41639000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-36013000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-48704000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-26217000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-36283000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-32775000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-14696000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11">
+        <v>3523000.0</v>
+      </c>
+      <c r="C11">
         <v>32163000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5081000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>952000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-41514000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1333000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-92000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>267000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1805000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-90000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>823000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1729000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-618000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1555000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1947000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1584000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-875000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1634000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-715000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-406000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B12">
+        <v>82487000.0</v>
+      </c>
+      <c r="C12">
         <v>90286000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>73312000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>59204000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43112000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33312000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>31513000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>29690000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>27593000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26172000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>25999000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>24182000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>23250000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21133000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19161000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6486000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6459000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6623000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4384000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3529000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1483000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>97</v>
+      </c>
+      <c r="B14">
+        <v>14260000.0</v>
+      </c>
       <c r="C14">
+        <v>10882000.0</v>
+      </c>
+      <c r="D14">
         <v>11497000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11100000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11401000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10366000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9963000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10690000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8313000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9932000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10276000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9893000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>9606000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-8381000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8480000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7466000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7523000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7363000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6625000.0</v>
       </c>
-      <c r="U14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>-112951000.0</v>
+      </c>
+      <c r="C15">
         <v>-86839000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-93041000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-58859000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>131565000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-114305000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-32993000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-36740000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-39607000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-31604000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-40117000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-23596000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-26019000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-46469000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-34813000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-29480000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-42822000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-17819000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-27286000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-25435000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-9329000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-38853000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-40589000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-60863000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-44076000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-6243000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-42822000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-17819000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-25435000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-9329000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>100</v>
+      </c>
+      <c r="B17">
+        <v>-127211000.0</v>
+      </c>
       <c r="C17">
+        <v>-97721000.0</v>
+      </c>
+      <c r="D17">
         <v>-104538000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-69959000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>120164000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-124671000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-42956000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-48140000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-50297000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-39917000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-50049000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-33872000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-35912000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-56075000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-43194000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-6243000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-50288000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-25342000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-34649000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-32060000.0</v>
       </c>
-      <c r="U17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>101</v>
+      </c>
+      <c r="B18">
+        <v>-82487000.0</v>
+      </c>
       <c r="C18">
+        <v>-90286000.0</v>
+      </c>
+      <c r="D18">
         <v>-73312000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-59204000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-43112000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-33312000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-31513000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-29690000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-27593000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-26172000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-25999000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-24182000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-23250000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-21133000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19161000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6486000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6459000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-6623000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4384000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3529000.0</v>
       </c>
-      <c r="U18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>392000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4463000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-13346000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>-636000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>-269000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>-2754000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>-8872000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>2813000.0</v>
+      </c>
+      <c r="C21">
         <v>12974000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23774000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6311000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3551000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4420000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4743000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2117000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-10423000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2902000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-13583000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-8021000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-14986000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-12667000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6378000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-6243000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-15507000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7807000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-18768000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-19099000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-11982000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>185551000.0</v>
+      </c>
+      <c r="C23">
         <v>130543000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>116782000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>115975000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>99712000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>85184000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>88054000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>87004000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>92958000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>84342000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>94289000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>89853000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>91480000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>84058000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>84937000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>72111000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>61655000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>39738000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>55556000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>34443000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>32524000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>15257000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14570000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>9263000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>108</v>
+      </c>
+      <c r="B25">
+        <v>50691000.0</v>
+      </c>
       <c r="C25">
+        <v>38666000.0</v>
+      </c>
+      <c r="D25">
         <v>34813000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>33998000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>25012000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19234000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19492000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20163000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>20521000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>20415000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>20150000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>20292000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>20135000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18298000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>18136000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17319000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16996000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15116000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>17131000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11686000.0</v>
       </c>
-      <c r="U25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>2776000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>445000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>3554000.0</v>
+      </c>
+      <c r="C28">
         <v>4045000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3202000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3862000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5113000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4108000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2989000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2840000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4861000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3445000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2485000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3702000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6183000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5834000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5867000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5563000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6591000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6958000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6337000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5448000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5632000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>112</v>
+      </c>
+      <c r="B29">
+        <v>3523000.0</v>
+      </c>
       <c r="C29">
+        <v>32163000.0</v>
+      </c>
+      <c r="D29">
         <v>5081000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>952000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-41514000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1333000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-92000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>267000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1805000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-90000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>823000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1729000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-618000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1555000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1947000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1584000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-875000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1634000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-715000.0</v>
       </c>
-      <c r="U29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>65157000.0</v>
+      </c>
+      <c r="C30">
         <v>4045000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3202000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3862000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5113000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>85184000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2989000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2840000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4861000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>84342000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2485000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3702000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>91480000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2755000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3208000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2498000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2430000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7403000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2508000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1631000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2033999.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>-126501000.0</v>
+      </c>
+      <c r="C31">
         <v>-78532000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-123231000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-75318000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>82201000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-118918000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-38305000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-45756000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-38069000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-37105000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-36458000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-25028000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-19197000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-44026000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-35261000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-29770000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-33197000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-34024000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-17515000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-13676000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2714000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>188364000.0</v>
+      </c>
+      <c r="C32">
         <v>143517000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>140556000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>122286000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>96161000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>80764000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>83311000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>84887000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>82535000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>81440000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>80706000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>81832000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>76494000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>71391000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>78559000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>65867999.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>46148000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>47545000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>36788000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>15344000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>20542000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -7723,2420 +8006,2505 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
         <v>147296000.0</v>
       </c>
       <c r="C2">
         <v>87479000.0</v>
       </c>
       <c r="D2">
         <v>149642000.0</v>
       </c>
       <c r="E2">
         <v>301855000.0</v>
       </c>
       <c r="F2">
         <v>55421000.0</v>
       </c>
       <c r="G2">
         <v>16869000.0</v>
       </c>
       <c r="H2">
         <v>34472000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
         <v>281250000</v>
       </c>
       <c r="C3">
         <v>82824000</v>
       </c>
       <c r="D3">
         <v>100746000</v>
       </c>
       <c r="E3">
         <v>217141000</v>
       </c>
       <c r="F3">
         <v>140897000</v>
       </c>
       <c r="G3">
         <v>247524000</v>
       </c>
       <c r="H3">
         <v>323037000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-152213000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-3653000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
         <v>178650000.0</v>
       </c>
       <c r="C6">
         <v>59817000.0</v>
       </c>
       <c r="D6">
         <v>-62163000.0</v>
       </c>
       <c r="E6">
         <v>-152213000.0</v>
       </c>
       <c r="F6">
         <v>246434000.0</v>
       </c>
       <c r="G6">
         <v>38552000.0</v>
       </c>
       <c r="H6">
         <v>-17603000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7">
         <v>-41879000.0</v>
       </c>
       <c r="C7">
         <v>14126000.0</v>
       </c>
       <c r="D7">
         <v>37701000.0</v>
       </c>
       <c r="E7">
         <v>-8798000.0</v>
       </c>
       <c r="F7">
         <v>-23498000.0</v>
       </c>
       <c r="G7">
         <v>-15861000.0</v>
       </c>
       <c r="H7">
         <v>17073000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-3303000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
         <v>-9920000.0</v>
       </c>
       <c r="C9">
         <v>2133000.0</v>
       </c>
       <c r="D9">
         <v>2840000.0</v>
       </c>
       <c r="E9">
         <v>-3303000.0</v>
       </c>
       <c r="F9">
         <v>-26798000.0</v>
       </c>
       <c r="G9">
         <v>9998000.0</v>
       </c>
       <c r="H9">
         <v>4123000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2304000.0</v>
       </c>
       <c r="F11">
         <v>15494000.0</v>
       </c>
       <c r="G11">
         <v>-14225000.0</v>
       </c>
       <c r="H11">
         <v>21339000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>72434000.0</v>
       </c>
       <c r="F12">
         <v>-14964000.0</v>
       </c>
       <c r="G12">
         <v>-8454000.0</v>
       </c>
       <c r="H12">
         <v>-112995000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-12508000.0</v>
       </c>
       <c r="F13">
         <v>-12194000.0</v>
       </c>
       <c r="G13">
         <v>-11634000.0</v>
       </c>
       <c r="H13">
         <v>-8389000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
         <v>132489000.0</v>
       </c>
       <c r="C14">
         <v>79410000.0</v>
       </c>
       <c r="D14">
         <v>80992000.0</v>
       </c>
       <c r="E14">
         <v>70749000.0</v>
       </c>
       <c r="F14">
         <v>54016000.0</v>
       </c>
       <c r="G14">
         <v>31114000.0</v>
       </c>
       <c r="H14">
         <v>33128000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
-        <v>13831000.0</v>
+        <v>-13831000.0</v>
       </c>
       <c r="C15">
-        <v>27788000.0</v>
+        <v>-27788000.0</v>
       </c>
       <c r="D15">
-        <v>14130000.0</v>
+        <v>-14130000.0</v>
       </c>
       <c r="E15">
         <v>4918000.0</v>
       </c>
       <c r="F15">
         <v>4918000.0</v>
       </c>
       <c r="G15">
         <v>4918000.0</v>
       </c>
       <c r="H15">
         <v>4918000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16">
         <v>325946000.0</v>
       </c>
       <c r="C16">
         <v>147296000.0</v>
       </c>
       <c r="D16">
         <v>87479000.0</v>
       </c>
       <c r="E16">
         <v>149642000.0</v>
       </c>
       <c r="F16">
         <v>301855000.0</v>
       </c>
       <c r="G16">
         <v>55421000.0</v>
       </c>
       <c r="H16">
         <v>16869000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
         <v>-399261000.0</v>
       </c>
       <c r="C18">
         <v>-98102000.0</v>
       </c>
       <c r="D18">
         <v>-95233000.0</v>
       </c>
       <c r="E18">
         <v>-259831000.0</v>
       </c>
       <c r="F18">
         <v>-202613000.0</v>
       </c>
       <c r="G18">
         <v>-294384000.0</v>
       </c>
       <c r="H18">
         <v>-375709000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>133</v>
+      </c>
+      <c r="B19">
+        <v>11001000.0</v>
+      </c>
       <c r="C19">
         <v>-118137000.0</v>
       </c>
       <c r="D19">
         <v>-211406000.0</v>
       </c>
       <c r="E19">
         <v>-5996000.0</v>
       </c>
       <c r="F19">
         <v>-55223000.0</v>
       </c>
       <c r="G19">
         <v>-4692000.0</v>
       </c>
       <c r="H19">
         <v>-27273000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>134</v>
+      </c>
+      <c r="B20">
+        <v>1002694000.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>291000000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>135</v>
+      </c>
+      <c r="B21">
+        <v>1013710000.0</v>
+      </c>
       <c r="C21">
         <v>250832000.0</v>
       </c>
       <c r="D21">
         <v>106219000.0</v>
       </c>
       <c r="E21">
         <v>505420000.0</v>
       </c>
       <c r="F21">
         <v>451100000.0</v>
       </c>
       <c r="G21">
         <v>23997000.0</v>
       </c>
       <c r="H21">
         <v>196957000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22">
         <v>-260406000.0</v>
       </c>
       <c r="C22">
         <v>-266064000.0</v>
       </c>
       <c r="D22">
         <v>-159750000.0</v>
       </c>
       <c r="E22">
         <v>-187517000.0</v>
       </c>
       <c r="F22">
         <v>-106341000.0</v>
       </c>
       <c r="G22">
         <v>-71723000.0</v>
       </c>
       <c r="H22">
         <v>-11139000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>-32877000.0</v>
       </c>
       <c r="C23">
         <v>-29812000.0</v>
       </c>
       <c r="D23">
         <v>-12642000.0</v>
       </c>
       <c r="E23">
         <v>162661000.0</v>
       </c>
       <c r="F23">
         <v>-12413000.0</v>
       </c>
       <c r="G23">
         <v>-11804000.0</v>
       </c>
       <c r="H23">
         <v>96690000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24">
         <v>2775000.0</v>
       </c>
       <c r="C24">
         <v>-113995000.0</v>
       </c>
       <c r="D24">
         <v>-27775000.0</v>
       </c>
       <c r="E24">
         <v>-40310000.0</v>
       </c>
       <c r="F24">
         <v>-5506000.0</v>
       </c>
       <c r="G24">
         <v>-4692000.0</v>
       </c>
       <c r="H24">
         <v>1555000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>46473000.0</v>
       </c>
       <c r="C25">
         <v>146694000.0</v>
       </c>
       <c r="D25">
         <v>35355000.0</v>
       </c>
       <c r="E25">
         <v>74748000.0</v>
       </c>
       <c r="F25">
         <v>13936000.0</v>
       </c>
       <c r="G25">
         <v>9561000.0</v>
       </c>
       <c r="H25">
         <v>-107339000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26">
         <v>-447121000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
       <c r="E26">
         <v>275155000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27">
         <v>11076000.0</v>
       </c>
       <c r="C27">
         <v>8636000.0</v>
       </c>
       <c r="D27">
         <v>9199000.0</v>
       </c>
       <c r="E27">
         <v>4146000.0</v>
       </c>
       <c r="F27">
         <v>4038000.0</v>
       </c>
       <c r="G27">
         <v>2325000.0</v>
       </c>
       <c r="H27">
         <v>1509000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>1439327000.0</v>
       </c>
       <c r="C28">
         <v>193232000.0</v>
       </c>
       <c r="D28">
         <v>79447000.0</v>
       </c>
       <c r="E28">
         <v>157743000.0</v>
       </c>
       <c r="F28">
         <v>1136866000.0</v>
       </c>
       <c r="G28">
         <v>337628000.0</v>
       </c>
       <c r="H28">
         <v>293647000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>-118011000.0</v>
       </c>
       <c r="C29">
         <v>-15278000.0</v>
       </c>
       <c r="D29">
         <v>5513000.0</v>
       </c>
       <c r="E29">
         <v>-42690000.0</v>
       </c>
       <c r="F29">
         <v>-61716000.0</v>
       </c>
       <c r="G29">
         <v>-46860000.0</v>
       </c>
       <c r="H29">
         <v>-52672000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>-1142666000.0</v>
       </c>
       <c r="C30">
         <v>-118137000.0</v>
       </c>
       <c r="D30">
         <v>-147123000.0</v>
       </c>
       <c r="E30">
         <v>-267266000.0</v>
       </c>
       <c r="F30">
         <v>-828716000.0</v>
       </c>
       <c r="G30">
         <v>-252216000.0</v>
       </c>
       <c r="H30">
         <v>-258578000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>325946000.0</v>
+      </c>
+      <c r="C2">
         <v>353916000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>448263000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>223407000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>147296000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>144633000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>186465000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>64296000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>87479000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>77924000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>97483000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>108433000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>149642000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>196631000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>246420000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>279876000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>301855000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>338642000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>70338000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>39412000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>55421000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>301855000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>46476000</v>
+      </c>
+      <c r="C3">
         <v>65999000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>66368000</v>
+      </c>
+      <c r="E3">
         <v>82354000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>66529000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27875000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>26325000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15369000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13255000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>22034000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13016000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25835000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>39861000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>44915000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>58310000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>62188000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>51728000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>43392000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>23493000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>42239000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>31773000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>51728000</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-10950000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-41209000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-12131000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8870000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>-98515000.0</v>
+      </c>
+      <c r="C6">
         <v>-27970000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-94347000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>224856000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>76111000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2663000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-41832000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>122169000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-23183000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9555000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-19559000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-10950000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-41209000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-46989000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-49789000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-33456000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-21979000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>301855000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>268304000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>30926000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-16009000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-21979000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7">
+        <v>-60955000.0</v>
+      </c>
+      <c r="C7">
         <v>29292000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-17855000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14995000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-68311000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>785000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>24695000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-18131000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6777000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9465000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>23229000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3149000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1858000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9120000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>25470000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-36635000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6753000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13126000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-387000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-13148000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-23089000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>16922000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>15331000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-10825000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>-2002000.0</v>
+      </c>
+      <c r="C9">
         <v>-11958000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5026000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3079000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>91000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1880000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3002000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1348000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1907000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8387000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-10053000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>15331000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-10825000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>17173000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10109000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-44329000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>13744000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>35467000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6734000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-54676000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-855000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>13744000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>682000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4543000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-16186000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10260000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>32427000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-19488000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-31016000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11">
+      <c r="T11"/>
+      <c r="U11">
         <v>63481000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-13005000.0</v>
       </c>
-      <c r="V11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2143000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-1429000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27003000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16914000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6701000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17589000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-3187000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>2215000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-11815000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>10871000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8133000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>17928000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-24733000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1009000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>8675000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>-21953000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-9229000.0</v>
       </c>
-      <c r="V13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>50691000.0</v>
+      </c>
+      <c r="C14">
         <v>38666000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>34813000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>33998000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>25012000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>19234000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>20725000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20163000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23876000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>20415000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>20150000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20292000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20135000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18298000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>18136000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17319000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>16996000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15116000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17131000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11686000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>10083000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16996000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
-        <v>3489000.0</v>
+        <v>-3545000.0</v>
       </c>
       <c r="C15">
-        <v>3456000.0</v>
+        <v>-3489000.0</v>
       </c>
       <c r="D15">
-        <v>3443000.0</v>
+        <v>-3456000.0</v>
       </c>
       <c r="E15">
-        <v>3443000.0</v>
+        <v>-3443000.0</v>
       </c>
       <c r="F15">
-        <v>8358000.0</v>
+        <v>-28959000.0</v>
       </c>
       <c r="G15">
-        <v>13127000.0</v>
+        <v>-8358000.0</v>
       </c>
       <c r="H15">
-        <v>6303000.0</v>
+        <v>-13127000.0</v>
       </c>
       <c r="I15">
+        <v>-6303000.0</v>
+      </c>
+      <c r="J15">
         <v>16975000.0</v>
       </c>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
       <c r="K15">
+        <v>-4876000.0</v>
+      </c>
+      <c r="L15">
         <v>3084000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3086000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3084000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4839000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
-        <v>79000.0</v>
+        <v>-79000.0</v>
       </c>
       <c r="Q15">
         <v>79000.0</v>
       </c>
       <c r="R15">
         <v>79000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>79000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>227431000.0</v>
+      </c>
+      <c r="C16">
         <v>325946000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>353916000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>448263000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>223407000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>147296000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>144633000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>186465000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>64296000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>87479000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>77924000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>97483000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>108433000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>149642000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>196631000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>246420000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>279876000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>301855000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>338642000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>70338000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>39412000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>279876000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-115853000.0</v>
+      </c>
+      <c r="C18">
         <v>-68755000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
+        <v>-90751000.0</v>
+      </c>
+      <c r="E18">
         <v>-87575000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-152180000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-35930000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12078000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-32956000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17138000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14307000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1701000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-30622000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-52005000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-49914000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-40611000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-103429000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-65877000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-35312000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-35509000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-66391000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-65401000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-65877000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>11001000.0</v>
+      </c>
+      <c r="D19">
         <v>-1175238000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-85940000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>164299000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-28499000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-36986000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-33806000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-18846000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-8113000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-44654000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-27514000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-66842000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-72396000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1736000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1108000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1637000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-724000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-705736000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2341000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1996000.0</v>
       </c>
-      <c r="V19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>135</v>
+      </c>
+      <c r="B21">
+        <v>38870000.0</v>
+      </c>
       <c r="C21">
+        <v>32997000.0</v>
+      </c>
+      <c r="D21">
         <v>612741000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>339735000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>28237000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>48737000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5593000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>24457000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>40951000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>36650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>472925000.0</v>
       </c>
       <c r="P21">
         <v>472925000.0</v>
       </c>
       <c r="Q21">
-        <v>9450000.0</v>
+        <v>472925000.0</v>
       </c>
       <c r="R21">
         <v>9450000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="S21">
+        <v>9450000.0</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21">
         <v>4500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21600000.0</v>
       </c>
-      <c r="V21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>-127211000.0</v>
+      </c>
+      <c r="C22">
         <v>-206073000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
+        <v>-104538000.0</v>
+      </c>
+      <c r="E22">
         <v>-69959000.0</v>
       </c>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
+        <v>120164000.0</v>
+      </c>
+      <c r="G22">
         <v>-124671000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-32993000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-48140000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-39607000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-39917000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-50049000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-33872000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-35912000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-56075000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-43194000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-29480000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-50288000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-17819000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-27286000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-25435000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-14290000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-50288000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>-5360000.0</v>
+      </c>
+      <c r="C23">
         <v>1028190000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>-21545000.0</v>
+        <v>496643000.0</v>
       </c>
       <c r="E23">
-        <v>-27331000.0</v>
+        <v>-20275000.0</v>
       </c>
       <c r="F23">
+        <v>-1270000.0</v>
+      </c>
+      <c r="G23">
         <v>-1162000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>-375000.0</v>
+      </c>
+      <c r="I23">
         <v>-27823000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-454000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4433000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>13462000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>24437000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>40861000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>35245000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-466640000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>277000.0</v>
       </c>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
       <c r="R23">
+        <v>-277000.0</v>
+      </c>
+      <c r="S23">
         <v>-706740000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>694327000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>559000.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
+        <v>-559000.0</v>
+      </c>
+      <c r="W23">
         <v>43443000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24">
+        <v>8901000.0</v>
+      </c>
+      <c r="C24">
         <v>951545000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
-        <v>-85940000.0</v>
+        <v>462000.0</v>
       </c>
       <c r="E24">
-        <v>-62329000.0</v>
+        <v>2056000.0</v>
       </c>
       <c r="F24">
+        <v>11143000.0</v>
+      </c>
+      <c r="G24">
         <v>867000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3339000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-17500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>20000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-72000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>161000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1679000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-26981000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-27454000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1352000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-5000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2092000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-10000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-54844000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>650000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-650000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>455000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>55520000.0</v>
+      </c>
+      <c r="C25">
         <v>97664000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>56445000.0</v>
+      </c>
+      <c r="E25">
         <v>14306000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>-121942000.0</v>
+      </c>
+      <c r="G25">
         <v>93996000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-503000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>26566000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1394000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14511000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17072000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4439000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-667000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>23423000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14386000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5740000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23675000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1396000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>208000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3517000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-6980000.0</v>
       </c>
-      <c r="V25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>139</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>447121000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-447121000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-35833000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-623585000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27">
+        <v>10978000.0</v>
+      </c>
+      <c r="C27">
         <v>7391000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1522000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>910000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1253000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1868000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2629000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1799000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2340000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3385000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4277000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>642000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>895000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1104000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1377000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>956000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>709000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>757000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>728000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1439000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1114000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>709000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>15617000.0</v>
+      </c>
+      <c r="C28">
         <v>20573000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1105274000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>316017000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2537000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39217000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-19093000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>173562000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-454000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9941000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10378000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21351000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>37777000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30406000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6206000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>77126000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>43443000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4446000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>986056000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>94326000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>52038000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>43443000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>-69377000.0</v>
+      </c>
+      <c r="C29">
         <v>-2756000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-24383000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5221000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-85651000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8055000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14247000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-17587000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3883000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7727000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14717000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4787000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-12144000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4999000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17699000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-41241000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-14149000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8080000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12016000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-24152000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-33628000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-14149000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>-44755000.0</v>
+      </c>
+      <c r="C30">
         <v>-45787000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1175238000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-85940000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>164299000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-28499000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-36986000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-33806000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-18846000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8113000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-44654000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-27514000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-66842000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-72396000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-73694000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-69341000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-51273000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-49313000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-705736000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-39248000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-34419000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-51273000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>