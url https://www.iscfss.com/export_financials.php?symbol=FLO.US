--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1351,51 +1354,53 @@
         <v>-811161000.0</v>
       </c>
       <c r="P4">
         <v>-735629000.0</v>
       </c>
       <c r="Q4">
         <v>-679561000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>32</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-1127000.0</v>
+      </c>
       <c r="C5">
         <v>6830000.0</v>
       </c>
       <c r="D5">
         <v>621000.0</v>
       </c>
       <c r="E5">
         <v>1474000.0</v>
       </c>
       <c r="F5">
         <v>2587000.0</v>
       </c>
       <c r="G5">
         <v>6424000.0</v>
       </c>
       <c r="H5">
         <v>-106020000.0</v>
       </c>
       <c r="I5">
         <v>-109171000.0</v>
       </c>
       <c r="J5">
         <v>-84559000.0</v>
       </c>
       <c r="K5">
@@ -1579,51 +1584,53 @@
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>36</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>730145000.0</v>
+      </c>
       <c r="C9">
         <v>711539000.0</v>
       </c>
       <c r="D9">
         <v>699808000.0</v>
       </c>
       <c r="E9">
         <v>689959000.0</v>
       </c>
       <c r="F9">
         <v>678414000.0</v>
       </c>
       <c r="G9">
         <v>659682000.0</v>
       </c>
       <c r="H9">
         <v>648492000.0</v>
       </c>
       <c r="I9">
         <v>653477000.0</v>
       </c>
       <c r="J9">
         <v>650872000.0</v>
       </c>
       <c r="K9">
@@ -1865,51 +1872,53 @@
       <c r="V12">
         <v>11001000.0</v>
       </c>
       <c r="W12">
         <v>47458000.0</v>
       </c>
       <c r="X12">
         <v>42416000.0</v>
       </c>
       <c r="Y12">
         <v>69826000.0</v>
       </c>
       <c r="Z12">
         <v>12280000.0</v>
       </c>
       <c r="AA12">
         <v>11845000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>40</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>199000.0</v>
+      </c>
       <c r="C13">
         <v>199000.0</v>
       </c>
       <c r="D13">
         <v>199000.0</v>
       </c>
       <c r="E13">
         <v>199000.0</v>
       </c>
       <c r="F13">
         <v>199000.0</v>
       </c>
       <c r="G13">
         <v>199000.0</v>
       </c>
       <c r="H13">
         <v>199000.0</v>
       </c>
       <c r="I13">
         <v>199000.0</v>
       </c>
       <c r="J13">
         <v>199000.0</v>
       </c>
       <c r="K13">
@@ -3049,51 +3058,51 @@
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>22241000.0</v>
+        <v>378273000.0</v>
       </c>
       <c r="C30">
         <v>347522000.0</v>
       </c>
       <c r="D30">
         <v>345608000.0</v>
       </c>
       <c r="E30">
         <v>349477000.0</v>
       </c>
       <c r="F30">
         <v>318197000.0</v>
       </c>
       <c r="G30">
         <v>302212000.0</v>
       </c>
       <c r="H30">
         <v>299530000.0</v>
       </c>
       <c r="I30">
         <v>291399000.0</v>
       </c>
       <c r="J30">
         <v>290183000.0</v>
       </c>
@@ -3479,51 +3488,51 @@
         <v>159860000.0</v>
       </c>
       <c r="W35">
         <v>112053000.0</v>
       </c>
       <c r="X35">
         <v>106456000.0</v>
       </c>
       <c r="Y35">
         <v>292228000.0</v>
       </c>
       <c r="Z35">
         <v>291840000.0</v>
       </c>
       <c r="AA35">
         <v>877819000.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35"/>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>40007000.0</v>
+        <v>144785000.0</v>
       </c>
       <c r="C36">
         <v>150914000.0</v>
       </c>
       <c r="D36">
         <v>155933000.0</v>
       </c>
       <c r="E36">
         <v>162384000.0</v>
       </c>
       <c r="F36">
         <v>172157000.0</v>
       </c>
       <c r="G36">
         <v>187892000.0</v>
       </c>
       <c r="H36">
         <v>207787000.0</v>
       </c>
       <c r="I36">
         <v>13533000.0</v>
       </c>
       <c r="J36">
         <v>25551000.0</v>
       </c>
@@ -3702,51 +3711,51 @@
       </c>
       <c r="X38">
         <v>4039000.0</v>
       </c>
       <c r="Y38">
         <v>35657000.0</v>
       </c>
       <c r="Z38">
         <v>38099000.0</v>
       </c>
       <c r="AA38">
         <v>600512000.0</v>
       </c>
       <c r="AB38">
         <v>1566963000.0</v>
       </c>
       <c r="AC38">
         <v>1382877000.0</v>
       </c>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>694753000.0</v>
+        <v>39503000.0</v>
       </c>
       <c r="C39">
         <v>41146000.0</v>
       </c>
       <c r="D39">
         <v>48695000.0</v>
       </c>
       <c r="E39">
         <v>48018000.0</v>
       </c>
       <c r="F39">
         <v>38591000.0</v>
       </c>
       <c r="G39">
         <v>35178000.0</v>
       </c>
       <c r="H39">
         <v>48829000.0</v>
       </c>
       <c r="I39">
         <v>492073000.0</v>
       </c>
       <c r="J39">
         <v>478097000.0</v>
       </c>
@@ -3951,51 +3960,51 @@
         <v>42888000.0</v>
       </c>
       <c r="W41">
         <v>47304000.0</v>
       </c>
       <c r="X41">
         <v>76117000.0</v>
       </c>
       <c r="Y41">
         <v>75732000.0</v>
       </c>
       <c r="Z41">
         <v>49783000.0</v>
       </c>
       <c r="AA41">
         <v>629972000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
     </row>
     <row r="42" spans="1:29">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
-        <v>1303487000.0</v>
+        <v>452341000.0</v>
       </c>
       <c r="C42">
         <v>425530000.0</v>
       </c>
       <c r="D42">
         <v>418490000.0</v>
       </c>
       <c r="E42">
         <v>437346000.0</v>
       </c>
       <c r="F42">
         <v>446110000.0</v>
       </c>
       <c r="G42">
         <v>434277000.0</v>
       </c>
       <c r="H42">
         <v>422205000.0</v>
       </c>
       <c r="I42">
         <v>421829000.0</v>
       </c>
       <c r="J42">
         <v>415379000.0</v>
       </c>
@@ -4207,51 +4216,51 @@
         <v>451921000.0</v>
       </c>
       <c r="W45">
         <v>438800000.0</v>
       </c>
       <c r="X45">
         <v>432000000.0</v>
       </c>
       <c r="Y45">
         <v>579700000.0</v>
       </c>
       <c r="Z45">
         <v>610400000.0</v>
       </c>
       <c r="AA45">
         <v>569500000.0</v>
       </c>
       <c r="AB45"/>
       <c r="AC45"/>
     </row>
     <row r="46" spans="1:29">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
-        <v>3306278000.0</v>
+        <v>1273841000.0</v>
       </c>
       <c r="C46">
         <v>1283105000.0</v>
       </c>
       <c r="D46">
         <v>1239845000.0</v>
       </c>
       <c r="E46">
         <v>1124539000.0</v>
       </c>
       <c r="F46">
         <v>1091217000.0</v>
       </c>
       <c r="G46">
         <v>1033524000.0</v>
       </c>
       <c r="H46">
         <v>1117124000.0</v>
       </c>
       <c r="I46">
         <v>743847000.0</v>
       </c>
       <c r="J46">
         <v>732026000.0</v>
       </c>
@@ -5456,699 +5465,705 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA62"/>
+  <dimension ref="A1:DB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>329995000.0</v>
+      </c>
+      <c r="C2">
         <v>312675000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>318952000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>328389000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>329802000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>260710000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>286919000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>298870000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>303583000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>318600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>328614000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>328166000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>343154000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>343380000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>348707000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>325804000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>297408000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>268500000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>264535000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>266688000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>241073000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>225918000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>257531000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>250040000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>257994000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>233011000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>251939000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>254749000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>240554000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>242084000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>246185000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>242353000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>209639000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>181388000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>184076000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>173538000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>184528000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>173102000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>181518000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>179268000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>182670000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>171923000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>183908000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>171612000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>172092000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>142643000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>147702000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>149379000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>157284000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>151935000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>157154000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>158617000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>152225000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>153956000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>132879000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>115637000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>115434000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>115138000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>123890000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>130403000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>121931000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>102068000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>107280000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>102286000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>101341000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>92692000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>103305000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>120143000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>123855000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>116818000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>120291000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>111016000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>103882000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>98302000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>85763000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>98162000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>98714000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>90945000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>88057000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>94732000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>88408000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>83801000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>85638000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>82962000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>82363000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>73902000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>80811000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>76887000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>73325000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>81293000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>84611000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>86668000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>71340000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>82827000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>98608000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>82695000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>85586000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>83980000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>85537000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>81969000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>88475000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>100775000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>252352000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>222815000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>208666000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6212,809 +6227,819 @@
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-1479039000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1447396000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-1451024000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1446845000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-1422562000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-1393664000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1399838000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-1380373000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-1361183000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-1334139000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1330174000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1312792000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-1303084000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1284811000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1272325000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1266936000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1251269000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-1237876000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1249096000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1227476000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1207465000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-1174953000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1163036000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1145300000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1132500000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1110461000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1143742000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-1124404000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-1102910000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-1076296000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-1064315000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1042536000.0</v>
       </c>
-      <c r="AS4"/>
-      <c r="AT4">
+      <c r="AT4"/>
+      <c r="AU4">
         <v>-985168000.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-      <c r="AX4">
+      <c r="AX4"/>
+      <c r="AY4">
         <v>-901004000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-      <c r="BB4">
+      <c r="BB4"/>
+      <c r="BC4">
         <v>-811161000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-      <c r="BF4">
+      <c r="BF4"/>
+      <c r="BG4">
         <v>-735629000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
-      <c r="BJ4">
+      <c r="BJ4"/>
+      <c r="BK4">
         <v>-679561000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>32</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>1745000.0</v>
+      </c>
       <c r="C5">
+        <v>-1127000.0</v>
+      </c>
+      <c r="D5">
         <v>3084000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4211000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5164000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6830000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2239000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>943000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>532000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>621000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1330000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2656000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-689000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1474000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>795000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5166000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>12863000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2587000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2747000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6690000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11525000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6424000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1604000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-8534000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5892000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-106020000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-112491000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-106862000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-119294000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-109171000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-105740000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-82260000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-79193000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-84559000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-86102000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-76768000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-85184000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-83283000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-122738000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-127628000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-92016000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-96800000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-93491000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-92492000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-100118000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-98020000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-69759000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-59611000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-43976000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-62515000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-115569000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-120616000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-121312000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-114667000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-90179000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-93538000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-108163000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-112047000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-72536000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-62747000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-38054000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-33709000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-31726000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-52576000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-62191000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-64672000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-90157000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-84440000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-94466000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-102279000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-27329000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>15981000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>38483000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>22141000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>9377000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>599000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-2271000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-8220000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-12726000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-6437000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-7362000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-12835000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-16934000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-18907000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-21814000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-23813000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-25998000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-23763000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-20354000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-18378000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-16972000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-18891000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-22418000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-21834000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-1008000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-2932000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-3044000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-4904000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-5751000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-2459000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-3895000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-13380000.0</v>
       </c>
-      <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
+        <v>0.0</v>
+      </c>
+      <c r="AU6">
         <v>1123044000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1161199000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1146016000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1137256000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1076189000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1006321000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>986062000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>946224000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>858620000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>863661000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>813724000.0</v>
       </c>
-      <c r="BE6">
-[...1 lines deleted...]
-      </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>318902000.0</v>
+      </c>
+      <c r="C7">
         <v>325075000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>337240000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>328339000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>333015000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>322989000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>315803000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>304125000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>305190000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>284501000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>271614000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>281542000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>287829000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>282862000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>284085000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>292648000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>304717000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>300522000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>352331000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>358671000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>360118000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>345762000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>372364000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>384226000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>395369000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>404503000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>410272000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>405410000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>409988000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7046,52 +7071,53 @@
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>199000.0</v>
       </c>
       <c r="C8">
         <v>199000.0</v>
       </c>
       <c r="D8">
         <v>199000.0</v>
       </c>
       <c r="E8">
         <v>199000.0</v>
       </c>
       <c r="F8">
         <v>199000.0</v>
       </c>
       <c r="G8">
         <v>199000.0</v>
       </c>
       <c r="H8">
         <v>199000.0</v>
       </c>
       <c r="I8">
@@ -7108,51 +7134,53 @@
       </c>
       <c r="M8">
         <v>199000.0</v>
       </c>
       <c r="N8">
         <v>199000.0</v>
       </c>
       <c r="O8">
         <v>199000.0</v>
       </c>
       <c r="P8">
         <v>199000.0</v>
       </c>
       <c r="Q8">
         <v>199000.0</v>
       </c>
       <c r="R8">
         <v>199000.0</v>
       </c>
       <c r="S8">
         <v>199000.0</v>
       </c>
       <c r="T8">
         <v>199000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>199000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7193,645 +7221,652 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>730145000.0</v>
+      </c>
+      <c r="D9">
         <v>723602000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>717004000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>710596000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>711539000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>705096000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>694245000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>688281000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>684154000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>689959000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>684273000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>678901000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>674017000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>678414000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>673851000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>669051000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>664981000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>659682000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>656503000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>653672000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>651258000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>648492000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>646897000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>645376000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>645090000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>653477000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>652375000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>650934000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>649763000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>650872000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>648396000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>645927000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>644808000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>644456000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>641117000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>638327000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>618975000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>636501000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>626325000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>617560000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>614193000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>613859000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>609158000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>602028000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>597329000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>593355000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>589067000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>584945000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>577472000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>571924000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>568775000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>549512000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>546650000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>544065000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>541482000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>539069000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>535400000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>539476000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>536514000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>533870000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>11519.0</v>
+      </c>
+      <c r="C10">
         <v>12100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16731000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11045000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7340000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5005000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14975000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6866000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15818000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>22527000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14561000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11711000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>27720000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>165134000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>172744000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>162511000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>205147000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>185871000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>307523000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>292270000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>250570000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>307476000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>325831000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>299562000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>252683000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11044000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6968000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9769000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11584000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>25306000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>49727000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29554000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>34216000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5129000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7074000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7179000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6513000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6410000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7535000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>11592000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>11469000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>14378000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8780000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>46544000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7966000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7523000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8075000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>8532000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>8801000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8530000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>10655000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>12057000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>14246000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>13275000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>14137000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>222329000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>186147000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7783000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8196000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>13741000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8667000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6755000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7107.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6529000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>8421000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>18948000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>16094000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>20100000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>18517000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>19964000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>17383000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>19532000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>42478000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>19978000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>25192000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>13264000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>14957000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>13914000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>29228000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>17644000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>15391000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>11001000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>11447000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>15425000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>30443000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>47458000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>35608000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>39077000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>29403000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>42416000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>46788000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>36351000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>27008000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>69826000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>5542000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>3654000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>6030000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>12280000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4713000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>7708000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>11330000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>11800000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
         <v>38</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>12100000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>16731000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>11045000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7340000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5005000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>14975000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>14561000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11711000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>27720000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>165134000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>172744000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>162511000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>205147000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>185871000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>307523000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>292270000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7872,367 +7907,373 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>11519.0</v>
+      </c>
+      <c r="C12">
         <v>12100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16731000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11045000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7340000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5005000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14975000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6866000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15818000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>22527000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>14561000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11711000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>27720000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>165134000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>172744000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>162511000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>205147000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>185871000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>307523000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>292270000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>250570000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>307476000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>325831000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>299562000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>252683000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11044000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6968000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9769000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11584000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>25306000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>49727000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29554000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>34216000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5129000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7074000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7179000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6513000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6410000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7535000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11592000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11469000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14378000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>8780000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>46544000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7966000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7523000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8075000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8532000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8801000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8530000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10655000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>12057000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>14246000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>13275000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>14137000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>222329000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>186147000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7783000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8196000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>13741000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8667000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6755000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7107.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>6529000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>8421000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>18948000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>16094000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>20100000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>18517000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>19964000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>17383000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>19532000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>42478000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>19978000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>25192000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>13264000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>14957000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>13914000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>29228000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>17644000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>15391000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>11001000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>11447000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>15425000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>30443000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>47458000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>35608000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>39077000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>29403000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>42416000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>46788000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>36351000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>27008000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>69826000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>5542000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3654000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>6030000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>12280000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4713000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>7708000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>11330000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>11800000.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
         <v>40</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>199000.0</v>
+      </c>
       <c r="C13">
         <v>199000.0</v>
       </c>
       <c r="D13">
         <v>199000.0</v>
       </c>
       <c r="E13">
         <v>199000.0</v>
       </c>
       <c r="F13">
         <v>199000.0</v>
       </c>
       <c r="G13">
         <v>199000.0</v>
       </c>
       <c r="H13">
         <v>199000.0</v>
       </c>
       <c r="I13">
         <v>199000.0</v>
       </c>
       <c r="J13">
         <v>199000.0</v>
       </c>
       <c r="K13">
@@ -8364,520 +8405,524 @@
       <c r="BA13">
         <v>199000.0</v>
       </c>
       <c r="BB13">
         <v>199000.0</v>
       </c>
       <c r="BC13">
         <v>199000.0</v>
       </c>
       <c r="BD13">
         <v>199000.0</v>
       </c>
       <c r="BE13">
         <v>199000.0</v>
       </c>
       <c r="BF13">
         <v>199000.0</v>
       </c>
       <c r="BG13">
         <v>199000.0</v>
       </c>
       <c r="BH13">
         <v>199000.0</v>
       </c>
       <c r="BI13">
-        <v>1017000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="BJ13">
         <v>1017000.0</v>
       </c>
       <c r="BK13">
         <v>1017000.0</v>
       </c>
       <c r="BL13">
         <v>1017000.0</v>
       </c>
       <c r="BM13">
         <v>1017000.0</v>
       </c>
       <c r="BN13">
         <v>1017000.0</v>
       </c>
       <c r="BO13">
         <v>1017000.0</v>
       </c>
       <c r="BP13">
         <v>1017000.0</v>
       </c>
       <c r="BQ13">
         <v>1017000.0</v>
       </c>
       <c r="BR13">
         <v>1017000.0</v>
       </c>
       <c r="BS13">
         <v>1017000.0</v>
       </c>
       <c r="BT13">
         <v>1017000.0</v>
       </c>
       <c r="BU13">
         <v>1017000.0</v>
       </c>
       <c r="BV13">
         <v>1017000.0</v>
       </c>
       <c r="BW13">
         <v>1017000.0</v>
       </c>
       <c r="BX13">
         <v>1017000.0</v>
       </c>
       <c r="BY13">
-        <v>678000.0</v>
+        <v>1017000.0</v>
       </c>
       <c r="BZ13">
         <v>678000.0</v>
       </c>
       <c r="CA13">
         <v>678000.0</v>
       </c>
       <c r="CB13">
         <v>678000.0</v>
       </c>
       <c r="CC13">
         <v>678000.0</v>
       </c>
       <c r="CD13">
         <v>678000.0</v>
       </c>
       <c r="CE13">
         <v>678000.0</v>
       </c>
       <c r="CF13">
         <v>678000.0</v>
       </c>
       <c r="CG13">
-        <v>452000.0</v>
+        <v>678000.0</v>
       </c>
       <c r="CH13">
         <v>452000.0</v>
       </c>
       <c r="CI13">
         <v>452000.0</v>
       </c>
       <c r="CJ13">
         <v>452000.0</v>
       </c>
       <c r="CK13">
         <v>452000.0</v>
       </c>
       <c r="CL13">
         <v>452000.0</v>
       </c>
       <c r="CM13">
         <v>452000.0</v>
       </c>
       <c r="CN13">
         <v>452000.0</v>
       </c>
       <c r="CO13">
-        <v>300000.0</v>
+        <v>452000.0</v>
       </c>
       <c r="CP13">
         <v>300000.0</v>
       </c>
       <c r="CQ13">
-        <v>298000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="CR13">
         <v>298000.0</v>
       </c>
       <c r="CS13">
         <v>298000.0</v>
       </c>
       <c r="CT13">
         <v>298000.0</v>
       </c>
       <c r="CU13">
-        <v>199000.0</v>
+        <v>298000.0</v>
       </c>
       <c r="CV13">
         <v>199000.0</v>
       </c>
       <c r="CW13">
         <v>199000.0</v>
       </c>
       <c r="CX13">
         <v>199000.0</v>
       </c>
       <c r="CY13">
+        <v>199000.0</v>
+      </c>
+      <c r="CZ13">
         <v>62830000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>62838000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>62828000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>212577000.0</v>
+      </c>
+      <c r="C14">
         <v>211420000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>211417000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>211991000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>212138000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>212192000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>211975000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>212315000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>212114000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>212309000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>211522000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>213009000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>213397000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>212925000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>213326000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>213307000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>213314000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>213165000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>213187000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>213056000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>212780000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>212571000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>212458000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>212284000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>211754000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>212041000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>212014000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>211957000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>211884000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>211800000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>211564000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>211507000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>211311000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>211049000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>209606000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>210269000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>210275000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>209624000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>208944000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>209014000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>212836000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>214621000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>213310000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>212872000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>212718000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>213089000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>213154000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>212919000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>212806000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>212575000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>212364000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>211892000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>210915000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>209407500.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>209576000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>206574000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>205773000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>205584000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>205810500.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>205837500.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>204721500.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>206300000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>207621000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>207805500.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>207459000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>208054027.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>208343250.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>208417500.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>209785500.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>210300000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>209918250.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>208127250.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>207792000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>208900000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>208179000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>311893875.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>310206520.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>311365760.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>311728500.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>209277000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>313849701.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>210600000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>210562875.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221431438.0</v>
       </c>
       <c r="CG14">
         <v>221431438.0</v>
       </c>
       <c r="CH14">
         <v>221431438.0</v>
       </c>
       <c r="CI14">
         <v>221431438.0</v>
       </c>
       <c r="CJ14">
         <v>221431438.0</v>
       </c>
       <c r="CK14">
         <v>221431438.0</v>
       </c>
       <c r="CL14">
+        <v>221431438.0</v>
+      </c>
+      <c r="CM14">
         <v>232300000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>232348500.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>232171312.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>232185656.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>232200000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>229467937.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227877047.0</v>
       </c>
       <c r="CS14">
         <v>227877047.0</v>
       </c>
       <c r="CT14">
+        <v>227877047.0</v>
+      </c>
+      <c r="CU14">
         <v>226300000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>230022281.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227928009.0</v>
       </c>
       <c r="CW14">
         <v>227928009.0</v>
       </c>
       <c r="CX14">
+        <v>227928009.0</v>
+      </c>
+      <c r="CY14">
         <v>228200000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1295800000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>552900000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1675700000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>199000.0</v>
       </c>
       <c r="O15">
         <v>199000.0</v>
       </c>
       <c r="P15">
         <v>199000.0</v>
       </c>
       <c r="Q15">
         <v>199000.0</v>
       </c>
       <c r="R15">
         <v>199000.0</v>
       </c>
       <c r="S15">
         <v>199000.0</v>
       </c>
       <c r="T15">
         <v>199000.0</v>
       </c>
       <c r="U15">
         <v>199000.0</v>
       </c>
       <c r="V15">
@@ -8886,509 +8931,513 @@
       <c r="W15">
         <v>199000.0</v>
       </c>
       <c r="X15">
         <v>199000.0</v>
       </c>
       <c r="Y15">
         <v>199000.0</v>
       </c>
       <c r="Z15">
         <v>199000.0</v>
       </c>
       <c r="AA15">
         <v>199000.0</v>
       </c>
       <c r="AB15">
         <v>199000.0</v>
       </c>
       <c r="AC15">
         <v>199000.0</v>
       </c>
       <c r="AD15">
         <v>199000.0</v>
       </c>
       <c r="AE15">
-        <v>200000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="AF15">
         <v>200000.0</v>
       </c>
       <c r="AG15">
         <v>200000.0</v>
       </c>
       <c r="AH15">
         <v>200000.0</v>
       </c>
       <c r="AI15">
         <v>200000.0</v>
       </c>
       <c r="AJ15">
         <v>200000.0</v>
       </c>
       <c r="AK15">
         <v>200000.0</v>
       </c>
       <c r="AL15">
+        <v>200000.0</v>
+      </c>
+      <c r="AM15">
         <v>199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AN15">
         <v>200000.0</v>
       </c>
       <c r="AO15">
         <v>200000.0</v>
       </c>
       <c r="AP15">
         <v>200000.0</v>
       </c>
       <c r="AQ15">
         <v>200000.0</v>
       </c>
       <c r="AR15">
         <v>200000.0</v>
       </c>
       <c r="AS15">
         <v>200000.0</v>
       </c>
       <c r="AT15">
         <v>200000.0</v>
       </c>
       <c r="AU15">
         <v>200000.0</v>
       </c>
       <c r="AV15">
         <v>200000.0</v>
       </c>
       <c r="AW15">
         <v>200000.0</v>
       </c>
       <c r="AX15">
         <v>200000.0</v>
       </c>
       <c r="AY15">
         <v>200000.0</v>
       </c>
       <c r="AZ15">
         <v>200000.0</v>
       </c>
       <c r="BA15">
+        <v>200000.0</v>
+      </c>
+      <c r="BB15">
         <v>199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="BC15">
         <v>200000.0</v>
       </c>
       <c r="BD15">
         <v>200000.0</v>
       </c>
       <c r="BE15">
         <v>200000.0</v>
       </c>
       <c r="BF15">
+        <v>200000.0</v>
+      </c>
+      <c r="BG15">
         <v>199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="BH15">
         <v>200000.0</v>
       </c>
       <c r="BI15">
+        <v>200000.0</v>
+      </c>
+      <c r="BJ15">
         <v>1000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BL15">
         <v>1000000.0</v>
       </c>
       <c r="BM15">
         <v>1000000.0</v>
       </c>
       <c r="BN15">
         <v>1000000.0</v>
       </c>
       <c r="BO15">
         <v>1000000.0</v>
       </c>
       <c r="BP15">
         <v>1000000.0</v>
       </c>
       <c r="BQ15">
         <v>1000000.0</v>
       </c>
       <c r="BR15">
         <v>1000000.0</v>
       </c>
       <c r="BS15">
         <v>1000000.0</v>
       </c>
       <c r="BT15">
         <v>1000000.0</v>
       </c>
       <c r="BU15">
         <v>1000000.0</v>
       </c>
       <c r="BV15">
         <v>1000000.0</v>
       </c>
       <c r="BW15">
         <v>1000000.0</v>
       </c>
       <c r="BX15">
         <v>1000000.0</v>
       </c>
       <c r="BY15">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="BZ15">
         <v>700000.0</v>
       </c>
       <c r="CA15">
         <v>700000.0</v>
       </c>
       <c r="CB15">
         <v>700000.0</v>
       </c>
       <c r="CC15">
         <v>700000.0</v>
       </c>
       <c r="CD15">
+        <v>700000.0</v>
+      </c>
+      <c r="CE15">
         <v>678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="CF15">
         <v>700000.0</v>
       </c>
       <c r="CG15">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="CH15">
         <v>500000.0</v>
       </c>
       <c r="CI15">
         <v>500000.0</v>
       </c>
       <c r="CJ15">
         <v>500000.0</v>
       </c>
       <c r="CK15">
         <v>500000.0</v>
       </c>
       <c r="CL15">
         <v>500000.0</v>
       </c>
       <c r="CM15">
         <v>500000.0</v>
       </c>
       <c r="CN15">
         <v>500000.0</v>
       </c>
       <c r="CO15">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="CP15">
         <v>300000.0</v>
       </c>
       <c r="CQ15">
         <v>300000.0</v>
       </c>
       <c r="CR15">
         <v>300000.0</v>
       </c>
       <c r="CS15">
         <v>300000.0</v>
       </c>
       <c r="CT15">
         <v>300000.0</v>
       </c>
       <c r="CU15">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="CV15">
         <v>200000.0</v>
       </c>
       <c r="CW15">
         <v>200000.0</v>
       </c>
       <c r="CX15">
         <v>200000.0</v>
       </c>
-      <c r="CY15"/>
+      <c r="CY15">
+        <v>200000.0</v>
+      </c>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2230000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2139000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2243000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2380000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2551000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2715000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2894000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3217000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3314000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3548000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3763000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3893000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3983000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4031000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3998000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4040000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4295000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4422000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4541000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4760000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4783000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4998000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5170000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5337000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5542000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5617000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5708000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5525000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5326000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5429000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-209639000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>172427000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>122202000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-171923000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>75352000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>86330000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>43221000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>59667000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-29643000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>11391000.0</v>
       </c>
-      <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>1095000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>-249544050.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-25340000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-24398000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>20714000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-18506000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-20357000.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>38745000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>1863000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>11679000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>34316000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>79547000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>72285000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>69869000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>71870000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>68868000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>71928000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>85979000.0</v>
       </c>
-      <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>90055000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>85193000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>76637000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>81756000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>83987000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>73438000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>76034000.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9452,269 +9501,271 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>1340000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1478000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1998000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1614000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1900000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2060000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2380000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2789000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3207000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2432000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2844000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2895000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2849000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1738000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1790000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2013000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1181000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1159000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1256000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1391000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1492000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1470000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1568000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1787000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>1364000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>1761000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
         <v>102832000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>99370000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>94153000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>121069000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>121596000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>118460000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>112140000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>74413000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>75347000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>74751000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>39206000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>38398000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>35334000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>35419000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>35375000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>48448000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>52329000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>64811000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>66680000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>61319000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>62888000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9778,2083 +9829,2103 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
-        <v>1047775000.0</v>
+        <v>1047119000.0</v>
       </c>
       <c r="C20">
         <v>1047775000.0</v>
       </c>
       <c r="D20">
+        <v>1047775000.0</v>
+      </c>
+      <c r="E20">
         <v>1047755000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1066783000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>679896000.0</v>
       </c>
       <c r="G20">
         <v>679896000.0</v>
       </c>
       <c r="H20">
         <v>679896000.0</v>
       </c>
       <c r="I20">
         <v>679896000.0</v>
       </c>
       <c r="J20">
-        <v>677796000.0</v>
+        <v>679896000.0</v>
       </c>
       <c r="K20">
         <v>677796000.0</v>
       </c>
       <c r="L20">
         <v>677796000.0</v>
       </c>
       <c r="M20">
+        <v>677796000.0</v>
+      </c>
+      <c r="N20">
         <v>676274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>545244000.0</v>
       </c>
       <c r="O20">
         <v>545244000.0</v>
       </c>
       <c r="P20">
         <v>545244000.0</v>
       </c>
       <c r="Q20">
         <v>545244000.0</v>
       </c>
       <c r="R20">
         <v>545244000.0</v>
       </c>
       <c r="S20">
         <v>545244000.0</v>
       </c>
       <c r="T20">
         <v>545244000.0</v>
       </c>
       <c r="U20">
         <v>545244000.0</v>
       </c>
       <c r="V20">
         <v>545244000.0</v>
       </c>
       <c r="W20">
         <v>545244000.0</v>
       </c>
       <c r="X20">
         <v>545244000.0</v>
       </c>
       <c r="Y20">
         <v>545244000.0</v>
       </c>
       <c r="Z20">
         <v>545244000.0</v>
       </c>
       <c r="AA20">
         <v>545244000.0</v>
       </c>
       <c r="AB20">
         <v>545244000.0</v>
       </c>
       <c r="AC20">
         <v>545244000.0</v>
       </c>
       <c r="AD20">
+        <v>545244000.0</v>
+      </c>
+      <c r="AE20">
         <v>545379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>464777000.0</v>
       </c>
       <c r="AF20">
         <v>464777000.0</v>
       </c>
       <c r="AG20">
         <v>464777000.0</v>
       </c>
       <c r="AH20">
         <v>464777000.0</v>
       </c>
       <c r="AI20">
         <v>464777000.0</v>
       </c>
       <c r="AJ20">
         <v>464777000.0</v>
       </c>
       <c r="AK20">
         <v>464777000.0</v>
       </c>
       <c r="AL20">
-        <v>465578000.0</v>
+        <v>464777000.0</v>
       </c>
       <c r="AM20">
         <v>465578000.0</v>
       </c>
       <c r="AN20">
-        <v>464926000.0</v>
+        <v>465578000.0</v>
       </c>
       <c r="AO20">
         <v>464926000.0</v>
       </c>
       <c r="AP20">
         <v>464926000.0</v>
       </c>
       <c r="AQ20">
+        <v>464926000.0</v>
+      </c>
+      <c r="AR20">
         <v>425216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282960000.0</v>
       </c>
       <c r="AS20">
         <v>282960000.0</v>
       </c>
       <c r="AT20">
         <v>282960000.0</v>
       </c>
       <c r="AU20">
         <v>282960000.0</v>
       </c>
       <c r="AV20">
+        <v>282960000.0</v>
+      </c>
+      <c r="AW20">
         <v>277402000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>280135000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>282404000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>276230000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>271334000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>270154000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>269897000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>276170000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>219948000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>219730000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>360961000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>220953000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>220475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200153000.0</v>
       </c>
       <c r="BJ20">
         <v>200153000.0</v>
       </c>
       <c r="BK20">
         <v>200153000.0</v>
       </c>
       <c r="BL20">
         <v>200153000.0</v>
       </c>
       <c r="BM20">
         <v>200153000.0</v>
       </c>
       <c r="BN20">
+        <v>200153000.0</v>
+      </c>
+      <c r="BO20">
         <v>201682000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>199058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200035000.0</v>
       </c>
       <c r="BQ20">
         <v>200035000.0</v>
       </c>
       <c r="BR20">
         <v>200035000.0</v>
       </c>
       <c r="BS20">
+        <v>200035000.0</v>
+      </c>
+      <c r="BT20">
         <v>197938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76338000.0</v>
       </c>
       <c r="BU20">
         <v>76338000.0</v>
       </c>
       <c r="BV20">
         <v>76338000.0</v>
       </c>
       <c r="BW20">
-        <v>75537000.0</v>
+        <v>76338000.0</v>
       </c>
       <c r="BX20">
         <v>75537000.0</v>
       </c>
       <c r="BY20">
         <v>75537000.0</v>
       </c>
       <c r="BZ20">
         <v>75537000.0</v>
       </c>
       <c r="CA20">
-        <v>76244000.0</v>
+        <v>75537000.0</v>
       </c>
       <c r="CB20">
         <v>76244000.0</v>
       </c>
       <c r="CC20">
+        <v>76244000.0</v>
+      </c>
+      <c r="CD20">
         <v>75026000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>58567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58600000.0</v>
       </c>
       <c r="CF20">
         <v>58600000.0</v>
       </c>
       <c r="CG20">
         <v>58600000.0</v>
       </c>
       <c r="CH20">
-        <v>58567000.0</v>
+        <v>58600000.0</v>
       </c>
       <c r="CI20">
         <v>58567000.0</v>
       </c>
       <c r="CJ20">
         <v>58567000.0</v>
       </c>
       <c r="CK20">
         <v>58567000.0</v>
       </c>
       <c r="CL20">
+        <v>58567000.0</v>
+      </c>
+      <c r="CM20">
         <v>57038000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63482000.0</v>
       </c>
       <c r="CN20">
         <v>63482000.0</v>
       </c>
       <c r="CO20">
+        <v>63482000.0</v>
+      </c>
+      <c r="CP20">
         <v>63348000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>54249000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>123201000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>123811000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>124766000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>125680000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>125048000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>122560000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>124608000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>129500000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>482500000.0</v>
+      </c>
+      <c r="C21">
         <v>984662000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1129559000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1139328000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1123188000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>626369000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>633544000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>640763000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>648026000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>657742000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>665068000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>674809000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>682259000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>664381000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>671718000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>678994000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>685819000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>695432000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>702428000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>709651000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>706130000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>714918000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>722994000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>730123000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>740665000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>750207000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>772373000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>779139000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>785906000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>794929000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>722524000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>728500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>734475000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>742442000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>748527000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>820993000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>827409000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>835964000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>856487000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>862073000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>867813000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>875466000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>820625000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>643684000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>646394000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>644969000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>647669000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>650374000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>653090000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>656710000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>663393000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>473165000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>476045000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>388384000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>390848000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>136963000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>138724000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>141231000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>143146000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>145062000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>95188000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>97032000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>98428000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>99824000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>101219000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>103080000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>104494000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>105898000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>104579000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>106293000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>107645000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>21178000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>21570000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>22051000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>22432000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>22862000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>23401000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>24121000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>24661000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>25200000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>25855000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>13605000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>72428000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>72684000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>76998000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>77552000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>77754000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>72155000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>72270000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>71159000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>71157000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>71339000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>71330000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>60755000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>123201000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>123811000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>124766000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>125680000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>125048000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>122560000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>124608000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>125360000.0</v>
       </c>
-      <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>301019000.0</v>
+      </c>
+      <c r="C22">
         <v>299218000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>299415000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>304343000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>299067000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>262691000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>258948000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>259800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>264582000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>270883000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>266150000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>256562000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>264567000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>242311000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>238832000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>237583000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>218810000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>203459000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>200943000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>194505000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>196155000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>193337000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>196980000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>194001000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>203837000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>194515000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>197184000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>190194000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>190230000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>187699000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>183162000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>178242000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>173595000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>172375000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>171371000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>167928000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>164565000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>170391000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>173050000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>171284000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>172879000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>168465000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>166388000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>154118000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>153795000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>147158000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>151866000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>151728000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>148986000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>148807000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>150950000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>142895000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>141100000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>136249000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>132166000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>120172000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>120765000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>113720000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>122891000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>115294000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>103548000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>97659000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>102836000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>98378000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>99875000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>96433000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>65113000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>97349000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>62042000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>86719000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>90347000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>81848000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>81084000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>75911000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>76163000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>73317000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>71222000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>69449000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>72201000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>68855000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>68476000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>66042000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>44075000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>39242000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>36783000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>36466000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>58991000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>35059000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>33237000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>50863000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>34961000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>50810000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>49132000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>49829000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>119451000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>103468000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>97561000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>89001000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>127856000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>120852000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>103555000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>109200000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>302401000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>273407000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>257952000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>4180630000.0</v>
+      </c>
+      <c r="C23">
         <v>4183861000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4349618000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4344622000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4326946000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3400447000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3429959000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3428061000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3429166000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3426953000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3434639000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3505835000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3481867000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3312994000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3343307000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3340721000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3332337000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3253313000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3323396000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3325926000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3272016000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3323023000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3385468000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3398794000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3413073000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3177776000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3209426000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3219792000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3239333000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2845537000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2693137000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2717307000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2670257000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2659724000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2682679000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2721708000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2736725000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2761068000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2809615000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2817860000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2815672000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2844051000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2752243000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2427627000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2422852000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2402770000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2477204000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2484087000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2477131000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2506422000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2501416000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2155466000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2160598000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2002820000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1950317000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1754553000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1729881000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1553998000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1604212000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1589678000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1335775000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1325489000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1336796.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1333349000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1323436000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1351442000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1354653000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1365460000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1348058000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1353244000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1411396000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1024398000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1053298000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>987535000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>950613000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>937024000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>927030000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>906590000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>926282000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>927014000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>907325000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>851069000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>859365000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>841562000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>847428000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>875648000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>856563000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>849344000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>841958000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>847239000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>820750000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>828310000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1069936000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1102502000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1126484000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1108480000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1107981000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1099691000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1168440000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1151787000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1156602000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1562700000.0</v>
       </c>
-      <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>1324019000.0</v>
+      </c>
+      <c r="C24">
         <v>1355557000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1380190000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1749154000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1790379000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1021644000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1054143000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1068844000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1043543000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1048144000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1037843000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1074544000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1063242000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>891842000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>891542000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>891241000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>891007000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>890609000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>890180000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>889878000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>889577000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>960103000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1009839000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1009596000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1403902000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>862778000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>874284000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>888541000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>934463000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>974594000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>814090000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>816126000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>818141000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>820141000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>843639000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>834865000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>881787000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>946667000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>980177000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>895815000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>953821000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>933932000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>843643000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>659094000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>671339000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>728940000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>780969000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>791791000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>810988000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>892478000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>903451000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>561826000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>600527000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>535016000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>531907000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>425343000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>443000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>283406000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>305059000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>287171000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>90606000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>98870000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>116545000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>137233000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>173559000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>225905000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>228432000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>245960000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>250759000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>263879000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>276587000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>29372000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>23107000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>22508000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>23186000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>28020000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>53069000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>79126000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>107733000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>86932000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>84189000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>74403000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>78073000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>77648000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>81527000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>22578000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>18326000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>15797000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>15652000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>9866000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>4975000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>5095000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>5213000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>223133000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>223631000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>239052000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>234703000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>242057000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>287828000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>291981000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>295048000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>247847000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1374105000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1410340000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>1458507000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>52</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>1355557000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1380325000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1749309000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1790555000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1021655000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1054153000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>1037877000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1074585000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1063242000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>891842000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>891542000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>891241000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>891007000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>890609000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>890180000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>889878000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>889577000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>960103000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1009839000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1009596000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1403902000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>862778000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>874284000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>888541000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>934463000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>990640000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>814090000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>816126000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>818141000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>820141000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>843639000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>834865000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>881787000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>946667000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>980177000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>895815000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>953821000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>933932000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>843643000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>659094000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>671339000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>728940000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>780969000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>791791000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>810988000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>892478000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>903451000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>561826000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>600527000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>535016000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>531907000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>425343000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>443000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>283406000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>305059000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>287171000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>90606000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>98870000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>116545000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>137233000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26">
+        <v>3613000.0</v>
+      </c>
+      <c r="C26">
         <v>3704000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3745000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3742000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3740000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3799000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3897000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3865000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3907000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7924000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13345000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>13475000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>134066000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>136882000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>141835000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>144689000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>148786000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>154310000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>158261000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3205000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3176000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>176412000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>182061000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>187540000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>193126000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>198639000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>200523000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>201729000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>203083000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>204125000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>203576000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>203426000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>199876000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>187737000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>179124000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>169274000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>159468000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>154924000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>153211000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>149739000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>147441000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>154311000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>162385000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>164853000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>164280000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>161905000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>156807000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>156086000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>149929000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>142845000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>134176000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>124779000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>110979000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>102723000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>100946000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>101196000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>101823000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>102322000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>101137000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>100563000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>92340000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>92860000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>91888000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>92646000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11918,439 +11989,445 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>2049491481.0</v>
+      </c>
+      <c r="C28">
         <v>2319404000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2108730000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2077426000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2124546000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1354087000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1366788000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1381714000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1340394000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1328298000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1306164000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1362012000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1337050000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1027530000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1019227000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1035404000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1002025000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1022421000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>948426000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>967020000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1009605000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1015289000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1067707000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1106040000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1223520000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1273734000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1294968000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1298540000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1347629000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>976230000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>775649000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>796278000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>795731000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>827107000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>849034000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>839826000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>885785000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>951747000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>984296000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1014582000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1052822000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1008321000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>888328000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>646730000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>697844000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>755913000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>808548000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>817531000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>832924000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>915220000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>915967000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>570046000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>624427000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>593737000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>589786000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>265708000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>310424000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>275623000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>330421000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>305112000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>111036000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>120547000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>136255.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>156044000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>189536000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>232720000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>230844000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>246217000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>253723000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>266453000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>278036000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>13140000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-14957000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>9450000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4767000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>21692000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>45196000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>72618000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>83341000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>74230000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>73712000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>68054000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>69536000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>66116000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>55559000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-19793000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-16314000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-19043000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-8974000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-27264000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-40338000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-29728000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>214097000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>180538000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>239559000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>255971000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>265417000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>245425000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>313279000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>313813000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>311570000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>243600000.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
+      <c r="DB28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>3033047000.0</v>
+      </c>
+      <c r="C29">
         <v>3062254000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3208715000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3187888000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3214496000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2446217000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2472486000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2468863000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2426902000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2418106000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2423762000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1074544000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2538533000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>891842000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2342651000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2352735000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2361879000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>890609000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2315548000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2325749000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2313428000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2349997000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2372660000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2357864000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2401445000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12386,656 +12463,663 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>22241000.0</v>
+        <v>401160000.0</v>
       </c>
       <c r="C30">
+        <v>378273000.0</v>
+      </c>
+      <c r="D30">
         <v>395998000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>391675000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>374080000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>347522000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>399104000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>400355000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>370251000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>345608000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>377141000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>439308000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>375674000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>349477000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>383157000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>371018000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>338097000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>318197000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>301999000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>308072000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>298259000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>302212000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>314984000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>326667000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>341807000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>299530000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>299897000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>313420000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>308698000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>291399000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>298218000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>307135000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>292840000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>290183000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>294438000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>288439000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>283946000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>272833000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>284071000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>293519000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>283848000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>279498000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>267762000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>260864000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>258249000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>244843000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>251349000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>261939000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>268761000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>263017000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>266839000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>266485000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>267472000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>261634000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>221581000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>203179000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>200851000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>195455000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>193375000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>197289000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>176776000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>166281000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>177143000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>184735000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>180406000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>178708000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>176197000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>182520000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>179710000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>178077000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>171247000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>164865000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>151763000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>137682000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>139302000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>140481000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>143247000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>131879000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>137765000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>143659000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>132425000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>120751000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>131030000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>125438000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>117875000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>117736000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>118549000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>112936000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>109582000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>99373000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>96412000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>104144000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>119797000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>104121000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>128713000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>113027000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>112361000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>104104000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>135371000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>121050000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>130086000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>113100000.0</v>
       </c>
-      <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
+      <c r="DB30"/>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>31787000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>117469000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>340050000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>470758000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>452990000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>466481000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>480586000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>170598000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>164258000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>170235000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>161997000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>406686000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>398436000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>385646000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>34702000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>311500000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>325693000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>317889000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>289502000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-82041000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>90267000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>104658000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>92279000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>43458000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-21330000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-21183000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-47401000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-91462000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-144843000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-174209000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-176857000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-97310000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-17425000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>923984000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>900097000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>924055000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1011539000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1010031000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1015019000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1029553000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>970149000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>803389000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>800552000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>735355000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>728550000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>882156000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>866183000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>681413000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>733933000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>719653000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>593469000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>597475000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>615666000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>615962000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
+      <c r="DB31"/>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>-226667000.0</v>
+      </c>
+      <c r="C32">
         <v>-247063000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-205738000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>151419000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>146578000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>107761000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>138663000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>113270000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>66010000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>28561000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>44720000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>193483000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>173734000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>240515000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>240885000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>256925000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>280842000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>380511000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>312742000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>330205000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>326925000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>334098000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>350360000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>311396000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>326906000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13071,2950 +13155,2975 @@
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
+      <c r="DB32"/>
     </row>
-    <row r="33" spans="1:105">
+    <row r="33" spans="1:106">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>3419091000.0</v>
+      </c>
+      <c r="C33">
         <v>3454767000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3597803000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3603953000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3611651000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2744083000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2722235000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2725294000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2740762000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2739240000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2720060000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2756895000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2766014000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2508054000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2507891000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2513635000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2513471000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2507195000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2474063000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2485954000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2483885000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2484820000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2518825000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2549322000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2581253000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2623858000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2643599000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2650331000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2661945000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2328158000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2123502000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2146380000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2137037000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2176498000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2158658000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2232432000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2249208000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2305286000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2315470000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2305588000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2320543000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2343743000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2238966000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1911295000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1933158000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1968694000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1972142000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1983274000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1999447000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2035324000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2014238000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1650254000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1656015000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1547156000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1538276000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1159627000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1167230000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1190164000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1197072000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1198750000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1006541000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1011775000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1018227.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1004611000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>998518000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1012487000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>988840000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>994010000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>990565000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1001001000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1028192000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>725378000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>724699000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>718301000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>678487000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>675516000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>668396000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>664474000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>664492000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>666190000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>663454000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>613499000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>600651000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>591814000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>596879000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>605756000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>589862000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>582637000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>583086000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>580531000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>576919000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>592397000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>593725000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>607093000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>817165000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>835471000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>840954000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>847151000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>848332000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>854873000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>860032000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1295300000.0</v>
       </c>
-      <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
+      <c r="DB33"/>
     </row>
-    <row r="34" spans="1:105">
+    <row r="34" spans="1:106">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>3342000.0</v>
+      </c>
+      <c r="C34">
         <v>2066000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2079000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2082000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2102000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2069000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2485000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2576000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2587000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>323000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>311000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>174907000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>177923000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>176344000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>187282000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>188600000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>191657000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>178965000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>188138000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1345000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1292000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>191967000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>192672000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>190109000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>183646000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>179904000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>169890000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>194034000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>189073000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>196291000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>200068000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>191947000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>186781000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>194955000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>238534000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>264255000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>257222000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>263697000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>305003000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>299154000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>265431000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>304416000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>298262000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>129863000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>141123000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>147284000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>77883000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>85542000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>85238000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>95425000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>196671000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>206776000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>206768000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>208049000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>182054000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>185476000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>191651000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>207830000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>146036000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>154270000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>121734000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>121377000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>111463000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>111492000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
+      <c r="DB34"/>
     </row>
-    <row r="35" spans="1:105">
+    <row r="35" spans="1:106">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>1889978000.0</v>
+      </c>
+      <c r="C35">
         <v>1904216999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1971571000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2327616000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2342604000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1441730000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1454372000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1454156000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1430892000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1416019000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1390129000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1480304000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1478156000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1305279000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1314011000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1323092000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1334889000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1322122000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1374875000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1391029000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1397439000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1445924000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1517699000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1524230000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1587548000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1386203000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1394152000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1430578000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1476262000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1197827000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1014158000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1008073000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1004922000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1027191000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1082173000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1099120000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1139009000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1221854000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1285180000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1194969000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1219252000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1197231000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1141905000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>891789000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>911832000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>998669000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>979921000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>998929000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1014686000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1133723000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1174535000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>843949000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>882046000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>854267000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>752359000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>646153000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>670070000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>569379000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>499543000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>493770000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>277151000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>286927000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>316144.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>311613000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>348814000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>401644000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>404530000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>422436000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>431286000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>444121000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>420844000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>116540000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>110760000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>109873000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>105073000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>109523000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>134521000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>152615000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>180652000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>176491000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>178641000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>159860000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>178260000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>179007000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>179533000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>112053000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>122975000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>116175000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>111962000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>106456000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>81320000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>87626000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>82927000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>292228000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>268528000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>282014000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>278304000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>291840000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>336704000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>337426000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>341597000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>877800000.0</v>
       </c>
-      <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
+      <c r="DB35"/>
     </row>
-    <row r="36" spans="1:105">
+    <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>40007000.0</v>
+        <v>1776662226.0</v>
       </c>
       <c r="C36">
+        <v>144785000.0</v>
+      </c>
+      <c r="D36">
         <v>40392000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>147974000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>145286000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>150914000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>148201000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>149562000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>155298000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>155933000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>139046000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>157137000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>159692000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>162384000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>165925000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>165253000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>168888000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>172157000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>176951000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>181130000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>181668000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>187892000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>199566000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>198962000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>210239000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>207787000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>209208000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>211086000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>213433000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>13533000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>216004000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>236849000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>216142000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>25551000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>209427000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>204777000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>200544000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>46734000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>204325000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>200429000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>200037000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>194746000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>208513000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>207178000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>214143000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>233307000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>219559000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>231196000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>225936000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>229206000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>180907000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>187039000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>189525000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>163039000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>142346000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>131765000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>131941000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>107452000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>130212000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>131882000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>110887000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>109897000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>120540.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>107729000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>107216000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>105149000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>104994000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>105888000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>107187000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>107477000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>131506000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>137910000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>137708000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>133390000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>119558000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>115687000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>112014000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>100374000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>99813000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>100390000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>99118000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>89406000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>89546000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>90903000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>90642000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>89356000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>76176000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>77083000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>76196000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>77384000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>76724000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>76959000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>74490000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>81824000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>89167000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>92721000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>97253000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>94955000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>111387000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>112804000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>113589000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>596300000.0</v>
       </c>
-      <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
+      <c r="DB36"/>
     </row>
-    <row r="37" spans="1:105">
+    <row r="37" spans="1:106">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
         <v>1123044000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>1161199000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>1146016000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>1137256000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>1076189000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>1006321000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>986062000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>946224000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>858620000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>863661000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>813724000.0</v>
       </c>
-      <c r="BE37">
-[...1 lines deleted...]
-      </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
+      <c r="DB37"/>
     </row>
-    <row r="38" spans="1:105">
+    <row r="38" spans="1:106">
       <c r="A38" t="s">
         <v>65</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>2072444000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>40414000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>40391000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>38431000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>42832000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>35868000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>24554000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>25715000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>25626000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1246633000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>165925000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>165253000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>168888000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>175302000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>180089000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>184335000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>181668000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>191134000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>199566000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>198962000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>210239000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>207787000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>209208000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>211086000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>10350000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>214533000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>212711000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>233554000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>212797000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1420507000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1422731000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1490547000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1492730000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1503200000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1526390000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1527428000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1532776000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1542685000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1454354000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1133822000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1143497000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1140953000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1150188000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1158972000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1159161000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1149605000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1120530000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>931538000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>935724000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>805562000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>809364000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>488676000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>490395000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>489941000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>494311000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>497419000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>406228000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>17037000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>406538000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>407706000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>408588000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>409911000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>408546000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>411821000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>411801000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>413805000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>437089000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>235426000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>235616000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>231779000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>217527000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>214086000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>210952000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>200032000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>200718000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>201834000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>199999000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>161578000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>161974000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>163587000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>167640000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>166908000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>153930000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>149238000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>148466000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>148543000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>153407000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>164010000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>164599000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>206077000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>219534000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>228164000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>233506000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>236719000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>236435000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>235364000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>238197000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>725872000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>1253254000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>1269421000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>1308491000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:105">
+    <row r="39" spans="1:106">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>694753000.0</v>
+        <v>360367481.0</v>
       </c>
       <c r="C39">
+        <v>39503000.0</v>
+      </c>
+      <c r="D39">
         <v>39671000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>33606000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>34808000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>41146000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>34697000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>35746000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>37753000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>48695000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>56727000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>41359000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>47892000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>48018000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>40683000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>55974000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>56812000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>38591000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>38868000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>45125000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>43147000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>35178000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>28848000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>29242000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>33493000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>48829000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>61778000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>56078000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>66876000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>492073000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>38528000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>55996000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>32569000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>478097000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>51138000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>25730000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>32493000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>449372000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>29489000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>35877000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>26933000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>37967000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>70347000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>54806000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>69684000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>426553000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>93772000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>78614000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>51136000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>462568000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>58734000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>83775000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>81765000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>442389000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>44157000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>49246000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>54888000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>356051000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>82678000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>64604000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>40243000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>43019000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>311462.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>39096000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>36216000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>44866000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>108409000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>71481000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>97224000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>67483000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>104227000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>32775000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>53274000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>35663000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>31469000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>34446000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>29208000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>26874000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>22596000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>30666000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>27579000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>39776000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>72162000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>69643000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>65448000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>68232000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>53553000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>79635000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>86650000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>74056000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>65670000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>44608000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>280274000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>271633000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>55613000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>52860000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>51075000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>47155000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>52168000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>47304000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>51599000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>33200000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>169054000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>162338000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>191206000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:105">
+    <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>184803000.0</v>
+      </c>
+      <c r="C40">
         <v>502804000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>153736000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>174645000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>142806000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>194875000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>187599000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>197809000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>239418000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>263565000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>255390000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>140975000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>120993000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>141453000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>163596000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>163010000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>163001000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>174685000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>165928000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>143458000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>128487000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>181846000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>168869000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>167685000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>144311000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>204446000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>173560000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>150039000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>163284000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>120388000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>143940000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>159240000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>152359000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>10247000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>211987000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>172323000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>157892000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2435000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>154041000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>160474000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>147398000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>139138000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>144549000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>138512000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>146345000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>12898000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>152728000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>155491000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>137168000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>10626000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>140235000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>146561000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>141957000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>3914000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>129402000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>116345000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>109169000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>8078000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>150333000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>124413000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>109392000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>112272000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>115670000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>115404000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>100834000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>103317000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>131422000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>120060000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>110552000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>125713000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>154445000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>95945000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>127315000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>108423000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>100287000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>99451000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>81578000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>86891000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>87846000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>84746000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>76191000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>85822000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>61396000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>64813000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>67408000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>112033000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>79741000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>72499000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>70113000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>76553000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>70447000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>74051000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>94520000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>107220000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>96369000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>91817000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>82127000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>86586000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>89424000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>81426000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>82390000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>74077000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>362833000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>348597000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>376655000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:105">
+    <row r="41" spans="1:106">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>130399000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>174907000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>176344000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>187282000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>188600000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>191657000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>178965000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>188138000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>198079000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>198989000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>191967000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>192672000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>190109000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>183646000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>179904000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>169890000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>194034000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>189073000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>196291000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>200068000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>191947000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>186781000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>111979000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>112921000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>110995000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>110513000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>117843000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>173190000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>172421000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>115439000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>120747000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>123482000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>129863000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>141123000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>147284000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>77883000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>85542000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>85238000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>95425000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>196671000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>206776000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>206768000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>208049000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>182054000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>185476000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>191651000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>207830000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>146036000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>154270000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>121734000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>121377000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>111463000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>111492000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>111703000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>111991000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>122658000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>122384000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>126012000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>124732000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>49901000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>37918000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>37652000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>36391000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>35427000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>32846000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>31530000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>26095000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>33359000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>45132000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>44855000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>42888000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>60136000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>57152000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>54377000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>47304000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>80498000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>77835000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>74645000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>76117000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>76345000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>82531000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>77714000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>75732000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>44897000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>42962000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>43601000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>49783000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>48876000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>45445000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>46549000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>629972000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>147014000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>150533000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>163144000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:105">
+    <row r="42" spans="1:106">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
-        <v>1303487000.0</v>
+        <v>460803000.0</v>
       </c>
       <c r="C42">
+        <v>452341000.0</v>
+      </c>
+      <c r="D42">
         <v>445798000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>439200000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>432032000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>425530000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>419111000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>412730000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>420740000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>418490000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>427837000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>426601000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>436201000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>437346000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>431648000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>444235000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>445142000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>446110000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>441535000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>445176000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>440401000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>434277000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>431091000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>428258000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>425316000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>422205000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>420609000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>419086000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>417954000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>421829000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>420573000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>419131000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>417056000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>415379000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>400977000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>395079000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>392717000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>382644000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>369018000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>356493000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>341756000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>461866000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>445367000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>420791000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>416259000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>411797000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>421892000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>415938000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>408292000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>402874000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>401115000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>395086000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>378550000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>375459000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>372516000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>335068000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>323997000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>322819000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>320040000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>325979000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>308469000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>324793000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-458928298.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>352640000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>347032000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>342076000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>352171000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>358824000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>361515000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>366584000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>362907000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>333730000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>331057000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>329671000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>340366000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>331284000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>327610000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>319789000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>327754000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>339148000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>345100000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>325961000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>339672000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>338874000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>356349000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>432110000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>436120000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>450392000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>458588000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>464596000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>481148000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>486551000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>483144000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>483142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>476401000.0</v>
       </c>
       <c r="CR42">
         <v>476401000.0</v>
       </c>
       <c r="CS42">
         <v>476401000.0</v>
       </c>
       <c r="CT42">
         <v>476401000.0</v>
       </c>
       <c r="CU42">
-        <v>476529000.0</v>
+        <v>476401000.0</v>
       </c>
       <c r="CV42">
         <v>476529000.0</v>
       </c>
       <c r="CW42">
         <v>476529000.0</v>
       </c>
       <c r="CX42">
+        <v>476529000.0</v>
+      </c>
+      <c r="CY42">
         <v>351506000.0</v>
       </c>
-      <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
+      <c r="DB42"/>
     </row>
-    <row r="43" spans="1:105">
+    <row r="43" spans="1:106">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16078,1825 +16187,1840 @@
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
+      <c r="DB43"/>
     </row>
-    <row r="44" spans="1:105">
+    <row r="44" spans="1:106">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
         <v>1123044000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>1161199000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>1146016000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>1137256000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>1076189000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>1006321000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>986062000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>946224000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>858620000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>863661000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>813724000.0</v>
       </c>
-      <c r="BE44">
-[...1 lines deleted...]
-      </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
+      <c r="DB44"/>
     </row>
-    <row r="45" spans="1:105">
+    <row r="45" spans="1:106">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>2960171000.0</v>
+      </c>
+      <c r="C45">
         <v>2946113000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2931725000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2904170000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2898390000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2894143000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2856874000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2850149000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2826449000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2777395000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2752664000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2586283000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2438226000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2296721000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2289170000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2276376000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>2239028000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>2192392000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>2106212000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>1046724000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1047667000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1033524000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1047850000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1071850000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1082133000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1117124000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1113566000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1111639000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1114147000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>743847000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>720200000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>716300000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>721600000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>732000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>735900000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>741900000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>756500000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>781026000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>789100000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>778200000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>787800000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>805000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>784600000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>777500000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>789700000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>807500000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>822000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>824300000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>840300000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>867000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>893700000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>718700000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>720291000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>725800000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>728900000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>671000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>676800000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>685487000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>702800000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>701300000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>600300000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>604700000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>599100000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>596900000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>589900000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>602600000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>580300000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>582200000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>578800000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>587200000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>591100000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>490000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>489100000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>486500000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>461000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>461400000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>457400000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>464400000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>463800000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>464400000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>463500000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>451921000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>438700000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>428200000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>429200000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>438800000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>435900000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>433400000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>434600000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>432000000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>423500000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>428400000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>429100000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>436100000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>597600000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>607300000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>607400000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>610400000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>611900000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>619500000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>621800000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>569500000.0</v>
       </c>
-      <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
+      <c r="DB45"/>
     </row>
-    <row r="46" spans="1:105">
+    <row r="46" spans="1:106">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
-        <v>3306278000.0</v>
+        <v>931774.0</v>
       </c>
       <c r="C46">
+        <v>1273841000.0</v>
+      </c>
+      <c r="D46">
         <v>1268982000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1265154000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1272654000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1283105000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1256697000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1251208000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1253635000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1239845000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1224805000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1233678000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1236273000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1124539000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1113501000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1112477000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1110577000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1091217000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1046302000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1046724000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1047667000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1033524000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1047850000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1071850000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1082133000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1117124000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1113566000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1111639000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1114147000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>743847000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>720197000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>716254000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>721643000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>732026000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>735927000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>741885000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>756478000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>781026000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>789080000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>778160000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>787767000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>804968000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>784612000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>777473000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>789661000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>807458000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>821954000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>824302000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>840286000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>867004000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>893708000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>718716000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>720291000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>725836000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>728912000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>670951000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>676835000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>685487000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>702761000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>701331000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>600313000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>604693000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>599106.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>596905000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>589930000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>602576000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>580294000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>582189000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>578764000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>587196000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>591103000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>489952000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>489083000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>486522000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>460960000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>461430000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>457444000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>464442000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>463774000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>464356000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>463455000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>451921000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>438677000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>428227000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>429239000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>438848000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>435932000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>433399000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>434620000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>431988000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>423512000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>428387000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>429126000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>436125000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>597631000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>607307000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>607448000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>610432000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>611897000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>619509000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>621835000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>569500000.0</v>
       </c>
-      <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
+      <c r="DB46"/>
     </row>
-    <row r="47" spans="1:105">
+    <row r="47" spans="1:106">
       <c r="A47" t="s">
         <v>74</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>1273841000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1268982000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1265154000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1272654000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1283105000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1256697000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1224805000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1233678000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>973259000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>861818000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>852335000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>843779000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>830422000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1091217000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1046302000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1046724000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1047667000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>705034000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>703997000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>704732000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>697067000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>717822000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>709555000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>713390000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>711765000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>743847000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>720197000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>716254000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>721643000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>732026000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>735927000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>741885000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>756478000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>781026000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>789080000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>778160000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>787767000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>804968000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>784612000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>777473000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>789661000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>807458000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>821954000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>824302000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>901875000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>893568000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>925100000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>766486000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>783886000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>755952000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>755074000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>685494000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>690824000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>698213000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>716997000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>716708000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>612662000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>616617000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>609563000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>605761000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>589930000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>602576000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>580294000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>582189000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>578764000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>587196000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>591103000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>489952000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>489083000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>486522000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>460960000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>461430000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>457444000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>464442000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>463774000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>464356000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>463455000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>451921000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>438677000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>428227000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>429239000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>438848000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>435932000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>433399000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>434620000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>431988000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>423512000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>428387000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>429126000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>579739000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>597631000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>607307000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>607448000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>610432000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>611897000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>619509000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>621835000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>569474000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>1195007000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>1204702000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>1198794000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:105">
+    <row r="48" spans="1:106">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>839699000.0</v>
+      </c>
+      <c r="C48">
         <v>852074000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>971413000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>984146000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>978230000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>977555000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>984977000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>970536000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>954409000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>932472000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>945285000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1040618000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1025881000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1004271000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1002123000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1008200000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1001220000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>962378000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>967449000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>973065000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>961246000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>932094000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>918592000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>916565000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>900988000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>947046000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>985015000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>981846000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>969067000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>945410000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>962536000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>960865000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>953469000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>919658000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>876900000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>946077000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>937053000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>910520000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>930743000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>923726000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>905943000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>877817000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>876341000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>863036000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>841772000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>809068000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>808867000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>789490000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>772741000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>735631000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>720576000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>711393000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>688787000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>597629000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>581125000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>571995000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>565604000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>547997000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>545270000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>534588000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>526772000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>503689000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>490435000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>477625000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>462191000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>437524000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>422888000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>407063000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>392818000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>369397000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>351222000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>337760000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>327635000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>303386000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>293592000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>282475000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>271822000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>250616000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>242353000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>227355000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>215299000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>198567000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>192900000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>187123000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>175638000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>160988000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>158922000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>149746000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>140270000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>130981000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>118269000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>110325000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>124231000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>131388000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>165818000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>157614000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>151565000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>149842000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>155634000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>147157000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>143455000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>164135000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>215285000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>215458000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>223009000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:105">
+    <row r="49" spans="1:106">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1025881000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1004271000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1002123000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1008200000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1001220000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>962378000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>967449000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>973065000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>961246000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>932094000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>918592000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>916565000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>900988000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>947046000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>985015000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>981846000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>969067000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>945410000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>962536000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>960865000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>953469000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>919658000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>876900000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>946077000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>937053000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>910520000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>930743000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>923726000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>905943000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>877817000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>876341000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>863036000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>841772000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>809068000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>808867000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>789490000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>772741000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>735631000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>720576000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>711393000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>688787000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>597629000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>581125000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>571995000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>565604000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>547997000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>545270000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>534588000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>526772000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>503689000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>490435000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>477625000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
+      <c r="DB49"/>
     </row>
-    <row r="50" spans="1:105">
+    <row r="50" spans="1:106">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
+        <v>406582000.0</v>
+      </c>
+      <c r="C50">
         <v>403210000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>408031000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>10978000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>8492000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>14459000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>11817000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>15611000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>7479000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>18180000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>11268000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>17637000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13699000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>17960000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>16344000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>14026000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>11448000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>17161000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>13438000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>10741000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>10480000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>16900000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>11335000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>11780000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>11482000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>17497000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>17380000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>14358000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>14762000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>5000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>11286000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>9706000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>11806000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>12095000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>12469000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>847005000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>10511000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>11490000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>11654000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>130359000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>110470000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>74685000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>34496000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -17911,3059 +18035,3085 @@
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
+      <c r="DB50"/>
     </row>
-    <row r="51" spans="1:105">
+    <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>2049503000.0</v>
+      </c>
+      <c r="C51">
         <v>2331504000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2125461000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2088471000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2131886000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1359092000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1381763000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1388580000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1356212000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1350825000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1320725000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1373723000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1364770000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1192664000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1191971000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1197915000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1207172000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1208292000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1255949000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1259290000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1260175000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1322765000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1393538000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1405602000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1476203000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1284778000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1301936000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1308309000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1359213000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1012086000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>825376000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>825832000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>829947000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>837935000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>856108000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>847005000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>892298000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>978062000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>991831000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1026174000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1064291000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1022699000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>897108000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>693274000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>705810000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>779104000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>816623000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>826063000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>841725000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>940097000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>926622000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>582103000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>638673000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>623858000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>603923000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>488037000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>496571000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>326174000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>338617000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>318853000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>119703000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>127302000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>143362000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>162573000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>197957000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>251668000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>246938000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>266317000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>272240000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>286417000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>295419000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>32672000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>27521000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>29428000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>29959000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>34956000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>60153000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>86532000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>112569000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>91874000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>89103000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>79055000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>80983000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>81541000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>86002000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>27665000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>19294000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>20034000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>20429000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>15152000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>6450000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>6623000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>241105000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>250364000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>245101000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>259625000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>271447000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>257705000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>317992000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>321521000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>322900000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>255362000.0</v>
       </c>
-      <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
+      <c r="DB51"/>
     </row>
-    <row r="52" spans="1:105">
+    <row r="52" spans="1:106">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>473408000.0</v>
+      </c>
+      <c r="C52">
         <v>473353000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>482635000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>84077000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>81802000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>82983000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>76490000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>75750000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>65242000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>65786000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>60995000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>68326000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>64537000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>63729000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>65242000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>63423000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>63940000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>65135000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>69212000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>66340000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>61725000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>68808000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>68511000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>71481000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>72301000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>78479000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>77674000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>71765000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>72024000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>21446000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>11286000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>9706000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>11806000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>17794000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>12469000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>12140000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>10511000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>31395000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>11654000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>130359000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>110470000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>92677000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>53465000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>34180000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>34471000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>50164000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>35654000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>34272000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>30737000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>47619000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>23171000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>20277000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>38146000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>88842000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>72016000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>62694000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>53571000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>42768000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>33558000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>31682000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>29097000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>28432000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>26817000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>25340000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>24398000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>25763000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>18506000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>20357000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>21481000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>22538000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>18832000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>3300000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>4414000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>6920000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>6773000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>6936000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>7084000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>7406000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>4836000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>4942000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>4914000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>4652000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>2910000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>3893000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>4475000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>5087000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>968000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>4237000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>4777000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>5286000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>1475000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>1528000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>235892000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>27231000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>21470000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>20573000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>36744000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>15648000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>30164000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>29540000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>27852000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>7515000.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
+      <c r="DB52"/>
     </row>
-    <row r="53" spans="1:105">
+    <row r="53" spans="1:106">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>7255000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>18197000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1056000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>16324000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>15700000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>800000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>11200000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>3039000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>9800000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>16700000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>7300000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>20716000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>17200000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>10500000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>19800000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>16077000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>32300000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>18900000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>16876000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>8900000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>21700000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>17800000.0</v>
       </c>
-      <c r="BB53">
-[...1 lines deleted...]
-      </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
-      <c r="BM53"/>
+      <c r="BM53">
+        <v>0.0</v>
+      </c>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
+      <c r="DB53"/>
     </row>
-    <row r="54" spans="1:105">
+    <row r="54" spans="1:106">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
         <v>1123044000.0</v>
       </c>
-      <c r="AU54">
+      <c r="AV54">
         <v>1161199000.0</v>
       </c>
-      <c r="AV54">
+      <c r="AW54">
         <v>1146016000.0</v>
       </c>
-      <c r="AW54">
+      <c r="AX54">
         <v>1137256000.0</v>
       </c>
-      <c r="AX54">
+      <c r="AY54">
         <v>1076189000.0</v>
       </c>
-      <c r="AY54">
+      <c r="AZ54">
         <v>1006321000.0</v>
       </c>
-      <c r="AZ54">
+      <c r="BA54">
         <v>986062000.0</v>
       </c>
-      <c r="BA54">
+      <c r="BB54">
         <v>946224000.0</v>
       </c>
-      <c r="BB54">
+      <c r="BC54">
         <v>858620000.0</v>
       </c>
-      <c r="BC54">
+      <c r="BD54">
         <v>863661000.0</v>
       </c>
-      <c r="BD54">
+      <c r="BE54">
         <v>813724000.0</v>
       </c>
-      <c r="BE54">
-[...1 lines deleted...]
-      </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
+      <c r="DB54"/>
     </row>
-    <row r="55" spans="1:105">
+    <row r="55" spans="1:106">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>4180630000.0</v>
+      </c>
+      <c r="C55">
         <v>4183861000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4349618000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4344622000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4326946000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3400447000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3429959000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3428061000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3429166000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3426953000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3434639000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3505835000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3481867000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3312994000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3343307000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3340721000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3332337000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3253313000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3323396000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3325926000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3272016000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3323023000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3385468000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3398794000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3413073000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3177776000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3209426000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3219792000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3239333000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2845537000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2693137000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2717307000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2670257000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2659724000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2682679000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2721708000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2736725000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2761068000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2809615000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2817860000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2815672000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2844051000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2752243000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2427627000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2422852000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2402770000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2477204000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2484087000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2477131000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2506422000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2501416000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2155466000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2160598000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2002820000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1950317000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1754553000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1729881000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1553998000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1604212000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1589678000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1335775000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1325489000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1336796.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1333349000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1323436000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1351442000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1354653000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1365460000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1348058000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1353244000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1411396000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1024398000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1053298000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>987535000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>950613000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>937024000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>927030000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>906590000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>926282000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>927014000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>907325000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>851069000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>859365000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>841562000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>847428000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>875648000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>856563000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>849344000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>841958000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>847239000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>820750000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>828310000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1069936000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1102502000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1126484000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1108480000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1107981000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1099691000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1168440000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1151787000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1156602000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1562600000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>3134622000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>3097980000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>3162296000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:105">
+    <row r="56" spans="1:106">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>761539000.0</v>
+      </c>
+      <c r="C56">
         <v>729094000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>751815000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>740669000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>715295000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>656364000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>707724000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>702767000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>688404000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>687713000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>714579000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>748940000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>715853000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>804940000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>835416000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>827086000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>818866000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>746118000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>849333000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>839972000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>788131000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>838203000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>866643000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>849472000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>831820000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>553918000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>565827000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>569461000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>577388000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>517379000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>569635000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>570927000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>533220000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>483226000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>524021000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>489276000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>487517000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>455782000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>494145000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>512272000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>495129000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>500308000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>513277000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>516332000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>489694000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>434076000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>505062000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>500813000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>477684000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>471098000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>487178000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>505212000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>504583000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>455664000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>412041000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>594926000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>562651000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>363834000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>407140000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>390928000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>329234000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>313714000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>318569.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>328738000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>324918000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>338955000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>365813000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>371450000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>357493000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>352243000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>383204000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>299020000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>328599000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>269234000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>272126000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>261508000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>258634000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>242116000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>261790000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>260824000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>243871000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>237570000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>258714000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>249748000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>250549000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>269892000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>266701000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>266707000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>258872000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>266708000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>243831000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>235913000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>476211000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>495409000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>309319000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>273009000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>267027000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>252540000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>320108000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>296914000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>296570000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>267300000.0</v>
       </c>
-      <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
+      <c r="DB56"/>
     </row>
-    <row r="57" spans="1:105">
+    <row r="57" spans="1:106">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>988206000.0</v>
+      </c>
+      <c r="C57">
         <v>976157000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>957553000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>589250000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>568717000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>548603000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>569061000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>589497000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>622394000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>659152000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>669859000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>555457000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>542119000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>564425000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>594531000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>570161000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>538024000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>519917000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>536591000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>509767000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>461206000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>504105000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>516283000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>538076000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>504914000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>528143000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>521942000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>494945000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>495145000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>389443000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>401411000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>411299000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>373804000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>381856000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>408532000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>358001000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>352931000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>329134000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>347213000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>470101000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>440538000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>403738000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>381922000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>344304000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>352908000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>281057000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>336084000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>339142000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>325189000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>296510000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>320560000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>325455000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>332328000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>289933000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>334297000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>294676000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>278174000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>225651000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>311696000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>297889000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>260420000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>242772000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>222950.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>243030000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>226573000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>221772000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>253233000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>260560000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>255888000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>265069000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>293568000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>210261000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>235611000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>213645000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>192823000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>204549000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>187376000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>185242000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>180739000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>184420000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>169513000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>174275000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>160807000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>151668000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>154246000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>191022000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>161520000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>153623000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>148215000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>163132000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>156533000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>162247000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>401752000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>217278000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>216447000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>195085000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>204457000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>186214000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>205125000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>192935000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>198717000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>182400000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>673494000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>626156000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>637615000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:105">
+    <row r="58" spans="1:106">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>2878184000.0</v>
+      </c>
+      <c r="C58">
         <v>2880374000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2929124000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2916866000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2911321000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1990333000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2023433000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2043653000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2053286000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2075171000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2059988000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2035761000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2020275000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1869704000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1908542000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1893253000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1872913000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1842039000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1911466000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1900796000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1858645000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1950029000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2033982000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2062306000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2092462000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1914346000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1916094000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1925523000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1971407000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1587270000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1415569000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1419372000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1378726000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1409047000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1490705000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1457121000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1491940000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1550988000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1632393000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1665070000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1659790000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1600969000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1523827000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1236093000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1264740000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1279726000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1316005000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1338071000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1339875000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1430233000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1495095000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1169404000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1214374000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1144200000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1086656000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>940829000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>948244000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>795030000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>811239000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>791659000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>537571000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>529699000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>539094.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>554643000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>575387000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>623416000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>657763000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>682996000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>687174000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>709190000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>714412000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>326801000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>346371000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>323518000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>297896000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>314072000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>321897000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>337857000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>361391000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>360911000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>348154000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>334135000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>339067000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>330675000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>333779000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>303075000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>284495000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>269798000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>260177000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>269588000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>237853000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>249873000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>484679000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>509506000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>484975000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>477099000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>482761000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>478054000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>541829000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>530361000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>540314000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1060200000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>2353069000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>2332635000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>2416894000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:105">
+    <row r="59" spans="1:106">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
         <v>1123044000.0</v>
       </c>
-      <c r="AU59">
+      <c r="AV59">
         <v>1161199000.0</v>
       </c>
-      <c r="AV59">
+      <c r="AW59">
         <v>1146016000.0</v>
       </c>
-      <c r="AW59">
+      <c r="AX59">
         <v>1137256000.0</v>
       </c>
-      <c r="AX59">
+      <c r="AY59">
         <v>1076189000.0</v>
       </c>
-      <c r="AY59">
+      <c r="AZ59">
         <v>1006321000.0</v>
       </c>
-      <c r="AZ59">
+      <c r="BA59">
         <v>986062000.0</v>
       </c>
-      <c r="BA59">
+      <c r="BB59">
         <v>946224000.0</v>
       </c>
-      <c r="BB59">
+      <c r="BC59">
         <v>858620000.0</v>
       </c>
-      <c r="BC59">
+      <c r="BD59">
         <v>863661000.0</v>
       </c>
-      <c r="BD59">
+      <c r="BE59">
         <v>813724000.0</v>
       </c>
-      <c r="BE59">
-[...1 lines deleted...]
-      </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
+      <c r="DB59"/>
     </row>
-    <row r="60" spans="1:105">
+    <row r="60" spans="1:106">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>1302446000.0</v>
+      </c>
+      <c r="C60">
         <v>1303487000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1420494000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1427756000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1415625000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1410114000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1406526000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1384408000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1375880000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1351782000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1374651000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1470074000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1461592000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1443290000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1434765000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1447468000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1459424000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1411274000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1411930000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1425130000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1413371000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1372994000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1351486000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1336488000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1320611000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1263430000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1293332000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1294269000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1267926000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1258267000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1277568000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1297935000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1291531000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1250677000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1191974000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1264587000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1244785000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1210080000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1177222000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1152790000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1155882000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1243082000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1228416000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1191534000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1158112000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1123044000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1161199000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1146016000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1137256000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1076189000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1006321000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>986062000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>946224000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>858620000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>863661000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>813724000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>781637000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>758968000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>792973000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>798019000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>798204000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>795790000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>797702.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>778706000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>748049000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>715945000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>685919000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>682464000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>660884000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>634719000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>687817000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>688488000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>698192000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>656215000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>644352000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>615375000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>597839000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>562863000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>558059000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>560744000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>553715000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>512371000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>516316000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>507768000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>510625000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>569737000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>569496000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>576827000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>578956000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>577651000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>582897000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>578437000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>585257000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>592996000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>641509000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>631381000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>625220000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>621637000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>626611000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>621426000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>616288000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>502500000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>545070000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>544399000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>544604000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:105">
+    <row r="61" spans="1:106">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-247953000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-252613000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-252625000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-234666000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-228875000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-232304000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-232316000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-223875000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-224580000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-225405000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-225412000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-225414000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-225942000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-226287000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-226288000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-226290000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-227136000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-231648000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-231802000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-231803000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-232707000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-235493000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-247419000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-250848000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-252091000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-261812000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-272099000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-281834000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-277219000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-174635000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-180958000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-196769000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-197934000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-202062000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-187266000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-186090000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-189037000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-190481000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-187952000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-189859000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-198922000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-196465000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-196259000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-214444000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-222653000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-221246000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-221442000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-213090000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-226931000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-214683000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-198538000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-181230000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-184715000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-189250000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-176397000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-177118000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-171568000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-157799000.0</v>
       </c>
       <c r="BS61">
         <v>-157799000.0</v>
       </c>
       <c r="BT61">
+        <v>-157799000.0</v>
+      </c>
+      <c r="BU61">
         <v>-152233000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-152677000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-154801000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-143124000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-151846000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-153703000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-162368000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-153254000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-140240000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-133764000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-148747000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-135265000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-137729000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-126822000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-52366000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-49182000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-35134000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-26950000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-22143000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-5686000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-283000.0</v>
       </c>
-      <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
-      <c r="CY61">
+      <c r="CY61"/>
+      <c r="CZ61">
         <v>-8272000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-8208000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-10343000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:105">
+    <row r="62" spans="1:106">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21027,50 +21177,51 @@
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
+      <c r="DB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21151,54 +21302,54 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
-        <v>2855012000.0</v>
+        <v>2687585000.0</v>
       </c>
       <c r="C2">
         <v>2577220000.0</v>
       </c>
       <c r="D2">
         <v>2632136000.0</v>
       </c>
       <c r="E2">
         <v>2501995000.0</v>
       </c>
       <c r="F2">
         <v>2175247000.0</v>
       </c>
       <c r="G2">
         <v>2196142000.0</v>
       </c>
       <c r="H2">
         <v>2155709000.0</v>
       </c>
       <c r="I2">
         <v>2066828000.0</v>
       </c>
       <c r="J2">
         <v>2009473000.0</v>
       </c>
@@ -21240,51 +21391,51 @@
       </c>
       <c r="W2">
         <v>779437000.0</v>
       </c>
       <c r="X2">
         <v>720162000.0</v>
       </c>
       <c r="Y2">
         <v>651886000.0</v>
       </c>
       <c r="Z2">
         <v>640869000.0</v>
       </c>
       <c r="AA2">
         <v>900198000.0</v>
       </c>
       <c r="AB2">
         <v>883882000.0</v>
       </c>
       <c r="AC2">
         <v>795084000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
         <v>167427000.0</v>
       </c>
       <c r="C3">
         <v>159210000.0</v>
       </c>
       <c r="D3">
         <v>151709000.0</v>
       </c>
       <c r="E3">
         <v>141957000.0</v>
       </c>
       <c r="F3">
         <v>136559000.0</v>
       </c>
       <c r="G3">
         <v>141384000.0</v>
       </c>
       <c r="H3">
         <v>144228000.0</v>
       </c>
       <c r="I3">
         <v>144124000.0</v>
       </c>
@@ -21329,87 +21480,87 @@
       </c>
       <c r="W3">
         <v>56702000.0</v>
       </c>
       <c r="X3">
         <v>53935000.0</v>
       </c>
       <c r="Y3">
         <v>56774000.0</v>
       </c>
       <c r="Z3">
         <v>57124000.0</v>
       </c>
       <c r="AA3">
         <v>67102000.0</v>
       </c>
       <c r="AB3">
         <v>53890000.0</v>
       </c>
       <c r="AC3">
         <v>53544000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5">
-        <v>174362000.0</v>
+        <v>191733000.0</v>
       </c>
       <c r="C5">
         <v>366071000.0</v>
       </c>
       <c r="D5">
         <v>193716000.0</v>
       </c>
       <c r="E5">
         <v>327632000.0</v>
       </c>
       <c r="F5">
         <v>302306000.0</v>
       </c>
       <c r="G5">
         <v>239356000.0</v>
       </c>
       <c r="H5">
         <v>250930000.0</v>
       </c>
       <c r="I5">
         <v>232705000.0</v>
       </c>
       <c r="J5">
         <v>185708000.0</v>
       </c>
@@ -21451,54 +21602,54 @@
       </c>
       <c r="W5">
         <v>82274000.0</v>
       </c>
       <c r="X5">
         <v>77885000.0</v>
       </c>
       <c r="Y5">
         <v>63737000.0</v>
       </c>
       <c r="Z5">
         <v>17035000.0</v>
       </c>
       <c r="AA5">
         <v>9634000.0</v>
       </c>
       <c r="AB5">
         <v>-18958000.0</v>
       </c>
       <c r="AC5">
         <v>42446000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
-        <v>341789000.0</v>
+        <v>359160000.0</v>
       </c>
       <c r="C6">
         <v>525281000.0</v>
       </c>
       <c r="D6">
         <v>345425000.0</v>
       </c>
       <c r="E6">
         <v>469589000.0</v>
       </c>
       <c r="F6">
         <v>438865000.0</v>
       </c>
       <c r="G6">
         <v>380740000.0</v>
       </c>
       <c r="H6">
         <v>395158000.0</v>
       </c>
       <c r="I6">
         <v>376829000.0</v>
       </c>
       <c r="J6">
         <v>332427000.0</v>
       </c>
@@ -21540,130 +21691,130 @@
       </c>
       <c r="W6">
         <v>138976000.0</v>
       </c>
       <c r="X6">
         <v>131820000.0</v>
       </c>
       <c r="Y6">
         <v>120511000.0</v>
       </c>
       <c r="Z6">
         <v>74159000.0</v>
       </c>
       <c r="AA6">
         <v>76736000.0</v>
       </c>
       <c r="AB6">
         <v>34932000.0</v>
       </c>
       <c r="AC6">
         <v>95990000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>5575000.0</v>
       </c>
       <c r="J8">
         <v>48160000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8">
         <v>3950000.0</v>
       </c>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
-        <v>2401467000.0</v>
+        <v>2568894000.0</v>
       </c>
       <c r="C9">
         <v>2526267000.0</v>
       </c>
       <c r="D9">
         <v>2458694000.0</v>
       </c>
       <c r="E9">
         <v>2303827000.0</v>
       </c>
       <c r="F9">
         <v>2155520000.0</v>
       </c>
       <c r="G9">
         <v>2191849000.0</v>
       </c>
       <c r="H9">
         <v>1968265000.0</v>
       </c>
       <c r="I9">
         <v>1885024000.0</v>
       </c>
       <c r="J9">
         <v>1911260000.0</v>
       </c>
@@ -21705,51 +21856,51 @@
       </c>
       <c r="W9">
         <v>771871000.0</v>
       </c>
       <c r="X9">
         <v>732833000.0</v>
       </c>
       <c r="Y9">
         <v>676721000.0</v>
       </c>
       <c r="Z9">
         <v>658621000.0</v>
       </c>
       <c r="AA9">
         <v>662681000.0</v>
       </c>
       <c r="AB9">
         <v>623542000.0</v>
       </c>
       <c r="AC9">
         <v>688064000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
         <v>115068000.0</v>
       </c>
       <c r="C10">
         <v>328942000.0</v>
       </c>
       <c r="D10">
         <v>157107000.0</v>
       </c>
       <c r="E10">
         <v>298711000.0</v>
       </c>
       <c r="F10">
         <v>270772000.0</v>
       </c>
       <c r="G10">
         <v>200711000.0</v>
       </c>
       <c r="H10">
         <v>212083000.0</v>
       </c>
       <c r="I10">
         <v>197161000.0</v>
       </c>
@@ -21790,51 +21941,51 @@
         <v>123439000.0</v>
       </c>
       <c r="V10">
         <v>105623000.0</v>
       </c>
       <c r="W10">
         <v>91100000.0</v>
       </c>
       <c r="X10">
         <v>85867000.0</v>
       </c>
       <c r="Y10">
         <v>70706000.0</v>
       </c>
       <c r="Z10">
         <v>16258000.0</v>
       </c>
       <c r="AA10">
         <v>-58739000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
         <v>31243000.0</v>
       </c>
       <c r="C11">
         <v>80826000.0</v>
       </c>
       <c r="D11">
         <v>33691000.0</v>
       </c>
       <c r="E11">
         <v>70317000.0</v>
       </c>
       <c r="F11">
         <v>64585000.0</v>
       </c>
       <c r="G11">
         <v>48393000.0</v>
       </c>
       <c r="H11">
         <v>47545000.0</v>
       </c>
       <c r="I11">
         <v>40001000.0</v>
       </c>
@@ -21879,54 +22030,54 @@
       </c>
       <c r="W11">
         <v>35071000.0</v>
       </c>
       <c r="X11">
         <v>33063000.0</v>
       </c>
       <c r="Y11">
         <v>27221000.0</v>
       </c>
       <c r="Z11">
         <v>7240000.0</v>
       </c>
       <c r="AA11">
         <v>-16457000.0</v>
       </c>
       <c r="AB11">
         <v>-7294000.0</v>
       </c>
       <c r="AC11">
         <v>-45030000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
-        <v>59294000.0</v>
+        <v>76665000.0</v>
       </c>
       <c r="C12">
         <v>37129000.0</v>
       </c>
       <c r="D12">
         <v>36609000.0</v>
       </c>
       <c r="E12">
         <v>28921000.0</v>
       </c>
       <c r="F12">
         <v>31534000.0</v>
       </c>
       <c r="G12">
         <v>38790000.0</v>
       </c>
       <c r="H12">
         <v>38847000.0</v>
       </c>
       <c r="I12">
         <v>35686000.0</v>
       </c>
       <c r="J12">
         <v>36557000.0</v>
       </c>
@@ -21968,51 +22119,51 @@
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13">
         <v>59294000.0</v>
       </c>
       <c r="C13">
         <v>17506000.0</v>
       </c>
       <c r="D13">
         <v>20577000.0</v>
       </c>
       <c r="E13">
         <v>5277000.0</v>
       </c>
       <c r="F13">
         <v>8001000.0</v>
       </c>
       <c r="G13">
         <v>12094000.0</v>
       </c>
       <c r="H13">
         <v>27750000.0</v>
       </c>
       <c r="I13">
         <v>27755000.0</v>
       </c>
@@ -22023,96 +22174,96 @@
         <v>20552000.0</v>
       </c>
       <c r="L13">
         <v>4848000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14">
         <v>3415000.0</v>
       </c>
       <c r="S14">
         <v>3074000.0</v>
       </c>
       <c r="T14">
         <v>3500000.0</v>
       </c>
       <c r="U14">
         <v>3255000.0</v>
       </c>
       <c r="V14">
         <v>2904000.0</v>
       </c>
       <c r="W14">
         <v>1769000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
         <v>83825000.0</v>
       </c>
       <c r="C15">
         <v>248116000.0</v>
       </c>
       <c r="D15">
         <v>123416000.0</v>
       </c>
       <c r="E15">
         <v>228394000.0</v>
       </c>
       <c r="F15">
         <v>206187000.0</v>
       </c>
       <c r="G15">
         <v>152318000.0</v>
       </c>
       <c r="H15">
         <v>164538000.0</v>
       </c>
       <c r="I15">
         <v>157160000.0</v>
       </c>
@@ -22157,51 +22308,51 @@
       </c>
       <c r="W15">
         <v>50774000.0</v>
       </c>
       <c r="X15">
         <v>14658000.0</v>
       </c>
       <c r="Y15">
         <v>-16955000.0</v>
       </c>
       <c r="Z15">
         <v>-14293000.0</v>
       </c>
       <c r="AA15">
         <v>45527000.0</v>
       </c>
       <c r="AB15">
         <v>7294000.0</v>
       </c>
       <c r="AC15">
         <v>41899000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16">
         <v>83825000.0</v>
       </c>
       <c r="C16">
         <v>248116000.0</v>
       </c>
       <c r="D16">
         <v>123416000.0</v>
       </c>
       <c r="E16">
         <v>228394000.0</v>
       </c>
       <c r="F16">
         <v>206187000.0</v>
       </c>
       <c r="G16">
         <v>152318000.0</v>
       </c>
       <c r="H16">
         <v>164538000.0</v>
       </c>
       <c r="I16">
         <v>157160000.0</v>
       </c>
@@ -22238,51 +22389,51 @@
       <c r="T16">
         <v>94615000.0</v>
       </c>
       <c r="U16">
         <v>74880000.0</v>
       </c>
       <c r="V16">
         <v>62858000.0</v>
       </c>
       <c r="W16">
         <v>54260000.0</v>
       </c>
       <c r="X16">
         <v>52804000.0</v>
       </c>
       <c r="Y16">
         <v>6123000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17">
         <v>83825000.0</v>
       </c>
       <c r="C17">
         <v>248116000.0</v>
       </c>
       <c r="D17">
         <v>123416000.0</v>
       </c>
       <c r="E17">
         <v>228394000.0</v>
       </c>
       <c r="F17">
         <v>206187000.0</v>
       </c>
       <c r="G17">
         <v>152318000.0</v>
       </c>
       <c r="H17">
         <v>164538000.0</v>
       </c>
       <c r="I17">
         <v>157160000.0</v>
       </c>
@@ -22303,51 +22454,51 @@
       </c>
       <c r="O17">
         <v>136121000.0</v>
       </c>
       <c r="P17">
         <v>123428000.0</v>
       </c>
       <c r="Q17">
         <v>137047000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
         <v>-59294000.0</v>
       </c>
       <c r="C18">
         <v>-19623000.0</v>
       </c>
       <c r="D18">
         <v>-16032000.0</v>
       </c>
       <c r="E18">
         <v>-5277000.0</v>
       </c>
       <c r="F18">
         <v>-8001000.0</v>
       </c>
       <c r="G18">
         <v>-12094000.0</v>
       </c>
       <c r="H18">
         <v>-11097000.0</v>
       </c>
       <c r="I18">
         <v>-7931000.0</v>
       </c>
@@ -22356,51 +22507,51 @@
       </c>
       <c r="K18">
         <v>-14353000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>23644000.0</v>
       </c>
       <c r="F19">
         <v>7384000.0</v>
       </c>
       <c r="G19">
         <v>26696000.0</v>
       </c>
       <c r="H19">
         <v>27750000.0</v>
       </c>
       <c r="I19">
         <v>27755000.0</v>
       </c>
       <c r="J19">
         <v>22938000.0</v>
       </c>
       <c r="K19">
         <v>20552000.0</v>
       </c>
@@ -22415,101 +22566,101 @@
       </c>
       <c r="O19">
         <v>13672000.0</v>
       </c>
       <c r="P19">
         <v>13112000.0</v>
       </c>
       <c r="Q19">
         <v>12682000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>35483000.0</v>
       </c>
       <c r="H20">
         <v>23524000.0</v>
       </c>
       <c r="I20">
         <v>15766000.0</v>
       </c>
       <c r="J20">
         <v>104130000.0</v>
       </c>
       <c r="K20">
         <v>24877000.0</v>
       </c>
       <c r="L20">
         <v>3771000.0</v>
       </c>
       <c r="M20">
         <v>10308000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
-        <v>344905000.0</v>
+        <v>326099000.0</v>
       </c>
       <c r="C21">
         <v>348292000.0</v>
       </c>
       <c r="D21">
         <v>172870000.0</v>
       </c>
       <c r="E21">
         <v>303215000.0</v>
       </c>
       <c r="F21">
         <v>294920000.0</v>
       </c>
       <c r="G21">
         <v>321488000.0</v>
       </c>
       <c r="H21">
         <v>225428000.0</v>
       </c>
       <c r="I21">
         <v>212344000.0</v>
       </c>
       <c r="J21">
         <v>161003000.0</v>
       </c>
@@ -22551,87 +22702,87 @@
       </c>
       <c r="W21">
         <v>82274000.0</v>
       </c>
       <c r="X21">
         <v>77885000.0</v>
       </c>
       <c r="Y21">
         <v>63737000.0</v>
       </c>
       <c r="Z21">
         <v>17035000.0</v>
       </c>
       <c r="AA21">
         <v>9634000.0</v>
       </c>
       <c r="AB21">
         <v>-18958000.0</v>
       </c>
       <c r="AC21">
         <v>42446000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
-        <v>4911574000.0</v>
+        <v>4930380000.0</v>
       </c>
       <c r="C23">
         <v>4755195000.0</v>
       </c>
       <c r="D23">
         <v>4917960000.0</v>
       </c>
       <c r="E23">
         <v>4502607000.0</v>
       </c>
       <c r="F23">
         <v>4035847000.0</v>
       </c>
       <c r="G23">
         <v>4066503000.0</v>
       </c>
       <c r="H23">
         <v>3898546000.0</v>
       </c>
       <c r="I23">
         <v>3739508000.0</v>
       </c>
       <c r="J23">
         <v>3759730000.0</v>
       </c>
@@ -22673,135 +22824,135 @@
       </c>
       <c r="W23">
         <v>1469034000.0</v>
       </c>
       <c r="X23">
         <v>1375110000.0</v>
       </c>
       <c r="Y23">
         <v>1264870000.0</v>
       </c>
       <c r="Z23">
         <v>1282455000.0</v>
       </c>
       <c r="AA23">
         <v>1553245000.0</v>
       </c>
       <c r="AB23">
         <v>1526382000.0</v>
       </c>
       <c r="AC23">
         <v>1440702000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
         <v>167427000.0</v>
       </c>
       <c r="C25">
         <v>159210000.0</v>
       </c>
       <c r="D25">
         <v>151709000.0</v>
       </c>
       <c r="E25">
         <v>141957000.0</v>
       </c>
       <c r="F25">
         <v>136559000.0</v>
       </c>
       <c r="G25">
         <v>141384000.0</v>
       </c>
       <c r="H25">
         <v>144228000.0</v>
       </c>
       <c r="I25">
         <v>144124000.0</v>
       </c>
       <c r="J25">
         <v>146719000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>32484000.0</v>
       </c>
       <c r="D26">
         <v>5900000.0</v>
       </c>
       <c r="E26">
         <v>6100000.0</v>
       </c>
       <c r="F26">
         <v>5600000.0</v>
       </c>
       <c r="G26">
         <v>4000000.0</v>
       </c>
       <c r="H26">
         <v>4300000.0</v>
       </c>
       <c r="I26">
         <v>4900000.0</v>
       </c>
       <c r="J26">
         <v>2400000.0</v>
@@ -22820,51 +22971,51 @@
       </c>
       <c r="O26">
         <v>1600000.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
         <v>2075368.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>99300000.0</v>
       </c>
       <c r="E27">
         <v>87291000.0</v>
       </c>
       <c r="F27">
         <v>77700000.0</v>
       </c>
       <c r="G27">
         <v>60400000.0</v>
       </c>
       <c r="H27">
         <v>48200000.0</v>
       </c>
       <c r="I27">
         <v>40500000.0</v>
       </c>
       <c r="J27">
         <v>78542000.0</v>
@@ -22895,54 +23046,54 @@
         <v>894800000.0</v>
       </c>
       <c r="T27">
         <v>787821000.0</v>
       </c>
       <c r="U27">
         <v>759387000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27">
         <v>632895000.0</v>
       </c>
       <c r="X27">
         <v>601013000.0</v>
       </c>
       <c r="Y27">
         <v>613020000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
-        <v>2056562000.0</v>
+        <v>2075368000.0</v>
       </c>
       <c r="C28">
         <v>2001052000.0</v>
       </c>
       <c r="D28">
         <v>2119718000.0</v>
       </c>
       <c r="E28">
         <v>1850594000.0</v>
       </c>
       <c r="F28">
         <v>1719797000.0</v>
       </c>
       <c r="G28">
         <v>1693387000.0</v>
       </c>
       <c r="H28">
         <v>1575122000.0</v>
       </c>
       <c r="I28">
         <v>1507256000.0</v>
       </c>
       <c r="J28">
         <v>1510015000.0</v>
       </c>
@@ -22980,51 +23131,51 @@
         <v>13000.0</v>
       </c>
       <c r="V28">
         <v>695656000.0</v>
       </c>
       <c r="W28">
         <v>5000.0</v>
       </c>
       <c r="X28">
         <v>13000.0</v>
       </c>
       <c r="Y28">
         <v>20000.0</v>
       </c>
       <c r="Z28">
         <v>624100000.0</v>
       </c>
       <c r="AA28">
         <v>642500000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>31243000.0</v>
       </c>
       <c r="C29">
         <v>80826000.0</v>
       </c>
       <c r="D29">
         <v>33691000.0</v>
       </c>
       <c r="E29">
         <v>70317000.0</v>
       </c>
       <c r="F29">
         <v>64585000.0</v>
       </c>
       <c r="G29">
         <v>48393000.0</v>
       </c>
       <c r="H29">
         <v>47545000.0</v>
       </c>
       <c r="I29">
         <v>40001000.0</v>
       </c>
@@ -23035,54 +23186,54 @@
         <v>85761000.0</v>
       </c>
       <c r="L29">
         <v>103840000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
-        <v>2056562000.0</v>
+        <v>2242795000.0</v>
       </c>
       <c r="C30">
         <v>2177975000.0</v>
       </c>
       <c r="D30">
         <v>2285824000.0</v>
       </c>
       <c r="E30">
         <v>2000612000.0</v>
       </c>
       <c r="F30">
         <v>1860600000.0</v>
       </c>
       <c r="G30">
         <v>1870361000.0</v>
       </c>
       <c r="H30">
         <v>1742837000.0</v>
       </c>
       <c r="I30">
         <v>1672680000.0</v>
       </c>
       <c r="J30">
         <v>1750257000.0</v>
       </c>
@@ -23124,54 +23275,54 @@
       </c>
       <c r="W30">
         <v>689597000.0</v>
       </c>
       <c r="X30">
         <v>654948000.0</v>
       </c>
       <c r="Y30">
         <v>612984000.0</v>
       </c>
       <c r="Z30">
         <v>641586000.0</v>
       </c>
       <c r="AA30">
         <v>653047000.0</v>
       </c>
       <c r="AB30">
         <v>642500000.0</v>
       </c>
       <c r="AC30">
         <v>645618000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31">
-        <v>-229837000.0</v>
+        <v>-211031000.0</v>
       </c>
       <c r="C31">
         <v>-19350000.0</v>
       </c>
       <c r="D31">
         <v>-15763000.0</v>
       </c>
       <c r="E31">
         <v>-4504000.0</v>
       </c>
       <c r="F31">
         <v>-24148000.0</v>
       </c>
       <c r="G31">
         <v>-120777000.0</v>
       </c>
       <c r="H31">
         <v>-13345000.0</v>
       </c>
       <c r="I31">
         <v>-15183000.0</v>
       </c>
       <c r="J31">
         <v>-11710000.0</v>
       </c>
@@ -23213,51 +23364,51 @@
       </c>
       <c r="W31">
         <v>8826000.0</v>
       </c>
       <c r="X31">
         <v>7982000.0</v>
       </c>
       <c r="Y31">
         <v>6969000.0</v>
       </c>
       <c r="Z31">
         <v>-777000.0</v>
       </c>
       <c r="AA31">
         <v>-68373000.0</v>
       </c>
       <c r="AB31">
         <v>18958000.0</v>
       </c>
       <c r="AC31">
         <v>-42446000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
         <v>5256479000.0</v>
       </c>
       <c r="C32">
         <v>5103487000.0</v>
       </c>
       <c r="D32">
         <v>5090830000.0</v>
       </c>
       <c r="E32">
         <v>4805822000.0</v>
       </c>
       <c r="F32">
         <v>4330767000.0</v>
       </c>
       <c r="G32">
         <v>4387991000.0</v>
       </c>
       <c r="H32">
         <v>4123974000.0</v>
       </c>
       <c r="I32">
         <v>3951852000.0</v>
       </c>
@@ -23321,1044 +23472,1051 @@
       <c r="AC32">
         <v>1483148000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>795389000.0</v>
+      </c>
+      <c r="C2">
         <v>672936000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>638703000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>636060000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>778346000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>568463000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>598209000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>613362000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>797186000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>587719000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>617468000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>626097000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>800852000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>575698000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>615621000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>586084000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>724592000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>512531000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>515078000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>504062000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>643576000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>521577000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>497659000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>506033000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>670873000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>485960000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>509056000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>508552000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>652141000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>468374000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>485680000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>488871000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>625122000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>456800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>476264000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>468152000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>608068000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>450462000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>476760000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>477955000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>621190000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>455939000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>464045000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>457253000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>585916000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>453759000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>442978000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>458019000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>595877000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>447511000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>467798000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>471614000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>585298000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>390666000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>382508000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>365658000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>478978000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>353350000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>365706000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>341887000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>412258000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>297298000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>316141000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>318553000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>414798000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>305137000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>322245000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>333339000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>429462000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>321606000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>298792000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>293594000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>349971000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>242796000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>244321000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>244942000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>306952000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>223569000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>222683000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>224025000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>279335000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>200353000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>205955000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>202511000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>252764000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>182835000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>186574000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>181974000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>228054000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>173577000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>167383000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>165565000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>213637000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>245521000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>211935000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>153900000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>190392000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>233811000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>205526000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>195518000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>253492000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>237200000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>214221000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>204472000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>244345000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
+        <v>51790000.0</v>
+      </c>
+      <c r="C3">
         <v>38460000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>39873000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>39826000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>49268000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>36817000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>37331000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36827000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>48235000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>37016000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>35974000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>34984000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>43735000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>32713000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>32899000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>32922000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>43423000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>31874000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>31680000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>31619000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>41386000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>31379000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>32162000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>33180000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>44663000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>32884000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>33196000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>33329000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>44819000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>32175000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>32662000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>35098000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>44189000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>32431000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>32972000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>34128000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>47188000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>32274000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>32530000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>32598000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>43467000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>32471000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>29419000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>30468000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>39817000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>30275000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>29487000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>29907000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>39292000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>28722000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>29837000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>25743000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>34189000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>25939000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>24757000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>22255000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>29739000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>22932000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>22816000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>20898000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>27992000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>19682000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>19778000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>20021000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>25637000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>18931000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>19064000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>18656000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>24277000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>18994000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>17373000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>16033000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>20912000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>15504000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>15357000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>15116000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>20117000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>15515000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>14796000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>15113000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>18826000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>14647000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>13530000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>13427000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>17740000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>13945000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>13258000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>12597000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>16902000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>11677000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>12607000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>12489000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>17162000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>17277000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>18130000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>21129000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>17429000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>19023000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>16877000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>16298000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>21617000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>16100000.0</v>
       </c>
-      <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -24417,54 +24575,54 @@
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
-      <c r="BM4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4"/>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
@@ -24538,714 +24696,721 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5">
+        <v>84720000.0</v>
+      </c>
+      <c r="C5">
         <v>-70992000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>70371000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>97340000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>90876000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>65067000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>94208000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>99400000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>107396000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>54285000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-54745000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>93374000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>100802000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>70625000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>61088000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>76948000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>118970000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>58669000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>57570000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>79500000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>106403000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>84074000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>66166000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>85413000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3848000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9651000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>64530000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>78271000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>98569000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>34771000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>59273000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>57960000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>80733000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>52126000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-48335000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>75291000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>106658000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>26034000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>70950000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>86076000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>101446000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>56487000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>74751000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>82316000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>103315000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>46793000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>70381000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>69870000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>104153000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>61454000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>57628000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>78341000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>154219000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>62371000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>55831000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>50560000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>63422000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>39764000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>50866000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>46079000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>65429000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>48742000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>49671000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>54176000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>65955000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>50165000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>54032000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>51850000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>63300000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>53047000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>45304000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>36360000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>54149000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>31040000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>37285000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>34188000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>44915000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>24330000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>28218000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>30618000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>35327000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>18441000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>21371000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>27929000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>31545000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>11413000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>21683000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>24645000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>29129000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>15377000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>19796000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>21444000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>21268000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-11686000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>17074000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>21407000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>20503000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-3885000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>16160000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>11701000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-17126000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-50300000.0</v>
       </c>
-      <c r="CY5">
-[...1 lines deleted...]
-      </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
+        <v>136510000.0</v>
+      </c>
+      <c r="C6">
         <v>-32532000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>110244000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>137166000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>140144000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>101884000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>131539000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>136227000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>155631000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>91301000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-18771000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>128358000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>144537000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>103338000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>93987000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>109870000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>162393000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>90543000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>89250000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>111119000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>147789000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>115453000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>98328000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>118593000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>48511000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>42535000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>97726000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>111600000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>143388000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>66946000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>91935000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>93058000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>124922000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>84557000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-15363000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>109419000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>153846000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>58308000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>103480000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>118674000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>144913000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>88958000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>104170000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>112784000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>143132000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>77068000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>99868000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>99777000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>143445000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>90176000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>87465000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>104084000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>188408000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>88310000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>80588000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>72815000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>93161000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>62696000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>73682000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>66977000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>93421000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>68424000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>69449000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>74197000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>91592000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>69096000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>73096000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>70506000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>87577000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>72041000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>62677000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>52393000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>75061000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>46544000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>52642000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>49304000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>65032000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>39845000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>43014000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>45731000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>54153000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>33088000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>34901000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>41356000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>49285000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>25358000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>34941000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>37242000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>46031000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>27054000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>32403000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>33933000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>38430000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5591000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>35204000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>42536000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>37932000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>15138000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>33037000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>27999000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>4491000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-34200000.0</v>
       </c>
-      <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -25304,54 +25469,54 @@
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
-      <c r="BM7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7"/>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
@@ -25425,89 +25590,90 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>5575000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -25563,54 +25729,54 @@
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
-      <c r="BM8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8"/>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
@@ -25661,1431 +25827,1448 @@
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
         <v>3950000.0</v>
       </c>
-      <c r="CU8">
-[...1 lines deleted...]
-      </c>
       <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
         <v>-5000000.0</v>
       </c>
-      <c r="CW8">
+      <c r="CX8">
         <v>5000000.0</v>
       </c>
-      <c r="CX8">
-[...1 lines deleted...]
-      </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>776188000.0</v>
+      </c>
+      <c r="C9">
         <v>559924000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>587851000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>606775000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>775884000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>542662000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>592352000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>611621000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>779632000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>541308000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>581792000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>601953000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>733641000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>506972000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>542548000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>542967000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>711340000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>470959000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>512722000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>513247000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>658592000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>501459000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>491991000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>519828000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>678571000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>431799000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>457505000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>467207000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>611754000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>412293000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>437769000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>452412000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>581331000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>416823000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>456558000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>458487000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>579581000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>418255000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>442031000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>457070000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>583162000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>402424000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>421257000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>431542000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>560129000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>408716000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>401954000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>414772000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>558040000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>396039000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>410694000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>426539000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>545512000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>358776000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>334774000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>315903000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>419228000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>300216000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>309663000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>300709000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>389567000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>275835000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>281753000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>289163000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>380228000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>271687000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>280325000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>281109000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>377545000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>299986000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>277145000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>247062000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>326736000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>230868000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>230904000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>232896000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>302995000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>214609000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>218408000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>221747000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>284278000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>196171000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>202050000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>202789000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>253276000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>178597000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>184777000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>178712000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>229785000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>174498000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>165792000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>171628000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>220915000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>174849000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>177904000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>164045000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>205766000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>173427000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>180063000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>172943000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>212523000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>159000000.0</v>
       </c>
-      <c r="CY9">
-[...1 lines deleted...]
-      </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>60060000.0</v>
+      </c>
+      <c r="C10">
         <v>-86749000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>52151000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>78464000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>71202000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56905000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>85520000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>90422000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>96095000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>46074000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-63297000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>84365000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>89965000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>63943000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>54287000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>70369000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>110112000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>52042000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>50900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>72944000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>94886000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>74630000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>57460000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>76412000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7791000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1172000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>55800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>69046000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>86065000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>26475000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>51126000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>49779000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>69781000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>43824000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-56496000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>66888000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>95077000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>17286000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>61448000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>78425000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>92378000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>50021000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>68873000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>79181000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>94956000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>40407000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>68971000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>63647000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>95029000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>54666000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>50157000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>72150000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>145400000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>55974000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>49123000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>44482000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>59193000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>36951000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>48028000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>43707000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>63280000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>47137000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>47880000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>52192000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>63171000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>47836000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>51174000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>49044000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>59705000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>49987000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>43401000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>37880000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>57646000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>33594000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>36523000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>35104000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>46848000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>25418000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>29269000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>31290000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>36848000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>19802000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>22854000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>28500000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>33642000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>13503000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>23787000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>24321000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>29126000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>20591000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>20679000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>22397000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>22200000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-15260000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>13338000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>21916000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>21342000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-8033000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>11351000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5006000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-34704000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-20400000.0</v>
       </c>
-      <c r="CY10">
-[...1 lines deleted...]
-      </c>
       <c r="CZ10">
         <v>0.0</v>
       </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
+      <c r="DB10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
+        <v>18005000.0</v>
+      </c>
+      <c r="C11">
         <v>-19677000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>12617000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>20099000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>18204000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>13783000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>20536000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>23455000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>23052000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>10398000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-16567000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>20605000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>19255000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15346000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13759000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>16689000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>24523000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12720000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12048000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>16586000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>23231000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>18806000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>13113000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>18493000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2019000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1047000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>12442000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>15951000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>20199000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5634000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11496000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4337000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>18534000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-34709000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-22925000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>22148000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>34659000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4244000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>21232000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>27270000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>33015000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>17775000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>25077000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>27421000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>33567000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>12397000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>24372000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>21583000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>33963000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>16146000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>16269000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>25690000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>33374000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>17407000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>17892000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>16102000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>21250000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>13913000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>17009000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>15497000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>22119000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>15699000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>16714000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>18436000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>22484000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>16078000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>18150000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>17947000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>21872000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>17732000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>15519000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>13931000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>20562000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>12768000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>12788000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>12914000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>16500000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>9544000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>10425000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>11566000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>13769000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>7491000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>8257000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>10843000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>13270000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>5776000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>9158000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>9363000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>10774000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>7932000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>7961000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>8623000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>8547000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-5408000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>5135000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>8437000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>8217000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-3291000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2875000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1304000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-9023000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-3800000.0</v>
       </c>
-      <c r="CY11">
-[...1 lines deleted...]
-      </c>
       <c r="CZ11">
         <v>0.0</v>
       </c>
       <c r="DA11">
         <v>0.0</v>
       </c>
+      <c r="DB11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
+        <v>24660000.0</v>
+      </c>
+      <c r="C12">
         <v>15757000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>18220000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18876000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19674000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8162000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8688000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8978000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11301000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8211000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8552000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9009000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10837000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6682000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6801000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6579000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8858000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6627000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6670000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6556000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11681000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9444000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8706000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9001000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11639000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8479000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8705000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9192000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>12471000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8296000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8180000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8214000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10996000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8302000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8194000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8436000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11625000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8748000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9440000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7649000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9068000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6466000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5992000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5998000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8359000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6386000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6285000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6494000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9124000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>6788000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>7077000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6191000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8819000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6397000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6708000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6078000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4229000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2813000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2838000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2372000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2149000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1605000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1791000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1984000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2784000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2329000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2858000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2806000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3595000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3060000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1903000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>494000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>679000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3450000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>762000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>740000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1409000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4923000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425000.0</v>
       </c>
       <c r="CC12">
         <v>1425000.0</v>
       </c>
       <c r="CD12">
+        <v>1425000.0</v>
+      </c>
+      <c r="CE12">
         <v>972000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>755000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>660000.0</v>
       </c>
       <c r="CH12">
         <v>660000.0</v>
       </c>
       <c r="CI12">
+        <v>660000.0</v>
+      </c>
+      <c r="CJ12">
         <v>85000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1922000.0</v>
       </c>
       <c r="CL12">
         <v>1922000.0</v>
       </c>
       <c r="CM12">
+        <v>1922000.0</v>
+      </c>
+      <c r="CN12">
         <v>411000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17133000.0</v>
       </c>
       <c r="CP12">
         <v>17133000.0</v>
       </c>
       <c r="CQ12">
+        <v>17133000.0</v>
+      </c>
+      <c r="CR12">
         <v>5034000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="CT12">
         <v>4100000.0</v>
       </c>
       <c r="CU12">
+        <v>4100000.0</v>
+      </c>
+      <c r="CV12">
         <v>4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17600000.0</v>
       </c>
       <c r="CW12">
         <v>17600000.0</v>
       </c>
       <c r="CX12">
+        <v>17600000.0</v>
+      </c>
+      <c r="CY12">
         <v>16300000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>16580000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>16215000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>19255000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13">
+        <v>5026000.0</v>
+      </c>
+      <c r="C13">
         <v>15757000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3767000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3840000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5626000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3836000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3910000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4070000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5690000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4326000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4542000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4251000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3886000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>330000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5459000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5075000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6757000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1419000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5359000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5486000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7480000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3156000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2755000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6132000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3314000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2170000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6371000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6423000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8647000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -27117,86 +27300,85 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -27255,997 +27437,1004 @@
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
-      <c r="BM14"/>
-      <c r="BN14">
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14"/>
+      <c r="BO14">
         <v>1109000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1098000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>756000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>452000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>169000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>467000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1137000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1301000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2266000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1234000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1016000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1855000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>38000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1784000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>614000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>819000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>579000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1125000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>825000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>375000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>264000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>39000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>324000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1142000.0</v>
       </c>
-      <c r="CL14">
-[...1 lines deleted...]
-      </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
+        <v>42055000.0</v>
+      </c>
+      <c r="C15">
         <v>-67072000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>39534000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>58365000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>52998000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>43122000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>64984000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>66967000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>73043000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>35676000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-46730000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>63760000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>70710000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>48597000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>40528000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>53680000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>85589000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>39322000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>38852000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>56358000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>71655000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>55824000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>44347000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>57919000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5772000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2219000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>43358000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>53095000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>65866000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>20841000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>39630000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>45442000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>51247000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>78533000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-33571000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>44740000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>60418000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>13042000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>40216000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>51155000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>59363000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>32246000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>43796000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>51760000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>61389000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>28010000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>44599000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>42064000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>61066000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>38520000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>33888000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>46460000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>112026000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>38567000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>31231000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>28380000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>37943000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>23038000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>31019000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>28210000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>41161000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>31438000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>31166000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>33756000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>40687000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>30649000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>31926000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>30341000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>37381000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>32086000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>27415000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>23949000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>35783000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>21431000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>22501000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>22190000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>28493000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>15836000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>22569000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>19724000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>22914000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>11732000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>11845000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>17657000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>19997000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>7463000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>14629000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>14958000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>13724000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>17203000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>12459000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-9344000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-5660000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-32930000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>8203000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>6049000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-21355000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-5792000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>8476000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>3702000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-20681000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-30200000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>12958000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>5529000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>16757000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>183</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-67072000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>39534000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>58365000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>52998000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>43122000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>64984000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-46730000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>63760000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>70710000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>48597000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>40528000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>53680000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>85589000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>39322000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>38852000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>56358000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>71655000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>55824000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>44347000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>57919000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5772000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2219000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>43358000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>53095000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>65866000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>20841000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>39630000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>45442000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>51247000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>78533000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-33571000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>44740000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>60418000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>13042000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>40216000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>51155000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>59363000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>32246000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>43796000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>51760000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>61389000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>28010000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>44599000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>42064000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>61066000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>38520000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>33888000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>46460000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>112026000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>38567000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>31231000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>28380000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>37943000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>23038000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>31019000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>28210000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>41161000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>105609000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>31166000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>33756000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>40687000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>30649000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>31926000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>30341000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>37381000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>32086000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>27415000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>23949000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>35783000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>21431000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>22501000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>22190000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>28493000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>15836000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>17060000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>19724000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>22260000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>11732000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>13472000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>17657000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>19997000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>7463000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>14629000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>14958000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>17210000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>12659000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>12718000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>13774000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>13653000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>5811000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>11070000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>13479000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>13125000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>-8477000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>8477000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3703000.0</v>
       </c>
-      <c r="CW16">
-[...1 lines deleted...]
-      </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17">
+        <v>42055000.0</v>
+      </c>
+      <c r="C17">
         <v>-67072000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>39534000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>58365000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>52998000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>43122000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>64984000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>66967000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>73043000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>35676000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-46730000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>63760000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>70710000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>48597000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>40528000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>53680000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>85589000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>39322000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>38852000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>56358000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>71655000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>55824000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>44347000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>57919000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-5772000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2219000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>43358000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>53095000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>65866000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>20841000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>39630000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>45442000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>51247000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1179155000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-33571000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>44740000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>60418000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1129364000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>40216000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>51155000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>59363000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>189191000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>43796000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>51760000.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>175739000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>44599000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>42064000.0</v>
       </c>
-      <c r="AW17">
-[...1 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>33888000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>46460000.0</v>
       </c>
-      <c r="BA17">
-[...1 lines deleted...]
-      </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
         <v>31231000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>28380000.0</v>
       </c>
-      <c r="BE17">
-[...1 lines deleted...]
-      </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>31019000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>28210000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>31166000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>33756000.0</v>
       </c>
-      <c r="BM17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BN17"/>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -28319,140 +28508,145 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
+        <v>-19634000.0</v>
+      </c>
+      <c r="C18">
         <v>-15757000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14453000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15036000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14048000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4326000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4778000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4908000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5611000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3885000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4010000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4251000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3886000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-330000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1342000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1504000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2101000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1419000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1311000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1070000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4201000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3156000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2755000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2869000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3314000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2170000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2334000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2769000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3824000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -28484,361 +28678,361 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>5459000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>5075000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>5359000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>5486000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>5951000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>6132000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>6371000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>6423000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>6615000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>6466000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>5464000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>5158000.0</v>
       </c>
-      <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>4757000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>4639000.0</v>
       </c>
-      <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>5114000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>5138000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>4875000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>4760000.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>3906000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>3491000.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>3140000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>3143000.0</v>
       </c>
-      <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>3103000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>2968000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>2918000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>2940000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>20100000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>10535000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>3277000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2047000.0</v>
       </c>
-      <c r="AC20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
         <v>497000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>801000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>3742000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-2007399000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>100549000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-804392000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>100549000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-497540000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>696556000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-199016000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>24877000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>3771000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>2275000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>10308000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>4489000.0</v>
       </c>
-      <c r="AW20">
-[...1 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20"/>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
@@ -28912,403 +29106,407 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>81346000.0</v>
+      </c>
+      <c r="C21">
         <v>69092000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>66516000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>93412000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>85133000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>61353000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>90179000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>95212000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>101548000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>49897000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-59349000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>88554000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>93768000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>64094000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>55451000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>71695000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>111975000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>53771000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>52117000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>73921000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>115111000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>77416000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>52990000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>79209000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>111873000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3861000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>58652000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>72334000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>90581000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>30015000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>53450000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>52264000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>76615000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>46387000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-52057000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>70166000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>98202000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>21168000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>66131000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>81435000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>95156000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>51549000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>69751000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>80041000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>96538000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>41432000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>70381000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>65381000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>98201000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>57100000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>53328000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>74850000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>149955000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>59186000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>52691000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>47417000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>59217000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>36634000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>47763000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>43111000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>61518000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>45833000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>46753000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>51236000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>62040000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>53173000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>51076000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>48864000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>59246000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>51539000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>42390000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>36360000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>54149000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>31040000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>35256000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>34188000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>44915000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>24330000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>28218000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>30618000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>35327000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>18441000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>21371000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>27929000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>31545000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>11413000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>21683000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>24645000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>29129000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>15377000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>19796000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>21444000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>21268000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-11686000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>17074000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>21407000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>20503000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-3885000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>16160000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>10659000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-17126000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-4100000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1465000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-8428000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>8428000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -29367,54 +29565,54 @@
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22"/>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
@@ -29488,371 +29686,377 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>1490231000.0</v>
+      </c>
+      <c r="C23">
         <v>1163768000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1160038000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1149423000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1469097000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1049772000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1100382000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1129771000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1475270000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1079130000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1258609000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1139496000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1440725000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1018576000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1102718000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1057356000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1323957000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>929719000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>975683000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>943388000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1187057000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>945620000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>936660000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>946652000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1237571000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>913898000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>907909000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>903425000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1173314000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>850652000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>869999000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>889019000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1129838000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>827236000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>984879000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>856473000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1089447000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>847549000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>852660000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>853590000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1109196000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>806814000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>815551000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>808754000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1049507000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>821043000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>774551000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>807410000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1055716000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>786450000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>825164000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>823303000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>980855000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>690256000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>664591000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>634144000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>838989000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>616932000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>627606000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>599485000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>740307000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>573133000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>551141000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>556480000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>732986000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>576824000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>551494000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>565584000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>747761000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>570053000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>533547000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>504296000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>622558000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>442624000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>439969000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>443650000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>565032000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>413848000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>412873000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>415154000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>528286000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>378083000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>386634000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>377371000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>474495000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>350019000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>349668000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>336041000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>428710000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>332698000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>313379000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>315749000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>413284000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>432056000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>372765000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>296538000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>375655000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>411123000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>369429000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>357802000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>483141000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>400300000.0</v>
       </c>
-      <c r="CY23">
-[...1 lines deleted...]
-      </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
+      <c r="DB23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29914,513 +30118,515 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>51790000.0</v>
+      </c>
+      <c r="C25">
         <v>38460000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>39873000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>39826000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>49268000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>36817000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>37331000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36827000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>48235000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>37016000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>35974000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>34984000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>43735000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>32713000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>32899000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32922000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>43423000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>31874000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>31680000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>31619000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>41386000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>31379000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>32162000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>33180000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>44663000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>32884000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>33196000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>33329000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>44819000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>32175000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>32662000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>35098000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>44189000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>32431000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>32972000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>34128000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>47188000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>32274000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>32530000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>32598000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>43467000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>32471000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>29419000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>30468000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>39817000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>30275000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>29487000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>29907000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>39292000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>28722000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>29837000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>25743000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>34189000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>25939000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>24757000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>22255000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>29739000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>22932000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>22816000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>20898000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>27992000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>19682000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>19778000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>20021000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>25637000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>18931000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>19064000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>18656000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>24277000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>18994000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>17373000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>16033000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>20912000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>15504000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>15357000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>15116000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>20117000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>15515000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>14796000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>15113000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>18826000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>14647000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>13530000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>13427000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>17740000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>13945000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>13258000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>12597000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>16902000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>11677000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>12607000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>12489000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>17162000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>17277000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>18130000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>16655000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>21903000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>19023000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>16877000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>16893000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>21022000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>16100000.0</v>
       </c>
-      <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>20100000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>16300000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>15500000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>13300000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>14500000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>12900000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>6500000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>6300000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>6800000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>5600000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>3200000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>1600000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
-      <c r="BM26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26"/>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
@@ -30494,741 +30700,750 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>194</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>492366.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>475952000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>473537000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>460359000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>471400000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4869000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>62000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>603954000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>74600000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>447363000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>438350000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>77700000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>407707000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>501973000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>60400000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>386739000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>396904000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>522035000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>52551000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>362380000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>359497000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>476049000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>44484000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>353051000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>360365000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>454463000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>33800000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>355599000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>354193000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>461270000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>33900000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>341538000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>338396000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>444539000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5179000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>322087000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>318758000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>423774000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>22900000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>306514000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>319582000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>426390000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>28100000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>327529000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>325946000.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>19100000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>257326000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>246231000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>330272000.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>239084000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>236700000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>300057000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>935999000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>215222000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>217906000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>292551000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>926418000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>210185000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>216602000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>294022000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>894800000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>217382000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>197662000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>251675000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>787821000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>181727000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>183592000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>237963000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>759387000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>176992000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>176016000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>230779000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>167149000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>161433000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>203991000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>632895000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>149836000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>143386000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>186434000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>601013000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>133389000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>137695000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>182485000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>470320000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>142700000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
+      <c r="CX27"/>
+      <c r="CY27">
         <v>22800000.0</v>
       </c>
-      <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>643052000.0</v>
+      </c>
+      <c r="C28">
         <v>490832000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>475864000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>473537000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>633396000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>444042000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>460240000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>471400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>625093000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>448112000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>603954000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>475854000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>591943000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>329928000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>447185000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>438350000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>554952000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>301852000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>426575000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>407707000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>501973000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>387709000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>386739000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>396904000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>522035000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>377196000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>362380000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>359497000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>476049000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>339377000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>353051000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>360365000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>454463000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>332805000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>356826000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>354193000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>463066000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>339763000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>341538000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>338396000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>444539000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>316908000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>322087000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>318758000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>423774000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>315803000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>302086000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>314995000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>420547000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>310217000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>327529000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>325946000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>411439000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>253451000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>257326000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>246231000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>330272000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>240650000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>16000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>236700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>43000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>725699000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>22000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>49000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>720818000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>15000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>22000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>666700000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>18000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>38000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>25000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>603321000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>27000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>8000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>37000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>583787000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>8000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>16000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>21000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>163083000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>49000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>33000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>9000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>479695000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>36000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>14000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>34000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>456713000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1011000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1005000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1215000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>341320000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>15000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>129500000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>167800000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>146100000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>146700000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>142500000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>186900000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>140300000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>137425000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>135984000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>177787000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>18005000.0</v>
+      </c>
+      <c r="C29">
         <v>-19677000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12617000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>20099000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18204000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13783000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20536000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>23455000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23052000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10398000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-16567000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>20605000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19255000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15346000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13759000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16689000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24523000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12720000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12048000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16586000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>23231000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>18806000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>13113000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18493000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2019000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1047000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>12442000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15951000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>20199000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>11209000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -31259,999 +31474,1009 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>694842000.0</v>
+      </c>
+      <c r="C30">
         <v>490832000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>521335000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>513363000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>690751000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>481309000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>502173000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>516409000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>678084000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>491411000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>641141000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>513399000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>639873000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>442878000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>487097000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>471272000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>599365000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>417188000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>460605000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>439326000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>543481000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>424043000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>439001000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>440619000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>566698000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>427938000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>398853000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>394873000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>521173000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>382278000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>384319000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>400148000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>504716000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>370436000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>508615000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>388321000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>481379000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>397087000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>375900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>375635000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>488006000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>350875000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>351506000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>351501000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>463591000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>367284000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>331573000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>349391000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>459839000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>338939000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>357366000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>351689000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>395557000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>299590000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>282083000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>268486000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>360011000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>263582000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>261900000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>257598000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>328049000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>230002000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>235000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>237927000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>318188000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>218514000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>229249000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>232245000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>318299000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>248447000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>234755000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>210702000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>272587000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>199828000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>195648000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>198708000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>258080000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>190279000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>190190000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>191129000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>248951000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>177730000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>180679000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>174860000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>221731000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>167184000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>163094000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>154067000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>200656000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>159121000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>145996000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>150184000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>199647000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>186535000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>160830000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>142638000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>185263000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>177312000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>163903000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>162284000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>229649000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>163100000.0</v>
       </c>
-      <c r="CY30">
-[...1 lines deleted...]
-      </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31">
+        <v>-21286000.0</v>
+      </c>
+      <c r="C31">
         <v>-155841000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-14365000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-14948000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-13931000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4448000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4659000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4790000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5453000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3823000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3948000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4189000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3803000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-151000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1164000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1326000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1863000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1729000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1217000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-977000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-20225000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2786000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4470000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2797000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-119664000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2689000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2852000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3288000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4516000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3540000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2324000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2485000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-6834000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2563000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4439000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3278000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3125000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3882000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4683000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3010000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2778000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1528000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-878000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-860000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1582000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1025000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1410000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1734000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3172000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2434000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3171000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2700000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-4555000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3212000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3568000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2935000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-24000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>317000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>265000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>596000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1762000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1304000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1127000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>956000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1131000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-5337000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>98000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>180000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>459000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-1552000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>1011000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>1520000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>3497000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2554000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1267000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>916000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1933000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1088000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1051000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>672000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1521000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>1361000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1483000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>571000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>2097000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>2090000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>2104000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-324000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-3000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>5214000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>883000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>953000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>932000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-3574000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-3736000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>509000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>839000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-4148000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-4809000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-5653000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-17578000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-16300000.0</v>
       </c>
-      <c r="CY31">
-[...1 lines deleted...]
-      </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
+        <v>1571577000.0</v>
+      </c>
+      <c r="C32">
         <v>1232860000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1226554000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1242835000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1554230000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1111125000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1190561000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1224983000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1576818000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1129027000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1199260000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1228050000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1534493000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1082670000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1158169000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1129051000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1435932000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>983490000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1027800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1017309000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1302168000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1023036000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>989650000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1025861000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1349444000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>917759000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>966561000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>975759000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1263895000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>880667000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>923449000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>941283000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1206453000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>873623000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>932822000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>926639000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1187649000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>868717000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>918791000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>935025000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1204352000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>858363000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>885302000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>888795000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1146045000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>862475000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>844932000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>872791000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1153917000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>843550000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>878492000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>898153000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1130810000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>749442000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>717282000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>681561000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>898206000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>653566000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>675369000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>642596000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>801825000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>573133000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>597894000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>607716000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>795026000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>576824000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>602570000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>614448000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>807007000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>621592000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>575937000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>540656000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>676707000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>473664000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>475225000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>477838000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>609947000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>438178000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>441091000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>445772000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>563613000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>396524000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>408005000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>405300000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>506040000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>361432000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>371351000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>360686000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>457839000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>348075000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>333175000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>337193000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>434552000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>420370000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>389839000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>317945000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>396158000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>407238000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>385589000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>368461000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>466015000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>396200000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>369094000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>353523000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>450101000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -32334,51 +32559,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>5005000.0</v>
       </c>
       <c r="C2">
         <v>22527000.0</v>
       </c>
       <c r="D2">
         <v>165134000.0</v>
       </c>
       <c r="E2">
         <v>185871000.0</v>
       </c>
       <c r="F2">
         <v>307476000.0</v>
       </c>
       <c r="G2">
         <v>11044000.0</v>
       </c>
       <c r="H2">
         <v>25306000.0</v>
       </c>
       <c r="I2">
         <v>5129000.0</v>
       </c>
@@ -32419,51 +32644,51 @@
         <v>11001000.0</v>
       </c>
       <c r="V2">
         <v>47458000.0</v>
       </c>
       <c r="W2">
         <v>42416000.0</v>
       </c>
       <c r="X2">
         <v>69826000.0</v>
       </c>
       <c r="Y2">
         <v>12280000.0</v>
       </c>
       <c r="Z2">
         <v>11845000.0</v>
       </c>
       <c r="AA2">
         <v>18665000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>127113000</v>
       </c>
       <c r="C3">
         <v>132088000</v>
       </c>
       <c r="D3">
         <v>129078000</v>
       </c>
       <c r="E3">
         <v>169071000</v>
       </c>
       <c r="F3">
         <v>146164000</v>
       </c>
       <c r="G3">
         <v>97929000</v>
       </c>
       <c r="H3">
         <v>103685000</v>
       </c>
       <c r="I3">
         <v>99422000</v>
       </c>
@@ -32508,51 +32733,51 @@
       </c>
       <c r="W3">
         <v>46029000</v>
       </c>
       <c r="X3">
         <v>43618000</v>
       </c>
       <c r="Y3">
         <v>48811000</v>
       </c>
       <c r="Z3">
         <v>49514000</v>
       </c>
       <c r="AA3">
         <v>39925000</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-12366000.0</v>
       </c>
       <c r="F4">
         <v>-121605000.0</v>
       </c>
       <c r="G4">
         <v>296432000.0</v>
       </c>
       <c r="H4">
         <v>-14262000.0</v>
       </c>
       <c r="I4">
         <v>20177000.0</v>
       </c>
       <c r="J4">
         <v>-1281000.0</v>
       </c>
       <c r="K4">
         <v>-7968000.0</v>
       </c>
@@ -32567,51 +32792,51 @@
       </c>
       <c r="O4">
         <v>5492000.0</v>
       </c>
       <c r="P4">
         <v>1028000.0</v>
       </c>
       <c r="Q4">
         <v>-12193000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-30562000.0</v>
       </c>
       <c r="F5">
         <v>-40678000.0</v>
       </c>
       <c r="G5">
         <v>64594000.0</v>
       </c>
       <c r="H5">
         <v>17557000.0</v>
       </c>
       <c r="I5">
         <v>5120000.0</v>
       </c>
       <c r="J5">
         <v>57044000.0</v>
       </c>
       <c r="K5">
         <v>-11107000.0</v>
       </c>
@@ -32626,51 +32851,51 @@
       </c>
       <c r="O5">
         <v>18703000.0</v>
       </c>
       <c r="P5">
         <v>-38787000.0</v>
       </c>
       <c r="Q5">
         <v>22785000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>7095000.0</v>
       </c>
       <c r="C6">
         <v>-17522000.0</v>
       </c>
       <c r="D6">
         <v>-142607000.0</v>
       </c>
       <c r="E6">
         <v>-20737000.0</v>
       </c>
       <c r="F6">
         <v>-121605000.0</v>
       </c>
       <c r="G6">
         <v>296432000.0</v>
       </c>
       <c r="H6">
         <v>-14262000.0</v>
       </c>
       <c r="I6">
         <v>20177000.0</v>
       </c>
@@ -32711,51 +32936,51 @@
         <v>2913000.0</v>
       </c>
       <c r="V6">
         <v>-36457000.0</v>
       </c>
       <c r="W6">
         <v>5042000.0</v>
       </c>
       <c r="X6">
         <v>-27410000.0</v>
       </c>
       <c r="Y6">
         <v>57546000.0</v>
       </c>
       <c r="Z6">
         <v>435000.0</v>
       </c>
       <c r="AA6">
         <v>-6820000.0</v>
       </c>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
         <v>-8443000.0</v>
       </c>
       <c r="C7">
         <v>-81444000.0</v>
       </c>
       <c r="D7">
         <v>66121000.0</v>
       </c>
       <c r="E7">
         <v>-50995000.0</v>
       </c>
       <c r="F7">
         <v>-34007000.0</v>
       </c>
       <c r="G7">
         <v>28915000.0</v>
       </c>
       <c r="H7">
         <v>-1392000.0</v>
       </c>
       <c r="I7">
         <v>-59427000.0</v>
       </c>
@@ -32796,51 +33021,51 @@
         <v>9231000.0</v>
       </c>
       <c r="V7">
         <v>-45329000.0</v>
       </c>
       <c r="W7">
         <v>-31908000.0</v>
       </c>
       <c r="X7">
         <v>-12712000.0</v>
       </c>
       <c r="Y7">
         <v>6054000.0</v>
       </c>
       <c r="Z7">
         <v>9700000.0</v>
       </c>
       <c r="AA7">
         <v>33538000.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-55420000.0</v>
       </c>
       <c r="F8">
         <v>-10600000.0</v>
       </c>
       <c r="G8">
         <v>-25021000.0</v>
       </c>
       <c r="H8">
         <v>-7809000.0</v>
       </c>
       <c r="I8">
         <v>-8278000.0</v>
       </c>
       <c r="J8">
         <v>-11762000.0</v>
       </c>
       <c r="K8">
         <v>-7888000.0</v>
       </c>
@@ -32855,51 +33080,51 @@
       </c>
       <c r="O8">
         <v>-64182000.0</v>
       </c>
       <c r="P8">
         <v>-283000.0</v>
       </c>
       <c r="Q8">
         <v>11482000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
         <v>-4954000.0</v>
       </c>
       <c r="C9">
         <v>-4515000.0</v>
       </c>
       <c r="D9">
         <v>5008000.0</v>
       </c>
       <c r="E9">
         <v>-55420000.0</v>
       </c>
       <c r="F9">
         <v>-10600000.0</v>
       </c>
       <c r="G9">
         <v>-25021000.0</v>
       </c>
       <c r="H9">
         <v>-7809000.0</v>
       </c>
       <c r="I9">
         <v>-8278000.0</v>
       </c>
@@ -32938,51 +33163,51 @@
       </c>
       <c r="U9">
         <v>717000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9">
         <v>854000.0</v>
       </c>
       <c r="X9">
         <v>3368000.0</v>
       </c>
       <c r="Y9">
         <v>4152000.0</v>
       </c>
       <c r="Z9">
         <v>9000000.0</v>
       </c>
       <c r="AA9">
         <v>7800000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
         <v>-15422000.0</v>
       </c>
       <c r="C10">
         <v>8227000.0</v>
       </c>
       <c r="D10">
         <v>-15163000.0</v>
       </c>
       <c r="E10">
         <v>-37396000.0</v>
       </c>
       <c r="F10">
         <v>-9767000.0</v>
       </c>
       <c r="G10">
         <v>-1771000.0</v>
       </c>
       <c r="H10">
         <v>-4774000.0</v>
       </c>
       <c r="I10">
         <v>-8424000.0</v>
       </c>
@@ -33023,51 +33248,51 @@
         <v>-844000.0</v>
       </c>
       <c r="V10">
         <v>-5371000.0</v>
       </c>
       <c r="W10">
         <v>-6130000.0</v>
       </c>
       <c r="X10">
         <v>-1734000.0</v>
       </c>
       <c r="Y10">
         <v>4379000.0</v>
       </c>
       <c r="Z10">
         <v>-3764000.0</v>
       </c>
       <c r="AA10">
         <v>12076000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>82125000.0</v>
       </c>
       <c r="F11">
         <v>38076000.0</v>
       </c>
       <c r="G11">
         <v>-5772000.0</v>
       </c>
       <c r="H11">
         <v>-14155000.0</v>
       </c>
       <c r="I11">
         <v>-9870000.0</v>
       </c>
       <c r="J11">
         <v>53610000.0</v>
       </c>
       <c r="K11">
         <v>11870000.0</v>
       </c>
@@ -33096,51 +33321,51 @@
       </c>
       <c r="U11">
         <v>10809000.0</v>
       </c>
       <c r="V11">
         <v>4408000.0</v>
       </c>
       <c r="W11">
         <v>37267000.0</v>
       </c>
       <c r="X11">
         <v>27933000.0</v>
       </c>
       <c r="Y11">
         <v>5053000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>1400000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>31791000.0</v>
       </c>
       <c r="F12">
         <v>35871000.0</v>
       </c>
       <c r="G12">
         <v>128732000.0</v>
       </c>
       <c r="H12">
         <v>67367000.0</v>
       </c>
       <c r="I12">
         <v>16061000.0</v>
       </c>
       <c r="J12">
         <v>-90541000.0</v>
       </c>
       <c r="K12">
         <v>50050000.0</v>
       </c>
@@ -33155,102 +33380,102 @@
       </c>
       <c r="O12">
         <v>4899000.0</v>
       </c>
       <c r="P12">
         <v>-24927000.0</v>
       </c>
       <c r="Q12">
         <v>20093000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-39304000.0</v>
       </c>
       <c r="F13">
         <v>-34007000.0</v>
       </c>
       <c r="G13">
         <v>28915000.0</v>
       </c>
       <c r="H13">
         <v>27846000.0</v>
       </c>
       <c r="I13">
         <v>-62888000.0</v>
       </c>
       <c r="J13">
         <v>14486000.0</v>
       </c>
       <c r="K13">
         <v>21541000.0</v>
       </c>
       <c r="L13">
         <v>-12974000.0</v>
       </c>
       <c r="M13">
         <v>-29310000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
         <v>167427000.0</v>
       </c>
       <c r="C14">
         <v>159210000.0</v>
       </c>
       <c r="D14">
         <v>151709000.0</v>
       </c>
       <c r="E14">
         <v>141957000.0</v>
       </c>
       <c r="F14">
         <v>136559000.0</v>
       </c>
       <c r="G14">
         <v>141384000.0</v>
       </c>
       <c r="H14">
         <v>144228000.0</v>
       </c>
       <c r="I14">
         <v>144124000.0</v>
       </c>
@@ -33295,51 +33520,51 @@
       </c>
       <c r="W14">
         <v>56702000.0</v>
       </c>
       <c r="X14">
         <v>53935000.0</v>
       </c>
       <c r="Y14">
         <v>73965000.0</v>
       </c>
       <c r="Z14">
         <v>57124000.0</v>
       </c>
       <c r="AA14">
         <v>67102000.0</v>
       </c>
       <c r="AB14">
         <v>53890000.0</v>
       </c>
       <c r="AC14">
         <v>53544000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
         <v>209306000.0</v>
       </c>
       <c r="C15">
         <v>203033000.0</v>
       </c>
       <c r="D15">
         <v>195215000.0</v>
       </c>
       <c r="E15">
         <v>186501000.0</v>
       </c>
       <c r="F15">
         <v>175903000.0</v>
       </c>
       <c r="G15">
         <v>167270000.0</v>
       </c>
       <c r="H15">
         <v>159987000.0</v>
       </c>
       <c r="I15">
         <v>150214000.0</v>
       </c>
@@ -33378,51 +33603,51 @@
       </c>
       <c r="U15">
         <v>28994000.0</v>
       </c>
       <c r="V15">
         <v>23652000.0</v>
       </c>
       <c r="W15">
         <v>20767000.0</v>
       </c>
       <c r="X15">
         <v>15068000.0</v>
       </c>
       <c r="Y15">
         <v>1499000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15">
         <v>52372000.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
         <v>12100000.0</v>
       </c>
       <c r="C16">
         <v>5005000.0</v>
       </c>
       <c r="D16">
         <v>22527000.0</v>
       </c>
       <c r="E16">
         <v>165134000.0</v>
       </c>
       <c r="F16">
         <v>185871000.0</v>
       </c>
       <c r="G16">
         <v>307476000.0</v>
       </c>
       <c r="H16">
         <v>11044000.0</v>
       </c>
       <c r="I16">
         <v>25306000.0</v>
       </c>
@@ -33465,84 +33690,84 @@
       <c r="V16">
         <v>11001000.0</v>
       </c>
       <c r="W16">
         <v>47458000.0</v>
       </c>
       <c r="X16">
         <v>42416000.0</v>
       </c>
       <c r="Y16">
         <v>69826000.0</v>
       </c>
       <c r="Z16">
         <v>12280000.0</v>
       </c>
       <c r="AA16">
         <v>11845000.0</v>
       </c>
       <c r="AB16">
         <v>18700000.0</v>
       </c>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
         <v>319090000.0</v>
       </c>
       <c r="C18">
         <v>280576000.0</v>
       </c>
       <c r="D18">
         <v>220275000.0</v>
       </c>
       <c r="E18">
         <v>191818000.0</v>
       </c>
       <c r="F18">
         <v>198446000.0</v>
       </c>
       <c r="G18">
         <v>356535000.0</v>
       </c>
       <c r="H18">
         <v>263267000.0</v>
       </c>
       <c r="I18">
         <v>196471000.0</v>
       </c>
@@ -33583,51 +33808,51 @@
         <v>89484000.0</v>
       </c>
       <c r="V18">
         <v>55133000.0</v>
       </c>
       <c r="W18">
         <v>77039000.0</v>
       </c>
       <c r="X18">
         <v>44371000.0</v>
       </c>
       <c r="Y18">
         <v>77715000.0</v>
       </c>
       <c r="Z18">
         <v>21234000.0</v>
       </c>
       <c r="AA18">
         <v>30115000.0</v>
       </c>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-172669000.0</v>
       </c>
       <c r="D19">
         <v>-398367000.0</v>
       </c>
       <c r="E19">
         <v>26992000.0</v>
       </c>
       <c r="F19">
         <v>-191438000.0</v>
       </c>
       <c r="G19">
         <v>21493000.0</v>
       </c>
       <c r="H19">
         <v>6529000.0</v>
       </c>
       <c r="I19">
         <v>-1571000.0</v>
       </c>
       <c r="J19">
         <v>-691000.0</v>
@@ -33646,84 +33871,84 @@
       </c>
       <c r="O19">
         <v>16498000.0</v>
       </c>
       <c r="P19">
         <v>12629000.0</v>
       </c>
       <c r="Q19">
         <v>1671000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
         <v>728972000.0</v>
       </c>
       <c r="C21">
         <v>-31591000.0</v>
       </c>
       <c r="D21">
         <v>153401000.0</v>
       </c>
       <c r="E21">
         <v>517000.0</v>
       </c>
       <c r="F21">
         <v>-83603000.0</v>
       </c>
       <c r="G21">
         <v>95428000.0</v>
       </c>
       <c r="H21">
         <v>-111143000.0</v>
       </c>
       <c r="I21">
         <v>178001000.0</v>
       </c>
@@ -33744,51 +33969,51 @@
       </c>
       <c r="O21">
         <v>263065000.0</v>
       </c>
       <c r="P21">
         <v>194430000.0</v>
       </c>
       <c r="Q21">
         <v>-112741000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
         <v>83825000.0</v>
       </c>
       <c r="C22">
         <v>248116000.0</v>
       </c>
       <c r="D22">
         <v>123416000.0</v>
       </c>
       <c r="E22">
         <v>228394000.0</v>
       </c>
       <c r="F22">
         <v>206187000.0</v>
       </c>
       <c r="G22">
         <v>152318000.0</v>
       </c>
       <c r="H22">
         <v>164538000.0</v>
       </c>
       <c r="I22">
         <v>157160000.0</v>
       </c>
@@ -33833,54 +34058,54 @@
       </c>
       <c r="W22">
         <v>50774000.0</v>
       </c>
       <c r="X22">
         <v>14658000.0</v>
       </c>
       <c r="Y22">
         <v>-16955000.0</v>
       </c>
       <c r="Z22">
         <v>-14293000.0</v>
       </c>
       <c r="AA22">
         <v>5045000.0</v>
       </c>
       <c r="AB22">
         <v>42040000.0</v>
       </c>
       <c r="AC22">
         <v>46238000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
-        <v>-10908000.0</v>
+        <v>-10120000.0</v>
       </c>
       <c r="C23">
         <v>-190000.0</v>
       </c>
       <c r="D23">
         <v>-533000.0</v>
       </c>
       <c r="E23">
         <v>517000.0</v>
       </c>
       <c r="F23">
         <v>-5761000.0</v>
       </c>
       <c r="G23">
         <v>-1772000.0</v>
       </c>
       <c r="H23">
         <v>3107000.0</v>
       </c>
       <c r="I23">
         <v>691000.0</v>
       </c>
       <c r="J23">
         <v>37897000.0</v>
       </c>
@@ -33918,51 +34143,51 @@
         <v>5012000.0</v>
       </c>
       <c r="V23">
         <v>61614000.0</v>
       </c>
       <c r="W23">
         <v>-378000.0</v>
       </c>
       <c r="X23">
         <v>-3485000.0</v>
       </c>
       <c r="Y23">
         <v>-3774000.0</v>
       </c>
       <c r="Z23">
         <v>63121000.0</v>
       </c>
       <c r="AA23">
         <v>-4401000.0</v>
       </c>
       <c r="AB23"/>
       <c r="AC23"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
         <v>-24730000.0</v>
       </c>
       <c r="C24">
         <v>-40581000.0</v>
       </c>
       <c r="D24">
         <v>2002000.0</v>
       </c>
       <c r="E24">
         <v>-9009000.0</v>
       </c>
       <c r="F24">
         <v>-48269000.0</v>
       </c>
       <c r="G24">
         <v>2444000.0</v>
       </c>
       <c r="H24">
         <v>63000.0</v>
       </c>
       <c r="I24">
         <v>-2209000.0</v>
       </c>
@@ -34003,54 +34228,54 @@
         <v>-9037000.0</v>
       </c>
       <c r="V24">
         <v>-1740000.0</v>
       </c>
       <c r="W24">
         <v>822000.0</v>
       </c>
       <c r="X24">
         <v>231271000.0</v>
       </c>
       <c r="Y24">
         <v>2973000.0</v>
       </c>
       <c r="Z24">
         <v>-76588000.0</v>
       </c>
       <c r="AA24">
         <v>37382000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
-        <v>203394000.0</v>
+        <v>156925000.0</v>
       </c>
       <c r="C25">
         <v>26085000.0</v>
       </c>
       <c r="D25">
         <v>24502000.0</v>
       </c>
       <c r="E25">
         <v>14265000.0</v>
       </c>
       <c r="F25">
         <v>7751000.0</v>
       </c>
       <c r="G25">
         <v>150146000.0</v>
       </c>
       <c r="H25">
         <v>33539000.0</v>
       </c>
       <c r="I25">
         <v>24231000.0</v>
       </c>
       <c r="J25">
         <v>40000000.0</v>
       </c>
@@ -34092,51 +34317,51 @@
       </c>
       <c r="W25">
         <v>17688000.0</v>
       </c>
       <c r="X25">
         <v>21777000.0</v>
       </c>
       <c r="Y25">
         <v>56798000.0</v>
       </c>
       <c r="Z25">
         <v>25713000.0</v>
       </c>
       <c r="AA25">
         <v>-16317000.0</v>
       </c>
       <c r="AB25">
         <v>-42040000.0</v>
       </c>
       <c r="AC25">
         <v>-46238000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
         <v>-5499000.0</v>
       </c>
       <c r="C26">
         <v>-22703000.0</v>
       </c>
       <c r="D26">
         <v>-45801000.0</v>
       </c>
       <c r="E26">
         <v>-34586000.0</v>
       </c>
       <c r="F26">
         <v>-9510000.0</v>
       </c>
       <c r="G26">
         <v>-783000.0</v>
       </c>
       <c r="H26">
         <v>-7054000.0</v>
       </c>
       <c r="I26">
         <v>-2489000.0</v>
       </c>
@@ -34177,51 +34402,51 @@
         <v>-63617000.0</v>
       </c>
       <c r="V26">
         <v>-124388000.0</v>
       </c>
       <c r="W26">
         <v>-35296000.0</v>
       </c>
       <c r="X26">
         <v>-22173000.0</v>
       </c>
       <c r="Y26">
         <v>200000.0</v>
       </c>
       <c r="Z26">
         <v>300000.0</v>
       </c>
       <c r="AA26">
         <v>-41000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
         <v>32310000.0</v>
       </c>
       <c r="C27">
         <v>29743000.0</v>
       </c>
       <c r="D27">
         <v>26945000.0</v>
       </c>
       <c r="E27">
         <v>25822000.0</v>
       </c>
       <c r="F27">
         <v>21343000.0</v>
       </c>
       <c r="G27">
         <v>12855000.0</v>
       </c>
       <c r="H27">
         <v>7430000.0</v>
       </c>
       <c r="I27">
         <v>8148000.0</v>
       </c>
@@ -34254,51 +34479,51 @@
       </c>
       <c r="S27">
         <v>10594000.0</v>
       </c>
       <c r="T27">
         <v>15151000.0</v>
       </c>
       <c r="U27">
         <v>2753000.0</v>
       </c>
       <c r="V27">
         <v>25700000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27">
         <v>3452000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>504047000.0</v>
       </c>
       <c r="C28">
         <v>-257517000.0</v>
       </c>
       <c r="D28">
         <v>-88148000.0</v>
       </c>
       <c r="E28">
         <v>-222167000.0</v>
       </c>
       <c r="F28">
         <v>-274777000.0</v>
       </c>
       <c r="G28">
         <v>-84040000.0</v>
       </c>
       <c r="H28">
         <v>-284121000.0</v>
       </c>
       <c r="I28">
         <v>26089000.0</v>
       </c>
@@ -34339,51 +34564,51 @@
         <v>-76647000.0</v>
       </c>
       <c r="V28">
         <v>-79983000.0</v>
       </c>
       <c r="W28">
         <v>-64220000.0</v>
       </c>
       <c r="X28">
         <v>-288518000.0</v>
       </c>
       <c r="Y28">
         <v>-22119000.0</v>
       </c>
       <c r="Z28">
         <v>62295000.0</v>
       </c>
       <c r="AA28">
         <v>-52247000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>446203000.0</v>
       </c>
       <c r="C29">
         <v>412664000.0</v>
       </c>
       <c r="D29">
         <v>349353000.0</v>
       </c>
       <c r="E29">
         <v>360889000.0</v>
       </c>
       <c r="F29">
         <v>344610000.0</v>
       </c>
       <c r="G29">
         <v>454464000.0</v>
       </c>
       <c r="H29">
         <v>366952000.0</v>
       </c>
       <c r="I29">
         <v>295893000.0</v>
       </c>
@@ -34424,51 +34649,51 @@
         <v>151276000.0</v>
       </c>
       <c r="V29">
         <v>113979000.0</v>
       </c>
       <c r="W29">
         <v>123068000.0</v>
       </c>
       <c r="X29">
         <v>87989000.0</v>
       </c>
       <c r="Y29">
         <v>122752000.0</v>
       </c>
       <c r="Z29">
         <v>70748000.0</v>
       </c>
       <c r="AA29">
         <v>70040000.0</v>
       </c>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>-943155000.0</v>
       </c>
       <c r="C30">
         <v>-172669000.0</v>
       </c>
       <c r="D30">
         <v>-403812000.0</v>
       </c>
       <c r="E30">
         <v>-151088000.0</v>
       </c>
       <c r="F30">
         <v>-191438000.0</v>
       </c>
       <c r="G30">
         <v>-73992000.0</v>
       </c>
       <c r="H30">
         <v>-97093000.0</v>
       </c>
       <c r="I30">
         <v>-301805000.0</v>
       </c>
@@ -34528,1012 +34753,1021 @@
       </c>
       <c r="AB30"/>
       <c r="AC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>12100000.0</v>
+      </c>
+      <c r="C2">
         <v>16731000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11045000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7340000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5005000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14975000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6866000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15818000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22527000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14561000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11711000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27720000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>165134000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>172744000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>162511000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>205147000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>185871000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>307523000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>292270000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>250570000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>307476000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>325831000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>299562000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>252683000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11044000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6968000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9769000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11584000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>25306000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>49727000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>29554000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>34216000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5129000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7074000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7179000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6513000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6410000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7535000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11592000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11469000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>14378000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8780000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>46544000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7966000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7523000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8075000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8532000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8801000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8530000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10655000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12057000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14246000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13275000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>14137000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>222329000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>186147000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>7783000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8196000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>13741000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8667000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6755000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7107000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>6529.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8421000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>18948000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16094000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>20100000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>18517000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>19964000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>17383000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>19532000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>42478000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>19978000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>25192000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>13264000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>14957000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13914000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>29228000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>17644000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>15391000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>11001000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>11447000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15425000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>30443000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>47458000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>35608000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>39077000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>29403000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>42416000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>46788000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>36351000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>27008000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>69826000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>5542000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3654000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>6030000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>12280000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>4713000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>7708000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>11330000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>11845000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3300000.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
+      <c r="DB2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>20623000</v>
+      </c>
+      <c r="C3">
         <v>46808000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>23939000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>30810000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25556000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>45464000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>25373000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27919000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>33332000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>32075000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>28618000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>34427000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>33958000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>40699000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>30510000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>47365000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>50497000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>113930000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>28453000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>41192000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>27278000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>29659000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>21676000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24894000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>21700000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>33075000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>23198000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>26651000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>20761000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>24430000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>25458000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>22984000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>26550000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>24019000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>19294000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>14454000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>17465000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>34327000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>25678000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>17810000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>23912000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>29515000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>20685000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>20590000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>24983000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>25214000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>13556000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>21428000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>23580000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>27335000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>25511000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>23777000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>22558000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>18071000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>19953000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>14947000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>14288000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>13848000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>21889000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>21367000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>22058000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>24165000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>19370000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>25744000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>29125000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>24817000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>19093000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>13294000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>14889000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>18391000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>26506000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>18640000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>23324000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>40682000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>13998000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>19272000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>14173000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>16106000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>13390000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>17098000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>15198000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>27176000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>14641000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>8861000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>8168000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>6021000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>12896000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>11732000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>15380000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>12545000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>6841000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>13195000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>11037000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>9316000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>7652000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>15852000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>15991000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>15915000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>6784000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>13050000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>13765000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1400000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>91624000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>70429000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>43779000</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -35595,54 +35829,55 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -35704,676 +35939,683 @@
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>-581000.0</v>
+      </c>
+      <c r="C6">
         <v>-4631000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5686000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3705000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2335000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9970000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8109000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8952000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6709000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7966000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2850000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16009000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-137414000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7610000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>10233000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-42636000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>19276000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-121652000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15253000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>41700000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-56906000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-18355000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>26269000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>46879000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>241639000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4076000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2801000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1815000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-13722000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-24421000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>20173000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-4662000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>29087000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1945000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-105000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>666000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>103000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1125000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4057000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>123000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2909000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5598000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-37764000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>38578000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>443000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-552000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-457000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-269000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>271000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2125000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1402000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2189000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>971000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-862000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-208192000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>36182000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>178364000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-413000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-5545000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>5074000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1912000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-352000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>578000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1892000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-10527000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2854000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-4006000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1583000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-1447000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2581000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2149000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-22946000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>22500000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-5214000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>11928000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1693000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1043000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-15314000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>11584000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>2253000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>4390000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-446000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-3978000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-15018000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-17015000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>11850000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-3469000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>9674000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-13013000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-4372000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>10437000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>9343000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-42818000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>64284000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1888000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-2376000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-6250000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>7567000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-2995000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-3622000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-515000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>6600000.0</v>
       </c>
-      <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>-20686000.0</v>
+      </c>
+      <c r="C7">
         <v>29268000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-40971000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2241000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5501000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>24023000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9308000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-50044000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-46115000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7357000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>169683000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-35186000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-75733000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5218000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>19611000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-38284000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-26104000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-51716000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>18896000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>28311000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-29498000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4892000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3952000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>61828000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-30269000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>22845000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-13264000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>15992000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-24465000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-5189000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>9914000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-17133000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-16319000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>45542000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-33343000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>4208000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-10644000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>187000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>8185000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-17796000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>11137000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-31812000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-13386000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>11075000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>7275000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>9815000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-15813000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-34153000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>13835000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-33933000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-18097000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-2283000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-14674000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-34325000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-7902000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>11842000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-15567000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-18451000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-10516000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-41727000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>24009000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>31523000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>16233.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>9020000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1037000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-9164000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-15562000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-18501000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-18305000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-13371000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-54469000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-44234000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-2172000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>23767000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>13285000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>11076000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-6853000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>23766000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-10185000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-6318000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>1968000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>11792000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>7315000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-27525000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-36911000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>9642000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>1201000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-5263000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-37488000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>7925000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-16735000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>31711000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-35613000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>50874000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-9303000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-5037000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-30480000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>56043000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-10317000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>2091000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-25719000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-45400000.0</v>
       </c>
-      <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -36435,1044 +36677,1052 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-25787000.0</v>
+      </c>
+      <c r="C9">
         <v>15511000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-14447000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1981000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7999000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>54444000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-244000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-25882000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-32833000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>22372000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>61524000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-60687000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-18201000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>16462000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-12161000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-34947000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-24774000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-4639000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>988000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-8710000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1761000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>12477000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12305000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>11827000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-61630000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11710000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>10062000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5749000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-23832000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12019000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>7458000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-15683000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-12072000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>14695000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-7185000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-4738000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-14534000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9266000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>8936000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-9944000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-16146000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2837000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6880000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-3904000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-22686000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>14054000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10174000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5754000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-22801000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>12947000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>446000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>490000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-12769000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-14672000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-13731000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3341000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-15819000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>8093000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>8569000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-16705000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>7018000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>11361000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>261000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-37000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1513000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-537000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>515000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>485000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>974000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-300000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>39000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>579000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-490000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-302000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>937000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>3184000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-147000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-164000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>389000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-187000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-532000.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9">
+      <c r="CE9"/>
+      <c r="CF9">
         <v>439000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>525000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-25000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-230000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>249000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>279000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-2812000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-526000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>1486000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>15366000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-21839000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1553000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>730000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-600000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-8300000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>31300000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-14300000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>9000000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-17000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>25700000.0</v>
       </c>
-      <c r="CY9"/>
-      <c r="CZ9">
+      <c r="CZ9"/>
+      <c r="DA9">
         <v>9213000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>7847000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>407000.0</v>
+      </c>
+      <c r="C10">
         <v>386000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5709000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3332000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-18185000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3292000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1565000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8561000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4523000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1611000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7816000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8816000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-14552000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3920000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1686000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-17708000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14082000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1567000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5972000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1069000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3297000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1453000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4321000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10335000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9238000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3050000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-6920000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1651000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2555000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>423000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-3222000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2325000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-560000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4523000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1317000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1401000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2351000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2023000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3012000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-4866000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>744000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-3872000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-488000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-6101000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5006000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>21000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1424000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3374000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2549000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-7364000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1569000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-4324000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-3096000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-4986000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>754000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-6038000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>9388000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-7448000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1958000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-6439000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6576000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-4572000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1346000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-3350000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5130000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-2280000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1814000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-8189000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4116000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-3034000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-904000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-4420000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1328000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-2604000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1812000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-524000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3110000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-2770000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-156000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-1028000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1199000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-3458000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-2482000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-630000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1029000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-2632000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-1954000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-2573000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>4141000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-3749000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2848000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-4974000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>37496000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-16805000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-5059000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-11253000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>33583000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-6926000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-16903000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-13518000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>8600000.0</v>
       </c>
-      <c r="CY10"/>
-      <c r="CZ10">
+      <c r="CZ10"/>
+      <c r="DA10">
         <v>16090000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>31391000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1324000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-9827000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9285000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3774000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>17153000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>37392000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>23806000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1159000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2897000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>19907000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11322000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-30283000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5896000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-8707000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>27322000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-18963000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3759000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>13460000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-4893000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>53000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>414000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>31856000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>28540000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>53610000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>38566000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>27582000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>19050000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>11870000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>20471000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>18790000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>14074000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>19233000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>45439000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>47236000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>37331000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-9951000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>6473000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>656000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>9997000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>34076000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>32808000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>18322000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>32015000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>13191000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4413000.0</v>
       </c>
-      <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>10823000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>12937000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>37478000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>30461000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>10499000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3523000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1411000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11">
         <v>14474000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>22542000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>8602000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>13198000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>9398000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>10809000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1237000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>5788000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>4408000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>37267000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>13610000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>27933000.0</v>
       </c>
-      <c r="CM11"/>
-      <c r="CN11">
+      <c r="CN11"/>
+      <c r="CO11">
         <v>11132000.0</v>
       </c>
-      <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>5053000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>21369000.0</v>
       </c>
-      <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>5428000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>1400000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>7310000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-30516000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7397000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19240000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-6737000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14663000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11361000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21246000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9907000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2365000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11799500.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14452000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7717000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2285000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16682000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>97563000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>30904000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6753000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9463000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9958000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>16007000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1230000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-11896000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7995000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-5213000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>84298000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1826000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-20968000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>40309000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7029000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6993000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4578000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>39309000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>35586000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
@@ -37487,167 +37737,168 @@
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>114651000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>26512000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-33695000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-21534000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16305000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-23021000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-11054000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-51716000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>18896000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-15912000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-39284000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11461000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-4032000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>48373000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13277000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>27048000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-12647000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6630000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6815000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-17684000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>5264000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-30006000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-20462000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>14486000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-30912000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>20758000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-13759000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>21541000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1062000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-11232000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>20237000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-12974000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-29310000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -37662,983 +37913,993 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>51790000.0</v>
+      </c>
+      <c r="C14">
         <v>38460000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39873000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39826000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>49268000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>36817000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>37331000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>36827000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>48235000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37016000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>35974000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>34984000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>43735000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32713000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>32899000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>32922000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>43423000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>31874000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>31680000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>31619000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>41386000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>31379000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>32162000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33180000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>44663000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>32884000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>33196000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>33329000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>44819000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>32175000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32662000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35098000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>44189000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32431000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32972000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>34128000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>47188000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>32274000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>32530000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>32598000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>43467000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>32471000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>29419000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>30468000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>39817000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>30275000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>29487000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>29907000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>39292000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>28722000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>29837000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>25743000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>34189000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>25939000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>24757000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>22255000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>29739000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>22932000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>22816000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>20898000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>27992000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>19682000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>19778000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>20021000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>25637000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>18931000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>19064000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>18656000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>24277000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>18994000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>17373000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>16033000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>20912000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>15504000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>15357000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>15116000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>20117000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>15515000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>14796000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>15113000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>18826000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>14647000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>13530000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>13427000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>17740000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>13945000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>13258000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>12597000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>16902000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>11677000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>12607000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>12489000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>17162000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>17277000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>18130000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>21129000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>21903000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>19023000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>16877000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>16298000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>21022000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>16100000.0</v>
       </c>
-      <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
-        <v>52267000.0</v>
+        <v>54430000.0</v>
       </c>
       <c r="C15">
         <v>52267000.0</v>
       </c>
       <c r="D15">
+        <v>52267000.0</v>
+      </c>
+      <c r="E15">
         <v>52449000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>52323000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>50544000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>50543000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>50840000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>51106000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>48489000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>48603000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>49023000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>49100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>46449000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>46605000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>46700000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>46747000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>44393000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>44468000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>44539000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>42503000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>42322000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>42320000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>42342000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>40286000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>40188000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>40189000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>40314000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>39296000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>37967000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>37959000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>38045000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>36243000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>35775000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>35606000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>35716000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>33885000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>33265000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>33199000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>33372000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>31237000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>30770000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>30491000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>30496000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>28685000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>27809000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>25222000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>25315000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>23956000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>23465000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>23456000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>23416000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>22503000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>22063000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>22101000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>21755000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>20570000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>20311000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>20337000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>20355000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>18078000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>18184000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>18356.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>18322000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>16020000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>16013000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>16101000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>16096000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>13960000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>39311000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>13953000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>13824000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>11534000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>11637000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>11384000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>11537000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>7562000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>7573000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>7571000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>7668000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>6182000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>6065000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>6068000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>6172000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>5347000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>15369000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>5452000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>5481000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>4436000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4489000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>4517000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>4563000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1499000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1500000.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
-      <c r="CW15">
+      <c r="CW15"/>
+      <c r="CX15">
         <v>193776000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>13200000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>52139000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>34643000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>17260000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>11519000.0</v>
+      </c>
+      <c r="C16">
         <v>12100000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16731000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11045000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7340000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5005000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14975000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6866000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>15818000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>22527000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14561000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11711000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>27720000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>165134000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>172744000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>162511000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>205147000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>185871000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>307523000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>292270000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>250570000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>307476000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>325831000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>299562000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>252683000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11044000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6968000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9769000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11584000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>25306000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>49727000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>29554000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>34216000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5129000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>7074000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7179000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6513000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6410000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7535000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>11592000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>11469000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>14378000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8780000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>46544000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7966000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7523000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8075000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>8532000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8801000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8530000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>10655000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>12057000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>14246000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>13275000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>14137000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>222329000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>186147000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7783000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8196000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>13741000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8667000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6755000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7107000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6529000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>8421000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>18948000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>16094000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>20100000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>18517000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>19964000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>17383000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>19532000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>42478000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>19978000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>25192000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>13264000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>14957000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>13914000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>29228000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>17644000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>15391000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>11001000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>11447000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>15425000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>30443000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>47458000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>35608000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>39077000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>29403000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>42416000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>46788000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>36351000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>27008000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>69826000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>5542000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3654000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>6030000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>12280000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4713000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>7708000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>11330000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>9900000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3300000.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -38700,488 +38961,492 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>87234000.0</v>
+      </c>
+      <c r="C18">
         <v>88692000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>30421000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>100019000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>110078000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>84830000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>88576000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>35353000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>71817000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>59960000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>99793000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>36528000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>23994000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>28656000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>77191000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>12314000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>73657000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-84543000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>63340000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>84243000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>70717000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>60369000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>66966000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>144715000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>84485000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>55777000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>46845000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>85228000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>75417000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>39404000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>57978000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>28527000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>70562000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>62118000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>31765000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>64521000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>64456000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>26708000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>64848000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>58742000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>94833000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>14176000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>43923000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>76921000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>93440000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>68514000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>33775000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>29662000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>98241000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>22889000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>19147000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>64996000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>64271000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>16580000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>35474000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>51742000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>45825000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>25657000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>6715000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-27740000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>50496000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>53078000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>54140000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>47004000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>53424000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>44961000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>30779000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>44724000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>43452000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>27625000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-33731000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-24162000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>38279000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>18700000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>38204000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>34386000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>35183000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>32695000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>15217000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>10980000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>30592000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>17640000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>24725000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>14007000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-1239000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>38788000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>24141000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>19574000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-5464000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>29744000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>10748000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>21841000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-17962000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>69180000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>15843000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>8546000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-19628000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>67375000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>8133000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>4163000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-49262000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>53000000.0</v>
       </c>
-      <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-24007000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-35373000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-836014000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-59727000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-36437000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-40578000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-35927000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-37277000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-28166000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-37162000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-301207000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-31832000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-26146000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-9000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-41895000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-109724000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-24743000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-37854000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-19117000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-21405000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-16808000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-18962000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-16817000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-31987000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-19362000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-25354000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-20390000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19">
         <v>-471000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-691000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>5639000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>12555000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>7370000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>13695000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>7876000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>6718000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>8322000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>15061000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>21103000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
@@ -39196,54 +39461,55 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39305,179 +39571,182 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>-28821000.0</v>
+      </c>
+      <c r="C21">
         <v>-29983000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>27600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-39238000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>770593000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-29993000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-18860000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-43830000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14484000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>166140000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1325000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1876000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2140000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-6139000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-434000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-445000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-44442000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-88701000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-44656000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3039000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-61426000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>198040000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-12601000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-13183000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-48026000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-43160000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>178105000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-837000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3488000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2655000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-138206000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2248000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-39661000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-74463000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-53694000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-47448000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-36269000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>55301000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>249325000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-168566000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
@@ -39492,2811 +39761,2839 @@
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
+        <v>42055000.0</v>
+      </c>
+      <c r="C22">
         <v>-67072000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>39534000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>58365000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>52998000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>43122000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>64984000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>66967000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>73043000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>35676000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-46730000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>63760000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>70710000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>48597000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>40528000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>53680000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>85589000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>39322000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>38852000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>56358000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>71655000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>55824000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>44347000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>57919000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-5772000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2219000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>43358000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>53095000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>65866000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>20841000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>39630000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>45442000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>51247000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>78533000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-33571000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>44740000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>60418000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>13042000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>40216000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>51155000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>59363000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>32246000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>43796000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>51760000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>61389000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>28010000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>44599000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>42064000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>61066000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>38520000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>33888000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>46460000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>112026000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>38567000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>31231000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>28380000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>37943000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>23038000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>31019000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>28210000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>41161000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>31438000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>31166.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>33756000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>40687000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>31758000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>33024000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>31097000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>37833000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>32086000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>27415000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>23949000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>35783000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>21431000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>22501000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>22190000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>28493000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>15836000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>22569000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>19724000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>22914000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>11732000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>11845000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>17657000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>19997000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>7463000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>14629000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>14958000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>13724000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>17203000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>12459000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-9344000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-5660000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-32930000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>8203000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>6049000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1723000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-5792000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>8477000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>8703000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-20681000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-30200000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>12958000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>5529000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>16757000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>-1767000.0</v>
+      </c>
+      <c r="C23">
         <v>-5047000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-10120000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-64000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-10056000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-22703000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-36437000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-40000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-150000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6913000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-315000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3937000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>483421000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1607000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-150000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-75000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-48000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-211000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1130000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1159000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3522000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-44434000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-206000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-59706000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-4700000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-11649000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-110000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-46595000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-788000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>201005000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4738000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>791000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9388000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2780000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>167000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6249000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9181000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9335000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>519000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1394000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>22101000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>971000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3639000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4462000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>12264000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2697000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8697000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3150000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1934000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>12761000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1113000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4980000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1264000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8988000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3473000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>224000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>251000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>11759000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1584000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>278000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3896000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1965000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2722000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>55000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>502000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-5000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2779000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-42000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-6793000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>9104000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1598000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>6613000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>18324000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5156000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>507000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-1583000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-1204000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>614000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>7185000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1370000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-13045000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>13045000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>66482000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-378000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-7069000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>7069000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2323000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1845000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3722000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-3635000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-9259000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-1286000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-14524000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-11822000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>11881000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>134550000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-193776000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>187958000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>65044000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-53300000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>13000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>21000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
+        <v>990000.0</v>
+      </c>
+      <c r="C24">
         <v>-992000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-389000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4563000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-18578000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-14263000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-11064000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-12659000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2595000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-5202000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-269532000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-269984000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-267249000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>17983000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4364000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5150000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8602000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-60483000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3710000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-6862000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8161000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8254000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4868000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5932000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4883000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1088000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3836000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1297000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>371000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-203963000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1091000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1368000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-879000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-11346000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1292000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>11875000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>39897000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>21531000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6242000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1688000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3972000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>4478000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1804000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>12553000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-5349000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>22210000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>14135000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>4439000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2181000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2455000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>10037000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1429000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1812000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-2221000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>542000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1096000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>881000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>8863000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>297000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>464000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1084000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>521000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-30000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>5201000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2261000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>3285000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>3205000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-3490000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>737000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-2471000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-169715000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2426000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-2186000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-3028000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-2964000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-5030000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-3721000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-3680000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-1788000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>285000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-3854000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>709000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-13850000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1489000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>87000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-1625000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-7892000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-124000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1867000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>242000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>484000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>230109000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>436000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-1016000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>569000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>900000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>1497000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-2241000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-7599000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-1429000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-71700000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>6900000.0</v>
       </c>
-      <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>5504000.0</v>
+      </c>
+      <c r="C25">
         <v>134844000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4096000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2348000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10060000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4790000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7420000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1969000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11906000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5507000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4559000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7536000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2362000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11222000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1413000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2917000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-2739000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5056000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2230000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3204000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1602000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9352000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14214000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>123274000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19269000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4181000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4424000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3165000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14233000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1101000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-31291000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9488000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-31924000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>103787000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-2172000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-28988000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>25139000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5896000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4807000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-614000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4150000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2387000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1769000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1235000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>20155000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-13985000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8281000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-2289000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2552000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-3940000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>15238000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-47647000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-6929000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3078000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1945000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4361000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>731000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-11730000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-14761000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-23269000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-15260000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>51937601.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>8269000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>12985000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>18623000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>13697000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>22687000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>12732000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1098000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3296000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2835000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>5207000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1205000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3201000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5220000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>9063000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2276000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-1389000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2308000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5201000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>5907000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>8036000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>10096000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2286000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>6311000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>526000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2229000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>8622000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1654000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>6451000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2332000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>11340000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>51532000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-230000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-6153000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2138000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>16666000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-2994000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-10587000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-1691000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>116200000.0</v>
       </c>
-      <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
-        <v>-5499000.0</v>
+        <v>-3787000.0</v>
       </c>
       <c r="C26">
         <v>-5499000.0</v>
       </c>
       <c r="D26">
         <v>-5499000.0</v>
       </c>
       <c r="E26">
         <v>-5499000.0</v>
       </c>
       <c r="F26">
+        <v>-5499000.0</v>
+      </c>
+      <c r="G26">
         <v>22703000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-22703000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-13824000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-8879000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-14910000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-4647000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-15263000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-10981000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-34586000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-18072000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-6465000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-10049000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-9510000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-8452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1058000.0</v>
       </c>
       <c r="U26">
         <v>-1058000.0</v>
       </c>
       <c r="V26">
-        <v>-783000.0</v>
+        <v>-1058000.0</v>
       </c>
       <c r="W26">
         <v>-783000.0</v>
       </c>
       <c r="X26">
         <v>-783000.0</v>
       </c>
       <c r="Y26">
         <v>-783000.0</v>
       </c>
       <c r="Z26">
-        <v>-7054000.0</v>
+        <v>-783000.0</v>
       </c>
       <c r="AA26">
         <v>-7054000.0</v>
       </c>
       <c r="AB26">
         <v>-7054000.0</v>
       </c>
       <c r="AC26">
         <v>-7054000.0</v>
       </c>
       <c r="AD26">
+        <v>-7054000.0</v>
+      </c>
+      <c r="AE26">
         <v>2000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-2489000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>10000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2900000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-520000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2151000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-2000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>8400000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-126297000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1100000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>15800000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>700000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-6858000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-19125000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-10332000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1800000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-9459000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-5029000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1900000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>9100000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-3790000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-5139000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-12233000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>7700000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-1354000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>-8569000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>11400000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-18029000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-16422000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-20647000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>2000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-2115000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-12906000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>700000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-6009000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-21616000.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-38243000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-5829000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-20533000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>600000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>500000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>3000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-10441000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-13014000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-9134000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-31028000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-14333000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-2755000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-29093000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-78207000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-4377000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-14616000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-8529000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-7774000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-16770000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-5400000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>1700000.0</v>
       </c>
-      <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
-      <c r="CV26">
+      <c r="CV26"/>
+      <c r="CW26">
         <v>800000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-504000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>99999.0</v>
       </c>
-      <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
+        <v>12249000.0</v>
+      </c>
+      <c r="C27">
         <v>6543000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6598000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7168000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12001000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6419000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6381000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5814000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>11129000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5563000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5883000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5663000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9836000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5698000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5485000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5558000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>9081000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4575000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4811000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4775000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7182000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3186000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2833000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2942000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3894000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1596000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1523000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1132000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3179000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1256000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1442000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2075000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3375000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4385000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3018000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2715000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5975000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3756000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3699000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3527000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>7779000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2401000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2483000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3519000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7289000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4476000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3712000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4991000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5483000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3245000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3008000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3615000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>6075000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3104000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2118000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1830000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3064000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2435000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1816000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>3458000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>5929000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>3335000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2861000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2729000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>4753000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>2648000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>3166000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2514000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>3527000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1323000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>9300000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-1210000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1181000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-749000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>276000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>1010000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>1636000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>4904000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-3721000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>8623000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>-88805000.0</v>
+      </c>
+      <c r="C28">
         <v>-92370000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-24667000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-91751000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>702715000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-80537000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-69403000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-31646000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-75931000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-46792000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-97395000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-49802000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>105841000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-45133000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-62951000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-51100000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-62983000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-41315000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-51797000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-45881000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-135784000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-86978000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-45565000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-103768000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>152271000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-52789000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-53482000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-88340000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-89510000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>140138000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-38896000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-34557000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-40596000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-52717000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-30578000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-75730000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-104250000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-49364000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-75147000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-60307000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-101714000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>96317000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>197357000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-50896000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-92648000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-91276000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-48367000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-34370000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-107651000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-27128000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>316757000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-68435000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6462000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-15171000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>74218000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-16656000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>131658000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-34933000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-12557000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>196835000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-44668000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-53027000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-54500000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-49011000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-57408000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-29669000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-39070000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-33041000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-45636000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-20583000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>201297000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1210000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-13593000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-20886000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-23312000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-31049000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-30419000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-44329000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1845000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-9003000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-21470000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-18753000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-14853000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-30514000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-15863000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-25310000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-19718000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-9776000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-9416000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-34358000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-795000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-242607000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-10758000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-3880000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-14524000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-11822000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>11881000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-57442000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-3529000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-6356000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>120447000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-53300000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>132942000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>190036000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>241734000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>107857000.0</v>
+      </c>
+      <c r="C29">
         <v>135500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>54360000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>130829000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>135634000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>130294000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>113949000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>63272000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>105149000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>92035000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>128411000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>70955000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>57952000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>69355000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>107701000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>59604000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>124154000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>29387000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>91793000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>125435000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>97995000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>90028000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>88642000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>169609000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>106185000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>88852000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>70043000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>111879000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>96178000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>63834000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>83436000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>51511000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>97112000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>86137000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>51059000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>84902000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>75994000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>61035000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>90526000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>73150000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>118745000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>46720000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>64608000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>97511000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>118423000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>93728000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>47331000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>51090000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>121821000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>50224000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>44658000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>88773000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>86829000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>34651000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>55427000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>66689000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>60113000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>39505000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>28604000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-6373000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>72554000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>77243000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>73510000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>72748000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>82549000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>69778000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>52283000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>55607000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>58341000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>46016000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-7225000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-5522000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>61603000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>59382000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>52202000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>53658000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>49356000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>48801000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>28607000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>28078000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>45790000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>44816000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>39366000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>22868000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>6929000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>44809000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>37037000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>31306000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>9916000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>42289000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>17589000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>35036000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-6925000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>78496000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>23495000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>24398000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-3637000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>83290000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>14917000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>17808000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-36092000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>54400000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>188450000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>109901000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>34809000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-19633000.0</v>
+      </c>
+      <c r="C30">
         <v>-47761000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-24007000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-35373000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-836014000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-59727000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-36437000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-40578000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-35927000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-37277000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-366535000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-338369000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-301207000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-151088000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-26146000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-51215000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-41895000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-109724000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-24743000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-37854000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-19117000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-21405000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-16808000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-18962000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-16817000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-31987000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-19362000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-25354000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-20390000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-228393000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-24367000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-21616000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-27429000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-22591000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-20586000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-8506000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>22432000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-12796000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-19436000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-16122000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-19940000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-134410000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-299729000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-8037000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-25332000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3004000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>579000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-16989000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-13899000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-25221000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-362817000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-22527000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-92320000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-20342000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-337837000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-13851000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-13407000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-4985000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-21592000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-185388000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-25974000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-24568000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-18432000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-25629000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-35668000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-37255000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-14808000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-23394000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-14152000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-22852000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-196221000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-16214000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-25510000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-43710000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-16962000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-24302000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-17894000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-19786000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-15178000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-16822000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-19930000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-26509000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-28491000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-7372000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-8081000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-7649000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-20788000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-11856000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-13513000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-12303000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-6357000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>216914000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-25135000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-10332000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-7083000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-14952000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-14494000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-18281000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-14383000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-15074000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-84870000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>5500000.0</v>
       </c>
-      <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
+      <c r="DB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>