--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2284,51 +2290,51 @@
       <c r="R21">
         <v>200000.0</v>
       </c>
       <c r="S21">
         <v>300000.0</v>
       </c>
       <c r="T21">
         <v>300000.0</v>
       </c>
       <c r="U21">
         <v>248000.0</v>
       </c>
       <c r="V21">
         <v>269000.0</v>
       </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
-        <v>736734000.0</v>
+        <v>1072928000.0</v>
       </c>
       <c r="C22">
         <v>1348479000.0</v>
       </c>
       <c r="D22">
         <v>1012112000.0</v>
       </c>
       <c r="E22">
         <v>783296000.0</v>
       </c>
       <c r="F22">
         <v>819403000.0</v>
       </c>
       <c r="G22">
         <v>702121000.0</v>
       </c>
       <c r="H22">
         <v>497096000.0</v>
       </c>
       <c r="I22">
         <v>444818000.0</v>
       </c>
       <c r="J22">
         <v>201210000.0</v>
       </c>
@@ -2774,51 +2780,51 @@
       <c r="J29">
         <v>5535633000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
-        <v>1294040000.0</v>
+        <v>1939477000.0</v>
       </c>
       <c r="C30">
         <v>1808739000.0</v>
       </c>
       <c r="D30">
         <v>1407622000.0</v>
       </c>
       <c r="E30">
         <v>329611000.0</v>
       </c>
       <c r="F30">
         <v>454709000.0</v>
       </c>
       <c r="G30">
         <v>294283000.0</v>
       </c>
       <c r="H30">
         <v>712293000.0</v>
       </c>
       <c r="I30">
         <v>612775000.0</v>
       </c>
       <c r="J30">
         <v>419048000.0</v>
       </c>
@@ -3374,51 +3380,51 @@
         <v>105662000.0</v>
       </c>
       <c r="T38">
         <v>70477000.0</v>
       </c>
       <c r="U38">
         <v>10872000.0</v>
       </c>
       <c r="V38">
         <v>1284000.0</v>
       </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38">
         <v>-4309000.0</v>
       </c>
       <c r="Z38">
         <v>-2241000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>1142695000.0</v>
+        <v>161064000.0</v>
       </c>
       <c r="C39">
         <v>138856000.0</v>
       </c>
       <c r="D39">
         <v>112586000.0</v>
       </c>
       <c r="E39">
         <v>100533000.0</v>
       </c>
       <c r="F39">
         <v>91088000.0</v>
       </c>
       <c r="G39">
         <v>271063000.0</v>
       </c>
       <c r="H39">
         <v>226198000.0</v>
       </c>
       <c r="I39">
         <v>249468000.0</v>
       </c>
       <c r="J39">
         <v>209280000.0</v>
       </c>
@@ -3592,51 +3598,51 @@
       <c r="R41">
         <v>141696000.0</v>
       </c>
       <c r="S41">
         <v>56164000.0</v>
       </c>
       <c r="T41">
         <v>9102000.0</v>
       </c>
       <c r="U41">
         <v>3724000.0</v>
       </c>
       <c r="V41">
         <v>996000.0</v>
       </c>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
-        <v>9693352000.0</v>
+        <v>2902013000.0</v>
       </c>
       <c r="C42">
         <v>2898418000.0</v>
       </c>
       <c r="D42">
         <v>2890427000.0</v>
       </c>
       <c r="E42">
         <v>2887476000.0</v>
       </c>
       <c r="F42">
         <v>2871352000.0</v>
       </c>
       <c r="G42">
         <v>2866786000.0</v>
       </c>
       <c r="H42">
         <v>2849376000.0</v>
       </c>
       <c r="I42">
         <v>2825211000.0</v>
       </c>
       <c r="J42">
         <v>2799107000.0</v>
       </c>
@@ -4954,586 +4960,598 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>346334000.0</v>
+      </c>
+      <c r="C2">
+        <v>306834000.0</v>
+      </c>
+      <c r="D2">
         <v>405775000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>284542000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>367652000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>427799000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>482190000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>265320000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>230894000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>239237000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>207178000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>110795000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>245834000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>285760000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>341409000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>188280000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>160963000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>146233000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>193374000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>170041000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>148326000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>186087000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>183349000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>153925000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>158800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>173762000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>218081000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>218088000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>242541000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>221738000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>233287000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>154602000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>161139000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>136897000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>120220000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>130704000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>118075000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>143455000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>148730000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>201835000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>263062000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>274991000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>337668000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>303593000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>273280000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>202755000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>214656000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>219997000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>187530000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>186278000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>261333000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>184837000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>217587000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>209019000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>350230000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>235744000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>194554000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>218216000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>176448000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>170904000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>189875000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>99398000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>82312000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>71135000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>68268000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>76029000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>75744000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>72338000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>55631000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>41853000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>46251000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>36691000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>42483000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>167063000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>26441000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>14883000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>51394000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>11219000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>32083000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>15883000.0</v>
       </c>
-      <c r="CB2"/>
-[...1 lines deleted...]
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2">
         <v>4599000.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>439000.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5581,52 +5599,54 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5674,343 +5694,347 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>-156133000.0</v>
+      </c>
+      <c r="C5">
+        <v>-168197000.0</v>
+      </c>
+      <c r="D5">
         <v>-155466000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-154882000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-160916000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-171068000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-184058000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-168860000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-188317000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-183605000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-174131000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-198970000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-186051000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-179982000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-191817000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-199850000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-170230000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-129450000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-96362000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-88744000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-83461000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-84650000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-61726000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-59697000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-67260000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-83650000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-79334000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-39518000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-46920000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-59013000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-54466000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-35171000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-30237000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-18583000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>2259000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-5856000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-12023000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-12210000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-9907000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>49864000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>56639000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>27094000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>15480000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>28491000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>12988000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>71474000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>50140000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>23187000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>7429000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-7885000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-25776000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-27372000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-21705000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-9085000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>10179000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-1745000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-5477000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-10892000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-5037000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>20675000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-39647000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-51401000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-27243000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-30234000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-16804000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-4289000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-9596000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-36409000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-45119000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-14554000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-24421000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>11957000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-5911000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-9050000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>4518000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>3864000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>2197000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>1202000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>1022000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-64000.0</v>
       </c>
-      <c r="CB5"/>
-[...1 lines deleted...]
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5">
         <v>162506000.0</v>
       </c>
-      <c r="CE5"/>
-      <c r="CF5"/>
       <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5">
         <v>165556000.0</v>
       </c>
-      <c r="CI5"/>
-      <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6072,163 +6096,173 @@
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
-      <c r="BP6"/>
-      <c r="BQ6"/>
+      <c r="BP6">
+        <v>0.0</v>
+      </c>
+      <c r="BQ6">
+        <v>0.0</v>
+      </c>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7">
+        <v>156375000.0</v>
+      </c>
+      <c r="C7">
+        <v>161347000.0</v>
+      </c>
+      <c r="D7">
         <v>156763000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>143118000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>94570000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>105249000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>109024000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>112561000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>63034000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>61923000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>64083000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>43869000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>45887000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>47836000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>49782000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>53562000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>57189000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>149360000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>158693000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>187193000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>188976000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>196679000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>203040000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>199393000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>211330000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>137077000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>123617000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>153477000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>143318000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>145287000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6243,52 +6277,54 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
         <v>107000.0</v>
       </c>
       <c r="C8">
         <v>107000.0</v>
       </c>
       <c r="D8">
         <v>107000.0</v>
       </c>
       <c r="E8">
         <v>107000.0</v>
       </c>
       <c r="F8">
         <v>107000.0</v>
       </c>
       <c r="G8">
         <v>107000.0</v>
       </c>
       <c r="H8">
         <v>107000.0</v>
       </c>
       <c r="I8">
@@ -6297,60 +6333,64 @@
       <c r="J8">
         <v>107000.0</v>
       </c>
       <c r="K8">
         <v>107000.0</v>
       </c>
       <c r="L8">
         <v>107000.0</v>
       </c>
       <c r="M8">
         <v>107000.0</v>
       </c>
       <c r="N8">
         <v>107000.0</v>
       </c>
       <c r="O8">
         <v>107000.0</v>
       </c>
       <c r="P8">
         <v>107000.0</v>
       </c>
       <c r="Q8">
         <v>107000.0</v>
       </c>
       <c r="R8">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="S8">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="T8">
         <v>106000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>106000.0</v>
+      </c>
+      <c r="V8">
+        <v>106000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6374,510 +6414,520 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>2872153000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2865753000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>2880243000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2868945000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2863318000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2871352000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2865628000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2859108000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2853891000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2866786000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2855645000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2848928000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2844055000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2849376000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2835868000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2826533000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2814115000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2825211000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>2816585000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>2809272000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2797671000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2799107000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>2788467000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2779294000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2767941000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>2759211000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>2767562000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>2773821000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>2751074000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>2742795000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>2734161000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>2716493000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>2698134000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>2697558000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>2682199000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>2661120000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>2646395000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>2646022000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>2629137000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>2555872000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>2094104000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>2065527000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>2084257000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>2079191000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>2043146000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>2022743000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>1965840000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>1878429000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>1834514000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>1815420000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>1820268000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>1694607000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>1674507000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>1658091000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>1632911000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>1576132000.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>1688279000.0</v>
+      </c>
+      <c r="C10">
+        <v>2362979000.0</v>
+      </c>
+      <c r="D10">
         <v>2803514000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1992173000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1124740000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>837641000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1621376000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1005130000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1702913000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1682081000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1946994000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1492958000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>829913000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>906634000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1481269000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1150982000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1701217000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1326363000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1450654000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1367464000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1346888000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>972879000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1227002000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1277054000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1052700000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>929355000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1352741000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>878999000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1221568000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1013402000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1403562000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1434883000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2024491000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1858338000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2268534000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2019073000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1509516000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1656245000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1347155000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1414219000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>916660000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1086280000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1126826000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1189703000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1075144000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>779908000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1482054000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>622523000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>851346000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>975194000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1325072000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1192648000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>928657000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>842753000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>901294000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>614699000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>630240000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>610480000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>605619000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>678560000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>357477000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>355725000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>765689000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>621216000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>510482000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>420886000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>664499000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>364814000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>429160000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>624932000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>716218000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>581779000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>511244000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>590534000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>404264000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>117153000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>107799000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>325012000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>308092000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>31373000.0</v>
       </c>
-      <c r="CB10"/>
-[...1 lines deleted...]
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
         <v>16721000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>3465000.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6925,305 +6975,313 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>1726964000.0</v>
+      </c>
+      <c r="C12">
+        <v>2426561000.0</v>
+      </c>
+      <c r="D12">
         <v>2855363000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2039920000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1153838000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>890760000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1792959000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1269821000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1740343000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1990097000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2102489000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1822474000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1883957000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2271241000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2577981000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1927195000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1845161000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1549454000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1826043000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1922065000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1765393000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1535614000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1747068000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1630873000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1546780000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1508695000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2164247000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1540551000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2029129000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2117214000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2547266000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2729932000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3134912000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2878474000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2988913000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2718617000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2229085000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2445687000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1955146000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>2090204000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1667439000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1880500000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1830280000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1809517000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1775161000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1484582000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1991086000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1115398000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1348867000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1379227000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1764174000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1531884000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1285272000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1011746000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1003872000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>716994000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>743693000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>663587000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>671765000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>762910000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>464443000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>555510000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>933578000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>833416000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>796475000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>714174000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>784735000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>523661000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>589874000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>797108000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>792260000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>715150000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>633004000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>680664000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>636950000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>681794000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>315007000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>325338000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>308415000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>31693000.0</v>
       </c>
-      <c r="CB12"/>
-[...1 lines deleted...]
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12">
         <v>17033000.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>3771000.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>107000.0</v>
       </c>
       <c r="C13">
         <v>107000.0</v>
       </c>
       <c r="D13">
         <v>107000.0</v>
       </c>
       <c r="E13">
         <v>107000.0</v>
       </c>
       <c r="F13">
         <v>107000.0</v>
       </c>
       <c r="G13">
         <v>107000.0</v>
       </c>
       <c r="H13">
         <v>107000.0</v>
       </c>
       <c r="I13">
@@ -7232,1253 +7290,1271 @@
       <c r="J13">
         <v>107000.0</v>
       </c>
       <c r="K13">
         <v>107000.0</v>
       </c>
       <c r="L13">
         <v>107000.0</v>
       </c>
       <c r="M13">
         <v>107000.0</v>
       </c>
       <c r="N13">
         <v>107000.0</v>
       </c>
       <c r="O13">
         <v>107000.0</v>
       </c>
       <c r="P13">
         <v>107000.0</v>
       </c>
       <c r="Q13">
         <v>107000.0</v>
       </c>
       <c r="R13">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="S13">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="T13">
         <v>106000.0</v>
       </c>
       <c r="U13">
         <v>106000.0</v>
       </c>
       <c r="V13">
         <v>106000.0</v>
       </c>
       <c r="W13">
         <v>106000.0</v>
       </c>
       <c r="X13">
         <v>106000.0</v>
       </c>
       <c r="Y13">
         <v>106000.0</v>
       </c>
       <c r="Z13">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="AA13">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="AB13">
         <v>105000.0</v>
       </c>
       <c r="AC13">
         <v>105000.0</v>
       </c>
       <c r="AD13">
         <v>105000.0</v>
       </c>
       <c r="AE13">
         <v>105000.0</v>
       </c>
       <c r="AF13">
         <v>105000.0</v>
       </c>
       <c r="AG13">
         <v>105000.0</v>
       </c>
       <c r="AH13">
-        <v>104000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="AI13">
-        <v>104000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="AJ13">
         <v>104000.0</v>
       </c>
       <c r="AK13">
         <v>104000.0</v>
       </c>
       <c r="AL13">
         <v>104000.0</v>
       </c>
       <c r="AM13">
         <v>104000.0</v>
       </c>
       <c r="AN13">
-        <v>102000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="AO13">
-        <v>102000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="AP13">
         <v>102000.0</v>
       </c>
       <c r="AQ13">
-        <v>101000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="AR13">
-        <v>101000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="AS13">
         <v>101000.0</v>
       </c>
       <c r="AT13">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="AU13">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="AV13">
         <v>100000.0</v>
       </c>
       <c r="AW13">
         <v>100000.0</v>
       </c>
       <c r="AX13">
         <v>100000.0</v>
       </c>
       <c r="AY13">
+        <v>100000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>100000.0</v>
+      </c>
+      <c r="BA13">
         <v>99000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>98000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>88000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>87000.0</v>
       </c>
       <c r="BD13">
         <v>87000.0</v>
       </c>
       <c r="BE13">
         <v>87000.0</v>
       </c>
       <c r="BF13">
-        <v>86000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="BG13">
-        <v>86000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="BH13">
         <v>86000.0</v>
       </c>
       <c r="BI13">
         <v>86000.0</v>
       </c>
       <c r="BJ13">
         <v>86000.0</v>
       </c>
       <c r="BK13">
         <v>86000.0</v>
       </c>
       <c r="BL13">
         <v>86000.0</v>
       </c>
       <c r="BM13">
-        <v>85000.0</v>
+        <v>86000.0</v>
       </c>
       <c r="BN13">
-        <v>85000.0</v>
+        <v>86000.0</v>
       </c>
       <c r="BO13">
         <v>85000.0</v>
       </c>
       <c r="BP13">
         <v>85000.0</v>
       </c>
       <c r="BQ13">
+        <v>85000.0</v>
+      </c>
+      <c r="BR13">
+        <v>85000.0</v>
+      </c>
+      <c r="BS13">
         <v>82000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>82000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>81000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>80000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>80000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>79000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>78000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>73000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>72000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>72000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>56000.0</v>
       </c>
-      <c r="CB13"/>
-[...1 lines deleted...]
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13">
         <v>162307000.0</v>
       </c>
-      <c r="CE13"/>
-      <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
-        <v>107677000.0</v>
+        <v>107732000.0</v>
       </c>
       <c r="C14">
+        <v>107623000.0</v>
+      </c>
+      <c r="D14">
+        <v>107655000.0</v>
+      </c>
+      <c r="E14">
         <v>107538000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>107518000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>107415000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>107595000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>107562000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>107525000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>107407000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>107558000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>107498000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>107278000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>107154000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>106606000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>106596000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>107056000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>106412000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>107007000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>106899000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>106836000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>106890000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>106944000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>106751000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>106473000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>106386000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>105425000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>106227000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>105369000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>105046000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>105819000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>106163000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>104776000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>106305000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>104448000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>105660000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>104611000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>104410000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>103970000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>103733000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>103875000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>102745000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>102293000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>102299000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>101607000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>100375000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>101509000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>101415000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>101814000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>101822000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>101260000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>100378000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>91142000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>89377000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>88549000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>87765000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>87653000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>86507000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>86067000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>87151000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>87126000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>87053000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>86491000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>86610000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>86401000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>86092000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>85044000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>85892000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>85668000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>82612000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>82124000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>82436000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>82004000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>81607000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>77971000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>79088000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>76089000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>75392000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>58255000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>57956000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>53757000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>53757000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>48846000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50015000.0</v>
       </c>
       <c r="CG14">
         <v>50015000.0</v>
       </c>
       <c r="CH14">
+        <v>50015000.0</v>
+      </c>
+      <c r="CI14">
+        <v>50015000.0</v>
+      </c>
+      <c r="CJ14">
         <v>43918000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43198000.0</v>
       </c>
       <c r="CK14">
         <v>43198000.0</v>
       </c>
+      <c r="CL14">
+        <v>43198000.0</v>
+      </c>
+      <c r="CM14">
+        <v>43198000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>107000.0</v>
       </c>
-      <c r="M15">
-[...2 lines deleted...]
-      <c r="N15"/>
       <c r="O15">
         <v>107000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>107000.0</v>
       </c>
       <c r="R15">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="S15">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="T15">
         <v>106000.0</v>
       </c>
       <c r="U15">
         <v>106000.0</v>
       </c>
       <c r="V15">
         <v>106000.0</v>
       </c>
       <c r="W15">
         <v>106000.0</v>
       </c>
       <c r="X15">
         <v>106000.0</v>
       </c>
       <c r="Y15">
         <v>106000.0</v>
       </c>
       <c r="Z15">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="AA15">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="AB15">
         <v>105000.0</v>
       </c>
       <c r="AC15">
         <v>105000.0</v>
       </c>
       <c r="AD15">
         <v>105000.0</v>
       </c>
       <c r="AE15">
         <v>105000.0</v>
       </c>
       <c r="AF15">
         <v>105000.0</v>
       </c>
       <c r="AG15">
         <v>105000.0</v>
       </c>
       <c r="AH15">
-        <v>104000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="AI15">
-        <v>104000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="AJ15">
         <v>104000.0</v>
       </c>
       <c r="AK15">
         <v>104000.0</v>
       </c>
       <c r="AL15">
         <v>104000.0</v>
       </c>
       <c r="AM15">
         <v>104000.0</v>
       </c>
       <c r="AN15">
-        <v>102000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="AO15">
-        <v>102000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="AP15">
         <v>102000.0</v>
       </c>
       <c r="AQ15">
-        <v>101000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="AR15">
-        <v>101000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="AS15">
         <v>101000.0</v>
       </c>
       <c r="AT15">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="AU15">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="AV15">
         <v>100000.0</v>
       </c>
       <c r="AW15">
         <v>100000.0</v>
       </c>
       <c r="AX15">
         <v>100000.0</v>
       </c>
       <c r="AY15">
+        <v>100000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>100000.0</v>
+      </c>
+      <c r="BA15">
         <v>99000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>98000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>88000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>87000.0</v>
       </c>
       <c r="BD15">
         <v>87000.0</v>
       </c>
       <c r="BE15">
         <v>87000.0</v>
       </c>
       <c r="BF15">
-        <v>86000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="BG15">
-        <v>86000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="BH15">
         <v>86000.0</v>
       </c>
       <c r="BI15">
         <v>86000.0</v>
       </c>
       <c r="BJ15">
         <v>86000.0</v>
       </c>
       <c r="BK15">
-        <v>100000.0</v>
+        <v>86000.0</v>
       </c>
       <c r="BL15">
-        <v>100000.0</v>
+        <v>86000.0</v>
       </c>
       <c r="BM15">
         <v>100000.0</v>
       </c>
       <c r="BN15">
         <v>100000.0</v>
       </c>
       <c r="BO15">
         <v>100000.0</v>
       </c>
       <c r="BP15">
         <v>100000.0</v>
       </c>
       <c r="BQ15">
         <v>100000.0</v>
       </c>
       <c r="BR15">
         <v>100000.0</v>
       </c>
       <c r="BS15">
         <v>100000.0</v>
       </c>
       <c r="BT15">
         <v>100000.0</v>
       </c>
       <c r="BU15">
         <v>100000.0</v>
       </c>
       <c r="BV15">
         <v>100000.0</v>
       </c>
       <c r="BW15">
         <v>100000.0</v>
       </c>
       <c r="BX15">
+        <v>100000.0</v>
+      </c>
+      <c r="BY15">
+        <v>100000.0</v>
+      </c>
+      <c r="BZ15">
         <v>73000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>72000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>72000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>56000.0</v>
       </c>
-      <c r="CB15"/>
-      <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16">
+        <v>1179374000.0</v>
+      </c>
+      <c r="C16">
+        <v>1203188000.0</v>
+      </c>
+      <c r="D16">
         <v>1014386000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1554707000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1058262000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1041899000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>712000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>645050000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>689468000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>692675000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>413579000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>372167000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>390231000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>398694000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>263215000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>235293000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>227466000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>218923000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>201868000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>238810000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>237244000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>206530000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>188813000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>115592000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>130575000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>136998000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>323217000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>93283000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>112237000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>166984000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>129755000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>215900000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>199482000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>67336000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>81816000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>69095000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>31503000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>24754000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>115623000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>80830000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>110514000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>148328000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>87942000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>74102000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>168587000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>196525000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>195346000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>133779000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>127864000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>123715000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>118959000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>85542000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1682000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2614000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2056000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>534000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>195418000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>177583000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>416200000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>305402000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>278743000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>257104000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>261102000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>300444000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>212441000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>157199000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>195422000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>160045000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>163671000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>188492000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>140899000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>146913000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>120526000.0</v>
       </c>
-      <c r="BU16"/>
-[...1 lines deleted...]
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16">
         <v>48657000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16">
         <v>19066000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>130771000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>66114000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>76892000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>78283000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>77682000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>108636000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>93730000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>64427000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>51417000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>276423000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>262879000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>251453000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>252655000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>347081000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>351714000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>359959000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>357693000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>264200000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>262389000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>210536000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>222326000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>228661000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>245080000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>233172000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>296603000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>324275000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>332688000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>321420000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>317473000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>328263000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>341012000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>343174000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>340274000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>278772000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>268243000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>265591000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>259236000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BM17">
         <v>257683000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>157778000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BO17">
         <v>150031000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BP17">
         <v>130515000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BQ17">
         <v>117449000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BR17">
         <v>102673000.0</v>
       </c>
-      <c r="BQ17"/>
-      <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>1157190000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>949687000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
         <v>47677000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>58771000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>62535000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>63257000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>63643000.0</v>
       </c>
-      <c r="AJ18">
-[...4 lines deleted...]
-      </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>22573000.0</v>
       </c>
-      <c r="AU18">
-[...4 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
@@ -8492,74 +8568,80 @@
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
-      <c r="BP18"/>
-      <c r="BQ18"/>
+      <c r="BP18">
+        <v>0.0</v>
+      </c>
+      <c r="BQ18">
+        <v>0.0</v>
+      </c>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8607,93 +8689,95 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20">
+        <v>30142000.0</v>
+      </c>
+      <c r="C20">
+        <v>30582000.0</v>
+      </c>
+      <c r="D20">
         <v>31095000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>30682000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>30555000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>29707000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>28335000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>29585000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>28834000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>28735000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>29687000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>28473000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>28646000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14462000.0</v>
       </c>
       <c r="O20">
         <v>14462000.0</v>
       </c>
       <c r="P20">
         <v>14462000.0</v>
       </c>
       <c r="Q20">
         <v>14462000.0</v>
       </c>
       <c r="R20">
         <v>14462000.0</v>
       </c>
       <c r="S20">
         <v>14462000.0</v>
       </c>
       <c r="T20">
         <v>14462000.0</v>
       </c>
       <c r="U20">
         <v>14462000.0</v>
       </c>
       <c r="V20">
         <v>14462000.0</v>
       </c>
@@ -8724,1556 +8808,1588 @@
       <c r="AE20">
         <v>14462000.0</v>
       </c>
       <c r="AF20">
         <v>14462000.0</v>
       </c>
       <c r="AG20">
         <v>14462000.0</v>
       </c>
       <c r="AH20">
         <v>14462000.0</v>
       </c>
       <c r="AI20">
         <v>14462000.0</v>
       </c>
       <c r="AJ20">
         <v>14462000.0</v>
       </c>
       <c r="AK20">
         <v>14462000.0</v>
       </c>
       <c r="AL20">
         <v>14462000.0</v>
       </c>
       <c r="AM20">
+        <v>14462000.0</v>
+      </c>
+      <c r="AN20">
+        <v>14462000.0</v>
+      </c>
+      <c r="AO20">
         <v>78888000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>78888000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>84985000.0</v>
       </c>
       <c r="AQ20">
         <v>84985000.0</v>
       </c>
       <c r="AR20">
         <v>84985000.0</v>
       </c>
       <c r="AS20">
         <v>84985000.0</v>
       </c>
       <c r="AT20">
         <v>84985000.0</v>
       </c>
       <c r="AU20">
         <v>84985000.0</v>
       </c>
       <c r="AV20">
         <v>84985000.0</v>
       </c>
       <c r="AW20">
         <v>84985000.0</v>
       </c>
       <c r="AX20">
         <v>84985000.0</v>
       </c>
       <c r="AY20">
         <v>84985000.0</v>
       </c>
       <c r="AZ20">
+        <v>84985000.0</v>
+      </c>
+      <c r="BA20">
+        <v>84985000.0</v>
+      </c>
+      <c r="BB20">
         <v>74930000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>68833000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65444000.0</v>
       </c>
       <c r="BD20">
         <v>65444000.0</v>
       </c>
       <c r="BE20">
         <v>65444000.0</v>
       </c>
       <c r="BF20">
         <v>65444000.0</v>
       </c>
       <c r="BG20">
-        <v>458808000.0</v>
+        <v>65444000.0</v>
       </c>
       <c r="BH20">
-        <v>458808000.0</v>
+        <v>65444000.0</v>
       </c>
       <c r="BI20">
         <v>458808000.0</v>
       </c>
       <c r="BJ20">
+        <v>458808000.0</v>
+      </c>
+      <c r="BK20">
+        <v>458808000.0</v>
+      </c>
+      <c r="BL20">
         <v>433288000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>433288000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>286515000.0</v>
       </c>
       <c r="BN20">
         <v>286515000.0</v>
       </c>
       <c r="BO20">
+        <v>286515000.0</v>
+      </c>
+      <c r="BP20">
+        <v>286515000.0</v>
+      </c>
+      <c r="BQ20">
         <v>284005000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>294962000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33829000.0</v>
       </c>
       <c r="BS20">
         <v>33829000.0</v>
       </c>
       <c r="BT20">
         <v>33829000.0</v>
       </c>
       <c r="BU20">
         <v>33829000.0</v>
       </c>
       <c r="BV20">
+        <v>33829000.0</v>
+      </c>
+      <c r="BW20">
+        <v>33829000.0</v>
+      </c>
+      <c r="BX20">
         <v>33449000.0</v>
       </c>
-      <c r="BW20"/>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>63372000.0</v>
+      </c>
+      <c r="C21">
+        <v>64881000.0</v>
+      </c>
+      <c r="D21">
         <v>51007000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>51262000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>51950000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>52637000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>54654000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>56645000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>59267000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>61889000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>64511000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>66379000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>70435000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>28477000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>31106000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>36631000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>38728000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>42769000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>45509000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>47935000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>50669000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>53404000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>56138000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>58469000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>61194000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>63918000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>64543000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>66785000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>69119000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>71641000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>74162000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>74585000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>77095000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>79607000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>80227000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>81765000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>83834000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>85902000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>87970000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>72386000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>68218000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>107020000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>110002000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>112470000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>115454000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>118364000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>119236000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>119448000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>116935000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>117117000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>117416000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>116649000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>74930000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>68833000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>3735000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65444000.0</v>
       </c>
       <c r="BE21">
         <v>65444000.0</v>
       </c>
       <c r="BF21">
+        <v>65444000.0</v>
+      </c>
+      <c r="BG21">
+        <v>65444000.0</v>
+      </c>
+      <c r="BH21">
         <v>68299000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>458808000.0</v>
       </c>
       <c r="BI21">
         <v>458808000.0</v>
       </c>
       <c r="BJ21">
+        <v>458808000.0</v>
+      </c>
+      <c r="BK21">
+        <v>458808000.0</v>
+      </c>
+      <c r="BL21">
         <v>433662000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>433288000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>286515000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>286515000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>286763000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>284005000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>294962000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34258000.0</v>
       </c>
       <c r="BS21">
         <v>33829000.0</v>
       </c>
       <c r="BT21">
-        <v>33829000.0</v>
+        <v>34258000.0</v>
       </c>
       <c r="BU21">
         <v>33829000.0</v>
       </c>
       <c r="BV21">
+        <v>33829000.0</v>
+      </c>
+      <c r="BW21">
+        <v>33829000.0</v>
+      </c>
+      <c r="BX21">
         <v>35509000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21"/>
       <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21">
         <v>248000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>264000.0</v>
       </c>
-      <c r="CB21"/>
-[...1 lines deleted...]
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21">
         <v>269000.0</v>
       </c>
-      <c r="CE21"/>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
-        <v>736734000.0</v>
+        <v>1088115000.0</v>
       </c>
       <c r="C22">
-        <v>1100850000.0</v>
+        <v>1228542000.0</v>
       </c>
       <c r="D22">
+        <v>1072928000.0</v>
+      </c>
+      <c r="E22">
+        <v>1427185000.0</v>
+      </c>
+      <c r="F22">
         <v>1724919000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1571182000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1348479000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1502891000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1264526000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1175214000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1012112000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1069600000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>756173000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>751407000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>783296000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>966914000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>961943000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>993297000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>819403000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>647439000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>603057000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>550270000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>702121000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>602065000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>552778000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>524510000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>497096000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>645628000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>678349000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>519362000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>444818000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>347486000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>306612000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>239444000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>201210000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>238447000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>370620000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>465871000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>425995000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>447028000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>477300000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>599010000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>517313000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>483575000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>576335000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>616558000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>630171000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>546321000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>444063000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>469613000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>522682000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>451637000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>462645000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>523883000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>533824000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>537567000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>580737000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>705566000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>529651000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>432887000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>322995000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>271215000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>195863000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>184006000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>194308000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>172119000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>152821000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>178032000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>162501000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>131468000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>121554000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>126469000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>106902000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>58559000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>40204000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>31887000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>26848000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>15023000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>16510000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>10526000.0</v>
       </c>
-      <c r="CB22"/>
-[...1 lines deleted...]
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22">
         <v>6917000.0</v>
       </c>
-      <c r="CE22"/>
-      <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>3686000.0</v>
       </c>
-      <c r="CI22"/>
-      <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>13388598000.0</v>
+      </c>
+      <c r="C23">
+        <v>13351097000.0</v>
+      </c>
+      <c r="D23">
         <v>13321310000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>13459309000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>12858044000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>12116665000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>12124361000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>11436638000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>11014255000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>10760582000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>10365132000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>9582645000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8997166000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>8564596000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>8251228000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>7492817000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7419369000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7399225000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7413746000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7268630000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7248473000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>7108910000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7108931000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6985217000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7072618000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6949141000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7515689000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7054687000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7137807000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7256926000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>7121362000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>7094555000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>7025692000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>6840189000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6864501000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7054693000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>6680286000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>6604503000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6867213000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>8087660000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>7544020000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>7577789000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>7316331000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>7060642000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>6803805000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>6674674000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>6724439000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>6439954000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>6612015000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>6376353000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>6883502000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>6862710000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>6868126000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>6294425000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>6348692000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>5981729000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>5487334000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>5773512000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>5777614000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>5723312000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>4939232000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>4433981000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>4380403000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>4201771000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>3631315000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>3473514000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>3349512000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>3095072000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>2910179000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>2288432000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>2114502000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1859850000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1675130000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1477159000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>1371312000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>1177156000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>723212000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>618763000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>578510000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>255146000.0</v>
       </c>
-      <c r="CB23"/>
-[...1 lines deleted...]
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23">
         <v>101884000.0</v>
       </c>
-      <c r="CE23"/>
-      <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>41765000.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>237182000.0</v>
+      </c>
+      <c r="D24">
         <v>282593000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>282565000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>327972000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>327942000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>373354000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>373321000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>418725000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>418695000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>464068000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>464040000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>437410000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>320378000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>184349000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>254224000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>170017000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>247354000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>236005000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>241483000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>276084000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>254447000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>237691000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>220456000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>387727000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>390588000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>454187000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>452064000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>452976000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>558356000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>470426000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>469447000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>456550000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>438349000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>410287000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>360587000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>338166000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>297990000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>193736000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>194973000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>195998000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>240844000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>288031000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>284021000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>295301000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>200386000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>165003000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>163646000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>133836000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>138229000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>162780000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>168885000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>194570000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>501111000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>500223000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>468294000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>471083000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>806070000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>619143000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>582744000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>332492000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>103531000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>210804000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>223756000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>114168000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>136129000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>146399000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>163320000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>156935000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>195216000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>163519000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>140808000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>108547000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>70210000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>68856000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>72484000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>96477000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>71955000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>61047000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>35569000.0</v>
       </c>
-      <c r="CB24"/>
-[...1 lines deleted...]
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24">
         <v>28581000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>437410000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>320378000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>254224000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>170017000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>247354000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>236005000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>241483000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>276084000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>254447000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>237691000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>220456000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>387727000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>390588000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>454187000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>452064000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>452976000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>558356000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>461221000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>463485000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>448554000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>431817000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>380465000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>330209000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>307459000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>265823000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>160422000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>161131000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>161839000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>205262000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>251325000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>246814000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>257787000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>200386000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>165003000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>163646000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>133836000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>138229000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>162780000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>168885000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>194570000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>501111000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>500223000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>468294000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>471083000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>806070000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>619143000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>582744000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>332492000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>103531000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>210804000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>223756000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>114168000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>136129000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>146399000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>163320000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>156935000.0</v>
       </c>
-      <c r="BQ25"/>
-      <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
         <v>3013000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3097000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>2702000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>2812000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>2917000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2833000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>2960000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>26018000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>3192000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>8110000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>248753000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>267873000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>297093000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>275963000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>278463000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>297098000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>469276000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>449497000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>410020000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>417692000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>316857000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>163360000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>266448000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>264156000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>992000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>277960000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>237594000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>188681000.0</v>
       </c>
-      <c r="BB26"/>
-[...1 lines deleted...]
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26">
         <v>21373000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>107481000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>116192000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>31859000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>50996000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>157442000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>180271000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>188546000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>189017000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>330802000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>354608000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>331415000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>163239000.0</v>
       </c>
-      <c r="BQ26"/>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10321,382 +10437,394 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>-1494269000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1937203000.0</v>
+      </c>
+      <c r="D28">
         <v>-2304942000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1100258000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-57670000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-207249000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-902574000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-310987000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1080979000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1000556000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1322605000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-949640000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-392503000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-586256000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1247138000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-837761000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1468861000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-924948000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1052060000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-901659000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-878589000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-519300000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-744731000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-816793000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-376614000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-319883000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-757427000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-245218000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-596962000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-297398000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-936771000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-968780000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1568196000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1420459000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1831598000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-1605462000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-1118496000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1308969000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-1132188000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-627062000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-683230000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-786938000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-837411000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-904226000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-775459000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-537399000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-1268581000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-404270000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-656672000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-776309000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1101749000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-963434000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-672893000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-280536000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-338722000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-85007000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-111389000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>253828000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>58029000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-70219000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3349000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-224025000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-528298000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-370821000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-371849000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-258402000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-489541000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-172325000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-195586000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-396764000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-517748000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-414280000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-378068000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-502651000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-296099000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-11056000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>14412000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-229182000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-227395000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>39644000.0</v>
       </c>
-      <c r="CB28"/>
-[...1 lines deleted...]
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28">
         <v>32002000.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>10235000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29">
+        <v>10357973000.0</v>
+      </c>
+      <c r="C29">
+        <v>10304344000.0</v>
+      </c>
+      <c r="D29">
         <v>10036565000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>9764109000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9518630000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>8712477000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>8587355000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>8175230000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7814297000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>7522116000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>7247775000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6801825000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>6477048000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6189106000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6020404000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>6087996000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>6070994000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6127230000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>6199452000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6108687000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6062958000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5951680000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5800159000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>5656981000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5691552000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5641017000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10715,589 +10843,603 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
-        <v>1294040000.0</v>
+        <v>1886871000.0</v>
       </c>
       <c r="C30">
+        <v>1815538000.0</v>
+      </c>
+      <c r="D30">
+        <v>1939477000.0</v>
+      </c>
+      <c r="E30">
         <v>2252705000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2325848000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1963367000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1808739000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>904060000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>789883000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>961727000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1407622000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>808923000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>668419000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>324514000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>329611000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>360570000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>489869000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>322121000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>454709000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>273343000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>597624000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>817100000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>294283000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>310470000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>355310000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>440690000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>712293000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>583997000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>458993000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>708574000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>612775000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>611821000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>337675000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>454619000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>419048000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>808226000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>637932000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>249302000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>509525000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>638254000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>611481000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>502236000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>612549000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>571325000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>390531000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>380014000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>224892000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>829525000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>802811000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>765912000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>657706000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>584514000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>653018000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>759262000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>972279000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>883993000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>579840000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>867525000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>843967000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>807619000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>605654000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>373277000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>307019000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>464624000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>361677000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>295120000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>226884000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>348965000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>351266000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>184790000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>61703000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>42371000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>50891000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>18924000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>54042000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>53983000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>47493000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>42791000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>55481000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>43153000.0</v>
       </c>
-      <c r="CB30"/>
-[...1 lines deleted...]
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30">
         <v>1098000.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>4393000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>5940557000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>5825789000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>5790487000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>5777244000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>5842637000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>5817944000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>5899580000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>5767678000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>5718504000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>5626914000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>5450328000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>5323182000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>5151140000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>5090242000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>5017762000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>5101236000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>5051543000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>5043058000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>5123779000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>5081910000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>5019271000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>5065302000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>5004008000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>5416169000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>5193013000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>5127442000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>5110255000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>5794485000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>5657539000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>5546940000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>5353500000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>5191273000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>4841031000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>4783757000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>4823266000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>4588784000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>4466035000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>4431287000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>4418132000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>4334390000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>4081808000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>3605149000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>3540082000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>3392710000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>3295995000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>3143552000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>3578419000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>3566976000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>3222730000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>3107041000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>3021657000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>2868058000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>2725731000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>2560340000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>2366272000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>2175169000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>1989929000.0</v>
       </c>
-      <c r="BQ31"/>
-      <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32">
+        <v>3205399000.0</v>
+      </c>
+      <c r="C32">
+        <v>3437420000.0</v>
+      </c>
+      <c r="D32">
         <v>3774730000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2811914000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2570974000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2202391000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3011591000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2035938000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2176294000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2482676000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>3328651000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2624897000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2570116000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>2445691000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2753373000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2522482000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2579863000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>2260003000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>2464365000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2331089000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2494553000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>2467549000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2167137000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2069402000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1984140000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2015408000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11316,1076 +11458,1098 @@
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
     </row>
-    <row r="33" spans="1:89">
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>8071383000.0</v>
+      </c>
+      <c r="C33">
+        <v>7705360000.0</v>
+      </c>
+      <c r="D33">
         <v>7292478000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>7557541000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>7434453000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>7542562000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>7035328000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>7618535000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>7065332000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>6519189000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>5730323000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>5758643000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>5336436000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>4944732000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>4459807000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>4154067000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>4035952000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>4404232000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>4222503000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>4222305000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>4092997000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>3972020000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>4094396000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>4184724000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>4341442000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>4201298000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>3915855000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>4011197000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3725561000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3594100000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>3261839000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3208466000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>3039652000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>3069890000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>3031729000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3088199000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>3243374000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>3274265000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>3080593000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>4622242000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>4467399000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>4303632000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>3970745000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>3809313000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>3647599000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>3524971000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>3533973000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>3186928000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>3441746000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>3340316000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>3090738000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>3266144000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>3266847000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>3184499000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>3516368000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>3271693000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>3022910000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>2873109000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>3164353000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>3292844000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>3103001000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>3039726000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>2795943000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>2586930000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>2015445000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>2068981000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>1998241000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>1891680000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1665692000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>1048728000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>1037101000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>897474000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>836557000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>678908000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>568803000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>381371000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>299125000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>231274000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>189988000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>165199000.0</v>
       </c>
-      <c r="CB33"/>
-[...1 lines deleted...]
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33">
         <v>75331000.0</v>
       </c>
-      <c r="CE33"/>
-      <c r="CF33"/>
       <c r="CG33"/>
-      <c r="CH33">
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33">
         <v>29484000.0</v>
       </c>
-      <c r="CI33"/>
-      <c r="CJ33"/>
       <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
     </row>
-    <row r="34" spans="1:89">
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34">
+        <v>35873000.0</v>
+      </c>
+      <c r="C34">
+        <v>36207000.0</v>
+      </c>
+      <c r="D34">
         <v>35512000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>33053000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>32999000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>34571000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>34074000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>40778000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>42919000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>43536000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>44783000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>55537000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>272314000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>251630000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>27292000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>593988000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>549971000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>541706000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>491312000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>481836000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>42361000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>490342000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>502914000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>637557000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>711059000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>657496000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>646527000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>659334000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>706388000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>732893000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>602281000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>591929000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>650898000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>695263000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>735063000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>633071000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>577670000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>583823000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>594397000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>573446000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>625507000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>569453000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>555719000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>528813000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>590441000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>502276000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>530853000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>564419000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>598981000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>606801000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>629544000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>638264000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>662023000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>585891000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>1141569000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>915454000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>692547000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>587413000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>540884000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>367783000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>156689000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>139142000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BL34">
         <v>112026000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BM34">
         <v>218891000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BN34">
         <v>179682000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BO34">
         <v>168056000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BP34">
         <v>155399000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BQ34">
         <v>125919000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BR34">
         <v>102225000.0</v>
       </c>
-      <c r="BQ34"/>
-      <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
     </row>
-    <row r="35" spans="1:89">
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>956444000.0</v>
+      </c>
+      <c r="C35">
+        <v>1264212000.0</v>
+      </c>
+      <c r="D35">
         <v>1529215000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1354143000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1459297000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1557619000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2069342000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2060825000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1986229000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2099351000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2371505000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2081164000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1866914000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1521695000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1377125000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>848212000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>719988000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>789060000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>727317000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>723319000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>803915000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>744789000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>740605000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>858013000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1098786000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1048084000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1100714000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1111398000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1159364000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1291249000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1063502000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1055414000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>1099452000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1127080000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1115528000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>963280000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>885129000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>849646000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>754819000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>734577000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>787346000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>774715000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>807044000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>748091000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>848228000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>702662000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>695856000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>728065000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>732817000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>745030000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>792324000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>807149000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>856593000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>1087002000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>1641792000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>1383748000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>1163630000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1393483000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>1160027000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>950527000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>665825000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>398243000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>455781000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>442647000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>293850000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>304185000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>301798000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>289239000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>259160000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>266921000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>219683000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>177049000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>145280000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>98238000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>87567000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>84148000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>164765000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>168351000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>114997000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>63331000.0</v>
       </c>
-      <c r="CB35"/>
-[...1 lines deleted...]
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35">
         <v>54842000.0</v>
       </c>
-      <c r="CE35"/>
-      <c r="CF35"/>
       <c r="CG35"/>
-      <c r="CH35">
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35">
         <v>13771000.0</v>
       </c>
-      <c r="CI35"/>
-      <c r="CJ35"/>
       <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
     </row>
-    <row r="36" spans="1:89">
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>2135742000.0</v>
+      </c>
+      <c r="C36">
+        <v>1736182000.0</v>
+      </c>
+      <c r="D36">
         <v>1339910000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>994590000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1286547000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1478678000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1186303000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1820647000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1536596000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1243998000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>994553000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1376015000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>865822000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>626034000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>705472000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>663018000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>673981000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1087939000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1028946000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1076669000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1072775000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>942260000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1047352000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1030895000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1030790000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1030983000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>899430000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1092573000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1084752000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1093620000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1027496000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1025969000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1045514000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1043654000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1096748000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1093286000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1409678000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1550138000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1366602000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1921341000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1862310000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1978864000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1640383000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1625081000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>1631799000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>1439599000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>1403815000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>1309390000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>1560121000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>1516415000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>1189329000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>1325069000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>1298321000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>1241041000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>1599261000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>1042724000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>781676000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>554881000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>826485000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>479347000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>422263000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>460649000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>406356000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>367791000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>206155000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>271414000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>201327000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>196079000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>159254000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>45792000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>14707000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>58316000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>73181000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>64106000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>53439000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>18748000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>19163000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>10356000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>11120000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>8400000.0</v>
       </c>
-      <c r="CB36"/>
-[...1 lines deleted...]
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36">
         <v>1553000.0</v>
       </c>
-      <c r="CE36"/>
-      <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36">
         <v>207000.0</v>
       </c>
-      <c r="CI36"/>
-      <c r="CJ36"/>
       <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
     </row>
-    <row r="37" spans="1:89">
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -12447,1293 +12611,1321 @@
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
-      <c r="BP37"/>
-      <c r="BQ37"/>
+      <c r="BP37">
+        <v>0.0</v>
+      </c>
+      <c r="BQ37">
+        <v>0.0</v>
+      </c>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
     </row>
-    <row r="38" spans="1:89">
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>951907000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>777910000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>727119000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>837568000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1149733000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1295652000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1423564000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1180225000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1049063000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1356231000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1241235000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1235732000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1244583000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1030201000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1158687000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1161644000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1136400000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>1105178000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1134605000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1139244000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1108081000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1460084000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1693597000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1996820000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>2130424000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>2002850000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>2868659000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>2788373000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>2922997000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>2592868000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>2385839000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>2248135000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>2110805000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>2085276000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>1754598000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>2023540000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>1969779000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1705654000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>1868360000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>1705939000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>1631294000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>1990986000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>1722004000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>1455543000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>1332156000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>1348395000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>1452549000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>1375008000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>1490197000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>1365154000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>1342332000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>920568000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>1038762000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>1009459000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>928948000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>753823000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>181068000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>194479000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>146997000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>162289000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>149518000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>138699000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>63819000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>53566000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>10356000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>11120000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>8400000.0</v>
       </c>
-      <c r="CB38"/>
-[...1 lines deleted...]
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38">
         <v>1553000.0</v>
       </c>
-      <c r="CE38"/>
-      <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
+      <c r="CL38"/>
+      <c r="CM38"/>
     </row>
-    <row r="39" spans="1:89">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>1142695000.0</v>
+        <v>615265000.0</v>
       </c>
       <c r="C39">
-        <v>508293000.0</v>
+        <v>175096000.0</v>
       </c>
       <c r="D39">
+        <v>161064000.0</v>
+      </c>
+      <c r="E39">
+        <v>181958000.0</v>
+      </c>
+      <c r="F39">
         <v>218986000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>148794000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>138856000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>141331000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>154171000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>114355000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>112586000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>123005000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>352181000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>272702000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>100533000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>84071000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>86444000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>130121000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>91088000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>203478000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>189402000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>233906000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>271063000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>257085000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>276308000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>273948000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>226198000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>273314000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>245775000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>317676000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>249468000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>196850000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>206841000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>197762000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>209280000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>201204000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>199275000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>169378000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>895954000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>289932000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>320401000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>292411000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>385444000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>386912000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>414179000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>668549000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>231505000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>761782000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>574528000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>421285000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>848202000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1028531000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1200344000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>815035000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>322349000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>571482000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>560154000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>663725000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>567878000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>427052000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>443139000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>194253000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>148000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>132795000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>263410000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>223120000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>186831000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>152734000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>140846000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>126338000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>101884000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>78386000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>47776000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>40104000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>71313000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>28121000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>34739000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>4337000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>8116000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>4575000.0</v>
       </c>
-      <c r="CB39"/>
-[...1 lines deleted...]
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39">
         <v>1505000.0</v>
       </c>
-      <c r="CE39"/>
-      <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>431000.0</v>
       </c>
-      <c r="CI39"/>
-      <c r="CJ39"/>
       <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
     </row>
-    <row r="40" spans="1:89">
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>487513000.0</v>
+      </c>
+      <c r="C40">
+        <v>486915000.0</v>
+      </c>
+      <c r="D40">
         <v>610472000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>687003000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>646981000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>609549000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>556184000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>523053000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>620114000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>563315000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>529890000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>617332000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>444856000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>480356000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>394834000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>352582000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>371097000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>347540000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>310416000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>242706000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>235088000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>241939000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>405119000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>374484000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>349228000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>319757000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>731288000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>394565000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>433411000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>414832000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>455960000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>445123000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>417228000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>333279000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>415584000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>361371000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>339142000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>342300000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>417193000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>479665000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>482776000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>510455000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>477813000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>468702000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>405197000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>540621000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>515532000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>490730000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>794303000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>620647000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1140519000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1299141000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1565539000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>1249902000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>678843000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>835169000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>515350000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>701017000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>476661000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>517089000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>337167000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>314174000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>343947000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>342392000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>203934000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>204361000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>281884000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>227597000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>176522000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>138792000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>200637000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>163523000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>160940000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>43008000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>120728000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>63693000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>15000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>33100000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>340000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>19226000.0</v>
       </c>
-      <c r="CB40"/>
-[...1 lines deleted...]
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40">
         <v>9172000.0</v>
       </c>
-      <c r="CE40"/>
-      <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>4914000.0</v>
       </c>
-      <c r="CI40"/>
-      <c r="CJ40"/>
       <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40"/>
     </row>
-    <row r="41" spans="1:89">
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>1162844000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1152187000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>549333000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>549971000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>405180000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>491312000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>481836000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>351381000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>310644000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>502914000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>452670000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>505620000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>522699000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>526803000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>508372000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>566227000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>586085000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>593076000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>585967000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>642902000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>660079000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>704397000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>602693000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>546963000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>551656000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>543882000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>539604000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>591348000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>533871000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>509762000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>491606000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>552927000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>502276000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>530853000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>564419000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>598981000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>606801000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>619178000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>638264000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>662023000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>585891000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>1125089000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>915454000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>692547000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>587413000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>521225000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>367783000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>333333000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>294712000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>227196000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>218891000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>179682000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>168056000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>141696000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>125919000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>102225000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>71705000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>56164000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>36241000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>36733000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>28028000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>9102000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>11664000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>7582000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>5299000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>3724000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>2818000.0</v>
       </c>
-      <c r="CB41"/>
-[...1 lines deleted...]
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41">
         <v>996000.0</v>
       </c>
-      <c r="CE41"/>
-      <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
     </row>
-    <row r="42" spans="1:89">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
-        <v>9693352000.0</v>
+        <v>2915837000.0</v>
       </c>
       <c r="C42">
+        <v>2908700000.0</v>
+      </c>
+      <c r="D42">
+        <v>2902013000.0</v>
+      </c>
+      <c r="E42">
         <v>2899631000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2892426000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>2885650000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>2898418000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>2892407000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>2886569000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>2878330000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2890427000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>2879412000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>2872153000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>2865753000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>2887476000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>2880243000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>2868945000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>2863318000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>2871352000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>2865628000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>2859108000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>2853891000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>2866786000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>2855645000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>2848928000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>2844055000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>2849376000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>2835868000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>2826533000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>2814115000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>2825211000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>2816585000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>2809272000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>2797671000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>2799107000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>2788467000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>2779294000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>2767941000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>2765310000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>2767562000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>2773821000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>2751074000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>2742795000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>2734161000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>2716493000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>2698134000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>2697558000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>2682199000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>2661120000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>2646395000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>2646022000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>2629137000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>2555872000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>2094104000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>2065527000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>2084257000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>2079191000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>2043146000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>2022743000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>1965840000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>1878429000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>1835632000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>1816538000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>1821875000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>1696214000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>1677351000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>1660935000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>1635755000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>1623526000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>1194324000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>1176156000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>1144678000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>1127247000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>1100633000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>1079775000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>1026856000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>575047000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>521375000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>555749000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>274707000.0</v>
       </c>
-      <c r="CB42"/>
-[...1 lines deleted...]
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42">
         <v>171383000.0</v>
       </c>
-      <c r="CE42"/>
-      <c r="CF42"/>
       <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>171118000.0</v>
       </c>
-      <c r="CI42"/>
-      <c r="CJ42"/>
       <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
     </row>
-    <row r="43" spans="1:89">
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13781,90 +13973,88 @@
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
     </row>
-    <row r="44" spans="1:89">
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13926,2237 +14116,2285 @@
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
-      <c r="BP44"/>
-      <c r="BQ44"/>
+      <c r="BP44">
+        <v>0.0</v>
+      </c>
+      <c r="BQ44">
+        <v>0.0</v>
+      </c>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
-      <c r="BX44">
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44">
         <v>60706000.0</v>
       </c>
-      <c r="BY44">
+      <c r="CA44">
         <v>91097000.0</v>
       </c>
-      <c r="BZ44">
+      <c r="CB44">
         <v>50226000.0</v>
       </c>
-      <c r="CA44">
+      <c r="CC44">
         <v>24944000.0</v>
       </c>
-      <c r="CB44"/>
-[...1 lines deleted...]
-      <c r="CD44">
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44">
         <v>25265000.0</v>
       </c>
-      <c r="CE44"/>
-      <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
     </row>
-    <row r="45" spans="1:89">
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45">
+        <v>8672805000.0</v>
+      </c>
+      <c r="C45">
+        <v>8560479000.0</v>
+      </c>
+      <c r="D45">
         <v>8429396000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>8370623000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>8159058000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>7986259000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>7648435000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>7450004000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>7107210000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>6790746000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>6192869000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>5838820000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5715359000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>3858604000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>3543144000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>3277994000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>2847641000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>2855091000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2402285000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2867545000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>3026957000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>2875633000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>2803837000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>2768346000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>2477503000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>2333134000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>2064851000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>1981622000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>1800741000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>1666785000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>1571645000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>1394602000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>1246554000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>1143841000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>1077743000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>1753583000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>1679026000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>1380635000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>1377877000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>1423474000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>1399464000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>1414166000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>1448697000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>1432330000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>1418206000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>1370537000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>1385084000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>1397784000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>1560908000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>1553205000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>1525382000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1549689000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>1567367000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>1540953000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>1815958000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>1840295000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>1727993000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>1549529000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>1430789000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>1244600000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>1094900000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>1030200000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>988800000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>962700000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>911900000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>867700000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>842600000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>750500000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>674300000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>529400000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>430100000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>317600000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>245559000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>220918000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>178868000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>156799000.0</v>
       </c>
-      <c r="CB45"/>
-[...1 lines deleted...]
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45">
         <v>73778000.0</v>
       </c>
-      <c r="CE45"/>
-      <c r="CF45"/>
       <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45">
         <v>29277000.0</v>
       </c>
-      <c r="CI45"/>
-      <c r="CJ45"/>
       <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
     </row>
-    <row r="46" spans="1:89">
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>5643539000.0</v>
+      </c>
+      <c r="C46">
+        <v>5666247000.0</v>
+      </c>
+      <c r="D46">
         <v>5675794000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>5759806000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>5860730000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>5777104000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>5557228000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>5473790000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5238834000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5014800000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>4498753000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>4154369000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>4020178000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>3858604000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>3630087000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>3375855000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>3247049000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>3197268000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>3074424000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2974852000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2847641000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2855091000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2872345000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2867545000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>3026957000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2875633000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>2803837000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>2768346000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>2477503000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>2333134000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>2064851000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1981622000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1800741000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1666785000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1571645000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1394602000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1246554000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1143841000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1077743000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1753583000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1679026000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1380635000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>1377877000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1423474000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1399464000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1414166000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>1466381000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>1432330000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>1418206000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>1370537000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1385084000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1397784000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1560908000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1553205000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1525382000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1549689000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1567367000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1540953000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1815958000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1840295000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1727993000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>1549529000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>1430789000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>1244598000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>1094877000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>1030219000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>988782000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>962732000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>911869000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>867660000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>842622000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>750477000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>674268000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>529390000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>430104000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>317552000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>245559000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>220918000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>178868000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>156799000.0</v>
       </c>
-      <c r="CB46"/>
-[...1 lines deleted...]
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46">
         <v>73778000.0</v>
       </c>
-      <c r="CE46"/>
-      <c r="CF46"/>
       <c r="CG46"/>
-      <c r="CH46">
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46">
         <v>29277000.0</v>
       </c>
-      <c r="CI46"/>
-      <c r="CJ46"/>
       <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
     </row>
-    <row r="47" spans="1:89">
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>4277347000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>4111957000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>3636329000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3363723000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3228004000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3023678000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2866880000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2742367000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2847641000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>2603082000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2603514000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2584111000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>2509441000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>2426434000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>2341795000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>2259542000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>2155491000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>2001485000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1886294000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1795395000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1603337000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1428039000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1267814000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1050531000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>886685000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>791481000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>729654000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>1368499000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>1372152000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>1384471000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>1391895000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>1438612000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>1464789000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>1484021000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>1517921000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>1497540000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>1418206000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>1370537000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>1514748000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>1397784000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1693576000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1686469000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1659757000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1686585000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1705306000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1680334000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1876709000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1888446000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>1770706000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1580136000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>1473517000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>1280978000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>1125532000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>1057164000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>1010477000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>974166000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>918142000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>867660000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>842622000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>750477000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>674268000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>529390000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>430104000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>317552000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>245559000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>220918000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>178868000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>156799000.0</v>
       </c>
-      <c r="CB47"/>
-[...1 lines deleted...]
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47">
         <v>73778000.0</v>
       </c>
-      <c r="CE47"/>
-      <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
     </row>
-    <row r="48" spans="1:89">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>7560527000.0</v>
+      </c>
+      <c r="C48">
+        <v>7137958000.0</v>
+      </c>
+      <c r="D48">
         <v>6791339000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>6270456000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>5814513000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>5472645000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>5263110000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>4869994000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>4557038000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>4207682000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>3971066000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>3621827000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>3353429000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>3182850000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>3140289000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>3147837000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>3197005000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>3141200000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>3184455000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>3053085000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>3007882000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>2925433000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>2715762000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>2600059000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>2445022000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>2408111000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>2326620000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>2386028000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>2355406000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>2373954000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>2441553000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>2389438000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>2331688000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>2380178000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>2297227000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>2729681000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>2523934000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>2471971000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>2462842000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>3128229000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>2974083000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>2960675000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>2790110000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>2625975000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>2311888000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>2217397000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>2243689000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>2087731000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>1999306000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>1994779000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>1882771000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>1817511000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>1622473000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>1588875000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>1529733000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>1375555000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>1287638000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>1176655000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>1626071000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>2039183000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>1842670000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>1781532000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>1665564000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>1509619000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>1332750000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>1173708000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>1001363000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>859743000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>706399000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>525820000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>361225000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>228454000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>129185000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>59514000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>12895000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-49979000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-96013000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-140431000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-145403000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-153441000.0</v>
       </c>
-      <c r="CB48"/>
-[...1 lines deleted...]
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48">
         <v>-149377000.0</v>
       </c>
-      <c r="CE48"/>
-      <c r="CF48"/>
       <c r="CG48"/>
-      <c r="CH48">
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48">
         <v>-142915000.0</v>
       </c>
-      <c r="CI48"/>
-      <c r="CJ48"/>
       <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
     </row>
-    <row r="49" spans="1:89">
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>3353429000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>3182850000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>3147837000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>3197005000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>3141200000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>3184455000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>3053085000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>3007882000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>2925433000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>2715762000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>2600059000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>2445022000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>2408111000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>2326620000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>2386028000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>2355406000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>2373954000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>2441553000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>2389438000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>2331688000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>2380178000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>2297227000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>2729681000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>2523934000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>2471971000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>2463279000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>3128229000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>2974083000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>2960675000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>2790110000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>2625975000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>2311888000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>2217397000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>2279689000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>2087731000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>1999306000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>1994779000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>1882771000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>1817511000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>1622473000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>1588875000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>1529733000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>1375555000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>1287638000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>1176655000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>1626071000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>2039183000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>1842670000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>1781532000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BL49">
         <v>1665564000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BM49">
         <v>1509619000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BN49">
         <v>1332750000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BO49">
         <v>1173708000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BP49">
         <v>1001363000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BQ49">
         <v>859743000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BR49">
         <v>706399000.0</v>
       </c>
-      <c r="BQ49"/>
-      <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
     </row>
-    <row r="50" spans="1:89">
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50">
+        <v>37635000.0</v>
+      </c>
+      <c r="C50">
+        <v>188594000.0</v>
+      </c>
+      <c r="D50">
         <v>215979000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>466232000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>644528000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>197201000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>236424000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>208261000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>140175000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>200907000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>96238000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>35409000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50">
         <v>5435000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>5150000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>4701000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>3896000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>37129000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>3239000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>2453000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>41540000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>40412000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>77029000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>81807000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>17510000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>28240000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>28312000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>12361000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>5768000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>2666000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>7844000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>6117000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>13075000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>13451000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>432628000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>11540000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>27966000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>626026000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>71591000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>94080000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AR50">
         <v>45015000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>54559000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
     </row>
-    <row r="51" spans="1:89">
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>194010000.0</v>
+      </c>
+      <c r="C51">
+        <v>425776000.0</v>
+      </c>
+      <c r="D51">
         <v>498572000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>891915000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1067070000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>630392000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>718802000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>694143000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>621934000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>681525000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>624389000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>543318000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>447103000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>329741000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>234131000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>313221000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>232356000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>401415000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>398594000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>465805000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>468299000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>453579000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>482271000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>460261000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>676086000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>609472000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>595314000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>633781000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>624606000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>716004000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>466791000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>466103000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>456295000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>437879000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>436936000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>413611000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>391020000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>347276000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>214967000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>787157000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>233430000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>299342000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>289415000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>285477000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>299685000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>242509000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>213473000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>218253000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>194674000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>198885000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>223323000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>229214000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>255764000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>562217000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>562572000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>529692000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>518851000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>864308000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>663648000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>608341000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>360826000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>131700000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>237391000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>250395000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>138633000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>162484000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>174958000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>192489000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>233574000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>228168000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>198470000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>167499000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>133176000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>87883000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>108165000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>106097000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>122211000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>95830000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>80697000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>71017000.0</v>
       </c>
-      <c r="CB51"/>
-[...1 lines deleted...]
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51">
         <v>48723000.0</v>
       </c>
-      <c r="CE51"/>
-      <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51">
         <v>13700000.0</v>
       </c>
-      <c r="CI51"/>
-      <c r="CJ51"/>
       <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
     </row>
-    <row r="52" spans="1:89">
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>52005000.0</v>
+      </c>
+      <c r="C52">
+        <v>188594000.0</v>
+      </c>
+      <c r="D52">
         <v>215979000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>484829000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>660821000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>210856000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>249705000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>221574000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>150981000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>211430000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>106596000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>45056000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>9693000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>9363000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>9193000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>14342000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>14587000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>17535000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>16677000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>50695000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>16456000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>19434000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>55546000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>54918000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>91482000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>93631000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>28612000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>39461000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>39837000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>25097000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>5570000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>2618000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>7741000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>6062000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>13075000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>13451000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>13574000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>11540000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>-194408000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>626026000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>71591000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>94080000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>38090000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>34082000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>41898000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>42123000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>51399000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>54607000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>60838000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>60656000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>60543000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>60329000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>61194000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>61106000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>62349000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>61398000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>47768000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>58238000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>44505000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>25597000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>28334000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>28169000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>26587000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>26639000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>24465000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>26355000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>28559000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>29169000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>76639000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>32952000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>34951000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>26691000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>24629000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>17673000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>39309000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>33613000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>25734000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>23875000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>19650000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>35448000.0</v>
       </c>
-      <c r="CB52"/>
-[...1 lines deleted...]
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52">
         <v>20142000.0</v>
       </c>
-      <c r="CE52"/>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
     </row>
-    <row r="53" spans="1:89">
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53">
+        <v>38685000.0</v>
+      </c>
+      <c r="C53">
+        <v>63582000.0</v>
+      </c>
+      <c r="D53">
         <v>51849000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>47747000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>29098000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>53119000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>171583000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>264691000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>37430000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>308016000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>155495000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>329516000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1054044000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>1364607000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>1096712000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>776213000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>143944000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>223091000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>375389000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>554601000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>418505000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>562735000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>520066000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>353819000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>494080000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>579340000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>811506000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>661552000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>807561000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>1103812000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>1143704000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>1295049000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>1110421000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1020136000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>720379000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>699544000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>719569000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>789442000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>607991000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>675985000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>750779000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>794220000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>703454000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>619814000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>700017000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>704674000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>509032000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>492875000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>497521000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>404033000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>439102000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>339236000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>356615000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>168993000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>102578000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>102295000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>113453000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>53107000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>66146000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>84350000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>106966000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>199785000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>167889000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>212200000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>285993000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>293288000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>120236000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>158847000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>160714000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>172176000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>76042000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>133371000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>121760000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>90130000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>232686000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>564641000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>207208000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>326000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>323000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>320000.0</v>
       </c>
-      <c r="CB53"/>
-[...1 lines deleted...]
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53">
         <v>312000.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>306000.0</v>
       </c>
-      <c r="CI53"/>
-      <c r="CJ53"/>
       <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
     </row>
-    <row r="54" spans="1:89">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -16218,1124 +16456,1150 @@
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
-      <c r="BP54"/>
-      <c r="BQ54"/>
+      <c r="BP54">
+        <v>0.0</v>
+      </c>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
     </row>
-    <row r="55" spans="1:89">
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>13388598000.0</v>
+      </c>
+      <c r="C55">
+        <v>13351097000.0</v>
+      </c>
+      <c r="D55">
         <v>13321310000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>13459309000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>12858044000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>12116665000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>12124361000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>11436638000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>11014255000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>10760582000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>10365132000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>9582645000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>8997166000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>8564596000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>8251228000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>7492817000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>7419369000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>7399225000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>7413746000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>7268630000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>7248473000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>7108910000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>7108931000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>6985217000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>7072618000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>6949141000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>7515689000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>7054687000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>7137807000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>7256926000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>7121362000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>7094555000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>7025692000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>6840189000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>6864501000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>7054693000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>6680286000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>6604503000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>6867213000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>8087660000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>7544020000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>7577789000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>7316331000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>7060642000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>6803805000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>6674674000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>6724439000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>6439954000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>6612015000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>6376353000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>6883502000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>6862710000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>6868126000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>6294425000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>6348692000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>5981729000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>5487334000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>5773512000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>5777614000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>5723312000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>4939232000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>4433981000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>4380403000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>4201771000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>3631315000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>3473514000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>3349512000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>3095072000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>2910179000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>2288432000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>2114502000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>1859850000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>1675130000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>1477159000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>1371312000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>1177156000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>723212000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>618763000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>578510000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>255146000.0</v>
       </c>
-      <c r="CB55"/>
-[...1 lines deleted...]
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55"/>
+      <c r="CF55">
         <v>101884000.0</v>
       </c>
-      <c r="CE55"/>
-      <c r="CF55"/>
       <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55"/>
+      <c r="CJ55">
         <v>41765000.0</v>
       </c>
-      <c r="CI55"/>
-      <c r="CJ55"/>
       <c r="CK55"/>
+      <c r="CL55"/>
+      <c r="CM55"/>
     </row>
-    <row r="56" spans="1:89">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>5317215000.0</v>
+      </c>
+      <c r="C56">
+        <v>5645737000.0</v>
+      </c>
+      <c r="D56">
         <v>6028832000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>5901768000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>5423591000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>4574103000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>5089033000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>3818103000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>3948923000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>4241393000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>4634809000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>3824002000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>3660730000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>3619864000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>3791421000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>3338750000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>3383417000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2994993000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>3191243000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>3046325000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>3155476000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>3136890000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>3014535000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>2800493000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2731176000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>2747843000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>3599834000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>3043490000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>3412246000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>3662826000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>3859523000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>3886089000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>3986040000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>3770299000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>3832772000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>3966494000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>3436912000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>3330238000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>3786620000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>3465418000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>3076621000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>3274157000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>3345586000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>3251329000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>3156206000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>3149703000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>3190466000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>3253026000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>3170269000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>3036037000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>3792764000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>3596566000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>3601279000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>3109926000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>2832324000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>2710036000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>2464424000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>2900403000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>2613261000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>2430468000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>1836231000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>1394255000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>1584460000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>1614841000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>1615870000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>1404533000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>1351271000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>1203392000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>1244487000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>1239704000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>1077401000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>962376000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>838573000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>798251000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>802509000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>795785000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>424087000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>387489000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>388522000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>89947000.0</v>
       </c>
-      <c r="CB56"/>
-[...1 lines deleted...]
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56">
         <v>26553000.0</v>
       </c>
-      <c r="CE56"/>
-      <c r="CF56"/>
       <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56">
         <v>12281000.0</v>
       </c>
-      <c r="CI56"/>
-      <c r="CJ56"/>
       <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
     </row>
-    <row r="57" spans="1:89">
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>2111816000.0</v>
+      </c>
+      <c r="C57">
+        <v>2208317000.0</v>
+      </c>
+      <c r="D57">
         <v>2254102000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>3089854000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2852617000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2371712000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2077442000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1782165000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1772629000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1758717000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1306158000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1199105000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1090614000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1174173000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1038048000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>816268000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>803554000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>734990000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>726878000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>715236000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>660923000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>669341000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>847398000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>731091000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>747036000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>732435000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1318208000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>760806000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>843319000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>836516000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>845457000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>868184000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>815412000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>553738000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>650276000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>579017000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>503848000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>527051000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>899707000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1407324000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>952029000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1064129000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>960800000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>891706000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>914107000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>984906000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1001096000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>918672000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1211243000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>997934000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1588061000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1636186000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1854795000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1533441000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1101374000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1139827000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>962265000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1171033000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>973724000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>747001000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>591869000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>469889000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>469677000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>457778000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>325219000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>322474000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>394927000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>346659000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>366128000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>315839000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>381777000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>297631000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>279249000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>227744000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>186478000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>112189000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>77143000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>68194000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>52073000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>70557000.0</v>
       </c>
-      <c r="CB57"/>
-[...1 lines deleted...]
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57">
         <v>33913000.0</v>
       </c>
-      <c r="CE57"/>
-      <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57"/>
+      <c r="CJ57">
         <v>5353000.0</v>
       </c>
-      <c r="CI57"/>
-      <c r="CJ57"/>
       <c r="CK57"/>
+      <c r="CL57"/>
+      <c r="CM57"/>
     </row>
-    <row r="58" spans="1:89">
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>3068260000.0</v>
+      </c>
+      <c r="C58">
+        <v>3472529000.0</v>
+      </c>
+      <c r="D58">
         <v>3783317000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>4443997000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>4311914000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3929331000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4146784000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3842990000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3758858000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3858068000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3677663000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3280269000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2957528000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2695868000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2415173000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1664480000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1523542000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1524050000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1454195000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1438555000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1464838000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1414130000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1588003000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1589104000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1845822000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1780519000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>2418922000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1872204000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>2002683000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>2127765000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1908959000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1923598000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1914864000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1680818000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1765804000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1542297000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1388977000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1376697000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1654526000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>2141901000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1739375000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1838844000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1767844000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1639797000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1762335000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1687568000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1696952000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1646737000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1944060000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1742964000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>2380385000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>2443335000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>2711388000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>2620443000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>2743166000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>2523575000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>2125895000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>2564516000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>2133751000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1697528000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1257694000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>868132000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>925458000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>900425000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>619069000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>626659000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>696725000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>635898000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>625288000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>582760000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>601460000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>474680000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>424529000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>325982000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>274045000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>196337000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>241908000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>236545000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>167070000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>133888000.0</v>
       </c>
-      <c r="CB58"/>
-[...1 lines deleted...]
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58"/>
+      <c r="CF58">
         <v>88755000.0</v>
       </c>
-      <c r="CE58"/>
-      <c r="CF58"/>
       <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58"/>
+      <c r="CJ58">
         <v>19124000.0</v>
       </c>
-      <c r="CI58"/>
-      <c r="CJ58"/>
       <c r="CK58"/>
+      <c r="CL58"/>
+      <c r="CM58"/>
     </row>
-    <row r="59" spans="1:89">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -17397,365 +17661,373 @@
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
-      <c r="BP59"/>
-      <c r="BQ59"/>
+      <c r="BP59">
+        <v>0.0</v>
+      </c>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
     </row>
-    <row r="60" spans="1:89">
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>10320338000.0</v>
+      </c>
+      <c r="C60">
+        <v>9878568000.0</v>
+      </c>
+      <c r="D60">
         <v>9537993000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>9015312000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>8546130000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>8187334000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>7977577000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>7593648000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>7255397000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>6902514000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>6687469000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>6302376000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>6039638000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>5868728000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>5836055000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>5828337000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>5895827000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>5875175000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>5959551000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>5830075000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>5783635000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>5694780000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>5520928000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>5396113000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>5226796000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>5168622000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>5096767000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>5182483000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>5135124000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>5129161000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>5212403000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>5170957000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>5110828000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>5159371000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>5098697000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>5512396000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>5291309000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>5227806000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>5212687000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>5945759000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>5804645000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>5738945000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>5548487000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>5420845000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>5041470000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>4987106000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>5027487000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>4793217000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>4667955000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>4633389000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>4503117000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>4419375000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>4156738000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>3673982000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>3605526000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>3458154000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>3361439000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>3208996000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>3643863000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>4025784000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>3681538000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>3565849000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>3454945000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>3301346000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>3012246000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>2846855000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>2652787000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>2459174000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>2284891000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>1705672000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>1513042000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>1385170000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>1250601000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>1151177000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>1097267000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>980819000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>481304000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>382218000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>411440000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>121258000.0</v>
       </c>
-      <c r="CB60"/>
-[...1 lines deleted...]
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60"/>
+      <c r="CF60">
         <v>13129000.0</v>
       </c>
-      <c r="CE60"/>
-      <c r="CF60"/>
       <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60"/>
+      <c r="CJ60">
         <v>22641000.0</v>
       </c>
-      <c r="CI60"/>
-      <c r="CJ60"/>
       <c r="CK60"/>
+      <c r="CL60"/>
+      <c r="CM60"/>
     </row>
-    <row r="61" spans="1:89">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -17817,74 +18089,80 @@
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
       <c r="BN61">
         <v>0.0</v>
       </c>
       <c r="BO61">
         <v>0.0</v>
       </c>
-      <c r="BP61"/>
-      <c r="BQ61"/>
+      <c r="BP61">
+        <v>0.0</v>
+      </c>
+      <c r="BQ61">
+        <v>0.0</v>
+      </c>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
     </row>
-    <row r="62" spans="1:89">
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17932,50 +18210,52 @@
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18072,51 +18352,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B2">
         <v>3099037000.0</v>
       </c>
       <c r="C2">
         <v>2348425000.0</v>
       </c>
       <c r="D2">
         <v>2017923000.0</v>
       </c>
       <c r="E2">
         <v>2549461000.0</v>
       </c>
       <c r="F2">
         <v>2193423000.0</v>
       </c>
       <c r="G2">
         <v>2030659000.0</v>
       </c>
       <c r="H2">
         <v>2513905000.0</v>
       </c>
       <c r="I2">
         <v>1851867000.0</v>
       </c>
@@ -18150,51 +18430,51 @@
       <c r="S2">
         <v>567908000.0</v>
       </c>
       <c r="T2">
         <v>252573000.0</v>
       </c>
       <c r="U2">
         <v>80730000.0</v>
       </c>
       <c r="V2">
         <v>31483000.0</v>
       </c>
       <c r="W2">
         <v>18851000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
         <v>7007000.0</v>
       </c>
       <c r="Z2">
         <v>14271000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B3">
         <v>529216000.0</v>
       </c>
       <c r="C3">
         <v>423498000.0</v>
       </c>
       <c r="D3">
         <v>307994000.0</v>
       </c>
       <c r="E3">
         <v>269724000.0</v>
       </c>
       <c r="F3">
         <v>259900000.0</v>
       </c>
       <c r="G3">
         <v>232925000.0</v>
       </c>
       <c r="H3">
         <v>205475000.0</v>
       </c>
       <c r="I3">
         <v>130736000.0</v>
       </c>
@@ -18226,81 +18506,81 @@
         <v>129628000.0</v>
       </c>
       <c r="S3">
         <v>59518000.0</v>
       </c>
       <c r="T3">
         <v>24481000.0</v>
       </c>
       <c r="U3">
         <v>10210000.0</v>
       </c>
       <c r="V3">
         <v>3376000.0</v>
       </c>
       <c r="W3">
         <v>1944000.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3">
         <v>-68000.0</v>
       </c>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B5">
         <v>1625044000.0</v>
       </c>
       <c r="C5">
         <v>1445208000.0</v>
       </c>
       <c r="D5">
         <v>904255000.0</v>
       </c>
       <c r="E5">
         <v>20823000.0</v>
       </c>
       <c r="F5">
         <v>585269000.0</v>
       </c>
       <c r="G5">
         <v>317226000.0</v>
       </c>
       <c r="H5">
         <v>-93063000.0</v>
       </c>
       <c r="I5">
         <v>139068000.0</v>
       </c>
@@ -18336,51 +18616,51 @@
       </c>
       <c r="T5">
         <v>137181000.0</v>
       </c>
       <c r="U5">
         <v>2810000.0</v>
       </c>
       <c r="V5">
         <v>-4790000.0</v>
       </c>
       <c r="W5">
         <v>-16781000.0</v>
       </c>
       <c r="X5">
         <v>3210000.0</v>
       </c>
       <c r="Y5">
         <v>-22134000.0</v>
       </c>
       <c r="Z5">
         <v>-25726000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B6">
         <v>2154260000.0</v>
       </c>
       <c r="C6">
         <v>1868706000.0</v>
       </c>
       <c r="D6">
         <v>1212249000.0</v>
       </c>
       <c r="E6">
         <v>290547000.0</v>
       </c>
       <c r="F6">
         <v>845169000.0</v>
       </c>
       <c r="G6">
         <v>550151000.0</v>
       </c>
       <c r="H6">
         <v>112412000.0</v>
       </c>
       <c r="I6">
         <v>269804000.0</v>
       </c>
@@ -18416,117 +18696,117 @@
       </c>
       <c r="T6">
         <v>161662000.0</v>
       </c>
       <c r="U6">
         <v>13020000.0</v>
       </c>
       <c r="V6">
         <v>-1414000.0</v>
       </c>
       <c r="W6">
         <v>-14837000.0</v>
       </c>
       <c r="X6">
         <v>3210000.0</v>
       </c>
       <c r="Y6">
         <v>-22134000.0</v>
       </c>
       <c r="Z6">
         <v>-25726000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>10400000.0</v>
       </c>
       <c r="J8">
         <v>-408090000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8">
         <v>89000.0</v>
       </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B9">
         <v>2120339000.0</v>
       </c>
       <c r="C9">
         <v>1857864000.0</v>
       </c>
       <c r="D9">
         <v>1300679000.0</v>
       </c>
       <c r="E9">
         <v>69858000.0</v>
       </c>
       <c r="F9">
         <v>729954000.0</v>
       </c>
       <c r="G9">
         <v>680673000.0</v>
       </c>
       <c r="H9">
         <v>549212000.0</v>
       </c>
       <c r="I9">
         <v>392177000.0</v>
       </c>
@@ -18562,51 +18842,51 @@
       </c>
       <c r="T9">
         <v>251403000.0</v>
       </c>
       <c r="U9">
         <v>54244000.0</v>
       </c>
       <c r="V9">
         <v>16580000.0</v>
       </c>
       <c r="W9">
         <v>-5329000.0</v>
       </c>
       <c r="X9">
         <v>3210000.0</v>
       </c>
       <c r="Y9">
         <v>-6517000.0</v>
       </c>
       <c r="Z9">
         <v>-14271000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B10">
         <v>1580913000.0</v>
       </c>
       <c r="C10">
         <v>1406338000.0</v>
       </c>
       <c r="D10">
         <v>891290000.0</v>
       </c>
       <c r="E10">
         <v>8598000.0</v>
       </c>
       <c r="F10">
         <v>572162000.0</v>
       </c>
       <c r="G10">
         <v>291061000.0</v>
       </c>
       <c r="H10">
         <v>-120413000.0</v>
       </c>
       <c r="I10">
         <v>147767000.0</v>
       </c>
@@ -18642,51 +18922,51 @@
       </c>
       <c r="T10">
         <v>155962000.0</v>
       </c>
       <c r="U10">
         <v>9180000.0</v>
       </c>
       <c r="V10">
         <v>-6551000.0</v>
       </c>
       <c r="W10">
         <v>-16771000.0</v>
       </c>
       <c r="X10">
         <v>-28043000.0</v>
       </c>
       <c r="Y10">
         <v>-26224000.0</v>
       </c>
       <c r="Z10">
         <v>-27134000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B11">
         <v>52684000.0</v>
       </c>
       <c r="C11">
         <v>114294000.0</v>
       </c>
       <c r="D11">
         <v>60513000.0</v>
       </c>
       <c r="E11">
         <v>52764000.0</v>
       </c>
       <c r="F11">
         <v>103469000.0</v>
       </c>
       <c r="G11">
         <v>-107294000.0</v>
       </c>
       <c r="H11">
         <v>-5480000.0</v>
       </c>
       <c r="I11">
         <v>3441000.0</v>
       </c>
@@ -18722,51 +19002,51 @@
       </c>
       <c r="T11">
         <v>-2392000.0</v>
       </c>
       <c r="U11">
         <v>5206000.0</v>
       </c>
       <c r="V11">
         <v>-89000.0</v>
       </c>
       <c r="W11">
         <v>-10000.0</v>
       </c>
       <c r="X11">
         <v>28043000.0</v>
       </c>
       <c r="Y11">
         <v>4158000.0</v>
       </c>
       <c r="Z11">
         <v>27134000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B12">
         <v>44131000.0</v>
       </c>
       <c r="C12">
         <v>38870000.0</v>
       </c>
       <c r="D12">
         <v>12965000.0</v>
       </c>
       <c r="E12">
         <v>12225000.0</v>
       </c>
       <c r="F12">
         <v>13107000.0</v>
       </c>
       <c r="G12">
         <v>24036000.0</v>
       </c>
       <c r="H12">
         <v>27066000.0</v>
       </c>
       <c r="I12">
         <v>25921000.0</v>
       </c>
@@ -18802,51 +19082,51 @@
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B13">
         <v>81762000.0</v>
       </c>
       <c r="C13">
         <v>89090000.0</v>
       </c>
       <c r="D13">
         <v>92432000.0</v>
       </c>
       <c r="E13">
         <v>33284000.0</v>
       </c>
       <c r="F13">
         <v>6179000.0</v>
       </c>
       <c r="G13">
         <v>16559000.0</v>
       </c>
       <c r="H13">
         <v>48886000.0</v>
       </c>
       <c r="I13">
         <v>59788000.0</v>
       </c>
@@ -18854,81 +19134,81 @@
         <v>35704000.0</v>
       </c>
       <c r="K13">
         <v>25193000.0</v>
       </c>
       <c r="L13">
         <v>8673000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B15">
         <v>1528229000.0</v>
       </c>
       <c r="C15">
         <v>1292044000.0</v>
       </c>
       <c r="D15">
         <v>830777000.0</v>
       </c>
       <c r="E15">
         <v>-44166000.0</v>
       </c>
       <c r="F15">
         <v>468693000.0</v>
       </c>
       <c r="G15">
         <v>398355000.0</v>
       </c>
       <c r="H15">
         <v>-114933000.0</v>
       </c>
       <c r="I15">
         <v>144326000.0</v>
       </c>
@@ -18964,51 +19244,51 @@
       </c>
       <c r="T15">
         <v>158354000.0</v>
       </c>
       <c r="U15">
         <v>3974000.0</v>
       </c>
       <c r="V15">
         <v>-6462000.0</v>
       </c>
       <c r="W15">
         <v>-16771000.0</v>
       </c>
       <c r="X15">
         <v>-28043000.0</v>
       </c>
       <c r="Y15">
         <v>-26224000.0</v>
       </c>
       <c r="Z15">
         <v>-27134000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-44166000.0</v>
       </c>
       <c r="F16">
         <v>468693000.0</v>
       </c>
       <c r="G16">
         <v>398355000.0</v>
       </c>
       <c r="H16">
         <v>-114933000.0</v>
       </c>
       <c r="I16">
         <v>144326000.0</v>
       </c>
       <c r="J16">
         <v>-165615000.0</v>
       </c>
       <c r="K16">
         <v>-357964000.0</v>
       </c>
@@ -19028,51 +19308,51 @@
         <v>-39493000.0</v>
       </c>
       <c r="Q16">
         <v>664201000.0</v>
       </c>
       <c r="R16">
         <v>640138000.0</v>
       </c>
       <c r="S16">
         <v>348330000.0</v>
       </c>
       <c r="T16">
         <v>158354000.0</v>
       </c>
       <c r="U16">
         <v>3974000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B17">
         <v>1528229000.0</v>
       </c>
       <c r="C17">
         <v>1292044000.0</v>
       </c>
       <c r="D17">
         <v>473990000.0</v>
       </c>
       <c r="E17">
         <v>-44166000.0</v>
       </c>
       <c r="F17">
         <v>468693000.0</v>
       </c>
       <c r="G17">
         <v>400484000.0</v>
       </c>
       <c r="H17">
         <v>-114649000.0</v>
       </c>
       <c r="I17">
         <v>109706000.0</v>
       </c>
@@ -19092,101 +19372,101 @@
         <v>353038000.0</v>
       </c>
       <c r="O17">
         <v>-96338000.0</v>
       </c>
       <c r="P17">
         <v>-39493000.0</v>
       </c>
       <c r="Q17">
         <v>664201000.0</v>
       </c>
       <c r="R17">
         <v>640138000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B18">
         <v>37631000.0</v>
       </c>
       <c r="C18">
         <v>50220000.0</v>
       </c>
       <c r="D18">
         <v>83402000.0</v>
       </c>
       <c r="E18">
         <v>21059000.0</v>
       </c>
       <c r="F18">
         <v>-6928000.0</v>
       </c>
       <c r="G18">
         <v>-7477000.0</v>
       </c>
       <c r="H18">
         <v>21820000.0</v>
       </c>
       <c r="I18">
         <v>33867000.0</v>
       </c>
       <c r="J18">
         <v>9939000.0</v>
       </c>
       <c r="K18">
         <v>4655000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-1482000.0</v>
       </c>
       <c r="G19">
         <v>-2392000.0</v>
       </c>
       <c r="H19">
         <v>68438000.0</v>
       </c>
       <c r="I19">
         <v>133575000.0</v>
       </c>
       <c r="J19">
         <v>54295000.0</v>
       </c>
       <c r="K19">
         <v>223383000.0</v>
       </c>
       <c r="L19">
         <v>30576000.0</v>
@@ -19198,51 +19478,51 @@
         <v>11572000.0</v>
       </c>
       <c r="O19">
         <v>11647000.0</v>
       </c>
       <c r="P19">
         <v>15051000.0</v>
       </c>
       <c r="Q19">
         <v>13180000.0</v>
       </c>
       <c r="R19">
         <v>11957000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>21052000.0</v>
       </c>
       <c r="G20">
         <v>40528000.0</v>
       </c>
       <c r="H20">
         <v>45915000.0</v>
       </c>
       <c r="I20">
         <v>90735000.0</v>
       </c>
       <c r="J20">
         <v>79824000.0</v>
       </c>
       <c r="K20">
         <v>819813000.0</v>
       </c>
       <c r="L20">
         <v>16818000.0</v>
@@ -19254,51 +19534,51 @@
         <v>89664000.0</v>
       </c>
       <c r="O20">
         <v>476924000.0</v>
       </c>
       <c r="P20">
         <v>487351000.0</v>
       </c>
       <c r="Q20">
         <v>19442000.0</v>
       </c>
       <c r="R20">
         <v>13908000.0</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B21">
         <v>1596864000.0</v>
       </c>
       <c r="C21">
         <v>1394420000.0</v>
       </c>
       <c r="D21">
         <v>857266000.0</v>
       </c>
       <c r="E21">
         <v>-27236000.0</v>
       </c>
       <c r="F21">
         <v>586751000.0</v>
       </c>
       <c r="G21">
         <v>317489000.0</v>
       </c>
       <c r="H21">
         <v>-161785000.0</v>
       </c>
       <c r="I21">
         <v>40113000.0</v>
       </c>
@@ -19334,81 +19614,81 @@
       </c>
       <c r="T21">
         <v>137181000.0</v>
       </c>
       <c r="U21">
         <v>2810000.0</v>
       </c>
       <c r="V21">
         <v>-4790000.0</v>
       </c>
       <c r="W21">
         <v>-16781000.0</v>
       </c>
       <c r="X21">
         <v>3210000.0</v>
       </c>
       <c r="Y21">
         <v>-22134000.0</v>
       </c>
       <c r="Z21">
         <v>-25726000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>3622512000.0</v>
       </c>
       <c r="C23">
         <v>2811869000.0</v>
       </c>
       <c r="D23">
         <v>2461336000.0</v>
       </c>
       <c r="E23">
         <v>2646555000.0</v>
       </c>
       <c r="F23">
         <v>2336626000.0</v>
       </c>
       <c r="G23">
         <v>2393843000.0</v>
       </c>
       <c r="H23">
         <v>3224902000.0</v>
       </c>
       <c r="I23">
         <v>2203931000.0</v>
       </c>
@@ -19442,129 +19722,129 @@
       <c r="S23">
         <v>807962000.0</v>
       </c>
       <c r="T23">
         <v>366795000.0</v>
       </c>
       <c r="U23">
         <v>132164000.0</v>
       </c>
       <c r="V23">
         <v>52853000.0</v>
       </c>
       <c r="W23">
         <v>30303000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>22624000.0</v>
       </c>
       <c r="Z23">
         <v>25726000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
         <v>529216000.0</v>
       </c>
       <c r="C25">
         <v>423498000.0</v>
       </c>
       <c r="D25">
         <v>288844000.0</v>
       </c>
       <c r="E25">
         <v>269724000.0</v>
       </c>
       <c r="F25">
         <v>259900000.0</v>
       </c>
       <c r="G25">
         <v>232925000.0</v>
       </c>
       <c r="H25">
         <v>205475000.0</v>
       </c>
       <c r="I25">
         <v>130736000.0</v>
       </c>
       <c r="J25">
         <v>115313000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26">
         <v>233421000.0</v>
       </c>
       <c r="C26">
         <v>191375000.0</v>
       </c>
       <c r="D26">
         <v>152307000.0</v>
       </c>
       <c r="E26">
         <v>112804000.0</v>
       </c>
       <c r="F26">
         <v>99115000.0</v>
       </c>
       <c r="G26">
         <v>93738000.0</v>
       </c>
       <c r="H26">
         <v>96611000.0</v>
       </c>
       <c r="I26">
         <v>84472000.0</v>
       </c>
@@ -19598,81 +19878,81 @@
       <c r="S26">
         <v>33517000.0</v>
       </c>
       <c r="T26">
         <v>15107000.0</v>
       </c>
       <c r="U26">
         <v>6361000.0</v>
       </c>
       <c r="V26">
         <v>2372000.0</v>
       </c>
       <c r="W26">
         <v>1240000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>6029000.0</v>
       </c>
       <c r="Z26">
         <v>3766000.0</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>203759000.0</v>
       </c>
       <c r="C28">
         <v>188262000.0</v>
       </c>
       <c r="D28">
         <v>183262000.0</v>
       </c>
       <c r="E28">
         <v>164724000.0</v>
       </c>
       <c r="F28">
         <v>170320000.0</v>
       </c>
       <c r="G28">
         <v>222918000.0</v>
       </c>
       <c r="H28">
         <v>205471000.0</v>
       </c>
       <c r="I28">
         <v>176857000.0</v>
       </c>
@@ -19700,51 +19980,51 @@
       <c r="Q28">
         <v>341146000.0</v>
       </c>
       <c r="R28">
         <v>272898000.0</v>
       </c>
       <c r="S28">
         <v>174039000.0</v>
       </c>
       <c r="T28">
         <v>82248000.0</v>
       </c>
       <c r="U28">
         <v>51434000.0</v>
       </c>
       <c r="V28">
         <v>21370000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>52684000.0</v>
       </c>
       <c r="C29">
         <v>114294000.0</v>
       </c>
       <c r="D29">
         <v>34047000.0</v>
       </c>
       <c r="E29">
         <v>52764000.0</v>
       </c>
       <c r="F29">
         <v>103469000.0</v>
       </c>
       <c r="G29">
         <v>-107294000.0</v>
       </c>
       <c r="H29">
         <v>-5480000.0</v>
       </c>
       <c r="I29">
         <v>3441000.0</v>
       </c>
@@ -19752,51 +20032,51 @@
         <v>371996000.0</v>
       </c>
       <c r="K29">
         <v>58219000.0</v>
       </c>
       <c r="L29">
         <v>32329000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>523475000.0</v>
       </c>
       <c r="C30">
         <v>463444000.0</v>
       </c>
       <c r="D30">
         <v>443413000.0</v>
       </c>
       <c r="E30">
         <v>97094000.0</v>
       </c>
       <c r="F30">
         <v>143203000.0</v>
       </c>
       <c r="G30">
         <v>363184000.0</v>
       </c>
       <c r="H30">
         <v>710997000.0</v>
       </c>
       <c r="I30">
         <v>352064000.0</v>
       </c>
@@ -19830,51 +20110,51 @@
       <c r="S30">
         <v>240054000.0</v>
       </c>
       <c r="T30">
         <v>114222000.0</v>
       </c>
       <c r="U30">
         <v>51434000.0</v>
       </c>
       <c r="V30">
         <v>21370000.0</v>
       </c>
       <c r="W30">
         <v>11452000.0</v>
       </c>
       <c r="X30"/>
       <c r="Y30">
         <v>15617000.0</v>
       </c>
       <c r="Z30">
         <v>11455000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B31">
         <v>-15951000.0</v>
       </c>
       <c r="C31">
         <v>11918000.0</v>
       </c>
       <c r="D31">
         <v>34024000.0</v>
       </c>
       <c r="E31">
         <v>35834000.0</v>
       </c>
       <c r="F31">
         <v>-14589000.0</v>
       </c>
       <c r="G31">
         <v>-26428000.0</v>
       </c>
       <c r="H31">
         <v>41372000.0</v>
       </c>
       <c r="I31">
         <v>107654000.0</v>
       </c>
@@ -19910,51 +20190,51 @@
       </c>
       <c r="T31">
         <v>18781000.0</v>
       </c>
       <c r="U31">
         <v>6370000.0</v>
       </c>
       <c r="V31">
         <v>-1761000.0</v>
       </c>
       <c r="W31">
         <v>10000.0</v>
       </c>
       <c r="X31">
         <v>-31253000.0</v>
       </c>
       <c r="Y31">
         <v>-4090000.0</v>
       </c>
       <c r="Z31">
         <v>25726000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B32">
         <v>5219376000.0</v>
       </c>
       <c r="C32">
         <v>4206289000.0</v>
       </c>
       <c r="D32">
         <v>3318602000.0</v>
       </c>
       <c r="E32">
         <v>2619319000.0</v>
       </c>
       <c r="F32">
         <v>2923377000.0</v>
       </c>
       <c r="G32">
         <v>2711332000.0</v>
       </c>
       <c r="H32">
         <v>3063117000.0</v>
       </c>
       <c r="I32">
         <v>2244044000.0</v>
       </c>
@@ -20007,880 +20287,894 @@
         <v>490000.0</v>
       </c>
       <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>451189000.0</v>
+      </c>
+      <c r="C2">
+        <v>558109000.0</v>
+      </c>
+      <c r="D2">
         <v>1017441000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>984111000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>597320000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>500165000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>946370000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>442357000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>511593000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>448105000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>656520000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>424915000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>500253000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>436235000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>941778000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>607951000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>644155000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>355577000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>660830000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>458924000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>455062000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>618607000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>449372000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>634550000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>504951000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>441786000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1065822000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>408443000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>507774000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>531866000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>592931000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>547093000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>317376000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>394467000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>277111000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>795226000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>512433000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>807607000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>322947000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>510368000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>834373000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>598457000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1031046000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>786880000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>731734000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>430228000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>700285000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>700886000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>451628000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>713447000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>577890000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>901553000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>379662000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>585879000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>781464000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>600431000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>713591000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>420310000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>522228000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>626624000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>337976000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>307628000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>313077000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>476007000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>303660000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>285925000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>375056000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>235858000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>227780000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>182924000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>199725000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>153251000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>122341000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>92591000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>89847000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>76967000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>48852000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>36907000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>27080000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>24537000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>16397000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>9328000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>9811000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>10004000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>5510000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>6158000.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>147845000.0</v>
+      </c>
+      <c r="C3">
+        <v>147393000.0</v>
+      </c>
+      <c r="D3">
         <v>140631000.0</v>
       </c>
-      <c r="C3">
-[...4 lines deleted...]
-      </c>
       <c r="E3">
-        <v>125876000.0</v>
+        <v>140329000.0</v>
       </c>
       <c r="F3">
+        <v>123413000.0</v>
+      </c>
+      <c r="G3">
+        <v>124843000.0</v>
+      </c>
+      <c r="H3">
         <v>124419000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>111158000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>97337000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>90584000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>89691000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>77743000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>71705000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>68855000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>70541000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>67423000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>66553000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>65207000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>65294000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>65693000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>65708000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>63205000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>59648000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>59401000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>57597000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>56279000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>55505000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>51154000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>49944000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>48872000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>41544000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>34428000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>30345000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>24419000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>25761000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>28612000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>27972000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>32968000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>58719000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>57142000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>56704000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>58375000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>63902000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>64766000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>65897000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>63260000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>62659000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>59827000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>62592000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>60720000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>61386000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>59924000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>56445000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>56615000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>60585000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>63902000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>65065000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>73164000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>68704000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>62240000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>56018000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>48269000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>43170000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>35176000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>38658000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>39089000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>38908000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>34607000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>30028000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>26085000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>22186000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>16798000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>12805000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>9064000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>6800000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>6531000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>6027000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>5123000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>3698000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>-1071000.0</v>
       </c>
-      <c r="CB3"/>
-      <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -20948,672 +21242,686 @@
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
-      <c r="BQ4"/>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
-      <c r="BS4">
-[...1 lines deleted...]
-      </c>
+      <c r="BS4"/>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
-      <c r="CH4"/>
-      <c r="CI4"/>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B5">
+        <v>464940000.0</v>
+      </c>
+      <c r="C5">
+        <v>361949000.0</v>
+      </c>
+      <c r="D5">
         <v>562643000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>474466000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>361351000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>226584000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>457233000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>336350000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>386896000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>264729000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>383749000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>294199000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>189886000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>36421000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-3439000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-58689000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>142840000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-59889000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>169696000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>48998000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>107418000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>259157000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>54600000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>204184000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>50076000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>8366000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-87146000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>50568000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2214000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-58699000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>59661000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>66577000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-88675000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>101505000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-26420000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>213431000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>16340000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>24529000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-691555000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>83341000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>10316000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>218640000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>238495000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>399662000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>59442000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-66529000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>201598000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>87319000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>5296000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>141242000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>64861000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>208963000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>41937000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>66939000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>173268000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>113663000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>142719000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-455566000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-481342000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>222765000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>71957000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>133007000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>173365000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>212915000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>180444000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>195359000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>150724000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>165056000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>205125000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>170667000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>161328000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>133226000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>93856000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>70893000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>78262000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>48299000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>5800000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>4820000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>7692000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>6169000.0</v>
       </c>
-      <c r="CB5">
-[...4 lines deleted...]
-      </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
-      <c r="CH5"/>
-      <c r="CI5"/>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
+        <v>0.0</v>
+      </c>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>612785000.0</v>
+      </c>
+      <c r="C6">
+        <v>509342000.0</v>
+      </c>
+      <c r="D6">
         <v>703274000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
-        <v>352460000.0</v>
+        <v>614795000.0</v>
       </c>
       <c r="F6">
+        <v>484764000.0</v>
+      </c>
+      <c r="G6">
+        <v>351427000.0</v>
+      </c>
+      <c r="H6">
         <v>581652000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>447508000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>484233000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>355313000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>473440000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>371942000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>261591000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>105276000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>67102000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>8734000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>209393000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>5318000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>234990000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>114691000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>173126000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>322362000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>114248000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>263585000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>107673000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>64645000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-31641000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>101722000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>52158000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-9827000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>101205000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>101005000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-58330000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>125924000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-659000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>242043000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>44312000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>57497000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-632836000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>140483000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>67020000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>277015000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>302397000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>464428000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>125339000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-3269000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>264257000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>147146000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>67888000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>201962000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>126247000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>268887000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>98382000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>123554000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>233853000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>177565000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>207784000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-382402000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-412638000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>285005000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>127975000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>181276000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>216535000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>248091000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>219102000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>234448000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>189632000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>199663000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>235153000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>196752000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>183514000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>150024000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>106661000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>79957000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>85062000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>54830000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>11827000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>9943000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>11390000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>5098000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>27426000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>27426000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-39272000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11494000.0</v>
       </c>
       <c r="CG6">
         <v>11494000.0</v>
       </c>
       <c r="CH6">
+        <v>11494000.0</v>
+      </c>
+      <c r="CI6">
+        <v>11494000.0</v>
+      </c>
+      <c r="CJ6">
         <v>-26923000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3381000.0</v>
       </c>
       <c r="CK6">
         <v>3381000.0</v>
       </c>
+      <c r="CL6">
+        <v>3381000.0</v>
+      </c>
+      <c r="CM6">
+        <v>3381000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -21681,145 +21989,147 @@
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
-      <c r="BQ7"/>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
-      <c r="BS7">
-[...1 lines deleted...]
-      </c>
+      <c r="BS7"/>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
-      <c r="CH7"/>
-      <c r="CI7"/>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
         <v>10400000.0</v>
       </c>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -21884,1262 +22194,1296 @@
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
-      <c r="BQ8"/>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
-      <c r="BS8">
-[...1 lines deleted...]
-      </c>
+      <c r="BS8"/>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
         <v>89000.0</v>
       </c>
-      <c r="CE8">
-[...2 lines deleted...]
-      <c r="CF8">
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
         <v>-89000.0</v>
       </c>
-      <c r="CG8">
+      <c r="CI8">
         <v>89000.0</v>
       </c>
-      <c r="CH8"/>
-      <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>605004000.0</v>
+      </c>
+      <c r="C9">
+        <v>486131000.0</v>
+      </c>
+      <c r="D9">
         <v>665341000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>610745000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>499850000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>344403000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>567661000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>445311000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>498889000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>346003000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>502033000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>376175000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>310420000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>112051000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>60613000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>20982000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-23200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>11463000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>246489000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>124580000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>174118000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>184767000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>159860000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>293015000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>137460000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>90338000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>333555000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>138363000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>77182000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>112000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>98310000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>129127000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-8058000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>172798000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>62070000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>291800000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>110893000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>84184000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>7848000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>170908000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>182051000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>277611000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>444933000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>484365000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>164483000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>38981000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>306103000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>189402000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>92725000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>236711000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>191174000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>364034000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>140098000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>169326000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>293547000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>238716000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>243741000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>76745000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>138124000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>379164000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>194798000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>259665000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>296724000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>321892000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>284194000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>282036000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>266209000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>244993000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>298096000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>235284000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>233926000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>195443000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>144700000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>104324000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>110950000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>82040000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>28371000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>30042000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>25615000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>16257000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>27426000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>27426000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>13581000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11494000.0</v>
       </c>
       <c r="CG9">
         <v>11494000.0</v>
       </c>
       <c r="CH9">
+        <v>11494000.0</v>
+      </c>
+      <c r="CI9">
+        <v>11494000.0</v>
+      </c>
+      <c r="CJ9">
         <v>3380000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3381000.0</v>
       </c>
       <c r="CK9">
         <v>3381000.0</v>
       </c>
+      <c r="CL9">
+        <v>3381000.0</v>
+      </c>
+      <c r="CM9">
+        <v>3381000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>459377000.0</v>
+      </c>
+      <c r="C10">
+        <v>354334000.0</v>
+      </c>
+      <c r="D10">
         <v>551342000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>460345000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>352167000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>217059000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>446346000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>327342000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>377131000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>255519000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>376681000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>290465000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>188471000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>35673000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-6572000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-61680000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>139604000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-62754000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>167166000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>46040000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>102795000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>256161000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>49303000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>193144000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>47125000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1489000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-90273000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>45657000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-6804000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-68993000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>47700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>60146000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-54655000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>94576000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-33689000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>213327000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>11935000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>14808000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-694737000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>82252000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-4127000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>223667000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>234315000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>397772000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>60545000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-66897000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>201045000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>82885000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>2362000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>140860000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>64877000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>208688000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>41062000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>66189000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>170574000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>110761000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>135347000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-456486000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-481442000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>222765000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>71957000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>133007000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>173365000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>212915000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>180438000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>195359000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>150317000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>164967000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>201298000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>169732000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>171612000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>133099000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>93856000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>65209000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>86140000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>53649000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>7864000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>8309000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>13063000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>4473000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-1355000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-1355000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-7204000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>218000.0</v>
       </c>
       <c r="CG10">
         <v>218000.0</v>
       </c>
       <c r="CH10">
-        <v>-4193000.0</v>
+        <v>218000.0</v>
       </c>
       <c r="CI10">
-        <v>-4193000.0</v>
+        <v>218000.0</v>
       </c>
       <c r="CJ10">
         <v>-4193000.0</v>
       </c>
       <c r="CK10">
         <v>-4193000.0</v>
       </c>
+      <c r="CL10">
+        <v>-4193000.0</v>
+      </c>
+      <c r="CM10">
+        <v>-4193000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>36808000.0</v>
+      </c>
+      <c r="C11">
+        <v>7715000.0</v>
+      </c>
+      <c r="D11">
         <v>30459000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>4402000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>10299000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>7524000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>53230000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>14386000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>27775000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>18903000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>27442000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>22067000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>17892000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-6888000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>976000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-12512000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>83799000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-19499000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>35796000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>837000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>20346000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>46490000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-66400000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>38107000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>10214000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-89215000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-30865000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>15035000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>11744000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1394000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-4416000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2396000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-6164000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>11625000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>398765000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>7580000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-40028000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>5679000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>56053000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-68205000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>7288000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>28031000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>23195000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>48454000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-33340000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-5980000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>11449000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-6948000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-2166000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>28853000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1937000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>13650000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>7464000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>7047000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>16396000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>22844000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>24364000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-7070000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-68329000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>26251000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>10819000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>17039000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>17421000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>36046000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>21395000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>23014000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>8697000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>11623000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>20719000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>5137000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>38841000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>33830000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>24185000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>18590000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>23266000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>7615000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-36554000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>3281000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>5025000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>181000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>1355000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>1355000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>7204000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-248000.0</v>
       </c>
       <c r="CG11">
         <v>-248000.0</v>
       </c>
       <c r="CH11">
-        <v>4193000.0</v>
+        <v>-248000.0</v>
       </c>
       <c r="CI11">
-        <v>4193000.0</v>
+        <v>-248000.0</v>
       </c>
       <c r="CJ11">
         <v>4193000.0</v>
       </c>
       <c r="CK11">
         <v>4193000.0</v>
       </c>
+      <c r="CL11">
+        <v>4193000.0</v>
+      </c>
+      <c r="CM11">
+        <v>4193000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B12">
+        <v>5563000.0</v>
+      </c>
+      <c r="C12">
+        <v>7615000.0</v>
+      </c>
+      <c r="D12">
         <v>11301000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>14121000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>9184000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>9525000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>10887000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>9008000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>9765000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>9210000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>7068000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3734000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1415000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>748000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3133000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2991000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3236000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2865000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2530000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2958000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4623000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2996000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3018000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>10975000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3254000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6789000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3048000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4976000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>8921000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>10121000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>11476000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3198000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>6065000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>5182000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>6073000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4149000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>6374000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>9169000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3182000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>5563000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>7151000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>4642000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>4180000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1775000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>826000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>194000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>553000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>89000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>930000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>410000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>16000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>275000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>875000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>750000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>2694000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2902000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>7372000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>920000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>100000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>4847000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>1954000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>1837000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>12000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>2384000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>6000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>2275000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>407000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>89000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>3827000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>935000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>509000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>127000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>1303000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>4000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>163000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>647000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>1283000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>201000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>1071000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>819000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>1169000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>1304000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>773000.0</v>
       </c>
-      <c r="CE12">
-[...4 lines deleted...]
-      </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12"/>
+      <c r="CH12">
+        <v>0.0</v>
+      </c>
+      <c r="CI12">
+        <v>0.0</v>
+      </c>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B13">
+        <v>29920000.0</v>
+      </c>
+      <c r="C13">
+        <v>28862000.0</v>
+      </c>
+      <c r="D13">
         <v>27489000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>23308000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>12100000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>18865000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>14666000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>22580000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>24599000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>27245000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>23565000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>23254000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>25026000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>25822000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>18330000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>9749000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2880000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2325000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2183000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1752000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1288000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>956000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1446000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2109000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3674000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>9330000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>9663000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>11454000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>13510000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>4310000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23154,89 +23498,87 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -23304,963 +23646,987 @@
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
-      <c r="BQ14"/>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
-      <c r="BS14">
-[...1 lines deleted...]
-      </c>
+      <c r="BS14"/>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
-      <c r="CH14"/>
-      <c r="CI14"/>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>422569000.0</v>
+      </c>
+      <c r="C15">
+        <v>346619000.0</v>
+      </c>
+      <c r="D15">
         <v>520883000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>455943000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>341868000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>209535000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>393116000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>312956000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>349356000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>236616000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>349239000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>268398000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>170579000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>42561000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-7548000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-49168000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>55805000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-43255000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>131370000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>45203000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>82449000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>209671000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>115703000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>155037000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>36911000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>90704000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-59408000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>30622000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-18548000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-67599000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>52116000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>57750000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-48491000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>82951000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-432454000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>205747000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>51963000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>9129000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-750790000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>150457000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-11415000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>195636000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>211120000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>349318000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>93885000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-60917000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>189596000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>89833000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>4528000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>112007000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>62940000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>195038000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>33598000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>59142000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>154178000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>87917000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>110983000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-449416000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-413113000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>196514000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>61138000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>115968000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>155944000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>176869000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>159043000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>172345000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>141620000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>153344000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>180579000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>164595000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>132771000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>99269000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>69671000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>46619000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>62874000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>46034000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>44418000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>5028000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>8038000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>4292000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-1355000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-1355000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-7204000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>248000.0</v>
       </c>
       <c r="CG15">
         <v>248000.0</v>
       </c>
       <c r="CH15">
-        <v>-4193000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="CI15">
-        <v>-4193000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="CJ15">
         <v>-4193000.0</v>
       </c>
       <c r="CK15">
         <v>-4193000.0</v>
       </c>
+      <c r="CL15">
+        <v>-4193000.0</v>
+      </c>
+      <c r="CM15">
+        <v>-4193000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>170579000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>42561000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-7548000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-49168000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>55805000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-43255000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>131370000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>45203000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>82449000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>209671000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>115703000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>155037000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>36911000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>90704000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-59408000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>30622000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-18548000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-67599000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>52116000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>57750000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-48491000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>82951000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-432454000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>205747000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>51963000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>9129000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-696083000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>154146000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>13408000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>170565000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>164905000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>349318000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>94490000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-62292000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>191959000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>88424000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>4528000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>112007000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>65260000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>195038000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>33598000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>59142000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>154178000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>87917000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>110983000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>-449416000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>-413113000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>196514000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>61138000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>115968000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>155944000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>176869000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>159043000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>172345000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>141620000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>153344000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>180579000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>164595000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>132771000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>99269000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>69671000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>46619000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>62874000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>46034000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>44418000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>5028000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>8038000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>4292000.0</v>
       </c>
-      <c r="CB16">
-[...4 lines deleted...]
-      </c>
       <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16">
         <v>-1718000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>1718000.0</v>
       </c>
-      <c r="CF16">
-[...6 lines deleted...]
-      <c r="CI16"/>
+      <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
+        <v>0.0</v>
+      </c>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B17">
+        <v>422569000.0</v>
+      </c>
+      <c r="C17">
+        <v>346619000.0</v>
+      </c>
+      <c r="D17">
         <v>520883000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>455943000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>341868000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>209535000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>393116000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>312956000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>349356000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>236616000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>349239000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>268398000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>170579000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>42561000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-7548000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-49168000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>55805000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-43255000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>131370000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>45203000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>82449000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>209671000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>117982000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>155102000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>36608000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>90792000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-59329000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>30557000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-18451000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-67426000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>52601000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>60983000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-88576000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>84698000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-431258000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>201702000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>49994000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>9681000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-842381000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>143672000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>3232000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>165568000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>146115000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>349433000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>92561000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-62118000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>196908000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>88424000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>4528000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>112007000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>65260000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>195038000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>33598000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>59142000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>154178000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>87917000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>110983000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>-449416000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>-413113000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>196514000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>61138000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>115968000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>155944000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BM17">
         <v>176869000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>159043000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BO17">
         <v>172345000.0</v>
       </c>
-      <c r="BN17">
-[...2 lines deleted...]
-      <c r="BO17">
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
         <v>153344000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BR17">
         <v>180579000.0</v>
       </c>
-      <c r="BQ17"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BS17"/>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
-      <c r="CH17"/>
-      <c r="CI17"/>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>24357000.0</v>
+      </c>
+      <c r="C18">
+        <v>21247000.0</v>
+      </c>
+      <c r="D18">
         <v>16188000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>9187000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2916000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>9340000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3779000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>13572000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>14834000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>18035000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>16497000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>19520000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>23611000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>25074000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>15197000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>6758000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-356000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-540000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-347000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1206000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3335000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2040000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1572000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-8866000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>420000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>2541000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>6615000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>6478000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>4589000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>4138000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -24275,798 +24641,806 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>21371000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>18419000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>9664000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1987000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2085000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3463000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1869000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2959000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>6809000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-5453000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-3044000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-517000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>6622000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>30641000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>9329000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>10701000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>17767000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>48168000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>4869000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>55044000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>25494000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>7455000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>10487000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>4381000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>31972000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>138441000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>20491000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>20735000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>43716000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>21972000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>1726000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>4843000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>2035000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>3836000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-2355000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>1384000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>1996000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>1940000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>1059000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>2841000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>5732000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>1253000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>6618000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>3060000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>716000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>3978000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>22000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>7427000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>3624000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BL19">
         <v>7714000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BM19">
         <v>1277000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BN19">
         <v>-29000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BO19">
         <v>4218000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19">
+      <c r="BP19"/>
+      <c r="BQ19">
         <v>2265000.0</v>
       </c>
-      <c r="BP19">
+      <c r="BR19">
         <v>1084000.0</v>
       </c>
-      <c r="BQ19"/>
-      <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>23377000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>19494000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>19768000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>13231000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>7338000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>5038000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>2945000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>1715000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>11354000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>16716000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>13019000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>6311000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>4482000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>7351000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>18605000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>10437000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>9522000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>14576000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>14723000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>24352000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>37084000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>18561000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>13415000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>26667000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>21181000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>729160000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>5066000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>85587000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>85587000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>16818000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>3198000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>6970000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>6650000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>3249000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>1406000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>491000.0</v>
       </c>
-      <c r="AW20">
-[...2 lines deleted...]
-      <c r="AX20">
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>24892000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>57276000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>3773000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>3723000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>26476000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>25792000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>19533000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>405123000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>459612000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>5514000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>10294000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>11931000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>12190000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>3821000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>2288000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>1143000.0</v>
       </c>
-      <c r="BN20">
-[...2 lines deleted...]
-      <c r="BO20">
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
         <v>4076000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>2524000.0</v>
       </c>
-      <c r="BQ20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BS20"/>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
-      <c r="CH20"/>
-      <c r="CI20"/>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>450386000.0</v>
+      </c>
+      <c r="C21">
+        <v>345303000.0</v>
+      </c>
+      <c r="D21">
         <v>547918000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>466095000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>361607000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>221244000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>456769000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>321999000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>372511000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>243141000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>397784000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>272965000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>168515000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>18002000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-45906000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-68353000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>144827000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-57804000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>173159000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>50867000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>110377000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>252348000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>57774000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>207163000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>50896000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1656000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-117866000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>41304000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-8584000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-76639000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>11008000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>58475000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-103634000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>74264000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-35071000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>206989000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>13928000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-7995000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-821153000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>73324000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-243000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>179921000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>345318000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>397821000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>57133000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-70113000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>196942000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>83875000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1908000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>139274000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>62200000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>207904000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>39096000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>61207000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>172015000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>107045000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>139659000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-456282000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-485320000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>222743000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>64530000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>129383000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>165651000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>211638000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>180473000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>191141000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>144727000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>162791000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>204041000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>168056000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>161328000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>130152000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>88727000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>58132000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>78262000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>48299000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>5800000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>4820000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>6693000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>5098000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>27426000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>27426000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-39272000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11494000.0</v>
       </c>
       <c r="CG21">
         <v>11494000.0</v>
       </c>
       <c r="CH21">
+        <v>11494000.0</v>
+      </c>
+      <c r="CI21">
+        <v>11494000.0</v>
+      </c>
+      <c r="CJ21">
         <v>-26923000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3381000.0</v>
       </c>
       <c r="CK21">
         <v>3381000.0</v>
       </c>
+      <c r="CL21">
+        <v>3381000.0</v>
+      </c>
+      <c r="CM21">
+        <v>3381000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -25134,370 +25508,382 @@
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
-      <c r="BQ22"/>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
-      <c r="BS22">
-[...1 lines deleted...]
-      </c>
+      <c r="BS22"/>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
-      <c r="CH22"/>
-      <c r="CI22"/>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>605807000.0</v>
+      </c>
+      <c r="C23">
+        <v>698937000.0</v>
+      </c>
+      <c r="D23">
         <v>1134864000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1128761000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>735563000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>623324000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1057262000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>565669000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>637971000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>550967000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>760769000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>528125000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>642158000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>530284000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1048297000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>697286000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>476128000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>424844000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>734160000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>532637000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>518803000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>551026000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>551458000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>720402000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>591515000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>530468000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1517243000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>505502000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>593540000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>608617000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>680233000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>617745000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>412952000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>493001000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>374252000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>880037000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>609398000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>899786000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1151948000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>607952000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1016667000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>696147000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1130661000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>873424000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>839084000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>539322000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>809446000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>806413000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>542445000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>810884000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>706864000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1057683000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>480664000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>693998000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>902996000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>732102000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>817673000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>953337000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1145672000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>783045000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>468244000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>437910000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>444150000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>586261000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>407381000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>376820000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>496538000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>318060000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>321835000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>250152000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>272323000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>218542000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>178314000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>138783000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>122535000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>110708000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>71423000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>62129000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>46002000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>35696000.0</v>
       </c>
-      <c r="CB23">
-[...4 lines deleted...]
-      </c>
       <c r="CD23">
+        <v>0.0</v>
+      </c>
+      <c r="CE23">
+        <v>0.0</v>
+      </c>
+      <c r="CF23">
         <v>52853000.0</v>
       </c>
-      <c r="CE23">
-[...4 lines deleted...]
-      </c>
       <c r="CG23">
         <v>0.0</v>
       </c>
       <c r="CH23">
+        <v>0.0</v>
+      </c>
+      <c r="CI23">
+        <v>0.0</v>
+      </c>
+      <c r="CJ23">
         <v>30303000.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25543,562 +25929,576 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>147845000.0</v>
+      </c>
+      <c r="C25">
+        <v>147393000.0</v>
+      </c>
+      <c r="D25">
         <v>140631000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>138062000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>124647000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>125876000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>124419000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>111158000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>97337000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>90584000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>89691000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>77743000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>71705000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>68855000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>70541000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>67423000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>66553000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>65207000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>65294000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>65693000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>65708000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>63205000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>59648000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>59401000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>57597000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>56279000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>55505000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>51154000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>49944000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>48872000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>41544000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>34428000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>30345000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>24419000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>25761000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>28612000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>27972000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>32968000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>58719000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>57142000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>56704000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>58375000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>63902000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>64766000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>65897000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>63260000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>62659000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>59827000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>62592000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>60720000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>61386000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>56900000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>57793000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>58291000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>60585000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>63902000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>65065000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>73164000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>68704000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>62240000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>56018000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>48269000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>43170000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>35176000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>38658000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>39089000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>38908000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>34607000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>30028000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>26085000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>22186000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>16798000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>12805000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>9064000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>6800000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>6531000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>6027000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>5123000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>3698000.0</v>
       </c>
-      <c r="CA25"/>
-      <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26">
+        <v>76243000.0</v>
+      </c>
+      <c r="C26">
+        <v>66944000.0</v>
+      </c>
+      <c r="D26">
         <v>65953000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>60592000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>54487000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>52389000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>46499000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>50197000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>51937000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>42742000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>43862000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>41190000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>36745000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>30510000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>31284000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>29183000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>25229000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>27108000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>29881000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>25426000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>23935000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>19873000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>22670000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>22972000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>22483000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>25613000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>25427000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>24912000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>24395000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>21877000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>21388000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>22390000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>20370000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>20324000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>23583000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>20850000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>21341000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>22799000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>29471000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>32173000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>32931000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>30187000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>36728000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>29630000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>29479000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>34756000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>34944000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>37593000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>32659000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>38773000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>38421000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>34984000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>30964000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>29931000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>31639000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>32372000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>32365000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>36084000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>37906000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>38164000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>33102000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>31351000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>27601000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>21472000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>22836000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>22888000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>23716000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>24136000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>18605000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>11704000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>11080000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>9952000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>7725000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>4760000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>4432000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>3854000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>3763000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>3058000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>1649000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>1571000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>1536000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>1519000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>1462000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>426000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>287000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>197000.0</v>
       </c>
-      <c r="CH26"/>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26144,402 +26544,414 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>51947000.0</v>
+      </c>
+      <c r="C28">
+        <v>65331000.0</v>
+      </c>
+      <c r="D28">
         <v>50681000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>47324000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>52590000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>53164000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>49582000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>46293000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>46560000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>45827000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>57094000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>50172000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>81918000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>44028000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>42734000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>46368000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>38894000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>36728000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>38411000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>43476000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>36346000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>52087000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>62700000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>49861000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>51770000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>58587000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>55643000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>53542000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>50934000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>45352000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>51338000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>33539000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>50854000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>41126000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>54997000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>50546000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>48957000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>48199000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>70370000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>60345000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>63776000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>67503000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>62887000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>53716000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>70901000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>67688000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>70968000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>66528000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>57667000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>58664000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>65661000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>63870000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>66265000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>74465000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>57231000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>75102000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>52717000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>95878000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>131807000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>118257000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>97166000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>98931000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>103472000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>84961000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>145461000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>66864000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>96667000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>53990000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>72926000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>49315000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>52747000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>48995000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>43626000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>28671000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>24191000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>27082000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>18808000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>22164000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>16574000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>11159000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>13731000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>9970000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>10216000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>4652000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>3462000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>3040000.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>36808000.0</v>
+      </c>
+      <c r="C29">
+        <v>7715000.0</v>
+      </c>
+      <c r="D29">
         <v>30459000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4402000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>10299000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7524000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>53230000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>14386000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>27775000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>18903000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>27442000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>22067000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>17892000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-6888000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>976000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-12512000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>83799000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-19499000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>35796000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>837000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>20346000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>46490000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-66400000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>38107000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>10214000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-89215000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-30865000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>15035000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>11744000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-1394000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -26554,849 +26966,869 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>154618000.0</v>
+      </c>
+      <c r="C30">
+        <v>140828000.0</v>
+      </c>
+      <c r="D30">
         <v>117423000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>144650000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>138243000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>123159000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>110892000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>123312000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>126378000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>102862000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>104249000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>103210000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>141905000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>94049000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>106519000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>89335000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-168027000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>69267000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>73330000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>73713000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>63741000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-67581000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>102086000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>85852000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>86564000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>88682000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>451421000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>97059000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>85766000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>76751000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>87302000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>70652000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>95576000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>98534000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>97141000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>84811000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>96965000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>92179000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>829001000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>97584000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>182294000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>97690000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>99615000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>86544000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>107350000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>109094000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>109161000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>105527000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>90817000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>97437000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>128974000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>156130000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>101002000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>108119000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>121532000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>131671000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>104082000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>533027000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>623444000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>156421000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>130268000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>130282000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>131073000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>110254000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>103721000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>90895000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>121482000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>82202000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>94055000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>67228000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>72598000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>65291000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>55973000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>46192000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>32688000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>33741000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>22571000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>25222000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>18922000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>11159000.0</v>
       </c>
-      <c r="CB30">
-[...4 lines deleted...]
-      </c>
       <c r="CD30">
+        <v>0.0</v>
+      </c>
+      <c r="CE30">
+        <v>0.0</v>
+      </c>
+      <c r="CF30">
         <v>52853000.0</v>
       </c>
-      <c r="CE30">
-[...4 lines deleted...]
-      </c>
       <c r="CG30">
         <v>0.0</v>
       </c>
       <c r="CH30">
+        <v>0.0</v>
+      </c>
+      <c r="CI30">
+        <v>0.0</v>
+      </c>
+      <c r="CJ30">
         <v>30303000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B31">
+        <v>8991000.0</v>
+      </c>
+      <c r="C31">
+        <v>9031000.0</v>
+      </c>
+      <c r="D31">
         <v>3424000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-5750000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-9440000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-4185000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-10423000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>5343000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>4620000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>12378000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-21103000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>17500000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>19956000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>17671000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>39334000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>6673000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-5223000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-4950000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-5993000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-4827000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-7582000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>3813000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-8471000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-14019000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-3771000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-167000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>27593000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>4353000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1780000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>7646000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>36692000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1671000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>48979000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>20312000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>1382000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>6338000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-1993000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>22803000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>126416000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>8928000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-3884000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>43746000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-111003000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-49000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>3412000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>3216000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>4103000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-990000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>454000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>1586000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>2677000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>784000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1966000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>4982000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-1441000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>3716000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-4312000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-204000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>3878000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>22000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>7427000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>3624000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>7714000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>1277000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-35000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>4218000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>5590000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>2176000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-2743000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>1676000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>10284000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>2947000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>5129000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>7077000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>7878000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>5350000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>2064000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>3489000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>6370000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-625000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-28781000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-28781000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>32068000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-11276000.0</v>
       </c>
       <c r="CG31">
         <v>-11276000.0</v>
       </c>
       <c r="CH31">
+        <v>-11276000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-11276000.0</v>
+      </c>
+      <c r="CJ31">
         <v>22730000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7574000.0</v>
       </c>
       <c r="CK31">
         <v>-7574000.0</v>
       </c>
+      <c r="CL31">
+        <v>-7574000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-7574000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>1056193000.0</v>
+      </c>
+      <c r="C32">
+        <v>1044240000.0</v>
+      </c>
+      <c r="D32">
         <v>1682782000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1594856000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1097170000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>844568000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1514031000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>887668000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1010482000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>794108000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1158553000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>801090000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>810673000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>548286000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1002391000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>628933000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>620955000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>367040000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>907319000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>583504000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>629180000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>803374000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>609232000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>927565000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>642411000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>532124000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1399377000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>546806000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>584956000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>531978000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>691241000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>676220000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>309318000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>567265000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>339181000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>1087026000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>623326000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>891791000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>330795000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>681276000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1016424000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>876068000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>1475979000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>1271245000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>896217000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>469209000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>1006388000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>890288000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>544353000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>950158000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>769064000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>1265587000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>519760000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>755205000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>1075011000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>839147000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>957332000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>497055000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>660352000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>1005788000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>532774000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>567293000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>609801000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>797899000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>587854000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>567961000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>641265000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>480851000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>525876000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>418208000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>433651000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>348694000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>267041000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>196915000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>200797000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>159007000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>77223000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>66949000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>52695000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>40794000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>27426000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>27426000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>13581000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11494000.0</v>
       </c>
       <c r="CG32">
         <v>11494000.0</v>
       </c>
       <c r="CH32">
+        <v>11494000.0</v>
+      </c>
+      <c r="CI32">
+        <v>11494000.0</v>
+      </c>
+      <c r="CJ32">
         <v>3380000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>3381000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>3381000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>3381000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -27487,51 +27919,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B2">
         <v>1638223000.0</v>
       </c>
       <c r="C2">
         <v>1965069000.0</v>
       </c>
       <c r="D2">
         <v>1493462000.0</v>
       </c>
       <c r="E2">
         <v>1455837000.0</v>
       </c>
       <c r="F2">
         <v>1273594000.0</v>
       </c>
       <c r="G2">
         <v>1446510000.0</v>
       </c>
       <c r="H2">
         <v>1562623000.0</v>
       </c>
       <c r="I2">
         <v>2330476000.0</v>
       </c>
@@ -27559,51 +27991,51 @@
       <c r="Q2">
         <v>664499000.0</v>
       </c>
       <c r="R2">
         <v>716218000.0</v>
       </c>
       <c r="S2">
         <v>404264000.0</v>
       </c>
       <c r="T2">
         <v>308092000.0</v>
       </c>
       <c r="U2">
         <v>16721000.0</v>
       </c>
       <c r="V2">
         <v>3465000.0</v>
       </c>
       <c r="W2">
         <v>3727000.0</v>
       </c>
       <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B3">
         <v>869875000</v>
       </c>
       <c r="C3">
         <v>1526076000</v>
       </c>
       <c r="D3">
         <v>1386775000</v>
       </c>
       <c r="E3">
         <v>903605000</v>
       </c>
       <c r="F3">
         <v>540291000</v>
       </c>
       <c r="G3">
         <v>416635000</v>
       </c>
       <c r="H3">
         <v>668717000</v>
       </c>
       <c r="I3">
         <v>739838000</v>
       </c>
@@ -27633,51 +28065,51 @@
       </c>
       <c r="R3">
         <v>279941000</v>
       </c>
       <c r="S3">
         <v>459271000</v>
       </c>
       <c r="T3">
         <v>242371000</v>
       </c>
       <c r="U3">
         <v>153150000</v>
       </c>
       <c r="V3">
         <v>42481000</v>
       </c>
       <c r="W3">
         <v>7733000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>179069000.0</v>
       </c>
       <c r="G4">
         <v>-176694000.0</v>
       </c>
       <c r="H4">
         <v>-113154000.0</v>
       </c>
       <c r="I4">
         <v>-754295000.0</v>
       </c>
       <c r="J4">
         <v>905920000.0</v>
       </c>
       <c r="K4">
         <v>208574000.0</v>
       </c>
       <c r="L4">
         <v>-355228000.0</v>
@@ -27687,51 +28119,51 @@
       </c>
       <c r="N4">
         <v>423778000.0</v>
       </c>
       <c r="O4">
         <v>295675000.0</v>
       </c>
       <c r="P4">
         <v>-160070000.0</v>
       </c>
       <c r="Q4">
         <v>101190000.0</v>
       </c>
       <c r="R4">
         <v>-51719000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-143726000.0</v>
       </c>
       <c r="G5">
         <v>-78289000.0</v>
       </c>
       <c r="H5">
         <v>-155244000.0</v>
       </c>
       <c r="I5">
         <v>-311739000.0</v>
       </c>
       <c r="J5">
         <v>982481000.0</v>
       </c>
       <c r="K5">
         <v>-602053000.0</v>
       </c>
       <c r="L5">
         <v>-904648000.0</v>
@@ -27741,51 +28173,51 @@
       </c>
       <c r="N5">
         <v>886946000.0</v>
       </c>
       <c r="O5">
         <v>785558000.0</v>
       </c>
       <c r="P5">
         <v>71133000.0</v>
       </c>
       <c r="Q5">
         <v>755651000.0</v>
       </c>
       <c r="R5">
         <v>675465000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B6">
         <v>1175808000.0</v>
       </c>
       <c r="C6">
         <v>-326846000.0</v>
       </c>
       <c r="D6">
         <v>471607000.0</v>
       </c>
       <c r="E6">
         <v>37625000.0</v>
       </c>
       <c r="F6">
         <v>182243000.0</v>
       </c>
       <c r="G6">
         <v>-172916000.0</v>
       </c>
       <c r="H6">
         <v>-116113000.0</v>
       </c>
       <c r="I6">
         <v>-767853000.0</v>
       </c>
@@ -27815,51 +28247,51 @@
       </c>
       <c r="R6">
         <v>-51719000.0</v>
       </c>
       <c r="S6">
         <v>311954000.0</v>
       </c>
       <c r="T6">
         <v>96172000.0</v>
       </c>
       <c r="U6">
         <v>291371000.0</v>
       </c>
       <c r="V6">
         <v>13256000.0</v>
       </c>
       <c r="W6">
         <v>-262000.0</v>
       </c>
       <c r="X6">
         <v>601000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B7">
         <v>127649000.0</v>
       </c>
       <c r="C7">
         <v>-483120000.0</v>
       </c>
       <c r="D7">
         <v>-526664000.0</v>
       </c>
       <c r="E7">
         <v>998638000.0</v>
       </c>
       <c r="F7">
         <v>-336705000.0</v>
       </c>
       <c r="G7">
         <v>-562452000.0</v>
       </c>
       <c r="H7">
         <v>225279000.0</v>
       </c>
       <c r="I7">
         <v>-326343000.0</v>
       </c>
@@ -27887,93 +28319,93 @@
       <c r="Q7">
         <v>-92185000.0</v>
       </c>
       <c r="R7">
         <v>-144250000.0</v>
       </c>
       <c r="S7">
         <v>33196000.0</v>
       </c>
       <c r="T7">
         <v>69873000.0</v>
       </c>
       <c r="U7">
         <v>-27410000.0</v>
       </c>
       <c r="V7">
         <v>3212000.0</v>
       </c>
       <c r="W7">
         <v>-1786000.0</v>
       </c>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-96951000.0</v>
       </c>
       <c r="G8">
         <v>345150000.0</v>
       </c>
       <c r="H8">
         <v>-73594000.0</v>
       </c>
       <c r="I8">
         <v>-202298000.0</v>
       </c>
       <c r="J8">
         <v>85760000.0</v>
       </c>
       <c r="K8">
         <v>92747000.0</v>
       </c>
       <c r="L8">
         <v>-340292000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B9">
         <v>30620000.0</v>
       </c>
       <c r="C9">
         <v>-505336000.0</v>
       </c>
       <c r="D9">
         <v>-304183000.0</v>
       </c>
       <c r="E9">
         <v>118724000.0</v>
       </c>
       <c r="F9">
         <v>-222197000.0</v>
       </c>
       <c r="G9">
         <v>-196340000.0</v>
       </c>
       <c r="H9">
         <v>301108000.0</v>
       </c>
       <c r="I9">
         <v>-116388000.0</v>
       </c>
@@ -27995,51 +28427,51 @@
       <c r="O9">
         <v>-21683000.0</v>
       </c>
       <c r="P9">
         <v>-529809000.0</v>
       </c>
       <c r="Q9">
         <v>-91773000.0</v>
       </c>
       <c r="R9">
         <v>-122185000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9">
         <v>10975000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9">
         <v>3295000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B10">
         <v>377718000.0</v>
       </c>
       <c r="C10">
         <v>-276807000.0</v>
       </c>
       <c r="D10">
         <v>-205106000.0</v>
       </c>
       <c r="E10">
         <v>16693000.0</v>
       </c>
       <c r="F10">
         <v>-136365000.0</v>
       </c>
       <c r="G10">
         <v>-145396000.0</v>
       </c>
       <c r="H10">
         <v>-83528000.0</v>
       </c>
       <c r="I10">
         <v>-257229000.0</v>
       </c>
@@ -28067,51 +28499,51 @@
       <c r="Q10">
         <v>-69680000.0</v>
       </c>
       <c r="R10">
         <v>-52058000.0</v>
       </c>
       <c r="S10">
         <v>-84762000.0</v>
       </c>
       <c r="T10">
         <v>-19832000.0</v>
       </c>
       <c r="U10">
         <v>-9742000.0</v>
       </c>
       <c r="V10">
         <v>-2861000.0</v>
       </c>
       <c r="W10">
         <v>-2124000.0</v>
       </c>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>912946000.0</v>
       </c>
       <c r="F11">
         <v>-56849000.0</v>
       </c>
       <c r="G11">
         <v>-836008000.0</v>
       </c>
       <c r="H11">
         <v>408974000.0</v>
       </c>
       <c r="I11">
         <v>148653000.0</v>
       </c>
       <c r="J11">
         <v>-139116000.0</v>
       </c>
       <c r="K11">
         <v>-68035000.0</v>
       </c>
@@ -28123,51 +28555,51 @@
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11">
         <v>76279000.0</v>
       </c>
       <c r="S11">
         <v>209898000.0</v>
       </c>
       <c r="T11">
         <v>89899000.0</v>
       </c>
       <c r="U11">
         <v>17028000.0</v>
       </c>
       <c r="V11">
         <v>3852000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-350827000.0</v>
       </c>
       <c r="F12">
         <v>-57143000.0</v>
       </c>
       <c r="G12">
         <v>120383000.0</v>
       </c>
       <c r="H12">
         <v>-12949000.0</v>
       </c>
       <c r="I12">
         <v>20742000.0</v>
       </c>
       <c r="J12">
         <v>249096000.0</v>
       </c>
       <c r="K12">
         <v>815333000.0</v>
       </c>
@@ -28179,97 +28611,97 @@
       </c>
       <c r="N12">
         <v>-30820000.0</v>
       </c>
       <c r="O12">
         <v>-23349000.0</v>
       </c>
       <c r="P12">
         <v>-104596000.0</v>
       </c>
       <c r="Q12">
         <v>-50159000.0</v>
       </c>
       <c r="R12">
         <v>-272000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-93317000.0</v>
       </c>
       <c r="F13">
         <v>-125246000.0</v>
       </c>
       <c r="G13">
         <v>-541490000.0</v>
       </c>
       <c r="H13">
         <v>374702000.0</v>
       </c>
       <c r="I13">
         <v>85910000.0</v>
       </c>
       <c r="J13">
         <v>745680000.0</v>
       </c>
       <c r="K13">
         <v>-419301000.0</v>
       </c>
       <c r="L13">
         <v>-719653000.0</v>
       </c>
       <c r="M13">
         <v>-292130000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B14">
         <v>529216000.0</v>
       </c>
       <c r="C14">
         <v>423498000.0</v>
       </c>
       <c r="D14">
         <v>307994000.0</v>
       </c>
       <c r="E14">
         <v>269724000.0</v>
       </c>
       <c r="F14">
         <v>259900000.0</v>
       </c>
       <c r="G14">
         <v>232925000.0</v>
       </c>
       <c r="H14">
         <v>205475000.0</v>
       </c>
       <c r="I14">
         <v>130736000.0</v>
       </c>
@@ -28297,97 +28729,97 @@
       <c r="Q14">
         <v>156093000.0</v>
       </c>
       <c r="R14">
         <v>129628000.0</v>
       </c>
       <c r="S14">
         <v>60853000.0</v>
       </c>
       <c r="T14">
         <v>24481000.0</v>
       </c>
       <c r="U14">
         <v>10210000.0</v>
       </c>
       <c r="V14">
         <v>3376000.0</v>
       </c>
       <c r="W14">
         <v>1944000.0</v>
       </c>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B16">
         <v>2814031000.0</v>
       </c>
       <c r="C16">
         <v>1638223000.0</v>
       </c>
       <c r="D16">
         <v>1965069000.0</v>
       </c>
       <c r="E16">
         <v>1493462000.0</v>
       </c>
       <c r="F16">
         <v>1455837000.0</v>
       </c>
       <c r="G16">
         <v>1273594000.0</v>
       </c>
       <c r="H16">
         <v>1446510000.0</v>
       </c>
       <c r="I16">
         <v>1562623000.0</v>
       </c>
@@ -28417,95 +28849,95 @@
       </c>
       <c r="R16">
         <v>664499000.0</v>
       </c>
       <c r="S16">
         <v>716218000.0</v>
       </c>
       <c r="T16">
         <v>404264000.0</v>
       </c>
       <c r="U16">
         <v>308092000.0</v>
       </c>
       <c r="V16">
         <v>16721000.0</v>
       </c>
       <c r="W16">
         <v>3465000.0</v>
       </c>
       <c r="X16">
         <v>601000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17">
         <v>-6306000.0</v>
       </c>
       <c r="L17">
         <v>-19272000.0</v>
       </c>
       <c r="M17">
         <v>-19487000.0</v>
       </c>
       <c r="N17">
         <v>3594000.0</v>
       </c>
       <c r="O17">
         <v>6307000.0</v>
       </c>
       <c r="P17">
         <v>-21368000.0</v>
       </c>
       <c r="Q17">
         <v>-12668000.0</v>
       </c>
       <c r="R17">
         <v>-3201000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B18">
         <v>1187230000.0</v>
       </c>
       <c r="C18">
         <v>-308077000.0</v>
       </c>
       <c r="D18">
         <v>-784515000.0</v>
       </c>
       <c r="E18">
         <v>-30236000.0</v>
       </c>
       <c r="F18">
         <v>-302732000.0</v>
       </c>
       <c r="G18">
         <v>-379515000.0</v>
       </c>
       <c r="H18">
         <v>-494516000.0</v>
       </c>
       <c r="I18">
         <v>-1066647000.0</v>
       </c>
@@ -28535,51 +28967,51 @@
       </c>
       <c r="R18">
         <v>395252000.0</v>
       </c>
       <c r="S18">
         <v>3796000.0</v>
       </c>
       <c r="T18">
         <v>-36420000.0</v>
       </c>
       <c r="U18">
         <v>-153726000.0</v>
       </c>
       <c r="V18">
         <v>-37441000.0</v>
       </c>
       <c r="W18">
         <v>-22918000.0</v>
       </c>
       <c r="X18">
         <v>-15420000.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B19">
         <v>113101000.0</v>
       </c>
       <c r="C19">
         <v>-1563307000.0</v>
       </c>
       <c r="D19">
         <v>-869685000.0</v>
       </c>
       <c r="E19">
         <v>-1192574000.0</v>
       </c>
       <c r="F19">
         <v>147459000.0</v>
       </c>
       <c r="G19">
         <v>290908000.0</v>
       </c>
       <c r="H19">
         <v>309295000.0</v>
       </c>
       <c r="I19">
         <v>63272000.0</v>
       </c>
@@ -28597,79 +29029,79 @@
       </c>
       <c r="N19">
         <v>-341828000.0</v>
       </c>
       <c r="O19">
         <v>62302000.0</v>
       </c>
       <c r="P19">
         <v>161373000.0</v>
       </c>
       <c r="Q19">
         <v>185088000.0</v>
       </c>
       <c r="R19">
         <v>-416665000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B21">
         <v>-102893000.0</v>
       </c>
       <c r="C21">
         <v>52640000.0</v>
       </c>
       <c r="D21">
         <v>367983000.0</v>
       </c>
       <c r="E21">
         <v>321484000.0</v>
       </c>
       <c r="F21">
         <v>56539000.0</v>
       </c>
       <c r="G21">
         <v>-68665000.0</v>
       </c>
       <c r="H21">
         <v>90033000.0</v>
       </c>
       <c r="I21">
         <v>271988000.0</v>
       </c>
@@ -28687,51 +29119,51 @@
       </c>
       <c r="N21">
         <v>-334954000.0</v>
       </c>
       <c r="O21">
         <v>-108842000.0</v>
       </c>
       <c r="P21">
         <v>436312000.0</v>
       </c>
       <c r="Q21">
         <v>72121000.0</v>
       </c>
       <c r="R21">
         <v>-33485000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22">
         <v>1528229000.0</v>
       </c>
       <c r="C22">
         <v>1292044000.0</v>
       </c>
       <c r="D22">
         <v>830777000.0</v>
       </c>
       <c r="E22">
         <v>-44166000.0</v>
       </c>
       <c r="F22">
         <v>468693000.0</v>
       </c>
       <c r="G22">
         <v>398355000.0</v>
       </c>
       <c r="H22">
         <v>-114933000.0</v>
       </c>
       <c r="I22">
         <v>144326000.0</v>
       </c>
@@ -28761,54 +29193,54 @@
       </c>
       <c r="R22">
         <v>640138000.0</v>
       </c>
       <c r="S22">
         <v>348330000.0</v>
       </c>
       <c r="T22">
         <v>158354000.0</v>
       </c>
       <c r="U22">
         <v>3974000.0</v>
       </c>
       <c r="V22">
         <v>-6462000.0</v>
       </c>
       <c r="W22">
         <v>-16771000.0</v>
       </c>
       <c r="X22">
         <v>-27134000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B23">
-        <v>-810000.0</v>
+        <v>-16335000.0</v>
       </c>
       <c r="C23">
         <v>-7613000.0</v>
       </c>
       <c r="D23">
         <v>-31130000.0</v>
       </c>
       <c r="E23">
         <v>-12092000.0</v>
       </c>
       <c r="F23">
         <v>-15989000.0</v>
       </c>
       <c r="G23">
         <v>-804000.0</v>
       </c>
       <c r="H23">
         <v>998999.0</v>
       </c>
       <c r="I23">
         <v>-5585000.0</v>
       </c>
       <c r="J23">
         <v>-37180000.0</v>
       </c>
@@ -28835,51 +29267,51 @@
       </c>
       <c r="R23">
         <v>5503000.0</v>
       </c>
       <c r="S23">
         <v>64317000.0</v>
       </c>
       <c r="T23">
         <v>39668000.0</v>
       </c>
       <c r="U23">
         <v>45305000.0</v>
       </c>
       <c r="V23">
         <v>1663000.0</v>
       </c>
       <c r="W23">
         <v>17900000.0</v>
       </c>
       <c r="X23">
         <v>18876000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24">
         <v>-8394000.0</v>
       </c>
       <c r="C24">
         <v>-12991000.0</v>
       </c>
       <c r="D24">
         <v>-9046000.0</v>
       </c>
       <c r="E24">
         <v>-3050000.0</v>
       </c>
       <c r="F24">
         <v>-6707000.0</v>
       </c>
       <c r="G24">
         <v>-5500000.0</v>
       </c>
       <c r="H24">
         <v>-2876000.0</v>
       </c>
       <c r="I24">
         <v>42581000.0</v>
       </c>
@@ -28907,51 +29339,51 @@
       <c r="Q24">
         <v>1301000.0</v>
       </c>
       <c r="R24">
         <v>-1252000.0</v>
       </c>
       <c r="S24">
         <v>-40564000.0</v>
       </c>
       <c r="T24">
         <v>-6008000.0</v>
       </c>
       <c r="U24">
         <v>-6804000.0</v>
       </c>
       <c r="V24">
         <v>-1267000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>-2855000.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25">
         <v>-172823000.0</v>
       </c>
       <c r="C25">
         <v>12227000.0</v>
       </c>
       <c r="D25">
         <v>16747000.0</v>
       </c>
       <c r="E25">
         <v>-366684000.0</v>
       </c>
       <c r="F25">
         <v>-225078000.0</v>
       </c>
       <c r="G25">
         <v>-96988000.0</v>
       </c>
       <c r="H25">
         <v>-119132000.0</v>
       </c>
       <c r="I25">
         <v>-299570000.0</v>
       </c>
@@ -28981,51 +29413,51 @@
       </c>
       <c r="R25">
         <v>-4024000.0</v>
       </c>
       <c r="S25">
         <v>62323000.0</v>
       </c>
       <c r="T25">
         <v>8803000.0</v>
       </c>
       <c r="U25">
         <v>12650000.0</v>
       </c>
       <c r="V25">
         <v>4914000.0</v>
       </c>
       <c r="W25">
         <v>1428000.0</v>
       </c>
       <c r="X25">
         <v>11714000.0</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26">
         <v>-15525000.0</v>
       </c>
       <c r="C26">
         <v>-20178000.0</v>
       </c>
       <c r="D26">
         <v>-31130000.0</v>
       </c>
       <c r="E26">
         <v>-12092000.0</v>
       </c>
       <c r="F26">
         <v>-15989000.0</v>
       </c>
       <c r="G26">
         <v>-13118000.0</v>
       </c>
       <c r="H26">
         <v>-16089000.0</v>
       </c>
       <c r="I26">
         <v>-11175000.0</v>
       </c>
@@ -29047,51 +29479,51 @@
       <c r="O26">
         <v>176000.0</v>
       </c>
       <c r="P26">
         <v>8326000.0</v>
       </c>
       <c r="Q26">
         <v>9379000.0</v>
       </c>
       <c r="R26">
         <v>6000000.0</v>
       </c>
       <c r="S26">
         <v>16000000.0</v>
       </c>
       <c r="T26">
         <v>376100000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B27">
         <v>19223000.0</v>
       </c>
       <c r="C27">
         <v>28104000.0</v>
       </c>
       <c r="D27">
         <v>34219000.0</v>
       </c>
       <c r="E27">
         <v>28656000.0</v>
       </c>
       <c r="F27">
         <v>20902000.0</v>
       </c>
       <c r="G27">
         <v>29267000.0</v>
       </c>
       <c r="H27">
         <v>37429000.0</v>
       </c>
       <c r="I27">
         <v>34154000.0</v>
       </c>
@@ -29113,51 +29545,51 @@
       <c r="O27">
         <v>36971000.0</v>
       </c>
       <c r="P27">
         <v>114428000.0</v>
       </c>
       <c r="Q27">
         <v>30255000.0</v>
       </c>
       <c r="R27">
         <v>88744000.0</v>
       </c>
       <c r="S27">
         <v>-28661000.0</v>
       </c>
       <c r="T27">
         <v>321000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>-119228000.0</v>
       </c>
       <c r="C28">
         <v>24849000.0</v>
       </c>
       <c r="D28">
         <v>336853000.0</v>
       </c>
       <c r="E28">
         <v>309392000.0</v>
       </c>
       <c r="F28">
         <v>40550000.0</v>
       </c>
       <c r="G28">
         <v>-82587000.0</v>
       </c>
       <c r="H28">
         <v>74943000.0</v>
       </c>
       <c r="I28">
         <v>255228000.0</v>
       </c>
@@ -29187,51 +29619,51 @@
       </c>
       <c r="R28">
         <v>-22021000.0</v>
       </c>
       <c r="S28">
         <v>177549000.0</v>
       </c>
       <c r="T28">
         <v>430421000.0</v>
       </c>
       <c r="U28">
         <v>451550000.0</v>
       </c>
       <c r="V28">
         <v>51663000.0</v>
       </c>
       <c r="W28">
         <v>22900000.0</v>
       </c>
       <c r="X28">
         <v>18876000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29">
         <v>2057105000.0</v>
       </c>
       <c r="C29">
         <v>1217999000.0</v>
       </c>
       <c r="D29">
         <v>602260000.0</v>
       </c>
       <c r="E29">
         <v>873369000.0</v>
       </c>
       <c r="F29">
         <v>237559000.0</v>
       </c>
       <c r="G29">
         <v>37120000.0</v>
       </c>
       <c r="H29">
         <v>174201000.0</v>
       </c>
       <c r="I29">
         <v>-326809000.0</v>
       </c>
@@ -29261,51 +29693,51 @@
       </c>
       <c r="R29">
         <v>675193000.0</v>
       </c>
       <c r="S29">
         <v>463067000.0</v>
       </c>
       <c r="T29">
         <v>205951000.0</v>
       </c>
       <c r="U29">
         <v>-576000.0</v>
       </c>
       <c r="V29">
         <v>5040000.0</v>
       </c>
       <c r="W29">
         <v>-15185000.0</v>
       </c>
       <c r="X29">
         <v>-15420000.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
         <v>-765168000.0</v>
       </c>
       <c r="C30">
         <v>-1563307000.0</v>
       </c>
       <c r="D30">
         <v>-472791000.0</v>
       </c>
       <c r="E30">
         <v>-1192574000.0</v>
       </c>
       <c r="F30">
         <v>-99040000.0</v>
       </c>
       <c r="G30">
         <v>-131227000.0</v>
       </c>
       <c r="H30">
         <v>-362298000.0</v>
       </c>
       <c r="I30">
         <v>-682714000.0</v>
       </c>
@@ -29354,3058 +29786,3114 @@
       <c r="X30">
         <v>-2855000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC30"/>
+  <dimension ref="A1:CE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
-[...2 lines deleted...]
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
       </c>
-      <c r="CC1" t="s">
-        <v>147</v>
+      <c r="CE1" t="s">
+        <v>149</v>
       </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:83">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>2376369000.0</v>
+      </c>
+      <c r="C2">
+        <v>2814031000.0</v>
+      </c>
+      <c r="D2">
         <v>2001964000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1180083000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>844020000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1638223000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1021467000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1711175000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1690333000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1955256000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1510242000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>844596000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>922818000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1493462000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1160799000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1708853000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1334980000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1455837000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1385874000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1633269000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1233851000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1273594000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1316689000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1147811000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1018878000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1446510000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>975506000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1333568000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1206625000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1562623000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1524172000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2098425000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1947583000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2330476000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2079476000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1554578000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1710501000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1415690000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1414219000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>916660000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1086280000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1126826000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1189703000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1075144000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>779908000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1482054000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>622523000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>851346000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>975194000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1325072000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1192648000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>928657000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>842753000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>901294000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>614699000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>630240000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>610480000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>605619000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>678560000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>357477000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>355725000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>765689000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>621216000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>510482000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>420886000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>664499000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>364814000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>429160000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>624932000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>716218000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>581779000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>511244000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>590534000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>404264000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>117153000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>107799000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>325012000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>308092000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>31373000.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2"/>
       <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:83">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>161320000</v>
+      </c>
+      <c r="C3">
+        <v>118529000</v>
+      </c>
+      <c r="D3">
         <v>171727000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>204048000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>288134000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>205966000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>313539000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>433919000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>365162000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>413456000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>346912000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>286207000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>382695000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>370961000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>326901000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>223256000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>198687000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>154761000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>194892000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>164617000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>90627000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>90155000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>89351000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>106332000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>108406000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>112546000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>158146000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>182735000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>178668000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>149168000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>129218000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>237997000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>194898000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>177725000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>199228000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>97627000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>104509000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>112993000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>53584000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>45729000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>78385000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>51754000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>27168000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>45159000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>38769000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>55342000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>73300000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>71028000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>62408000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>50813000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>56216000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>69504000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>85189000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>71667000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>40015000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>57241000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>157482000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>124490000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>117953000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>223895000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>220976000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>168990000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>211767000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>137641000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>133530000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>105976000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>69184000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>64791000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>59562000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>86404000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>128661000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>95704000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>160300000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>74606000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>96736000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>65247000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>39633000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>40755000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>55101000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>98049000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>42481000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:83">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-79181000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-572139000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-547986000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>349101000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-136019000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>68476000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-248176000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>397860000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-39091000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-45622000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>167405000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>123381000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-421858000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>467231000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-353348000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>128336000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-355373000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>39555000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-574876000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>158845000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-377819000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>251554000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>518550000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-158995000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>294811000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-78819000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>497559000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-169620000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-40546000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-62877000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>114559000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>295236000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-702146000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>859531000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-228823000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-123848000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-349878000.0</v>
       </c>
-      <c r="AX4"/>
-      <c r="AY4"/>
       <c r="AZ4"/>
-      <c r="BA4">
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4">
         <v>-58541000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>286595000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-15541000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>19760000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>4861000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-72941000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>322835000.0</v>
       </c>
-      <c r="BH4"/>
-      <c r="BI4">
+      <c r="BJ4"/>
+      <c r="BK4">
         <v>-409964000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BL4">
         <v>144473000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BM4">
         <v>110734000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BN4">
         <v>89596000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BO4">
         <v>-243613000.0</v>
       </c>
-      <c r="BN4"/>
-      <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:83">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-191230000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-130508000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-11539000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-85921000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-129533000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-52436000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-58409000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-17244000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-15637000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-87024000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>99454000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>43437000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-134156000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>212067000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-200889000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-76085000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-90337000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-179090000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-16744000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-118141000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>2236000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-6148000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>347288000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>107807000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>533534000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-73531000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-123123000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-188987000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-216412000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-222232000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-240256000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-137885000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-304275000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>927034000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-38879000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>120862000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-309130000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5"/>
       <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5">
         <v>87958000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>291307000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>16983000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>484567000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-7299000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>41186000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>75343000.0</v>
       </c>
-      <c r="BH5"/>
-      <c r="BI5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-45396000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>313811000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>345424000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>72200000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>24216000.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:83">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>-673837000.0</v>
+      </c>
+      <c r="C6">
+        <v>-437662000.0</v>
+      </c>
+      <c r="D6">
         <v>812067000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>821881000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>336063000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-794203000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>616756000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-697783000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>13654000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-262146000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>454827000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>665646000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-78222000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-570644000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>332663000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-548054000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>373873000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-120857000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>69963000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-247395000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>399418000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-39743000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-43095000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>168878000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>128933000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-427632000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>471004000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-358062000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>126943000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-355998000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>38451000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-574253000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>150842000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-382893000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>251000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>524898000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-155923000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>294811000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1471000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>497559000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-169620000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-40546000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-62877000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>114559000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>295236000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-702146000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>859531000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-228823000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-123848000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-349878000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>132424000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>263991000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>85904000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-58541000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>286595000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-15541000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>19760000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>4861000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-72941000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>321083000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>1752000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-409964000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>144473000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>110734000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>89596000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-243613000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>299685000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-64346000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-195772000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-91286000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>134439000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>70535000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-79290000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>186270000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>287111000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>9354000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-217213000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>16920000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>276719000.0</v>
       </c>
-      <c r="CA6"/>
-      <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:83">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B7">
+        <v>-933044000.0</v>
+      </c>
+      <c r="C7">
+        <v>-533036000.0</v>
+      </c>
+      <c r="D7">
         <v>833775000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>630630000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-323395000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-959362000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>246651000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-459288000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-235177000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-35306000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>109246000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-194491000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-344768000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-96651000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>902093000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>110375000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>151805000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-165635000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-159150000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>184894000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>24804000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-387253000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-128308000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>110455000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>36924000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-581523000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>870618000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-427814000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>59152000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-276677000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-177108000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-269826000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>203988000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-83397000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>637578000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>351387000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-243885000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>421006000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>150186000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-294256000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-208056000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-129430000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-175676000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-400941000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-121306000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-467540000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>689112000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-262572000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>76770000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-512478000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>42504000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>18945000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>163666000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-38578000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>54595000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-163349000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>328380000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-15958000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-1747000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-882000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-308245000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-225886000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>71233000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>181455000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-148704000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-196169000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>224452000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-34082000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-195428000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-139192000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>61774000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-4524000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-23509000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-545000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>38938000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>25640000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-17735000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>23030000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-2213000.0</v>
       </c>
-      <c r="CA7"/>
-      <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:83">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-211524000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>33933000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>31236000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>1498000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>144286000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-176516000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>335397000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>64629000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-320461000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>15060000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>27060000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>60350000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>242680000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-125397000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-136497000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>271196000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-82896000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-23575000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-260378000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>119288000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-37633000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>414316000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-193322000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-387478000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>252244000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>115538000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-31124000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-109010000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>117343000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>11028000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-216267000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-9987000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-125066000.0</v>
       </c>
-      <c r="AT8"/>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:83">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B9">
+        <v>-55204000.0</v>
+      </c>
+      <c r="C9">
+        <v>-85756000.0</v>
+      </c>
+      <c r="D9">
         <v>227587000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-44422000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-188615000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-405940000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-107032000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-363145000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-64247000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>299388000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>80863000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-207455000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-211524000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>33933000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>118724000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>31236000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1498000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>144286000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-96951000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>241838000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>114116000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-320461000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>345150000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>169495000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>72570000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>242680000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-73594000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-448968000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>210499000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-82896000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-202298000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-281085000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>387300000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-37633000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>85760000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>231922000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-305660000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>252244000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>92747000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-257083000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-319850000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>117343000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-340292000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-463617000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-226655000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-125066000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>793805000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-199466000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>41525000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-513504000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>44552000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>68088000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>61823000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>80975000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>252574000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-367166000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>141463000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-26871000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-9631000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-227443000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-235358000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-57377000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>153857000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-85762000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-78529000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-81339000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>148934000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>7332000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-185247000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-93204000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9">
         <v>10975000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>6256000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>13518000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>19745000.0</v>
       </c>
-      <c r="BZ9"/>
-[...1 lines deleted...]
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9">
         <v>3295000.0</v>
       </c>
-      <c r="CC9"/>
+      <c r="CE9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:83">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B10">
+        <v>-162140000.0</v>
+      </c>
+      <c r="C10">
+        <v>-143815000.0</v>
+      </c>
+      <c r="D10">
         <v>378397000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>323102000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-121000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-202781000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>157568000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-218882000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-66023000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-149470000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>42623000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-116104000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-8629000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-122996000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>178418000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1269000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>15534000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-175990000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-20348000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-54075000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-74544000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>12602000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3379000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-61946000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-31175000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-48896000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>140228000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>29272000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-165926000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-87102000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-98918000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-46166000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-71521000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-40624000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>34196000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>123341000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>93352000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-38131000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>20477000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>32441000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>122408000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-79541000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-33734000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>90881000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>46957000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>9433000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-91767000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-94061000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>31331000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>54627000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-71816000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>12090000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>62465000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>12655000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>210002000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-5601000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-28770000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-251257000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-67389000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-127439000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-96055000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-57268000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-23543000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>3784000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-24397000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-25524000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>19126000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-22799000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-35736000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-12649000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2981000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-21916000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-48573000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-17254000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-5377000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-4316000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-11674000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>1535000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-6008000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10"/>
       <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:83">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>66615000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>122920000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>928003000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>91947000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>220694000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-4398000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>4660000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-38019000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-18648000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-75453000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-52965000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-90867000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-35937000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-656239000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>618115000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-119700000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-58083000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-31358000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-35867000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-2687000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>254890000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-67683000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>171011000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>74080000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-57566000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-326641000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>87702000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-172450000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-32467000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>49180000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>69262000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-35299000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-20391000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-47632000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-53057000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11">
         <v>222720000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>36478000.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>76279000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>5695000.0</v>
       </c>
-      <c r="BP11"/>
-[...1 lines deleted...]
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11">
         <v>209898000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>121528000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>84396000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>22980000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>89899000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>47375000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>13325000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>17028000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>7158000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>3852000.0</v>
       </c>
-      <c r="CC11"/>
+      <c r="CE11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:83">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>12806000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-49363000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-169871000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>345000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-186145000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4844000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>82443000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>9531000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4288000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-153405000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>139275000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>19758000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>16586000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-55236000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-59417000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>28416000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>11072000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>6980000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>58291000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>8631000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-37228000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-8952000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>227276000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-4367000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-3854000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>30041000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>794504000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>7176000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>62669000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-49016000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>736000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7089000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-56184000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>48657000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>962000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-8332000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-2482000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-9046000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>36307000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>31739000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>28256000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-21503000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>36252000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>5332000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-56096000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>-8837000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>-30452000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>-75727000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>47048000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>1583000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>36004000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>-97347000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>4127000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>7057000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:83">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>-129395000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-148722000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>67367000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>43096000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-55058000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>39351000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-93559000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>49487000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-120525000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>31576000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>142435000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>12220000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-727721000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>822971000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-312471000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-60697000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-75101000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-66996000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>53014000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>119149000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-19257000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>745680000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>386017000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>95053000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>533534000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-419301000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-226929000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-225476000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-216412000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>-719653000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-292130000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:83">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B14">
+        <v>147845000.0</v>
+      </c>
+      <c r="C14">
+        <v>147393000.0</v>
+      </c>
+      <c r="D14">
         <v>140631000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>138062000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>124647000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>125876000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>124419000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>111158000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>97337000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>90584000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>89691000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>77743000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>71705000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>68855000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>70541000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>67423000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>66553000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>65207000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>65294000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>65693000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>65708000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>63205000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>59648000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>59401000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>57597000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>56279000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>55505000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>51154000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>49944000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>48872000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>41544000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>34428000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>30345000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>24419000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>25761000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>28612000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>27972000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>32968000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>58719000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>57142000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>56704000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>58375000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>63902000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>64766000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>65897000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>63260000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>62659000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>59827000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>62592000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>60720000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>61386000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>56900000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>57793000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>58291000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>60585000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>63902000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>65065000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>73164000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>68704000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>62240000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>56018000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>48269000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>43170000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>35176000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>38658000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>39089000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>38908000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>34607000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>30028000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>26085000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>22186000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>16798000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>12805000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>9064000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>6800000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>6531000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>6027000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>5123000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>3698000.0</v>
       </c>
-      <c r="CA14"/>
-      <c r="CB14"/>
       <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:83">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -32467,888 +32955,914 @@
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
         <v>0.0</v>
       </c>
-      <c r="BP15"/>
-      <c r="BQ15"/>
+      <c r="BP15">
+        <v>0.0</v>
+      </c>
+      <c r="BQ15">
+        <v>0.0</v>
+      </c>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:83">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>1702532000.0</v>
+      </c>
+      <c r="C16">
+        <v>2376369000.0</v>
+      </c>
+      <c r="D16">
         <v>2814031000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2001964000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1180083000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>844020000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1638223000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1013392000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1711175000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1690333000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1965069000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1510242000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>844596000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>922818000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1493462000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1160799000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1708853000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1334980000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1455837000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1385874000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1633269000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1233851000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1273594000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1316689000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1147811000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1018878000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1446510000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>975506000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1333568000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1206625000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1562623000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1524172000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2098425000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1947583000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2330476000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2079476000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1554578000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1710501000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1415690000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1414219000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>916660000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1086280000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1126826000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1189703000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1075144000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>779908000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1482054000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>622523000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>851346000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>975194000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1325072000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1192648000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>928657000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>842753000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>901294000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>614699000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>630240000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>610480000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>605619000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>678560000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>357477000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>355725000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>765689000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>621216000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>510482000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>420886000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>664499000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>364814000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>429160000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>624932000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>716218000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>581779000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>511244000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>590534000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>404264000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>117153000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>107799000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>325012000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>308092000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>31373000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:83">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-      <c r="AK17">
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17">
         <v>-7307000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-13048000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>1473000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-1154000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>6423000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-847000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-5738000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>1465000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-14152000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-9153000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-12902000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>11000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>2557000.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17"/>
       <c r="AZ17"/>
-      <c r="BA17">
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17">
         <v>-4751000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>3322000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>3490000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-8044000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>7539000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>-22297000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-7609000.0</v>
       </c>
-      <c r="BH17"/>
-      <c r="BI17">
+      <c r="BJ17"/>
+      <c r="BK17">
         <v>8538000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>-3303000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BM17">
         <v>18206000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>-13088000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BO17">
         <v>-14483000.0</v>
       </c>
-      <c r="BN17"/>
-      <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:83">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>-306221000.0</v>
+      </c>
+      <c r="C18">
+        <v>-333395000.0</v>
+      </c>
+      <c r="D18">
         <v>1070165999.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1069569000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-138557000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-813948000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>497457000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-487653000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-172148000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-145733000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>214197000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-120780000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-472373000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-405559000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>468314000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-94281000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-110669000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-293600000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-160425000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>140704000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>86622000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-369633000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>96967000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>101565000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>39363000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-617410000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>623547000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-500357000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-165098000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-452608000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-314717000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-463163000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-65756000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-223011000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>234730000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>483752000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-272313000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>380151000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>253742000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-121521000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-153660000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1260000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>25929000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-24157000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-55872000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-473257000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>854696000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-118239000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>55972000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-368989000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>135990000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>305588000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>137184000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-5212000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>287544000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-34926000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>270989000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-140626000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-107219000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-21257000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-423998000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-212803000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>138048000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>110436000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-57203000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-74703000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>344614000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>110324000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-37023000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-22663000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>74594000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>41618000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-101080000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-11336000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>2970000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>15663000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-53227000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-1826000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-41774000.0</v>
       </c>
-      <c r="CA18"/>
-      <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:83">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B19">
+        <v>25887000.0</v>
+      </c>
+      <c r="C19">
+        <v>-15004000.0</v>
+      </c>
+      <c r="D19">
         <v>-4161000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-227731000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-261994000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-88209000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-221386000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-665947000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-107346000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-568628000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-173161000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>443992000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>319840000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-274266000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-570055000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-634201000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>77104000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>149945000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>179395000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-392031000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>144114000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>215981000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-166275000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>141319000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>92722000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>223142000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-143614000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>145858000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>297675000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>9376000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>242552000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-185055000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>197511000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-191736000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-20187000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>19453000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>70137000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-181605000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>79123000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>72923000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>38816000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-88161000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-89091000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>112539000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>247609000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-232494000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-56409000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-6491000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-96148000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>33410000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19">
         <v>-64635000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-423000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>15687000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>23895000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>23143000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>-67775000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>239737000.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19">
+      <c r="BJ19"/>
+      <c r="BK19">
         <v>-10589000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BL19">
         <v>53933000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BM19">
         <v>73642000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BN19">
         <v>171477000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BO19">
         <v>-113964000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:83">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33386,2394 +33900,2456 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:83">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B21">
+        <v>-391506000.0</v>
+      </c>
+      <c r="C21">
+        <v>-71665000.0</v>
+      </c>
+      <c r="D21">
         <v>-243341000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-222253000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>446770000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-84069000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>30807000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>22813000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>110825000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>136000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>99975000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>84302000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>119938000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>17269000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>49872000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-53000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>22482000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-15762000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>15674000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-75238000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-8776000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-325000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-6780000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-6780000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-6987000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>103800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>116331000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>73599000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>28031000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>54027000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>55311000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>19485000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>38701000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>72622000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-598644000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>552320000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-69082000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-421000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1648000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-1864000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>103214000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>36967000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>7202000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>29059000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-5651000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-25110000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21">
         <v>4824000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>29370000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>7084000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-332148000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>186852000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>69734000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>480478000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>-113900000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-13439000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>99564000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-13290000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-714000.0</v>
       </c>
-      <c r="BN21"/>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>422569000.0</v>
+      </c>
+      <c r="C22">
+        <v>346619000.0</v>
+      </c>
+      <c r="D22">
         <v>520883000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>455943000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>341868000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>209535000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>393116000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>312956000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>349356000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>236616000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>349239000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>268398000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>170579000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>42561000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-7548000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-49168000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>55805000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-43255000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>131370000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>45203000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>82449000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>209671000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>115703000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>155037000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>36911000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>90704000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-59408000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>30622000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-18548000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-67599000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>52116000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>57750000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-48491000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>82951000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-432454000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>205747000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>51963000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>9129000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-696083000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>154146000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>13408000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>170565000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>164135000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>350088000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>94490000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-62292000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>191959000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>88424000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>4528000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>112007000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>65260000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>195038000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>33598000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>59142000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>154178000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>87917000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>110983000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-449416000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-413113000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>196514000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>61138000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>115968000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>155944000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>176869000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>159043000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>172345000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>141620000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-333061000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>180579000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>164595000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>132771000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>99269000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>69671000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>46619000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>62874000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>46034000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>44418000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>5028000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>8038000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>4292000.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>1718000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B23">
-        <v>-283000.0</v>
+        <v>-224000.0</v>
       </c>
       <c r="C23">
+        <v>-553000.0</v>
+      </c>
+      <c r="D23">
+        <v>-329000.0</v>
+      </c>
+      <c r="E23">
         <v>-261000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-137000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-129000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-45000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-41000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-7527000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-18952000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-30000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>120778000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1933000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-28314000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-44000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-457000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-86000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6501000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-112000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-67000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-121000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-15689000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-65000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-289000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-368000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-436000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12717000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1362000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-64000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-299000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-3627000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-142000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-82000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1734000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-14849000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-4711000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-7334000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-9316000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-38557000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-48000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>15883000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>31023000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>11149000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>786000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>19805000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-9711000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-3433000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1185000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-7125000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>11232000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-14194000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-25471000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>461736000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>16632000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-34252000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-5405000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>50464000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>8926000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>43182000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>64700000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>24397000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>2627000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-30779000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>105402000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1032000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>2675000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-3310000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-5875000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>12096000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>3868000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>14925000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-218000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>9696000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>39914000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>14470000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>6357000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>14752000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>4089000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>8736000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>6569000.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>-7630000.0</v>
+      </c>
+      <c r="C24">
+        <v>-15000000.0</v>
+      </c>
+      <c r="D24">
         <v>-11346000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-4050000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2350000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>4652000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-374000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-4920000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-5000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-2697000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-9046000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>730398000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>319840000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-274266000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-489000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-2633000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>60000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>12000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>300245000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>175000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-6671000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>43000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>8077000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>48000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>525000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-14150000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-5903000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>128000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>2878000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>21000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>247540000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>240000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>47624000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-5228000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-1688000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>657000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1120000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1408000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>245411000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>3228000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-8889000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>36179000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>19969000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>68537000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>232801000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-36414000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>51379000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-125055000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-70907000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-2688000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>114517000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>240000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>683000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>19711000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-16127000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-1471000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>14603000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>2132000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>11435000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-10483000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-23130000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>16000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-122593000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>60928000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>61947000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>1019000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-139261000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>138858000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>12583000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-13750000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-25310000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-15254000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-12091000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-100000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>3029000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>31317000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-1337000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>206853000.0</v>
+      </c>
+      <c r="C25">
+        <v>-166914000.0</v>
+      </c>
+      <c r="D25">
         <v>-255040000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>21047000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1474000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8645000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>10104000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1588000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2464000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1929000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>16683000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>9025000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-8280000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-681000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-169207000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-12485000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-185250000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>258000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-72272000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4235000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-363000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-156678000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>14214000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-118941000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4863000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2876000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-25448000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>8620000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-88852000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-13452000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-155038000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-49125000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-23063000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-72344000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-18388000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2141000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>14155000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>18496000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>660996000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3497000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>56929000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-58665000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-533000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-22896000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-12075000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>8437000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-3192000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-2075000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>297000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-5467000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>27111000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>82102000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-32798000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-28435000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>38785000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>13531000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-61249000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>349537000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>397671000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-40148000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-13630000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>4743000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>103935000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-104466000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>6510000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-811000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-5643000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>156193000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-3427000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>2197000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>29089000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>17839000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>7290000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>11360000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-2078000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>12217000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-46304000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>5748000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>3804000.0</v>
       </c>
-      <c r="CA25"/>
-      <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B26">
+        <v>174000.0</v>
+      </c>
+      <c r="C26">
+        <v>-174000.0</v>
+      </c>
+      <c r="D26">
         <v>-46000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-43000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-15000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-15421000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-34000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-996000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-196000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-18952000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-30000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-853000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-1933000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-28314000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-44000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-457000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-86000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-11505000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-112000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-67000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-121000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-15689000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-65000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-289000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-85000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-12679000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-19000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-339000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-68000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-15663000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-659000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-265000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-114000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-10137000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-23000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-867000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-80000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-4167000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-19000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-1479000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-1491000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-17418000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-18189000.0</v>
       </c>
-      <c r="AQ26">
-[...4 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>428190000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-2178000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>430368000.0</v>
       </c>
-      <c r="BA26">
-[...2 lines deleted...]
-      <c r="BB26">
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>105000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>1000.0</v>
       </c>
-      <c r="BD26">
-[...2 lines deleted...]
-      <c r="BE26">
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>70000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>333000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>5252000.0</v>
       </c>
-      <c r="BH26">
-[...2 lines deleted...]
-      <c r="BI26">
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>2741000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>2623000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>3100000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>2600000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>1100000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>1300000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>900000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>2400000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>1400000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>1900000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>6900000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>1300000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>5900000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>3400000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>369900000.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B27">
+        <v>7045000.0</v>
+      </c>
+      <c r="C27">
+        <v>6781000.0</v>
+      </c>
+      <c r="D27">
         <v>2510000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>7319000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6810000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2584000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6117000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6796000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>8400000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6791000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>11010000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>8198000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>8411000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>6600000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>7535000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>11854000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>5764000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3503000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>5928000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>6429000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>5430000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3115000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>11078000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>7209000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3776000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>7204000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>12021000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>9626000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>10763000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>5019000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>7367000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>7551000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>10584000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>8652000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>9594000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>10104000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>8372000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>7051000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>4245000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>5896000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>7093000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>11478000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>11753000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>12213000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>8854000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>12079000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>11741000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>10617000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>8154000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>13298000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>16868000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>14293000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>7430000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>16488000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>16002000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>14036000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>-16661000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>23594000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>28903000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>28687000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>31271000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>25567000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>-40493000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>26232000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>25041000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>19475000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>33616000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>22187000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>21011000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>11930000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>-28661000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>897000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>103000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>-4255000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>22000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>301000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>-391730000.0</v>
+      </c>
+      <c r="C28">
+        <v>-72218000.0</v>
+      </c>
+      <c r="D28">
         <v>-243670000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-222557000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>446618000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-99619000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>30728000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>21776000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-68352000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>40697000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>60739000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>59536000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>108892000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>107686000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>99931000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>83845000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>119852000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5764000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>49760000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-120000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>22361000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-31451000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>15609000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-75527000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-9229000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-13440000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-6799000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1023000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-7119000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>87838000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>112045000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>73192000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>27835000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>42156000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>40439000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>14688000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>34754000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>102164000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-637220000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>542333000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-54690000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>13184000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-5392000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-1078000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>123019000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>20554000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3769000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>30244000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-12776000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-13878000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-17717000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-58340000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>155866000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>21355000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-4882000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1679000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-281684000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>195778000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>112916000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>321178000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>248397000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-111273000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-44218000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>204966000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-12258000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1961000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-17916000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-58255000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>7433000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>46717000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>54793000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>47158000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>55432000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>20166000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>14315000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>354821000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>42616000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>18669000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>319329000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>132221000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>51663000.0</v>
       </c>
-      <c r="CC28"/>
+      <c r="CE28"/>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>-144901000.0</v>
+      </c>
+      <c r="C29">
+        <v>-214866000.0</v>
+      </c>
+      <c r="D29">
         <v>1241893000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1273617000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>149577000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-607982000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>810996000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-53734000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>193014000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>267723000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>561109000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>165427000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-89678000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-34598000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>795215000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>128975000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>88018000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-138839000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>34467000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>305321000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>177249000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-279478000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>186318000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>207897000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>147769000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-504864000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>781693000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-317622000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>13570000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-303440000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-185499000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-225166000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>129142000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-45286000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>433958000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>581379000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-167804000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>493144000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>307326000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-75792000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-75275000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>50494000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>53097000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>21002000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-17103000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-417915000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>927996000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-47211000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>118380000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-318176000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>192206000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>375092000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>222373000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>66455000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>327559000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>22315000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>428471000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-16136000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>10734000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>202638000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-203022000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-43813000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>349815000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>248077000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>76327000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>31273000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>413798000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>175115000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>22539000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>63741000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>203255000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>137322000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>59220000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>63270000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>99706000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>80910000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-13594000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>38929000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>13327000.0</v>
       </c>
-      <c r="CA29"/>
-      <c r="CB29">
+      <c r="CC29"/>
+      <c r="CD29">
         <v>5040000.0</v>
       </c>
-      <c r="CC29"/>
+      <c r="CE29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-143063000.0</v>
+      </c>
+      <c r="C30">
+        <v>-148533000.0</v>
+      </c>
+      <c r="D30">
         <v>-187234000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-227731000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-261994000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-88209000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-221386000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-665947000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-107346000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-568628000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-173161000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>443992000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-98395000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-645227000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-570055000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-760806000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>141231000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-2944000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-15751000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-553377000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>198250000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>271838000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-247549000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>35035000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-15159000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>96446000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-307663000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-36749000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>121885000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-139771000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>113009000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-422902000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1868000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-374689000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-222843000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-77517000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-33252000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-293190000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>264123000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>29545000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-38501000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-110647000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-109735000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>100373000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>187855000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-290633000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-63081000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-198954000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-229463000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-20381000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-43362000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-56124000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-296020000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-141600000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-39404000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-43025000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-118983000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-182320000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-174294000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-193186000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-45561000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-263416000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-157821000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-360515000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>38615000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-262364000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-96704000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-183781000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-239971000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-181234000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-111132000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-93326000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-194642000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>90659000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>168479000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-427803000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-247133000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-40793000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-56438000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>