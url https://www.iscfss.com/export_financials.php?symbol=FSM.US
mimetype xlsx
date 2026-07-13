--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2278,53 +2281,51 @@
       </c>
       <c r="M23">
         <v>350310000.0</v>
       </c>
       <c r="N23">
         <v>302215000.0</v>
       </c>
       <c r="O23">
         <v>316263000.0</v>
       </c>
       <c r="P23">
         <v>271606000.0</v>
       </c>
       <c r="Q23">
         <v>243183000.0</v>
       </c>
       <c r="R23">
         <v>139738000.0</v>
       </c>
       <c r="S23">
         <v>115917830.0</v>
       </c>
       <c r="T23">
         <v>125664950.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
+      <c r="U23"/>
       <c r="V23">
         <v>20763891.0</v>
       </c>
       <c r="W23">
         <v>396562.0</v>
       </c>
       <c r="X23">
         <v>15737.0</v>
       </c>
       <c r="Y23">
         <v>3843.61</v>
       </c>
       <c r="Z23">
         <v>4065.95</v>
       </c>
       <c r="AA23">
         <v>2211.13</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
         <v>134410000.0</v>
@@ -4730,608 +4731,614 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>75050000.0</v>
+      </c>
+      <c r="C2">
         <v>77785184.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>58630000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>78171000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>95991000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>91180000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>92754000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>97150000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>102866000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>100387000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>78342000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>74283000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>75495000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>72571000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>71535000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>67490000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>72900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>82533000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>84626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31702000.0</v>
       </c>
       <c r="U2">
         <v>31702000.0</v>
       </c>
       <c r="V2">
+        <v>31702000.0</v>
+      </c>
+      <c r="W2">
         <v>31573000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25993000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>28778000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>33958000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>40973000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12701000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31208000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>14099000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13331000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>12978000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13718000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>12076000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13299000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12606000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15251000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10749000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10869000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>21477000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18177000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16919000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>13045000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10401000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10114000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10766000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11655000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11934000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>9928000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8210000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10339000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11965000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11114000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8915000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13967000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>14088000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8799000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>9677000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>13367000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>11960000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9303000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>44000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>17000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>53000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2577000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>23000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>24000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>15000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>38000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4722274.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5436235.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4288351.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5974957.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4559830.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4634487.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4761651.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1904910.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1545029.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>701412.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>557437.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>560674.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>748860.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>424791.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>115742.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>34960.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>53854.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>555943.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>428325.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>379351.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5380,52 +5387,53 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5474,316 +5482,320 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>28417000.0</v>
+      </c>
+      <c r="C5">
         <v>63578086.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>24497000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>23826000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>19434000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>20722000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>18034000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>18462000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19600000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>20517000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>28823999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>28472000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>29076000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>29928999.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>20677000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>23200999.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>27024000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>23960000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>30254999.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
+        <v>22233999.0</v>
+      </c>
+      <c r="V5">
         <v>22234000.0</v>
       </c>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5">
+      <c r="W5">
         <v>24724000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>24330000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>23875000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>23991000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>26094000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>19921000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>18831000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>18741000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>18946000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>18291000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>17506000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>16533000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>16015000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>15986000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>15456000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15259000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>16092000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>13197000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>13173000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>13809000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>14977000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>14365000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>14474000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>14801000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>15810000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>17760000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>18317000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>18221000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>18324000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>18578000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>18332000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17876000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>17342000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3986000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3259000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4225000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3395000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>14375000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>4525000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4636000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>10892000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>6637000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3275000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5667000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2898000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>518000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3738000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-9061000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-517666.39</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-457207.63</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-472587.93</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-217623.63</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>145410.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>378726.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>835603.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1124469.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-665036.03</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>7836.29</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-7137.86</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>38601.0</v>
       </c>
-      <c r="CD5"/>
-      <c r="CE5">
+      <c r="CE5"/>
+      <c r="CF5">
         <v>5945172.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>70013.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>70901.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>66253.0</v>
       </c>
-      <c r="CI5"/>
-      <c r="CJ5">
+      <c r="CJ5"/>
+      <c r="CK5">
         <v>45005.0</v>
       </c>
-      <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5811,177 +5823,180 @@
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
-      <c r="BR6">
-[...1 lines deleted...]
-      </c>
+      <c r="BR6"/>
       <c r="BS6">
         <v>0.0</v>
       </c>
       <c r="BT6">
         <v>0.0</v>
       </c>
       <c r="BU6">
         <v>0.0</v>
       </c>
       <c r="BV6">
         <v>0.0</v>
       </c>
       <c r="BW6">
         <v>0.0</v>
       </c>
       <c r="BX6">
         <v>0.0</v>
       </c>
       <c r="BY6">
         <v>0.0</v>
       </c>
-      <c r="BZ6"/>
+      <c r="BZ6">
+        <v>0.0</v>
+      </c>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>72795000.0</v>
+      </c>
+      <c r="C7">
         <v>76886000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>81226000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>86004000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>69887000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>67977000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>64822000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>56950000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>53790000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>57401000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>53120000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>52960000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>51118000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>21346000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>24029000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>25364000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>27436000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>29405000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>31430000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>16672000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>18628000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>19497000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>20899000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>20794000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>22014000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>23879000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>25373000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>15122000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>15906000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5998,113 +6013,116 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
+        <v>1120663000.0</v>
+      </c>
+      <c r="C8">
         <v>1125215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128838000.0</v>
       </c>
       <c r="D8">
         <v>1128838000.0</v>
       </c>
       <c r="E8">
         <v>1128838000.0</v>
       </c>
       <c r="F8">
+        <v>1128838000.0</v>
+      </c>
+      <c r="G8">
         <v>1129709000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1160302000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1124755000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1122522000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1125376000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1124807000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1079259000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1076863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076342000.0</v>
       </c>
       <c r="O8">
         <v>1076342000.0</v>
       </c>
       <c r="P8">
+        <v>1076342000.0</v>
+      </c>
+      <c r="Q8">
         <v>1079261000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1081106000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1079746000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1079236000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>496944000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6130,52 +6148,53 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -6224,324 +6243,328 @@
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>665905000.0</v>
+      </c>
+      <c r="C10">
         <v>552976830.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>438280000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>378422000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>305048000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>231328000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>180551000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>105597000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>87725000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>128148000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>117781000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>93424000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>84731000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>80493000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>90914000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>116126000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>110365000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>107097000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>135765000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121792000.0</v>
       </c>
       <c r="U10">
         <v>121792000.0</v>
       </c>
       <c r="V10">
+        <v>121792000.0</v>
+      </c>
+      <c r="W10">
         <v>131898000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>85176000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>76685000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>88542000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>83404000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>72177000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>77220000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>112941000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>90503000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>55167000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>102455000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>170983000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>183074000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>118660000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>34094000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>82211000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>82484000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>64580000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>55989000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>64265000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>72218000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>67241000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>40945000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>42980000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>42867000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>40502000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>30605000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>41192000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>31704000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>31348000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>43693000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>63973000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>58720000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>60720000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>60653000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>53852000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>38730000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>60527000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>63778000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>61473000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>70298000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>44714000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>48885000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>68215000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>30763000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>33676000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>31165000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>27022000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>29594905.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>38942943.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>45789939.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>48961430.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>47702716.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>44281829.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>33142465.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>27310513.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1408085.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2614088.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>7800522.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>19168165.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3586862.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5031829.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>651937.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>36126.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>225563.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>314243.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>10733.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>14687.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>6655.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6590,1222 +6613,1234 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>675821000.0</v>
+      </c>
+      <c r="C12">
         <v>559724528.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>444179000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>394020000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>309403000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>231328000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>180551000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>105597000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>87725000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>128148000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>117781000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>93424000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>84731000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>80493000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>90991000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>116371000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>110702000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>107513000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>136261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122786000.0</v>
       </c>
       <c r="U12">
         <v>122786000.0</v>
       </c>
       <c r="V12">
+        <v>122786000.0</v>
+      </c>
+      <c r="W12">
         <v>132957000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>86333000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>76685000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>88542000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>83404000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>72177000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>77220000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>112941000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>163327000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>176698000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>198341000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>217736000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>213130000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>196859000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>189102000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>191201000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>125163000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>105284000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>90803000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>95865000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>108249000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>109877000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>110009000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>77189000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>77258000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>72290000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>60168000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>62116000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>49115000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>41823000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>48443000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>67902000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>64739000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>62753000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>60653000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>53852000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>55730000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>62727000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>74541000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>82568000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>90807000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>55208000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>64937000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>69256000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>36797000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>33676000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>31165000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>27022000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>29594905.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>38942943.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>45789939.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>48961430.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>47702716.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>44281829.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>33142465.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>27310513.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1408085.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>6940466.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>12047764.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>19168165.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3586862.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5031829.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>651937.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>36126.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>225563.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>314243.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>10733.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>14687.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>6655.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
+        <v>1120663000.0</v>
+      </c>
+      <c r="C13">
         <v>1123167277.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128838000.0</v>
       </c>
       <c r="D13">
         <v>1128838000.0</v>
       </c>
       <c r="E13">
         <v>1128838000.0</v>
       </c>
       <c r="F13">
+        <v>1128838000.0</v>
+      </c>
+      <c r="G13">
         <v>1129709000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1160302000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1124755000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1122522000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1125376000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1124807000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1079259000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1076863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076342000.0</v>
       </c>
       <c r="O13">
         <v>1076342000.0</v>
       </c>
       <c r="P13">
+        <v>1076342000.0</v>
+      </c>
+      <c r="Q13">
         <v>1079261000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1081106000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1079746000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1079236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>496944000.0</v>
       </c>
       <c r="U13">
         <v>496944000.0</v>
       </c>
       <c r="V13">
-        <v>492306000.0</v>
+        <v>496944000.0</v>
       </c>
       <c r="W13">
         <v>492306000.0</v>
       </c>
       <c r="X13">
+        <v>492306000.0</v>
+      </c>
+      <c r="Y13">
         <v>491103000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>424183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>422145000.0</v>
       </c>
       <c r="AA13">
         <v>422145000.0</v>
       </c>
       <c r="AB13">
         <v>422145000.0</v>
       </c>
       <c r="AC13">
+        <v>422145000.0</v>
+      </c>
+      <c r="AD13">
         <v>421565000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>420467000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>420447000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>419350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>418168000.0</v>
       </c>
       <c r="AH13">
         <v>418168000.0</v>
       </c>
       <c r="AI13">
+        <v>418168000.0</v>
+      </c>
+      <c r="AJ13">
         <v>417762000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>416631000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>416679000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>343963000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>334599000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>209633000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>206567000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>203953000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>203674000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>203665000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>202462000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>201057000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>194318000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>192837000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>189349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189092000.0</v>
       </c>
       <c r="AY13">
         <v>189092000.0</v>
       </c>
       <c r="AZ13">
+        <v>189092000.0</v>
+      </c>
+      <c r="BA13">
         <v>187942000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>187914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187807000.0</v>
       </c>
       <c r="BC13">
         <v>187807000.0</v>
       </c>
       <c r="BD13">
         <v>187807000.0</v>
       </c>
       <c r="BE13">
         <v>187807000.0</v>
       </c>
       <c r="BF13">
+        <v>187807000.0</v>
+      </c>
+      <c r="BG13">
         <v>186540000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>182862000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>181289000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>181039000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>180403000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>137240000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>136526000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>136254000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>104701000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>104516000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>103613000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>103428000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>88939020.38</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>101663691.87</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>105984722.36</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>105462430.56</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>100490619.04</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>97805345.44</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>81542029.53</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>70018153.53</v>
       </c>
-      <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
-      <c r="CE13">
+      <c r="CE13"/>
+      <c r="CF13">
         <v>10462177.0</v>
       </c>
-      <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>332778000.0</v>
+      </c>
+      <c r="C14">
         <v>305760679.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>335129000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>308957000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>308065000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>312448000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>314682000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>316941000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>308199000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>306587630.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>294877000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>293106000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>292351000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>290221971.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>291429000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>295208000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>294546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289122000.0</v>
       </c>
       <c r="S14">
         <v>289122000.0</v>
       </c>
       <c r="T14">
-        <v>196091000.0</v>
+        <v>289122000.0</v>
       </c>
       <c r="U14">
         <v>196091000.0</v>
       </c>
       <c r="V14">
+        <v>196091000.0</v>
+      </c>
+      <c r="W14">
         <v>184036000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>195887000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>171219000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>160365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160292000.0</v>
       </c>
       <c r="AA14">
         <v>160292000.0</v>
       </c>
       <c r="AB14">
+        <v>160292000.0</v>
+      </c>
+      <c r="AC14">
         <v>162656000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>162332000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>159883000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>160085000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>160194000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>159770000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>159307000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>159534000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>159523000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>154289000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>141062000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>142462000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>130552000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>129904000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>129078741.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>129554000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>129813000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>129956554.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>127097274.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>128730609.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>127603500.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>127093955.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>124780775.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>126710639.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>126333985.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>126697862.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>126259280.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>125926391.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>125662345.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>125462390.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>106874426.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>124854464.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>124805640.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>123998696.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110482519.0</v>
       </c>
       <c r="BK14">
         <v>110482519.0</v>
       </c>
       <c r="BL14">
+        <v>110482519.0</v>
+      </c>
+      <c r="BM14">
         <v>113490707.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>104776752.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92736581.0</v>
       </c>
       <c r="BO14">
         <v>92736581.0</v>
       </c>
       <c r="BP14">
+        <v>92736581.0</v>
+      </c>
+      <c r="BQ14">
         <v>92253419.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>87219992.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85331659.0</v>
       </c>
       <c r="BS14">
         <v>85331659.0</v>
       </c>
       <c r="BT14">
+        <v>85331659.0</v>
+      </c>
+      <c r="BU14">
         <v>86559462.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>81590204.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71899133.0</v>
       </c>
       <c r="BW14">
         <v>71899133.0</v>
       </c>
       <c r="BX14">
+        <v>71899133.0</v>
+      </c>
+      <c r="BY14">
         <v>83260090.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>63860328.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14">
+      <c r="CA14"/>
+      <c r="CB14">
         <v>43625000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>50112277.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>36287900.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>23979559.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6411051.0</v>
       </c>
       <c r="CF14">
         <v>6411051.0</v>
       </c>
       <c r="CG14">
+        <v>6411051.0</v>
+      </c>
+      <c r="CH14">
         <v>6518349.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>6594375.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1831487.0</v>
       </c>
       <c r="CJ14">
         <v>1831487.0</v>
       </c>
       <c r="CK14">
         <v>1831487.0</v>
       </c>
       <c r="CL14">
         <v>1831487.0</v>
       </c>
+      <c r="CM14">
+        <v>1831487.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>496944000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>496249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492306000.0</v>
       </c>
       <c r="W15">
         <v>492306000.0</v>
       </c>
       <c r="X15">
+        <v>492306000.0</v>
+      </c>
+      <c r="Y15">
         <v>491103000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>424183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>422145000.0</v>
       </c>
       <c r="AA15">
         <v>422145000.0</v>
       </c>
       <c r="AB15">
         <v>422145000.0</v>
       </c>
       <c r="AC15">
+        <v>422145000.0</v>
+      </c>
+      <c r="AD15">
         <v>421565000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>420467000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>420447000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>419350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>418168000.0</v>
       </c>
       <c r="AH15">
         <v>418168000.0</v>
       </c>
       <c r="AI15">
+        <v>418168000.0</v>
+      </c>
+      <c r="AJ15">
         <v>417762000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>416631000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>416679000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>343963000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>334599000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>209633000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>206567000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>203953000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>203674000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>203665000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>202462000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>201057000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>194318000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>192837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189092000.0</v>
       </c>
       <c r="AX15">
         <v>189092000.0</v>
       </c>
       <c r="AY15">
         <v>189092000.0</v>
       </c>
       <c r="AZ15">
+        <v>189092000.0</v>
+      </c>
+      <c r="BA15">
         <v>187942000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>187914000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>187807000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
-[...1 lines deleted...]
-      </c>
+      <c r="BR15"/>
       <c r="BS15">
         <v>0.0</v>
       </c>
       <c r="BT15">
         <v>0.0</v>
       </c>
       <c r="BU15">
         <v>0.0</v>
       </c>
       <c r="BV15">
         <v>0.0</v>
       </c>
       <c r="BW15">
         <v>0.0</v>
       </c>
       <c r="BX15">
         <v>0.0</v>
       </c>
       <c r="BY15">
         <v>0.0</v>
       </c>
-      <c r="BZ15"/>
+      <c r="BZ15">
+        <v>0.0</v>
+      </c>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-37216.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>41487190.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>31616411.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>48689000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>70640000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>59843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45425000.0</v>
       </c>
       <c r="U16">
         <v>45425000.0</v>
       </c>
       <c r="V16">
+        <v>45425000.0</v>
+      </c>
+      <c r="W16">
         <v>58591000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>45698000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>28770000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>30343000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>39076000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>28668000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>26347000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>26728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33490000.0</v>
       </c>
       <c r="AE16">
         <v>33490000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AF16">
+        <v>33490000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16">
         <v>35638000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>43793000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>35868000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>33331000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>39708000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>40477000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>36017000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>22469000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>20957000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>14851000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-791000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-387000.0</v>
       </c>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>14290000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>10851000.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>1100000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4819000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>13758000.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>2334000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>9568000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>11512000.0</v>
       </c>
-      <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>7740000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>8083000.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>4314000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>4129000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>4757600.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>1.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>2.0</v>
       </c>
-      <c r="BX16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY16"/>
       <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
         <v>1.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
-[...1 lines deleted...]
-      </c>
+      <c r="CC16"/>
       <c r="CD16">
         <v>1.0</v>
       </c>
       <c r="CE16">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="CF16">
+        <v>0.0</v>
+      </c>
+      <c r="CG16">
         <v>1.0</v>
       </c>
-      <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>1.0</v>
       </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7854,174 +7889,15291 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>28657000.0</v>
       </c>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18">
+        <v>25345000.0</v>
+      </c>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18">
+        <v>25177000.0</v>
+      </c>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18">
+        <v>61000.0</v>
+      </c>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18">
+        <v>332000.0</v>
+      </c>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18">
+        <v>0.0</v>
+      </c>
+      <c r="BT18">
+        <v>0.0</v>
+      </c>
+      <c r="BU18">
+        <v>0.0</v>
+      </c>
+      <c r="BV18">
+        <v>0.0</v>
+      </c>
+      <c r="BW18">
+        <v>0.0</v>
+      </c>
+      <c r="BX18">
+        <v>0.0</v>
+      </c>
+      <c r="BY18">
+        <v>0.0</v>
+      </c>
+      <c r="BZ18">
+        <v>0.0</v>
+      </c>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+    </row>
+    <row r="19" spans="1:91">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+    </row>
+    <row r="20" spans="1:91">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+    </row>
+    <row r="21" spans="1:91">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21">
+        <v>0.0</v>
+      </c>
+      <c r="BT21">
+        <v>0.0</v>
+      </c>
+      <c r="BU21">
+        <v>0.0</v>
+      </c>
+      <c r="BV21">
+        <v>0.0</v>
+      </c>
+      <c r="BW21">
+        <v>0.0</v>
+      </c>
+      <c r="BX21">
+        <v>0.0</v>
+      </c>
+      <c r="BY21">
+        <v>0.0</v>
+      </c>
+      <c r="BZ21">
+        <v>0.0</v>
+      </c>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+    </row>
+    <row r="22" spans="1:91">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>121063000.0</v>
+      </c>
+      <c r="C22">
+        <v>122461731.0</v>
+      </c>
+      <c r="D22">
+        <v>110737000.0</v>
+      </c>
+      <c r="E22">
+        <v>120413000.0</v>
+      </c>
+      <c r="F22">
+        <v>135906000.0</v>
+      </c>
+      <c r="G22">
+        <v>134496000.0</v>
+      </c>
+      <c r="H22">
+        <v>125182000.0</v>
+      </c>
+      <c r="I22">
+        <v>130567000.0</v>
+      </c>
+      <c r="J22">
+        <v>125077000.0</v>
+      </c>
+      <c r="K22">
+        <v>115825000.0</v>
+      </c>
+      <c r="L22">
+        <v>132727000.0</v>
+      </c>
+      <c r="M22">
+        <v>105067000.0</v>
+      </c>
+      <c r="N22">
+        <v>89866000.0</v>
+      </c>
+      <c r="O22">
+        <v>92033000.0</v>
+      </c>
+      <c r="P22">
+        <v>82727000.0</v>
+      </c>
+      <c r="Q22">
+        <v>86197000.0</v>
+      </c>
+      <c r="R22">
+        <v>91284000.0</v>
+      </c>
+      <c r="S22">
+        <v>85819000.0</v>
+      </c>
+      <c r="T22">
+        <v>71331000.0</v>
+      </c>
+      <c r="U22">
+        <v>52624000.0</v>
+      </c>
+      <c r="V22">
+        <v>52624000.0</v>
+      </c>
+      <c r="W22">
+        <v>35274000.0</v>
+      </c>
+      <c r="X22">
+        <v>12681000.0</v>
+      </c>
+      <c r="Y22">
+        <v>13317000.0</v>
+      </c>
+      <c r="Z22">
+        <v>14900000.0</v>
+      </c>
+      <c r="AA22">
+        <v>14969000.0</v>
+      </c>
+      <c r="AB22">
+        <v>15492000.0</v>
+      </c>
+      <c r="AC22">
+        <v>15917000.0</v>
+      </c>
+      <c r="AD22">
+        <v>17104000.0</v>
+      </c>
+      <c r="AE22">
+        <v>14386000.0</v>
+      </c>
+      <c r="AF22">
+        <v>21066000.0</v>
+      </c>
+      <c r="AG22">
+        <v>17328000.0</v>
+      </c>
+      <c r="AH22">
+        <v>18640000.0</v>
+      </c>
+      <c r="AI22">
+        <v>17753000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>16662000.0</v>
+      </c>
+      <c r="AK22">
+        <v>14798000.0</v>
+      </c>
+      <c r="AL22">
+        <v>14371000.0</v>
+      </c>
+      <c r="AM22">
+        <v>13572000.0</v>
+      </c>
+      <c r="AN22">
+        <v>12296000.0</v>
+      </c>
+      <c r="AO22">
+        <v>11677000.0</v>
+      </c>
+      <c r="AP22">
+        <v>9631000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>10434000.0</v>
+      </c>
+      <c r="AR22">
+        <v>12917000.0</v>
+      </c>
+      <c r="AS22">
+        <v>13531000.0</v>
+      </c>
+      <c r="AT22">
+        <v>14122000.0</v>
+      </c>
+      <c r="AU22">
+        <v>14937000.0</v>
+      </c>
+      <c r="AV22">
+        <v>14914000.0</v>
+      </c>
+      <c r="AW22">
+        <v>15028000.0</v>
+      </c>
+      <c r="AX22">
+        <v>14358000.0</v>
+      </c>
+      <c r="AY22">
+        <v>15488000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>14665000.0</v>
+      </c>
+      <c r="BA22">
+        <v>13604000.0</v>
+      </c>
+      <c r="BB22">
+        <v>12274000.0</v>
+      </c>
+      <c r="BC22">
+        <v>12858000.0</v>
+      </c>
+      <c r="BD22">
+        <v>12209000.0</v>
+      </c>
+      <c r="BE22">
+        <v>12613000.0</v>
+      </c>
+      <c r="BF22">
+        <v>12560000.0</v>
+      </c>
+      <c r="BG22">
+        <v>11291000.0</v>
+      </c>
+      <c r="BH22">
+        <v>9102000.0</v>
+      </c>
+      <c r="BI22">
+        <v>6277000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>5155000.0</v>
+      </c>
+      <c r="BK22">
+        <v>4034000.0</v>
+      </c>
+      <c r="BL22">
+        <v>3810000.0</v>
+      </c>
+      <c r="BM22">
+        <v>3221000.0</v>
+      </c>
+      <c r="BN22">
+        <v>2567000.0</v>
+      </c>
+      <c r="BO22">
+        <v>2329000.0</v>
+      </c>
+      <c r="BP22">
+        <v>1793000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>1520000.0</v>
+      </c>
+      <c r="BR22">
+        <v>1533000.0</v>
+      </c>
+      <c r="BS22">
+        <v>1735414.0</v>
+      </c>
+      <c r="BT22">
+        <v>1887398.0</v>
+      </c>
+      <c r="BU22">
+        <v>1824523.0</v>
+      </c>
+      <c r="BV22">
+        <v>1847857.0</v>
+      </c>
+      <c r="BW22">
+        <v>1709582.0</v>
+      </c>
+      <c r="BX22">
+        <v>1358783.0</v>
+      </c>
+      <c r="BY22">
+        <v>878810.0</v>
+      </c>
+      <c r="BZ22">
+        <v>837858.0</v>
+      </c>
+      <c r="CA22">
+        <v>708789.0</v>
+      </c>
+      <c r="CB22">
+        <v>866863.0</v>
+      </c>
+      <c r="CC22">
+        <v>352926.0</v>
+      </c>
+      <c r="CD22">
+        <v>498766.0</v>
+      </c>
+      <c r="CE22">
+        <v>49886.0</v>
+      </c>
+      <c r="CF22">
+        <v>2.0</v>
+      </c>
+      <c r="CG22">
+        <v>17223.0</v>
+      </c>
+      <c r="CH22">
+        <v>-0.07</v>
+      </c>
+      <c r="CI22">
+        <v>0.31</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22"/>
+      <c r="CL22">
+        <v>0.75</v>
+      </c>
+      <c r="CM22"/>
+    </row>
+    <row r="23" spans="1:91">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>2492569000.0</v>
+      </c>
+      <c r="C23">
+        <v>2414884260.0</v>
+      </c>
+      <c r="D23">
+        <v>2240908000.0</v>
+      </c>
+      <c r="E23">
+        <v>2138261000.0</v>
+      </c>
+      <c r="F23">
+        <v>2186560000.0</v>
+      </c>
+      <c r="G23">
+        <v>2115532000.0</v>
+      </c>
+      <c r="H23">
+        <v>2083608000.0</v>
+      </c>
+      <c r="I23">
+        <v>2024818000.0</v>
+      </c>
+      <c r="J23">
+        <v>1947380000.0</v>
+      </c>
+      <c r="K23">
+        <v>1967863000.0</v>
+      </c>
+      <c r="L23">
+        <v>2046586000.0</v>
+      </c>
+      <c r="M23">
+        <v>1991503000.0</v>
+      </c>
+      <c r="N23">
+        <v>1946059000.0</v>
+      </c>
+      <c r="O23">
+        <v>1876224000.0</v>
+      </c>
+      <c r="P23">
+        <v>2032631000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2059994000.0</v>
+      </c>
+      <c r="R23">
+        <v>2060389000.0</v>
+      </c>
+      <c r="S23">
+        <v>2021922000.0</v>
+      </c>
+      <c r="T23">
+        <v>2002142000.0</v>
+      </c>
+      <c r="U23">
+        <v>1083202000.0</v>
+      </c>
+      <c r="V23">
+        <v>1083202000.0</v>
+      </c>
+      <c r="W23">
+        <v>1055338000.0</v>
+      </c>
+      <c r="X23">
+        <v>987818000.0</v>
+      </c>
+      <c r="Y23">
+        <v>959387000.0</v>
+      </c>
+      <c r="Z23">
+        <v>957743000.0</v>
+      </c>
+      <c r="AA23">
+        <v>936065000.0</v>
+      </c>
+      <c r="AB23">
+        <v>871483000.0</v>
+      </c>
+      <c r="AC23">
+        <v>823310000.0</v>
+      </c>
+      <c r="AD23">
+        <v>796718000.0</v>
+      </c>
+      <c r="AE23">
+        <v>786517000.0</v>
+      </c>
+      <c r="AF23">
+        <v>738305000.0</v>
+      </c>
+      <c r="AG23">
+        <v>721147000.0</v>
+      </c>
+      <c r="AH23">
+        <v>707504000.0</v>
+      </c>
+      <c r="AI23">
+        <v>706648000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>652891000.0</v>
+      </c>
+      <c r="AK23">
+        <v>637805000.0</v>
+      </c>
+      <c r="AL23">
+        <v>638285000.0</v>
+      </c>
+      <c r="AM23">
+        <v>562915000.0</v>
+      </c>
+      <c r="AN23">
+        <v>543356000.0</v>
+      </c>
+      <c r="AO23">
+        <v>387713000.0</v>
+      </c>
+      <c r="AP23">
+        <v>392165000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>379654000.0</v>
+      </c>
+      <c r="AR23">
+        <v>398648000.0</v>
+      </c>
+      <c r="AS23">
+        <v>392488000.0</v>
+      </c>
+      <c r="AT23">
+        <v>351260000.0</v>
+      </c>
+      <c r="AU23">
+        <v>350310000.0</v>
+      </c>
+      <c r="AV23">
+        <v>342413000.0</v>
+      </c>
+      <c r="AW23">
+        <v>330791000.0</v>
+      </c>
+      <c r="AX23">
+        <v>318349000.0</v>
+      </c>
+      <c r="AY23">
+        <v>302215000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>311170000.0</v>
+      </c>
+      <c r="BA23">
+        <v>310291000.0</v>
+      </c>
+      <c r="BB23">
+        <v>327346000.0</v>
+      </c>
+      <c r="BC23">
+        <v>316263000.0</v>
+      </c>
+      <c r="BD23">
+        <v>304612000.0</v>
+      </c>
+      <c r="BE23">
+        <v>288686000.0</v>
+      </c>
+      <c r="BF23">
+        <v>280825000.0</v>
+      </c>
+      <c r="BG23">
+        <v>271606000.0</v>
+      </c>
+      <c r="BH23">
+        <v>269850000.0</v>
+      </c>
+      <c r="BI23">
+        <v>253028000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>242548000.0</v>
+      </c>
+      <c r="BK23">
+        <v>243183000.0</v>
+      </c>
+      <c r="BL23">
+        <v>187059000.0</v>
+      </c>
+      <c r="BM23">
+        <v>181334000.0</v>
+      </c>
+      <c r="BN23">
+        <v>177224000.0</v>
+      </c>
+      <c r="BO23">
+        <v>139738000.0</v>
+      </c>
+      <c r="BP23">
+        <v>131372000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>122971000.0</v>
+      </c>
+      <c r="BR23">
+        <v>112901000.0</v>
+      </c>
+      <c r="BS23">
+        <v>115917830.0</v>
+      </c>
+      <c r="BT23">
+        <v>132009257.0</v>
+      </c>
+      <c r="BU23">
+        <v>135176852.0</v>
+      </c>
+      <c r="BV23">
+        <v>128709802.0</v>
+      </c>
+      <c r="BW23">
+        <v>125664950.0</v>
+      </c>
+      <c r="BX23">
+        <v>116849315.0</v>
+      </c>
+      <c r="BY23">
+        <v>97135089.0</v>
+      </c>
+      <c r="BZ23">
+        <v>84208428.0</v>
+      </c>
+      <c r="CA23"/>
+      <c r="CB23">
+        <v>39142428.0</v>
+      </c>
+      <c r="CC23">
+        <v>37628345.0</v>
+      </c>
+      <c r="CD23">
+        <v>38592187.0</v>
+      </c>
+      <c r="CE23">
+        <v>20877753.0</v>
+      </c>
+      <c r="CF23">
+        <v>20763891.0</v>
+      </c>
+      <c r="CG23">
+        <v>15471528.0</v>
+      </c>
+      <c r="CH23">
+        <v>446600.0</v>
+      </c>
+      <c r="CI23">
+        <v>372988.0</v>
+      </c>
+      <c r="CJ23">
+        <v>396562.0</v>
+      </c>
+      <c r="CK23">
+        <v>70923.0</v>
+      </c>
+      <c r="CL23">
+        <v>24852.0</v>
+      </c>
+      <c r="CM23">
+        <v>13680.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:91">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24">
+        <v>136604000.0</v>
+      </c>
+      <c r="C24">
+        <v>134410000.0</v>
+      </c>
+      <c r="D24">
+        <v>132193000.0</v>
+      </c>
+      <c r="E24">
+        <v>130040000.0</v>
+      </c>
+      <c r="F24">
+        <v>127988000.0</v>
+      </c>
+      <c r="G24">
+        <v>126031000.0</v>
+      </c>
+      <c r="H24">
+        <v>124058000.0</v>
+      </c>
+      <c r="I24">
+        <v>122190000.0</v>
+      </c>
+      <c r="J24">
+        <v>123153000.0</v>
+      </c>
+      <c r="K24">
+        <v>162946000.0</v>
+      </c>
+      <c r="L24">
+        <v>246603000.0</v>
+      </c>
+      <c r="M24">
+        <v>285868000.0</v>
+      </c>
+      <c r="N24">
+        <v>244877000.0</v>
+      </c>
+      <c r="O24">
+        <v>219175000.0</v>
+      </c>
+      <c r="P24">
+        <v>204223000.0</v>
+      </c>
+      <c r="Q24">
+        <v>218604000.0</v>
+      </c>
+      <c r="R24">
+        <v>198006000.0</v>
+      </c>
+      <c r="S24">
+        <v>157489000.0</v>
+      </c>
+      <c r="T24">
+        <v>44710000.0</v>
+      </c>
+      <c r="U24">
+        <v>39561000.0</v>
+      </c>
+      <c r="V24">
+        <v>39157000.0</v>
+      </c>
+      <c r="W24">
+        <v>158616000.0</v>
+      </c>
+      <c r="X24">
+        <v>133099000.0</v>
+      </c>
+      <c r="Y24">
+        <v>132608000.0</v>
+      </c>
+      <c r="Z24">
+        <v>157118000.0</v>
+      </c>
+      <c r="AA24">
+        <v>146535000.0</v>
+      </c>
+      <c r="AB24">
+        <v>109394000.0</v>
+      </c>
+      <c r="AC24">
+        <v>69363000.0</v>
+      </c>
+      <c r="AD24">
+        <v>69338000.0</v>
+      </c>
+      <c r="AE24">
+        <v>69302000.0</v>
+      </c>
+      <c r="AF24">
+        <v>39639000.0</v>
+      </c>
+      <c r="AG24">
+        <v>39603000.0</v>
+      </c>
+      <c r="AH24">
+        <v>39588000.0</v>
+      </c>
+      <c r="AI24">
+        <v>39871000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>39845000.0</v>
+      </c>
+      <c r="AK24">
+        <v>39820000.0</v>
+      </c>
+      <c r="AL24">
+        <v>40157000.0</v>
+      </c>
+      <c r="AM24">
+        <v>40674000.0</v>
+      </c>
+      <c r="AN24">
+        <v>44874000.0</v>
+      </c>
+      <c r="AO24">
+        <v>41545000.0</v>
+      </c>
+      <c r="AP24">
+        <v>41153000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>40598000.0</v>
+      </c>
+      <c r="AR24">
+        <v>40374000.0</v>
+      </c>
+      <c r="AS24">
+        <v>40119000.0</v>
+      </c>
+      <c r="AT24"/>
+      <c r="AU24">
+        <v>40598000.0</v>
+      </c>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24">
+        <v>39486000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>23000.0</v>
+      </c>
+      <c r="BA24">
+        <v>65000.0</v>
+      </c>
+      <c r="BB24">
+        <v>146000.0</v>
+      </c>
+      <c r="BC24">
+        <v>227000.0</v>
+      </c>
+      <c r="BD24">
+        <v>200000.0</v>
+      </c>
+      <c r="BE24">
+        <v>10000.0</v>
+      </c>
+      <c r="BF24">
+        <v>65000.0</v>
+      </c>
+      <c r="BG24">
+        <v>125000.0</v>
+      </c>
+      <c r="BH24">
+        <v>196000.0</v>
+      </c>
+      <c r="BI24">
+        <v>314000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>291000.0</v>
+      </c>
+      <c r="BK24">
+        <v>462000.0</v>
+      </c>
+      <c r="BL24">
+        <v>693000.0</v>
+      </c>
+      <c r="BM24">
+        <v>711000.0</v>
+      </c>
+      <c r="BN24">
+        <v>647000.0</v>
+      </c>
+      <c r="BO24">
+        <v>810000.0</v>
+      </c>
+      <c r="BP24">
+        <v>894000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>1125000.0</v>
+      </c>
+      <c r="BR24">
+        <v>620000.0</v>
+      </c>
+      <c r="BS24">
+        <v>719921.1</v>
+      </c>
+      <c r="BT24">
+        <v>481916.39</v>
+      </c>
+      <c r="BU24">
+        <v>271276.07</v>
+      </c>
+      <c r="BV24">
+        <v>359614.07</v>
+      </c>
+      <c r="BW24">
+        <v>434433.63</v>
+      </c>
+      <c r="BX24">
+        <v>384266.26</v>
+      </c>
+      <c r="BY24">
+        <v>70049.22</v>
+      </c>
+      <c r="BZ24">
+        <v>80394.19</v>
+      </c>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+    </row>
+    <row r="25" spans="1:91">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25">
+        <v>176371000.0</v>
+      </c>
+      <c r="T25">
+        <v>64677000.0</v>
+      </c>
+      <c r="U25">
+        <v>51404000.0</v>
+      </c>
+      <c r="V25">
+        <v>51567000.0</v>
+      </c>
+      <c r="W25">
+        <v>171135000.0</v>
+      </c>
+      <c r="X25">
+        <v>146185000.0</v>
+      </c>
+      <c r="Y25">
+        <v>145314000.0</v>
+      </c>
+      <c r="Z25">
+        <v>170692000.0</v>
+      </c>
+      <c r="AA25">
+        <v>161583000.0</v>
+      </c>
+      <c r="AB25">
+        <v>126284000.0</v>
+      </c>
+      <c r="AC25">
+        <v>77700000.0</v>
+      </c>
+      <c r="AD25">
+        <v>78711000.0</v>
+      </c>
+      <c r="AE25">
+        <v>74673000.0</v>
+      </c>
+      <c r="AF25">
+        <v>39639000.0</v>
+      </c>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+    </row>
+    <row r="26" spans="1:91">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
+        <v>938000.0</v>
+      </c>
+      <c r="Z26">
+        <v>961000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1331000.0</v>
+      </c>
+      <c r="AB26">
+        <v>3538000.0</v>
+      </c>
+      <c r="AC26">
+        <v>4148000.0</v>
+      </c>
+      <c r="AD26">
+        <v>4206000.0</v>
+      </c>
+      <c r="AE26">
+        <v>4277000.0</v>
+      </c>
+      <c r="AF26">
+        <v>4120000.0</v>
+      </c>
+      <c r="AG26">
+        <v>3970000.0</v>
+      </c>
+      <c r="AH26">
+        <v>2935000.0</v>
+      </c>
+      <c r="AI26">
+        <v>2694000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>2798000.0</v>
+      </c>
+      <c r="AK26">
+        <v>2845000.0</v>
+      </c>
+      <c r="AL26">
+        <v>2821000.0</v>
+      </c>
+      <c r="AM26">
+        <v>562000.0</v>
+      </c>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
+        <v>562000.0</v>
+      </c>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
+        <v>562000.0</v>
+      </c>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+    </row>
+    <row r="27" spans="1:91">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+    </row>
+    <row r="28" spans="1:91">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>-456506000.0</v>
+      </c>
+      <c r="C28">
+        <v>-286479701.0</v>
+      </c>
+      <c r="D28">
+        <v>-224861000.0</v>
+      </c>
+      <c r="E28">
+        <v>-162378000.0</v>
+      </c>
+      <c r="F28">
+        <v>-107173000.0</v>
+      </c>
+      <c r="G28">
+        <v>-37320000.0</v>
+      </c>
+      <c r="H28">
+        <v>8329000.0</v>
+      </c>
+      <c r="I28">
+        <v>118521000.0</v>
+      </c>
+      <c r="J28">
+        <v>133662000.0</v>
+      </c>
+      <c r="K28">
+        <v>136100000.0</v>
+      </c>
+      <c r="L28">
+        <v>181942000.0</v>
+      </c>
+      <c r="M28">
+        <v>245404000.0</v>
+      </c>
+      <c r="N28">
+        <v>211264000.0</v>
+      </c>
+      <c r="O28">
+        <v>160028000.0</v>
+      </c>
+      <c r="P28">
+        <v>137338000.0</v>
+      </c>
+      <c r="Q28">
+        <v>127842000.0</v>
+      </c>
+      <c r="R28">
+        <v>115077000.0</v>
+      </c>
+      <c r="S28">
+        <v>79797000.0</v>
+      </c>
+      <c r="T28">
+        <v>83731000.0</v>
+      </c>
+      <c r="U28">
+        <v>54352000.0</v>
+      </c>
+      <c r="V28">
+        <v>54352000.0</v>
+      </c>
+      <c r="W28">
+        <v>46215000.0</v>
+      </c>
+      <c r="X28">
+        <v>68822000.0</v>
+      </c>
+      <c r="Y28">
+        <v>76717000.0</v>
+      </c>
+      <c r="Z28">
+        <v>120590000.0</v>
+      </c>
+      <c r="AA28">
+        <v>87010000.0</v>
+      </c>
+      <c r="AB28">
+        <v>62590000.0</v>
+      </c>
+      <c r="AC28">
+        <v>7265000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-27697000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-12435000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-13366000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-62852000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-131032000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-142297000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-77371000.0</v>
+      </c>
+      <c r="AK28">
+        <v>7703000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-39910000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-39682000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-21391000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-12347000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-21779000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-30848000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-26867000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-826000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-42980000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-42867000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-40480000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-30540000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-41046000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-31477000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-31038000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-43300000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-63448000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-58044000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-57521000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-60317000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-53238000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-34454000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-56685000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-58879000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-57089000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-66049000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-40900000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-46422000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-65981000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-28271000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-28680000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-29016000.0</v>
+      </c>
+      <c r="BR28">
+        <v>-25704000.0</v>
+      </c>
+      <c r="BS28">
+        <v>-28189811.0</v>
+      </c>
+      <c r="BT28">
+        <v>-37866049.0</v>
+      </c>
+      <c r="BU28">
+        <v>-44691492.0</v>
+      </c>
+      <c r="BV28">
+        <v>-47905373.0</v>
+      </c>
+      <c r="BW28">
+        <v>-46822175.0</v>
+      </c>
+      <c r="BX28">
+        <v>-43722805.0</v>
+      </c>
+      <c r="BY28">
+        <v>-33040222.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-27196723.0</v>
+      </c>
+      <c r="CA28">
+        <v>3629792.0</v>
+      </c>
+      <c r="CB28">
+        <v>-2614088.0</v>
+      </c>
+      <c r="CC28">
+        <v>-7800522.0</v>
+      </c>
+      <c r="CD28">
+        <v>-14631857.0</v>
+      </c>
+      <c r="CE28">
+        <v>951496.0</v>
+      </c>
+      <c r="CF28">
+        <v>-498350.0</v>
+      </c>
+      <c r="CG28">
+        <v>6963914.0</v>
+      </c>
+      <c r="CH28">
+        <v>-36126.0</v>
+      </c>
+      <c r="CI28">
+        <v>-225563.0</v>
+      </c>
+      <c r="CJ28">
+        <v>-314243.0</v>
+      </c>
+      <c r="CK28">
+        <v>-10733.0</v>
+      </c>
+      <c r="CL28">
+        <v>93227.0</v>
+      </c>
+      <c r="CM28">
+        <v>102462.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:91">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>1909612000.0</v>
+      </c>
+      <c r="C29">
+        <v>1811444000.0</v>
+      </c>
+      <c r="D29">
+        <v>1751099000.0</v>
+      </c>
+      <c r="E29">
+        <v>1624685000.0</v>
+      </c>
+      <c r="F29">
+        <v>1588197000.0</v>
+      </c>
+      <c r="G29">
+        <v>1529896000.0</v>
+      </c>
+      <c r="H29">
+        <v>1544488000.0</v>
+      </c>
+      <c r="I29">
+        <v>1502069000.0</v>
+      </c>
+      <c r="J29">
+        <v>1428443000.0</v>
+      </c>
+      <c r="K29">
+        <v>1445214000.0</v>
+      </c>
+      <c r="L29">
+        <v>1580199000.0</v>
+      </c>
+      <c r="M29">
+        <v>1546098000.0</v>
+      </c>
+      <c r="N29">
+        <v>1500180000.0</v>
+      </c>
+      <c r="O29">
+        <v>1463931000.0</v>
+      </c>
+      <c r="P29">
+        <v>1592499000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1616077000.0</v>
+      </c>
+      <c r="R29">
+        <v>1598819000.0</v>
+      </c>
+      <c r="S29">
+        <v>1532637000.0</v>
+      </c>
+      <c r="T29">
+        <v>1405072000.0</v>
+      </c>
+      <c r="U29">
+        <v>929974000.0</v>
+      </c>
+      <c r="V29">
+        <v>911942000.0</v>
+      </c>
+      <c r="W29">
+        <v>884386000.0</v>
+      </c>
+      <c r="X29">
+        <v>839858000.0</v>
+      </c>
+      <c r="Y29">
+        <v>824620000.0</v>
+      </c>
+      <c r="Z29">
+        <v>817981000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+    </row>
+    <row r="30" spans="1:91">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>72996000.0</v>
+      </c>
+      <c r="C30">
+        <v>74225674.0</v>
+      </c>
+      <c r="D30">
+        <v>83427000.0</v>
+      </c>
+      <c r="E30">
+        <v>67382000.0</v>
+      </c>
+      <c r="F30">
+        <v>95997000.0</v>
+      </c>
+      <c r="G30">
+        <v>104142000.0</v>
+      </c>
+      <c r="H30">
+        <v>105237000.0</v>
+      </c>
+      <c r="I30">
+        <v>84355000.0</v>
+      </c>
+      <c r="J30">
+        <v>81326000.0</v>
+      </c>
+      <c r="K30">
+        <v>74642000.0</v>
+      </c>
+      <c r="L30">
+        <v>22114000.0</v>
+      </c>
+      <c r="M30">
+        <v>17972000.0</v>
+      </c>
+      <c r="N30">
+        <v>28741000.0</v>
+      </c>
+      <c r="O30">
+        <v>23977000.0</v>
+      </c>
+      <c r="P30">
+        <v>20661000.0</v>
+      </c>
+      <c r="Q30">
+        <v>18996000.0</v>
+      </c>
+      <c r="R30">
+        <v>33339000.0</v>
+      </c>
+      <c r="S30">
+        <v>78200000.0</v>
+      </c>
+      <c r="T30">
+        <v>21441000.0</v>
+      </c>
+      <c r="U30">
+        <v>72716000.0</v>
+      </c>
+      <c r="V30">
+        <v>72716000.0</v>
+      </c>
+      <c r="W30">
+        <v>76555000.0</v>
+      </c>
+      <c r="X30">
+        <v>37326000.0</v>
+      </c>
+      <c r="Y30">
+        <v>37519000.0</v>
+      </c>
+      <c r="Z30">
+        <v>33116000.0</v>
+      </c>
+      <c r="AA30">
+        <v>50260000.0</v>
+      </c>
+      <c r="AB30">
+        <v>35380000.0</v>
+      </c>
+      <c r="AC30">
+        <v>37532000.0</v>
+      </c>
+      <c r="AD30">
+        <v>40405000.0</v>
+      </c>
+      <c r="AE30">
+        <v>31311000.0</v>
+      </c>
+      <c r="AF30">
+        <v>26668000.0</v>
+      </c>
+      <c r="AG30">
+        <v>27655000.0</v>
+      </c>
+      <c r="AH30">
+        <v>25222000.0</v>
+      </c>
+      <c r="AI30">
+        <v>35499000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>31240000.0</v>
+      </c>
+      <c r="AK30">
+        <v>29997000.0</v>
+      </c>
+      <c r="AL30">
+        <v>30678000.0</v>
+      </c>
+      <c r="AM30">
+        <v>24280000.0</v>
+      </c>
+      <c r="AN30">
+        <v>27397000.0</v>
+      </c>
+      <c r="AO30">
+        <v>22759000.0</v>
+      </c>
+      <c r="AP30">
+        <v>24237000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>7848000.0</v>
+      </c>
+      <c r="AR30">
+        <v>13908000.0</v>
+      </c>
+      <c r="AS30">
+        <v>23079000.0</v>
+      </c>
+      <c r="AT30">
+        <v>20476000.0</v>
+      </c>
+      <c r="AU30">
+        <v>20341000.0</v>
+      </c>
+      <c r="AV30">
+        <v>21176000.0</v>
+      </c>
+      <c r="AW30">
+        <v>22522000.0</v>
+      </c>
+      <c r="AX30">
+        <v>15121000.0</v>
+      </c>
+      <c r="AY30">
+        <v>16775000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>12473000.0</v>
+      </c>
+      <c r="BA30">
+        <v>22457000.0</v>
+      </c>
+      <c r="BB30">
+        <v>14858000.0</v>
+      </c>
+      <c r="BC30">
+        <v>27037000.0</v>
+      </c>
+      <c r="BD30">
+        <v>29028000.0</v>
+      </c>
+      <c r="BE30">
+        <v>25713000.0</v>
+      </c>
+      <c r="BF30">
+        <v>25003000.0</v>
+      </c>
+      <c r="BG30">
+        <v>19203000.0</v>
+      </c>
+      <c r="BH30">
+        <v>18114000.0</v>
+      </c>
+      <c r="BI30">
+        <v>14677000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>16714000.0</v>
+      </c>
+      <c r="BK30">
+        <v>16093000.0</v>
+      </c>
+      <c r="BL30">
+        <v>10278000.0</v>
+      </c>
+      <c r="BM30">
+        <v>1448000.0</v>
+      </c>
+      <c r="BN30">
+        <v>714000.0</v>
+      </c>
+      <c r="BO30">
+        <v>8923000.0</v>
+      </c>
+      <c r="BP30">
+        <v>1245000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>1473000.0</v>
+      </c>
+      <c r="BR30">
+        <v>3111000.0</v>
+      </c>
+      <c r="BS30">
+        <v>5127000.0</v>
+      </c>
+      <c r="BT30">
+        <v>7370111.0</v>
+      </c>
+      <c r="BU30">
+        <v>5711338.0</v>
+      </c>
+      <c r="BV30">
+        <v>5384241.0</v>
+      </c>
+      <c r="BW30">
+        <v>7130162.0</v>
+      </c>
+      <c r="BX30">
+        <v>4591055.0</v>
+      </c>
+      <c r="BY30">
+        <v>4565886.0</v>
+      </c>
+      <c r="BZ30">
+        <v>6641168.0</v>
+      </c>
+      <c r="CA30"/>
+      <c r="CB30">
+        <v>3179715.0</v>
+      </c>
+      <c r="CC30">
+        <v>1579199.0</v>
+      </c>
+      <c r="CD30">
+        <v>341978.0</v>
+      </c>
+      <c r="CE30">
+        <v>120863.0</v>
+      </c>
+      <c r="CF30">
+        <v>34356.0</v>
+      </c>
+      <c r="CG30">
+        <v>30420.0</v>
+      </c>
+      <c r="CH30">
+        <v>13251.0</v>
+      </c>
+      <c r="CI30">
+        <v>836.01</v>
+      </c>
+      <c r="CJ30">
+        <v>6418.54</v>
+      </c>
+      <c r="CK30">
+        <v>7932.28</v>
+      </c>
+      <c r="CL30">
+        <v>3964.25</v>
+      </c>
+      <c r="CM30">
+        <v>755.72</v>
+      </c>
+    </row>
+    <row r="31" spans="1:91">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>1333596000.0</v>
+      </c>
+      <c r="M31">
+        <v>1260230000.0</v>
+      </c>
+      <c r="N31">
+        <v>1255303000.0</v>
+      </c>
+      <c r="O31">
+        <v>1244756000.0</v>
+      </c>
+      <c r="P31">
+        <v>1388276000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1397473000.0</v>
+      </c>
+      <c r="R31">
+        <v>1400813000.0</v>
+      </c>
+      <c r="S31">
+        <v>1375148000.0</v>
+      </c>
+      <c r="T31">
+        <v>1360362000.0</v>
+      </c>
+      <c r="U31">
+        <v>770502000.0</v>
+      </c>
+      <c r="V31">
+        <v>752898000.0</v>
+      </c>
+      <c r="W31">
+        <v>725770000.0</v>
+      </c>
+      <c r="X31">
+        <v>706759000.0</v>
+      </c>
+      <c r="Y31">
+        <v>692012000.0</v>
+      </c>
+      <c r="Z31">
+        <v>630863000.0</v>
+      </c>
+      <c r="AA31">
+        <v>635426000.0</v>
+      </c>
+      <c r="AB31">
+        <v>610269000.0</v>
+      </c>
+      <c r="AC31">
+        <v>616889000.0</v>
+      </c>
+      <c r="AD31">
+        <v>605940000.0</v>
+      </c>
+      <c r="AE31">
+        <v>602804000.0</v>
+      </c>
+      <c r="AF31">
+        <v>599897000.0</v>
+      </c>
+      <c r="AG31">
+        <v>591162000.0</v>
+      </c>
+      <c r="AH31">
+        <v>577856000.0</v>
+      </c>
+      <c r="AI31">
+        <v>563584000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>529009000.0</v>
+      </c>
+      <c r="AK31">
+        <v>517080000.0</v>
+      </c>
+      <c r="AL31">
+        <v>508033000.0</v>
+      </c>
+      <c r="AM31">
+        <v>423151000.0</v>
+      </c>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
+        <v>264168000.0</v>
+      </c>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
+        <v>272713000.0</v>
+      </c>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
+        <v>247660000.0</v>
+      </c>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31">
+        <v>0.0</v>
+      </c>
+      <c r="BT31">
+        <v>0.0</v>
+      </c>
+      <c r="BU31">
+        <v>0.0</v>
+      </c>
+      <c r="BV31">
+        <v>0.0</v>
+      </c>
+      <c r="BW31">
+        <v>0.0</v>
+      </c>
+      <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+    </row>
+    <row r="32" spans="1:91">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>610788000.0</v>
+      </c>
+      <c r="C32">
+        <v>508158000.0</v>
+      </c>
+      <c r="D32">
+        <v>450784000.0</v>
+      </c>
+      <c r="E32">
+        <v>370548000.0</v>
+      </c>
+      <c r="F32">
+        <v>294156000.0</v>
+      </c>
+      <c r="G32">
+        <v>230212000.0</v>
+      </c>
+      <c r="H32">
+        <v>208423000.0</v>
+      </c>
+      <c r="I32">
+        <v>130302000.0</v>
+      </c>
+      <c r="J32">
+        <v>65770000.0</v>
+      </c>
+      <c r="K32">
+        <v>89555000.0</v>
+      </c>
+      <c r="L32">
+        <v>174419000.0</v>
+      </c>
+      <c r="M32">
+        <v>136350000.0</v>
+      </c>
+      <c r="N32">
+        <v>125614000.0</v>
+      </c>
+      <c r="O32">
+        <v>117632000.0</v>
+      </c>
+      <c r="P32">
+        <v>121098000.0</v>
+      </c>
+      <c r="Q32">
+        <v>160527000.0</v>
+      </c>
+      <c r="R32">
+        <v>155897000.0</v>
+      </c>
+      <c r="S32">
+        <v>114309000.0</v>
+      </c>
+      <c r="T32">
+        <v>-11107000.0</v>
+      </c>
+      <c r="U32">
+        <v>51685000.0</v>
+      </c>
+      <c r="V32">
+        <v>73799000.0</v>
+      </c>
+      <c r="W32">
+        <v>151626000.0</v>
+      </c>
+      <c r="X32">
+        <v>59033000.0</v>
+      </c>
+      <c r="Y32">
+        <v>65268000.0</v>
+      </c>
+      <c r="Z32">
+        <v>37596000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+    </row>
+    <row r="33" spans="1:91">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>1600655000.0</v>
+      </c>
+      <c r="C33">
+        <v>1651741597.0</v>
+      </c>
+      <c r="D33">
+        <v>1593944000.0</v>
+      </c>
+      <c r="E33">
+        <v>1550740000.0</v>
+      </c>
+      <c r="F33">
+        <v>1609165000.0</v>
+      </c>
+      <c r="G33">
+        <v>1629291000.0</v>
+      </c>
+      <c r="H33">
+        <v>1653148000.0</v>
+      </c>
+      <c r="I33">
+        <v>1640753000.0</v>
+      </c>
+      <c r="J33">
+        <v>1635355000.0</v>
+      </c>
+      <c r="K33">
+        <v>1634538000.0</v>
+      </c>
+      <c r="L33">
+        <v>1716332000.0</v>
+      </c>
+      <c r="M33">
+        <v>1716493000.0</v>
+      </c>
+      <c r="N33">
+        <v>1681277001.0</v>
+      </c>
+      <c r="O33">
+        <v>1623512000.0</v>
+      </c>
+      <c r="P33">
+        <v>1780780000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1772240000.0</v>
+      </c>
+      <c r="R33">
+        <v>1758932000.0</v>
+      </c>
+      <c r="S33">
+        <v>1740840000.0</v>
+      </c>
+      <c r="T33">
+        <v>1713356000.0</v>
+      </c>
+      <c r="U33">
+        <v>827601000.0</v>
+      </c>
+      <c r="V33">
+        <v>827601000.0</v>
+      </c>
+      <c r="W33">
+        <v>807271000.0</v>
+      </c>
+      <c r="X33">
+        <v>847943000.0</v>
+      </c>
+      <c r="Y33">
+        <v>826891000.0</v>
+      </c>
+      <c r="Z33">
+        <v>815688000.0</v>
+      </c>
+      <c r="AA33">
+        <v>783421000.0</v>
+      </c>
+      <c r="AB33">
+        <v>744906000.0</v>
+      </c>
+      <c r="AC33">
+        <v>687988000.0</v>
+      </c>
+      <c r="AD33">
+        <v>620509000.0</v>
+      </c>
+      <c r="AE33">
+        <v>567597000.0</v>
+      </c>
+      <c r="AF33">
+        <v>501656000.0</v>
+      </c>
+      <c r="AG33">
+        <v>468515000.0</v>
+      </c>
+      <c r="AH33">
+        <v>437477000.0</v>
+      </c>
+      <c r="AI33">
+        <v>434193000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>402762000.0</v>
+      </c>
+      <c r="AK33">
+        <v>402336000.0</v>
+      </c>
+      <c r="AL33">
+        <v>399770000.0</v>
+      </c>
+      <c r="AM33">
+        <v>396003000.0</v>
+      </c>
+      <c r="AN33">
+        <v>396949000.0</v>
+      </c>
+      <c r="AO33">
+        <v>261007000.0</v>
+      </c>
+      <c r="AP33">
+        <v>261061000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>251611000.0</v>
+      </c>
+      <c r="AR33">
+        <v>256324000.0</v>
+      </c>
+      <c r="AS33">
+        <v>244529000.0</v>
+      </c>
+      <c r="AT33">
+        <v>237834000.0</v>
+      </c>
+      <c r="AU33">
+        <v>235938000.0</v>
+      </c>
+      <c r="AV33">
+        <v>232965000.0</v>
+      </c>
+      <c r="AW33">
+        <v>231398000.0</v>
+      </c>
+      <c r="AX33">
+        <v>224841000.0</v>
+      </c>
+      <c r="AY33">
+        <v>218994000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>230649000.0</v>
+      </c>
+      <c r="BA33">
+        <v>224341000.0</v>
+      </c>
+      <c r="BB33">
+        <v>223864000.0</v>
+      </c>
+      <c r="BC33">
+        <v>210310000.0</v>
+      </c>
+      <c r="BD33">
+        <v>195798000.0</v>
+      </c>
+      <c r="BE33">
+        <v>188487000.0</v>
+      </c>
+      <c r="BF33">
+        <v>187240000.0</v>
+      </c>
+      <c r="BG33">
+        <v>184129000.0</v>
+      </c>
+      <c r="BH33">
+        <v>174474000.0</v>
+      </c>
+      <c r="BI33">
+        <v>156479000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>137256000.0</v>
+      </c>
+      <c r="BK33">
+        <v>131346000.0</v>
+      </c>
+      <c r="BL33">
+        <v>115215000.0</v>
+      </c>
+      <c r="BM33">
+        <v>99766000.0</v>
+      </c>
+      <c r="BN33">
+        <v>95730000.0</v>
+      </c>
+      <c r="BO33">
+        <v>91376000.0</v>
+      </c>
+      <c r="BP33">
+        <v>86019000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>80498000.0</v>
+      </c>
+      <c r="BR33">
+        <v>74993000.0</v>
+      </c>
+      <c r="BS33">
+        <v>76137222.0</v>
+      </c>
+      <c r="BT33">
+        <v>76621953.0</v>
+      </c>
+      <c r="BU33">
+        <v>74103949.0</v>
+      </c>
+      <c r="BV33">
+        <v>67435150.0</v>
+      </c>
+      <c r="BW33">
+        <v>67570433.0</v>
+      </c>
+      <c r="BX33">
+        <v>64600120.0</v>
+      </c>
+      <c r="BY33">
+        <v>56640198.0</v>
+      </c>
+      <c r="BZ33">
+        <v>49264624.0</v>
+      </c>
+      <c r="CA33">
+        <v>45163191.0</v>
+      </c>
+      <c r="CB33">
+        <v>27845905.0</v>
+      </c>
+      <c r="CC33">
+        <v>23124108.0</v>
+      </c>
+      <c r="CD33">
+        <v>18572539.0</v>
+      </c>
+      <c r="CE33">
+        <v>17115359.0</v>
+      </c>
+      <c r="CF33">
+        <v>15662088.0</v>
+      </c>
+      <c r="CG33">
+        <v>14764990.0</v>
+      </c>
+      <c r="CH33">
+        <v>391954.0</v>
+      </c>
+      <c r="CI33">
+        <v>144355.0</v>
+      </c>
+      <c r="CJ33">
+        <v>69526.0</v>
+      </c>
+      <c r="CK33">
+        <v>52257.0</v>
+      </c>
+      <c r="CL33">
+        <v>6200.33</v>
+      </c>
+      <c r="CM33">
+        <v>6269.42</v>
+      </c>
+    </row>
+    <row r="34" spans="1:91">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>2437000.0</v>
+      </c>
+      <c r="C34">
+        <v>8283000.0</v>
+      </c>
+      <c r="D34">
+        <v>6181000.0</v>
+      </c>
+      <c r="E34">
+        <v>3356000.0</v>
+      </c>
+      <c r="F34">
+        <v>2312000.0</v>
+      </c>
+      <c r="G34">
+        <v>4090000.0</v>
+      </c>
+      <c r="H34">
+        <v>3338000.0</v>
+      </c>
+      <c r="I34">
+        <v>4547000.0</v>
+      </c>
+      <c r="J34">
+        <v>8431000.0</v>
+      </c>
+      <c r="K34">
+        <v>9973000.0</v>
+      </c>
+      <c r="L34">
+        <v>2753000.0</v>
+      </c>
+      <c r="M34">
+        <v>2675000.0</v>
+      </c>
+      <c r="N34">
+        <v>2434000.0</v>
+      </c>
+      <c r="O34">
+        <v>2596000.0</v>
+      </c>
+      <c r="P34">
+        <v>2243000.0</v>
+      </c>
+      <c r="Q34">
+        <v>2151000.0</v>
+      </c>
+      <c r="R34">
+        <v>3171000.0</v>
+      </c>
+      <c r="S34">
+        <v>3310000.0</v>
+      </c>
+      <c r="T34">
+        <v>1382000.0</v>
+      </c>
+      <c r="U34">
+        <v>1589000.0</v>
+      </c>
+      <c r="V34">
+        <v>253000.0</v>
+      </c>
+      <c r="W34">
+        <v>259000.0</v>
+      </c>
+      <c r="X34">
+        <v>212000.0</v>
+      </c>
+      <c r="Y34">
+        <v>236000.0</v>
+      </c>
+      <c r="Z34">
+        <v>218000.0</v>
+      </c>
+      <c r="AA34">
+        <v>253000.0</v>
+      </c>
+      <c r="AB34">
+        <v>795000.0</v>
+      </c>
+      <c r="AC34">
+        <v>1082000.0</v>
+      </c>
+      <c r="AD34">
+        <v>1064000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+    </row>
+    <row r="35" spans="1:91">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>371214000.0</v>
+      </c>
+      <c r="C35">
+        <v>426814844.0</v>
+      </c>
+      <c r="D35">
+        <v>373464000.0</v>
+      </c>
+      <c r="E35">
+        <v>378895000.0</v>
+      </c>
+      <c r="F35">
+        <v>374599000.0</v>
+      </c>
+      <c r="G35">
+        <v>393430000.0</v>
+      </c>
+      <c r="H35">
+        <v>382670000.0</v>
+      </c>
+      <c r="I35">
+        <v>380872000.0</v>
+      </c>
+      <c r="J35">
+        <v>387708000.0</v>
+      </c>
+      <c r="K35">
+        <v>435972000.0</v>
+      </c>
+      <c r="L35">
+        <v>509791000.0</v>
+      </c>
+      <c r="M35">
+        <v>547361000.0</v>
+      </c>
+      <c r="N35">
+        <v>506670000.0</v>
+      </c>
+      <c r="O35">
+        <v>452448001.0</v>
+      </c>
+      <c r="P35">
+        <v>462000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>480612000.0</v>
+      </c>
+      <c r="R35">
+        <v>458684000.0</v>
+      </c>
+      <c r="S35">
+        <v>425579000.0</v>
+      </c>
+      <c r="T35">
+        <v>288423000.0</v>
+      </c>
+      <c r="U35">
+        <v>108784000.0</v>
+      </c>
+      <c r="V35">
+        <v>108784000.0</v>
+      </c>
+      <c r="W35">
+        <v>233127000.0</v>
+      </c>
+      <c r="X35">
+        <v>200217000.0</v>
+      </c>
+      <c r="Y35">
+        <v>200147000.0</v>
+      </c>
+      <c r="Z35">
+        <v>222421000.0</v>
+      </c>
+      <c r="AA35">
+        <v>210865000.0</v>
+      </c>
+      <c r="AB35">
+        <v>180703000.0</v>
+      </c>
+      <c r="AC35">
+        <v>125090000.0</v>
+      </c>
+      <c r="AD35">
+        <v>125823000.0</v>
+      </c>
+      <c r="AE35">
+        <v>122385000.0</v>
+      </c>
+      <c r="AF35">
+        <v>84983000.0</v>
+      </c>
+      <c r="AG35">
+        <v>80411000.0</v>
+      </c>
+      <c r="AH35">
+        <v>79533000.0</v>
+      </c>
+      <c r="AI35">
+        <v>82461000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>71387000.0</v>
+      </c>
+      <c r="AK35">
+        <v>72052000.0</v>
+      </c>
+      <c r="AL35">
+        <v>75227000.0</v>
+      </c>
+      <c r="AM35">
+        <v>81654000.0</v>
+      </c>
+      <c r="AN35">
+        <v>81931000.0</v>
+      </c>
+      <c r="AO35">
+        <v>82004000.0</v>
+      </c>
+      <c r="AP35">
+        <v>79306000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>81335000.0</v>
+      </c>
+      <c r="AR35">
+        <v>88329000.0</v>
+      </c>
+      <c r="AS35">
+        <v>88945000.0</v>
+      </c>
+      <c r="AT35">
+        <v>47162000.0</v>
+      </c>
+      <c r="AU35">
+        <v>45576000.0</v>
+      </c>
+      <c r="AV35">
+        <v>43563000.0</v>
+      </c>
+      <c r="AW35">
+        <v>45597000.0</v>
+      </c>
+      <c r="AX35">
+        <v>42605000.0</v>
+      </c>
+      <c r="AY35">
+        <v>37739000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>32805000.0</v>
+      </c>
+      <c r="BA35">
+        <v>31112000.0</v>
+      </c>
+      <c r="BB35">
+        <v>35727000.0</v>
+      </c>
+      <c r="BC35">
+        <v>33262000.0</v>
+      </c>
+      <c r="BD35">
+        <v>31957000.0</v>
+      </c>
+      <c r="BE35">
+        <v>28421000.0</v>
+      </c>
+      <c r="BF35">
+        <v>22843000.0</v>
+      </c>
+      <c r="BG35">
+        <v>19721000.0</v>
+      </c>
+      <c r="BH35">
+        <v>17819000.0</v>
+      </c>
+      <c r="BI35">
+        <v>16892000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>16866000.0</v>
+      </c>
+      <c r="BK35">
+        <v>22423000.0</v>
+      </c>
+      <c r="BL35">
+        <v>19346000.0</v>
+      </c>
+      <c r="BM35">
+        <v>18153000.0</v>
+      </c>
+      <c r="BN35">
+        <v>16406000.0</v>
+      </c>
+      <c r="BO35">
+        <v>14956000.0</v>
+      </c>
+      <c r="BP35">
+        <v>14126000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>14396000.0</v>
+      </c>
+      <c r="BR35">
+        <v>12113000.0</v>
+      </c>
+      <c r="BS35">
+        <v>11914543.0</v>
+      </c>
+      <c r="BT35">
+        <v>12400340.0</v>
+      </c>
+      <c r="BU35">
+        <v>11073884.0</v>
+      </c>
+      <c r="BV35">
+        <v>10251627.0</v>
+      </c>
+      <c r="BW35">
+        <v>10520044.0</v>
+      </c>
+      <c r="BX35">
+        <v>8878928.0</v>
+      </c>
+      <c r="BY35">
+        <v>7163332.0</v>
+      </c>
+      <c r="BZ35">
+        <v>6188517.0</v>
+      </c>
+      <c r="CA35">
+        <v>8367693.0</v>
+      </c>
+      <c r="CB35">
+        <v>2494707.0</v>
+      </c>
+      <c r="CC35">
+        <v>2500080.0</v>
+      </c>
+      <c r="CD35">
+        <v>2389423.0</v>
+      </c>
+      <c r="CE35">
+        <v>2398475.0</v>
+      </c>
+      <c r="CF35">
+        <v>2395897.0</v>
+      </c>
+      <c r="CG35">
+        <v>6212615.0</v>
+      </c>
+      <c r="CH35">
+        <v>115742.0</v>
+      </c>
+      <c r="CI35">
+        <v>34960.0</v>
+      </c>
+      <c r="CJ35">
+        <v>53854.0</v>
+      </c>
+      <c r="CK35">
+        <v>555943.0</v>
+      </c>
+      <c r="CL35">
+        <v>536240.0</v>
+      </c>
+      <c r="CM35">
+        <v>488469.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:91">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>80732000.0</v>
+      </c>
+      <c r="C36">
+        <v>77290087.0</v>
+      </c>
+      <c r="D36">
+        <v>73303000.0</v>
+      </c>
+      <c r="E36">
+        <v>78298000.0</v>
+      </c>
+      <c r="F36">
+        <v>92841000.0</v>
+      </c>
+      <c r="G36">
+        <v>90104000.0</v>
+      </c>
+      <c r="H36">
+        <v>93373000.0</v>
+      </c>
+      <c r="I36">
+        <v>80962000.0</v>
+      </c>
+      <c r="J36">
+        <v>68289000.0</v>
+      </c>
+      <c r="K36">
+        <v>60326000.0</v>
+      </c>
+      <c r="L36">
+        <v>55475000.0</v>
+      </c>
+      <c r="M36">
+        <v>63140000.0</v>
+      </c>
+      <c r="N36">
+        <v>53324001.0</v>
+      </c>
+      <c r="O36">
+        <v>55890000.0</v>
+      </c>
+      <c r="P36">
+        <v>46863663.0</v>
+      </c>
+      <c r="Q36">
+        <v>43702000.0</v>
+      </c>
+      <c r="R36">
+        <v>37123501.0</v>
+      </c>
+      <c r="S36">
+        <v>28464000.0</v>
+      </c>
+      <c r="T36">
+        <v>50851000.0</v>
+      </c>
+      <c r="U36">
+        <v>55197000.0</v>
+      </c>
+      <c r="V36">
+        <v>54662000.0</v>
+      </c>
+      <c r="W36">
+        <v>16144000.0</v>
+      </c>
+      <c r="X36">
+        <v>46840000.0</v>
+      </c>
+      <c r="Y36">
+        <v>49015000.0</v>
+      </c>
+      <c r="Z36">
+        <v>50858000.0</v>
+      </c>
+      <c r="AA36">
+        <v>52915000.0</v>
+      </c>
+      <c r="AB36">
+        <v>45407000.0</v>
+      </c>
+      <c r="AC36">
+        <v>74116000.0</v>
+      </c>
+      <c r="AD36">
+        <v>74848000.0</v>
+      </c>
+      <c r="AE36">
+        <v>58320000.0</v>
+      </c>
+      <c r="AF36">
+        <v>35847000.0</v>
+      </c>
+      <c r="AG36">
+        <v>26767000.0</v>
+      </c>
+      <c r="AH36">
+        <v>3631000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1223000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>2154000.0</v>
+      </c>
+      <c r="AK36">
+        <v>3424000.0</v>
+      </c>
+      <c r="AL36">
+        <v>2842000.0</v>
+      </c>
+      <c r="AM36">
+        <v>1134000.0</v>
+      </c>
+      <c r="AN36">
+        <v>507000.0</v>
+      </c>
+      <c r="AO36">
+        <v>1005000.0</v>
+      </c>
+      <c r="AP36">
+        <v>6276000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>8716000.0</v>
+      </c>
+      <c r="AR36">
+        <v>9963000.0</v>
+      </c>
+      <c r="AS36">
+        <v>6546000.0</v>
+      </c>
+      <c r="AT36">
+        <v>3990000.0</v>
+      </c>
+      <c r="AU36">
+        <v>1963000.0</v>
+      </c>
+      <c r="AV36">
+        <v>887000.0</v>
+      </c>
+      <c r="AW36">
+        <v>1301000.0</v>
+      </c>
+      <c r="AX36">
+        <v>2709000.0</v>
+      </c>
+      <c r="AY36">
+        <v>1882000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>2454000.0</v>
+      </c>
+      <c r="BA36">
+        <v>2589000.0</v>
+      </c>
+      <c r="BB36">
+        <v>2726000.0</v>
+      </c>
+      <c r="BC36">
+        <v>2694000.0</v>
+      </c>
+      <c r="BD36">
+        <v>3452000.0</v>
+      </c>
+      <c r="BE36">
+        <v>2038000.0</v>
+      </c>
+      <c r="BF36">
+        <v>1759000.0</v>
+      </c>
+      <c r="BG36">
+        <v>2260000.0</v>
+      </c>
+      <c r="BH36">
+        <v>1616000.0</v>
+      </c>
+      <c r="BI36">
+        <v>9171000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>10226000.0</v>
+      </c>
+      <c r="BK36">
+        <v>4533000.0</v>
+      </c>
+      <c r="BL36">
+        <v>4540000.0</v>
+      </c>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36">
+        <v>48000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>78000.0</v>
+      </c>
+      <c r="BR36">
+        <v>87000.0</v>
+      </c>
+      <c r="BS36">
+        <v>114215.0</v>
+      </c>
+      <c r="BT36">
+        <v>295674.0</v>
+      </c>
+      <c r="BU36">
+        <v>359599.0</v>
+      </c>
+      <c r="BV36">
+        <v>468280.0</v>
+      </c>
+      <c r="BW36">
+        <v>916894.0</v>
+      </c>
+      <c r="BX36">
+        <v>3502216.0</v>
+      </c>
+      <c r="BY36">
+        <v>1531940.0</v>
+      </c>
+      <c r="BZ36">
+        <v>1767023.0</v>
+      </c>
+      <c r="CA36">
+        <v>635939.0</v>
+      </c>
+      <c r="CB36">
+        <v>895576.0</v>
+      </c>
+      <c r="CC36">
+        <v>897505.0</v>
+      </c>
+      <c r="CD36">
+        <v>857780.0</v>
+      </c>
+      <c r="CE36">
+        <v>861029.0</v>
+      </c>
+      <c r="CF36"/>
+      <c r="CG36">
+        <v>73500.0</v>
+      </c>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+    </row>
+    <row r="37" spans="1:91">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37">
+        <v>0.0</v>
+      </c>
+      <c r="BT37">
+        <v>0.0</v>
+      </c>
+      <c r="BU37">
+        <v>0.0</v>
+      </c>
+      <c r="BV37">
+        <v>0.0</v>
+      </c>
+      <c r="BW37">
+        <v>0.0</v>
+      </c>
+      <c r="BX37">
+        <v>0.0</v>
+      </c>
+      <c r="BY37">
+        <v>0.0</v>
+      </c>
+      <c r="BZ37">
+        <v>0.0</v>
+      </c>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+    </row>
+    <row r="38" spans="1:91">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
+        <v>-56325.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>55475000.0</v>
+      </c>
+      <c r="M38">
+        <v>63140000.0</v>
+      </c>
+      <c r="N38">
+        <v>53324000.0</v>
+      </c>
+      <c r="O38">
+        <v>1000.0</v>
+      </c>
+      <c r="P38">
+        <v>50307000.0</v>
+      </c>
+      <c r="Q38">
+        <v>43702000.0</v>
+      </c>
+      <c r="R38">
+        <v>39677000.0</v>
+      </c>
+      <c r="S38">
+        <v>28486000.0</v>
+      </c>
+      <c r="T38">
+        <v>1000.0</v>
+      </c>
+      <c r="U38">
+        <v>1000.0</v>
+      </c>
+      <c r="V38">
+        <v>9065000.0</v>
+      </c>
+      <c r="W38">
+        <v>16144000.0</v>
+      </c>
+      <c r="X38">
+        <v>46840000.0</v>
+      </c>
+      <c r="Y38">
+        <v>49015000.0</v>
+      </c>
+      <c r="Z38">
+        <v>50858000.0</v>
+      </c>
+      <c r="AA38">
+        <v>50560000.0</v>
+      </c>
+      <c r="AB38">
+        <v>45407000.0</v>
+      </c>
+      <c r="AC38">
+        <v>74116000.0</v>
+      </c>
+      <c r="AD38">
+        <v>74848000.0</v>
+      </c>
+      <c r="AE38">
+        <v>58320000.0</v>
+      </c>
+      <c r="AF38">
+        <v>35847000.0</v>
+      </c>
+      <c r="AG38">
+        <v>26767000.0</v>
+      </c>
+      <c r="AH38">
+        <v>3631000.0</v>
+      </c>
+      <c r="AI38">
+        <v>3917000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>5234000.0</v>
+      </c>
+      <c r="AK38">
+        <v>6556000.0</v>
+      </c>
+      <c r="AL38">
+        <v>6016000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1605000.0</v>
+      </c>
+      <c r="AN38">
+        <v>765000.0</v>
+      </c>
+      <c r="AO38">
+        <v>1999000.0</v>
+      </c>
+      <c r="AP38">
+        <v>7337000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>9208000.0</v>
+      </c>
+      <c r="AR38">
+        <v>10144000.0</v>
+      </c>
+      <c r="AS38">
+        <v>6719000.0</v>
+      </c>
+      <c r="AT38">
+        <v>4146000.0</v>
+      </c>
+      <c r="AU38">
+        <v>2089000.0</v>
+      </c>
+      <c r="AV38">
+        <v>1067000.0</v>
+      </c>
+      <c r="AW38">
+        <v>1467000.0</v>
+      </c>
+      <c r="AX38">
+        <v>2898000.0</v>
+      </c>
+      <c r="AY38">
+        <v>2033000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>2625000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2781000.0</v>
+      </c>
+      <c r="BB38">
+        <v>2936000.0</v>
+      </c>
+      <c r="BC38">
+        <v>2807000.0</v>
+      </c>
+      <c r="BD38">
+        <v>3470000.0</v>
+      </c>
+      <c r="BE38">
+        <v>2069000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1777000.0</v>
+      </c>
+      <c r="BG38">
+        <v>2296000.0</v>
+      </c>
+      <c r="BH38">
+        <v>3123000.0</v>
+      </c>
+      <c r="BI38">
+        <v>9171000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>10226000.0</v>
+      </c>
+      <c r="BK38">
+        <v>4533000.0</v>
+      </c>
+      <c r="BL38">
+        <v>4540000.0</v>
+      </c>
+      <c r="BM38">
+        <v>27000.0</v>
+      </c>
+      <c r="BN38">
+        <v>36000.0</v>
+      </c>
+      <c r="BO38">
+        <v>16000.0</v>
+      </c>
+      <c r="BP38">
+        <v>48000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>78000.0</v>
+      </c>
+      <c r="BR38">
+        <v>87000.0</v>
+      </c>
+      <c r="BS38">
+        <v>3221564.76</v>
+      </c>
+      <c r="BT38">
+        <v>1.0</v>
+      </c>
+      <c r="BU38">
+        <v>1.0</v>
+      </c>
+      <c r="BV38">
+        <v>469739.79</v>
+      </c>
+      <c r="BW38">
+        <v>1.0</v>
+      </c>
+      <c r="BX38">
+        <v>1.0</v>
+      </c>
+      <c r="BY38">
+        <v>0.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1.0</v>
+      </c>
+      <c r="CA38">
+        <v>0.0</v>
+      </c>
+      <c r="CB38"/>
+      <c r="CC38">
+        <v>1.0</v>
+      </c>
+      <c r="CD38">
+        <v>1.0</v>
+      </c>
+      <c r="CE38">
+        <v>1.0</v>
+      </c>
+      <c r="CF38"/>
+      <c r="CG38">
+        <v>1.0</v>
+      </c>
+      <c r="CH38">
+        <v>0.0</v>
+      </c>
+      <c r="CI38">
+        <v>1.0</v>
+      </c>
+      <c r="CJ38"/>
+      <c r="CK38"/>
+      <c r="CL38">
+        <v>-0.33</v>
+      </c>
+      <c r="CM38">
+        <v>-0.14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:91">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>22034000.0</v>
+      </c>
+      <c r="C39">
+        <v>6730729.0</v>
+      </c>
+      <c r="D39">
+        <v>8621000.0</v>
+      </c>
+      <c r="E39">
+        <v>5706000.0</v>
+      </c>
+      <c r="F39">
+        <v>36089000.0</v>
+      </c>
+      <c r="G39">
+        <v>16275000.0</v>
+      </c>
+      <c r="H39">
+        <v>19490000.0</v>
+      </c>
+      <c r="I39">
+        <v>63546000.0</v>
+      </c>
+      <c r="J39">
+        <v>17897000.0</v>
+      </c>
+      <c r="K39">
+        <v>14710000.0</v>
+      </c>
+      <c r="L39">
+        <v>57632000.0</v>
+      </c>
+      <c r="M39">
+        <v>58547000.0</v>
+      </c>
+      <c r="N39">
+        <v>61443999.0</v>
+      </c>
+      <c r="O39">
+        <v>56209000.0</v>
+      </c>
+      <c r="P39">
+        <v>57472000.0</v>
+      </c>
+      <c r="Q39">
+        <v>66190000.0</v>
+      </c>
+      <c r="R39">
+        <v>66132000.0</v>
+      </c>
+      <c r="S39">
+        <v>9550000.0</v>
+      </c>
+      <c r="T39">
+        <v>59753000.0</v>
+      </c>
+      <c r="U39">
+        <v>7475000.0</v>
+      </c>
+      <c r="V39">
+        <v>11168000.0</v>
+      </c>
+      <c r="W39">
+        <v>3281000.0</v>
+      </c>
+      <c r="X39">
+        <v>3535000.0</v>
+      </c>
+      <c r="Y39">
+        <v>4975000.0</v>
+      </c>
+      <c r="Z39">
+        <v>5497000.0</v>
+      </c>
+      <c r="AA39">
+        <v>4011000.0</v>
+      </c>
+      <c r="AB39">
+        <v>3528000.0</v>
+      </c>
+      <c r="AC39">
+        <v>4653000.0</v>
+      </c>
+      <c r="AD39">
+        <v>5759000.0</v>
+      </c>
+      <c r="AE39">
+        <v>13075000.0</v>
+      </c>
+      <c r="AF39">
+        <v>13993000.0</v>
+      </c>
+      <c r="AG39">
+        <v>10338000.0</v>
+      </c>
+      <c r="AH39">
+        <v>8429000.0</v>
+      </c>
+      <c r="AI39">
+        <v>7182000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>5366000.0</v>
+      </c>
+      <c r="AK39">
+        <v>1572000.0</v>
+      </c>
+      <c r="AL39">
+        <v>3569000.0</v>
+      </c>
+      <c r="AM39">
+        <v>4992000.0</v>
+      </c>
+      <c r="AN39">
+        <v>2771000.0</v>
+      </c>
+      <c r="AO39">
+        <v>1467000.0</v>
+      </c>
+      <c r="AP39">
+        <v>1371000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>1512000.0</v>
+      </c>
+      <c r="AR39">
+        <v>5622000.0</v>
+      </c>
+      <c r="AS39">
+        <v>1340000.0</v>
+      </c>
+      <c r="AT39">
+        <v>1639000.0</v>
+      </c>
+      <c r="AU39">
+        <v>5604000.0</v>
+      </c>
+      <c r="AV39">
+        <v>3575000.0</v>
+      </c>
+      <c r="AW39">
+        <v>4857000.0</v>
+      </c>
+      <c r="AX39">
+        <v>5304000.0</v>
+      </c>
+      <c r="AY39">
+        <v>8821000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>11560000.0</v>
+      </c>
+      <c r="BA39">
+        <v>1446000.0</v>
+      </c>
+      <c r="BB39">
+        <v>1251000.0</v>
+      </c>
+      <c r="BC39">
+        <v>1319000.0</v>
+      </c>
+      <c r="BD39">
+        <v>4824000.0</v>
+      </c>
+      <c r="BE39">
+        <v>1220000.0</v>
+      </c>
+      <c r="BF39">
+        <v>2170000.0</v>
+      </c>
+      <c r="BG39">
+        <v>1288000.0</v>
+      </c>
+      <c r="BH39">
+        <v>5433000.0</v>
+      </c>
+      <c r="BI39">
+        <v>1054000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>855000.0</v>
+      </c>
+      <c r="BK39">
+        <v>1806000.0</v>
+      </c>
+      <c r="BL39">
+        <v>12826000.0</v>
+      </c>
+      <c r="BM39">
+        <v>11962000.0</v>
+      </c>
+      <c r="BN39">
+        <v>8957000.0</v>
+      </c>
+      <c r="BO39">
+        <v>313000.0</v>
+      </c>
+      <c r="BP39">
+        <v>8639000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>8315000.0</v>
+      </c>
+      <c r="BR39">
+        <v>6242000.0</v>
+      </c>
+      <c r="BS39">
+        <v>3283000.0</v>
+      </c>
+      <c r="BT39">
+        <v>7186850.0</v>
+      </c>
+      <c r="BU39">
+        <v>7747101.0</v>
+      </c>
+      <c r="BV39">
+        <v>5081123.0</v>
+      </c>
+      <c r="BW39">
+        <v>1552054.0</v>
+      </c>
+      <c r="BX39">
+        <v>2017525.0</v>
+      </c>
+      <c r="BY39">
+        <v>1907727.0</v>
+      </c>
+      <c r="BZ39">
+        <v>154263.0</v>
+      </c>
+      <c r="CA39">
+        <v>3504297.0</v>
+      </c>
+      <c r="CB39">
+        <v>309477.47</v>
+      </c>
+      <c r="CC39">
+        <v>524345.0</v>
+      </c>
+      <c r="CD39">
+        <v>509502.0</v>
+      </c>
+      <c r="CE39">
+        <v>54667.3</v>
+      </c>
+      <c r="CF39">
+        <v>71232.0</v>
+      </c>
+      <c r="CG39">
+        <v>24179.51</v>
+      </c>
+      <c r="CH39">
+        <v>10538.15</v>
+      </c>
+      <c r="CI39">
+        <v>2232.69</v>
+      </c>
+      <c r="CJ39">
+        <v>6374.14</v>
+      </c>
+      <c r="CK39"/>
+      <c r="CL39">
+        <v>0.0</v>
+      </c>
+      <c r="CM39">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:91">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>64631000.0</v>
+      </c>
+      <c r="C40">
+        <v>156963830.0</v>
+      </c>
+      <c r="D40">
+        <v>57822000.0</v>
+      </c>
+      <c r="E40">
+        <v>56582000.0</v>
+      </c>
+      <c r="F40">
+        <v>68527000.0</v>
+      </c>
+      <c r="G40">
+        <v>64972000.0</v>
+      </c>
+      <c r="H40">
+        <v>58965000.0</v>
+      </c>
+      <c r="I40">
+        <v>53565000.0</v>
+      </c>
+      <c r="J40">
+        <v>43227000.0</v>
+      </c>
+      <c r="K40">
+        <v>52762000.0</v>
+      </c>
+      <c r="L40">
+        <v>64691000.0</v>
+      </c>
+      <c r="M40">
+        <v>48776000.0</v>
+      </c>
+      <c r="N40">
+        <v>50408000.0</v>
+      </c>
+      <c r="O40">
+        <v>53093000.0</v>
+      </c>
+      <c r="P40">
+        <v>36039000.0</v>
+      </c>
+      <c r="Q40">
+        <v>49455000.0</v>
+      </c>
+      <c r="R40">
+        <v>48550000.0</v>
+      </c>
+      <c r="S40">
+        <v>53154000.0</v>
+      </c>
+      <c r="T40">
+        <v>60448000.0</v>
+      </c>
+      <c r="U40">
+        <v>28916000.0</v>
+      </c>
+      <c r="V40">
+        <v>2049000.0</v>
+      </c>
+      <c r="W40">
+        <v>34082000.0</v>
+      </c>
+      <c r="X40">
+        <v>30811000.0</v>
+      </c>
+      <c r="Y40">
+        <v>23586000.0</v>
+      </c>
+      <c r="Z40">
+        <v>24738000.0</v>
+      </c>
+      <c r="AA40">
+        <v>27346000.0</v>
+      </c>
+      <c r="AB40">
+        <v>50650000.0</v>
+      </c>
+      <c r="AC40">
+        <v>53359000.0</v>
+      </c>
+      <c r="AD40">
+        <v>22113000.0</v>
+      </c>
+      <c r="AE40">
+        <v>35476000.0</v>
+      </c>
+      <c r="AF40">
+        <v>24642000.0</v>
+      </c>
+      <c r="AG40">
+        <v>22689000.0</v>
+      </c>
+      <c r="AH40">
+        <v>27434000.0</v>
+      </c>
+      <c r="AI40">
+        <v>30457000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>26399000.0</v>
+      </c>
+      <c r="AK40">
+        <v>21556000.0</v>
+      </c>
+      <c r="AL40">
+        <v>25335000.0</v>
+      </c>
+      <c r="AM40">
+        <v>24418000.0</v>
+      </c>
+      <c r="AN40">
+        <v>30994000.0</v>
+      </c>
+      <c r="AO40">
+        <v>21157000.0</v>
+      </c>
+      <c r="AP40">
+        <v>19783000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>11597000.0</v>
+      </c>
+      <c r="AR40">
+        <v>10651000.0</v>
+      </c>
+      <c r="AS40">
+        <v>10612000.0</v>
+      </c>
+      <c r="AT40">
+        <v>14274000.0</v>
+      </c>
+      <c r="AU40">
+        <v>12162000.0</v>
+      </c>
+      <c r="AV40">
+        <v>12170000.0</v>
+      </c>
+      <c r="AW40">
+        <v>10712000.0</v>
+      </c>
+      <c r="AX40">
+        <v>9981000.0</v>
+      </c>
+      <c r="AY40">
+        <v>6611000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>7024000.0</v>
+      </c>
+      <c r="BA40">
+        <v>6799000.0</v>
+      </c>
+      <c r="BB40">
+        <v>7265000.0</v>
+      </c>
+      <c r="BC40">
+        <v>6745000.0</v>
+      </c>
+      <c r="BD40">
+        <v>8520000.0</v>
+      </c>
+      <c r="BE40">
+        <v>983000.0</v>
+      </c>
+      <c r="BF40">
+        <v>1814000.0</v>
+      </c>
+      <c r="BG40">
+        <v>10111000.0</v>
+      </c>
+      <c r="BH40">
+        <v>9262000.0</v>
+      </c>
+      <c r="BI40">
+        <v>1349000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>745000.0</v>
+      </c>
+      <c r="BK40">
+        <v>-9394000.0</v>
+      </c>
+      <c r="BL40">
+        <v>11969000.0</v>
+      </c>
+      <c r="BM40">
+        <v>8746000.0</v>
+      </c>
+      <c r="BN40">
+        <v>7782000.0</v>
+      </c>
+      <c r="BO40">
+        <v>5661000.0</v>
+      </c>
+      <c r="BP40">
+        <v>6370000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>5414000.0</v>
+      </c>
+      <c r="BR40">
+        <v>4607000.0</v>
+      </c>
+      <c r="BS40">
+        <v>4735000.0</v>
+      </c>
+      <c r="BT40">
+        <v>14169.0</v>
+      </c>
+      <c r="BU40">
+        <v>29475.0</v>
+      </c>
+      <c r="BV40">
+        <v>25259.0</v>
+      </c>
+      <c r="BW40">
+        <v>14137.0</v>
+      </c>
+      <c r="BX40">
+        <v>190370.0</v>
+      </c>
+      <c r="BY40">
+        <v>1.0</v>
+      </c>
+      <c r="BZ40">
+        <v>32143.0</v>
+      </c>
+      <c r="CA40">
+        <v>0.0</v>
+      </c>
+      <c r="CB40">
+        <v>72902.0</v>
+      </c>
+      <c r="CC40">
+        <v>58645.0</v>
+      </c>
+      <c r="CD40">
+        <v>0.0</v>
+      </c>
+      <c r="CE40">
+        <v>35263.0</v>
+      </c>
+      <c r="CF40">
+        <v>7677.0</v>
+      </c>
+      <c r="CG40">
+        <v>0.0</v>
+      </c>
+      <c r="CH40">
+        <v>117194.0</v>
+      </c>
+      <c r="CI40"/>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40">
+        <v>1.0</v>
+      </c>
+      <c r="CM40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:91">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>222870000.0</v>
+      </c>
+      <c r="M41">
+        <v>224134000.0</v>
+      </c>
+      <c r="N41">
+        <v>223940000.0</v>
+      </c>
+      <c r="O41">
+        <v>221343000.0</v>
+      </c>
+      <c r="P41">
+        <v>244048000.0</v>
+      </c>
+      <c r="Q41">
+        <v>246926000.0</v>
+      </c>
+      <c r="R41">
+        <v>243571000.0</v>
+      </c>
+      <c r="S41">
+        <v>249208000.0</v>
+      </c>
+      <c r="T41">
+        <v>223746000.0</v>
+      </c>
+      <c r="U41">
+        <v>57380000.0</v>
+      </c>
+      <c r="V41">
+        <v>57809000.0</v>
+      </c>
+      <c r="W41">
+        <v>61992000.0</v>
+      </c>
+      <c r="X41">
+        <v>54032000.0</v>
+      </c>
+      <c r="Y41">
+        <v>54833000.0</v>
+      </c>
+      <c r="Z41">
+        <v>51729000.0</v>
+      </c>
+      <c r="AA41">
+        <v>49282000.0</v>
+      </c>
+      <c r="AB41">
+        <v>54419000.0</v>
+      </c>
+      <c r="AC41">
+        <v>47390000.0</v>
+      </c>
+      <c r="AD41">
+        <v>47112000.0</v>
+      </c>
+      <c r="AE41">
+        <v>47712000.0</v>
+      </c>
+      <c r="AF41">
+        <v>45344000.0</v>
+      </c>
+      <c r="AG41">
+        <v>40808000.0</v>
+      </c>
+      <c r="AH41">
+        <v>39945000.0</v>
+      </c>
+      <c r="AI41">
+        <v>13933000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>13991000.0</v>
+      </c>
+      <c r="AK41">
+        <v>13477000.0</v>
+      </c>
+      <c r="AL41">
+        <v>13269000.0</v>
+      </c>
+      <c r="AM41">
+        <v>15635000.0</v>
+      </c>
+      <c r="AN41">
+        <v>11679000.0</v>
+      </c>
+      <c r="AO41">
+        <v>14689000.0</v>
+      </c>
+      <c r="AP41">
+        <v>13339000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>15560000.0</v>
+      </c>
+      <c r="AR41">
+        <v>15040000.0</v>
+      </c>
+      <c r="AS41">
+        <v>16460000.0</v>
+      </c>
+      <c r="AT41">
+        <v>16218000.0</v>
+      </c>
+      <c r="AU41">
+        <v>16550000.0</v>
+      </c>
+      <c r="AV41">
+        <v>15738000.0</v>
+      </c>
+      <c r="AW41">
+        <v>17090000.0</v>
+      </c>
+      <c r="AX41">
+        <v>15339000.0</v>
+      </c>
+      <c r="AY41">
+        <v>12455000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>12282000.0</v>
+      </c>
+      <c r="BA41">
+        <v>11832000.0</v>
+      </c>
+      <c r="BB41">
+        <v>12043000.0</v>
+      </c>
+      <c r="BC41">
+        <v>11993000.0</v>
+      </c>
+      <c r="BD41">
+        <v>8644000.0</v>
+      </c>
+      <c r="BE41">
+        <v>7483000.0</v>
+      </c>
+      <c r="BF41">
+        <v>6571000.0</v>
+      </c>
+      <c r="BG41">
+        <v>6886000.0</v>
+      </c>
+      <c r="BH41">
+        <v>7717000.0</v>
+      </c>
+      <c r="BI41">
+        <v>7788000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>8072000.0</v>
+      </c>
+      <c r="BK41">
+        <v>7628000.0</v>
+      </c>
+      <c r="BL41">
+        <v>4629000.0</v>
+      </c>
+      <c r="BM41">
+        <v>3294000.0</v>
+      </c>
+      <c r="BN41">
+        <v>3234000.0</v>
+      </c>
+      <c r="BO41">
+        <v>3173000.0</v>
+      </c>
+      <c r="BP41">
+        <v>2517000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>2058000.0</v>
+      </c>
+      <c r="BR41">
+        <v>2013000.0</v>
+      </c>
+      <c r="BS41">
+        <v>1739809.34</v>
+      </c>
+      <c r="BT41">
+        <v>1763269.14</v>
+      </c>
+      <c r="BU41">
+        <v>1223190.68</v>
+      </c>
+      <c r="BV41">
+        <v>1190917.06</v>
+      </c>
+      <c r="BW41">
+        <v>1922343.73</v>
+      </c>
+      <c r="BX41">
+        <v>1891074.13</v>
+      </c>
+      <c r="BY41">
+        <v>1528776.98</v>
+      </c>
+      <c r="BZ41">
+        <v>1551694.33</v>
+      </c>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+    </row>
+    <row r="42" spans="1:91">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>37050000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
+        <v>37050000.0</v>
+      </c>
+      <c r="E42">
+        <v>37050000.0</v>
+      </c>
+      <c r="F42">
+        <v>37050000.0</v>
+      </c>
+      <c r="G42">
+        <v>37050000.0</v>
+      </c>
+      <c r="H42">
+        <v>37054000.0</v>
+      </c>
+      <c r="I42">
+        <v>37156000.0</v>
+      </c>
+      <c r="J42">
+        <v>4825000.0</v>
+      </c>
+      <c r="K42">
+        <v>4825000.0</v>
+      </c>
+      <c r="L42">
+        <v>1.0</v>
+      </c>
+      <c r="M42">
+        <v>28472000.0</v>
+      </c>
+      <c r="N42">
+        <v>29076000.0</v>
+      </c>
+      <c r="O42">
+        <v>29929000.0</v>
+      </c>
+      <c r="P42">
+        <v>20677000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1.0</v>
+      </c>
+      <c r="R42">
+        <v>27024000.0</v>
+      </c>
+      <c r="S42">
+        <v>4825000.0</v>
+      </c>
+      <c r="T42">
+        <v>1.0</v>
+      </c>
+      <c r="U42">
+        <v>1.0</v>
+      </c>
+      <c r="V42">
+        <v>402165000.0</v>
+      </c>
+      <c r="W42">
+        <v>378870000.0</v>
+      </c>
+      <c r="X42">
+        <v>364485000.0</v>
+      </c>
+      <c r="Y42">
+        <v>23875000.0</v>
+      </c>
+      <c r="Z42">
+        <v>23991000.0</v>
+      </c>
+      <c r="AA42">
+        <v>26094000.0</v>
+      </c>
+      <c r="AB42">
+        <v>19921000.0</v>
+      </c>
+      <c r="AC42">
+        <v>18831000.0</v>
+      </c>
+      <c r="AD42">
+        <v>18741000.0</v>
+      </c>
+      <c r="AE42">
+        <v>18946000.0</v>
+      </c>
+      <c r="AF42">
+        <v>18291000.0</v>
+      </c>
+      <c r="AG42">
+        <v>17506000.0</v>
+      </c>
+      <c r="AH42">
+        <v>16533000.0</v>
+      </c>
+      <c r="AI42">
+        <v>16015000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>15986000.0</v>
+      </c>
+      <c r="AK42">
+        <v>15456000.0</v>
+      </c>
+      <c r="AL42">
+        <v>15259000.0</v>
+      </c>
+      <c r="AM42">
+        <v>16092000.0</v>
+      </c>
+      <c r="AN42"/>
+      <c r="AO42"/>
+      <c r="AP42"/>
+      <c r="AQ42">
+        <v>14977000.0</v>
+      </c>
+      <c r="AR42"/>
+      <c r="AS42"/>
+      <c r="AT42"/>
+      <c r="AU42">
+        <v>15810000.0</v>
+      </c>
+      <c r="AV42"/>
+      <c r="AW42"/>
+      <c r="AX42"/>
+      <c r="AY42">
+        <v>18324000.0</v>
+      </c>
+      <c r="AZ42"/>
+      <c r="BA42"/>
+      <c r="BB42"/>
+      <c r="BC42"/>
+      <c r="BD42">
+        <v>199840000.0</v>
+      </c>
+      <c r="BE42">
+        <v>198868000.0</v>
+      </c>
+      <c r="BF42">
+        <v>198240000.0</v>
+      </c>
+      <c r="BG42">
+        <v>10495000.0</v>
+      </c>
+      <c r="BH42">
+        <v>182862000.0</v>
+      </c>
+      <c r="BI42">
+        <v>192292000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>191877000.0</v>
+      </c>
+      <c r="BK42">
+        <v>191519000.0</v>
+      </c>
+      <c r="BL42">
+        <v>148525000.0</v>
+      </c>
+      <c r="BM42">
+        <v>148145000.0</v>
+      </c>
+      <c r="BN42">
+        <v>150449000.0</v>
+      </c>
+      <c r="BO42">
+        <v>119016000.0</v>
+      </c>
+      <c r="BP42">
+        <v>116627000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>115689000.0</v>
+      </c>
+      <c r="BR42">
+        <v>115565000.0</v>
+      </c>
+      <c r="BS42">
+        <v>110060000.0</v>
+      </c>
+      <c r="BT42">
+        <v>113942943.0</v>
+      </c>
+      <c r="BU42">
+        <v>118481037.0</v>
+      </c>
+      <c r="BV42">
+        <v>117060137.0</v>
+      </c>
+      <c r="BW42">
+        <v>113025345.0</v>
+      </c>
+      <c r="BX42">
+        <v>109425866.0</v>
+      </c>
+      <c r="BY42">
+        <v>88099268.0</v>
+      </c>
+      <c r="BZ42">
+        <v>77063188.0</v>
+      </c>
+      <c r="CA42">
+        <v>42403863.0</v>
+      </c>
+      <c r="CB42">
+        <v>42401374.0</v>
+      </c>
+      <c r="CC42">
+        <v>40197539.0</v>
+      </c>
+      <c r="CD42">
+        <v>36953003.0</v>
+      </c>
+      <c r="CE42">
+        <v>17208601.0</v>
+      </c>
+      <c r="CF42">
+        <v>0.55</v>
+      </c>
+      <c r="CG42">
+        <v>4143037.0</v>
+      </c>
+      <c r="CH42">
+        <v>3050639.0</v>
+      </c>
+      <c r="CI42">
+        <v>3075749.0</v>
+      </c>
+      <c r="CJ42">
+        <v>2931740.0</v>
+      </c>
+      <c r="CK42">
+        <v>1906882.0</v>
+      </c>
+      <c r="CL42">
+        <v>1938789.0</v>
+      </c>
+      <c r="CM42">
+        <v>1960393.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:91">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+    </row>
+    <row r="44" spans="1:91">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44">
+        <v>0.0</v>
+      </c>
+      <c r="BT44">
+        <v>0.0</v>
+      </c>
+      <c r="BU44">
+        <v>0.0</v>
+      </c>
+      <c r="BV44">
+        <v>0.0</v>
+      </c>
+      <c r="BW44">
+        <v>0.0</v>
+      </c>
+      <c r="BX44">
+        <v>0.0</v>
+      </c>
+      <c r="BY44">
+        <v>0.0</v>
+      </c>
+      <c r="BZ44">
+        <v>0.0</v>
+      </c>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+    </row>
+    <row r="45" spans="1:91">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>2412415000.0</v>
+      </c>
+      <c r="C45">
+        <v>2364140000.0</v>
+      </c>
+      <c r="D45">
+        <v>2317732000.0</v>
+      </c>
+      <c r="E45">
+        <v>2275086000.0</v>
+      </c>
+      <c r="F45">
+        <v>2611389000.0</v>
+      </c>
+      <c r="G45">
+        <v>2980311000.0</v>
+      </c>
+      <c r="H45">
+        <v>2927717000.0</v>
+      </c>
+      <c r="I45">
+        <v>2867796000.0</v>
+      </c>
+      <c r="J45">
+        <v>2815344000.0</v>
+      </c>
+      <c r="K45">
+        <v>2770323000.0</v>
+      </c>
+      <c r="L45">
+        <v>2692768000.0</v>
+      </c>
+      <c r="M45">
+        <v>2603990000.0</v>
+      </c>
+      <c r="N45">
+        <v>2537479000.0</v>
+      </c>
+      <c r="O45">
+        <v>2438696000.0</v>
+      </c>
+      <c r="P45">
+        <v>2365085000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>772404000.0</v>
+      </c>
+      <c r="V45">
+        <v>779410000.0</v>
+      </c>
+      <c r="W45">
+        <v>791127000.0</v>
+      </c>
+      <c r="X45">
+        <v>801103000.0</v>
+      </c>
+      <c r="Y45">
+        <v>776938000.0</v>
+      </c>
+      <c r="Z45">
+        <v>763869000.0</v>
+      </c>
+      <c r="AA45">
+        <v>732028000.0</v>
+      </c>
+      <c r="AB45">
+        <v>695961000.0</v>
+      </c>
+      <c r="AC45">
+        <v>609724000.0</v>
+      </c>
+      <c r="AD45">
+        <v>541455000.0</v>
+      </c>
+      <c r="AE45">
+        <v>505000000.0</v>
+      </c>
+      <c r="AF45">
+        <v>461689000.0</v>
+      </c>
+      <c r="AG45">
+        <v>437778000.0</v>
+      </c>
+      <c r="AH45">
+        <v>430911000.0</v>
+      </c>
+      <c r="AI45">
+        <v>430276000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>397528000.0</v>
+      </c>
+      <c r="AK45">
+        <v>395780000.0</v>
+      </c>
+      <c r="AL45">
+        <v>393754000.0</v>
+      </c>
+      <c r="AM45">
+        <v>394398000.0</v>
+      </c>
+      <c r="AN45">
+        <v>396184000.0</v>
+      </c>
+      <c r="AO45">
+        <v>259008000.0</v>
+      </c>
+      <c r="AP45">
+        <v>253724000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>242403000.0</v>
+      </c>
+      <c r="AR45">
+        <v>246180000.0</v>
+      </c>
+      <c r="AS45">
+        <v>237810000.0</v>
+      </c>
+      <c r="AT45">
+        <v>233688000.0</v>
+      </c>
+      <c r="AU45">
+        <v>233849000.0</v>
+      </c>
+      <c r="AV45">
+        <v>231898000.0</v>
+      </c>
+      <c r="AW45">
+        <v>229931000.0</v>
+      </c>
+      <c r="AX45">
+        <v>216961000.0</v>
+      </c>
+      <c r="AY45">
+        <v>216961000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>228024000.0</v>
+      </c>
+      <c r="BA45">
+        <v>221560000.0</v>
+      </c>
+      <c r="BB45">
+        <v>220928000.0</v>
+      </c>
+      <c r="BC45">
+        <v>207503000.0</v>
+      </c>
+      <c r="BD45">
+        <v>192328000.0</v>
+      </c>
+      <c r="BE45">
+        <v>186418000.0</v>
+      </c>
+      <c r="BF45">
+        <v>185463000.0</v>
+      </c>
+      <c r="BG45">
+        <v>181833000.0</v>
+      </c>
+      <c r="BH45">
+        <v>171351000.0</v>
+      </c>
+      <c r="BI45">
+        <v>147308000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>127030000.0</v>
+      </c>
+      <c r="BK45">
+        <v>126813000.0</v>
+      </c>
+      <c r="BL45">
+        <v>110675000.0</v>
+      </c>
+      <c r="BM45">
+        <v>99739000.0</v>
+      </c>
+      <c r="BN45">
+        <v>95694000.0</v>
+      </c>
+      <c r="BO45">
+        <v>91360000.0</v>
+      </c>
+      <c r="BP45">
+        <v>85971000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>80420000.0</v>
+      </c>
+      <c r="BR45">
+        <v>74906000.0</v>
+      </c>
+      <c r="BS45">
+        <v>72916187.35</v>
+      </c>
+      <c r="BT45">
+        <v>76326279.99</v>
+      </c>
+      <c r="BU45">
+        <v>73744350.56</v>
+      </c>
+      <c r="BV45">
+        <v>66966870.69</v>
+      </c>
+      <c r="BW45">
+        <v>66653539.33</v>
+      </c>
+      <c r="BX45">
+        <v>61097904.92</v>
+      </c>
+      <c r="BY45">
+        <v>55108258.34</v>
+      </c>
+      <c r="BZ45">
+        <v>47497601.42</v>
+      </c>
+      <c r="CA45">
+        <v>44527252.92</v>
+      </c>
+      <c r="CB45">
+        <v>26950329.57</v>
+      </c>
+      <c r="CC45">
+        <v>22226603.84</v>
+      </c>
+      <c r="CD45">
+        <v>17714759.82</v>
+      </c>
+      <c r="CE45">
+        <v>16254330.12</v>
+      </c>
+      <c r="CF45">
+        <v>15662088.33</v>
+      </c>
+      <c r="CG45">
+        <v>14691490.89</v>
+      </c>
+      <c r="CH45">
+        <v>391954.2</v>
+      </c>
+      <c r="CI45">
+        <v>144355.9</v>
+      </c>
+      <c r="CJ45">
+        <v>69526.4</v>
+      </c>
+      <c r="CK45">
+        <v>52257.04</v>
+      </c>
+      <c r="CL45">
+        <v>6200.33</v>
+      </c>
+      <c r="CM45">
+        <v>6269.42</v>
+      </c>
+    </row>
+    <row r="46" spans="1:91">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>1519923000.0</v>
+      </c>
+      <c r="C46">
+        <v>1515912237.0</v>
+      </c>
+      <c r="D46">
+        <v>1520641000.0</v>
+      </c>
+      <c r="E46">
+        <v>1472442000.0</v>
+      </c>
+      <c r="F46">
+        <v>1516324000.0</v>
+      </c>
+      <c r="G46">
+        <v>1539187000.0</v>
+      </c>
+      <c r="H46">
+        <v>1559775000.0</v>
+      </c>
+      <c r="I46">
+        <v>1559791000.0</v>
+      </c>
+      <c r="J46">
+        <v>1567066000.0</v>
+      </c>
+      <c r="K46">
+        <v>1574212000.0</v>
+      </c>
+      <c r="L46">
+        <v>1660857000.0</v>
+      </c>
+      <c r="M46">
+        <v>1653353000.0</v>
+      </c>
+      <c r="N46">
+        <v>1627953000.0</v>
+      </c>
+      <c r="O46">
+        <v>1567622000.0</v>
+      </c>
+      <c r="P46">
+        <v>1730473000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1728538000.0</v>
+      </c>
+      <c r="R46">
+        <v>1719255000.0</v>
+      </c>
+      <c r="S46">
+        <v>1712354000.0</v>
+      </c>
+      <c r="T46">
+        <v>1662505000.0</v>
+      </c>
+      <c r="U46">
+        <v>772404000.0</v>
+      </c>
+      <c r="V46">
+        <v>772404000.0</v>
+      </c>
+      <c r="W46">
+        <v>791127000.0</v>
+      </c>
+      <c r="X46">
+        <v>801103000.0</v>
+      </c>
+      <c r="Y46">
+        <v>776938000.0</v>
+      </c>
+      <c r="Z46">
+        <v>763869000.0</v>
+      </c>
+      <c r="AA46">
+        <v>729175000.0</v>
+      </c>
+      <c r="AB46">
+        <v>695961000.0</v>
+      </c>
+      <c r="AC46">
+        <v>609724000.0</v>
+      </c>
+      <c r="AD46">
+        <v>541455000.0</v>
+      </c>
+      <c r="AE46">
+        <v>505000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>461689000.0</v>
+      </c>
+      <c r="AG46">
+        <v>437778000.0</v>
+      </c>
+      <c r="AH46">
+        <v>430911000.0</v>
+      </c>
+      <c r="AI46">
+        <v>430276000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>397528000.0</v>
+      </c>
+      <c r="AK46">
+        <v>395780000.0</v>
+      </c>
+      <c r="AL46">
+        <v>393754000.0</v>
+      </c>
+      <c r="AM46">
+        <v>394398000.0</v>
+      </c>
+      <c r="AN46">
+        <v>396184000.0</v>
+      </c>
+      <c r="AO46">
+        <v>259008000.0</v>
+      </c>
+      <c r="AP46">
+        <v>253724000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>242403000.0</v>
+      </c>
+      <c r="AR46">
+        <v>246180000.0</v>
+      </c>
+      <c r="AS46">
+        <v>237810000.0</v>
+      </c>
+      <c r="AT46">
+        <v>233688000.0</v>
+      </c>
+      <c r="AU46">
+        <v>233849000.0</v>
+      </c>
+      <c r="AV46">
+        <v>231898000.0</v>
+      </c>
+      <c r="AW46">
+        <v>229931000.0</v>
+      </c>
+      <c r="AX46">
+        <v>221943000.0</v>
+      </c>
+      <c r="AY46">
+        <v>216961000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>228024000.0</v>
+      </c>
+      <c r="BA46">
+        <v>221560000.0</v>
+      </c>
+      <c r="BB46">
+        <v>220928000.0</v>
+      </c>
+      <c r="BC46">
+        <v>207503000.0</v>
+      </c>
+      <c r="BD46">
+        <v>192328000.0</v>
+      </c>
+      <c r="BE46">
+        <v>186418000.0</v>
+      </c>
+      <c r="BF46">
+        <v>185463000.0</v>
+      </c>
+      <c r="BG46">
+        <v>181833000.0</v>
+      </c>
+      <c r="BH46">
+        <v>171351000.0</v>
+      </c>
+      <c r="BI46">
+        <v>147308000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>127030000.0</v>
+      </c>
+      <c r="BK46">
+        <v>126813000.0</v>
+      </c>
+      <c r="BL46">
+        <v>110675000.0</v>
+      </c>
+      <c r="BM46">
+        <v>99739000.0</v>
+      </c>
+      <c r="BN46">
+        <v>95694000.0</v>
+      </c>
+      <c r="BO46">
+        <v>91360000.0</v>
+      </c>
+      <c r="BP46">
+        <v>85971000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>80420000.0</v>
+      </c>
+      <c r="BR46">
+        <v>74906000.0</v>
+      </c>
+      <c r="BS46">
+        <v>72916187.0</v>
+      </c>
+      <c r="BT46">
+        <v>76326279.0</v>
+      </c>
+      <c r="BU46">
+        <v>73744350.0</v>
+      </c>
+      <c r="BV46">
+        <v>66966870.0</v>
+      </c>
+      <c r="BW46">
+        <v>66653539.0</v>
+      </c>
+      <c r="BX46">
+        <v>61097904.0</v>
+      </c>
+      <c r="BY46">
+        <v>55108258.0</v>
+      </c>
+      <c r="BZ46">
+        <v>47497601.0</v>
+      </c>
+      <c r="CA46">
+        <v>44527252.0</v>
+      </c>
+      <c r="CB46">
+        <v>26950329.0</v>
+      </c>
+      <c r="CC46">
+        <v>22226603.0</v>
+      </c>
+      <c r="CD46">
+        <v>17714759.0</v>
+      </c>
+      <c r="CE46">
+        <v>16254330.0</v>
+      </c>
+      <c r="CF46">
+        <v>15662088.0</v>
+      </c>
+      <c r="CG46">
+        <v>14691490.0</v>
+      </c>
+      <c r="CH46">
+        <v>391954.0</v>
+      </c>
+      <c r="CI46">
+        <v>144355.0</v>
+      </c>
+      <c r="CJ46">
+        <v>69526.0</v>
+      </c>
+      <c r="CK46">
+        <v>52257.0</v>
+      </c>
+      <c r="CL46">
+        <v>6200.33</v>
+      </c>
+      <c r="CM46">
+        <v>6269.42</v>
+      </c>
+    </row>
+    <row r="47" spans="1:91">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>1660857000.0</v>
+      </c>
+      <c r="M47">
+        <v>1653353000.0</v>
+      </c>
+      <c r="N47">
+        <v>1627953000.0</v>
+      </c>
+      <c r="O47">
+        <v>1567622000.0</v>
+      </c>
+      <c r="P47">
+        <v>1730473000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1728538000.0</v>
+      </c>
+      <c r="R47">
+        <v>1719255000.0</v>
+      </c>
+      <c r="S47">
+        <v>1712354000.0</v>
+      </c>
+      <c r="T47">
+        <v>1662505000.0</v>
+      </c>
+      <c r="U47">
+        <v>772404000.0</v>
+      </c>
+      <c r="V47">
+        <v>779410000.0</v>
+      </c>
+      <c r="W47">
+        <v>791127000.0</v>
+      </c>
+      <c r="X47">
+        <v>801103000.0</v>
+      </c>
+      <c r="Y47">
+        <v>776938000.0</v>
+      </c>
+      <c r="Z47">
+        <v>763869000.0</v>
+      </c>
+      <c r="AA47">
+        <v>732028000.0</v>
+      </c>
+      <c r="AB47">
+        <v>695961000.0</v>
+      </c>
+      <c r="AC47">
+        <v>609724000.0</v>
+      </c>
+      <c r="AD47">
+        <v>541455000.0</v>
+      </c>
+      <c r="AE47">
+        <v>505000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>461689000.0</v>
+      </c>
+      <c r="AG47">
+        <v>437778000.0</v>
+      </c>
+      <c r="AH47">
+        <v>430911000.0</v>
+      </c>
+      <c r="AI47">
+        <v>430276000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>397528000.0</v>
+      </c>
+      <c r="AK47">
+        <v>395780000.0</v>
+      </c>
+      <c r="AL47">
+        <v>393754000.0</v>
+      </c>
+      <c r="AM47">
+        <v>394398000.0</v>
+      </c>
+      <c r="AN47">
+        <v>396184000.0</v>
+      </c>
+      <c r="AO47">
+        <v>259008000.0</v>
+      </c>
+      <c r="AP47">
+        <v>253724000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>242403000.0</v>
+      </c>
+      <c r="AR47">
+        <v>246180000.0</v>
+      </c>
+      <c r="AS47">
+        <v>237810000.0</v>
+      </c>
+      <c r="AT47">
+        <v>233688000.0</v>
+      </c>
+      <c r="AU47">
+        <v>233849000.0</v>
+      </c>
+      <c r="AV47">
+        <v>231898000.0</v>
+      </c>
+      <c r="AW47">
+        <v>229931000.0</v>
+      </c>
+      <c r="AX47">
+        <v>221943000.0</v>
+      </c>
+      <c r="AY47">
+        <v>216961000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>228024000.0</v>
+      </c>
+      <c r="BA47">
+        <v>221560000.0</v>
+      </c>
+      <c r="BB47">
+        <v>220928000.0</v>
+      </c>
+      <c r="BC47">
+        <v>207503000.0</v>
+      </c>
+      <c r="BD47">
+        <v>192328000.0</v>
+      </c>
+      <c r="BE47">
+        <v>186418000.0</v>
+      </c>
+      <c r="BF47">
+        <v>185463000.0</v>
+      </c>
+      <c r="BG47">
+        <v>181833000.0</v>
+      </c>
+      <c r="BH47">
+        <v>171351000.0</v>
+      </c>
+      <c r="BI47">
+        <v>147308000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>127030000.0</v>
+      </c>
+      <c r="BK47">
+        <v>126813000.0</v>
+      </c>
+      <c r="BL47">
+        <v>110675000.0</v>
+      </c>
+      <c r="BM47">
+        <v>99739000.0</v>
+      </c>
+      <c r="BN47">
+        <v>95694000.0</v>
+      </c>
+      <c r="BO47">
+        <v>91360000.0</v>
+      </c>
+      <c r="BP47">
+        <v>85971000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>80420000.0</v>
+      </c>
+      <c r="BR47">
+        <v>74906000.0</v>
+      </c>
+      <c r="BS47">
+        <v>72928172.26</v>
+      </c>
+      <c r="BT47">
+        <v>75903240.96</v>
+      </c>
+      <c r="BU47">
+        <v>73506022.92</v>
+      </c>
+      <c r="BV47">
+        <v>67175713.87</v>
+      </c>
+      <c r="BW47">
+        <v>66225544.3</v>
+      </c>
+      <c r="BX47">
+        <v>61178013.11</v>
+      </c>
+      <c r="BY47">
+        <v>55530102.23</v>
+      </c>
+      <c r="BZ47">
+        <v>47366009.68</v>
+      </c>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
+    </row>
+    <row r="48" spans="1:91">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>586878000.0</v>
+      </c>
+      <c r="C48">
+        <v>487236685.0</v>
+      </c>
+      <c r="D48">
+        <v>428521000.0</v>
+      </c>
+      <c r="E48">
+        <v>304931000.0</v>
+      </c>
+      <c r="F48">
+        <v>274887000.0</v>
+      </c>
+      <c r="G48">
+        <v>216384000.0</v>
+      </c>
+      <c r="H48">
+        <v>205040000.0</v>
+      </c>
+      <c r="I48">
+        <v>154528000.0</v>
+      </c>
+      <c r="J48">
+        <v>113899000.0</v>
+      </c>
+      <c r="K48">
+        <v>87649000.0</v>
+      </c>
+      <c r="L48">
+        <v>179965000.0</v>
+      </c>
+      <c r="M48">
+        <v>152499000.0</v>
+      </c>
+      <c r="N48">
+        <v>149364000.0</v>
+      </c>
+      <c r="O48">
+        <v>138485000.0</v>
+      </c>
+      <c r="P48">
+        <v>291257000.0</v>
+      </c>
+      <c r="Q48">
+        <v>295011000.0</v>
+      </c>
+      <c r="R48">
+        <v>292683000.0</v>
+      </c>
+      <c r="S48">
+        <v>266617000.0</v>
+      </c>
+      <c r="T48">
+        <v>250871000.0</v>
+      </c>
+      <c r="U48">
+        <v>251324000.0</v>
+      </c>
+      <c r="V48">
+        <v>251324000.0</v>
+      </c>
+      <c r="W48">
+        <v>208740000.0</v>
+      </c>
+      <c r="X48">
+        <v>190123000.0</v>
+      </c>
+      <c r="Y48">
+        <v>177034000.0</v>
+      </c>
+      <c r="Z48">
+        <v>182689000.0</v>
+      </c>
+      <c r="AA48">
+        <v>187187000.0</v>
+      </c>
+      <c r="AB48">
+        <v>168203000.0</v>
+      </c>
+      <c r="AC48">
+        <v>175913000.0</v>
+      </c>
+      <c r="AD48">
+        <v>165634000.0</v>
+      </c>
+      <c r="AE48">
+        <v>163391000.0</v>
+      </c>
+      <c r="AF48">
+        <v>161159000.0</v>
+      </c>
+      <c r="AG48">
+        <v>154306000.0</v>
+      </c>
+      <c r="AH48">
+        <v>143155000.0</v>
+      </c>
+      <c r="AI48">
+        <v>129401000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>95261000.0</v>
+      </c>
+      <c r="AK48">
+        <v>84993000.0</v>
+      </c>
+      <c r="AL48">
+        <v>76095000.0</v>
+      </c>
+      <c r="AM48">
+        <v>63096000.0</v>
+      </c>
+      <c r="AN48">
+        <v>58243000.0</v>
+      </c>
+      <c r="AO48">
+        <v>46426000.0</v>
+      </c>
+      <c r="AP48">
+        <v>47816000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>45238000.0</v>
+      </c>
+      <c r="AR48">
+        <v>62528000.0</v>
+      </c>
+      <c r="AS48">
+        <v>59936000.0</v>
+      </c>
+      <c r="AT48">
+        <v>59701000.0</v>
+      </c>
+      <c r="AU48">
+        <v>55846000.0</v>
+      </c>
+      <c r="AV48">
+        <v>55789000.0</v>
+      </c>
+      <c r="AW48">
+        <v>47965000.0</v>
+      </c>
+      <c r="AX48">
+        <v>45097000.0</v>
+      </c>
+      <c r="AY48">
+        <v>40244000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>55174000.0</v>
+      </c>
+      <c r="BA48">
+        <v>55439000.0</v>
+      </c>
+      <c r="BB48">
+        <v>66009000.0</v>
+      </c>
+      <c r="BC48">
+        <v>59344000.0</v>
+      </c>
+      <c r="BD48">
+        <v>50873000.0</v>
+      </c>
+      <c r="BE48">
+        <v>42846000.0</v>
+      </c>
+      <c r="BF48">
+        <v>38992000.0</v>
+      </c>
+      <c r="BG48">
+        <v>27881000.0</v>
+      </c>
+      <c r="BH48">
+        <v>29636000.0</v>
+      </c>
+      <c r="BI48">
+        <v>19328000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>13130000.0</v>
+      </c>
+      <c r="BK48">
+        <v>3597000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-623000.0</v>
+      </c>
+      <c r="BM48">
+        <v>1919000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-4061000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-9357000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-10394000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-9838000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-11036000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-9837304.85</v>
+      </c>
+      <c r="BT48">
+        <v>-8917438.13</v>
+      </c>
+      <c r="BU48">
+        <v>-8972293.18</v>
+      </c>
+      <c r="BV48">
+        <v>-11317400.17</v>
+      </c>
+      <c r="BW48">
+        <v>-11115823.49</v>
+      </c>
+      <c r="BX48">
+        <v>-12509065.27</v>
+      </c>
+      <c r="BY48">
+        <v>-8481327.38</v>
+      </c>
+      <c r="BZ48">
+        <v>-8647288.49</v>
+      </c>
+      <c r="CA48">
+        <v>-7051460.19</v>
+      </c>
+      <c r="CB48">
+        <v>-7379420.56</v>
+      </c>
+      <c r="CC48">
+        <v>-5829332.26</v>
+      </c>
+      <c r="CD48">
+        <v>-5882587.92</v>
+      </c>
+      <c r="CE48">
+        <v>-3863620.63</v>
+      </c>
+      <c r="CF48">
+        <v>-3329372.55</v>
+      </c>
+      <c r="CG48">
+        <v>-2994782.21</v>
+      </c>
+      <c r="CH48">
+        <v>-2907876.33</v>
+      </c>
+      <c r="CI48">
+        <v>-2803975.41</v>
+      </c>
+      <c r="CJ48">
+        <v>-2589032.58</v>
+      </c>
+      <c r="CK48">
+        <v>-2436908.55</v>
+      </c>
+      <c r="CL48">
+        <v>-2450177.7</v>
+      </c>
+      <c r="CM48">
+        <v>-2435182.8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:91">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49">
+        <v>0.0</v>
+      </c>
+      <c r="BT49">
+        <v>0.0</v>
+      </c>
+      <c r="BU49">
+        <v>0.0</v>
+      </c>
+      <c r="BV49">
+        <v>0.0</v>
+      </c>
+      <c r="BW49">
+        <v>0.0</v>
+      </c>
+      <c r="BX49">
+        <v>0.0</v>
+      </c>
+      <c r="BY49">
+        <v>0.0</v>
+      </c>
+      <c r="BZ49">
+        <v>0.0</v>
+      </c>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+    </row>
+    <row r="50" spans="1:91">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50">
+        <v>44978000.0</v>
+      </c>
+      <c r="J50">
+        <v>44444000.0</v>
+      </c>
+      <c r="K50">
+        <v>43901000.0</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50">
+        <v>119911000.0</v>
+      </c>
+      <c r="V50">
+        <v>119887000.0</v>
+      </c>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50">
+        <v>30000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>894000.0</v>
+      </c>
+      <c r="AB50">
+        <v>1080000.0</v>
+      </c>
+      <c r="AC50">
+        <v>1017000.0</v>
+      </c>
+      <c r="AD50">
+        <v>486000.0</v>
+      </c>
+      <c r="AE50">
+        <v>224000.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>39603000.0</v>
+      </c>
+      <c r="AH50">
+        <v>173000.0</v>
+      </c>
+      <c r="AI50">
+        <v>40777000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>41289000.0</v>
+      </c>
+      <c r="AK50">
+        <v>41856000.0</v>
+      </c>
+      <c r="AL50">
+        <v>42395000.0</v>
+      </c>
+      <c r="AM50">
+        <v>254000.0</v>
+      </c>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>351000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>1123000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50">
+        <v>227000.0</v>
+      </c>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50">
+        <v>0.0</v>
+      </c>
+      <c r="BT50">
+        <v>0.0</v>
+      </c>
+      <c r="BU50">
+        <v>0.0</v>
+      </c>
+      <c r="BV50">
+        <v>0.0</v>
+      </c>
+      <c r="BW50">
+        <v>0.0</v>
+      </c>
+      <c r="BX50">
+        <v>0.0</v>
+      </c>
+      <c r="BY50">
+        <v>0.0</v>
+      </c>
+      <c r="BZ50">
+        <v>0.0</v>
+      </c>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+    </row>
+    <row r="51" spans="1:91">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>209399000.0</v>
+      </c>
+      <c r="C51">
+        <v>266497129.0</v>
+      </c>
+      <c r="D51">
+        <v>213419000.0</v>
+      </c>
+      <c r="E51">
+        <v>216044000.0</v>
+      </c>
+      <c r="F51">
+        <v>197875000.0</v>
+      </c>
+      <c r="G51">
+        <v>194008000.0</v>
+      </c>
+      <c r="H51">
+        <v>188880000.0</v>
+      </c>
+      <c r="I51">
+        <v>224118000.0</v>
+      </c>
+      <c r="J51">
+        <v>221387000.0</v>
+      </c>
+      <c r="K51">
+        <v>264248000.0</v>
+      </c>
+      <c r="L51">
+        <v>299723000.0</v>
+      </c>
+      <c r="M51">
+        <v>338828000.0</v>
+      </c>
+      <c r="N51">
+        <v>295995000.0</v>
+      </c>
+      <c r="O51">
+        <v>240521000.0</v>
+      </c>
+      <c r="P51">
+        <v>228252000.0</v>
+      </c>
+      <c r="Q51">
+        <v>243968000.0</v>
+      </c>
+      <c r="R51">
+        <v>225442000.0</v>
+      </c>
+      <c r="S51">
+        <v>186894000.0</v>
+      </c>
+      <c r="T51">
+        <v>219496000.0</v>
+      </c>
+      <c r="U51">
+        <v>176144000.0</v>
+      </c>
+      <c r="V51">
+        <v>176307000.0</v>
+      </c>
+      <c r="W51">
+        <v>178113000.0</v>
+      </c>
+      <c r="X51">
+        <v>153998000.0</v>
+      </c>
+      <c r="Y51">
+        <v>153402000.0</v>
+      </c>
+      <c r="Z51">
+        <v>209132000.0</v>
+      </c>
+      <c r="AA51">
+        <v>170414000.0</v>
+      </c>
+      <c r="AB51">
+        <v>134767000.0</v>
+      </c>
+      <c r="AC51">
+        <v>84485000.0</v>
+      </c>
+      <c r="AD51">
+        <v>85244000.0</v>
+      </c>
+      <c r="AE51">
+        <v>78068000.0</v>
+      </c>
+      <c r="AF51">
+        <v>41801000.0</v>
+      </c>
+      <c r="AG51">
+        <v>39603000.0</v>
+      </c>
+      <c r="AH51">
+        <v>39951000.0</v>
+      </c>
+      <c r="AI51">
+        <v>40777000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>41289000.0</v>
+      </c>
+      <c r="AK51">
+        <v>41797000.0</v>
+      </c>
+      <c r="AL51">
+        <v>42301000.0</v>
+      </c>
+      <c r="AM51">
+        <v>42802000.0</v>
+      </c>
+      <c r="AN51">
+        <v>43189000.0</v>
+      </c>
+      <c r="AO51">
+        <v>43642000.0</v>
+      </c>
+      <c r="AP51">
+        <v>42486000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>41370000.0</v>
+      </c>
+      <c r="AR51">
+        <v>40374000.0</v>
+      </c>
+      <c r="AS51">
+        <v>40119000.0</v>
+      </c>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51">
+        <v>22000.0</v>
+      </c>
+      <c r="AW51">
+        <v>65000.0</v>
+      </c>
+      <c r="AX51">
+        <v>146000.0</v>
+      </c>
+      <c r="AY51">
+        <v>227000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>310000.0</v>
+      </c>
+      <c r="BA51">
+        <v>393000.0</v>
+      </c>
+      <c r="BB51">
+        <v>525000.0</v>
+      </c>
+      <c r="BC51">
+        <v>676000.0</v>
+      </c>
+      <c r="BD51">
+        <v>3199000.0</v>
+      </c>
+      <c r="BE51">
+        <v>336000.0</v>
+      </c>
+      <c r="BF51">
+        <v>614000.0</v>
+      </c>
+      <c r="BG51">
+        <v>4276000.0</v>
+      </c>
+      <c r="BH51">
+        <v>3842000.0</v>
+      </c>
+      <c r="BI51">
+        <v>4899000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>4384000.0</v>
+      </c>
+      <c r="BK51">
+        <v>4249000.0</v>
+      </c>
+      <c r="BL51">
+        <v>3814000.0</v>
+      </c>
+      <c r="BM51">
+        <v>2463000.0</v>
+      </c>
+      <c r="BN51">
+        <v>2234000.0</v>
+      </c>
+      <c r="BO51">
+        <v>2492000.0</v>
+      </c>
+      <c r="BP51">
+        <v>4996000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>2149000.0</v>
+      </c>
+      <c r="BR51">
+        <v>1318000.0</v>
+      </c>
+      <c r="BS51">
+        <v>1405094.0</v>
+      </c>
+      <c r="BT51">
+        <v>1076894.0</v>
+      </c>
+      <c r="BU51">
+        <v>1098447.0</v>
+      </c>
+      <c r="BV51">
+        <v>1056057.0</v>
+      </c>
+      <c r="BW51">
+        <v>880541.0</v>
+      </c>
+      <c r="BX51">
+        <v>559024.0</v>
+      </c>
+      <c r="BY51">
+        <v>102243.0</v>
+      </c>
+      <c r="BZ51">
+        <v>113790.0</v>
+      </c>
+      <c r="CA51">
+        <v>5037877.0</v>
+      </c>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51">
+        <v>4536308.0</v>
+      </c>
+      <c r="CE51">
+        <v>4538358.0</v>
+      </c>
+      <c r="CF51">
+        <v>4533479.0</v>
+      </c>
+      <c r="CG51">
+        <v>7615851.0</v>
+      </c>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51">
+        <v>107914.0</v>
+      </c>
+      <c r="CM51">
+        <v>109117.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:91">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>21461000.0</v>
+      </c>
+      <c r="C52">
+        <v>21160420.0</v>
+      </c>
+      <c r="D52">
+        <v>21387000.0</v>
+      </c>
+      <c r="E52">
+        <v>22097000.0</v>
+      </c>
+      <c r="F52">
+        <v>20534000.0</v>
+      </c>
+      <c r="G52">
+        <v>19761000.0</v>
+      </c>
+      <c r="H52">
+        <v>18051000.0</v>
+      </c>
+      <c r="I52">
+        <v>59388000.0</v>
+      </c>
+      <c r="J52">
+        <v>58632000.0</v>
+      </c>
+      <c r="K52">
+        <v>58842000.0</v>
+      </c>
+      <c r="L52">
+        <v>12802000.0</v>
+      </c>
+      <c r="M52">
+        <v>15601000.0</v>
+      </c>
+      <c r="N52">
+        <v>13265000.0</v>
+      </c>
+      <c r="O52">
+        <v>9416000.0</v>
+      </c>
+      <c r="P52">
+        <v>10300000.0</v>
+      </c>
+      <c r="Q52">
+        <v>10282000.0</v>
+      </c>
+      <c r="R52">
+        <v>10329000.0</v>
+      </c>
+      <c r="S52">
+        <v>10523000.0</v>
+      </c>
+      <c r="T52">
+        <v>154819000.0</v>
+      </c>
+      <c r="U52">
+        <v>124740000.0</v>
+      </c>
+      <c r="V52">
+        <v>124740000.0</v>
+      </c>
+      <c r="W52">
+        <v>6978000.0</v>
+      </c>
+      <c r="X52">
+        <v>7813000.0</v>
+      </c>
+      <c r="Y52">
+        <v>8088000.0</v>
+      </c>
+      <c r="Z52">
+        <v>38440000.0</v>
+      </c>
+      <c r="AA52">
+        <v>8831000.0</v>
+      </c>
+      <c r="AB52">
+        <v>9563000.0</v>
+      </c>
+      <c r="AC52">
+        <v>7802000.0</v>
+      </c>
+      <c r="AD52">
+        <v>6533000.0</v>
+      </c>
+      <c r="AE52">
+        <v>3395000.0</v>
+      </c>
+      <c r="AF52">
+        <v>2162000.0</v>
+      </c>
+      <c r="AG52">
+        <v>2162000.0</v>
+      </c>
+      <c r="AH52">
+        <v>363000.0</v>
+      </c>
+      <c r="AI52">
+        <v>906000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>1444000.0</v>
+      </c>
+      <c r="AK52">
+        <v>2036000.0</v>
+      </c>
+      <c r="AL52">
+        <v>2144000.0</v>
+      </c>
+      <c r="AM52">
+        <v>2128000.0</v>
+      </c>
+      <c r="AN52">
+        <v>2113000.0</v>
+      </c>
+      <c r="AO52">
+        <v>2097000.0</v>
+      </c>
+      <c r="AP52">
+        <v>1333000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>772000.0</v>
+      </c>
+      <c r="AR52">
+        <v>772000.0</v>
+      </c>
+      <c r="AS52">
+        <v>387000.0</v>
+      </c>
+      <c r="AT52"/>
+      <c r="AU52">
+        <v>1123000.0</v>
+      </c>
+      <c r="AV52">
+        <v>22000.0</v>
+      </c>
+      <c r="AW52">
+        <v>65000.0</v>
+      </c>
+      <c r="AX52">
+        <v>146000.0</v>
+      </c>
+      <c r="AY52">
+        <v>227000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>287000.0</v>
+      </c>
+      <c r="BA52">
+        <v>328000.0</v>
+      </c>
+      <c r="BB52">
+        <v>379000.0</v>
+      </c>
+      <c r="BC52">
+        <v>449000.0</v>
+      </c>
+      <c r="BD52">
+        <v>433000.0</v>
+      </c>
+      <c r="BE52">
+        <v>326000.0</v>
+      </c>
+      <c r="BF52">
+        <v>549000.0</v>
+      </c>
+      <c r="BG52">
+        <v>741000.0</v>
+      </c>
+      <c r="BH52">
+        <v>969000.0</v>
+      </c>
+      <c r="BI52">
+        <v>1911000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>1000000.0</v>
+      </c>
+      <c r="BK52">
+        <v>1083000.0</v>
+      </c>
+      <c r="BL52">
+        <v>1161000.0</v>
+      </c>
+      <c r="BM52">
+        <v>1079000.0</v>
+      </c>
+      <c r="BN52">
+        <v>928000.0</v>
+      </c>
+      <c r="BO52">
+        <v>1038000.0</v>
+      </c>
+      <c r="BP52">
+        <v>4102000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>1024000.0</v>
+      </c>
+      <c r="BR52">
+        <v>698000.0</v>
+      </c>
+      <c r="BS52">
+        <v>762000.0</v>
+      </c>
+      <c r="BT52">
+        <v>592291.0</v>
+      </c>
+      <c r="BU52">
+        <v>826292.0</v>
+      </c>
+      <c r="BV52">
+        <v>697561.0</v>
+      </c>
+      <c r="BW52">
+        <v>443300.0</v>
+      </c>
+      <c r="BX52">
+        <v>175261.0</v>
+      </c>
+      <c r="BY52">
+        <v>32380.0</v>
+      </c>
+      <c r="BZ52">
+        <v>32803.0</v>
+      </c>
+      <c r="CA52">
+        <v>4954572.0</v>
+      </c>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52">
+        <v>4536308.0</v>
+      </c>
+      <c r="CE52">
+        <v>4538358.0</v>
+      </c>
+      <c r="CF52">
+        <v>4533479.0</v>
+      </c>
+      <c r="CG52">
+        <v>7615851.0</v>
+      </c>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52">
+        <v>107914.0</v>
+      </c>
+      <c r="CM52">
+        <v>109117.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:91">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53">
+        <v>9916000.0</v>
+      </c>
+      <c r="C53">
+        <v>6747697.0</v>
+      </c>
+      <c r="D53">
+        <v>5899000.0</v>
+      </c>
+      <c r="E53">
+        <v>15598000.0</v>
+      </c>
+      <c r="F53">
+        <v>4355000.0</v>
+      </c>
+      <c r="G53">
+        <v>63000.0</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53">
+        <v>-46106748.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53">
+        <v>78000.0</v>
+      </c>
+      <c r="P53">
+        <v>77000.0</v>
+      </c>
+      <c r="Q53">
+        <v>245000.0</v>
+      </c>
+      <c r="R53">
+        <v>337000.0</v>
+      </c>
+      <c r="S53">
+        <v>416000.0</v>
+      </c>
+      <c r="T53">
+        <v>496000.0</v>
+      </c>
+      <c r="U53">
+        <v>994000.0</v>
+      </c>
+      <c r="V53">
+        <v>994000.0</v>
+      </c>
+      <c r="W53">
+        <v>1059000.0</v>
+      </c>
+      <c r="X53">
+        <v>1157000.0</v>
+      </c>
+      <c r="Y53">
+        <v>1157000.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>0.0</v>
+      </c>
+      <c r="AB53">
+        <v>0.0</v>
+      </c>
+      <c r="AC53">
+        <v>0.0</v>
+      </c>
+      <c r="AD53">
+        <v>0.0</v>
+      </c>
+      <c r="AE53">
+        <v>72824000.0</v>
+      </c>
+      <c r="AF53">
+        <v>121531000.0</v>
+      </c>
+      <c r="AG53">
+        <v>95886000.0</v>
+      </c>
+      <c r="AH53">
+        <v>46753000.0</v>
+      </c>
+      <c r="AI53">
+        <v>30056000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>78199000.0</v>
+      </c>
+      <c r="AK53">
+        <v>155008000.0</v>
+      </c>
+      <c r="AL53">
+        <v>108990000.0</v>
+      </c>
+      <c r="AM53">
+        <v>42679000.0</v>
+      </c>
+      <c r="AN53">
+        <v>40704000.0</v>
+      </c>
+      <c r="AO53">
+        <v>34814000.0</v>
+      </c>
+      <c r="AP53">
+        <v>31600000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>36031000.0</v>
+      </c>
+      <c r="AR53">
+        <v>42636000.0</v>
+      </c>
+      <c r="AS53">
+        <v>69064000.0</v>
+      </c>
+      <c r="AT53">
+        <v>34209000.0</v>
+      </c>
+      <c r="AU53">
+        <v>34391000.0</v>
+      </c>
+      <c r="AV53">
+        <v>31788000.0</v>
+      </c>
+      <c r="AW53">
+        <v>29563000.0</v>
+      </c>
+      <c r="AX53">
+        <v>20924000.0</v>
+      </c>
+      <c r="AY53">
+        <v>17411000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>10475000.0</v>
+      </c>
+      <c r="BA53">
+        <v>4750000.0</v>
+      </c>
+      <c r="BB53">
+        <v>3929000.0</v>
+      </c>
+      <c r="BC53">
+        <v>6019000.0</v>
+      </c>
+      <c r="BD53">
+        <v>2033000.0</v>
+      </c>
+      <c r="BE53">
+        <v>2033000.0</v>
+      </c>
+      <c r="BF53"/>
+      <c r="BG53">
+        <v>17000000.0</v>
+      </c>
+      <c r="BH53">
+        <v>2200000.0</v>
+      </c>
+      <c r="BI53">
+        <v>10763000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>21095000.0</v>
+      </c>
+      <c r="BK53">
+        <v>20509000.0</v>
+      </c>
+      <c r="BL53">
+        <v>10494000.0</v>
+      </c>
+      <c r="BM53">
+        <v>16052000.0</v>
+      </c>
+      <c r="BN53">
+        <v>1041000.0</v>
+      </c>
+      <c r="BO53">
+        <v>6034000.0</v>
+      </c>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53">
+        <v>0.0</v>
+      </c>
+      <c r="BT53">
+        <v>0.0</v>
+      </c>
+      <c r="BU53">
+        <v>0.0</v>
+      </c>
+      <c r="BV53">
+        <v>0.0</v>
+      </c>
+      <c r="BW53">
+        <v>0.0</v>
+      </c>
+      <c r="BX53">
+        <v>0.0</v>
+      </c>
+      <c r="BY53">
+        <v>0.0</v>
+      </c>
+      <c r="BZ53">
+        <v>0.0</v>
+      </c>
+      <c r="CA53"/>
+      <c r="CB53">
+        <v>4326378.0</v>
+      </c>
+      <c r="CC53">
+        <v>4247241.0</v>
+      </c>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+    </row>
+    <row r="54" spans="1:91">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54">
+        <v>0.0</v>
+      </c>
+      <c r="BT54">
+        <v>0.0</v>
+      </c>
+      <c r="BU54">
+        <v>0.0</v>
+      </c>
+      <c r="BV54">
+        <v>0.0</v>
+      </c>
+      <c r="BW54">
+        <v>0.0</v>
+      </c>
+      <c r="BX54">
+        <v>0.0</v>
+      </c>
+      <c r="BY54">
+        <v>0.0</v>
+      </c>
+      <c r="BZ54">
+        <v>0.0</v>
+      </c>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+    </row>
+    <row r="55" spans="1:91">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>2492569000.0</v>
+      </c>
+      <c r="C55">
+        <v>2414884260.0</v>
+      </c>
+      <c r="D55">
+        <v>2240908000.0</v>
+      </c>
+      <c r="E55">
+        <v>2138261000.0</v>
+      </c>
+      <c r="F55">
+        <v>2186560000.0</v>
+      </c>
+      <c r="G55">
+        <v>2115532000.0</v>
+      </c>
+      <c r="H55">
+        <v>2083608000.0</v>
+      </c>
+      <c r="I55">
+        <v>2024818000.0</v>
+      </c>
+      <c r="J55">
+        <v>1947380000.0</v>
+      </c>
+      <c r="K55">
+        <v>1967863000.0</v>
+      </c>
+      <c r="L55">
+        <v>2046586000.0</v>
+      </c>
+      <c r="M55">
+        <v>1991503000.0</v>
+      </c>
+      <c r="N55">
+        <v>1946059000.0</v>
+      </c>
+      <c r="O55">
+        <v>1876224000.0</v>
+      </c>
+      <c r="P55">
+        <v>2032631000.0</v>
+      </c>
+      <c r="Q55">
+        <v>2059994000.0</v>
+      </c>
+      <c r="R55">
+        <v>2060389000.0</v>
+      </c>
+      <c r="S55">
+        <v>2021922000.0</v>
+      </c>
+      <c r="T55">
+        <v>2002142000.0</v>
+      </c>
+      <c r="U55">
+        <v>1083202000.0</v>
+      </c>
+      <c r="V55">
+        <v>1083202000.0</v>
+      </c>
+      <c r="W55">
+        <v>1055338000.0</v>
+      </c>
+      <c r="X55">
+        <v>987818000.0</v>
+      </c>
+      <c r="Y55">
+        <v>959387000.0</v>
+      </c>
+      <c r="Z55">
+        <v>957743000.0</v>
+      </c>
+      <c r="AA55">
+        <v>936065000.0</v>
+      </c>
+      <c r="AB55">
+        <v>871483000.0</v>
+      </c>
+      <c r="AC55">
+        <v>823310000.0</v>
+      </c>
+      <c r="AD55">
+        <v>796718000.0</v>
+      </c>
+      <c r="AE55">
+        <v>786517000.0</v>
+      </c>
+      <c r="AF55">
+        <v>738305000.0</v>
+      </c>
+      <c r="AG55">
+        <v>721147000.0</v>
+      </c>
+      <c r="AH55">
+        <v>707504000.0</v>
+      </c>
+      <c r="AI55">
+        <v>706648000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>652891000.0</v>
+      </c>
+      <c r="AK55">
+        <v>637805000.0</v>
+      </c>
+      <c r="AL55">
+        <v>638285000.0</v>
+      </c>
+      <c r="AM55">
+        <v>562915000.0</v>
+      </c>
+      <c r="AN55">
+        <v>543356000.0</v>
+      </c>
+      <c r="AO55">
+        <v>387713000.0</v>
+      </c>
+      <c r="AP55">
+        <v>392165000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>379654000.0</v>
+      </c>
+      <c r="AR55">
+        <v>398648000.0</v>
+      </c>
+      <c r="AS55">
+        <v>392488000.0</v>
+      </c>
+      <c r="AT55">
+        <v>351260000.0</v>
+      </c>
+      <c r="AU55">
+        <v>350310000.0</v>
+      </c>
+      <c r="AV55">
+        <v>342413000.0</v>
+      </c>
+      <c r="AW55">
+        <v>330791000.0</v>
+      </c>
+      <c r="AX55">
+        <v>318349000.0</v>
+      </c>
+      <c r="AY55">
+        <v>302215000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>311170000.0</v>
+      </c>
+      <c r="BA55">
+        <v>310291000.0</v>
+      </c>
+      <c r="BB55">
+        <v>327346000.0</v>
+      </c>
+      <c r="BC55">
+        <v>316263000.0</v>
+      </c>
+      <c r="BD55">
+        <v>304612000.0</v>
+      </c>
+      <c r="BE55">
+        <v>288686000.0</v>
+      </c>
+      <c r="BF55">
+        <v>280825000.0</v>
+      </c>
+      <c r="BG55">
+        <v>271606000.0</v>
+      </c>
+      <c r="BH55">
+        <v>269850000.0</v>
+      </c>
+      <c r="BI55">
+        <v>253028000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>242548000.0</v>
+      </c>
+      <c r="BK55">
+        <v>243183000.0</v>
+      </c>
+      <c r="BL55">
+        <v>187059000.0</v>
+      </c>
+      <c r="BM55">
+        <v>181334000.0</v>
+      </c>
+      <c r="BN55">
+        <v>177224000.0</v>
+      </c>
+      <c r="BO55">
+        <v>139738000.0</v>
+      </c>
+      <c r="BP55">
+        <v>131372000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>122971000.0</v>
+      </c>
+      <c r="BR55">
+        <v>112901000.0</v>
+      </c>
+      <c r="BS55">
+        <v>115917830.0</v>
+      </c>
+      <c r="BT55">
+        <v>132009257.0</v>
+      </c>
+      <c r="BU55">
+        <v>135176852.0</v>
+      </c>
+      <c r="BV55">
+        <v>128709802.0</v>
+      </c>
+      <c r="BW55">
+        <v>125664950.0</v>
+      </c>
+      <c r="BX55">
+        <v>116849315.0</v>
+      </c>
+      <c r="BY55">
+        <v>97135089.0</v>
+      </c>
+      <c r="BZ55">
+        <v>84208428.0</v>
+      </c>
+      <c r="CA55">
+        <v>50784363.42</v>
+      </c>
+      <c r="CB55">
+        <v>39142428.0</v>
+      </c>
+      <c r="CC55">
+        <v>37628345.0</v>
+      </c>
+      <c r="CD55">
+        <v>38592187.0</v>
+      </c>
+      <c r="CE55">
+        <v>20877753.0</v>
+      </c>
+      <c r="CF55">
+        <v>20763891.0</v>
+      </c>
+      <c r="CG55">
+        <v>15471528.0</v>
+      </c>
+      <c r="CH55">
+        <v>446600.0</v>
+      </c>
+      <c r="CI55">
+        <v>372988.0</v>
+      </c>
+      <c r="CJ55">
+        <v>396562.0</v>
+      </c>
+      <c r="CK55">
+        <v>70923.0</v>
+      </c>
+      <c r="CL55">
+        <v>24852.0</v>
+      </c>
+      <c r="CM55">
+        <v>13680.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:91">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>891914000.0</v>
+      </c>
+      <c r="C56">
+        <v>763142662.0</v>
+      </c>
+      <c r="D56">
+        <v>646964000.0</v>
+      </c>
+      <c r="E56">
+        <v>587521000.0</v>
+      </c>
+      <c r="F56">
+        <v>577395000.0</v>
+      </c>
+      <c r="G56">
+        <v>486241000.0</v>
+      </c>
+      <c r="H56">
+        <v>430460000.0</v>
+      </c>
+      <c r="I56">
+        <v>384065000.0</v>
+      </c>
+      <c r="J56">
+        <v>312025000.0</v>
+      </c>
+      <c r="K56">
+        <v>333325000.0</v>
+      </c>
+      <c r="L56">
+        <v>330254000.0</v>
+      </c>
+      <c r="M56">
+        <v>275010000.0</v>
+      </c>
+      <c r="N56">
+        <v>264781999.0</v>
+      </c>
+      <c r="O56">
+        <v>252712000.0</v>
+      </c>
+      <c r="P56">
+        <v>251851000.0</v>
+      </c>
+      <c r="Q56">
+        <v>287754000.0</v>
+      </c>
+      <c r="R56">
+        <v>301457000.0</v>
+      </c>
+      <c r="S56">
+        <v>281082000.0</v>
+      </c>
+      <c r="T56">
+        <v>288786000.0</v>
+      </c>
+      <c r="U56">
+        <v>255601000.0</v>
+      </c>
+      <c r="V56">
+        <v>255601000.0</v>
+      </c>
+      <c r="W56">
+        <v>248067000.0</v>
+      </c>
+      <c r="X56">
+        <v>139875000.0</v>
+      </c>
+      <c r="Y56">
+        <v>132496000.0</v>
+      </c>
+      <c r="Z56">
+        <v>142055000.0</v>
+      </c>
+      <c r="AA56">
+        <v>152644000.0</v>
+      </c>
+      <c r="AB56">
+        <v>126577000.0</v>
+      </c>
+      <c r="AC56">
+        <v>135322000.0</v>
+      </c>
+      <c r="AD56">
+        <v>176209000.0</v>
+      </c>
+      <c r="AE56">
+        <v>218920000.0</v>
+      </c>
+      <c r="AF56">
+        <v>236649000.0</v>
+      </c>
+      <c r="AG56">
+        <v>252632000.0</v>
+      </c>
+      <c r="AH56">
+        <v>270027000.0</v>
+      </c>
+      <c r="AI56">
+        <v>272455000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>250129000.0</v>
+      </c>
+      <c r="AK56">
+        <v>235469000.0</v>
+      </c>
+      <c r="AL56">
+        <v>238515000.0</v>
+      </c>
+      <c r="AM56">
+        <v>166912000.0</v>
+      </c>
+      <c r="AN56">
+        <v>146407000.0</v>
+      </c>
+      <c r="AO56">
+        <v>126706000.0</v>
+      </c>
+      <c r="AP56">
+        <v>131104000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>128043000.0</v>
+      </c>
+      <c r="AR56">
+        <v>142324000.0</v>
+      </c>
+      <c r="AS56">
+        <v>147959000.0</v>
+      </c>
+      <c r="AT56">
+        <v>113426000.0</v>
+      </c>
+      <c r="AU56">
+        <v>114372000.0</v>
+      </c>
+      <c r="AV56">
+        <v>109448000.0</v>
+      </c>
+      <c r="AW56">
+        <v>99393000.0</v>
+      </c>
+      <c r="AX56">
+        <v>93508000.0</v>
+      </c>
+      <c r="AY56">
+        <v>83221000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>80521000.0</v>
+      </c>
+      <c r="BA56">
+        <v>85950000.0</v>
+      </c>
+      <c r="BB56">
+        <v>103482000.0</v>
+      </c>
+      <c r="BC56">
+        <v>105953000.0</v>
+      </c>
+      <c r="BD56">
+        <v>108814000.0</v>
+      </c>
+      <c r="BE56">
+        <v>100199000.0</v>
+      </c>
+      <c r="BF56">
+        <v>93585000.0</v>
+      </c>
+      <c r="BG56">
+        <v>87477000.0</v>
+      </c>
+      <c r="BH56">
+        <v>95376000.0</v>
+      </c>
+      <c r="BI56">
+        <v>96549000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>105292000.0</v>
+      </c>
+      <c r="BK56">
+        <v>111837000.0</v>
+      </c>
+      <c r="BL56">
+        <v>71844000.0</v>
+      </c>
+      <c r="BM56">
+        <v>81568000.0</v>
+      </c>
+      <c r="BN56">
+        <v>81494000.0</v>
+      </c>
+      <c r="BO56">
+        <v>48362000.0</v>
+      </c>
+      <c r="BP56">
+        <v>45353000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>42473000.0</v>
+      </c>
+      <c r="BR56">
+        <v>37908000.0</v>
+      </c>
+      <c r="BS56">
+        <v>39780608.0</v>
+      </c>
+      <c r="BT56">
+        <v>55387303.0</v>
+      </c>
+      <c r="BU56">
+        <v>61072902.0</v>
+      </c>
+      <c r="BV56">
+        <v>61274652.0</v>
+      </c>
+      <c r="BW56">
+        <v>58094516.0</v>
+      </c>
+      <c r="BX56">
+        <v>52249194.0</v>
+      </c>
+      <c r="BY56">
+        <v>40494891.0</v>
+      </c>
+      <c r="BZ56">
+        <v>34943803.0</v>
+      </c>
+      <c r="CA56">
+        <v>5621171.0</v>
+      </c>
+      <c r="CB56">
+        <v>11296523.0</v>
+      </c>
+      <c r="CC56">
+        <v>14504236.0</v>
+      </c>
+      <c r="CD56">
+        <v>20019647.0</v>
+      </c>
+      <c r="CE56">
+        <v>3762393.0</v>
+      </c>
+      <c r="CF56">
+        <v>5101803.0</v>
+      </c>
+      <c r="CG56">
+        <v>706537.0</v>
+      </c>
+      <c r="CH56">
+        <v>54646.0</v>
+      </c>
+      <c r="CI56">
+        <v>228632.0</v>
+      </c>
+      <c r="CJ56">
+        <v>327036.0</v>
+      </c>
+      <c r="CK56">
+        <v>18666.0</v>
+      </c>
+      <c r="CL56">
+        <v>18652.0</v>
+      </c>
+      <c r="CM56">
+        <v>7410.72</v>
+      </c>
+    </row>
+    <row r="57" spans="1:91">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>281126000.0</v>
+      </c>
+      <c r="C57">
+        <v>255909434.0</v>
+      </c>
+      <c r="D57">
+        <v>196180000.0</v>
+      </c>
+      <c r="E57">
+        <v>216973000.0</v>
+      </c>
+      <c r="F57">
+        <v>283239000.0</v>
+      </c>
+      <c r="G57">
+        <v>256029000.0</v>
+      </c>
+      <c r="H57">
+        <v>222037000.0</v>
+      </c>
+      <c r="I57">
+        <v>253763000.0</v>
+      </c>
+      <c r="J57">
+        <v>246255000.0</v>
+      </c>
+      <c r="K57">
+        <v>243770000.0</v>
+      </c>
+      <c r="L57">
+        <v>155835000.0</v>
+      </c>
+      <c r="M57">
+        <v>138660000.0</v>
+      </c>
+      <c r="N57">
+        <v>139168000.0</v>
+      </c>
+      <c r="O57">
+        <v>135080000.0</v>
+      </c>
+      <c r="P57">
+        <v>130753000.0</v>
+      </c>
+      <c r="Q57">
+        <v>127227000.0</v>
+      </c>
+      <c r="R57">
+        <v>145560000.0</v>
+      </c>
+      <c r="S57">
+        <v>166773000.0</v>
+      </c>
+      <c r="T57">
+        <v>299893000.0</v>
+      </c>
+      <c r="U57">
+        <v>203916000.0</v>
+      </c>
+      <c r="V57">
+        <v>203916000.0</v>
+      </c>
+      <c r="W57">
+        <v>96441000.0</v>
+      </c>
+      <c r="X57">
+        <v>80842000.0</v>
+      </c>
+      <c r="Y57">
+        <v>67228000.0</v>
+      </c>
+      <c r="Z57">
+        <v>104459000.0</v>
+      </c>
+      <c r="AA57">
+        <v>89774000.0</v>
+      </c>
+      <c r="AB57">
+        <v>80511000.0</v>
+      </c>
+      <c r="AC57">
+        <v>81331000.0</v>
+      </c>
+      <c r="AD57">
+        <v>64955000.0</v>
+      </c>
+      <c r="AE57">
+        <v>61328000.0</v>
+      </c>
+      <c r="AF57">
+        <v>53425000.0</v>
+      </c>
+      <c r="AG57">
+        <v>49574000.0</v>
+      </c>
+      <c r="AH57">
+        <v>50115000.0</v>
+      </c>
+      <c r="AI57">
+        <v>60603000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>52495000.0</v>
+      </c>
+      <c r="AK57">
+        <v>48673000.0</v>
+      </c>
+      <c r="AL57">
+        <v>55025000.0</v>
+      </c>
+      <c r="AM57">
+        <v>58110000.0</v>
+      </c>
+      <c r="AN57">
+        <v>55386000.0</v>
+      </c>
+      <c r="AO57">
+        <v>36477000.0</v>
+      </c>
+      <c r="AP57">
+        <v>44667000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>34151000.0</v>
+      </c>
+      <c r="AR57">
+        <v>29752000.0</v>
+      </c>
+      <c r="AS57">
+        <v>25468000.0</v>
+      </c>
+      <c r="AT57">
+        <v>27134000.0</v>
+      </c>
+      <c r="AU57">
+        <v>32021000.0</v>
+      </c>
+      <c r="AV57">
+        <v>30983000.0</v>
+      </c>
+      <c r="AW57">
+        <v>26075000.0</v>
+      </c>
+      <c r="AX57">
+        <v>23077000.0</v>
+      </c>
+      <c r="AY57">
+        <v>16816000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>15521000.0</v>
+      </c>
+      <c r="BA57">
+        <v>17466000.0</v>
+      </c>
+      <c r="BB57">
+        <v>19820000.0</v>
+      </c>
+      <c r="BC57">
+        <v>18508000.0</v>
+      </c>
+      <c r="BD57">
+        <v>17956000.0</v>
+      </c>
+      <c r="BE57">
+        <v>15292000.0</v>
+      </c>
+      <c r="BF57">
+        <v>16525000.0</v>
+      </c>
+      <c r="BG57">
+        <v>23574000.0</v>
+      </c>
+      <c r="BH57">
+        <v>25158000.0</v>
+      </c>
+      <c r="BI57">
+        <v>19991000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>16039000.0</v>
+      </c>
+      <c r="BK57">
+        <v>14752000.0</v>
+      </c>
+      <c r="BL57">
+        <v>13174000.0</v>
+      </c>
+      <c r="BM57">
+        <v>9842000.0</v>
+      </c>
+      <c r="BN57">
+        <v>8763000.0</v>
+      </c>
+      <c r="BO57">
+        <v>12225000.0</v>
+      </c>
+      <c r="BP57">
+        <v>10495000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>6462000.0</v>
+      </c>
+      <c r="BR57">
+        <v>5320000.0</v>
+      </c>
+      <c r="BS57">
+        <v>5562037.0</v>
+      </c>
+      <c r="BT57">
+        <v>5328736.0</v>
+      </c>
+      <c r="BU57">
+        <v>6292002.0</v>
+      </c>
+      <c r="BV57">
+        <v>5011172.0</v>
+      </c>
+      <c r="BW57">
+        <v>6432394.0</v>
+      </c>
+      <c r="BX57">
+        <v>4925463.0</v>
+      </c>
+      <c r="BY57">
+        <v>4666868.0</v>
+      </c>
+      <c r="BZ57">
+        <v>4826598.0</v>
+      </c>
+      <c r="CA57">
+        <v>6859483.0</v>
+      </c>
+      <c r="CB57">
+        <v>1617931.0</v>
+      </c>
+      <c r="CC57">
+        <v>760057.0</v>
+      </c>
+      <c r="CD57">
+        <v>5093746.0</v>
+      </c>
+      <c r="CE57">
+        <v>5134296.0</v>
+      </c>
+      <c r="CF57">
+        <v>5290016.0</v>
+      </c>
+      <c r="CG57">
+        <v>8040643.0</v>
+      </c>
+      <c r="CH57">
+        <v>232936.0</v>
+      </c>
+      <c r="CI57">
+        <v>34960.0</v>
+      </c>
+      <c r="CJ57">
+        <v>53854.0</v>
+      </c>
+      <c r="CK57">
+        <v>555943.0</v>
+      </c>
+      <c r="CL57">
+        <v>536240.0</v>
+      </c>
+      <c r="CM57">
+        <v>488469.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:91">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>652340000.0</v>
+      </c>
+      <c r="C58">
+        <v>682724279.0</v>
+      </c>
+      <c r="D58">
+        <v>569644000.0</v>
+      </c>
+      <c r="E58">
+        <v>595868000.0</v>
+      </c>
+      <c r="F58">
+        <v>657838000.0</v>
+      </c>
+      <c r="G58">
+        <v>649459000.0</v>
+      </c>
+      <c r="H58">
+        <v>604707000.0</v>
+      </c>
+      <c r="I58">
+        <v>634635000.0</v>
+      </c>
+      <c r="J58">
+        <v>633963000.0</v>
+      </c>
+      <c r="K58">
+        <v>679742000.0</v>
+      </c>
+      <c r="L58">
+        <v>665626000.0</v>
+      </c>
+      <c r="M58">
+        <v>686021000.0</v>
+      </c>
+      <c r="N58">
+        <v>645838000.0</v>
+      </c>
+      <c r="O58">
+        <v>587528001.0</v>
+      </c>
+      <c r="P58">
+        <v>592753000.0</v>
+      </c>
+      <c r="Q58">
+        <v>607839000.0</v>
+      </c>
+      <c r="R58">
+        <v>604244000.0</v>
+      </c>
+      <c r="S58">
+        <v>592352000.0</v>
+      </c>
+      <c r="T58">
+        <v>588316000.0</v>
+      </c>
+      <c r="U58">
+        <v>312700000.0</v>
+      </c>
+      <c r="V58">
+        <v>312700000.0</v>
+      </c>
+      <c r="W58">
+        <v>329568000.0</v>
+      </c>
+      <c r="X58">
+        <v>281059000.0</v>
+      </c>
+      <c r="Y58">
+        <v>267375000.0</v>
+      </c>
+      <c r="Z58">
+        <v>326880000.0</v>
+      </c>
+      <c r="AA58">
+        <v>300639000.0</v>
+      </c>
+      <c r="AB58">
+        <v>261214000.0</v>
+      </c>
+      <c r="AC58">
+        <v>206421000.0</v>
+      </c>
+      <c r="AD58">
+        <v>190778000.0</v>
+      </c>
+      <c r="AE58">
+        <v>183713000.0</v>
+      </c>
+      <c r="AF58">
+        <v>138408000.0</v>
+      </c>
+      <c r="AG58">
+        <v>129985000.0</v>
+      </c>
+      <c r="AH58">
+        <v>129648000.0</v>
+      </c>
+      <c r="AI58">
+        <v>143064000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>123882000.0</v>
+      </c>
+      <c r="AK58">
+        <v>120725000.0</v>
+      </c>
+      <c r="AL58">
+        <v>130252000.0</v>
+      </c>
+      <c r="AM58">
+        <v>139764000.0</v>
+      </c>
+      <c r="AN58">
+        <v>137317000.0</v>
+      </c>
+      <c r="AO58">
+        <v>118481000.0</v>
+      </c>
+      <c r="AP58">
+        <v>123973000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>115486000.0</v>
+      </c>
+      <c r="AR58">
+        <v>118081000.0</v>
+      </c>
+      <c r="AS58">
+        <v>114413000.0</v>
+      </c>
+      <c r="AT58">
+        <v>74296000.0</v>
+      </c>
+      <c r="AU58">
+        <v>77597000.0</v>
+      </c>
+      <c r="AV58">
+        <v>74546000.0</v>
+      </c>
+      <c r="AW58">
+        <v>71672000.0</v>
+      </c>
+      <c r="AX58">
+        <v>65682000.0</v>
+      </c>
+      <c r="AY58">
+        <v>54555000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>48326000.0</v>
+      </c>
+      <c r="BA58">
+        <v>48578000.0</v>
+      </c>
+      <c r="BB58">
+        <v>55547000.0</v>
+      </c>
+      <c r="BC58">
+        <v>51770000.0</v>
+      </c>
+      <c r="BD58">
+        <v>49913000.0</v>
+      </c>
+      <c r="BE58">
+        <v>43713000.0</v>
+      </c>
+      <c r="BF58">
+        <v>39368000.0</v>
+      </c>
+      <c r="BG58">
+        <v>43295000.0</v>
+      </c>
+      <c r="BH58">
+        <v>42977000.0</v>
+      </c>
+      <c r="BI58">
+        <v>36883000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>32905000.0</v>
+      </c>
+      <c r="BK58">
+        <v>37175000.0</v>
+      </c>
+      <c r="BL58">
+        <v>32520000.0</v>
+      </c>
+      <c r="BM58">
+        <v>27995000.0</v>
+      </c>
+      <c r="BN58">
+        <v>25169000.0</v>
+      </c>
+      <c r="BO58">
+        <v>27181000.0</v>
+      </c>
+      <c r="BP58">
+        <v>24621000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>20858000.0</v>
+      </c>
+      <c r="BR58">
+        <v>17433000.0</v>
+      </c>
+      <c r="BS58">
+        <v>17476581.0</v>
+      </c>
+      <c r="BT58">
+        <v>17729076.0</v>
+      </c>
+      <c r="BU58">
+        <v>17365887.0</v>
+      </c>
+      <c r="BV58">
+        <v>15262799.0</v>
+      </c>
+      <c r="BW58">
+        <v>16952438.0</v>
+      </c>
+      <c r="BX58">
+        <v>13804391.0</v>
+      </c>
+      <c r="BY58">
+        <v>11830200.0</v>
+      </c>
+      <c r="BZ58">
+        <v>11015116.0</v>
+      </c>
+      <c r="CA58">
+        <v>15227177.0</v>
+      </c>
+      <c r="CB58">
+        <v>4112638.0</v>
+      </c>
+      <c r="CC58">
+        <v>3260138.0</v>
+      </c>
+      <c r="CD58">
+        <v>7483170.0</v>
+      </c>
+      <c r="CE58">
+        <v>7532772.0</v>
+      </c>
+      <c r="CF58">
+        <v>7685914.0</v>
+      </c>
+      <c r="CG58">
+        <v>14253259.0</v>
+      </c>
+      <c r="CH58">
+        <v>232936.0</v>
+      </c>
+      <c r="CI58">
+        <v>34960.0</v>
+      </c>
+      <c r="CJ58">
+        <v>53854.0</v>
+      </c>
+      <c r="CK58">
+        <v>555943.0</v>
+      </c>
+      <c r="CL58">
+        <v>536240.0</v>
+      </c>
+      <c r="CM58">
+        <v>488469.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:91">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59">
+        <v>0.0</v>
+      </c>
+      <c r="BT59">
+        <v>0.0</v>
+      </c>
+      <c r="BU59">
+        <v>0.0</v>
+      </c>
+      <c r="BV59">
+        <v>0.0</v>
+      </c>
+      <c r="BW59">
+        <v>0.0</v>
+      </c>
+      <c r="BX59">
+        <v>0.0</v>
+      </c>
+      <c r="BY59">
+        <v>0.0</v>
+      </c>
+      <c r="BZ59">
+        <v>0.0</v>
+      </c>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+    </row>
+    <row r="60" spans="1:91">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>1773008000.0</v>
+      </c>
+      <c r="C60">
+        <v>1673982049.0</v>
+      </c>
+      <c r="D60">
+        <v>1618906000.0</v>
+      </c>
+      <c r="E60">
+        <v>1494645000.0</v>
+      </c>
+      <c r="F60">
+        <v>1460209000.0</v>
+      </c>
+      <c r="G60">
+        <v>1403865000.0</v>
+      </c>
+      <c r="H60">
+        <v>1420430000.0</v>
+      </c>
+      <c r="I60">
+        <v>1334901000.0</v>
+      </c>
+      <c r="J60">
+        <v>1260846000.0</v>
+      </c>
+      <c r="K60">
+        <v>1238367000.0</v>
+      </c>
+      <c r="L60">
+        <v>1333596000.0</v>
+      </c>
+      <c r="M60">
+        <v>1260230000.0</v>
+      </c>
+      <c r="N60">
+        <v>1255303000.0</v>
+      </c>
+      <c r="O60">
+        <v>1244755999.0</v>
+      </c>
+      <c r="P60">
+        <v>1388276000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1397473000.0</v>
+      </c>
+      <c r="R60">
+        <v>1400813000.0</v>
+      </c>
+      <c r="S60">
+        <v>1375148000.0</v>
+      </c>
+      <c r="T60">
+        <v>1360362000.0</v>
+      </c>
+      <c r="U60">
+        <v>770502000.0</v>
+      </c>
+      <c r="V60">
+        <v>770502000.0</v>
+      </c>
+      <c r="W60">
+        <v>725770000.0</v>
+      </c>
+      <c r="X60">
+        <v>706759000.0</v>
+      </c>
+      <c r="Y60">
+        <v>692012000.0</v>
+      </c>
+      <c r="Z60">
+        <v>630863000.0</v>
+      </c>
+      <c r="AA60">
+        <v>635426000.0</v>
+      </c>
+      <c r="AB60">
+        <v>610269000.0</v>
+      </c>
+      <c r="AC60">
+        <v>616889000.0</v>
+      </c>
+      <c r="AD60">
+        <v>605940000.0</v>
+      </c>
+      <c r="AE60">
+        <v>602804000.0</v>
+      </c>
+      <c r="AF60">
+        <v>599897000.0</v>
+      </c>
+      <c r="AG60">
+        <v>591162000.0</v>
+      </c>
+      <c r="AH60">
+        <v>577856000.0</v>
+      </c>
+      <c r="AI60">
+        <v>563584000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>529009000.0</v>
+      </c>
+      <c r="AK60">
+        <v>517080000.0</v>
+      </c>
+      <c r="AL60">
+        <v>508033000.0</v>
+      </c>
+      <c r="AM60">
+        <v>423151000.0</v>
+      </c>
+      <c r="AN60">
+        <v>406039000.0</v>
+      </c>
+      <c r="AO60">
+        <v>269232000.0</v>
+      </c>
+      <c r="AP60">
+        <v>268192000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>264168000.0</v>
+      </c>
+      <c r="AR60">
+        <v>280567000.0</v>
+      </c>
+      <c r="AS60">
+        <v>278075000.0</v>
+      </c>
+      <c r="AT60">
+        <v>276964000.0</v>
+      </c>
+      <c r="AU60">
+        <v>272713000.0</v>
+      </c>
+      <c r="AV60">
+        <v>267867000.0</v>
+      </c>
+      <c r="AW60">
+        <v>259119000.0</v>
+      </c>
+      <c r="AX60">
+        <v>252667000.0</v>
+      </c>
+      <c r="AY60">
+        <v>247660000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>262844000.0</v>
+      </c>
+      <c r="BA60">
+        <v>261713000.0</v>
+      </c>
+      <c r="BB60">
+        <v>271799000.0</v>
+      </c>
+      <c r="BC60">
+        <v>264493000.0</v>
+      </c>
+      <c r="BD60">
+        <v>254699000.0</v>
+      </c>
+      <c r="BE60">
+        <v>244973000.0</v>
+      </c>
+      <c r="BF60">
+        <v>241457000.0</v>
+      </c>
+      <c r="BG60">
+        <v>228311000.0</v>
+      </c>
+      <c r="BH60">
+        <v>226873000.0</v>
+      </c>
+      <c r="BI60">
+        <v>216145000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>209643000.0</v>
+      </c>
+      <c r="BK60">
+        <v>206008000.0</v>
+      </c>
+      <c r="BL60">
+        <v>154539000.0</v>
+      </c>
+      <c r="BM60">
+        <v>153339000.0</v>
+      </c>
+      <c r="BN60">
+        <v>152055000.0</v>
+      </c>
+      <c r="BO60">
+        <v>112557000.0</v>
+      </c>
+      <c r="BP60">
+        <v>106751000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>102113000.0</v>
+      </c>
+      <c r="BR60">
+        <v>95468000.0</v>
+      </c>
+      <c r="BS60">
+        <v>89391947.0</v>
+      </c>
+      <c r="BT60">
+        <v>104568297.0</v>
+      </c>
+      <c r="BU60">
+        <v>109036156.0</v>
+      </c>
+      <c r="BV60">
+        <v>105525114.0</v>
+      </c>
+      <c r="BW60">
+        <v>102054932.0</v>
+      </c>
+      <c r="BX60">
+        <v>97295527.0</v>
+      </c>
+      <c r="BY60">
+        <v>80453544.0</v>
+      </c>
+      <c r="BZ60">
+        <v>69540369.0</v>
+      </c>
+      <c r="CA60">
+        <v>35352403.0</v>
+      </c>
+      <c r="CB60">
+        <v>35029790.0</v>
+      </c>
+      <c r="CC60">
+        <v>34368206.0</v>
+      </c>
+      <c r="CD60">
+        <v>31109016.0</v>
+      </c>
+      <c r="CE60">
+        <v>13344981.0</v>
+      </c>
+      <c r="CF60">
+        <v>13077977.0</v>
+      </c>
+      <c r="CG60">
+        <v>1218268.0</v>
+      </c>
+      <c r="CH60">
+        <v>213664.0</v>
+      </c>
+      <c r="CI60">
+        <v>338028.0</v>
+      </c>
+      <c r="CJ60">
+        <v>342708.0</v>
+      </c>
+      <c r="CK60">
+        <v>-485019.8</v>
+      </c>
+      <c r="CL60">
+        <v>-511387.87</v>
+      </c>
+      <c r="CM60">
+        <v>-474788.9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:91">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61">
+        <v>0.0</v>
+      </c>
+      <c r="BT61">
+        <v>0.0</v>
+      </c>
+      <c r="BU61">
+        <v>0.0</v>
+      </c>
+      <c r="BV61">
+        <v>0.0</v>
+      </c>
+      <c r="BW61">
+        <v>0.0</v>
+      </c>
+      <c r="BX61">
+        <v>0.0</v>
+      </c>
+      <c r="BY61">
+        <v>0.0</v>
+      </c>
+      <c r="BZ61">
+        <v>0.0</v>
+      </c>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+    </row>
+    <row r="62" spans="1:91">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" t="s">
+        <v>23</v>
+      </c>
+      <c r="X1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B2">
+        <v>492079921.0</v>
+      </c>
+      <c r="C2">
+        <v>718430000.0</v>
+      </c>
+      <c r="D2">
+        <v>652403000.0</v>
+      </c>
+      <c r="E2">
+        <v>534695000.0</v>
+      </c>
+      <c r="F2">
+        <v>394376000.0</v>
+      </c>
+      <c r="G2">
+        <v>168745000.0</v>
+      </c>
+      <c r="H2">
+        <v>172606000.0</v>
+      </c>
+      <c r="I2">
+        <v>166725000.0</v>
+      </c>
+      <c r="J2">
+        <v>158551000.0</v>
+      </c>
+      <c r="K2">
+        <v>129649000.0</v>
+      </c>
+      <c r="L2">
+        <v>111081000.0</v>
+      </c>
+      <c r="M2">
+        <v>113753000.0</v>
+      </c>
+      <c r="N2">
+        <v>95619000.0</v>
+      </c>
+      <c r="O2">
+        <v>90358000.0</v>
+      </c>
+      <c r="P2">
+        <v>49130000.0</v>
+      </c>
+      <c r="Q2">
+        <v>29129000.0</v>
+      </c>
+      <c r="R2">
+        <v>23699000.0</v>
+      </c>
+      <c r="S2">
+        <v>18248972.0</v>
+      </c>
+      <c r="T2">
+        <v>18627688.0</v>
+      </c>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3">
+        <v>196600384.0</v>
+      </c>
+      <c r="C3">
+        <v>237998000.0</v>
+      </c>
+      <c r="D3">
+        <v>219688000.0</v>
+      </c>
+      <c r="E3">
+        <v>172809000.0</v>
+      </c>
+      <c r="F3">
+        <v>122272000.0</v>
+      </c>
+      <c r="G3">
+        <v>45408000.0</v>
+      </c>
+      <c r="H3">
+        <v>46352000.0</v>
+      </c>
+      <c r="I3">
+        <v>43278324.0</v>
+      </c>
+      <c r="J3">
+        <v>44759826.0</v>
+      </c>
+      <c r="K3">
+        <v>33283840.0</v>
+      </c>
+      <c r="L3">
+        <v>25739000.0</v>
+      </c>
+      <c r="M3">
+        <v>23517000.0</v>
+      </c>
+      <c r="N3">
+        <v>20304000.0</v>
+      </c>
+      <c r="O3">
+        <v>21372000.0</v>
+      </c>
+      <c r="P3">
+        <v>9421000.0</v>
+      </c>
+      <c r="Q3">
+        <v>6896000.0</v>
+      </c>
+      <c r="R3">
+        <v>5858000.0</v>
+      </c>
+      <c r="S3">
+        <v>4656532.0</v>
+      </c>
+      <c r="T3">
+        <v>5695243.0</v>
+      </c>
+      <c r="U3">
+        <v>2617.3</v>
+      </c>
+      <c r="V3">
+        <v>-1964.02</v>
+      </c>
+      <c r="W3">
+        <v>-9347.94</v>
+      </c>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4">
+        <v>0.0</v>
+      </c>
+      <c r="T4">
+        <v>0.0</v>
+      </c>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B5">
+        <v>432237367.0</v>
+      </c>
+      <c r="C5">
+        <v>236263000.0</v>
+      </c>
+      <c r="D5">
+        <v>11101000.0</v>
+      </c>
+      <c r="E5">
+        <v>-113758000.0</v>
+      </c>
+      <c r="F5">
+        <v>119774000.0</v>
+      </c>
+      <c r="G5">
+        <v>61216000.0</v>
+      </c>
+      <c r="H5">
+        <v>45418000.0</v>
+      </c>
+      <c r="I5">
+        <v>70757676.0</v>
+      </c>
+      <c r="J5">
+        <v>105042174.0</v>
+      </c>
+      <c r="K5">
+        <v>48664612.0</v>
+      </c>
+      <c r="L5">
+        <v>-3376865.0</v>
+      </c>
+      <c r="M5">
+        <v>33627000.0</v>
+      </c>
+      <c r="N5">
+        <v>-9378485.0</v>
+      </c>
+      <c r="O5">
+        <v>45488000.0</v>
+      </c>
+      <c r="P5">
+        <v>38589000.0</v>
+      </c>
+      <c r="Q5">
+        <v>27787000.0</v>
+      </c>
+      <c r="R5">
+        <v>6472000.0</v>
+      </c>
+      <c r="S5">
+        <v>-3396878.0</v>
+      </c>
+      <c r="T5">
+        <v>108048.0</v>
+      </c>
+      <c r="U5">
+        <v>-521819.3</v>
+      </c>
+      <c r="V5">
+        <v>-94622.54</v>
+      </c>
+      <c r="W5">
+        <v>-67397.59</v>
+      </c>
+      <c r="X5">
+        <v>-31583.76</v>
+      </c>
+      <c r="Y5">
+        <v>-46039.32</v>
+      </c>
+      <c r="Z5">
+        <v>-46526.89</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B6">
+        <v>628837751.0</v>
+      </c>
+      <c r="C6">
+        <v>474261000.0</v>
+      </c>
+      <c r="D6">
+        <v>230789000.0</v>
+      </c>
+      <c r="E6">
+        <v>59051000.0</v>
+      </c>
+      <c r="F6">
+        <v>242046000.0</v>
+      </c>
+      <c r="G6">
+        <v>106624000.0</v>
+      </c>
+      <c r="H6">
+        <v>91770000.0</v>
+      </c>
+      <c r="I6">
+        <v>114036000.0</v>
+      </c>
+      <c r="J6">
+        <v>149802000.0</v>
+      </c>
+      <c r="K6">
+        <v>81948452.0</v>
+      </c>
+      <c r="L6">
+        <v>22362135.0</v>
+      </c>
+      <c r="M6">
+        <v>57144000.0</v>
+      </c>
+      <c r="N6">
+        <v>10925515.0</v>
+      </c>
+      <c r="O6">
+        <v>66860000.0</v>
+      </c>
+      <c r="P6">
+        <v>48010000.0</v>
+      </c>
+      <c r="Q6">
+        <v>34683000.0</v>
+      </c>
+      <c r="R6">
+        <v>12330000.0</v>
+      </c>
+      <c r="S6">
+        <v>1259654.0</v>
+      </c>
+      <c r="T6">
+        <v>5803291.0</v>
+      </c>
+      <c r="U6">
+        <v>-519202.0</v>
+      </c>
+      <c r="V6">
+        <v>-96586.56</v>
+      </c>
+      <c r="W6">
+        <v>-76745.53</v>
+      </c>
+      <c r="X6">
+        <v>-31583.76</v>
+      </c>
+      <c r="Y6">
+        <v>-46039.32</v>
+      </c>
+      <c r="Z6">
+        <v>-46526.89</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7">
+        <v>0.0</v>
+      </c>
+      <c r="T7">
+        <v>0.0</v>
+      </c>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8">
+        <v>0.0</v>
+      </c>
+      <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9">
+        <v>467979285.0</v>
+      </c>
+      <c r="C9">
+        <v>343607000.0</v>
+      </c>
+      <c r="D9">
+        <v>190025000.0</v>
+      </c>
+      <c r="E9">
+        <v>146796000.0</v>
+      </c>
+      <c r="F9">
+        <v>205477000.0</v>
+      </c>
+      <c r="G9">
+        <v>110221000.0</v>
+      </c>
+      <c r="H9">
+        <v>84581000.0</v>
+      </c>
+      <c r="I9">
+        <v>96571000.0</v>
+      </c>
+      <c r="J9">
+        <v>109560000.0</v>
+      </c>
+      <c r="K9">
+        <v>80606000.0</v>
+      </c>
+      <c r="L9">
+        <v>43648000.0</v>
+      </c>
+      <c r="M9">
+        <v>60253000.0</v>
+      </c>
+      <c r="N9">
+        <v>41775000.0</v>
+      </c>
+      <c r="O9">
+        <v>70662000.0</v>
+      </c>
+      <c r="P9">
+        <v>60974000.0</v>
+      </c>
+      <c r="Q9">
+        <v>44927000.0</v>
+      </c>
+      <c r="R9">
+        <v>27729000.0</v>
+      </c>
+      <c r="S9">
+        <v>3393591.0</v>
+      </c>
+      <c r="T9">
+        <v>13349490.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10">
+        <v>407180276.0</v>
+      </c>
+      <c r="C10">
+        <v>212209000.0</v>
+      </c>
+      <c r="D10">
+        <v>-11051000.0</v>
+      </c>
+      <c r="E10">
+        <v>-125109000.0</v>
+      </c>
+      <c r="F10">
+        <v>107180000.0</v>
+      </c>
+      <c r="G10">
+        <v>58955000.0</v>
+      </c>
+      <c r="H10">
+        <v>43971000.0</v>
+      </c>
+      <c r="I10">
+        <v>67340000.0</v>
+      </c>
+      <c r="J10">
+        <v>104951000.0</v>
+      </c>
+      <c r="K10">
+        <v>47110000.0</v>
+      </c>
+      <c r="L10">
+        <v>-3217000.0</v>
+      </c>
+      <c r="M10">
+        <v>32879000.0</v>
+      </c>
+      <c r="N10">
+        <v>-9970000.0</v>
+      </c>
+      <c r="O10">
+        <v>45226000.0</v>
+      </c>
+      <c r="P10">
+        <v>38335000.0</v>
+      </c>
+      <c r="Q10">
+        <v>26975000.0</v>
+      </c>
+      <c r="R10">
+        <v>6312000.0</v>
+      </c>
+      <c r="S10">
+        <v>597370.0</v>
+      </c>
+      <c r="T10">
+        <v>1393517.0</v>
+      </c>
+      <c r="U10">
+        <v>-520907.41</v>
+      </c>
+      <c r="V10">
+        <v>-96586.56</v>
+      </c>
+      <c r="W10">
+        <v>-76745.53</v>
+      </c>
+      <c r="X10">
+        <v>-31583.76</v>
+      </c>
+      <c r="Y10">
+        <v>-46039.32</v>
+      </c>
+      <c r="Z10">
+        <v>-46526.89</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11">
+        <v>113348081.0</v>
+      </c>
+      <c r="C11">
+        <v>70303000.0</v>
+      </c>
+      <c r="D11">
+        <v>32579000.0</v>
+      </c>
+      <c r="E11">
+        <v>10797000.0</v>
+      </c>
+      <c r="F11">
+        <v>47781000.0</v>
+      </c>
+      <c r="G11">
+        <v>37402000.0</v>
+      </c>
+      <c r="H11">
+        <v>20175000.0</v>
+      </c>
+      <c r="I11">
+        <v>33350000.0</v>
+      </c>
+      <c r="J11">
+        <v>38646000.0</v>
+      </c>
+      <c r="K11">
+        <v>29252000.0</v>
+      </c>
+      <c r="L11">
+        <v>7391000.0</v>
+      </c>
+      <c r="M11">
+        <v>17277000.0</v>
+      </c>
+      <c r="N11">
+        <v>9130000.0</v>
+      </c>
+      <c r="O11">
+        <v>13763000.0</v>
+      </c>
+      <c r="P11">
+        <v>18802000.0</v>
+      </c>
+      <c r="Q11">
+        <v>14020000.0</v>
+      </c>
+      <c r="R11">
+        <v>5869000.0</v>
+      </c>
+      <c r="S11">
+        <v>1478225.0</v>
+      </c>
+      <c r="T11">
+        <v>4302736.0</v>
+      </c>
+      <c r="U11">
+        <v>520907.0</v>
+      </c>
+      <c r="V11">
+        <v>96586.56</v>
+      </c>
+      <c r="W11">
+        <v>76745.53</v>
+      </c>
+      <c r="X11">
+        <v>31583.76</v>
+      </c>
+      <c r="Y11">
+        <v>46039.32</v>
+      </c>
+      <c r="Z11">
+        <v>46526.89</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12">
+        <v>25057091.0</v>
+      </c>
+      <c r="C12">
+        <v>24322000.0</v>
+      </c>
+      <c r="D12">
+        <v>22152000.0</v>
+      </c>
+      <c r="E12">
+        <v>11086595.0</v>
+      </c>
+      <c r="F12">
+        <v>10224238.0</v>
+      </c>
+      <c r="G12">
+        <v>1978261.0</v>
+      </c>
+      <c r="H12">
+        <v>1301572.0</v>
+      </c>
+      <c r="I12">
+        <v>1922000.0</v>
+      </c>
+      <c r="J12">
+        <v>1734202.0</v>
+      </c>
+      <c r="K12">
+        <v>2147000.0</v>
+      </c>
+      <c r="L12">
+        <v>1758000.0</v>
+      </c>
+      <c r="M12">
+        <v>390004.0</v>
+      </c>
+      <c r="N12">
+        <v>382092.0</v>
+      </c>
+      <c r="O12">
+        <v>562000.0</v>
+      </c>
+      <c r="P12">
+        <v>560000.0</v>
+      </c>
+      <c r="Q12">
+        <v>544000.0</v>
+      </c>
+      <c r="R12">
+        <v>160000.0</v>
+      </c>
+      <c r="S12">
+        <v>84634.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>520907.41</v>
+      </c>
+      <c r="V12">
+        <v>94622.54</v>
+      </c>
+      <c r="W12">
+        <v>67397.59</v>
+      </c>
+      <c r="X12">
+        <v>31583.76</v>
+      </c>
+      <c r="Y12">
+        <v>46039.32</v>
+      </c>
+      <c r="Z12">
+        <v>46526.89</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13">
+        <v>14547000.0</v>
+      </c>
+      <c r="C13">
+        <v>4539000.0</v>
+      </c>
+      <c r="D13">
+        <v>3654000.0</v>
+      </c>
+      <c r="E13">
+        <v>1851000.0</v>
+      </c>
+      <c r="F13">
+        <v>1846000.0</v>
+      </c>
+      <c r="G13">
+        <v>1217000.0</v>
+      </c>
+      <c r="H13">
+        <v>10782000.0</v>
+      </c>
+      <c r="I13">
+        <v>7707000.0</v>
+      </c>
+      <c r="J13">
+        <v>4692000.0</v>
+      </c>
+      <c r="K13">
+        <v>766000.0</v>
+      </c>
+      <c r="L13">
+        <v>877000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14">
+        <v>-23595000.0</v>
+      </c>
+      <c r="C14">
+        <v>-13171000.0</v>
+      </c>
+      <c r="D14">
+        <v>2933000.0</v>
+      </c>
+      <c r="E14">
+        <v>7774000.0</v>
+      </c>
+      <c r="F14">
+        <v>-1522000.0</v>
+      </c>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B15">
+        <v>302134023.0</v>
+      </c>
+      <c r="C15">
+        <v>128735000.0</v>
+      </c>
+      <c r="D15">
+        <v>-50836000.0</v>
+      </c>
+      <c r="E15">
+        <v>-128132000.0</v>
+      </c>
+      <c r="F15">
+        <v>57877000.0</v>
+      </c>
+      <c r="G15">
+        <v>21553000.0</v>
+      </c>
+      <c r="H15">
+        <v>23796000.0</v>
+      </c>
+      <c r="I15">
+        <v>33990000.0</v>
+      </c>
+      <c r="J15">
+        <v>66305000.0</v>
+      </c>
+      <c r="K15">
+        <v>17858000.0</v>
+      </c>
+      <c r="L15">
+        <v>-10608000.0</v>
+      </c>
+      <c r="M15">
+        <v>15602000.0</v>
+      </c>
+      <c r="N15">
+        <v>-19100000.0</v>
+      </c>
+      <c r="O15">
+        <v>31463000.0</v>
+      </c>
+      <c r="P15">
+        <v>19533000.0</v>
+      </c>
+      <c r="Q15">
+        <v>12955000.0</v>
+      </c>
+      <c r="R15">
+        <v>623000.0</v>
+      </c>
+      <c r="S15">
+        <v>-792111.75</v>
+      </c>
+      <c r="T15">
+        <v>-2816318.29</v>
+      </c>
+      <c r="U15">
+        <v>-520907.41</v>
+      </c>
+      <c r="V15">
+        <v>-96586.56</v>
+      </c>
+      <c r="W15">
+        <v>-76745.53</v>
+      </c>
+      <c r="X15">
+        <v>-31583.76</v>
+      </c>
+      <c r="Y15">
+        <v>-46039.32</v>
+      </c>
+      <c r="Z15">
+        <v>-46526.89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>-128132000.0</v>
+      </c>
+      <c r="F16">
+        <v>57877000.0</v>
+      </c>
+      <c r="G16">
+        <v>21553000.0</v>
+      </c>
+      <c r="H16">
+        <v>23796000.0</v>
+      </c>
+      <c r="I16">
+        <v>33990000.0</v>
+      </c>
+      <c r="J16">
+        <v>66305000.0</v>
+      </c>
+      <c r="K16">
+        <v>17858000.0</v>
+      </c>
+      <c r="L16">
+        <v>-10608000.0</v>
+      </c>
+      <c r="M16">
+        <v>15602000.0</v>
+      </c>
+      <c r="N16">
+        <v>-19100000.0</v>
+      </c>
+      <c r="O16">
+        <v>31463000.0</v>
+      </c>
+      <c r="P16">
+        <v>19533000.0</v>
+      </c>
+      <c r="Q16">
+        <v>12955000.0</v>
+      </c>
+      <c r="R16">
+        <v>623000.0</v>
+      </c>
+      <c r="S16">
+        <v>0.0</v>
+      </c>
+      <c r="T16">
+        <v>0.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>170</v>
+      </c>
+      <c r="B17">
+        <v>288777000.0</v>
+      </c>
+      <c r="C17">
+        <v>141906000.0</v>
+      </c>
+      <c r="D17">
+        <v>-114225000.0</v>
+      </c>
+      <c r="E17">
+        <v>-135906000.0</v>
+      </c>
+      <c r="F17">
+        <v>59399000.0</v>
+      </c>
+      <c r="G17">
+        <v>21553000.0</v>
+      </c>
+      <c r="H17">
+        <v>23796000.0</v>
+      </c>
+      <c r="I17">
+        <v>33990000.0</v>
+      </c>
+      <c r="J17">
+        <v>66305000.0</v>
+      </c>
+      <c r="K17">
+        <v>17858000.0</v>
+      </c>
+      <c r="L17">
+        <v>-10608000.0</v>
+      </c>
+      <c r="M17">
+        <v>15602000.0</v>
+      </c>
+      <c r="N17">
+        <v>-19100000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17">
+        <v>0.0</v>
+      </c>
+      <c r="T17">
+        <v>0.0</v>
+      </c>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>171</v>
+      </c>
+      <c r="B18">
+        <v>-12278000.0</v>
+      </c>
+      <c r="C18">
+        <v>-25553000.0</v>
+      </c>
+      <c r="D18">
+        <v>-15002000.0</v>
+      </c>
+      <c r="E18">
+        <v>-12057000.0</v>
+      </c>
+      <c r="F18">
+        <v>-12268000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1413000.0</v>
+      </c>
+      <c r="H18">
+        <v>-24000.0</v>
+      </c>
+      <c r="I18">
+        <v>1867000.0</v>
+      </c>
+      <c r="J18">
+        <v>276000.0</v>
+      </c>
+      <c r="K18">
+        <v>-1819000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>173</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>-29585000.0</v>
+      </c>
+      <c r="K20">
+        <v>177000.0</v>
+      </c>
+      <c r="L20">
+        <v>25320000.0</v>
+      </c>
+      <c r="M20">
+        <v>25320000.0</v>
+      </c>
+      <c r="N20">
+        <v>31543000.0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>174</v>
+      </c>
+      <c r="B21">
+        <v>369804246.0</v>
+      </c>
+      <c r="C21">
+        <v>228046000.0</v>
+      </c>
+      <c r="D21">
+        <v>-407000.0</v>
+      </c>
+      <c r="E21">
+        <v>-113552000.0</v>
+      </c>
+      <c r="F21">
+        <v>136879000.0</v>
+      </c>
+      <c r="G21">
+        <v>57238000.0</v>
+      </c>
+      <c r="H21">
+        <v>34194000.0</v>
+      </c>
+      <c r="I21">
+        <v>61586000.0</v>
+      </c>
+      <c r="J21">
+        <v>110327000.0</v>
+      </c>
+      <c r="K21">
+        <v>48541000.0</v>
+      </c>
+      <c r="L21">
+        <v>-1840000.0</v>
+      </c>
+      <c r="M21">
+        <v>33750000.0</v>
+      </c>
+      <c r="N21">
+        <v>-9629000.0</v>
+      </c>
+      <c r="O21">
+        <v>45168000.0</v>
+      </c>
+      <c r="P21">
+        <v>38065000.0</v>
+      </c>
+      <c r="Q21">
+        <v>30111000.0</v>
+      </c>
+      <c r="R21">
+        <v>14383000.0</v>
+      </c>
+      <c r="S21">
+        <v>-4868529.17</v>
+      </c>
+      <c r="T21">
+        <v>108048.0</v>
+      </c>
+      <c r="U21">
+        <v>-682096.93</v>
+      </c>
+      <c r="V21">
+        <v>-94622.54</v>
+      </c>
+      <c r="W21">
+        <v>-67397.59</v>
+      </c>
+      <c r="X21">
+        <v>-31583.76</v>
+      </c>
+      <c r="Y21">
+        <v>-46039.32</v>
+      </c>
+      <c r="Z21">
+        <v>-46526.89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>175</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22">
+        <v>0.0</v>
+      </c>
+      <c r="T22">
+        <v>0.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>176</v>
+      </c>
+      <c r="B23">
+        <v>590254960.0</v>
+      </c>
+      <c r="C23">
+        <v>833991000.0</v>
+      </c>
+      <c r="D23">
+        <v>842835000.0</v>
+      </c>
+      <c r="E23">
+        <v>795043000.0</v>
+      </c>
+      <c r="F23">
+        <v>462974000.0</v>
+      </c>
+      <c r="G23">
+        <v>221728000.0</v>
+      </c>
+      <c r="H23">
+        <v>222993000.0</v>
+      </c>
+      <c r="I23">
+        <v>194342000.0</v>
+      </c>
+      <c r="J23">
+        <v>184724000.0</v>
+      </c>
+      <c r="K23">
+        <v>161605000.0</v>
+      </c>
+      <c r="L23">
+        <v>129183000.0</v>
+      </c>
+      <c r="M23">
+        <v>138978000.0</v>
+      </c>
+      <c r="N23">
+        <v>115820000.0</v>
+      </c>
+      <c r="O23">
+        <v>112015000.0</v>
+      </c>
+      <c r="P23">
+        <v>70204000.0</v>
+      </c>
+      <c r="Q23">
+        <v>43502000.0</v>
+      </c>
+      <c r="R23">
+        <v>35964000.0</v>
+      </c>
+      <c r="S23">
+        <v>26224322.0</v>
+      </c>
+      <c r="T23">
+        <v>31869130.0</v>
+      </c>
+      <c r="U23">
+        <v>682096.0</v>
+      </c>
+      <c r="V23">
+        <v>94622.54</v>
+      </c>
+      <c r="W23">
+        <v>67397.59</v>
+      </c>
+      <c r="X23">
+        <v>31583.76</v>
+      </c>
+      <c r="Y23">
+        <v>46039.32</v>
+      </c>
+      <c r="Z23">
+        <v>46526.89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>177</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>178</v>
+      </c>
+      <c r="B25">
+        <v>191019000.0</v>
+      </c>
+      <c r="C25">
+        <v>229958000.0</v>
+      </c>
+      <c r="D25">
+        <v>192586000.0</v>
+      </c>
+      <c r="E25">
+        <v>172809000.0</v>
+      </c>
+      <c r="F25">
+        <v>122272000.0</v>
+      </c>
+      <c r="G25">
+        <v>45408000.0</v>
+      </c>
+      <c r="H25">
+        <v>46003000.0</v>
+      </c>
+      <c r="I25">
+        <v>44774000.0</v>
+      </c>
+      <c r="J25">
+        <v>42522000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>180</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>1700000.0</v>
+      </c>
+      <c r="D27">
+        <v>2326026.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>181</v>
+      </c>
+      <c r="B28">
+        <v>97740000.0</v>
+      </c>
+      <c r="C28">
+        <v>76085000.0</v>
+      </c>
+      <c r="D28">
+        <v>64073000.0</v>
+      </c>
+      <c r="E28">
+        <v>61456000.0</v>
+      </c>
+      <c r="F28">
+        <v>45360000.0</v>
+      </c>
+      <c r="G28">
+        <v>35086000.0</v>
+      </c>
+      <c r="H28">
+        <v>29805000.0</v>
+      </c>
+      <c r="I28">
+        <v>26189000.0</v>
+      </c>
+      <c r="J28">
+        <v>24911000.0</v>
+      </c>
+      <c r="K28">
+        <v>31117000.0</v>
+      </c>
+      <c r="L28">
+        <v>17434000.0</v>
+      </c>
+      <c r="M28">
+        <v>24428000.0</v>
+      </c>
+      <c r="N28">
+        <v>18800000.0</v>
+      </c>
+      <c r="O28">
+        <v>20541000.0</v>
+      </c>
+      <c r="P28">
+        <v>19840000.0</v>
+      </c>
+      <c r="Q28">
+        <v>14373000.0</v>
+      </c>
+      <c r="R28">
+        <v>12201000.0</v>
+      </c>
+      <c r="S28">
+        <v>7975349.0</v>
+      </c>
+      <c r="T28">
+        <v>13229324.45</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>182</v>
+      </c>
+      <c r="B29">
+        <v>111398000.0</v>
+      </c>
+      <c r="C29">
+        <v>70303000.0</v>
+      </c>
+      <c r="D29">
+        <v>225000.0</v>
+      </c>
+      <c r="E29">
+        <v>10797000.0</v>
+      </c>
+      <c r="F29">
+        <v>47781000.0</v>
+      </c>
+      <c r="G29">
+        <v>37402000.0</v>
+      </c>
+      <c r="H29">
+        <v>20175000.0</v>
+      </c>
+      <c r="I29">
+        <v>33350000.0</v>
+      </c>
+      <c r="J29">
+        <v>38646000.0</v>
+      </c>
+      <c r="K29">
+        <v>29252000.0</v>
+      </c>
+      <c r="L29">
+        <v>7391000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>183</v>
+      </c>
+      <c r="B30">
+        <v>98175038.0</v>
+      </c>
+      <c r="C30">
+        <v>115561000.0</v>
+      </c>
+      <c r="D30">
+        <v>190432000.0</v>
+      </c>
+      <c r="E30">
+        <v>260348000.0</v>
+      </c>
+      <c r="F30">
+        <v>68598000.0</v>
+      </c>
+      <c r="G30">
+        <v>52983000.0</v>
+      </c>
+      <c r="H30">
+        <v>50387000.0</v>
+      </c>
+      <c r="I30">
+        <v>27617000.0</v>
+      </c>
+      <c r="J30">
+        <v>26173000.0</v>
+      </c>
+      <c r="K30">
+        <v>31956000.0</v>
+      </c>
+      <c r="L30">
+        <v>18102000.0</v>
+      </c>
+      <c r="M30">
+        <v>25225000.0</v>
+      </c>
+      <c r="N30">
+        <v>20201000.0</v>
+      </c>
+      <c r="O30">
+        <v>21657000.0</v>
+      </c>
+      <c r="P30">
+        <v>21074000.0</v>
+      </c>
+      <c r="Q30">
+        <v>14373000.0</v>
+      </c>
+      <c r="R30">
+        <v>12265000.0</v>
+      </c>
+      <c r="S30">
+        <v>7975349.0</v>
+      </c>
+      <c r="T30">
+        <v>13241441.0</v>
+      </c>
+      <c r="U30">
+        <v>682096.0</v>
+      </c>
+      <c r="V30">
+        <v>94622.54</v>
+      </c>
+      <c r="W30">
+        <v>67397.59</v>
+      </c>
+      <c r="X30">
+        <v>31583.76</v>
+      </c>
+      <c r="Y30">
+        <v>46039.32</v>
+      </c>
+      <c r="Z30">
+        <v>46526.89</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>184</v>
+      </c>
+      <c r="B31">
+        <v>37376030.0</v>
+      </c>
+      <c r="C31">
+        <v>-15837000.0</v>
+      </c>
+      <c r="D31">
+        <v>-10644000.0</v>
+      </c>
+      <c r="E31">
+        <v>-11557000.0</v>
+      </c>
+      <c r="F31">
+        <v>-29699000.0</v>
+      </c>
+      <c r="G31">
+        <v>1717000.0</v>
+      </c>
+      <c r="H31">
+        <v>9777000.0</v>
+      </c>
+      <c r="I31">
+        <v>5754000.0</v>
+      </c>
+      <c r="J31">
+        <v>-5376000.0</v>
+      </c>
+      <c r="K31">
+        <v>-1431000.0</v>
+      </c>
+      <c r="L31">
+        <v>-1377000.0</v>
+      </c>
+      <c r="M31">
+        <v>-871000.0</v>
+      </c>
+      <c r="N31">
+        <v>-341000.0</v>
+      </c>
+      <c r="O31">
+        <v>108000.0</v>
+      </c>
+      <c r="P31">
+        <v>270000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-174150.0</v>
+      </c>
+      <c r="R31">
+        <v>-8071000.0</v>
+      </c>
+      <c r="S31">
+        <v>6280000.0</v>
+      </c>
+      <c r="T31">
+        <v>1285469.0</v>
+      </c>
+      <c r="U31">
+        <v>161189.0</v>
+      </c>
+      <c r="V31">
+        <v>-1964.02</v>
+      </c>
+      <c r="W31">
+        <v>-9347.94</v>
+      </c>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>185</v>
+      </c>
+      <c r="B32">
+        <v>960059206.0</v>
+      </c>
+      <c r="C32">
+        <v>1062037000.0</v>
+      </c>
+      <c r="D32">
+        <v>842428000.0</v>
+      </c>
+      <c r="E32">
+        <v>681491000.0</v>
+      </c>
+      <c r="F32">
+        <v>599853000.0</v>
+      </c>
+      <c r="G32">
+        <v>278966000.0</v>
+      </c>
+      <c r="H32">
+        <v>257187000.0</v>
+      </c>
+      <c r="I32">
+        <v>263296000.0</v>
+      </c>
+      <c r="J32">
+        <v>268111000.0</v>
+      </c>
+      <c r="K32">
+        <v>210255000.0</v>
+      </c>
+      <c r="L32">
+        <v>154729000.0</v>
+      </c>
+      <c r="M32">
+        <v>174006000.0</v>
+      </c>
+      <c r="N32">
+        <v>137394000.0</v>
+      </c>
+      <c r="O32">
+        <v>161020000.0</v>
+      </c>
+      <c r="P32">
+        <v>110104000.0</v>
+      </c>
+      <c r="Q32">
+        <v>74056000.0</v>
+      </c>
+      <c r="R32">
+        <v>51428000.0</v>
+      </c>
+      <c r="S32">
+        <v>21642563.0</v>
+      </c>
+      <c r="T32">
+        <v>31977178.0</v>
+      </c>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:90">
+      <c r="A2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B2">
+        <v>130635000.0</v>
+      </c>
+      <c r="C2">
+        <v>123969724.0</v>
+      </c>
+      <c r="D2">
+        <v>118232000.0</v>
+      </c>
+      <c r="E2">
+        <v>125390000.0</v>
+      </c>
+      <c r="F2">
+        <v>174271000.0</v>
+      </c>
+      <c r="G2">
+        <v>195361000.0</v>
+      </c>
+      <c r="H2">
+        <v>187990000.0</v>
+      </c>
+      <c r="I2">
+        <v>103676000.0</v>
+      </c>
+      <c r="J2">
+        <v>131316000.0</v>
+      </c>
+      <c r="K2">
+        <v>213462000.0</v>
+      </c>
+      <c r="L2">
+        <v>177177000.0</v>
+      </c>
+      <c r="M2">
+        <v>126539000.0</v>
+      </c>
+      <c r="N2">
+        <v>135225000.0</v>
+      </c>
+      <c r="O2">
+        <v>138683000.0</v>
+      </c>
+      <c r="P2">
+        <v>141857000.0</v>
+      </c>
+      <c r="Q2">
+        <v>135327000.0</v>
+      </c>
+      <c r="R2">
+        <v>118827000.0</v>
+      </c>
+      <c r="S2">
+        <v>140588000.0</v>
+      </c>
+      <c r="T2">
+        <v>115221000.0</v>
+      </c>
+      <c r="U2">
+        <v>72056000.0</v>
+      </c>
+      <c r="V2">
+        <v>66511000.0</v>
+      </c>
+      <c r="W2">
+        <v>56575000.0</v>
+      </c>
+      <c r="X2">
+        <v>41386000.0</v>
+      </c>
+      <c r="Y2">
+        <v>30707000.0</v>
+      </c>
+      <c r="Z2">
+        <v>40077000.0</v>
+      </c>
+      <c r="AA2">
+        <v>45538000.0</v>
+      </c>
+      <c r="AB2">
+        <v>44634000.0</v>
+      </c>
+      <c r="AC2">
+        <v>44930000.0</v>
+      </c>
+      <c r="AD2">
+        <v>37504000.0</v>
+      </c>
+      <c r="AE2">
+        <v>42247000.0</v>
+      </c>
+      <c r="AF2">
+        <v>43099000.0</v>
+      </c>
+      <c r="AG2">
+        <v>42274000.0</v>
+      </c>
+      <c r="AH2">
+        <v>39105000.0</v>
+      </c>
+      <c r="AI2">
+        <v>40132000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>39068000.0</v>
+      </c>
+      <c r="AK2">
+        <v>41700000.0</v>
+      </c>
+      <c r="AL2">
+        <v>37651000.0</v>
+      </c>
+      <c r="AM2">
+        <v>37145000.0</v>
+      </c>
+      <c r="AN2">
+        <v>36798000.0</v>
+      </c>
+      <c r="AO2">
+        <v>28568000.0</v>
+      </c>
+      <c r="AP2">
+        <v>27138000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>26681000.0</v>
+      </c>
+      <c r="AR2">
+        <v>28708000.0</v>
+      </c>
+      <c r="AS2">
+        <v>28469000.0</v>
+      </c>
+      <c r="AT2">
+        <v>27223000.0</v>
+      </c>
+      <c r="AU2">
+        <v>27771000.0</v>
+      </c>
+      <c r="AV2">
+        <v>29664000.0</v>
+      </c>
+      <c r="AW2">
+        <v>28042000.0</v>
+      </c>
+      <c r="AX2">
+        <v>28276000.0</v>
+      </c>
+      <c r="AY2">
+        <v>26004000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>22063000.0</v>
+      </c>
+      <c r="BA2">
+        <v>23623000.0</v>
+      </c>
+      <c r="BB2">
+        <v>23929000.0</v>
+      </c>
+      <c r="BC2">
+        <v>24631000.0</v>
+      </c>
+      <c r="BD2">
+        <v>24596000.0</v>
+      </c>
+      <c r="BE2">
+        <v>21611000.0</v>
+      </c>
+      <c r="BF2">
+        <v>19520000.0</v>
+      </c>
+      <c r="BG2">
+        <v>18819000.0</v>
+      </c>
+      <c r="BH2">
+        <v>24572000.0</v>
+      </c>
+      <c r="BI2">
+        <v>9422000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>8620000.0</v>
+      </c>
+      <c r="BK2">
+        <v>12720000.0</v>
+      </c>
+      <c r="BL2">
+        <v>6285000.0</v>
+      </c>
+      <c r="BM2">
+        <v>4955000.0</v>
+      </c>
+      <c r="BN2">
+        <v>5169000.0</v>
+      </c>
+      <c r="BO2">
+        <v>5981000.0</v>
+      </c>
+      <c r="BP2">
+        <v>6156000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>6070000.0</v>
+      </c>
+      <c r="BR2">
+        <v>5494000.0</v>
+      </c>
+      <c r="BS2">
+        <v>3627775.0</v>
+      </c>
+      <c r="BT2">
+        <v>4240488.49</v>
+      </c>
+      <c r="BU2">
+        <v>4885046.0</v>
+      </c>
+      <c r="BV2">
+        <v>4393276.0</v>
+      </c>
+      <c r="BW2">
+        <v>4612781.0</v>
+      </c>
+      <c r="BX2">
+        <v>5141015.0</v>
+      </c>
+      <c r="BY2">
+        <v>4495359.0</v>
+      </c>
+      <c r="BZ2">
+        <v>3489128.0</v>
+      </c>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+    </row>
+    <row r="3" spans="1:90">
+      <c r="A3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3">
+        <v>45913000.0</v>
+      </c>
+      <c r="C3">
+        <v>46136439.0</v>
+      </c>
+      <c r="D3">
+        <v>53040000.0</v>
+      </c>
+      <c r="E3">
+        <v>48342000.0</v>
+      </c>
+      <c r="F3">
+        <v>61687000.0</v>
+      </c>
+      <c r="G3">
+        <v>74662000.0</v>
+      </c>
+      <c r="H3">
+        <v>59873000.0</v>
+      </c>
+      <c r="I3">
+        <v>42894000.0</v>
+      </c>
+      <c r="J3">
+        <v>50255000.0</v>
+      </c>
+      <c r="K3">
+        <v>71601000.0</v>
+      </c>
+      <c r="L3">
+        <v>63935000.0</v>
+      </c>
+      <c r="M3">
+        <v>39917000.0</v>
+      </c>
+      <c r="N3">
+        <v>44235000.0</v>
+      </c>
+      <c r="O3">
+        <v>44499000.0</v>
+      </c>
+      <c r="P3">
+        <v>46862000.0</v>
+      </c>
+      <c r="Q3">
+        <v>42943000.0</v>
+      </c>
+      <c r="R3">
+        <v>38505000.0</v>
+      </c>
+      <c r="S3">
+        <v>44809000.0</v>
+      </c>
+      <c r="T3">
+        <v>37764000.0</v>
+      </c>
+      <c r="U3">
+        <v>21515000.0</v>
+      </c>
+      <c r="V3">
+        <v>19187000.0</v>
+      </c>
+      <c r="W3">
+        <v>13785000.0</v>
+      </c>
+      <c r="X3">
+        <v>11041000.0</v>
+      </c>
+      <c r="Y3">
+        <v>8420000.0</v>
+      </c>
+      <c r="Z3">
+        <v>12162000.0</v>
+      </c>
+      <c r="AA3">
+        <v>11645000.0</v>
+      </c>
+      <c r="AB3">
+        <v>12129000.0</v>
+      </c>
+      <c r="AC3">
+        <v>12219000.0</v>
+      </c>
+      <c r="AD3">
+        <v>9909000.0</v>
+      </c>
+      <c r="AE3">
+        <v>10770000.0</v>
+      </c>
+      <c r="AF3">
+        <v>11413000.0</v>
+      </c>
+      <c r="AG3">
+        <v>11947000.0</v>
+      </c>
+      <c r="AH3">
+        <v>10644000.0</v>
+      </c>
+      <c r="AI3">
+        <v>9643000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>10842000.0</v>
+      </c>
+      <c r="AK3">
+        <v>11299000.0</v>
+      </c>
+      <c r="AL3">
+        <v>10737000.0</v>
+      </c>
+      <c r="AM3">
+        <v>10260000.0</v>
+      </c>
+      <c r="AN3">
+        <v>9532000.0</v>
+      </c>
+      <c r="AO3">
+        <v>6973000.0</v>
+      </c>
+      <c r="AP3">
+        <v>6259000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>6263000.0</v>
+      </c>
+      <c r="AR3">
+        <v>6632000.0</v>
+      </c>
+      <c r="AS3">
+        <v>6433000.0</v>
+      </c>
+      <c r="AT3">
+        <v>6410000.0</v>
+      </c>
+      <c r="AU3">
+        <v>5579000.0</v>
+      </c>
+      <c r="AV3">
+        <v>6236000.0</v>
+      </c>
+      <c r="AW3">
+        <v>5657000.0</v>
+      </c>
+      <c r="AX3">
+        <v>6045000.0</v>
+      </c>
+      <c r="AY3">
+        <v>5651000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>4802000.0</v>
+      </c>
+      <c r="BA3">
+        <v>4968000.0</v>
+      </c>
+      <c r="BB3">
+        <v>4884000.0</v>
+      </c>
+      <c r="BC3">
+        <v>5091000.0</v>
+      </c>
+      <c r="BD3">
+        <v>6057000.0</v>
+      </c>
+      <c r="BE3">
+        <v>5615000.0</v>
+      </c>
+      <c r="BF3">
+        <v>4609000.0</v>
+      </c>
+      <c r="BG3">
+        <v>3943000.0</v>
+      </c>
+      <c r="BH3">
+        <v>2151000.0</v>
+      </c>
+      <c r="BI3">
+        <v>1504000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>1823000.0</v>
+      </c>
+      <c r="BK3">
+        <v>1922000.0</v>
+      </c>
+      <c r="BL3">
+        <v>1777000.0</v>
+      </c>
+      <c r="BM3">
+        <v>1601000.0</v>
+      </c>
+      <c r="BN3">
+        <v>1596000.0</v>
+      </c>
+      <c r="BO3">
+        <v>1419000.0</v>
+      </c>
+      <c r="BP3">
+        <v>1490000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>1565000.0</v>
+      </c>
+      <c r="BR3">
+        <v>1384000.0</v>
+      </c>
+      <c r="BS3">
+        <v>1153792.0</v>
+      </c>
+      <c r="BT3">
+        <v>1290124.0</v>
+      </c>
+      <c r="BU3">
+        <v>1181817.0</v>
+      </c>
+      <c r="BV3">
+        <v>1030797.0</v>
+      </c>
+      <c r="BW3">
+        <v>994397.0</v>
+      </c>
+      <c r="BX3">
+        <v>1952910.0</v>
+      </c>
+      <c r="BY3">
+        <v>1533990.0</v>
+      </c>
+      <c r="BZ3">
+        <v>1213945.0</v>
+      </c>
+      <c r="CA3">
+        <v>1400.68</v>
+      </c>
+      <c r="CB3">
+        <v>3003.42</v>
+      </c>
+      <c r="CC3">
+        <v>35.15</v>
+      </c>
+      <c r="CD3">
+        <v>1368.18</v>
+      </c>
+      <c r="CE3">
+        <v>2583.01</v>
+      </c>
+      <c r="CF3">
+        <v>34.28</v>
+      </c>
+      <c r="CG3">
+        <v>-396.79</v>
+      </c>
+      <c r="CH3"/>
+      <c r="CI3">
+        <v>-1833.5</v>
+      </c>
+      <c r="CJ3">
+        <v>-8.25</v>
+      </c>
+      <c r="CK3">
+        <v>-27.46</v>
+      </c>
+      <c r="CL3">
+        <v>-1870.8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B5">
+        <v>184875000.0</v>
+      </c>
+      <c r="C5">
+        <v>119723441.0</v>
+      </c>
+      <c r="D5">
+        <v>157755000.0</v>
+      </c>
+      <c r="E5">
+        <v>87640000.0</v>
+      </c>
+      <c r="F5">
+        <v>94346000.0</v>
+      </c>
+      <c r="G5">
+        <v>62308000.0</v>
+      </c>
+      <c r="H5">
+        <v>76791000.0</v>
+      </c>
+      <c r="I5">
+        <v>33670000.0</v>
+      </c>
+      <c r="J5">
+        <v>50827000.0</v>
+      </c>
+      <c r="K5">
+        <v>-64918000.0</v>
+      </c>
+      <c r="L5">
+        <v>46572000.0</v>
+      </c>
+      <c r="M5">
+        <v>7936000.0</v>
+      </c>
+      <c r="N5">
+        <v>22993000.0</v>
+      </c>
+      <c r="O5">
+        <v>-173359000.0</v>
+      </c>
+      <c r="P5">
+        <v>4066000.0</v>
+      </c>
+      <c r="Q5">
+        <v>19000000.0</v>
+      </c>
+      <c r="R5">
+        <v>36536000.0</v>
+      </c>
+      <c r="S5">
+        <v>34697000.0</v>
+      </c>
+      <c r="T5">
+        <v>13052000.0</v>
+      </c>
+      <c r="U5">
+        <v>30377000.0</v>
+      </c>
+      <c r="V5">
+        <v>42114000.0</v>
+      </c>
+      <c r="W5">
+        <v>28868000.0</v>
+      </c>
+      <c r="X5">
+        <v>28393000.0</v>
+      </c>
+      <c r="Y5">
+        <v>850000.0</v>
+      </c>
+      <c r="Z5">
+        <v>3105000.0</v>
+      </c>
+      <c r="AA5">
+        <v>20312000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-1268000.0</v>
+      </c>
+      <c r="AC5">
+        <v>16382000.0</v>
+      </c>
+      <c r="AD5">
+        <v>15215000.0</v>
+      </c>
+      <c r="AE5">
+        <v>9005000.0</v>
+      </c>
+      <c r="AF5">
+        <v>10142000.0</v>
+      </c>
+      <c r="AG5">
+        <v>22636000.0</v>
+      </c>
+      <c r="AH5">
+        <v>22886000.0</v>
+      </c>
+      <c r="AI5">
+        <v>57214000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>19460000.0</v>
+      </c>
+      <c r="AK5">
+        <v>15173000.0</v>
+      </c>
+      <c r="AL5">
+        <v>21809000.0</v>
+      </c>
+      <c r="AM5">
+        <v>18739000.0</v>
+      </c>
+      <c r="AN5">
+        <v>21328000.0</v>
+      </c>
+      <c r="AO5">
+        <v>3722000.0</v>
+      </c>
+      <c r="AP5">
+        <v>6067000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-20783000.0</v>
+      </c>
+      <c r="AR5">
+        <v>6188000.0</v>
+      </c>
+      <c r="AS5">
+        <v>4731000.0</v>
+      </c>
+      <c r="AT5">
+        <v>7961000.0</v>
+      </c>
+      <c r="AU5">
+        <v>4524000.0</v>
+      </c>
+      <c r="AV5">
+        <v>13272000.0</v>
+      </c>
+      <c r="AW5">
+        <v>7687000.0</v>
+      </c>
+      <c r="AX5">
+        <v>9334000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-19507000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>2446000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-14465000.0</v>
+      </c>
+      <c r="BB5">
+        <v>11221000.0</v>
+      </c>
+      <c r="BC5">
+        <v>7833000.0</v>
+      </c>
+      <c r="BD5">
+        <v>12411000.0</v>
+      </c>
+      <c r="BE5">
+        <v>8556000.0</v>
+      </c>
+      <c r="BF5">
+        <v>16688000.0</v>
+      </c>
+      <c r="BG5">
+        <v>4592000.0</v>
+      </c>
+      <c r="BH5">
+        <v>15083000.0</v>
+      </c>
+      <c r="BI5">
+        <v>9424000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>8326000.0</v>
+      </c>
+      <c r="BK5">
+        <v>8802000.0</v>
+      </c>
+      <c r="BL5">
+        <v>1096000.0</v>
+      </c>
+      <c r="BM5">
+        <v>6989000.0</v>
+      </c>
+      <c r="BN5">
+        <v>9012000.0</v>
+      </c>
+      <c r="BO5">
+        <v>3231000.0</v>
+      </c>
+      <c r="BP5">
+        <v>4575000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>4496000.0</v>
+      </c>
+      <c r="BR5">
+        <v>1415000.0</v>
+      </c>
+      <c r="BS5">
+        <v>87824.0</v>
+      </c>
+      <c r="BT5">
+        <v>-376913.0</v>
+      </c>
+      <c r="BU5">
+        <v>695618.0</v>
+      </c>
+      <c r="BV5">
+        <v>184592.0</v>
+      </c>
+      <c r="BW5">
+        <v>992416.0</v>
+      </c>
+      <c r="BX5">
+        <v>-1446414.0</v>
+      </c>
+      <c r="BY5">
+        <v>2290822.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-1556538.62</v>
+      </c>
+      <c r="CA5">
+        <v>-1813150.64</v>
+      </c>
+      <c r="CB5">
+        <v>-131845.65</v>
+      </c>
+      <c r="CC5">
+        <v>-13721.91</v>
+      </c>
+      <c r="CD5">
+        <v>-482261.93</v>
+      </c>
+      <c r="CE5">
+        <v>-348406.61</v>
+      </c>
+      <c r="CF5">
+        <v>-128051.33</v>
+      </c>
+      <c r="CG5">
+        <v>-120630.73</v>
+      </c>
+      <c r="CH5"/>
+      <c r="CI5">
+        <v>-13903.53</v>
+      </c>
+      <c r="CJ5">
+        <v>-27037.26</v>
+      </c>
+      <c r="CK5">
+        <v>-41776.36</v>
+      </c>
+      <c r="CL5">
+        <v>-7381.42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B6">
+        <v>230788000.0</v>
+      </c>
+      <c r="C6">
+        <v>165859880.0</v>
+      </c>
+      <c r="D6">
+        <v>210795000.0</v>
+      </c>
+      <c r="E6">
+        <v>135982000.0</v>
+      </c>
+      <c r="F6">
+        <v>156033000.0</v>
+      </c>
+      <c r="G6">
+        <v>136970000.0</v>
+      </c>
+      <c r="H6">
+        <v>136664000.0</v>
+      </c>
+      <c r="I6">
+        <v>76564000.0</v>
+      </c>
+      <c r="J6">
+        <v>101082000.0</v>
+      </c>
+      <c r="K6">
+        <v>6683000.0</v>
+      </c>
+      <c r="L6">
+        <v>110507000.0</v>
+      </c>
+      <c r="M6">
+        <v>47853000.0</v>
+      </c>
+      <c r="N6">
+        <v>67228000.0</v>
+      </c>
+      <c r="O6">
+        <v>-128860000.0</v>
+      </c>
+      <c r="P6">
+        <v>50928000.0</v>
+      </c>
+      <c r="Q6">
+        <v>61943000.0</v>
+      </c>
+      <c r="R6">
+        <v>75041000.0</v>
+      </c>
+      <c r="S6">
+        <v>79506000.0</v>
+      </c>
+      <c r="T6">
+        <v>50816000.0</v>
+      </c>
+      <c r="U6">
+        <v>51892000.0</v>
+      </c>
+      <c r="V6">
+        <v>61301000.0</v>
+      </c>
+      <c r="W6">
+        <v>42653000.0</v>
+      </c>
+      <c r="X6">
+        <v>39434000.0</v>
+      </c>
+      <c r="Y6">
+        <v>9270000.0</v>
+      </c>
+      <c r="Z6">
+        <v>15267000.0</v>
+      </c>
+      <c r="AA6">
+        <v>31957000.0</v>
+      </c>
+      <c r="AB6">
+        <v>10861000.0</v>
+      </c>
+      <c r="AC6">
+        <v>28601000.0</v>
+      </c>
+      <c r="AD6">
+        <v>25124000.0</v>
+      </c>
+      <c r="AE6">
+        <v>19775000.0</v>
+      </c>
+      <c r="AF6">
+        <v>21555000.0</v>
+      </c>
+      <c r="AG6">
+        <v>34583000.0</v>
+      </c>
+      <c r="AH6">
+        <v>33530000.0</v>
+      </c>
+      <c r="AI6">
+        <v>66857000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>30302000.0</v>
+      </c>
+      <c r="AK6">
+        <v>26472000.0</v>
+      </c>
+      <c r="AL6">
+        <v>32546000.0</v>
+      </c>
+      <c r="AM6">
+        <v>28999000.0</v>
+      </c>
+      <c r="AN6">
+        <v>30860000.0</v>
+      </c>
+      <c r="AO6">
+        <v>10695000.0</v>
+      </c>
+      <c r="AP6">
+        <v>12326000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-14520000.0</v>
+      </c>
+      <c r="AR6">
+        <v>12820000.0</v>
+      </c>
+      <c r="AS6">
+        <v>11164000.0</v>
+      </c>
+      <c r="AT6">
+        <v>14371000.0</v>
+      </c>
+      <c r="AU6">
+        <v>10103000.0</v>
+      </c>
+      <c r="AV6">
+        <v>19508000.0</v>
+      </c>
+      <c r="AW6">
+        <v>13344000.0</v>
+      </c>
+      <c r="AX6">
+        <v>15379000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-13856000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>7248000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-9497000.0</v>
+      </c>
+      <c r="BB6">
+        <v>16105000.0</v>
+      </c>
+      <c r="BC6">
+        <v>12924000.0</v>
+      </c>
+      <c r="BD6">
+        <v>18468000.0</v>
+      </c>
+      <c r="BE6">
+        <v>14171000.0</v>
+      </c>
+      <c r="BF6">
+        <v>21297000.0</v>
+      </c>
+      <c r="BG6">
+        <v>8535000.0</v>
+      </c>
+      <c r="BH6">
+        <v>17234000.0</v>
+      </c>
+      <c r="BI6">
+        <v>10928000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>10149000.0</v>
+      </c>
+      <c r="BK6">
+        <v>10724000.0</v>
+      </c>
+      <c r="BL6">
+        <v>2873000.0</v>
+      </c>
+      <c r="BM6">
+        <v>8590000.0</v>
+      </c>
+      <c r="BN6">
+        <v>10608000.0</v>
+      </c>
+      <c r="BO6">
+        <v>4650000.0</v>
+      </c>
+      <c r="BP6">
+        <v>6065000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>6061000.0</v>
+      </c>
+      <c r="BR6">
+        <v>2799000.0</v>
+      </c>
+      <c r="BS6">
+        <v>1241616.0</v>
+      </c>
+      <c r="BT6">
+        <v>913211.0</v>
+      </c>
+      <c r="BU6">
+        <v>1877435.0</v>
+      </c>
+      <c r="BV6">
+        <v>1215389.0</v>
+      </c>
+      <c r="BW6">
+        <v>1986813.0</v>
+      </c>
+      <c r="BX6">
+        <v>506496.0</v>
+      </c>
+      <c r="BY6">
+        <v>3824812.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-342593.62</v>
+      </c>
+      <c r="CA6">
+        <v>-1811749.96</v>
+      </c>
+      <c r="CB6">
+        <v>-128842.23</v>
+      </c>
+      <c r="CC6">
+        <v>-13686.76</v>
+      </c>
+      <c r="CD6">
+        <v>-480893.75</v>
+      </c>
+      <c r="CE6">
+        <v>-345823.59</v>
+      </c>
+      <c r="CF6">
+        <v>-128017.04</v>
+      </c>
+      <c r="CG6">
+        <v>-121027.53</v>
+      </c>
+      <c r="CH6">
+        <v>-87768.48</v>
+      </c>
+      <c r="CI6">
+        <v>-15737.03</v>
+      </c>
+      <c r="CJ6">
+        <v>-27045.52</v>
+      </c>
+      <c r="CK6">
+        <v>-41803.82</v>
+      </c>
+      <c r="CL6">
+        <v>-9252.22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+    </row>
+    <row r="8" spans="1:90">
+      <c r="A8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+    </row>
+    <row r="9" spans="1:90">
+      <c r="A9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9">
+        <v>211836000.0</v>
+      </c>
+      <c r="C9">
+        <v>148057377.0</v>
+      </c>
+      <c r="D9">
+        <v>133130000.0</v>
+      </c>
+      <c r="E9">
+        <v>105029000.0</v>
+      </c>
+      <c r="F9">
+        <v>115874000.0</v>
+      </c>
+      <c r="G9">
+        <v>106835000.0</v>
+      </c>
+      <c r="H9">
+        <v>86931000.0</v>
+      </c>
+      <c r="I9">
+        <v>52611000.0</v>
+      </c>
+      <c r="J9">
+        <v>69589000.0</v>
+      </c>
+      <c r="K9">
+        <v>51852000.0</v>
+      </c>
+      <c r="L9">
+        <v>65878000.0</v>
+      </c>
+      <c r="M9">
+        <v>31867000.0</v>
+      </c>
+      <c r="N9">
+        <v>40428000.0</v>
+      </c>
+      <c r="O9">
+        <v>26040000.0</v>
+      </c>
+      <c r="P9">
+        <v>24711000.0</v>
+      </c>
+      <c r="Q9">
+        <v>32544000.0</v>
+      </c>
+      <c r="R9">
+        <v>63502000.0</v>
+      </c>
+      <c r="S9">
+        <v>58348000.0</v>
+      </c>
+      <c r="T9">
+        <v>47348000.0</v>
+      </c>
+      <c r="U9">
+        <v>48470000.0</v>
+      </c>
+      <c r="V9">
+        <v>51311000.0</v>
+      </c>
+      <c r="W9">
+        <v>46929000.0</v>
+      </c>
+      <c r="X9">
+        <v>42051000.0</v>
+      </c>
+      <c r="Y9">
+        <v>13777000.0</v>
+      </c>
+      <c r="Z9">
+        <v>7464000.0</v>
+      </c>
+      <c r="AA9">
+        <v>23445000.0</v>
+      </c>
+      <c r="AB9">
+        <v>16671000.0</v>
+      </c>
+      <c r="AC9">
+        <v>22978000.0</v>
+      </c>
+      <c r="AD9">
+        <v>21487000.0</v>
+      </c>
+      <c r="AE9">
+        <v>17345000.0</v>
+      </c>
+      <c r="AF9">
+        <v>16497000.0</v>
+      </c>
+      <c r="AG9">
+        <v>31392000.0</v>
+      </c>
+      <c r="AH9">
+        <v>31337000.0</v>
+      </c>
+      <c r="AI9">
+        <v>35222000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>24944000.0</v>
+      </c>
+      <c r="AK9">
+        <v>22211000.0</v>
+      </c>
+      <c r="AL9">
+        <v>27183000.0</v>
+      </c>
+      <c r="AM9">
+        <v>20721000.0</v>
+      </c>
+      <c r="AN9">
+        <v>28414000.0</v>
+      </c>
+      <c r="AO9">
+        <v>15932000.0</v>
+      </c>
+      <c r="AP9">
+        <v>15562000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>10332000.0</v>
+      </c>
+      <c r="AR9">
+        <v>10333000.0</v>
+      </c>
+      <c r="AS9">
+        <v>10402000.0</v>
+      </c>
+      <c r="AT9">
+        <v>12581000.0</v>
+      </c>
+      <c r="AU9">
+        <v>10052000.0</v>
+      </c>
+      <c r="AV9">
+        <v>16720000.0</v>
+      </c>
+      <c r="AW9">
+        <v>16277000.0</v>
+      </c>
+      <c r="AX9">
+        <v>17204000.0</v>
+      </c>
+      <c r="AY9">
+        <v>10373000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>8140000.0</v>
+      </c>
+      <c r="BA9">
+        <v>6478000.0</v>
+      </c>
+      <c r="BB9">
+        <v>16784000.0</v>
+      </c>
+      <c r="BC9">
+        <v>13264000.0</v>
+      </c>
+      <c r="BD9">
+        <v>19239000.0</v>
+      </c>
+      <c r="BE9">
+        <v>17078000.0</v>
+      </c>
+      <c r="BF9">
+        <v>21081000.0</v>
+      </c>
+      <c r="BG9">
+        <v>13265000.0</v>
+      </c>
+      <c r="BH9">
+        <v>25107000.0</v>
+      </c>
+      <c r="BI9">
+        <v>14845000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>13053000.0</v>
+      </c>
+      <c r="BK9">
+        <v>11189000.0</v>
+      </c>
+      <c r="BL9">
+        <v>11754000.0</v>
+      </c>
+      <c r="BM9">
+        <v>9610000.0</v>
+      </c>
+      <c r="BN9">
+        <v>12374000.0</v>
+      </c>
+      <c r="BO9">
+        <v>10375000.0</v>
+      </c>
+      <c r="BP9">
+        <v>7074000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>6792000.0</v>
+      </c>
+      <c r="BR9">
+        <v>3486000.0</v>
+      </c>
+      <c r="BS9">
+        <v>-3209470.0</v>
+      </c>
+      <c r="BT9">
+        <v>7354997.0</v>
+      </c>
+      <c r="BU9">
+        <v>2825702.0</v>
+      </c>
+      <c r="BV9">
+        <v>2246187.0</v>
+      </c>
+      <c r="BW9">
+        <v>3455251.0</v>
+      </c>
+      <c r="BX9">
+        <v>4126712.0</v>
+      </c>
+      <c r="BY9">
+        <v>3768580.0</v>
+      </c>
+      <c r="BZ9">
+        <v>1485788.0</v>
+      </c>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9">
+        <v>39297.0</v>
+      </c>
+      <c r="CD9">
+        <v>15898.0</v>
+      </c>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+    </row>
+    <row r="10" spans="1:90">
+      <c r="A10" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10">
+        <v>178318000.0</v>
+      </c>
+      <c r="C10">
+        <v>113242327.0</v>
+      </c>
+      <c r="D10">
+        <v>153018000.0</v>
+      </c>
+      <c r="E10">
+        <v>81357000.0</v>
+      </c>
+      <c r="F10">
+        <v>90207000.0</v>
+      </c>
+      <c r="G10">
+        <v>48078000.0</v>
+      </c>
+      <c r="H10">
+        <v>69534000.0</v>
+      </c>
+      <c r="I10">
+        <v>26661000.0</v>
+      </c>
+      <c r="J10">
+        <v>44950000.0</v>
+      </c>
+      <c r="K10">
+        <v>-72815000.0</v>
+      </c>
+      <c r="L10">
+        <v>37458000.0</v>
+      </c>
+      <c r="M10">
+        <v>4508000.0</v>
+      </c>
+      <c r="N10">
+        <v>19801000.0</v>
+      </c>
+      <c r="O10">
+        <v>-175764000.0</v>
+      </c>
+      <c r="P10">
+        <v>1628000.0</v>
+      </c>
+      <c r="Q10">
+        <v>15273000.0</v>
+      </c>
+      <c r="R10">
+        <v>33755000.0</v>
+      </c>
+      <c r="S10">
+        <v>30182000.0</v>
+      </c>
+      <c r="T10">
+        <v>9085000.0</v>
+      </c>
+      <c r="U10">
+        <v>28229000.0</v>
+      </c>
+      <c r="V10">
+        <v>39684000.0</v>
+      </c>
+      <c r="W10">
+        <v>27736000.0</v>
+      </c>
+      <c r="X10">
+        <v>28070000.0</v>
+      </c>
+      <c r="Y10">
+        <v>549000.0</v>
+      </c>
+      <c r="Z10">
+        <v>2600000.0</v>
+      </c>
+      <c r="AA10">
+        <v>20053000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-1519000.0</v>
+      </c>
+      <c r="AC10">
+        <v>15942000.0</v>
+      </c>
+      <c r="AD10">
+        <v>9495000.0</v>
+      </c>
+      <c r="AE10">
+        <v>7138000.0</v>
+      </c>
+      <c r="AF10">
+        <v>12798000.0</v>
+      </c>
+      <c r="AG10">
+        <v>25084000.0</v>
+      </c>
+      <c r="AH10">
+        <v>22320000.0</v>
+      </c>
+      <c r="AI10">
+        <v>56915000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>15744000.0</v>
+      </c>
+      <c r="AK10">
+        <v>14716000.0</v>
+      </c>
+      <c r="AL10">
+        <v>17576000.0</v>
+      </c>
+      <c r="AM10">
+        <v>15878000.0</v>
+      </c>
+      <c r="AN10">
+        <v>22457000.0</v>
+      </c>
+      <c r="AO10">
+        <v>3200000.0</v>
+      </c>
+      <c r="AP10">
+        <v>5600000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-21239000.0</v>
+      </c>
+      <c r="AR10">
+        <v>5562000.0</v>
+      </c>
+      <c r="AS10">
+        <v>4290000.0</v>
+      </c>
+      <c r="AT10">
+        <v>8170000.0</v>
+      </c>
+      <c r="AU10">
+        <v>3428000.0</v>
+      </c>
+      <c r="AV10">
+        <v>12962000.0</v>
+      </c>
+      <c r="AW10">
+        <v>7423000.0</v>
+      </c>
+      <c r="AX10">
+        <v>9066000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-8487000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>2199000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-14703000.0</v>
+      </c>
+      <c r="BB10">
+        <v>11021000.0</v>
+      </c>
+      <c r="BC10">
+        <v>7995000.0</v>
+      </c>
+      <c r="BD10">
+        <v>12271000.0</v>
+      </c>
+      <c r="BE10">
+        <v>8416000.0</v>
+      </c>
+      <c r="BF10">
+        <v>16544000.0</v>
+      </c>
+      <c r="BG10">
+        <v>4443000.0</v>
+      </c>
+      <c r="BH10">
+        <v>19480000.0</v>
+      </c>
+      <c r="BI10">
+        <v>10754000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>8190000.0</v>
+      </c>
+      <c r="BK10">
+        <v>8688000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-582000.0</v>
+      </c>
+      <c r="BM10">
+        <v>9489000.0</v>
+      </c>
+      <c r="BN10">
+        <v>9379000.0</v>
+      </c>
+      <c r="BO10">
+        <v>3189000.0</v>
+      </c>
+      <c r="BP10">
+        <v>750000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>2919000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-548000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-3384303.33</v>
+      </c>
+      <c r="BT10">
+        <v>494993.0</v>
+      </c>
+      <c r="BU10">
+        <v>3499705.0</v>
+      </c>
+      <c r="BV10">
+        <v>26231.0</v>
+      </c>
+      <c r="BW10">
+        <v>2938642.0</v>
+      </c>
+      <c r="BX10">
+        <v>-2154512.49</v>
+      </c>
+      <c r="BY10">
+        <v>1900950.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-1229673.2</v>
+      </c>
+      <c r="CA10">
+        <v>-1562617.77</v>
+      </c>
+      <c r="CB10">
+        <v>325685.0</v>
+      </c>
+      <c r="CC10">
+        <v>-2033549.49</v>
+      </c>
+      <c r="CD10">
+        <v>-530664.71</v>
+      </c>
+      <c r="CE10">
+        <v>-191558.16</v>
+      </c>
+      <c r="CF10">
+        <v>-123318.42</v>
+      </c>
+      <c r="CG10">
+        <v>-121424.32</v>
+      </c>
+      <c r="CH10">
+        <v>-87768.48</v>
+      </c>
+      <c r="CI10">
+        <v>-17570.54</v>
+      </c>
+      <c r="CJ10">
+        <v>-27053.77</v>
+      </c>
+      <c r="CK10">
+        <v>-41831.27</v>
+      </c>
+      <c r="CL10">
+        <v>-11123.02</v>
+      </c>
+    </row>
+    <row r="11" spans="1:90">
+      <c r="A11" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11">
+        <v>58373000.0</v>
+      </c>
+      <c r="C11">
+        <v>38117037.0</v>
+      </c>
+      <c r="D11">
+        <v>24818000.0</v>
+      </c>
+      <c r="E11">
+        <v>33652000.0</v>
+      </c>
+      <c r="F11">
+        <v>22233000.0</v>
+      </c>
+      <c r="G11">
+        <v>32997000.0</v>
+      </c>
+      <c r="H11">
+        <v>15116000.0</v>
+      </c>
+      <c r="I11">
+        <v>4452000.0</v>
+      </c>
+      <c r="J11">
+        <v>15394000.0</v>
+      </c>
+      <c r="K11">
+        <v>17024000.0</v>
+      </c>
+      <c r="L11">
+        <v>6575000.0</v>
+      </c>
+      <c r="M11">
+        <v>1036000.0</v>
+      </c>
+      <c r="N11">
+        <v>7944000.0</v>
+      </c>
+      <c r="O11">
+        <v>-15330000.0</v>
+      </c>
+      <c r="P11">
+        <v>5754000.0</v>
+      </c>
+      <c r="Q11">
+        <v>13594000.0</v>
+      </c>
+      <c r="R11">
+        <v>6779000.0</v>
+      </c>
+      <c r="S11">
+        <v>13578000.0</v>
+      </c>
+      <c r="T11">
+        <v>8874000.0</v>
+      </c>
+      <c r="U11">
+        <v>12047000.0</v>
+      </c>
+      <c r="V11">
+        <v>13282000.0</v>
+      </c>
+      <c r="W11">
+        <v>9119000.0</v>
+      </c>
+      <c r="X11">
+        <v>14981000.0</v>
+      </c>
+      <c r="Y11">
+        <v>6204000.0</v>
+      </c>
+      <c r="Z11">
+        <v>7098000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1069000.0</v>
+      </c>
+      <c r="AB11">
+        <v>6191000.0</v>
+      </c>
+      <c r="AC11">
+        <v>5663000.0</v>
+      </c>
+      <c r="AD11">
+        <v>7252000.0</v>
+      </c>
+      <c r="AE11">
+        <v>4906000.0</v>
+      </c>
+      <c r="AF11">
+        <v>5945000.0</v>
+      </c>
+      <c r="AG11">
+        <v>13933000.0</v>
+      </c>
+      <c r="AH11">
+        <v>8566000.0</v>
+      </c>
+      <c r="AI11">
+        <v>22775000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>5476000.0</v>
+      </c>
+      <c r="AK11">
+        <v>5818000.0</v>
+      </c>
+      <c r="AL11">
+        <v>4577000.0</v>
+      </c>
+      <c r="AM11">
+        <v>11025000.0</v>
+      </c>
+      <c r="AN11">
+        <v>10640000.0</v>
+      </c>
+      <c r="AO11">
+        <v>4576000.0</v>
+      </c>
+      <c r="AP11">
+        <v>3011000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-3949000.0</v>
+      </c>
+      <c r="AR11">
+        <v>2970000.0</v>
+      </c>
+      <c r="AS11">
+        <v>4054000.0</v>
+      </c>
+      <c r="AT11">
+        <v>4316000.0</v>
+      </c>
+      <c r="AU11">
+        <v>3371000.0</v>
+      </c>
+      <c r="AV11">
+        <v>5138000.0</v>
+      </c>
+      <c r="AW11">
+        <v>4555000.0</v>
+      </c>
+      <c r="AX11">
+        <v>4213000.0</v>
+      </c>
+      <c r="AY11">
+        <v>6443000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>2463000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-4132000.0</v>
+      </c>
+      <c r="BB11">
+        <v>4356000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-477000.0</v>
+      </c>
+      <c r="BD11">
+        <v>4245000.0</v>
+      </c>
+      <c r="BE11">
+        <v>4562000.0</v>
+      </c>
+      <c r="BF11">
+        <v>5433000.0</v>
+      </c>
+      <c r="BG11">
+        <v>6198000.0</v>
+      </c>
+      <c r="BH11">
+        <v>7810000.0</v>
+      </c>
+      <c r="BI11">
+        <v>4557000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>3408000.0</v>
+      </c>
+      <c r="BK11">
+        <v>4468000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1960000.0</v>
+      </c>
+      <c r="BM11">
+        <v>3509000.0</v>
+      </c>
+      <c r="BN11">
+        <v>4083000.0</v>
+      </c>
+      <c r="BO11">
+        <v>2152000.0</v>
+      </c>
+      <c r="BP11">
+        <v>1306000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1723000.0</v>
+      </c>
+      <c r="BR11">
+        <v>688000.0</v>
+      </c>
+      <c r="BS11">
+        <v>-1022247.18</v>
+      </c>
+      <c r="BT11">
+        <v>831286.0</v>
+      </c>
+      <c r="BU11">
+        <v>1134800.0</v>
+      </c>
+      <c r="BV11">
+        <v>594578.0</v>
+      </c>
+      <c r="BW11">
+        <v>1617402.0</v>
+      </c>
+      <c r="BX11">
+        <v>1260072.0</v>
+      </c>
+      <c r="BY11">
+        <v>1011200.0</v>
+      </c>
+      <c r="BZ11">
+        <v>292804.0</v>
+      </c>
+      <c r="CA11">
+        <v>1562617.0</v>
+      </c>
+      <c r="CB11">
+        <v>-325685.69</v>
+      </c>
+      <c r="CC11">
+        <v>2033549.0</v>
+      </c>
+      <c r="CD11">
+        <v>530664.0</v>
+      </c>
+      <c r="CE11">
+        <v>191558.0</v>
+      </c>
+      <c r="CF11">
+        <v>123318.0</v>
+      </c>
+      <c r="CG11">
+        <v>121424.0</v>
+      </c>
+      <c r="CH11">
+        <v>87768.0</v>
+      </c>
+      <c r="CI11">
+        <v>17570.0</v>
+      </c>
+      <c r="CJ11">
+        <v>27053.0</v>
+      </c>
+      <c r="CK11">
+        <v>41831.0</v>
+      </c>
+      <c r="CL11">
+        <v>11123.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:90">
+      <c r="A12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12">
+        <v>6557000.0</v>
+      </c>
+      <c r="C12">
+        <v>6481114.0</v>
+      </c>
+      <c r="D12">
+        <v>4737000.0</v>
+      </c>
+      <c r="E12">
+        <v>6077518.0</v>
+      </c>
+      <c r="F12">
+        <v>5730000.0</v>
+      </c>
+      <c r="G12">
+        <v>7421000.0</v>
+      </c>
+      <c r="H12">
+        <v>7257000.0</v>
+      </c>
+      <c r="I12">
+        <v>6301000.0</v>
+      </c>
+      <c r="J12">
+        <v>5950300.0</v>
+      </c>
+      <c r="K12">
+        <v>7897000.0</v>
+      </c>
+      <c r="L12">
+        <v>6038335.0</v>
+      </c>
+      <c r="M12">
+        <v>1697112.0</v>
+      </c>
+      <c r="N12">
+        <v>1289098.0</v>
+      </c>
+      <c r="O12">
+        <v>4282459.0</v>
+      </c>
+      <c r="P12">
+        <v>2438000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3727000.0</v>
+      </c>
+      <c r="R12">
+        <v>2781000.0</v>
+      </c>
+      <c r="S12">
+        <v>3482234.0</v>
+      </c>
+      <c r="T12">
+        <v>4138000.0</v>
+      </c>
+      <c r="U12">
+        <v>2426000.0</v>
+      </c>
+      <c r="V12">
+        <v>2430000.0</v>
+      </c>
+      <c r="W12">
+        <v>1096454.0</v>
+      </c>
+      <c r="X12">
+        <v>250394.0</v>
+      </c>
+      <c r="Y12">
+        <v>221751.0</v>
+      </c>
+      <c r="Z12">
+        <v>382719.0</v>
+      </c>
+      <c r="AA12">
+        <v>259000.0</v>
+      </c>
+      <c r="AB12">
+        <v>224423.0</v>
+      </c>
+      <c r="AC12">
+        <v>430020.0</v>
+      </c>
+      <c r="AD12">
+        <v>441815.0</v>
+      </c>
+      <c r="AE12">
+        <v>1867000.0</v>
+      </c>
+      <c r="AF12">
+        <v>210000.0</v>
+      </c>
+      <c r="AG12">
+        <v>504509.0</v>
+      </c>
+      <c r="AH12">
+        <v>923166.0</v>
+      </c>
+      <c r="AI12">
+        <v>299000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>439958.0</v>
+      </c>
+      <c r="AK12">
+        <v>457000.0</v>
+      </c>
+      <c r="AL12">
+        <v>479000.0</v>
+      </c>
+      <c r="AM12">
+        <v>756000.0</v>
+      </c>
+      <c r="AN12">
+        <v>531000.0</v>
+      </c>
+      <c r="AO12">
+        <v>395000.0</v>
+      </c>
+      <c r="AP12">
+        <v>594000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>456000.0</v>
+      </c>
+      <c r="AR12">
+        <v>626000.0</v>
+      </c>
+      <c r="AS12">
+        <v>598000.0</v>
+      </c>
+      <c r="AT12">
+        <v>112000.0</v>
+      </c>
+      <c r="AU12">
+        <v>94000.0</v>
+      </c>
+      <c r="AV12">
+        <v>310000.0</v>
+      </c>
+      <c r="AW12">
+        <v>264000.0</v>
+      </c>
+      <c r="AX12">
+        <v>268000.0</v>
+      </c>
+      <c r="AY12">
+        <v>126000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>247000.0</v>
+      </c>
+      <c r="BA12">
+        <v>238000.0</v>
+      </c>
+      <c r="BB12">
+        <v>200000.0</v>
+      </c>
+      <c r="BC12">
+        <v>138000.0</v>
+      </c>
+      <c r="BD12">
+        <v>140000.0</v>
+      </c>
+      <c r="BE12">
+        <v>140000.0</v>
+      </c>
+      <c r="BF12">
+        <v>144000.0</v>
+      </c>
+      <c r="BG12">
+        <v>149000.0</v>
+      </c>
+      <c r="BH12">
+        <v>551000.0</v>
+      </c>
+      <c r="BI12">
+        <v>139000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>137000.0</v>
+      </c>
+      <c r="BK12">
+        <v>114000.0</v>
+      </c>
+      <c r="BL12">
+        <v>362000.0</v>
+      </c>
+      <c r="BM12">
+        <v>31000.0</v>
+      </c>
+      <c r="BN12">
+        <v>37000.0</v>
+      </c>
+      <c r="BO12">
+        <v>42000.0</v>
+      </c>
+      <c r="BP12">
+        <v>46000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>42000.0</v>
+      </c>
+      <c r="BR12">
+        <v>30000.0</v>
+      </c>
+      <c r="BS12">
+        <v>17564.0</v>
+      </c>
+      <c r="BT12">
+        <v>24560.0</v>
+      </c>
+      <c r="BU12">
+        <v>28492.0</v>
+      </c>
+      <c r="BV12">
+        <v>16516.0</v>
+      </c>
+      <c r="BW12">
+        <v>72751.0</v>
+      </c>
+      <c r="BX12">
+        <v>2014.5</v>
+      </c>
+      <c r="BY12">
+        <v>38770.0</v>
+      </c>
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
+        <v>3521.4</v>
+      </c>
+      <c r="CB12">
+        <v>592.35</v>
+      </c>
+      <c r="CC12">
+        <v>360.27</v>
+      </c>
+      <c r="CD12">
+        <v>535.56</v>
+      </c>
+      <c r="CE12">
+        <v>191558.16</v>
+      </c>
+      <c r="CF12">
+        <v>1088.94</v>
+      </c>
+      <c r="CG12">
+        <v>396.79</v>
+      </c>
+      <c r="CH12">
+        <v>87768.48</v>
+      </c>
+      <c r="CI12">
+        <v>15737.03</v>
+      </c>
+      <c r="CJ12">
+        <v>8.25</v>
+      </c>
+      <c r="CK12">
+        <v>27.46</v>
+      </c>
+      <c r="CL12">
+        <v>1870.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:90">
+      <c r="A13" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13">
+        <v>4624000.0</v>
+      </c>
+      <c r="C13">
+        <v>4315000.0</v>
+      </c>
+      <c r="D13">
+        <v>4089000.0</v>
+      </c>
+      <c r="E13">
+        <v>3084000.0</v>
+      </c>
+      <c r="F13">
+        <v>3438000.0</v>
+      </c>
+      <c r="G13">
+        <v>1551000.0</v>
+      </c>
+      <c r="H13">
+        <v>1365000.0</v>
+      </c>
+      <c r="I13">
+        <v>773000.0</v>
+      </c>
+      <c r="J13">
+        <v>850000.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13">
+        <v>970000.0</v>
+      </c>
+      <c r="M13">
+        <v>742000.0</v>
+      </c>
+      <c r="N13">
+        <v>658000.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13">
+        <v>860000.0</v>
+      </c>
+      <c r="T13">
+        <v>998000.0</v>
+      </c>
+      <c r="U13">
+        <v>278000.0</v>
+      </c>
+      <c r="V13">
+        <v>93000.0</v>
+      </c>
+      <c r="W13">
+        <v>935000.0</v>
+      </c>
+      <c r="X13">
+        <v>94000.0</v>
+      </c>
+      <c r="Y13">
+        <v>2100000.0</v>
+      </c>
+      <c r="Z13">
+        <v>987000.0</v>
+      </c>
+      <c r="AA13">
+        <v>11240000.0</v>
+      </c>
+      <c r="AB13">
+        <v>160000.0</v>
+      </c>
+      <c r="AC13">
+        <v>501000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1119000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+    </row>
+    <row r="14" spans="1:90">
+      <c r="A14" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14">
+        <v>-8937000.0</v>
+      </c>
+      <c r="C14">
+        <v>-5926000.0</v>
+      </c>
+      <c r="D14">
+        <v>-4611000.0</v>
+      </c>
+      <c r="E14">
+        <v>-6753000.0</v>
+      </c>
+      <c r="F14">
+        <v>-6305000.0</v>
+      </c>
+      <c r="G14">
+        <v>-3737000.0</v>
+      </c>
+      <c r="H14">
+        <v>-3907000.0</v>
+      </c>
+      <c r="I14">
+        <v>-2711000.0</v>
+      </c>
+      <c r="J14">
+        <v>-2817000.0</v>
+      </c>
+      <c r="K14">
+        <v>-2477000.0</v>
+      </c>
+      <c r="L14">
+        <v>-3417000.0</v>
+      </c>
+      <c r="M14">
+        <v>-335000.0</v>
+      </c>
+      <c r="N14">
+        <v>-978000.0</v>
+      </c>
+      <c r="O14">
+        <v>7662000.0</v>
+      </c>
+      <c r="P14">
+        <v>372000.0</v>
+      </c>
+      <c r="Q14">
+        <v>650000.0</v>
+      </c>
+      <c r="R14">
+        <v>-910000.0</v>
+      </c>
+      <c r="S14">
+        <v>-858000.0</v>
+      </c>
+      <c r="T14">
+        <v>-664000.0</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>-17848.76</v>
+      </c>
+      <c r="BU14">
+        <v>18607.38</v>
+      </c>
+      <c r="BV14">
+        <v>54575.58</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>-8068.58</v>
+      </c>
+      <c r="BY14">
+        <v>7572.89</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+    </row>
+    <row r="15" spans="1:90">
+      <c r="A15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B15">
+        <v>111008000.0</v>
+      </c>
+      <c r="C15">
+        <v>69108199.0</v>
+      </c>
+      <c r="D15">
+        <v>123589000.0</v>
+      </c>
+      <c r="E15">
+        <v>37314000.0</v>
+      </c>
+      <c r="F15">
+        <v>58503000.0</v>
+      </c>
+      <c r="G15">
+        <v>11344000.0</v>
+      </c>
+      <c r="H15">
+        <v>50511000.0</v>
+      </c>
+      <c r="I15">
+        <v>40629000.0</v>
+      </c>
+      <c r="J15">
+        <v>26250000.0</v>
+      </c>
+      <c r="K15">
+        <v>-92316000.0</v>
+      </c>
+      <c r="L15">
+        <v>27466000.0</v>
+      </c>
+      <c r="M15">
+        <v>3137000.0</v>
+      </c>
+      <c r="N15">
+        <v>10879000.0</v>
+      </c>
+      <c r="O15">
+        <v>-152772000.0</v>
+      </c>
+      <c r="P15">
+        <v>-3754000.0</v>
+      </c>
+      <c r="Q15">
+        <v>2329000.0</v>
+      </c>
+      <c r="R15">
+        <v>26066000.0</v>
+      </c>
+      <c r="S15">
+        <v>15746000.0</v>
+      </c>
+      <c r="T15">
+        <v>-453000.0</v>
+      </c>
+      <c r="U15">
+        <v>16182000.0</v>
+      </c>
+      <c r="V15">
+        <v>26402000.0</v>
+      </c>
+      <c r="W15">
+        <v>18617000.0</v>
+      </c>
+      <c r="X15">
+        <v>13089000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-5655000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-4498000.0</v>
+      </c>
+      <c r="AA15">
+        <v>18984000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-7710000.0</v>
+      </c>
+      <c r="AC15">
+        <v>10279000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2243000.0</v>
+      </c>
+      <c r="AE15">
+        <v>2232000.0</v>
+      </c>
+      <c r="AF15">
+        <v>6853000.0</v>
+      </c>
+      <c r="AG15">
+        <v>11151000.0</v>
+      </c>
+      <c r="AH15">
+        <v>13754000.0</v>
+      </c>
+      <c r="AI15">
+        <v>34140000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>10268000.0</v>
+      </c>
+      <c r="AK15">
+        <v>8898000.0</v>
+      </c>
+      <c r="AL15">
+        <v>12999000.0</v>
+      </c>
+      <c r="AM15">
+        <v>4853000.0</v>
+      </c>
+      <c r="AN15">
+        <v>11817000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-1400000.0</v>
+      </c>
+      <c r="AP15">
+        <v>2578000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-17290000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2592000.0</v>
+      </c>
+      <c r="AS15">
+        <v>236000.0</v>
+      </c>
+      <c r="AT15">
+        <v>3854000.0</v>
+      </c>
+      <c r="AU15">
+        <v>57000.0</v>
+      </c>
+      <c r="AV15">
+        <v>7824000.0</v>
+      </c>
+      <c r="AW15">
+        <v>2868000.0</v>
+      </c>
+      <c r="AX15">
+        <v>4853000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-14930000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-264000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-10571000.0</v>
+      </c>
+      <c r="BB15">
+        <v>6665000.0</v>
+      </c>
+      <c r="BC15">
+        <v>8472000.0</v>
+      </c>
+      <c r="BD15">
+        <v>8026000.0</v>
+      </c>
+      <c r="BE15">
+        <v>3854000.0</v>
+      </c>
+      <c r="BF15">
+        <v>11111000.0</v>
+      </c>
+      <c r="BG15">
+        <v>-1755000.0</v>
+      </c>
+      <c r="BH15">
+        <v>10309000.0</v>
+      </c>
+      <c r="BI15">
+        <v>6199000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>4781000.0</v>
+      </c>
+      <c r="BK15">
+        <v>4220000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-2542000.0</v>
+      </c>
+      <c r="BM15">
+        <v>6719000.0</v>
+      </c>
+      <c r="BN15">
+        <v>5724000.0</v>
+      </c>
+      <c r="BO15">
+        <v>1037000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-556000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>1196000.0</v>
+      </c>
+      <c r="BR15">
+        <v>-1056000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-2273313.34</v>
+      </c>
+      <c r="BT15">
+        <v>-290950.31</v>
+      </c>
+      <c r="BU15">
+        <v>2346236.0</v>
+      </c>
+      <c r="BV15">
+        <v>-622753.33</v>
+      </c>
+      <c r="BW15">
+        <v>1414141.0</v>
+      </c>
+      <c r="BX15">
+        <v>-3414585.01</v>
+      </c>
+      <c r="BY15">
+        <v>889750.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-1522477.46</v>
+      </c>
+      <c r="CA15">
+        <v>-1562617.77</v>
+      </c>
+      <c r="CB15">
+        <v>325685.0</v>
+      </c>
+      <c r="CC15">
+        <v>-2033549.49</v>
+      </c>
+      <c r="CD15">
+        <v>-530664.71</v>
+      </c>
+      <c r="CE15">
+        <v>-191558.16</v>
+      </c>
+      <c r="CF15">
+        <v>-123318.42</v>
+      </c>
+      <c r="CG15">
+        <v>-121424.32</v>
+      </c>
+      <c r="CH15">
+        <v>-87768.48</v>
+      </c>
+      <c r="CI15">
+        <v>-17570.54</v>
+      </c>
+      <c r="CJ15">
+        <v>-27053.77</v>
+      </c>
+      <c r="CK15">
+        <v>-41831.27</v>
+      </c>
+      <c r="CL15">
+        <v>-11123.02</v>
+      </c>
+    </row>
+    <row r="16" spans="1:90">
+      <c r="A16" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>27466000.0</v>
+      </c>
+      <c r="M16">
+        <v>3137000.0</v>
+      </c>
+      <c r="N16">
+        <v>10879000.0</v>
+      </c>
+      <c r="O16">
+        <v>-152772000.0</v>
+      </c>
+      <c r="P16">
+        <v>-3754000.0</v>
+      </c>
+      <c r="Q16">
+        <v>2329000.0</v>
+      </c>
+      <c r="R16">
+        <v>26066000.0</v>
+      </c>
+      <c r="S16">
+        <v>15746000.0</v>
+      </c>
+      <c r="T16">
+        <v>-453000.0</v>
+      </c>
+      <c r="U16">
+        <v>16182000.0</v>
+      </c>
+      <c r="V16">
+        <v>26402000.0</v>
+      </c>
+      <c r="W16">
+        <v>18617000.0</v>
+      </c>
+      <c r="X16">
+        <v>13089000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-5655000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-4498000.0</v>
+      </c>
+      <c r="AA16">
+        <v>18984000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-7710000.0</v>
+      </c>
+      <c r="AC16">
+        <v>10279000.0</v>
+      </c>
+      <c r="AD16">
+        <v>2243000.0</v>
+      </c>
+      <c r="AE16">
+        <v>2232000.0</v>
+      </c>
+      <c r="AF16">
+        <v>6853000.0</v>
+      </c>
+      <c r="AG16">
+        <v>11151000.0</v>
+      </c>
+      <c r="AH16">
+        <v>13754000.0</v>
+      </c>
+      <c r="AI16">
+        <v>34140000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>10268000.0</v>
+      </c>
+      <c r="AK16">
+        <v>8898000.0</v>
+      </c>
+      <c r="AL16">
+        <v>12999000.0</v>
+      </c>
+      <c r="AM16">
+        <v>6513000.0</v>
+      </c>
+      <c r="AN16">
+        <v>10157000.0</v>
+      </c>
+      <c r="AO16">
+        <v>-2578000.0</v>
+      </c>
+      <c r="AP16">
+        <v>2578000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-13200000.0</v>
+      </c>
+      <c r="AR16">
+        <v>2592000.0</v>
+      </c>
+      <c r="AS16">
+        <v>236000.0</v>
+      </c>
+      <c r="AT16">
+        <v>3854000.0</v>
+      </c>
+      <c r="AU16">
+        <v>57000.0</v>
+      </c>
+      <c r="AV16">
+        <v>7824000.0</v>
+      </c>
+      <c r="AW16">
+        <v>2868000.0</v>
+      </c>
+      <c r="AX16">
+        <v>4853000.0</v>
+      </c>
+      <c r="AY16">
+        <v>-19100000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>0.0</v>
+      </c>
+      <c r="BA16">
+        <v>-6665000.0</v>
+      </c>
+      <c r="BB16">
+        <v>6665000.0</v>
+      </c>
+      <c r="BC16">
+        <v>8472000.0</v>
+      </c>
+      <c r="BD16">
+        <v>8026000.0</v>
+      </c>
+      <c r="BE16">
+        <v>3854000.0</v>
+      </c>
+      <c r="BF16">
+        <v>11111000.0</v>
+      </c>
+      <c r="BG16">
+        <v>9224000.0</v>
+      </c>
+      <c r="BH16">
+        <v>10309000.0</v>
+      </c>
+      <c r="BI16">
+        <v>6197000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>4782000.0</v>
+      </c>
+      <c r="BK16">
+        <v>4220000.0</v>
+      </c>
+      <c r="BL16">
+        <v>-5980000.0</v>
+      </c>
+      <c r="BM16">
+        <v>5980000.0</v>
+      </c>
+      <c r="BN16">
+        <v>5296000.0</v>
+      </c>
+      <c r="BO16">
+        <v>1037000.0</v>
+      </c>
+      <c r="BP16">
+        <v>-1198000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>1198000.0</v>
+      </c>
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
+        <v>-2243306.72</v>
+      </c>
+      <c r="BU16">
+        <v>2338654.39</v>
+      </c>
+      <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
+        <v>1415671.72</v>
+      </c>
+      <c r="BX16">
+        <v>-954109.93</v>
+      </c>
+      <c r="BY16">
+        <v>895494.13</v>
+      </c>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+    </row>
+    <row r="17" spans="1:90">
+      <c r="A17" t="s">
+        <v>170</v>
+      </c>
+      <c r="B17">
+        <v>119945000.0</v>
+      </c>
+      <c r="C17">
+        <v>73988000.0</v>
+      </c>
+      <c r="D17">
+        <v>128200000.0</v>
+      </c>
+      <c r="E17">
+        <v>47705000.0</v>
+      </c>
+      <c r="F17">
+        <v>67974000.0</v>
+      </c>
+      <c r="G17">
+        <v>15081000.0</v>
+      </c>
+      <c r="H17">
+        <v>54418000.0</v>
+      </c>
+      <c r="I17">
+        <v>43340000.0</v>
+      </c>
+      <c r="J17">
+        <v>29067000.0</v>
+      </c>
+      <c r="K17">
+        <v>-89839000.0</v>
+      </c>
+      <c r="L17">
+        <v>30883000.0</v>
+      </c>
+      <c r="M17">
+        <v>3472000.0</v>
+      </c>
+      <c r="N17">
+        <v>11857000.0</v>
+      </c>
+      <c r="O17">
+        <v>-160434000.0</v>
+      </c>
+      <c r="P17">
+        <v>-4126000.0</v>
+      </c>
+      <c r="Q17">
+        <v>1679000.0</v>
+      </c>
+      <c r="R17">
+        <v>26976000.0</v>
+      </c>
+      <c r="S17">
+        <v>16604000.0</v>
+      </c>
+      <c r="T17">
+        <v>211000.0</v>
+      </c>
+      <c r="U17">
+        <v>16182000.0</v>
+      </c>
+      <c r="V17">
+        <v>26402000.0</v>
+      </c>
+      <c r="W17">
+        <v>18617000.0</v>
+      </c>
+      <c r="X17">
+        <v>13089000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-5655000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-4498000.0</v>
+      </c>
+      <c r="AA17">
+        <v>18984000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-7710000.0</v>
+      </c>
+      <c r="AC17">
+        <v>10279000.0</v>
+      </c>
+      <c r="AD17">
+        <v>2243000.0</v>
+      </c>
+      <c r="AE17">
+        <v>2232000.0</v>
+      </c>
+      <c r="AF17">
+        <v>6853000.0</v>
+      </c>
+      <c r="AG17">
+        <v>11151000.0</v>
+      </c>
+      <c r="AH17">
+        <v>13754000.0</v>
+      </c>
+      <c r="AI17">
+        <v>4737000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>104666000.0</v>
+      </c>
+      <c r="AK17">
+        <v>-56097000.0</v>
+      </c>
+      <c r="AL17">
+        <v>12999000.0</v>
+      </c>
+      <c r="AM17">
+        <v>17858000.0</v>
+      </c>
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>-10608000.0</v>
+      </c>
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>15602000.0</v>
+      </c>
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>-19100000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+    </row>
+    <row r="18" spans="1:90">
+      <c r="A18" t="s">
+        <v>171</v>
+      </c>
+      <c r="B18">
+        <v>-1933000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2656000.0</v>
+      </c>
+      <c r="D18">
+        <v>-3155000.0</v>
+      </c>
+      <c r="E18">
+        <v>-3423000.0</v>
+      </c>
+      <c r="F18">
+        <v>-3028000.0</v>
+      </c>
+      <c r="G18">
+        <v>-6173000.0</v>
+      </c>
+      <c r="H18">
+        <v>-6278000.0</v>
+      </c>
+      <c r="I18">
+        <v>-5711000.0</v>
+      </c>
+      <c r="J18">
+        <v>-6218000.0</v>
+      </c>
+      <c r="K18">
+        <v>-4547000.0</v>
+      </c>
+      <c r="L18">
+        <v>-8157000.0</v>
+      </c>
+      <c r="M18">
+        <v>-3459000.0</v>
+      </c>
+      <c r="N18">
+        <v>-2639000.0</v>
+      </c>
+      <c r="O18">
+        <v>-3111000.0</v>
+      </c>
+      <c r="P18">
+        <v>-2438000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-3727000.0</v>
+      </c>
+      <c r="R18">
+        <v>-2781000.0</v>
+      </c>
+      <c r="S18">
+        <v>-3723000.0</v>
+      </c>
+      <c r="T18">
+        <v>-3967000.0</v>
+      </c>
+      <c r="U18">
+        <v>-2148000.0</v>
+      </c>
+      <c r="V18">
+        <v>-1650000.0</v>
+      </c>
+      <c r="W18">
+        <v>-888000.0</v>
+      </c>
+      <c r="X18">
+        <v>-420000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-349000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-357000.0</v>
+      </c>
+      <c r="AA18">
+        <v>0.0</v>
+      </c>
+      <c r="AB18">
+        <v>-60000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-107000.0</v>
+      </c>
+      <c r="AD18">
+        <v>319000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
-[...1 lines deleted...]
-      </c>
+      <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
-[...1 lines deleted...]
-      </c>
+      <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
-[...1 lines deleted...]
-      </c>
+      <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
-[...1 lines deleted...]
-      </c>
+      <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
-      <c r="BR18">
-[...22 lines deleted...]
-      </c>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
     </row>
     <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8071,15515 +23223,543 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
     </row>
     <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20"/>
-[...37 lines deleted...]
-      <c r="BQ20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>-29585000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>177000.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>25320000.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>25320000.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>31543000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
-      <c r="BZ20"/>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
     </row>
     <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>46</v>
-[...68 lines deleted...]
-      <c r="BQ21"/>
+        <v>174</v>
+      </c>
+      <c r="B21">
+        <v>182179000.0</v>
+      </c>
+      <c r="C21">
+        <v>121353112.0</v>
+      </c>
+      <c r="D21">
+        <v>154596000.0</v>
+      </c>
+      <c r="E21">
+        <v>83723000.0</v>
+      </c>
+      <c r="F21">
+        <v>91863000.0</v>
+      </c>
+      <c r="G21">
+        <v>52846000.0</v>
+      </c>
+      <c r="H21">
+        <v>72650000.0</v>
+      </c>
+      <c r="I21">
+        <v>30751000.0</v>
+      </c>
+      <c r="J21">
+        <v>48325000.0</v>
+      </c>
+      <c r="K21">
+        <v>-77374000.0</v>
+      </c>
+      <c r="L21">
+        <v>45381000.0</v>
+      </c>
+      <c r="M21">
+        <v>7723000.0</v>
+      </c>
+      <c r="N21">
+        <v>23866000.0</v>
+      </c>
+      <c r="O21">
+        <v>-173106000.0</v>
+      </c>
+      <c r="P21">
+        <v>5696000.0</v>
+      </c>
+      <c r="Q21">
+        <v>13147000.0</v>
+      </c>
+      <c r="R21">
+        <v>40712000.0</v>
+      </c>
+      <c r="S21">
+        <v>38869000.0</v>
+      </c>
+      <c r="T21">
+        <v>21773000.0</v>
+      </c>
+      <c r="U21">
+        <v>35865000.0</v>
+      </c>
+      <c r="V21">
+        <v>40372000.0</v>
+      </c>
+      <c r="W21">
+        <v>28199000.0</v>
+      </c>
+      <c r="X21">
+        <v>28490000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-1290000.0</v>
+      </c>
+      <c r="Z21">
+        <v>1839000.0</v>
+      </c>
+      <c r="AA21">
+        <v>9029000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-1459000.0</v>
+      </c>
+      <c r="AC21">
+        <v>15711000.0</v>
+      </c>
+      <c r="AD21">
+        <v>10913000.0</v>
+      </c>
+      <c r="AE21">
+        <v>6251000.0</v>
+      </c>
+      <c r="AF21">
+        <v>10535000.0</v>
+      </c>
+      <c r="AG21">
+        <v>22372000.0</v>
+      </c>
+      <c r="AH21">
+        <v>22428000.0</v>
+      </c>
+      <c r="AI21">
+        <v>57669000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>18888000.0</v>
+      </c>
+      <c r="AK21">
+        <v>14214000.0</v>
+      </c>
+      <c r="AL21">
+        <v>19556000.0</v>
+      </c>
+      <c r="AM21">
+        <v>17760000.0</v>
+      </c>
+      <c r="AN21">
+        <v>21094000.0</v>
+      </c>
+      <c r="AO21">
+        <v>3600000.0</v>
+      </c>
+      <c r="AP21">
+        <v>6100000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-20675000.0</v>
+      </c>
+      <c r="AR21">
+        <v>6099000.0</v>
+      </c>
+      <c r="AS21">
+        <v>4775000.0</v>
+      </c>
+      <c r="AT21">
+        <v>7961000.0</v>
+      </c>
+      <c r="AU21">
+        <v>3653000.0</v>
+      </c>
+      <c r="AV21">
+        <v>13201000.0</v>
+      </c>
+      <c r="AW21">
+        <v>7623000.0</v>
+      </c>
+      <c r="AX21">
+        <v>9273000.0</v>
+      </c>
+      <c r="AY21">
+        <v>-8312000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>2346000.0</v>
+      </c>
+      <c r="BA21">
+        <v>-14669000.0</v>
+      </c>
+      <c r="BB21">
+        <v>11006000.0</v>
+      </c>
+      <c r="BC21">
+        <v>7976000.0</v>
+      </c>
+      <c r="BD21">
+        <v>12262000.0</v>
+      </c>
+      <c r="BE21">
+        <v>8397000.0</v>
+      </c>
+      <c r="BF21">
+        <v>16533000.0</v>
+      </c>
+      <c r="BG21">
+        <v>4437000.0</v>
+      </c>
+      <c r="BH21">
+        <v>19697000.0</v>
+      </c>
+      <c r="BI21">
+        <v>9196000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>8077000.0</v>
+      </c>
+      <c r="BK21">
+        <v>10570000.0</v>
+      </c>
+      <c r="BL21">
+        <v>4678000.0</v>
+      </c>
+      <c r="BM21">
+        <v>6972000.0</v>
+      </c>
+      <c r="BN21">
+        <v>9416000.0</v>
+      </c>
+      <c r="BO21">
+        <v>5563000.0</v>
+      </c>
+      <c r="BP21">
+        <v>4388000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>4355000.0</v>
+      </c>
       <c r="BR21">
-        <v>0.0</v>
+        <v>76000.0</v>
       </c>
       <c r="BS21">
-        <v>0.0</v>
+        <v>-5462710.16</v>
       </c>
       <c r="BT21">
-        <v>0.0</v>
+        <v>-376912.9</v>
       </c>
       <c r="BU21">
-        <v>0.0</v>
+        <v>695617.0</v>
       </c>
       <c r="BV21">
-        <v>0.0</v>
+        <v>184591.0</v>
       </c>
       <c r="BW21">
-        <v>0.0</v>
+        <v>992415.0</v>
       </c>
       <c r="BX21">
-        <v>0.0</v>
+        <v>-1446414.18</v>
       </c>
       <c r="BY21">
-        <v>0.0</v>
-[...13 lines deleted...]
-      <c r="CL21"/>
+        <v>2290821.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-1556540.4</v>
+      </c>
+      <c r="CA21">
+        <v>-1812738.67</v>
+      </c>
+      <c r="CB21">
+        <v>-130400.29</v>
+      </c>
+      <c r="CC21">
+        <v>-2039973.41</v>
+      </c>
+      <c r="CD21">
+        <v>-482261.93</v>
+      </c>
+      <c r="CE21">
+        <v>-348406.61</v>
+      </c>
+      <c r="CF21">
+        <v>-128051.33</v>
+      </c>
+      <c r="CG21">
+        <v>-121027.53</v>
+      </c>
+      <c r="CH21">
+        <v>-87768.48</v>
+      </c>
+      <c r="CI21">
+        <v>-15737.03</v>
+      </c>
+      <c r="CJ21">
+        <v>-27045.52</v>
+      </c>
+      <c r="CK21">
+        <v>-41803.82</v>
+      </c>
+      <c r="CL21">
+        <v>-9252.22</v>
+      </c>
     </row>
     <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>47</v>
-[...9863 lines deleted...]
-      <c r="A23" t="s">
         <v>175</v>
-      </c>
-[...5345 lines deleted...]
-        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -23677,335 +23857,341 @@
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
-      <c r="BZ22"/>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>160292000.0</v>
+      </c>
+      <c r="C23">
         <v>150673989.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>96766000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>146696000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>198282000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>249350000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>202271000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>125536000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>152580000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>342688000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>197674000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>150683000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>151787000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>337829000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>160872000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>154724000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>141617000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>160067000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>140796000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>84661000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>77450000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>75305000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>54947000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>45774000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>45702000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>59954000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>52965000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>52338000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>44345000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>48381000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>48169000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>51907000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>46257000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>47544000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>45148000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>48788000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>43244000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>39220000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>44159000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>41193000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>36587000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>30302000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>32942000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>34096000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>31843000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>32980000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>33131000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>36648000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>36219000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>29573000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>27160000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>29394000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>29693000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>29924000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>31590000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>26439000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>24068000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>24814000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>31318000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>15071000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>13596000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>12896000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>13361000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3931000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>8043000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>10793000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>8842000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>8507000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>7823000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5594244.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>7731910.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>7015130.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>6454872.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>7075617.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>10714141.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5973117.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>6531455.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1812738.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>130400.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2079270.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>498159.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>348406.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>128051.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>121027.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>87768.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>15737.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>27045.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>41803.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>9252.22</v>
       </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24051,341 +24237,343 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>45913000.0</v>
+      </c>
+      <c r="C25">
         <v>44850000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>53040000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>48342000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>61687000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>62580000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>59873000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>57251000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>50255000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>71601000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>63935000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>39917000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>44235000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>44499000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>46862000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>42943000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>38505000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>44809000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>37764000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>21515000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19187000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13785000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11041000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9009000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11640000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11645000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>12129000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12321000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9909000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10770000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11413000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>11947000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10644000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9643000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10842000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>11299000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10737000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10260000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9532000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6973000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6259000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6263000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6632000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6433000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6410000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5579000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6236000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>5657000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5651000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>4802000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4968000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4884000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5091000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>6057000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5615000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4609000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3943000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2151000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1504000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1823000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1922000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1777000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1601000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1596000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1419000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1490000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1565000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1384000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1153792.99</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1290124.02</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1181817.82</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1030797.63</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>994397.77</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1952910.91</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1533990.14</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1213945.04</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1400.68</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3003.42</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>35.15</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1368.18</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2583.01</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>34.28</v>
       </c>
-      <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -24483,511 +24671,520 @@
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
-      <c r="BZ26"/>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>1700000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>1154386.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>488607.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2505944.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>41000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>351000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
-[...1 lines deleted...]
-      </c>
+      <c r="BB27"/>
       <c r="BC27">
         <v>895000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27">
+      <c r="BD27">
+        <v>895000.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27">
         <v>3890000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>27793000.0</v>
+      </c>
+      <c r="C28">
         <v>25961000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26303000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21575000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>25296000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19398000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16042000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20643000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16772000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19909000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14631000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14587000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14946000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16676000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13038000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14820000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>16922000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16447000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11176000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9161000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8576000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12138000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8950000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10379000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3619000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9385000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6936000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6963000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6521000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6287000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4967000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8040000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6895000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8669000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5045000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5852000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5345000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1825000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7219000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>12341000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9349000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3389000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3968000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5502000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4575000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4412000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3467000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8606000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7943000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2585000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4951000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5648000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5616000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5143000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6839000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4610000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>339000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5871000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6401000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5331000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3632000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5190000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5285000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1024000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2841000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4748000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2686000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2437000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2329000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2735042.74</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2055425.08</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2112427.77</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1930611.05</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2393899.87</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>5573373.68</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1559068.53</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3034232.37</v>
       </c>
-      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>58373000.0</v>
+      </c>
+      <c r="C29">
         <v>37540000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24818000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33652000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22233000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>32997000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15116000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7692000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14498000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17024000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6575000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1036000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7944000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-15330000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5754000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13594000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6779000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13578000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8874000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12047000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13282000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9119000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14981000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6204000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7098000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1069000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6191000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5663000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>7252000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4906000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -25002,837 +25199,847 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>29657000.0</v>
+      </c>
+      <c r="C30">
         <v>26704264.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-21466000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21306000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24011000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>53989000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14281000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21860000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21264000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>129226000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20497000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24144000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16562000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>199146000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19015000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19397000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22790000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19479000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25575000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12605000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10939000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>18730000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>13561000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15067000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5625000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>14416000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8331000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7408000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6841000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6134000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5070000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9633000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7152000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7412000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6080000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7088000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5593000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2075000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7361000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12625000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9449000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3621000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4234000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5627000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4620000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5209000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3467000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8606000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7943000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3569000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5097000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5771000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5764000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5293000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>6994000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4828000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4548000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>5995000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6746000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>5649000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4976000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>176000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>7076000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1024000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2874000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4812000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2686000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2437000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>2329000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1966469.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>7731910.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2130084.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2061595.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2462836.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5573126.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1477758.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3042326.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1812738.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>130400.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2079270.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>498159.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>348406.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>128051.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>121027.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>87768.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>15737.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>27045.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>41803.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>9252.22</v>
       </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31">
+        <v>-3861000.0</v>
+      </c>
+      <c r="C31">
         <v>-8110785.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1578000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2366000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1656000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4768000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3116000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4090000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3375000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4559000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7923000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3215000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4065000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2658000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4068000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2126000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6957000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8687000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-12688000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7636000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-688000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-463000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-420000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1839000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>761000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>11024000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-60000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>231000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1418000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>887000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2263000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2712000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-108000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-754000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3144000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>502000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1980000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1728000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-363000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-455000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-545000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-564000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-537000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-485000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>209000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-225000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-239000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-200000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-207000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-175000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-147000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-34000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>15000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>24000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>9000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>19000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>11000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>6000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>62000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>89000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>114000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1882000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-250000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>2925000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-4000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2374000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-3638000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1436000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-624000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>2078406.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>871905.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>2804088.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-158360.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1946227.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-708098.31</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-389871.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>326867.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>169496.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>343239.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>2351243.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-48402.79</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>227798.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>4732.91</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-396.79</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>87768.48</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-1833.5</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-8.25</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-27.46</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1870.8</v>
       </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>342471000.0</v>
+      </c>
+      <c r="C32">
         <v>272027101.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>251362000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>230419000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>290145000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>302196000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>274921000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>156287000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>200905000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>265314000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>243055000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>158406000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>175653000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>164723000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>166568000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>167871000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>182329000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>198936000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>162569000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>120526000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>117822000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>103504000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>83437000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>44484000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>47541000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>68983000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>61305000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>67908000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>58991000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>59592000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>59596000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>73666000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>70442000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>75354000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>64012000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>63911000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>64834000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>57866000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>65212000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>44500000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>42700000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>37013000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>39041000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>38871000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>39804000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>37823000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>46384000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>44319000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>45480000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>36377000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>30203000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>30101000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>40713000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>37895000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>43835000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>38689000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>40601000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>32084000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>49679000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>24267000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>21673000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>23909000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>18039000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>14565000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>17543000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>16356000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>13230000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>12862000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>8980000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>418305.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>7354997.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>7710748.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>6639463.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>8068032.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>9267727.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>8263939.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>4974916.0</v>
       </c>
-      <c r="BZ32"/>
       <c r="CA32"/>
-      <c r="CB32">
+      <c r="CB32"/>
+      <c r="CC32">
         <v>39297.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>15898.0</v>
       </c>
-      <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -25929,51 +26136,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>21</v>
       </c>
       <c r="V1" t="s">
         <v>22</v>
       </c>
       <c r="W1" t="s">
         <v>23</v>
       </c>
       <c r="X1" t="s">
         <v>24</v>
       </c>
       <c r="Y1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
         <v>231190401.0</v>
       </c>
       <c r="C2">
         <v>128148000.0</v>
       </c>
       <c r="D2">
         <v>80456505.0</v>
       </c>
       <c r="E2">
         <v>107097000.0</v>
       </c>
       <c r="F2">
         <v>131898000.0</v>
       </c>
       <c r="G2">
         <v>83404000.0</v>
       </c>
       <c r="H2">
         <v>90503000.0</v>
       </c>
       <c r="I2">
         <v>183074000.0</v>
       </c>
@@ -26009,51 +26216,51 @@
       </c>
       <c r="T2">
         <v>1657073.0</v>
       </c>
       <c r="U2">
         <v>340877.0</v>
       </c>
       <c r="V2">
         <v>1092.62</v>
       </c>
       <c r="W2">
         <v>599.04</v>
       </c>
       <c r="X2">
         <v>3325.67</v>
       </c>
       <c r="Y2">
         <v>1430.56</v>
       </c>
       <c r="Z2">
         <v>1417.07</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
         <v>181120053</v>
       </c>
       <c r="C3">
         <v>203778000</v>
       </c>
       <c r="D3">
         <v>221299284</v>
       </c>
       <c r="E3">
         <v>251236000</v>
       </c>
       <c r="F3">
         <v>152289000</v>
       </c>
       <c r="G3">
         <v>93033000</v>
       </c>
       <c r="H3">
         <v>224131000</v>
       </c>
       <c r="I3">
         <v>97896000</v>
       </c>
@@ -26089,111 +26296,111 @@
       </c>
       <c r="T3">
         <v>16469756.64</v>
       </c>
       <c r="U3">
         <v>1262818.56</v>
       </c>
       <c r="V3">
         <v>63080.11</v>
       </c>
       <c r="W3">
         <v>6012.56</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
         <v>321786429.0</v>
       </c>
       <c r="C6">
         <v>103180000.0</v>
       </c>
       <c r="D6">
         <v>47035851.0</v>
       </c>
       <c r="E6">
         <v>-26604000.0</v>
       </c>
       <c r="F6">
         <v>-24801000.0</v>
       </c>
       <c r="G6">
         <v>48494000.0</v>
       </c>
       <c r="H6">
         <v>-7099000.0</v>
       </c>
       <c r="I6">
         <v>-92571000.0</v>
       </c>
@@ -26229,51 +26436,51 @@
       </c>
       <c r="T6">
         <v>46045643.0</v>
       </c>
       <c r="U6">
         <v>4690952.0</v>
       </c>
       <c r="V6">
         <v>313150.0</v>
       </c>
       <c r="W6">
         <v>420.07</v>
       </c>
       <c r="X6">
         <v>-2815.29</v>
       </c>
       <c r="Y6">
         <v>1916.3</v>
       </c>
       <c r="Z6">
         <v>84.53</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7">
         <v>-15262.0</v>
       </c>
       <c r="C7">
         <v>-72482000.0</v>
       </c>
       <c r="D7">
         <v>-9915565.0</v>
       </c>
       <c r="E7">
         <v>-18021000.0</v>
       </c>
       <c r="F7">
         <v>-39314000.0</v>
       </c>
       <c r="G7">
         <v>-9118000.0</v>
       </c>
       <c r="H7">
         <v>-10703000.0</v>
       </c>
       <c r="I7">
         <v>4947000.0</v>
       </c>
@@ -26309,81 +26516,81 @@
       </c>
       <c r="T7">
         <v>1554074.0</v>
       </c>
       <c r="U7">
         <v>633485.0</v>
       </c>
       <c r="V7">
         <v>76366.0</v>
       </c>
       <c r="W7">
         <v>68387.0</v>
       </c>
       <c r="X7">
         <v>22467.0</v>
       </c>
       <c r="Y7">
         <v>40346.0</v>
       </c>
       <c r="Z7">
         <v>38624.0</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
         <v>-10177090.0</v>
       </c>
       <c r="C9">
         <v>-46365000.0</v>
       </c>
       <c r="D9">
         <v>-17424795.0</v>
       </c>
       <c r="E9">
         <v>7315000.0</v>
       </c>
       <c r="F9">
         <v>-16748323.0</v>
       </c>
       <c r="G9">
         <v>10258000.0</v>
       </c>
       <c r="H9">
         <v>-14309000.0</v>
       </c>
       <c r="I9">
         <v>3637000.0</v>
       </c>
@@ -26407,51 +26614,51 @@
       </c>
       <c r="P9">
         <v>-3085000.0</v>
       </c>
       <c r="Q9">
         <v>-4908000.0</v>
       </c>
       <c r="R9">
         <v>-5073000.0</v>
       </c>
       <c r="S9">
         <v>221857.0</v>
       </c>
       <c r="T9">
         <v>0.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10">
         <v>-11786784.0</v>
       </c>
       <c r="C10">
         <v>-24452000.0</v>
       </c>
       <c r="D10">
         <v>-21405481.0</v>
       </c>
       <c r="E10">
         <v>-20415000.0</v>
       </c>
       <c r="F10">
         <v>-23824000.0</v>
       </c>
       <c r="G10">
         <v>-25659000.0</v>
       </c>
       <c r="H10">
         <v>-1036000.0</v>
       </c>
       <c r="I10">
         <v>1792000.0</v>
       </c>
@@ -26475,51 +26682,51 @@
       </c>
       <c r="P10">
         <v>-7273000.0</v>
       </c>
       <c r="Q10">
         <v>-1537000.0</v>
       </c>
       <c r="R10">
         <v>-313000.0</v>
       </c>
       <c r="S10">
         <v>-358258.01</v>
       </c>
       <c r="T10">
         <v>-805816.42</v>
       </c>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-3278000.0</v>
       </c>
       <c r="F11">
         <v>3556000.0</v>
       </c>
       <c r="G11">
         <v>6122000.0</v>
       </c>
       <c r="H11">
         <v>3021000.0</v>
       </c>
       <c r="I11">
         <v>-1588000.0</v>
       </c>
       <c r="J11">
         <v>542000.0</v>
       </c>
       <c r="K11">
         <v>4861000.0</v>
       </c>
@@ -26533,51 +26740,51 @@
         <v>-1339000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11">
         <v>5372000.0</v>
       </c>
       <c r="R11">
         <v>3158000.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>2886525.53</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>39653000.0</v>
       </c>
       <c r="F12">
         <v>2504000.0</v>
       </c>
       <c r="G12">
         <v>33711000.0</v>
       </c>
       <c r="H12">
         <v>806000.0</v>
       </c>
       <c r="I12">
         <v>578000.0</v>
       </c>
       <c r="J12">
         <v>-2973000.0</v>
       </c>
       <c r="K12">
         <v>17571000.0</v>
       </c>
@@ -26587,51 +26794,51 @@
       <c r="M12">
         <v>19889000.0</v>
       </c>
       <c r="N12">
         <v>21728000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1643000.0</v>
       </c>
       <c r="F13">
         <v>-2149000.0</v>
       </c>
       <c r="G13">
         <v>-180000.0</v>
       </c>
       <c r="H13">
         <v>1269000.0</v>
       </c>
       <c r="I13">
         <v>-1178000.0</v>
       </c>
       <c r="J13">
         <v>-1692000.0</v>
       </c>
       <c r="K13">
         <v>-979000.0</v>
       </c>
@@ -26641,51 +26848,51 @@
       <c r="M13">
         <v>-220000.0</v>
       </c>
       <c r="N13">
         <v>-506000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13">
         <v>0.0</v>
       </c>
       <c r="T13">
         <v>0.0</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
         <v>196600384.0</v>
       </c>
       <c r="C14">
         <v>223242000.0</v>
       </c>
       <c r="D14">
         <v>226759613.0</v>
       </c>
       <c r="E14">
         <v>172809000.0</v>
       </c>
       <c r="F14">
         <v>67077000.0</v>
       </c>
       <c r="G14">
         <v>30193000.0</v>
       </c>
       <c r="H14">
         <v>23726000.0</v>
       </c>
       <c r="I14">
         <v>12389000.0</v>
       </c>
@@ -26711,85 +26918,85 @@
         <v>11256000.0</v>
       </c>
       <c r="Q14">
         <v>9053000.0</v>
       </c>
       <c r="R14">
         <v>10705000.0</v>
       </c>
       <c r="S14">
         <v>5447000.0</v>
       </c>
       <c r="T14">
         <v>5695243.0</v>
       </c>
       <c r="U14">
         <v>2617.3</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
         <v>552976830.0</v>
       </c>
       <c r="C16">
         <v>231328000.0</v>
       </c>
       <c r="D16">
         <v>127492356.0</v>
       </c>
       <c r="E16">
         <v>80493000.0</v>
       </c>
       <c r="F16">
         <v>107097000.0</v>
       </c>
       <c r="G16">
         <v>131898000.0</v>
       </c>
       <c r="H16">
         <v>83404000.0</v>
       </c>
       <c r="I16">
         <v>90503000.0</v>
       </c>
@@ -26825,81 +27032,81 @@
       </c>
       <c r="T16">
         <v>47702716.0</v>
       </c>
       <c r="U16">
         <v>5031829.0</v>
       </c>
       <c r="V16">
         <v>314243.0</v>
       </c>
       <c r="W16">
         <v>1019.1</v>
       </c>
       <c r="X16">
         <v>510.38</v>
       </c>
       <c r="Y16">
         <v>3346.86</v>
       </c>
       <c r="Z16">
         <v>1501.6</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
         <v>294411158.0</v>
       </c>
       <c r="C18">
         <v>161899000.0</v>
       </c>
       <c r="D18">
         <v>81054674.0</v>
       </c>
       <c r="E18">
         <v>-56987000.0</v>
       </c>
       <c r="F18">
         <v>-5151000.0</v>
       </c>
       <c r="G18">
         <v>352000.0</v>
       </c>
       <c r="H18">
         <v>-161126000.0</v>
       </c>
       <c r="I18">
         <v>-14441000.0</v>
       </c>
@@ -26935,51 +27142,51 @@
       </c>
       <c r="T18">
         <v>-3103100.64</v>
       </c>
       <c r="U18">
         <v>-1040731.56</v>
       </c>
       <c r="V18">
         <v>-83299.9</v>
       </c>
       <c r="W18">
         <v>-14370.97</v>
       </c>
       <c r="X18">
         <v>-9116.28</v>
       </c>
       <c r="Y18">
         <v>-5693.09</v>
       </c>
       <c r="Z18">
         <v>-7902.69</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19">
         <v>-2075000.0</v>
       </c>
       <c r="C19">
         <v>-194440000.0</v>
       </c>
       <c r="D19">
         <v>-238706000.0</v>
       </c>
       <c r="E19">
         <v>-255333000.0</v>
       </c>
       <c r="F19">
         <v>14000.0</v>
       </c>
       <c r="G19">
         <v>3306000.0</v>
       </c>
       <c r="H19">
         <v>-145214000.0</v>
       </c>
       <c r="I19">
         <v>-205053000.0</v>
       </c>
@@ -26995,91 +27202,91 @@
       <c r="M19">
         <v>-18016000.0</v>
       </c>
       <c r="N19">
         <v>-12063000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19">
         <v>0.0</v>
       </c>
       <c r="T19">
         <v>0.0</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>155000.0</v>
       </c>
       <c r="F20">
         <v>313000.0</v>
       </c>
       <c r="G20">
         <v>70011000.0</v>
       </c>
       <c r="H20">
         <v>69000000.0</v>
       </c>
       <c r="I20">
         <v>959000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
         <v>-24374000.0</v>
       </c>
       <c r="C21">
         <v>-22839000.0</v>
       </c>
       <c r="D21">
         <v>-31625000.0</v>
       </c>
       <c r="E21">
         <v>47791000.0</v>
       </c>
       <c r="F21">
         <v>-44216000.0</v>
       </c>
       <c r="G21">
         <v>2253000.0</v>
       </c>
       <c r="H21">
         <v>77615000.0</v>
       </c>
       <c r="I21">
         <v>29093000.0</v>
       </c>
@@ -27095,51 +27302,51 @@
       <c r="M21">
         <v>-227000.0</v>
       </c>
       <c r="N21">
         <v>-449000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21">
         <v>0.0</v>
       </c>
       <c r="T21">
         <v>0.0</v>
       </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
         <v>269824152.0</v>
       </c>
       <c r="C22">
         <v>128735000.0</v>
       </c>
       <c r="D22">
         <v>-51768272.0</v>
       </c>
       <c r="E22">
         <v>-135906000.0</v>
       </c>
       <c r="F22">
         <v>59399000.0</v>
       </c>
       <c r="G22">
         <v>21553000.0</v>
       </c>
       <c r="H22">
         <v>23796000.0</v>
       </c>
       <c r="I22">
         <v>33990000.0</v>
       </c>
@@ -27175,51 +27382,51 @@
       </c>
       <c r="T22">
         <v>-2816318.29</v>
       </c>
       <c r="U22">
         <v>-520907.41</v>
       </c>
       <c r="V22">
         <v>-96586.56</v>
       </c>
       <c r="W22">
         <v>-76745.53</v>
       </c>
       <c r="X22">
         <v>-31583.76</v>
       </c>
       <c r="Y22">
         <v>-46039.32</v>
       </c>
       <c r="Z22">
         <v>-46526.89</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
         <v>-51110320.0</v>
       </c>
       <c r="C23">
         <v>-9168000.0</v>
       </c>
       <c r="D23">
         <v>-18347410.0</v>
       </c>
       <c r="E23">
         <v>-3396000.0</v>
       </c>
       <c r="F23">
         <v>-7519000.0</v>
       </c>
       <c r="G23">
         <v>-3358000.0</v>
       </c>
       <c r="H23">
         <v>-2490000.0</v>
       </c>
       <c r="I23">
         <v>-1338000.0</v>
       </c>
@@ -27255,51 +27462,51 @@
       </c>
       <c r="T23">
         <v>0.36</v>
       </c>
       <c r="U23">
         <v>7675.89</v>
       </c>
       <c r="V23">
         <v>-63080.11</v>
       </c>
       <c r="W23">
         <v>14791.0</v>
       </c>
       <c r="X23">
         <v>6301.0</v>
       </c>
       <c r="Y23">
         <v>7609.38</v>
       </c>
       <c r="Z23">
         <v>7987.22</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24">
         <v>91519536.0</v>
       </c>
       <c r="C24">
         <v>88000.0</v>
       </c>
       <c r="D24">
         <v>1380867.0</v>
       </c>
       <c r="E24">
         <v>-4097000.0</v>
       </c>
       <c r="F24">
         <v>-6513000.0</v>
       </c>
       <c r="G24">
         <v>-13347000.0</v>
       </c>
       <c r="H24">
         <v>1747000.0</v>
       </c>
       <c r="I24">
         <v>-59854000.0</v>
       </c>
@@ -27323,51 +27530,51 @@
       </c>
       <c r="P24">
         <v>3043000.0</v>
       </c>
       <c r="Q24">
         <v>-7124000.0</v>
       </c>
       <c r="R24">
         <v>-66000.0</v>
       </c>
       <c r="S24">
         <v>18077.0</v>
       </c>
       <c r="T24">
         <v>-1003736.24</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
         <v>23058710.0</v>
       </c>
       <c r="C25">
         <v>99404000.0</v>
       </c>
       <c r="D25">
         <v>147519615.0</v>
       </c>
       <c r="E25">
         <v>164571000.0</v>
       </c>
       <c r="F25">
         <v>15274000.0</v>
       </c>
       <c r="G25">
         <v>31265000.0</v>
       </c>
       <c r="H25">
         <v>1444000.0</v>
       </c>
       <c r="I25">
         <v>830000.0</v>
       </c>
@@ -27403,51 +27610,51 @@
       </c>
       <c r="T25">
         <v>7213975.0</v>
       </c>
       <c r="U25">
         <v>106892.0</v>
       </c>
       <c r="V25">
         <v>0.0</v>
       </c>
       <c r="W25">
         <v>0.0</v>
       </c>
       <c r="X25">
         <v>0.0</v>
       </c>
       <c r="Y25">
         <v>0.0</v>
       </c>
       <c r="Z25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26">
         <v>-10446729.0</v>
       </c>
       <c r="C26">
         <v>-34128000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-5929000.0</v>
       </c>
       <c r="F26">
         <v>313000.0</v>
       </c>
       <c r="G26">
         <v>70011000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>959000.0</v>
       </c>
       <c r="J26">
         <v>76686000.0</v>
@@ -27461,51 +27668,51 @@
       <c r="M26">
         <v>8458000.0</v>
       </c>
       <c r="N26">
         <v>707000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>11687000.0</v>
       </c>
       <c r="D27">
         <v>2017000.0</v>
       </c>
       <c r="E27">
         <v>-1000.0</v>
       </c>
       <c r="F27">
         <v>-3079000.0</v>
       </c>
       <c r="G27">
         <v>12284000.0</v>
       </c>
       <c r="H27">
         <v>4567000.0</v>
       </c>
       <c r="I27">
         <v>-2051000.0</v>
       </c>
       <c r="J27">
         <v>-36000.0</v>
@@ -27527,51 +27734,51 @@
       </c>
       <c r="P27">
         <v>3682000.0</v>
       </c>
       <c r="Q27">
         <v>-416000.0</v>
       </c>
       <c r="R27">
         <v>2707000.0</v>
       </c>
       <c r="S27">
         <v>1173377.0</v>
       </c>
       <c r="T27">
         <v>-2033727.15</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>-61665922.0</v>
       </c>
       <c r="C28">
         <v>-66135000.0</v>
       </c>
       <c r="D28">
         <v>-33315972.0</v>
       </c>
       <c r="E28">
         <v>38466000.0</v>
       </c>
       <c r="F28">
         <v>-51422000.0</v>
       </c>
       <c r="G28">
         <v>68906000.0</v>
       </c>
       <c r="H28">
         <v>75125000.0</v>
       </c>
       <c r="I28">
         <v>28714000.0</v>
       </c>
@@ -27607,51 +27814,51 @@
       </c>
       <c r="T28">
         <v>50152479.0</v>
       </c>
       <c r="U28">
         <v>5731683.0</v>
       </c>
       <c r="V28">
         <v>396450.0</v>
       </c>
       <c r="W28">
         <v>14791.0</v>
       </c>
       <c r="X28">
         <v>6301.0</v>
       </c>
       <c r="Y28">
         <v>7609.38</v>
       </c>
       <c r="Z28">
         <v>7987.22</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
         <v>475531211.0</v>
       </c>
       <c r="C29">
         <v>365677000.0</v>
       </c>
       <c r="D29">
         <v>302353959.0</v>
       </c>
       <c r="E29">
         <v>194249000.0</v>
       </c>
       <c r="F29">
         <v>147138000.0</v>
       </c>
       <c r="G29">
         <v>93385000.0</v>
       </c>
       <c r="H29">
         <v>63005000.0</v>
       </c>
       <c r="I29">
         <v>83455000.0</v>
       </c>
@@ -27687,51 +27894,51 @@
       </c>
       <c r="T29">
         <v>13366656.0</v>
       </c>
       <c r="U29">
         <v>222087.0</v>
       </c>
       <c r="V29">
         <v>-20219.79</v>
       </c>
       <c r="W29">
         <v>-8358.42</v>
       </c>
       <c r="X29">
         <v>-9116.28</v>
       </c>
       <c r="Y29">
         <v>-5693.09</v>
       </c>
       <c r="Z29">
         <v>-7902.69</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
         <v>-91711843.0</v>
       </c>
       <c r="C30">
         <v>-194440000.0</v>
       </c>
       <c r="D30">
         <v>-220861395.0</v>
       </c>
       <c r="E30">
         <v>-255333000.0</v>
       </c>
       <c r="F30">
         <v>-118499000.0</v>
       </c>
       <c r="G30">
         <v>-113649000.0</v>
       </c>
       <c r="H30">
         <v>-145214000.0</v>
       </c>
       <c r="I30">
         <v>-205053000.0</v>
       </c>
@@ -27780,864 +27987,873 @@
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ30"/>
+  <dimension ref="A1:CK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>147</v>
       </c>
       <c r="CB1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CC1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
         <v>150</v>
       </c>
       <c r="CF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CK1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>553985000.0</v>
+      </c>
+      <c r="C2">
         <v>437852764.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>379264083.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>308092000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>231190401.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>180551000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>105597000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>87634568.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>127492356.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>117216499.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>93424000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>84731000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>80493000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>90267467.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>116126000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>110365000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>106952032.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>135565584.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>121793000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>145678000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>131898000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>85176000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>76685000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>88542000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>83404000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>72177000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>77220000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>112941000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>90503000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>55167000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>102455000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>170983000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>183074000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>118660000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>34094000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>82211000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>82484000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>64580000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>55989000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>64265000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>72218000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>67241000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>40945000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>42980000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>42867000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>40502000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>30605000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>41192000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>31704000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>31348000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>43693000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>63973000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>58720000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>60720000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>60653000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>53852000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>38730000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>60527000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>63778000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>61473000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>70298000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>44714000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>48885000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>68215000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>30763000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>33676000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>31165000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>27022000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>29454000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>38942943.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>45789939.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>48961430.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>45895268.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>44281829.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>33142465.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>27310513.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1422732.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>19168165.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3586862.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5037245.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>651937.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>36126.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>225563.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>329679.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>10733.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>14687.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>6655.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1062.64</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>45281000</v>
+      </c>
+      <c r="C3">
         <v>45170815</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>48075876</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>47015000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>39439473</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>61917000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>50128000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>26365610</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41156332</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>53150770</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>37049000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>67484000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>61550000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>72898442</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>58936000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>53986000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>65790216</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>61463285</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>53010000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>21477000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16335000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10074219</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>35821000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>20713000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>35069000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>114542846</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>52790000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>56738000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>33598000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>35615000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>34813000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>16263000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11205000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11489000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11199000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>11480000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>9790000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9546000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10644000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6184000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16115000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>25620000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>14746000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10688000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6076000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7491000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8393000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>13056000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>10003000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>9185000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>11817000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>21453000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>18395000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>15800000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>11759000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>9690000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7589000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>15438000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>26720000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>22188000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12330000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>12484000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>12315000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7321000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4291000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4504000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3863000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2684000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3070000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8210840.94</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>4407919.16</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7373158.44</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2817448.75</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5201626.1</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5769955.81</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2568453.86</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2929720.87</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5758475.5</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>506948</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>610774.07</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1251635.25</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>8777.75</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>69007</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>71413.48</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>16921.36</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
+      <c r="CK3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -28682,54 +28898,55 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -28774,586 +28991,593 @@
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>111920000.0</v>
+      </c>
+      <c r="C6">
         <v>115124066.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>58588681.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>70330000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>73872384.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>50777000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>74954000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>64069180.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-39857788.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>10275857.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24357000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8693000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4238000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-9810962.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-25212000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5761000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3218809.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-28613552.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13972000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-23886000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>13780000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>46722000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8491000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-11857000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5138000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>11227000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5043000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-35721000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>22438000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>35336000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-47288000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-68528000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-12091000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>64414000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>84566000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-48117000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-273000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>17904000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8591000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-8276000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-7953000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4977000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>26296000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2035000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>113000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2365000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>9897000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-10587000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>9488000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>356000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-12345000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-20280000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5253000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>67000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>6801000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>15122000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-21797000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-3251000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2305000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-8825000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>25584000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-4171000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-19330000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>37452000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-2913000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2511000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>4143000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-2432000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-9348038.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-6846996.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-3171491.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3066162.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3420887.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>11139364.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>5831952.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>25887781.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-11367643.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>15581303.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-1450383.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>4379892.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>615811.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-189437.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-104116.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>303510.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-3954.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>8032.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>5592.36</v>
       </c>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7">
+        <v>-3955000.0</v>
+      </c>
+      <c r="C7">
         <v>15040202.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2525121.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4196000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-11645705.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>875000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-26552000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4089777.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-35169194.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>880930.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>249000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2660000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-10765000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-162482.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11576000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1610000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-28249745.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-15064356.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>727000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-8315000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-17371000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-17378047.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5715000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-10781000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>84000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-8182424.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5155000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1917000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-6978000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2203000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>5004000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-7426000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>4891000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2354000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-5763000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-4708000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-10529000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>3110000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2400000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-14063000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-10263000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>12357000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>10230000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1658000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>3254000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-661000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1959000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-8311000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>7454000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>5588000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-3222000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-3688000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>5712000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>5695000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-6032000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>2484000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-10520000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1850000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-6124000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>3764000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>614000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1248000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>760000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>407000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1003000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1037000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>1524000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-993000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-3792000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>3240127.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1171391.62</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>1757731.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-4085300.69</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>3038764.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>511327.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-1501947.91</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-494069.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-1748538.05</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-382071.84</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-289693.47</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>552514.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>27385.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>64773.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-11187.55</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-13502.42</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>23400.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>49753.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>16715.0</v>
       </c>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -29398,1310 +29622,1323 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
+        <v>7899000.0</v>
+      </c>
+      <c r="C9">
         <v>-8354468.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4360614.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2387000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>807552.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5305000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-24463000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-102896.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-7263408.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-15286634.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1604000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5712000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-9420000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2011798.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5684269.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13563000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-10437636.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-8301390.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7816000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-99000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-16234000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-534266.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1854000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3454000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>16001000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-13631986.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2718000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3474000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5297000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2560000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1194000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-2232000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>6960000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-4012000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2543000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1246000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-6634000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2348000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-5384000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>539000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-16024000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>8641000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6070000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1386000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-92000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1111000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>703000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-7723000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1388000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>5955000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-821000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-368000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3771000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5234000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-8402000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2134000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-5937000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1312000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-7608000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2021000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1190000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-3055000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-1485000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>19000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-368000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-224000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-514000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-845000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-3490000.0</v>
       </c>
-      <c r="BR9">
-[...1 lines deleted...]
-      </c>
       <c r="BS9">
         <v>0.0</v>
       </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
         <v>0.0</v>
       </c>
       <c r="BW9">
         <v>0.0</v>
       </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
-      <c r="BZ9"/>
+      <c r="BZ9">
+        <v>0.0</v>
+      </c>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10">
+        <v>-1573000.0</v>
+      </c>
+      <c r="C10">
         <v>-7498023.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2923600.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-394000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5610994.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-85000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1024000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9880597.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9757218.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>409048.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6426000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-11381000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3659000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6681965.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2737000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1561000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-9471919.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5573024.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-7998000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7061000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3132000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-28485842.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>538000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1763000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-9537000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-119157.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>208000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>673000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1798000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2087000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>291000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>213000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-799000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-946000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1972000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1079000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-746000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1421000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-578000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1635000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>712000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1758000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>313000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>463000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>789000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-118000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>113000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-590000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>877000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-825000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-735000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1330000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>584000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-649000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>404000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-53000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1269000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2189000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-2825000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1122000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1137000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-144000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-537000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-572000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-284000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-463000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-231000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>9000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>372000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-41802.32</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-176939.09</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>60619.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-200136.01</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-328378.87</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-394834.45</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>25850.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-108453.54</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>6323000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6522000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>10489000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10856000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
         <v>-9293000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-4029000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2651000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-41000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4975000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10940000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6263000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-6035000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5047000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6203000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1610000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2166000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>243000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3997000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3745000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-5592000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1454000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>542000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>62000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-5262000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>223000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4861000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>8106000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>4900000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-1339000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>2382000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>5372000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3416000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>661000.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>3158000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1457000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
-[...1 lines deleted...]
-      </c>
+      <c r="BR11"/>
       <c r="BS11">
         <v>0.0</v>
       </c>
       <c r="BT11">
         <v>0.0</v>
       </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
+        <v>0.0</v>
+      </c>
+      <c r="BW11">
         <v>2886525.53</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1489662.13</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>728890.57</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1058091.29</v>
       </c>
-      <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>12051000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-3269000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-3941000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>38939000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5320000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2570000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-6605000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10638000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>278000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-576000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-7836000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13754000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15492000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8096000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-4150000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-7940000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8554000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-1291000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3792000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-1536000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6023000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-9387000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-2973000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4309000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-3642000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-4476000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>17571000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>67000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>19889000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>21728000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
-[...1 lines deleted...]
-      </c>
+      <c r="BR12"/>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
-      <c r="BZ12"/>
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-1252000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1807000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-10765000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-1403000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-2682000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1610000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1008000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2830000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1826000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1153000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3003000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>83000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>692000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>395000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1356000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-764000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>532000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1245000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>254000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1321000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-226000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>185000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>184000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1692000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1310000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>387000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-3372000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-979000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-481000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-220000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-506000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
-      <c r="BR13">
-[...1 lines deleted...]
-      </c>
+      <c r="BR13"/>
       <c r="BS13">
         <v>0.0</v>
       </c>
       <c r="BT13">
         <v>0.0</v>
       </c>
       <c r="BU13">
         <v>0.0</v>
       </c>
       <c r="BV13">
         <v>0.0</v>
       </c>
       <c r="BW13">
         <v>0.0</v>
       </c>
       <c r="BX13">
         <v>0.0</v>
       </c>
       <c r="BY13">
         <v>0.0</v>
       </c>
-      <c r="BZ13"/>
+      <c r="BZ13">
+        <v>0.0</v>
+      </c>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
+        <v>45913000.0</v>
+      </c>
+      <c r="C14">
         <v>46136439.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>52967217.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>48342000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>61833602.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>79562000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>62048000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>42283277.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>50057390.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>71332494.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>65138202.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>42251521.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>45588466.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>45253262.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>46862000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>42943000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>40096478.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>45743450.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25860000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8262000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>880000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>14252883.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7827000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5017000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1805000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12002622.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12850000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5387000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1431000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>11218000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3819000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1717000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-4157000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-28902000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8972000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1278000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1792000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6593000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3434000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3933000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>178000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>30967000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3394000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1549000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-3143000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4875000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5417000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5299000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4967000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>19432000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3952000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>19620000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4167000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4087000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5337000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6676000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-1575000.0</v>
       </c>
-      <c r="BF14"/>
       <c r="BG14"/>
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>-10692000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1801000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>3814000.0</v>
       </c>
-      <c r="BK14"/>
-      <c r="BL14">
+      <c r="BL14"/>
+      <c r="BM14">
         <v>1655000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>33000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>5878000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1498000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1927000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1402000.0</v>
       </c>
-      <c r="BR14">
-[...1 lines deleted...]
-      </c>
       <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
         <v>1290124.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1181817.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1030797.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>994397.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1952910.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1533990.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1213945.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3003.42</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>35.15</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1368.18</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2583.01</v>
       </c>
-      <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -30727,355 +30964,359 @@
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
-[...1 lines deleted...]
-      </c>
+      <c r="BR15"/>
       <c r="BS15">
         <v>0.0</v>
       </c>
       <c r="BT15">
         <v>0.0</v>
       </c>
       <c r="BU15">
         <v>0.0</v>
       </c>
       <c r="BV15">
         <v>0.0</v>
       </c>
       <c r="BW15">
         <v>0.0</v>
       </c>
       <c r="BX15">
         <v>0.0</v>
       </c>
       <c r="BY15">
         <v>0.0</v>
       </c>
-      <c r="BZ15"/>
+      <c r="BZ15">
+        <v>0.0</v>
+      </c>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>665905000.0</v>
+      </c>
+      <c r="C16">
         <v>552976830.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>437852764.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>378422000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>305062785.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>231328000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>180551000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>151703748.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>87634568.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>127492356.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>117781000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>93424000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>84731000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>80456505.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>90914000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>116126000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>110170841.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>106952032.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>135765000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>121792000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>145678000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>131898000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>85176000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>76685000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>88542000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>83404000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>72177000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>77220000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>112941000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>90503000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>55167000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>102455000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>170983000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>183074000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>118660000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>34094000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>82211000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>82484000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>64580000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>55989000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>64265000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>72218000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>67241000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>40945000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>42980000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>42867000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>40502000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>30605000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>41192000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>31704000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>31348000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>43693000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>63973000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>58720000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>60720000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>60653000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>53852000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>38730000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>60527000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>63778000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>61473000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>70298000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>44714000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>48885000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>68215000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>30763000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>33676000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>31165000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>27022000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>29594905.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>38942943.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>45789939.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>48961430.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>47702716.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>44281829.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>33142465.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>27310513.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>7800522.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>19168165.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3586862.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5031829.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>651937.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>36126.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>225563.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>314243.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>10733.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>14687.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>6655.0</v>
       </c>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -31120,539 +31361,546 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>164078000.0</v>
+      </c>
+      <c r="C18">
         <v>119770411.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>62197618.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>20291000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>86557671.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>88401000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>42754000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>46983315.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7573016.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>54257543.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>69415000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-23255000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-19792000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-23233123.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5716000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6554000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-32139947.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4946989.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-13631000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8073000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4804000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>22397307.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9639000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-19948000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-31331000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>132520293.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-34626000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-32740000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-29664000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-16324000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-12893000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5626000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>8875000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>17491000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>9203000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>529000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-896000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>16298000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>17869000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-7508000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-16448000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-2444000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3154000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-5586000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2515000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1812000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>11350000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-6278000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>14365000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>7587000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-7470000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-19263000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>3593000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1760000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2160000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>8509000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-3417000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-8126000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-18374000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-10673000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-3995000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-6075000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-6483000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-2331000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-413000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>1534000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-1351000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>2016000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-2634000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-3393168.94</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-4342258.16</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-3322368.44</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-4478771.98</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>734529.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-1460676.81</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-1033746.86</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-1343208.87</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-7649614.95</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>345158.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-1324944.89</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-846219.25</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-102888.47</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>12491.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-104115.99</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-47994.31</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-2783.76</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>8044.56</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>5592.36</v>
       </c>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19">
+        <v>142000.0</v>
+      </c>
+      <c r="C19">
         <v>54000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-34188000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>19017000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-40489000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-60291000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-47571000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-47075000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-39503000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-51000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-33677000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-73238000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-59590000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-72822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="P19">
         <v>14000.0</v>
       </c>
       <c r="Q19">
+        <v>14000.0</v>
+      </c>
+      <c r="R19">
         <v>-65485000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-51265000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>14000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-50687000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4635000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-7250000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-36427000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-23725000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-46246000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-45747000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-63271000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-57363000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>20381000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>47812000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-26564000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-50987000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-17564000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>7724000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>75863000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-46038000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-69029000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-6234000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-2526000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-18016000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-12063000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
-      <c r="BR19">
-[...1 lines deleted...]
-      </c>
+      <c r="BR19"/>
       <c r="BS19">
         <v>0.0</v>
       </c>
       <c r="BT19">
         <v>0.0</v>
       </c>
       <c r="BU19">
         <v>0.0</v>
       </c>
       <c r="BV19">
         <v>0.0</v>
       </c>
       <c r="BW19">
         <v>0.0</v>
       </c>
       <c r="BX19">
         <v>0.0</v>
       </c>
       <c r="BY19">
         <v>0.0</v>
       </c>
-      <c r="BZ19"/>
+      <c r="BZ19">
+        <v>0.0</v>
+      </c>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20">
         <v>155000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>202000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -31676,2476 +31924,2503 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
+        <v>-6863000.0</v>
+      </c>
+      <c r="C21">
         <v>-6677000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-6585000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6114000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6001000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5891000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>33435000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-45818000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>37666000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>22004000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12011000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7751000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>17034000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>36769000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-31626000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7751000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2400000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2439000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>22488000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1103000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-57396000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>38264000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>43698000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>37713000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1867000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29999000.0</v>
       </c>
       <c r="AE21">
         <v>29999000.0</v>
       </c>
       <c r="AF21">
+        <v>29999000.0</v>
+      </c>
+      <c r="AG21">
         <v>-363000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-543000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2128000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-533000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-529000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-527000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1219000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>39316000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-227000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-449000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
-[...1 lines deleted...]
-      </c>
+      <c r="BR21"/>
       <c r="BS21">
         <v>0.0</v>
       </c>
       <c r="BT21">
         <v>0.0</v>
       </c>
       <c r="BU21">
         <v>0.0</v>
       </c>
       <c r="BV21">
         <v>0.0</v>
       </c>
       <c r="BW21">
         <v>0.0</v>
       </c>
       <c r="BX21">
         <v>0.0</v>
       </c>
       <c r="BY21">
         <v>0.0</v>
       </c>
-      <c r="BZ21"/>
+      <c r="BZ21">
+        <v>0.0</v>
+      </c>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>119945000.0</v>
+      </c>
+      <c r="C22">
         <v>69108199.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>122218881.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>47705000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>61482666.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11344000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>54418000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>19493978.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26619557.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-94867469.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>30883000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3472000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11857000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-153002798.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-4126000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1679000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>26386134.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15692979.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>211000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>16182000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>26402000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>19041688.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>13089000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-5655000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4498000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19324721.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-7710000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10279000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2243000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2232000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6853000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11151000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>13754000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>34140000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10268000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8898000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>12999000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4853000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11817000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-1390000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2578000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-17290000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2592000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>236000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3854000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>57000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>7824000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2868000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4853000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-14930000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-264000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-10571000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>6665000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>8472000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>8026000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3854000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>11111000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-14095000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>11670000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>6197000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4782000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4220000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-2541000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5980000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5296000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1037000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-556000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1198000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-1056000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-2273313.34</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-361989.61</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2465944.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-622753.33</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1414141.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-3470298.67</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>762316.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-1522477.46</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-321635.39</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-1502884.78</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-530664.71</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-191558.16</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-120705.78</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-120874.99</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-87768.48</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-17570.54</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-26184.31</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-41708.69</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-11123.02</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>206</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-6762578.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-19452890.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-11953512.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5982867.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1973000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>44141189.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5614102.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4911959.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5184100.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1305000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-7123000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>47005901.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3036375.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2708000.0</v>
       </c>
       <c r="P23">
         <v>-2708000.0</v>
       </c>
       <c r="Q23">
+        <v>-2708000.0</v>
+      </c>
+      <c r="R23">
         <v>-3270682.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3376522.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-4483000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2439000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2606833.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3123000.0</v>
       </c>
       <c r="Y23">
         <v>-3123000.0</v>
       </c>
       <c r="Z23">
+        <v>-3123000.0</v>
+      </c>
+      <c r="AA23">
         <v>-2338208.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2490000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1867000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-546000.0</v>
       </c>
       <c r="AE23">
         <v>-546000.0</v>
       </c>
       <c r="AF23">
+        <v>-546000.0</v>
+      </c>
+      <c r="AG23">
         <v>-363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-792000.0</v>
       </c>
       <c r="AH23">
         <v>-792000.0</v>
       </c>
       <c r="AI23">
+        <v>-792000.0</v>
+      </c>
+      <c r="AJ23">
         <v>3000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-29283.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-4974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="AM23">
         <v>6000.0</v>
       </c>
       <c r="AN23">
+        <v>6000.0</v>
+      </c>
+      <c r="AO23">
         <v>-172000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-6000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AR23">
         <v>5000.0</v>
       </c>
       <c r="AS23">
+        <v>5000.0</v>
+      </c>
+      <c r="AT23">
         <v>1002000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4831000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81000.0</v>
       </c>
       <c r="AW23">
         <v>-81000.0</v>
       </c>
       <c r="AX23">
+        <v>-81000.0</v>
+      </c>
+      <c r="AY23">
         <v>-449000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>676000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-129000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-159000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-9350000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>9948000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-31644000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-10559000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-8998000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>18000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-24668000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-11002000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-22447000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-14000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-9560000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-16000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>141000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-2066000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-145080.22</v>
       </c>
-      <c r="BS23">
-[...1 lines deleted...]
-      </c>
       <c r="BT23">
+        <v>0.0</v>
+      </c>
+      <c r="BU23">
         <v>0.08</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>0.88</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-13095.03</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>13094.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>9156.89</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-9156.15</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>7470.56</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>0.12</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>0.46</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>949259.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>117193.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-71413.48</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-16921.36</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>45005.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>-18452000.0</v>
+      </c>
+      <c r="C24">
         <v>10076863.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3609820.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>75311000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2087672.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>222000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-605000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-23155114.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-806381.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1809719.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1847000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1168000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1960000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>923661.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1271636.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-4104000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-508165.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10699017.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>795000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-29210000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>11700000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3528314.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-606000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-5348000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-5066000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>26889251.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-10481000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-150000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-17504000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-25238000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-9080000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-23128000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-2133000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>27000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1613000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1486000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-5400000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>9000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2260000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>757000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-3268000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1905000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-2329000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1076000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>414000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1422000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-828000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>575000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>164000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>141000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-18000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>573000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-658000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>340000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>537000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1157000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>7567000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>23675000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>14007000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-2707000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-4452000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-15113000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>5002000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-2154000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>118000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1118000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1124000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>986337.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-377770.68</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-443787.65</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-146701.64</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-261391.36</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-742344.88</v>
       </c>
-      <c r="BX24">
-[...1 lines deleted...]
-      </c>
       <c r="BY24">
         <v>0.0</v>
       </c>
       <c r="BZ24">
+        <v>0.0</v>
+      </c>
+      <c r="CA24">
         <v>-3783722.71</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-499994.4</v>
       </c>
-      <c r="CB24">
-[...1 lines deleted...]
-      </c>
       <c r="CC24">
+        <v>0.0</v>
+      </c>
+      <c r="CD24">
         <v>543520.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-226457.3</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-317062.91</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>-46158.75</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>-10917000.0</v>
+      </c>
+      <c r="C25">
         <v>41213069.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-53596129.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-58197000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22629417.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>58662000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7650720.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>33534928.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9060345.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>140279402.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>68445000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>37061000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>33025000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>179775020.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5725000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>34852000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>563840.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13005256.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>29743000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10370000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3287000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>20992765.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>344000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5298000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2586000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2142889.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>173000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>81000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>50000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1722000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>764000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1402000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>178000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-572000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>950000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>571000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-72000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>194000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>121000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>128000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>140000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>105000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>175000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>203000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-208000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>203000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>204000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>162000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>159000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>134000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>126000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>119000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>106000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>46000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>48000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>669000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>8000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>22783000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1596000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>10406000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>666000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-2661000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>7801000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-2300000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-1735000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-4331000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1733000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>411000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3268000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>4699290.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-597200.36</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-2090680.38</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1139609.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>723242.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>4689783.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-295360.07</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2096309.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>176030.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1723131.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>104819.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>41876.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-790.16</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-414.05</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>66253.0</v>
       </c>
-      <c r="CG25">
-[...1 lines deleted...]
-      </c>
       <c r="CH25">
         <v>0.0</v>
       </c>
       <c r="CI25">
         <v>0.0</v>
       </c>
-      <c r="CJ25"/>
+      <c r="CJ25">
+        <v>0.0</v>
+      </c>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26">
+        <v>-24453000.0</v>
+      </c>
+      <c r="C26">
         <v>-6205824.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>32571.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>78512.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-4152415.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-30593000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-189.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-25805.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3519209.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3535000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>-82417.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2920000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3009000.0</v>
       </c>
       <c r="Q26">
         <v>-3009000.0</v>
       </c>
       <c r="R26">
+        <v>-3009000.0</v>
+      </c>
+      <c r="S26">
         <v>313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000.0</v>
       </c>
       <c r="T26">
         <v>-44000.0</v>
       </c>
-      <c r="U26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U26">
+        <v>-44000.0</v>
+      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>70011000.0</v>
       </c>
       <c r="X26">
+        <v>70011000.0</v>
+      </c>
+      <c r="Y26">
         <v>69000000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>959000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>945000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>76686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="AJ26">
         <v>-2000.0</v>
       </c>
       <c r="AK26">
+        <v>-2000.0</v>
+      </c>
+      <c r="AL26">
         <v>76408000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>10025000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>2026000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>8458000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>707000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
-[...1 lines deleted...]
-      </c>
+      <c r="BR26"/>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
-      <c r="BZ26"/>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
       <c r="CA26"/>
-      <c r="CB26">
+      <c r="CB26"/>
+      <c r="CC26">
         <v>-4781.3</v>
       </c>
-      <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>2623000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1599000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2091000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5821000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2176000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8648000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>312000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1124000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-303000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2961000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-1139000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-1083000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-740000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2292000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-175000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-734000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-4462000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4614000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3503000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5699000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-1532000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2456000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1504000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>671000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-64000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>454000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-465000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1112000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>-3152000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>-815000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>45000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>697000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>-3744000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>69000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>101000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>83000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>215000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>986000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>297000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>718000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>518000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1458000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-799000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2205000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2722000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>105000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1292000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>842000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>982000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>-262000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2295000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-46000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-285000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>474000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1204000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1553000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>451000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2024000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1263000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-2440000.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>2224000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>123000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>11000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>349000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>155409.79</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-676753.08</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>713105.99</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-2033727.15</v>
       </c>
-      <c r="BW27">
-[...1 lines deleted...]
-      </c>
       <c r="BX27">
         <v>0.0</v>
       </c>
-      <c r="BY27"/>
+      <c r="BY27">
+        <v>0.0</v>
+      </c>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>-31316000.0</v>
+      </c>
+      <c r="C28">
         <v>-12968326.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-19419483.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17989000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-10241960.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-38457000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>30246000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-9739972.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-48252489.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-46066690.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-47123000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>37666000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22004000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11251660.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-23652000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14025000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>37220586.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-34193692.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-12278000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2198000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2439000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>23338085.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-325000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8481000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>38264000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>42069508.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>37713000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1867000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1929000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>29467000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>549000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>33000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1335000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-259000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-528000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-578000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>70907000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4016000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>998000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1988000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1804000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>57000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-17000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>40299000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1002000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4808000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>993000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2353000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>77000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-82000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>592000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-122000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-130000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-129000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-159000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1077000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>459000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1949000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>630000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-177000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>76000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>42536000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-44000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>60000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>31139000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-188000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>456000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-39000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-180000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1132992.97</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-338110.3</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>76099.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7691635.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2943574.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>13231300.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>6746614.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>27230989.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-1611614.98</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>17200059.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>735591.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4665230.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>949259.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>117193.0</v>
       </c>
-      <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28">
         <v>351445.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>45005.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>209359000.0</v>
+      </c>
+      <c r="C29">
         <v>164941226.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>110273495.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>67306000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>125997144.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>150318000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>92882000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>73348926.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>48729349.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>107408313.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>106464000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>44229000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>41758000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>49665319.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>64652000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>47432000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>33650268.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>56516295.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>39379000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>29550000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21139000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>32471526.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>45460000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>765000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3738000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>17977446.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>18164000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>23998000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3934000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>19291000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>21920000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>21889000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>20080000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>28980000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>20402000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>12009000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>8894000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>25844000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>28513000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1324000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-333000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>23176000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>17900000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>5102000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>8591000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>9303000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>19743000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>6778000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>24368000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>16772000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>4347000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>2190000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>21988000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>17560000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>13919000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>18199000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>4172000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>7312000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>8346000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>11515000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>8335000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>6409000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>5832000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>4990000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>3878000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>6038000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>2512000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>4700000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>436000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>4817672.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>65661.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>4050790.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-1661323.23</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>5936156.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>4309279.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>1534707.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>1586512.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-1891139.45</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-161789.89</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-714170.83</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>405416.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-94110.72</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-56515.47</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-32702.51</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-31072.95</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-2783.76</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>8044.56</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>5592.36</v>
       </c>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-63591000.0</v>
+      </c>
+      <c r="C30">
         <v>-35037477.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-34155534.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19017000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-40366662.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-60291000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-47571000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-47019597.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-39326540.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-52284036.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-33677000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-73238000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-59590000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-72473634.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-58936000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-58090000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-66289267.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-50775441.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-11912000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-50687000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4635000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6863366.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-36427000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-21054000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-36767000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-46527501.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-63271000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-57363000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20381000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-13041000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-70457000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-90378000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-30902000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>35396000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>64666000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-59131000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-80305000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-12045000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-20920000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-8940000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-9424000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-18256000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8413000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-47436000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-9110000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-11717000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-10544000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-19960000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-14739000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-16023000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-17259000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-22291000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-16429000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-19233000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-14411000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-9350000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>9948000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-31644000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-10559000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-8998000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-18656000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-24668000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-11002000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-22447000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>724000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-9560000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3744000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1609000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-2066000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-7224503.74</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-4785689.84</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-7816946.09</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-2964150.39</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-5463017.46</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-6512300.69</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-2568453.86</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-2929720.87</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-9542198.22</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>6953.97</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-1471803.86</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-708115.04</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-235235.06</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-248054.98</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-71413.48</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-16921.36</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-46158.75</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>