--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -924,54 +927,54 @@
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
         <v>-1388000000.0</v>
       </c>
       <c r="C5">
         <v>-1379000000.0</v>
       </c>
       <c r="D5">
         <v>-691000000.0</v>
       </c>
       <c r="E5">
-        <v>9357000000.0</v>
+        <v>-1878000000.0</v>
       </c>
       <c r="F5">
-        <v>16655000000.0</v>
+        <v>-1037000000.0</v>
       </c>
       <c r="G5">
         <v>14727000000.0</v>
       </c>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>460000000.0</v>
       </c>
@@ -2093,2942 +2096,3083 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>3410000000.0</v>
+      </c>
+      <c r="C2">
         <v>3250000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2987000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2975000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3152000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3022000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2911000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2824000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2931000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2947000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2774000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2835000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2977000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3090000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2687000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2702000000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>2729000000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-    </row>
-    <row r="3" spans="1:21">
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-1398000000.0</v>
+      </c>
+      <c r="C5">
         <v>-1388000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1156000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1090000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1200000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1379000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-771000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-845000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-786000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-691000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-280000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>70000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>75000000.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
+        <v>-1878000000.0</v>
+      </c>
+      <c r="P5">
         <v>-1942000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1649000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16655000000.0</v>
       </c>
       <c r="R5">
         <v>16655000000.0</v>
       </c>
-      <c r="S5"/>
+      <c r="S5">
+        <v>16655000000.0</v>
+      </c>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>14727000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>443000000.0</v>
+      </c>
+      <c r="C7">
         <v>460000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>462000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>441000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425000000.0</v>
       </c>
       <c r="F7">
         <v>425000000.0</v>
       </c>
       <c r="G7">
+        <v>425000000.0</v>
+      </c>
+      <c r="H7">
         <v>420000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>422000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>413000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>421000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>386000000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>400000000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>5000000.0</v>
       </c>
       <c r="C8">
         <v>5000000.0</v>
       </c>
       <c r="D8">
         <v>5000000.0</v>
       </c>
       <c r="E8">
         <v>5000000.0</v>
       </c>
       <c r="F8">
         <v>5000000.0</v>
       </c>
       <c r="G8">
         <v>5000000.0</v>
       </c>
       <c r="H8">
         <v>5000000.0</v>
       </c>
       <c r="I8">
         <v>5000000.0</v>
       </c>
       <c r="J8">
         <v>5000000.0</v>
       </c>
       <c r="K8">
         <v>5000000.0</v>
       </c>
       <c r="L8">
         <v>5000000.0</v>
       </c>
       <c r="M8">
         <v>5000000.0</v>
       </c>
       <c r="N8">
+        <v>5000000.0</v>
+      </c>
+      <c r="O8">
         <v>11235000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>18801000000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>17692000000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>6451000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6425000000.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>2285000000.0</v>
+      </c>
+      <c r="C10">
         <v>4512000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4005000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3763000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2473000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2890000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3568000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2014000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2563000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2504000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2418000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1939000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2327000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1445000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>498000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>523000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-554000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>556000000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-1007000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>2285000000.0</v>
+      </c>
+      <c r="C12">
         <v>4512000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4005000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3763000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2473000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2890000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3568000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2014000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2563000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2504000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2418000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1939000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2327000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1445000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>498000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>523000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>554000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>556000000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>1007000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>5000000.0</v>
       </c>
       <c r="C13">
         <v>5000000.0</v>
       </c>
       <c r="D13">
         <v>5000000.0</v>
       </c>
       <c r="E13">
         <v>5000000.0</v>
       </c>
       <c r="F13">
         <v>5000000.0</v>
       </c>
       <c r="G13">
         <v>5000000.0</v>
       </c>
       <c r="H13">
         <v>5000000.0</v>
       </c>
       <c r="I13">
         <v>5000000.0</v>
       </c>
       <c r="J13">
         <v>5000000.0</v>
       </c>
       <c r="K13">
         <v>5000000.0</v>
       </c>
       <c r="L13">
         <v>5000000.0</v>
       </c>
       <c r="M13">
         <v>5000000.0</v>
       </c>
       <c r="N13">
+        <v>5000000.0</v>
+      </c>
+      <c r="O13">
         <v>11235000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>18801000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>18680000000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>17692000000.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>457000000.0</v>
+      </c>
+      <c r="C14">
         <v>460273973.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>457000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>458000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>459000000.0</v>
       </c>
       <c r="F14">
         <v>459000000.0</v>
       </c>
       <c r="G14">
         <v>459000000.0</v>
       </c>
       <c r="H14">
         <v>459000000.0</v>
       </c>
       <c r="I14">
         <v>459000000.0</v>
       </c>
       <c r="J14">
-        <v>458000000.0</v>
+        <v>459000000.0</v>
       </c>
       <c r="K14">
         <v>458000000.0</v>
       </c>
       <c r="L14">
         <v>458000000.0</v>
       </c>
       <c r="M14">
+        <v>458000000.0</v>
+      </c>
+      <c r="N14">
         <v>457000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>453926139.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>454710004.0</v>
       </c>
       <c r="P14">
         <v>454710004.0</v>
       </c>
       <c r="Q14">
         <v>454710004.0</v>
       </c>
       <c r="R14">
         <v>454710004.0</v>
       </c>
       <c r="S14">
         <v>454710004.0</v>
       </c>
       <c r="T14">
         <v>454710004.0</v>
       </c>
       <c r="U14">
         <v>454710004.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14">
+        <v>454710004.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>5000000.0</v>
       </c>
-      <c r="N15"/>
+      <c r="N15">
+        <v>5000000.0</v>
+      </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>2153000000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>2002000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1979000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1889000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1943000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1915000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1876000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1879000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1918000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1927000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2003000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2031000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1896000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1764000000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>1864000000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>81000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>64000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>82000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>83000000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>15060000000.0</v>
+      </c>
+      <c r="C20">
         <v>13489000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>13441000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>13417000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>13373000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>13136000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>13138000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>13116000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>12927000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>12936000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>12914000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>12929000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>12924000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>12813000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>12767000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>12819000000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>12892000000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>1908000000.0</v>
+      </c>
+      <c r="C21">
         <v>1130000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1162000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1220000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1238000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1078000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1132000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1195000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1174000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1253000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1332000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1423000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1494000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1520000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1598000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1701000000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>1847000000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>2353000000.0</v>
+      </c>
+      <c r="C22">
         <v>2234000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2304000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2283000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2158000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1939000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2124000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2023000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1989000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1960000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2128000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2264000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2256000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2155000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2200000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2237000000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>1946000000.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>37126000000.0</v>
+      </c>
+      <c r="C23">
         <v>36906000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>36127000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35501000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>33587000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>33089000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>33857000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>31850000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>32208000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>32454000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>32382000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>32311000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>32637000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>27539000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>26067000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>26464000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16896000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>26308000000.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>14974000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>10127000000.0</v>
+      </c>
+      <c r="C24">
         <v>9495000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8277000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8270000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6757000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7449000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9306000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8233000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8247000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8436000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10253000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10233000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10234000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8234000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>31000000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>31000000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>10233000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10234000000.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26">
+        <v>352000000.0</v>
+      </c>
+      <c r="C26">
         <v>351000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>302000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>244000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>235000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>373000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>361000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>340000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>346000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>357000000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>322000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>341000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>8292000000.0</v>
+      </c>
+      <c r="C28">
         <v>5491000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6739000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7080000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6711000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6486000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7165000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7648000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7105000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7359000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7842000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8299000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7912000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7190000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-455000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-150000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>554000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-119000000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>1007000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>20802000000.0</v>
+      </c>
+      <c r="C29">
         <v>20382000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20275000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19987000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17946000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17397000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18630000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17041000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16663000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16575000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17391000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>17340000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16929000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17606000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16902000000.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>16692000000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>4739000000.0</v>
+      </c>
+      <c r="C30">
         <v>3955000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4681000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4475000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4350000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4376000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4275000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4126000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4092000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4315000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4147000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4140000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4097000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3993000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3645000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3428000000.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>3791000000.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
-    </row>
-    <row r="31" spans="1:21">
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>7311000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>6891000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4976000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2494000000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>1897000000.0</v>
+      </c>
+      <c r="C32">
         <v>3396000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1820000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1560000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-234000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>348000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1968000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>488000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>514000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>429000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1903000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1659000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1368000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1127000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>643000000.0</v>
       </c>
-      <c r="P32"/>
       <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>239000000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
-    </row>
-    <row r="33" spans="1:21">
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>27143000000.0</v>
+      </c>
+      <c r="C33">
         <v>22202000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>24232000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24585000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>24210000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>23573000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>23578000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>23413000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>23219000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>23444000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>23302000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>23473000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>23423000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>19720000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>18789000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>19056000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>-554000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>19765000000.0</v>
       </c>
-      <c r="S33"/>
       <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>-1007000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:21">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
-        <v>203000000.0</v>
+        <v>174000000.0</v>
       </c>
       <c r="C34">
         <v>203000000.0</v>
       </c>
       <c r="D34">
+        <v>203000000.0</v>
+      </c>
+      <c r="E34">
         <v>219000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>206000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>208000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>216000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>237000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>233000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>460000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1826000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>5167000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2035000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1833000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1532000000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>318000000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-    </row>
-    <row r="35" spans="1:21">
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>17698000000.0</v>
+      </c>
+      <c r="C35">
         <v>17202000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>15834000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>15799000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>14199000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14883000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16675000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15538000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>15750000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>16163000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>17514000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>17407000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>17504000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>10756000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2554000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2497000000.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>2651000000.0</v>
       </c>
-      <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
-    </row>
-    <row r="36" spans="1:21">
+      <c r="V35"/>
+    </row>
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>1765000000.0</v>
+      </c>
+      <c r="C36">
         <v>233000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1849000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1749000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1600000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1531000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1657000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1530000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1523000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1548000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2022000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2008000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1950000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>860000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2344000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2375000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-554000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>839000000.0</v>
       </c>
-      <c r="S36"/>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>-1007000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:21">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>12000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>6000000.0</v>
       </c>
-      <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-    </row>
-    <row r="38" spans="1:21">
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38">
+        <v>4255000000.0</v>
+      </c>
+      <c r="C38">
         <v>4003000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="D38">
         <v>2000000.0</v>
       </c>
       <c r="E38">
+        <v>2000000.0</v>
+      </c>
+      <c r="F38">
         <v>1000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1509000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1000000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>-2000000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>3585000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3459000000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>2252000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2534000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2375000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>16896000000.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-      <c r="U38">
+      <c r="U38"/>
+      <c r="V38">
         <v>14974000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:21">
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>605000000.0</v>
+      </c>
+      <c r="C39">
         <v>81000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>903000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>394000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>395000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>311000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>310000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>276000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>345000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>231000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>387000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>495000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>534000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>226000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>935000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1220000000.0</v>
       </c>
-      <c r="Q39"/>
-      <c r="R39">
+      <c r="R39"/>
+      <c r="S39">
         <v>250000000.0</v>
       </c>
-      <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
-    </row>
-    <row r="40" spans="1:21">
+      <c r="V39"/>
+    </row>
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>2828000000.0</v>
+      </c>
+      <c r="C40">
         <v>5347000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2717000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2354000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2807000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2692000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2563000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2298000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2666000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3000000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2857000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2738000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3223000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2086000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3936000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3985000000.0</v>
       </c>
-      <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>2058000000.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
-    </row>
-    <row r="41" spans="1:21">
+      <c r="V40"/>
+    </row>
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2240000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2004000000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-    </row>
-    <row r="42" spans="1:21">
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>6407000000.0</v>
+      </c>
+      <c r="C42">
         <v>6481000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>6435000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>6503000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6573000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>6559000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>6525000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>6540000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>6502000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>6493000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>6469000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>6451000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>6425000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-1878000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>18801000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-1649000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>241000000.0</v>
       </c>
-      <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
-      <c r="U42">
+      <c r="U42"/>
+      <c r="V42">
         <v>247000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:21">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
-    </row>
-    <row r="44" spans="1:21">
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-    </row>
-    <row r="45" spans="1:21">
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>6089000000.0</v>
+      </c>
+      <c r="C45">
         <v>6140000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6301000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6228000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6030000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5630000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5715000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5566000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5534000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>5564000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>5350000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5414000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>5366000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>5302000000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-    </row>
-    <row r="46" spans="1:21">
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>3095000000.0</v>
+      </c>
+      <c r="C46">
         <v>3092000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3010000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2962000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2851000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2550000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2539000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2458000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2445000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2500000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2355000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2357000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2327000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2314000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2080000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2161000000.0</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46">
+      <c r="R46"/>
+      <c r="S46">
         <v>2235000000.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
-    </row>
-    <row r="47" spans="1:21">
+      <c r="V46"/>
+    </row>
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>2314000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2080000000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
-    </row>
-    <row r="48" spans="1:21">
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>5654000000.0</v>
+      </c>
+      <c r="C48">
         <v>5281000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4709000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4295000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3810000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3262000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2558000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2101000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1687000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1326000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>937000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>576000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>185000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>0.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
-    </row>
-    <row r="49" spans="1:21">
+      <c r="V48"/>
+    </row>
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>576000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>185000000.0</v>
       </c>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-    </row>
-    <row r="50" spans="1:21">
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>7000000.0</v>
+      </c>
+      <c r="C50">
         <v>508000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2005000000.0</v>
       </c>
       <c r="D50">
         <v>2005000000.0</v>
       </c>
       <c r="E50">
+        <v>2005000000.0</v>
+      </c>
+      <c r="F50">
         <v>2002000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1502000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007000000.0</v>
       </c>
       <c r="H50">
         <v>1007000000.0</v>
       </c>
       <c r="I50">
+        <v>1007000000.0</v>
+      </c>
+      <c r="J50">
         <v>1008000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1006000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="M50">
         <v>5000000.0</v>
       </c>
       <c r="N50">
+        <v>5000000.0</v>
+      </c>
+      <c r="O50">
         <v>15000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>12000000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>6000000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-    </row>
-    <row r="51" spans="1:21">
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>10577000000.0</v>
+      </c>
+      <c r="C51">
         <v>10003000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>10744000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10843000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>9184000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9376000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10733000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>9662000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9668000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9863000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10260000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10238000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>10239000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>8635000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>43000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>373000000.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>437000000.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-    </row>
-    <row r="52" spans="1:21">
+      <c r="V51"/>
+    </row>
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>139000000.0</v>
+      </c>
+      <c r="C52">
         <v>508000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2139000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2259000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2121000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1617000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1121000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1120000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1117000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1116000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="M52">
         <v>5000000.0</v>
       </c>
       <c r="N52">
+        <v>5000000.0</v>
+      </c>
+      <c r="O52">
         <v>119000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>12000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6000000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>110000000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-    </row>
-    <row r="53" spans="1:21">
+      <c r="V52"/>
+    </row>
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>19000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>15000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>442000000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>1108000000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>2014000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:21">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-    </row>
-    <row r="55" spans="1:21">
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>37125000000.0</v>
+      </c>
+      <c r="C55">
         <v>36906000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>36127000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>35500000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>33586000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>33089000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>33855000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>31852000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>32208000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>32454000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>32382000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>32311000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>32637000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>27539000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>26067000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>26464000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>16896000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>26308000000.0</v>
       </c>
-      <c r="S55"/>
       <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>14974000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:21">
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>9982000000.0</v>
+      </c>
+      <c r="C56">
         <v>10701000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>11893000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10915000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>9376000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>9516000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10277000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>8439000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8989000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>9010000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9080000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>8838000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>9214000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>7819000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>7278000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>7408000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>554000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>6543000000.0</v>
       </c>
-      <c r="S56"/>
       <c r="T56"/>
-      <c r="U56">
+      <c r="U56"/>
+      <c r="V56">
         <v>1007000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:21">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>8530000000.0</v>
+      </c>
+      <c r="C57">
         <v>9105000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>10073000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9748000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9969000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9553000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8670000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8318000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8859000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8981000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7565000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>7581000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8236000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7191000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6635000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6693000000.0</v>
       </c>
-      <c r="Q57"/>
-      <c r="R57">
+      <c r="R57"/>
+      <c r="S57">
         <v>6761000000.0</v>
       </c>
-      <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
-    </row>
-    <row r="58" spans="1:21">
+      <c r="V57"/>
+    </row>
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>26228000000.0</v>
+      </c>
+      <c r="C58">
         <v>26307000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>25907000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>25547000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>24168000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>24436000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>25345000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>23856000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>24609000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>25144000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>25079000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>24988000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>25740000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>17947000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9189000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9190000000.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>9412000000.0</v>
       </c>
-      <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
-    </row>
-    <row r="59" spans="1:21">
+      <c r="V58"/>
+    </row>
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-    </row>
-    <row r="60" spans="1:21">
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>10668000000.0</v>
+      </c>
+      <c r="C60">
         <v>10379000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>9993000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>9713000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>9188000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8447000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8317000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>7801000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>7408000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7133000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7131000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>7102000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>6690000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>9357000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>16859000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>17031000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>16896000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>16655000000.0</v>
       </c>
-      <c r="S60"/>
       <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>14974000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:21">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-    </row>
-    <row r="62" spans="1:21">
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>209000000.0</v>
       </c>
-      <c r="M62">
+      <c r="N62">
         <v>201000000.0</v>
       </c>
-      <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5053,2467 +5197,2544 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B2">
         <v>12378000000.0</v>
       </c>
       <c r="C2">
         <v>11467000000.0</v>
       </c>
       <c r="D2">
         <v>11630000000.0</v>
       </c>
       <c r="E2">
         <v>11162000000.0</v>
       </c>
       <c r="F2">
         <v>10411000000.0</v>
       </c>
       <c r="G2">
         <v>10397000000.0</v>
       </c>
       <c r="H2">
         <v>10085000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B3">
         <v>578000000.0</v>
       </c>
       <c r="C3">
         <v>580000000.0</v>
       </c>
       <c r="D3">
         <v>610000000.0</v>
       </c>
       <c r="E3">
         <v>633000000.0</v>
       </c>
       <c r="F3">
         <v>625000000.0</v>
       </c>
       <c r="G3">
         <v>630000000.0</v>
       </c>
       <c r="H3">
         <v>659000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>18000000.0</v>
       </c>
       <c r="F4">
         <v>18000000.0</v>
       </c>
       <c r="G4">
         <v>11839000000.0</v>
       </c>
       <c r="H4">
         <v>-128000000.0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B5">
         <v>3207000000.0</v>
       </c>
       <c r="C5">
         <v>3086000000.0</v>
       </c>
       <c r="D5">
         <v>2435000000.0</v>
       </c>
       <c r="E5">
         <v>2532000000.0</v>
       </c>
       <c r="F5">
         <v>2915000000.0</v>
       </c>
       <c r="G5">
         <v>2776000000.0</v>
       </c>
       <c r="H5">
         <v>2179000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6">
         <v>3785000000.0</v>
       </c>
       <c r="C6">
         <v>3666000000.0</v>
       </c>
       <c r="D6">
         <v>2435000000.0</v>
       </c>
       <c r="E6">
         <v>3165000000.0</v>
       </c>
       <c r="F6">
         <v>3540000000.0</v>
       </c>
       <c r="G6">
         <v>3406000000.0</v>
       </c>
       <c r="H6">
         <v>2838000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9">
         <v>8247000000.0</v>
       </c>
       <c r="C9">
         <v>8205000000.0</v>
       </c>
       <c r="D9">
         <v>7922000000.0</v>
       </c>
       <c r="E9">
         <v>7179000000.0</v>
       </c>
       <c r="F9">
         <v>7174000000.0</v>
       </c>
       <c r="G9">
         <v>6767000000.0</v>
       </c>
       <c r="H9">
         <v>6548000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10">
         <v>2768000000.0</v>
       </c>
       <c r="C10">
         <v>2581000000.0</v>
       </c>
       <c r="D10">
         <v>2361000000.0</v>
       </c>
       <c r="E10">
         <v>2512000000.0</v>
       </c>
       <c r="F10">
         <v>2875000000.0</v>
       </c>
       <c r="G10">
         <v>2710000000.0</v>
       </c>
       <c r="H10">
         <v>2091000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11">
         <v>614000000.0</v>
       </c>
       <c r="C11">
         <v>531000000.0</v>
       </c>
       <c r="D11">
         <v>-743000000.0</v>
       </c>
       <c r="E11">
         <v>563000000.0</v>
       </c>
       <c r="F11">
         <v>600000000.0</v>
       </c>
       <c r="G11">
         <v>652000000.0</v>
       </c>
       <c r="H11">
         <v>410000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B12">
         <v>450000000.0</v>
       </c>
       <c r="C12">
         <v>505000000.0</v>
       </c>
       <c r="D12">
         <v>542000000.0</v>
       </c>
       <c r="E12">
         <v>86000000.0</v>
       </c>
       <c r="F12">
         <v>40000000.0</v>
       </c>
       <c r="G12">
         <v>66000000.0</v>
       </c>
       <c r="H12">
         <v>88000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B13">
         <v>41000000.0</v>
       </c>
       <c r="C13"/>
       <c r="D13">
         <v>26000000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>34000000.0</v>
       </c>
       <c r="G13">
         <v>49000000.0</v>
       </c>
       <c r="H13">
         <v>36000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14">
         <v>-70000000.0</v>
       </c>
       <c r="C14">
         <v>-57000000.0</v>
       </c>
       <c r="D14">
         <v>-46000000.0</v>
       </c>
       <c r="E14">
         <v>-51000000.0</v>
       </c>
       <c r="F14">
         <v>-46000000.0</v>
       </c>
       <c r="G14">
         <v>-51000000.0</v>
       </c>
       <c r="H14">
         <v>-29000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15">
         <v>2084000000.0</v>
       </c>
       <c r="C15">
         <v>1993000000.0</v>
       </c>
       <c r="D15">
         <v>3104000000.0</v>
       </c>
       <c r="E15">
         <v>1916000000.0</v>
       </c>
       <c r="F15">
         <v>2247000000.0</v>
       </c>
       <c r="G15">
         <v>13846000000.0</v>
       </c>
       <c r="H15">
         <v>1524000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1916000000.0</v>
       </c>
       <c r="F16">
         <v>2247000000.0</v>
       </c>
       <c r="G16">
         <v>13846000000.0</v>
       </c>
       <c r="H16">
         <v>1524000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B17">
         <v>2154000000.0</v>
       </c>
       <c r="C17">
         <v>2050000000.0</v>
       </c>
       <c r="D17">
         <v>1618000000.0</v>
       </c>
       <c r="E17">
         <v>1949000000.0</v>
       </c>
       <c r="F17">
         <v>2275000000.0</v>
       </c>
       <c r="G17">
         <v>2058000000.0</v>
       </c>
       <c r="H17">
         <v>1681000000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B18">
         <v>-399000000.0</v>
       </c>
       <c r="C18">
         <v>-505000000.0</v>
       </c>
       <c r="D18">
         <v>-516000000.0</v>
       </c>
       <c r="E18">
         <v>-77000000.0</v>
       </c>
       <c r="F18">
         <v>-6000000.0</v>
       </c>
       <c r="G18">
         <v>-17000000.0</v>
       </c>
       <c r="H18">
         <v>-52000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21">
         <v>2762000000.0</v>
       </c>
       <c r="C21">
         <v>2625000000.0</v>
       </c>
       <c r="D21">
         <v>2435000000.0</v>
       </c>
       <c r="E21">
         <v>2522000000.0</v>
       </c>
       <c r="F21">
         <v>2795000000.0</v>
       </c>
       <c r="G21">
         <v>2720000000.0</v>
       </c>
       <c r="H21">
         <v>2124000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23">
         <v>17863000000.0</v>
       </c>
       <c r="C23">
         <v>17047000000.0</v>
       </c>
       <c r="D23">
         <v>17117000000.0</v>
       </c>
       <c r="E23">
         <v>15819000000.0</v>
       </c>
       <c r="F23">
         <v>14790000000.0</v>
       </c>
       <c r="G23">
         <v>14444000000.0</v>
       </c>
       <c r="H23">
         <v>14509000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25">
         <v>578000000.0</v>
       </c>
       <c r="C25">
         <v>580000000.0</v>
       </c>
       <c r="D25">
         <v>610000000.0</v>
       </c>
       <c r="E25">
         <v>633000000.0</v>
       </c>
       <c r="F25">
         <v>625000000.0</v>
       </c>
       <c r="G25">
         <v>630000000.0</v>
       </c>
       <c r="H25">
         <v>659000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26">
         <v>1260000000.0</v>
       </c>
       <c r="C26">
         <v>1311000000.0</v>
       </c>
       <c r="D26">
         <v>1205000000.0</v>
       </c>
       <c r="E26">
         <v>1026000000.0</v>
       </c>
       <c r="F26">
         <v>816000000.0</v>
       </c>
       <c r="G26">
         <v>810000000.0</v>
       </c>
       <c r="H26">
         <v>833000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28">
         <v>4150000000.0</v>
       </c>
       <c r="C28">
         <v>4269000000.0</v>
       </c>
       <c r="D28">
         <v>4282000000.0</v>
       </c>
       <c r="E28">
         <v>3631000000.0</v>
       </c>
       <c r="F28">
         <v>3563000000.0</v>
       </c>
       <c r="G28">
         <v>3237000000.0</v>
       </c>
       <c r="H28">
         <v>3591000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B29">
         <v>614000000.0</v>
       </c>
       <c r="C29">
         <v>531000000.0</v>
       </c>
       <c r="D29">
         <v>743000000.0</v>
       </c>
       <c r="E29">
         <v>563000000.0</v>
       </c>
       <c r="F29">
         <v>600000000.0</v>
       </c>
       <c r="G29">
         <v>652000000.0</v>
       </c>
       <c r="H29">
         <v>410000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30">
         <v>5485000000.0</v>
       </c>
       <c r="C30">
         <v>5580000000.0</v>
       </c>
       <c r="D30">
         <v>5487000000.0</v>
       </c>
       <c r="E30">
         <v>4657000000.0</v>
       </c>
       <c r="F30">
         <v>4379000000.0</v>
       </c>
       <c r="G30">
         <v>4047000000.0</v>
       </c>
       <c r="H30">
         <v>4424000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31">
         <v>6000000.0</v>
       </c>
       <c r="C31">
         <v>-44000000.0</v>
       </c>
       <c r="D31">
         <v>-74000000.0</v>
       </c>
       <c r="E31">
         <v>-10000000.0</v>
       </c>
       <c r="F31">
         <v>80000000.0</v>
       </c>
       <c r="G31">
         <v>-10000000.0</v>
       </c>
       <c r="H31">
         <v>-33000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B32">
         <v>20625000000.0</v>
       </c>
       <c r="C32">
         <v>19672000000.0</v>
       </c>
       <c r="D32">
         <v>19552000000.0</v>
       </c>
       <c r="E32">
         <v>18341000000.0</v>
       </c>
       <c r="F32">
         <v>17585000000.0</v>
       </c>
       <c r="G32">
         <v>17164000000.0</v>
       </c>
       <c r="H32">
         <v>16633000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>3154000000.0</v>
+      </c>
+      <c r="C2">
         <v>2134000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3153000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3023000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2765000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3044000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2838000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2837000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2749000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3050000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2887000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2877000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2816000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3006000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2803000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2688000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2665000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2727000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2538000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2573000000.0</v>
       </c>
       <c r="U2">
         <v>2573000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:21">
+      <c r="V2">
+        <v>2573000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B3">
+        <v>153000000.0</v>
+      </c>
+      <c r="C3">
         <v>548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000000.0</v>
       </c>
       <c r="D3">
         <v>148000000.0</v>
       </c>
       <c r="E3">
+        <v>148000000.0</v>
+      </c>
+      <c r="F3">
         <v>136000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>140000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>143000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>149000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>148000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>144000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>153000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000000.0</v>
       </c>
       <c r="N3">
         <v>157000000.0</v>
       </c>
       <c r="O3">
+        <v>157000000.0</v>
+      </c>
+      <c r="P3">
         <v>160000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>157000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>159000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>154000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>155000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158000000.0</v>
       </c>
       <c r="U3">
         <v>158000000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3">
+        <v>158000000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
-[...1 lines deleted...]
-      </c>
+      <c r="N4"/>
       <c r="O4">
         <v>6000000.0</v>
       </c>
-      <c r="P4"/>
+      <c r="P4">
+        <v>6000000.0</v>
+      </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B5">
+        <v>602000000.0</v>
+      </c>
+      <c r="C5">
         <v>317000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>754000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>726000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>803000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>945000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>788000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>709000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>650000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>755000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>774000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>692000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>682000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>781000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>607000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>661000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>539000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>761000000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
+        <v>677000000.0</v>
+      </c>
+      <c r="U5">
+        <v>722000000.0</v>
+      </c>
+      <c r="V5">
         <v>708000000.0</v>
       </c>
-      <c r="U5">
-[...3 lines deleted...]
-    <row r="6" spans="1:21">
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>755000000.0</v>
+      </c>
+      <c r="C6">
         <v>865000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>902000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>874000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>939000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1085000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>931000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>858000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>798000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>899000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>927000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>848000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>839000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>938000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>767000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>818000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>698000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>915000000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>832000000.0</v>
+      </c>
+      <c r="U6">
+        <v>880000000.0</v>
+      </c>
+      <c r="V6">
         <v>866000000.0</v>
       </c>
-      <c r="U6">
-[...3 lines deleted...]
-    <row r="7" spans="1:21">
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>1977000000.0</v>
+      </c>
+      <c r="C9">
         <v>2538000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1990000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1985000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2012000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2275000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2026000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2002000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1902000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2156000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1935000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1940000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1891000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1932000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1773000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1796000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1678000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1862000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1767000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1773000000.0</v>
       </c>
       <c r="U9">
         <v>1773000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9">
+        <v>1773000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>505000000.0</v>
+      </c>
+      <c r="C10">
         <v>202000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>643000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>613000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>692000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>834000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>658000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>578000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>512000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>609000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>636000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>570000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>546000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>718000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>622000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>639000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>533000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>755000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>677000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>722000000.0</v>
       </c>
       <c r="U10">
         <v>722000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10">
+        <v>722000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11">
+        <v>94000000.0</v>
+      </c>
+      <c r="C11">
         <v>54000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>179000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>113000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>104000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>96000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>168000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>143000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>124000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>193000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>250000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>137000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>163000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>151000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>129000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>153000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>131000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>179000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>160000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130500000.0</v>
       </c>
       <c r="U11">
         <v>130500000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11">
+        <v>130500000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B12">
+        <v>96000000.0</v>
+      </c>
+      <c r="C12">
         <v>103000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>123000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000000.0</v>
       </c>
       <c r="F12">
         <v>111000000.0</v>
       </c>
       <c r="G12">
+        <v>111000000.0</v>
+      </c>
+      <c r="H12">
         <v>130000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>131000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>138000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>131000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>138000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>137000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>136000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>60000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="R12">
         <v>6000000.0</v>
       </c>
-      <c r="S12"/>
+      <c r="S12">
+        <v>6000000.0</v>
+      </c>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>96</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>24000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>12000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6000000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>5000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>0.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>7000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>0.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>13000000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>4000000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>6000000.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14">
+        <v>-22000000.0</v>
+      </c>
+      <c r="C14">
         <v>-13000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-18000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-14000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-24000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-17000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-19000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-7000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-14000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-13000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-7000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-19000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="Q14">
         <v>-13000000.0</v>
       </c>
       <c r="R14">
+        <v>-13000000.0</v>
+      </c>
+      <c r="S14">
         <v>-12000000.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>389000000.0</v>
+      </c>
+      <c r="C15">
         <v>184000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>446000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>486000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>564000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>720000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>471000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>428000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>374000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>403000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>375000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>418000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>372000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>554000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>488000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>485000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>389000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>564000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>504000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>581000000.0</v>
       </c>
       <c r="U15">
         <v>581000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15">
+        <v>581000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>418000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>189000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>554000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>487000000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B17">
+        <v>411000000.0</v>
+      </c>
+      <c r="C17">
         <v>602000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>464000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>500000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>588000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>738000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>490000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>435000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>388000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>416000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>386000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>433000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>383000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>567000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>494000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>486000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>402000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>576000000.0</v>
       </c>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B18">
+        <v>-97000000.0</v>
+      </c>
+      <c r="C18">
         <v>-81000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-99000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-107000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-111000000.0</v>
       </c>
       <c r="F18">
         <v>-111000000.0</v>
       </c>
       <c r="G18">
+        <v>-111000000.0</v>
+      </c>
+      <c r="H18">
         <v>-125000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-131000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-138000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-124000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-138000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-137000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-123000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-59000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-22000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>0.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>14000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>8000000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>515000000.0</v>
+      </c>
+      <c r="C21">
         <v>664000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>653000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>654000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>629000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>801000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>676000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>608000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>540000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>689000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>617000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>570000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>559000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>777000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>605000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>631000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>509000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>727000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>653000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>708000000.0</v>
       </c>
       <c r="U21">
         <v>708000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21">
+        <v>708000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>4616000000.0</v>
+      </c>
+      <c r="C23">
         <v>4010000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4490000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4352000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4148000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4518000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4187000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4231000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4110000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4517000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4205000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4247000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4148000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4161000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3971000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3853000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3834000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3862000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3652000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3638000000.0</v>
       </c>
       <c r="U23">
         <v>3638000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23">
+        <v>3638000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>183000000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25">
+        <v>153000000.0</v>
+      </c>
+      <c r="C25">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000000.0</v>
       </c>
       <c r="D25">
         <v>148000000.0</v>
       </c>
       <c r="E25">
+        <v>148000000.0</v>
+      </c>
+      <c r="F25">
         <v>136000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>140000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>143000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>149000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>148000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>144000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>153000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000000.0</v>
       </c>
       <c r="N25">
         <v>157000000.0</v>
       </c>
       <c r="O25">
+        <v>157000000.0</v>
+      </c>
+      <c r="P25">
         <v>160000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>157000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>159000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>154000000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26">
+        <v>345000000.0</v>
+      </c>
+      <c r="C26">
         <v>362000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>292000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>302000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344000000.0</v>
       </c>
       <c r="F26">
         <v>344000000.0</v>
       </c>
       <c r="G26">
+        <v>344000000.0</v>
+      </c>
+      <c r="H26">
         <v>316000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>327000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>324000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>315000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>322000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>298000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>270000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>271000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>260000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>257000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>238000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>225000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195500000.0</v>
       </c>
       <c r="U26">
         <v>195500000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26">
+        <v>195500000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>1117000000.0</v>
+      </c>
+      <c r="C28">
         <v>1111000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1045000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1029000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1040000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1130000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1034000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1067000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1038000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1152000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>996000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1072000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1062000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>884000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>908000000.0</v>
       </c>
       <c r="P28">
         <v>908000000.0</v>
       </c>
       <c r="Q28">
+        <v>908000000.0</v>
+      </c>
+      <c r="R28">
         <v>931000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>910000000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28"/>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B29">
+        <v>94000000.0</v>
+      </c>
+      <c r="C29">
         <v>219000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>179000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>113000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>104000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>96000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>168000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>143000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>124000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>193000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>250000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>137000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>163000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>151000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>128000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>153000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>131000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>179000000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>1462000000.0</v>
+      </c>
+      <c r="C30">
         <v>1876000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1337000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1329000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1383000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1474000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1349000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1394000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1361000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1467000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1318000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1370000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1332000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1155000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1168000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1165000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1169000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1135000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1114000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065000000.0</v>
       </c>
       <c r="U30">
         <v>1065000000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:21">
+      <c r="V30">
+        <v>1065000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>-10000000.0</v>
+      </c>
+      <c r="C31">
         <v>-462000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-10000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-41000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>63000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>33000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-18000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-30000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-28000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-80000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>19000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>137000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-13000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-59000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>17000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>8000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>24000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>28000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="U31">
         <v>14000000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:21">
+      <c r="V31">
+        <v>14000000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>5131000000.0</v>
+      </c>
+      <c r="C32">
         <v>4674000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5143000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5006000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4777000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5319000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4863000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4839000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4650000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5206000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4822000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4817000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4707000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4938000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4576000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4484000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4343000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4589000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4305000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4346000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4346000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -7540,2321 +7761,2400 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
         <v>2893000000.0</v>
       </c>
       <c r="C2">
         <v>2506000000.0</v>
       </c>
       <c r="D2">
         <v>1451000000.0</v>
       </c>
       <c r="E2">
         <v>561000000.0</v>
       </c>
       <c r="F2">
         <v>1012000000.0</v>
       </c>
       <c r="G2">
         <v>869000000.0</v>
       </c>
       <c r="H2">
         <v>834000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
         <v>482000000</v>
       </c>
       <c r="C3">
         <v>401000000</v>
       </c>
       <c r="D3">
         <v>387000000</v>
       </c>
       <c r="E3">
         <v>310000000</v>
       </c>
       <c r="F3">
         <v>248000000</v>
       </c>
       <c r="G3">
         <v>259000000</v>
       </c>
       <c r="H3">
         <v>331000000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
         <v>1622000000.0</v>
       </c>
       <c r="C6">
         <v>387000000.0</v>
       </c>
       <c r="D6">
         <v>1055000000.0</v>
       </c>
       <c r="E6">
         <v>890000000.0</v>
       </c>
       <c r="F6">
         <v>-451000000.0</v>
       </c>
       <c r="G6">
         <v>143000000.0</v>
       </c>
       <c r="H6">
         <v>35000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7">
         <v>-357000000.0</v>
       </c>
       <c r="C7">
         <v>-59000000.0</v>
       </c>
       <c r="D7">
         <v>22000000.0</v>
       </c>
       <c r="E7">
         <v>-293000000.0</v>
       </c>
       <c r="F7">
         <v>-1370000000.0</v>
       </c>
       <c r="G7">
         <v>-52000000.0</v>
       </c>
       <c r="H7">
         <v>-387000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
         <v>-216000000.0</v>
       </c>
       <c r="C9">
         <v>-150000000.0</v>
       </c>
       <c r="D9">
         <v>-171000000.0</v>
       </c>
       <c r="E9">
         <v>-440000000.0</v>
       </c>
       <c r="F9">
         <v>-1156000000.0</v>
       </c>
       <c r="G9">
         <v>-257000000.0</v>
       </c>
       <c r="H9">
         <v>-291000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
         <v>-142000000.0</v>
       </c>
       <c r="C10">
         <v>-81000000.0</v>
       </c>
       <c r="D10">
         <v>111000000.0</v>
       </c>
       <c r="E10">
         <v>-402000000.0</v>
       </c>
       <c r="F10">
         <v>-435000000.0</v>
       </c>
       <c r="G10">
         <v>100000000.0</v>
       </c>
       <c r="H10">
         <v>-173000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>619000000.0</v>
       </c>
       <c r="F11">
         <v>242000000.0</v>
       </c>
       <c r="G11">
         <v>199000000.0</v>
       </c>
       <c r="H11">
         <v>-48000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-341000000.0</v>
       </c>
       <c r="F12">
         <v>13000000.0</v>
       </c>
       <c r="G12">
         <v>-12876000000.0</v>
       </c>
       <c r="H12">
         <v>215000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-81000000.0</v>
       </c>
       <c r="F13">
         <v>251000000.0</v>
       </c>
       <c r="G13">
         <v>9000000.0</v>
       </c>
       <c r="H13">
         <v>84000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
         <v>578000000.0</v>
       </c>
       <c r="C14">
         <v>580000000.0</v>
       </c>
       <c r="D14">
         <v>610000000.0</v>
       </c>
       <c r="E14">
         <v>633000000.0</v>
       </c>
       <c r="F14">
         <v>625000000.0</v>
       </c>
       <c r="G14">
         <v>630000000.0</v>
       </c>
       <c r="H14">
         <v>659000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
-        <v>64000000.0</v>
+        <v>-64000000.0</v>
       </c>
       <c r="C15">
-        <v>55000000.0</v>
+        <v>-55000000.0</v>
       </c>
       <c r="D15">
-        <v>41000000.0</v>
+        <v>-41000000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16">
         <v>4515000000.0</v>
       </c>
       <c r="C16">
         <v>2893000000.0</v>
       </c>
       <c r="D16">
         <v>2506000000.0</v>
       </c>
       <c r="E16">
         <v>1451000000.0</v>
       </c>
       <c r="F16">
         <v>561000000.0</v>
       </c>
       <c r="G16">
         <v>1012000000.0</v>
       </c>
       <c r="H16">
         <v>869000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
         <v>1506000000.0</v>
       </c>
       <c r="C18">
         <v>1550000000.0</v>
       </c>
       <c r="D18">
         <v>1714000000.0</v>
       </c>
       <c r="E18">
         <v>1803000000.0</v>
       </c>
       <c r="F18">
         <v>1359000000.0</v>
       </c>
       <c r="G18">
         <v>1428000000.0</v>
       </c>
       <c r="H18">
         <v>1658000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19">
         <v>-118000000.0</v>
       </c>
       <c r="C19">
         <v>-914000000.0</v>
       </c>
       <c r="D19">
         <v>-558000000.0</v>
       </c>
       <c r="E19">
         <v>-398000000.0</v>
       </c>
       <c r="F19">
         <v>-1761000000.0</v>
       </c>
       <c r="G19">
         <v>19986000000.0</v>
       </c>
       <c r="H19">
         <v>-325000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
         <v>968000000.0</v>
       </c>
       <c r="C21">
         <v>-423000000.0</v>
       </c>
       <c r="D21">
         <v>1139000000.0</v>
       </c>
       <c r="E21">
         <v>8204000000.0</v>
       </c>
       <c r="F21">
         <v>-12000000.0</v>
       </c>
       <c r="G21">
         <v>-16000000.0</v>
       </c>
       <c r="H21">
         <v>-59000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22">
         <v>2154000000.0</v>
       </c>
       <c r="C22">
         <v>2050000000.0</v>
       </c>
       <c r="D22">
         <v>1618000000.0</v>
       </c>
       <c r="E22">
         <v>1949000000.0</v>
       </c>
       <c r="F22">
         <v>2275000000.0</v>
       </c>
       <c r="G22">
         <v>2058000000.0</v>
       </c>
       <c r="H22">
         <v>1681000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>-123000000.0</v>
       </c>
       <c r="C23">
         <v>-128000000.0</v>
       </c>
       <c r="D23">
         <v>-1576000000.0</v>
       </c>
       <c r="E23">
         <v>-9026000000.0</v>
       </c>
       <c r="F23">
         <v>-251000000.0</v>
       </c>
       <c r="G23">
         <v>-21528000000.0</v>
       </c>
       <c r="H23">
         <v>-1515000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24">
         <v>-447000000.0</v>
       </c>
       <c r="C24">
         <v>-160000000.0</v>
       </c>
       <c r="D24">
         <v>24000000.0</v>
       </c>
       <c r="E24">
         <v>-29000000.0</v>
       </c>
       <c r="F24">
         <v>-32000000.0</v>
       </c>
       <c r="G24">
         <v>20301000000.0</v>
       </c>
       <c r="H24">
         <v>-62000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>-517000000.0</v>
       </c>
       <c r="C25">
         <v>-1276000000.0</v>
       </c>
       <c r="D25">
         <v>-1006000000.0</v>
       </c>
       <c r="E25">
         <v>-806000000.0</v>
       </c>
       <c r="F25">
         <v>-599000000.0</v>
       </c>
       <c r="G25">
         <v>-1601000000.0</v>
       </c>
       <c r="H25">
         <v>-374000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26">
         <v>-200000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27">
         <v>130000000.0</v>
       </c>
       <c r="C27">
         <v>125000000.0</v>
       </c>
       <c r="D27">
         <v>114000000.0</v>
       </c>
       <c r="E27">
         <v>67000000.0</v>
       </c>
       <c r="F27">
         <v>76000000.0</v>
       </c>
       <c r="G27">
         <v>-931000000.0</v>
       </c>
       <c r="H27">
         <v>151000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>617000000.0</v>
       </c>
       <c r="C28">
         <v>-573000000.0</v>
       </c>
       <c r="D28">
         <v>-478000000.0</v>
       </c>
       <c r="E28">
         <v>-822000000.0</v>
       </c>
       <c r="F28">
         <v>-263000000.0</v>
       </c>
       <c r="G28">
         <v>-21544000000.0</v>
       </c>
       <c r="H28">
         <v>-1574000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>1988000000.0</v>
       </c>
       <c r="C29">
         <v>1951000000.0</v>
       </c>
       <c r="D29">
         <v>2101000000.0</v>
       </c>
       <c r="E29">
         <v>2113000000.0</v>
       </c>
       <c r="F29">
         <v>1607000000.0</v>
       </c>
       <c r="G29">
         <v>1687000000.0</v>
       </c>
       <c r="H29">
         <v>1989000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>-1047000000.0</v>
       </c>
       <c r="C30">
         <v>-914000000.0</v>
       </c>
       <c r="D30">
         <v>-558000000.0</v>
       </c>
       <c r="E30">
         <v>-398000000.0</v>
       </c>
       <c r="F30">
         <v>-1761000000.0</v>
       </c>
       <c r="G30">
         <v>19986000000.0</v>
       </c>
       <c r="H30">
         <v>-325000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
-    </row>
-    <row r="2" spans="1:21">
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>4515000000.0</v>
+      </c>
+      <c r="C2">
         <v>4027000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3766000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2476000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2893000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3572000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2018000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2565000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2506000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2420000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1945000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2334000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1451000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>504000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>530000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>506000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>561000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>714000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>817000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>914500000.0</v>
       </c>
-      <c r="U2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:21">
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>178000000</v>
+      </c>
+      <c r="C3">
         <v>134000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>110000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>86000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>152000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>102000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>90000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>64000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>145000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>94000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>80000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>70000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>143000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>77000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>74000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>59000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>100000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>73000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>60000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000</v>
       </c>
       <c r="U3">
         <v>55000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3">
+        <v>55000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-378000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>875000000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>160000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-205000000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>-2227000000.0</v>
+      </c>
+      <c r="C6">
         <v>485000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>264000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1290000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-417000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-679000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1554000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-547000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>59000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>86000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>475000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-389000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>883000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>947000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-26000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>24000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-55000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-153000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-103000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-97500000.0</v>
       </c>
       <c r="U6">
         <v>-97500000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6">
+        <v>-97500000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7">
+        <v>-169000000.0</v>
+      </c>
+      <c r="C7">
         <v>260000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-87000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-251000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-143000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>215000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>87000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-478000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>154000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>213000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-146000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-397000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>85000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>166000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-35000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-377000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-10000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-889000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-168000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-382500000.0</v>
       </c>
       <c r="U7">
         <v>-382500000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7">
+        <v>-382500000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-5000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-17000000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>141000000.0</v>
+      </c>
+      <c r="C9">
         <v>-210000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-254000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>133000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-224000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-64000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-59000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>200000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-23000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-50000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-81000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-187000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-80000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-178000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-622000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-266000000.0</v>
       </c>
       <c r="U9">
         <v>-266000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9">
+        <v>-266000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>-171000000.0</v>
+      </c>
+      <c r="C10">
         <v>75000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-29000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-34000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-154000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>76000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-41000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-57000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-59000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>196000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>87000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-50000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-122000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>140000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-95000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-203000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-244000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-112000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-171000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76000000.0</v>
       </c>
       <c r="U10">
         <v>-76000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10">
+        <v>-76000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-144000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>93000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>52000000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>199000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>179000000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>-136000000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>99000000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>153000000.0</v>
+      </c>
+      <c r="C14">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000000.0</v>
       </c>
       <c r="D14">
         <v>148000000.0</v>
       </c>
       <c r="E14">
+        <v>148000000.0</v>
+      </c>
+      <c r="F14">
         <v>136000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>140000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>143000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>149000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>148000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>144000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>153000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000000.0</v>
       </c>
       <c r="N14">
         <v>157000000.0</v>
       </c>
       <c r="O14">
+        <v>157000000.0</v>
+      </c>
+      <c r="P14">
         <v>160000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>157000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>159000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>154000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>155000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158000000.0</v>
       </c>
       <c r="U14">
         <v>158000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14">
+        <v>158000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
-        <v>16000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="C15">
-        <v>16000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="D15">
-        <v>16000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="E15">
-        <v>16000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="F15">
-        <v>14000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="G15">
-        <v>13000000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="H15">
-        <v>14000000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="I15">
-        <v>14000000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="J15">
-        <v>13000000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="K15">
-        <v>14000000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="L15">
         <v>14000000.0</v>
       </c>
       <c r="M15">
+        <v>-14000000.0</v>
+      </c>
+      <c r="N15">
         <v>0.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>2288000000.0</v>
+      </c>
+      <c r="C16">
         <v>4512000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4030000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3766000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2476000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2893000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3572000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2018000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2565000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2506000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2420000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1945000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2334000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1451000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>504000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>530000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>506000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>561000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>714000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>817000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-97500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>112000000.0</v>
+      </c>
+      <c r="C18">
         <v>917000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>483000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>98000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>811000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>648000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-183000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>274000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>956000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>570000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-137000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>325000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>965000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>548000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-78000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>368000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-84000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>518000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>465000000.0</v>
       </c>
       <c r="U18">
         <v>465000000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18">
+        <v>465000000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19">
+        <v>-13000000.0</v>
+      </c>
+      <c r="C19">
         <v>-36000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-148000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-223000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-407000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-240000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-137000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-349000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-188000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-88000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-120000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-84000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-266000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-95000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-118000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-85000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-100000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1532000000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>148000000.0</v>
+      </c>
+      <c r="C21">
         <v>-261000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1489000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-256000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1255000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>987000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-3000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1985000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>8000000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>411000000.0</v>
+      </c>
+      <c r="C22">
         <v>589000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>464000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>500000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>588000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>738000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>489000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>435000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>388000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>416000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>386000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>433000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>383000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>567000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>494000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>486000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>402000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>576000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>514000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>584500000.0</v>
       </c>
       <c r="U22">
         <v>584500000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22">
+        <v>584500000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>-21000000.0</v>
+      </c>
+      <c r="C23">
         <v>-27000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-45000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-112000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-14000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-8000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-60000000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="J23">
         <v>12000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-24000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-10000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-210000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1312000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-8234000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-513000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>142000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-421000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1404000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-583000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-539500000.0</v>
       </c>
       <c r="U23">
         <v>-539500000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:21">
+      <c r="V23">
+        <v>-539500000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>137</v>
+      </c>
+      <c r="B24">
+        <v>-2309000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>16000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-119000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>34000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-77000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-44000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-15000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-43000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-40000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-18000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-44000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-26000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-5000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4500000.0</v>
       </c>
       <c r="U24">
         <v>-4500000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24">
+        <v>-4500000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>-140000000.0</v>
+      </c>
+      <c r="C25">
         <v>-17000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-149000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-449000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-457000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-309000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-171000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-404000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-429000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>51000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-22000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-424000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-344000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-144000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-458000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-233000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-31000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="U25">
         <v>160000000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25">
+        <v>160000000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26">
+        <v>-100000000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000000.0</v>
       </c>
       <c r="D26">
         <v>-100000000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
+      <c r="E26">
+        <v>-100000000.0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26"/>
+      <c r="I26">
+        <v>-37000000.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-211000000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27">
+        <v>35000000.0</v>
+      </c>
+      <c r="C27">
         <v>36000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>38000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>34000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>33000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>22000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>36000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>34000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>33000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>29000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>28000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>24000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>20000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>19000000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>21000000.0</v>
+      </c>
+      <c r="C28">
         <v>-293000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-165000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1361000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-286000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1277000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>914000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-57000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-153000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-900000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-24000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-227000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>673000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-37000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-505000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>140000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-420000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1401000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-585000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-539500000.0</v>
       </c>
       <c r="U28">
         <v>-539500000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28">
+        <v>-539500000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>290000000.0</v>
+      </c>
+      <c r="C29">
         <v>1051000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>593000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>94000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>250000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>913000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>738000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-119000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>419000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1050000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>650000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-67000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>468000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1042000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>622000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-19000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>468000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-11000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>578000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>520000000.0</v>
       </c>
       <c r="U29">
         <v>520000000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29">
+        <v>520000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>-2500000000.0</v>
+      </c>
+      <c r="C30">
         <v>-269000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-148000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-223000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-407000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-240000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-137000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-349000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-188000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-88000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-120000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-84000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-266000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-95000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-118000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-85000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-100000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1532000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-84000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-72500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-72500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>