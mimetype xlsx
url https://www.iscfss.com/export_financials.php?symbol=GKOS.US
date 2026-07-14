--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1753,51 +1756,53 @@
       </c>
       <c r="G23">
         <v>1005502000.0</v>
       </c>
       <c r="H23">
         <v>818400000.0</v>
       </c>
       <c r="I23">
         <v>206970000.0</v>
       </c>
       <c r="J23">
         <v>165836000.0</v>
       </c>
       <c r="K23">
         <v>134371000.0</v>
       </c>
       <c r="L23">
         <v>116661000.0</v>
       </c>
       <c r="M23">
         <v>26021000.0</v>
       </c>
       <c r="N23">
         <v>30877000.0</v>
       </c>
-      <c r="O23"/>
+      <c r="O23">
+        <v>5165000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>282773000.0</v>
       </c>
       <c r="E24">
         <v>281400000.0</v>
       </c>
       <c r="F24">
         <v>280026000.0</v>
       </c>
       <c r="G24">
         <v>189416000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
@@ -1861,51 +1866,51 @@
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
         <v>48830000.0</v>
       </c>
       <c r="C28">
-        <v>-63753000.0</v>
+        <v>-66227000.0</v>
       </c>
       <c r="D28">
         <v>290271000.0</v>
       </c>
       <c r="E28">
         <v>263382000.0</v>
       </c>
       <c r="F28">
         <v>282677000.0</v>
       </c>
       <c r="G28">
         <v>175399000.0</v>
       </c>
       <c r="H28">
         <v>10200000.0</v>
       </c>
       <c r="I28">
         <v>-29821000.0</v>
       </c>
       <c r="J28">
         <v>-24508000.0</v>
       </c>
       <c r="K28">
         <v>-6494000.0</v>
       </c>
@@ -2357,51 +2362,51 @@
       </c>
       <c r="K39">
         <v>3112000.0</v>
       </c>
       <c r="L39">
         <v>1370000.0</v>
       </c>
       <c r="M39">
         <v>594000.0</v>
       </c>
       <c r="N39">
         <v>486000.0</v>
       </c>
       <c r="O39">
         <v>323000.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>76651000.0</v>
       </c>
       <c r="C40">
-        <v>59625000.0</v>
+        <v>62099000.0</v>
       </c>
       <c r="D40">
         <v>60574000.0</v>
       </c>
       <c r="E40">
         <v>57526000.0</v>
       </c>
       <c r="F40">
         <v>55017000.0</v>
       </c>
       <c r="G40">
         <v>44146000.0</v>
       </c>
       <c r="H40">
         <v>51077000.0</v>
       </c>
       <c r="I40">
         <v>24079000.0</v>
       </c>
       <c r="J40">
         <v>20544000.0</v>
       </c>
       <c r="K40">
         <v>13971000.0</v>
       </c>
@@ -2776,51 +2781,51 @@
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>8931000.0</v>
       </c>
       <c r="M50">
         <v>8532000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
         <v>139643000.0</v>
       </c>
       <c r="C51">
-        <v>105873000.0</v>
+        <v>103399000.0</v>
       </c>
       <c r="D51">
         <v>383738000.0</v>
       </c>
       <c r="E51">
         <v>382907000.0</v>
       </c>
       <c r="F51">
         <v>383385000.0</v>
       </c>
       <c r="G51">
         <v>271995000.0</v>
       </c>
       <c r="H51">
         <v>72630000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51">
         <v>9696000.0</v>
       </c>
       <c r="M51">
         <v>19350000.0</v>
       </c>
@@ -3251,379 +3256,385 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>19153000.0</v>
+      </c>
+      <c r="C2">
         <v>24624000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19883000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13684000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15825000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13026000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11103000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11560000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12752000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13440000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10413000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8564000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12029000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14403000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11465000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21294000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7998000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7333000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8459000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6957000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8624000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4371000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6774000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9233000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12943000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5781000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3501000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5052000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5675000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6286000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5595000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3611000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4841000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6244000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3558000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5974000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3934000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2967000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4714000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4614000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3584000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3626000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4099000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5264000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4388000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3298000.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2">
+      <c r="AV2"/>
+      <c r="AW2">
         <v>3200000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3335000.0</v>
       </c>
       <c r="AY2">
         <v>3335000.0</v>
       </c>
-      <c r="AZ2"/>
+      <c r="AZ2">
+        <v>3335000.0</v>
+      </c>
       <c r="BA2"/>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2"/>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3635,52 +3646,53 @@
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3692,778 +3704,793 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>2643000.0</v>
+      </c>
+      <c r="C5">
         <v>3303000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3062000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2872000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2605000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2615000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2620000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2191000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1437000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1165000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>764000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-387000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1325000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2975000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3823000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3715000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3387000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>987000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>652000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1128000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1004000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1874000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2467000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2019000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1330000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1837000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1233000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1174000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>738000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>707000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>311000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1295000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-591000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-314000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>46000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>348000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>648000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-151000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-57000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>34000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>51000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>95000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>83000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="AT5">
         <v>44000.0</v>
       </c>
-      <c r="AU5"/>
-      <c r="AV5">
+      <c r="AU5">
+        <v>44000.0</v>
+      </c>
+      <c r="AV5"/>
+      <c r="AW5">
         <v>23999.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AY5">
         <v>2000.0</v>
       </c>
-      <c r="AZ5"/>
+      <c r="AZ5">
+        <v>2000.0</v>
+      </c>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>331073000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>308815000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
-      <c r="AS6"/>
+      <c r="AS6">
+        <v>0.0</v>
+      </c>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>103056000.0</v>
+      </c>
+      <c r="C7">
         <v>103876000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>104315000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>105023000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>105480000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>103399000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>100368000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>99921000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>100399000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>100965000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>101356000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>101793000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>101498000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>101077000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>101448000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>101825000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>101898000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>102349000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>102692000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>93044000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>81518000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>81394000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>79436000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>73740000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>72917000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>72630000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>80257000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>79866000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>12174000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>58000.0</v>
       </c>
       <c r="C8">
-        <v>57000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="D8">
         <v>57000.0</v>
       </c>
       <c r="E8">
         <v>57000.0</v>
       </c>
       <c r="F8">
+        <v>57000.0</v>
+      </c>
+      <c r="G8">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="H8">
         <v>55000.0</v>
       </c>
       <c r="I8">
+        <v>55000.0</v>
+      </c>
+      <c r="J8">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="K8">
         <v>49000.0</v>
       </c>
       <c r="L8">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="M8">
         <v>48000.0</v>
       </c>
       <c r="N8">
         <v>48000.0</v>
       </c>
       <c r="O8">
         <v>48000.0</v>
       </c>
       <c r="P8">
         <v>48000.0</v>
       </c>
       <c r="Q8">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="R8">
         <v>47000.0</v>
       </c>
       <c r="S8">
         <v>47000.0</v>
       </c>
       <c r="T8">
+        <v>47000.0</v>
+      </c>
+      <c r="U8">
         <v>46000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1021126000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1008955000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>997470000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>985407000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>971646000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>960870000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>952432000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>943486000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>933328000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>920819000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>976590000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>959186000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>943706000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>883136000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>861740000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>414665000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>399452000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>390887000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>378352000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>369709000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>348611000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>339314000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>331073000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>325701000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>320500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>313916000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>308815000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>302678000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>298678000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>293841000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>291853000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>289098000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>287074000.0</v>
       </c>
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>104249000.0</v>
+      </c>
+      <c r="C10">
         <v>90813000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>98246000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>100813000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>114252000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>169626000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>100143000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>68075000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>42495000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>93467000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>108929000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>94812000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>76398000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>119525000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>104018000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>102553000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>106202000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>100708000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>113131000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>118296000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>96625000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>96596000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>80994000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>266974000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>53614000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>62430000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>39534000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>39992000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>33680000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29821000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>37278000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>24941000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>15587000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>24508000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>19318000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13370000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8621000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6494000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4988000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>12339000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>10392000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>21572000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>93339000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>104144000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4239000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2304000.0</v>
       </c>
-      <c r="AU10"/>
-      <c r="AV10">
+      <c r="AV10"/>
+      <c r="AW10">
         <v>2116000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6728000.0</v>
       </c>
       <c r="AY10">
         <v>6728000.0</v>
       </c>
-      <c r="AZ10"/>
+      <c r="AZ10">
+        <v>6728000.0</v>
+      </c>
       <c r="BA10"/>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10"/>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4475,717 +4502,729 @@
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>276685000.0</v>
+      </c>
+      <c r="C12">
         <v>278760000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>273712000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>274786000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>298696000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>318915000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>262473000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>261664000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>272860000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>295431000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>300857000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>303807000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>317769000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>352695000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>361618000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>391190000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>415413000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>414051000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>428965000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>418561000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>407380000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>404368000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>388435000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>394940000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>163710000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>173983000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>152919000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>150394000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>145255000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>140488000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>137833000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>120148000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>113764000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>119014000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>108812000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>103790000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>99211000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>95762000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>93603000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>93927000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>88240000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>91124000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>93339000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>104144000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4239000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2304000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>2116000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6728000.0</v>
       </c>
       <c r="AY12">
         <v>6728000.0</v>
       </c>
-      <c r="AZ12"/>
+      <c r="AZ12">
+        <v>6728000.0</v>
+      </c>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>58000.0</v>
       </c>
       <c r="C13">
-        <v>57000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="D13">
         <v>57000.0</v>
       </c>
       <c r="E13">
         <v>57000.0</v>
       </c>
       <c r="F13">
+        <v>57000.0</v>
+      </c>
+      <c r="G13">
         <v>56000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="H13">
         <v>55000.0</v>
       </c>
       <c r="I13">
+        <v>55000.0</v>
+      </c>
+      <c r="J13">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="K13">
         <v>49000.0</v>
       </c>
       <c r="L13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="M13">
         <v>48000.0</v>
       </c>
       <c r="N13">
         <v>48000.0</v>
       </c>
       <c r="O13">
         <v>48000.0</v>
       </c>
       <c r="P13">
         <v>48000.0</v>
       </c>
       <c r="Q13">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="R13">
         <v>47000.0</v>
       </c>
       <c r="S13">
         <v>47000.0</v>
       </c>
       <c r="T13">
-        <v>46000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="U13">
         <v>46000.0</v>
       </c>
       <c r="V13">
-        <v>45000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="W13">
         <v>45000.0</v>
       </c>
       <c r="X13">
         <v>45000.0</v>
       </c>
       <c r="Y13">
-        <v>44000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="Z13">
         <v>44000.0</v>
       </c>
       <c r="AA13">
-        <v>37000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AB13">
         <v>37000.0</v>
       </c>
       <c r="AC13">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="AD13">
         <v>36000.0</v>
       </c>
       <c r="AE13">
         <v>36000.0</v>
       </c>
       <c r="AF13">
-        <v>35000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AG13">
         <v>35000.0</v>
       </c>
       <c r="AH13">
         <v>35000.0</v>
       </c>
       <c r="AI13">
         <v>35000.0</v>
       </c>
       <c r="AJ13">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="AK13">
         <v>34000.0</v>
       </c>
       <c r="AL13">
         <v>34000.0</v>
       </c>
       <c r="AM13">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AN13">
         <v>33000.0</v>
       </c>
       <c r="AO13">
-        <v>32000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="AP13">
         <v>32000.0</v>
       </c>
       <c r="AQ13">
         <v>32000.0</v>
       </c>
       <c r="AR13">
         <v>32000.0</v>
       </c>
       <c r="AS13">
+        <v>32000.0</v>
+      </c>
+      <c r="AT13">
         <v>24000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>6000.0</v>
       </c>
-      <c r="AU13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV13"/>
       <c r="AW13">
         <v>6000.0</v>
       </c>
       <c r="AX13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AY13">
         <v>5000.0</v>
       </c>
-      <c r="AZ13"/>
+      <c r="AZ13">
+        <v>5000.0</v>
+      </c>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>58022000.0</v>
+      </c>
+      <c r="C14">
         <v>57506000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>56922000.0</v>
+        <v>57398000.0</v>
       </c>
       <c r="E14">
+        <v>57205000.0</v>
+      </c>
+      <c r="F14">
         <v>56637000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>55584000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>55037000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>50715000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>49580000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>48876000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>48675000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>48281000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>47881000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>47738000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>47614000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>47356000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>49506000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>46922000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>49320000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>46306000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>45709000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>45054000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>44706000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>44335000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>43766000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>43365000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>36831000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>36470000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>36205000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>39564000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>35541000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>34942000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>34677000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>37287000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>37654000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>34322000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>37742000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>37185000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>37023000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>36182000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>35724000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>32082000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>32013000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>30859423.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>29705846.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24885000.0</v>
       </c>
       <c r="AU14">
         <v>24885000.0</v>
       </c>
       <c r="AV14">
         <v>24885000.0</v>
       </c>
       <c r="AW14">
         <v>24885000.0</v>
       </c>
       <c r="AX14">
-        <v>2059600.0</v>
+        <v>24885000.0</v>
       </c>
       <c r="AY14">
         <v>2059600.0</v>
       </c>
       <c r="AZ14">
+        <v>2059600.0</v>
+      </c>
+      <c r="BA14">
         <v>2026400.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1998400.0</v>
       </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>48000.0</v>
       </c>
       <c r="N15">
         <v>48000.0</v>
       </c>
       <c r="O15">
         <v>48000.0</v>
       </c>
       <c r="P15">
         <v>48000.0</v>
       </c>
       <c r="Q15">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="R15">
         <v>47000.0</v>
       </c>
       <c r="S15">
         <v>47000.0</v>
       </c>
       <c r="T15">
-        <v>46000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="U15">
         <v>46000.0</v>
       </c>
       <c r="V15">
-        <v>45000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="W15">
         <v>45000.0</v>
       </c>
       <c r="X15">
         <v>45000.0</v>
       </c>
       <c r="Y15">
-        <v>44000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="Z15">
         <v>44000.0</v>
       </c>
       <c r="AA15">
-        <v>37000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AB15">
         <v>37000.0</v>
       </c>
       <c r="AC15">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="AD15">
         <v>36000.0</v>
       </c>
       <c r="AE15">
         <v>36000.0</v>
       </c>
       <c r="AF15">
-        <v>35000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="AG15">
         <v>35000.0</v>
       </c>
       <c r="AH15">
         <v>35000.0</v>
       </c>
       <c r="AI15">
         <v>35000.0</v>
       </c>
       <c r="AJ15">
-        <v>34000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="AK15">
         <v>34000.0</v>
       </c>
       <c r="AL15">
         <v>34000.0</v>
       </c>
       <c r="AM15">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AN15">
         <v>33000.0</v>
       </c>
       <c r="AO15">
-        <v>32000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="AP15">
         <v>32000.0</v>
       </c>
       <c r="AQ15">
         <v>32000.0</v>
       </c>
       <c r="AR15">
         <v>32000.0</v>
       </c>
       <c r="AS15">
+        <v>32000.0</v>
+      </c>
+      <c r="AT15">
         <v>24000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>6000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-1309000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-430000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-1010000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>13958000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7568000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5197,137 +5236,139 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
-      <c r="AS18"/>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5339,66 +5380,67 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>66710000.0</v>
       </c>
       <c r="C20">
         <v>66710000.0</v>
       </c>
       <c r="D20">
         <v>66710000.0</v>
       </c>
       <c r="E20">
-        <v>66134000.0</v>
+        <v>66710000.0</v>
       </c>
       <c r="F20">
         <v>66134000.0</v>
       </c>
       <c r="G20">
         <v>66134000.0</v>
       </c>
       <c r="H20">
         <v>66134000.0</v>
       </c>
       <c r="I20">
         <v>66134000.0</v>
       </c>
       <c r="J20">
         <v>66134000.0</v>
       </c>
       <c r="K20">
         <v>66134000.0</v>
       </c>
       <c r="L20">
         <v>66134000.0</v>
       </c>
       <c r="M20">
         <v>66134000.0</v>
       </c>
@@ -5419,754 +5461,768 @@
       </c>
       <c r="S20">
         <v>66134000.0</v>
       </c>
       <c r="T20">
         <v>66134000.0</v>
       </c>
       <c r="U20">
         <v>66134000.0</v>
       </c>
       <c r="V20">
         <v>66134000.0</v>
       </c>
       <c r="W20">
         <v>66134000.0</v>
       </c>
       <c r="X20">
         <v>66134000.0</v>
       </c>
       <c r="Y20">
         <v>66134000.0</v>
       </c>
       <c r="Z20">
         <v>66134000.0</v>
       </c>
-      <c r="AA20"/>
+      <c r="AA20">
+        <v>66134000.0</v>
+      </c>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
-      <c r="AS20"/>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>133028000.0</v>
+      </c>
+      <c r="C21">
         <v>141916000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>264136000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>270491000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>257869000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>263445000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>269418000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>275673000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>281919000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>282956000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>289184000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>295412000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>301640000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>307869000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>314097000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>320325000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>326553000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>332781000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>339009000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>345237000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>351465000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>357693000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>363921000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>370149000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>376377000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>382605000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>393000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1311000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2229000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3147000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4088000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5029000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5970000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6567000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7479000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8392000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9305000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>10218000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10850000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>11725000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>12600000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>13475000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>15225000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>16100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16975000.0</v>
       </c>
       <c r="AY21">
         <v>16975000.0</v>
       </c>
-      <c r="AZ21"/>
+      <c r="AZ21">
+        <v>16975000.0</v>
+      </c>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>62384000.0</v>
+      </c>
+      <c r="C22">
         <v>63564000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>63863000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>64621000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>59460000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>57678000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>59895000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>56480000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>50185000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>41986000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>39781000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>39447000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>40455000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>37841000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>34182000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27842000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>24708000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23011000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>19720000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17500000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>15271000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>15809000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>19890000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>21088000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>27699000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>42578000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>12801000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14038000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>13432000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>13282000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>13537000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>13812000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12782000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>11222000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8966000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8382000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7485000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6844000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6453000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5511000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5061000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4097000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3153000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2908000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2538000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2258000.0</v>
       </c>
-      <c r="AU22"/>
-      <c r="AV22">
+      <c r="AV22"/>
+      <c r="AW22">
         <v>2330000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1853000.0</v>
       </c>
       <c r="AY22">
         <v>1853000.0</v>
       </c>
-      <c r="AZ22"/>
+      <c r="AZ22">
+        <v>1853000.0</v>
+      </c>
       <c r="BA22"/>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>893326000.0</v>
+      </c>
+      <c r="C23">
         <v>893487000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>999378000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>986958000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>966178000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>974756000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>926543000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>919675000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>933338000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1006937000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>948634000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>956740000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>972592000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1074168000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1008468000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1031278000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1052069999.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1128827000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1064129000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1043725000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1022777000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1005502000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>994514000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>995733000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>779720000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>818400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>307436000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>302085000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>228035000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>206970000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>190500000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>171090000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>163354000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>165836000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>152611000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>145526000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>137902000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>134371000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>129252000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>124098000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>116317000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>116661000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>117684000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>128172000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>28253000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>26021000.0</v>
       </c>
-      <c r="AU23"/>
-      <c r="AV23">
+      <c r="AV23"/>
+      <c r="AW23">
         <v>26698000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>27796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30877000.0</v>
       </c>
       <c r="AY23">
         <v>30877000.0</v>
       </c>
-      <c r="AZ23"/>
+      <c r="AZ23">
+        <v>30877000.0</v>
+      </c>
       <c r="BA23"/>
-    </row>
-    <row r="24" spans="1:53">
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>56759000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>56692000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>283117000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>282773000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>282430000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>282087000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>281743000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>281400000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>281056000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>280713000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>280370000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>280026000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>279683000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>189416000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>186676000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>183999000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>12174000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>765000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3039000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>11638000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>13702000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8968000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>17500000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>59316000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>58435000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>68851000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>68209000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6178,52 +6234,53 @@
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6235,2085 +6292,2123 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>-1193000.0</v>
+      </c>
+      <c r="C28">
         <v>48830000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6069000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4210000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8772000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-66227000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>56984000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>88538000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>341021000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>291580000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>274857000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>291140000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>306843000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>263382000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>278486000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>279985000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>276066000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>282677000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>269244000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>254087000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>263889000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>174214000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>186633000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9235000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>21704000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12601000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>40723000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>39874000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-21506000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-29821000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-37278000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-24941000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-15587000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-24508000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-19318000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-13370000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-8621000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-6494000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1949000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-7053000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2888000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-11876000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-81480000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-83212000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18102000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>17046000.0</v>
       </c>
-      <c r="AU28"/>
-      <c r="AV28">
+      <c r="AV28"/>
+      <c r="AW28">
         <v>15384000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>14386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10772000.0</v>
       </c>
       <c r="AY28">
         <v>10772000.0</v>
       </c>
-      <c r="AZ28"/>
+      <c r="AZ28">
+        <v>10772000.0</v>
+      </c>
       <c r="BA28"/>
-    </row>
-    <row r="29" spans="1:53">
+      <c r="BB28"/>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>670928000.0</v>
+      </c>
+      <c r="C29">
         <v>656155000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>769543000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>765112000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>763959000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>766931000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>725268000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>721851000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>733847000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>744539000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>760089000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>770898000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>790257000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>811405000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>829610000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>843190000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>877934000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>867177000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>880732000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>863664000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>868770000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>856865000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>848239000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>846423000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>641299000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>119691000.0</v>
+      </c>
+      <c r="C30">
         <v>108608000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>98684000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>82985000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>71531000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>60744000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>56408000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>51217000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46545000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>39850000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>39326000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>39252000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>37852000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>36073000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34766000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>36032000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>34804000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>33438000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>35236000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>37569000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>36694000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>36059000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>32885000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26730000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>28885000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>38417000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24345000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>22041000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20622000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>18673000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19659000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17089000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17549000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16656000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16948000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16702000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14434000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14305000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11747000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>11617000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9569000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7549000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6980000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6502000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6233000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5398000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>4450000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2892000.0</v>
       </c>
       <c r="AY30">
         <v>2892000.0</v>
       </c>
-      <c r="AZ30"/>
+      <c r="AZ30">
+        <v>2892000.0</v>
+      </c>
       <c r="BA30"/>
-    </row>
-    <row r="31" spans="1:53">
+      <c r="BB30"/>
+    </row>
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>122341000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>488811000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>508514000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>530005000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>168323000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>176018000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>597564000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>188236000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>195906000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>172954000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>589774000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>667449000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>661563000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>662424000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>641299000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>673272000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>190116000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>187805000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>185489000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>173860000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>163407000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>148533000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>143028000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>138202000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>132101000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>125934000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>122953000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>117274000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>110203000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>105138000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>98059000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>95191000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>94770000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>94791000.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-164774000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31"/>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>396338000.0</v>
+      </c>
+      <c r="C32">
         <v>373709000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>367252000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>356929000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>376015000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>374667000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>325598000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>313698000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>316372000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>321447000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>332382000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>337374000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>353488000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>371500000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>388226000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>401589000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>435607000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>422766000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>438358000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>141058000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>138735000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>419740000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>407752000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>398391000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>180309000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
-    </row>
-    <row r="33" spans="1:53">
+      <c r="BB32"/>
+    </row>
+    <row r="33" spans="1:54">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>407573000.0</v>
+      </c>
+      <c r="C33">
         <v>418503000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>544610000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>550893000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>521634000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>586355000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>529261000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>535894000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>544728000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>611476000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>549105000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>555480000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>556712000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>630309000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>559627000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>560181000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>560867000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>642701000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>562321000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>553190000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>548478000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>536060000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>540069000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>542511000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>548334000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>555522000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>98148000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>100884000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>44298000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>30403000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>15253000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>15705000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>15981000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>16376000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>15390000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>14312000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>14163000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>14348000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>14661000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>11533000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>11714000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>12521000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>12851000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>13837000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>14705000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>15467000.0</v>
       </c>
-      <c r="AU33"/>
-      <c r="AV33">
+      <c r="AV33"/>
+      <c r="AW33">
         <v>17186000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>18045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18918000.0</v>
       </c>
       <c r="AY33">
         <v>18918000.0</v>
       </c>
-      <c r="AZ33"/>
+      <c r="AZ33">
+        <v>18918000.0</v>
+      </c>
       <c r="BA33"/>
-    </row>
-    <row r="34" spans="1:53">
+      <c r="BB33"/>
+    </row>
+    <row r="34" spans="1:54">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>29486000.0</v>
+      </c>
+      <c r="C34">
         <v>31740000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>31083000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>30777000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>21292000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>22373000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>22080000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>20678000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>19710000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>13752000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>12793000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>12905000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>11186000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>10278000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9494000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>9448000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>9330000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>9494000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>8981000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8581000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>7598000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>7029000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>5982000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>5489000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>4491000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>5166000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>3960000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>3413000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>3025000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-    </row>
-    <row r="35" spans="1:53">
+      <c r="BB34"/>
+    </row>
+    <row r="35" spans="1:54">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>132983000.0</v>
+      </c>
+      <c r="C35">
         <v>136057000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>142319000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>142710000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>133690000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>132700000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>186350000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>184433000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>410370000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>471157000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>403828000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>404043000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>401686000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>471804000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>399299000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>399293000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>398909999.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>478316000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>399630000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>109923000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>97439000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>288351000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>286258000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>278478000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>87344000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>87428000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>84217000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>83279000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>15199000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2745000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2322000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2186000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1680000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>846000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>703000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>468000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>307000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>159000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>208000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>231000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>269000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1108000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3237000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>11921000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>13755000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>166738000.0</v>
       </c>
-      <c r="AU35"/>
-      <c r="AV35">
+      <c r="AV35"/>
+      <c r="AW35">
         <v>13323000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>15455000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17557000.0</v>
       </c>
       <c r="AY35">
         <v>17557000.0</v>
       </c>
-      <c r="AZ35"/>
+      <c r="AZ35">
+        <v>17557000.0</v>
+      </c>
       <c r="BA35"/>
-    </row>
-    <row r="36" spans="1:53">
+      <c r="BB35"/>
+    </row>
+    <row r="36" spans="1:54">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>25578000.0</v>
+      </c>
+      <c r="C36">
         <v>21859000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>27443000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>25447000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>27432000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>86839000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>25442000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>24457000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>24559000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>15469000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>18653000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>18143000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>17971000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10613000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>18834000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>18538000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>9100000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9108000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>18017000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>17656000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>17007000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>16773000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>15871000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>15857000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>14563000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>14975000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>12621000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>14083000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>11778000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>11037000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2327000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2102000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1448000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1200000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>767000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>559000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188000.0</v>
       </c>
       <c r="AM36">
         <v>188000.0</v>
       </c>
       <c r="AN36">
+        <v>188000.0</v>
+      </c>
+      <c r="AO36">
         <v>156000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>150000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>149000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>141000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>253000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>179000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>42000.0</v>
       </c>
-      <c r="AU36"/>
-      <c r="AV36">
+      <c r="AV36"/>
+      <c r="AW36">
         <v>156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AX36">
         <v>77000.0</v>
       </c>
       <c r="AY36">
         <v>77000.0</v>
       </c>
-      <c r="AZ36"/>
+      <c r="AZ36">
+        <v>77000.0</v>
+      </c>
       <c r="BA36"/>
-    </row>
-    <row r="37" spans="1:53">
+      <c r="BB36"/>
+    </row>
+    <row r="37" spans="1:54">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
-      <c r="AS37"/>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
-    </row>
-    <row r="38" spans="1:53">
+      <c r="BB37"/>
+    </row>
+    <row r="38" spans="1:54">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>-61391000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>18653000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>896194000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>17691000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>18834000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>18538000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>18516000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>18524000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>18017000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>17656000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>17007000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>88225000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>15871000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>15857000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>14563000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>14975000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>12621000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>14083000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>9026000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>11250000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2562000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2337000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1683000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4582000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>4855000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>5588000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6324000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>6755000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>7667000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>8548000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>9455000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>10367000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>10991000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>11978000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>12779000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>13517000.0</v>
       </c>
-      <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>17052000.0</v>
       </c>
-      <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-    </row>
-    <row r="39" spans="1:53">
+      <c r="BB38"/>
+    </row>
+    <row r="39" spans="1:54">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>26993000.0</v>
+      </c>
+      <c r="C39">
         <v>24052000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>18509000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13673000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>14857000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12455000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18506000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14420000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>19020000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>18194000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>19565000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18754000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>19804000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>17250000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18275000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>16033000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>16278000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15626000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17887000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>16905000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14954000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13206000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>13235000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>10464000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11092000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>7900000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>25746000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>18556000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>8856000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>8248000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>8436000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8672000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6556000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5136000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4990000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4680000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2609000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3112000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2788000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1510000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1733000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1370000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1361000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>781000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>538000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>594000.0</v>
       </c>
-      <c r="AU39"/>
-      <c r="AV39">
+      <c r="AV39"/>
+      <c r="AW39">
         <v>616000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486000.0</v>
       </c>
       <c r="AY39">
         <v>486000.0</v>
       </c>
-      <c r="AZ39"/>
+      <c r="AZ39">
+        <v>486000.0</v>
+      </c>
       <c r="BA39"/>
-    </row>
-    <row r="40" spans="1:53">
+      <c r="BB39"/>
+    </row>
+    <row r="40" spans="1:54">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>70262000.0</v>
+      </c>
+      <c r="C40">
         <v>76651000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>67633000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>65452000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>52704000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>62099000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>58640000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>55794000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>52171000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>59265000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>54861000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>53250000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>48971000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>57526000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>48981000.0</v>
       </c>
-      <c r="P40">
-[...1 lines deleted...]
-      </c>
       <c r="Q40">
+        <v>44516000.0</v>
+      </c>
+      <c r="R40">
         <v>47598000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>55017000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>48083000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>49223000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>40376000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>40948000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>34998000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>37833000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>35733000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>49518000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>27654000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>24468000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>21672000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>24079000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>19176000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>16760000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>13805000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>20544000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>16249000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>13150000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>10708000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>13971000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>11088000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>8829000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>6901000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>7805000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>6758000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>6902000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>5437000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>6507000.0</v>
       </c>
-      <c r="AU40"/>
-      <c r="AV40">
+      <c r="AV40"/>
+      <c r="AW40">
         <v>2750000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2137000.0</v>
       </c>
       <c r="AY40">
         <v>2137000.0</v>
       </c>
-      <c r="AZ40"/>
+      <c r="AZ40">
+        <v>2137000.0</v>
+      </c>
       <c r="BA40"/>
-    </row>
-    <row r="41" spans="1:53">
+      <c r="BB40"/>
+    </row>
+    <row r="41" spans="1:54">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>20042000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>17542000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>16795000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16755000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>16642000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>16812000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>17255000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>16879000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>15921000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>17541000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>20146000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>20739000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>14427000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>14798000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>3960000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>3413000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3025000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2745000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2322000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2186000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1680000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>846000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>703000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>468000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>307000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>159000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>208000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>231000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>269000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>343000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>198000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>283000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>441000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>391000.0</v>
       </c>
-      <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>737000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-    </row>
-    <row r="42" spans="1:53">
+      <c r="BB41"/>
+    </row>
+    <row r="42" spans="1:54">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>1621140000.0</v>
+      </c>
+      <c r="C42">
         <v>1585924000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1565897000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1545425000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1524882000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1509699000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1377693000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1353363000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1089148000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1059619000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1039134000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1020994000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1008823000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>997338000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>985275000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>971514000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>960738000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>952300000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>943354000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>933196000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>920687000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>976458000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>959054000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>943574000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>883004000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>861608000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>414533000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>399320000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>390755000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>378220000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>369577000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>348479000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>339182000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>330941000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>325569000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>320368000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>313784000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>308683000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>302546000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>298546000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>293709000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>291721000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>288966000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>286942000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>166405000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-149356000.0</v>
       </c>
-      <c r="AU42"/>
-      <c r="AV42">
+      <c r="AV42"/>
+      <c r="AW42">
         <v>7080000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>6610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5941000.0</v>
       </c>
       <c r="AY42">
         <v>5941000.0</v>
       </c>
-      <c r="AZ42"/>
+      <c r="AZ42">
+        <v>5941000.0</v>
+      </c>
       <c r="BA42"/>
-    </row>
-    <row r="43" spans="1:53">
+      <c r="BB42"/>
+    </row>
+    <row r="43" spans="1:54">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8325,2289 +8420,2325 @@
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
-    </row>
-    <row r="44" spans="1:53">
+      <c r="BB43"/>
+    </row>
+    <row r="44" spans="1:54">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
-        <v>157379000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT44">
         <v>157379000.0</v>
       </c>
-      <c r="AU44"/>
+      <c r="AU44">
+        <v>157379000.0</v>
+      </c>
       <c r="AV44"/>
       <c r="AW44"/>
-      <c r="AX44">
+      <c r="AX44"/>
+      <c r="AY44">
         <v>156210000.0</v>
       </c>
-      <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
-    </row>
-    <row r="45" spans="1:53">
+      <c r="BB44"/>
+    </row>
+    <row r="45" spans="1:54">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>182257000.0</v>
+      </c>
+      <c r="C45">
         <v>239723000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>182487000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>184411000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>170199000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>214511000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>168267000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>169630000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>172116000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>209015000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>175134000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>102674000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>98331000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>94403000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>87307000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>80921000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>74708000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>68969000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>60800000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>124163000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>113872000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>95460000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>94143000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>90371000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>91260000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>91808000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>85527000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>86801000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>32307000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>19153000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>12298000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>12057000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>12069000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>11794000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>10535000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>8724000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>7839000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>7593000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>6994000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2985000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2259000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2154000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1860000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1859000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1926000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1950000.0</v>
       </c>
-      <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
-    </row>
-    <row r="46" spans="1:53">
+      <c r="BB45"/>
+    </row>
+    <row r="46" spans="1:54">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>182257000.0</v>
+      </c>
+      <c r="C46">
         <v>184184000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>182487000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>184411000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>170199000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>169937000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>168267000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>169630000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>172116000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>174538000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>175134000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>175791000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>170967000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>166830000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>160562000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>155184000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>149664000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>146133000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>139161000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>124163000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>113872000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>95460000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>94143000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>90371000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>91260000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>91808000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>85527000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>86801000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>32307000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>19153000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>12298000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>12057000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>12069000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>11794000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>10535000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>8724000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>7839000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>7593000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>6994000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2985000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2259000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2154000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1860000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1859000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1926000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1950000.0</v>
       </c>
-      <c r="AU46"/>
-      <c r="AV46">
+      <c r="AV46"/>
+      <c r="AW46">
         <v>1805000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1866000.0</v>
       </c>
       <c r="AY46">
         <v>1866000.0</v>
       </c>
-      <c r="AZ46"/>
+      <c r="AZ46">
+        <v>1866000.0</v>
+      </c>
       <c r="BA46"/>
-    </row>
-    <row r="47" spans="1:53">
+      <c r="BB46"/>
+    </row>
+    <row r="47" spans="1:54">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>175134000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>102674000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>98331000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>94403000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>160562000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>155184000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>74708000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>146133000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>139161000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>124163000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>43314000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>24008000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>23408000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>23210000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>22760000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>22056000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>20038000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>20497000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>19535000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>19153000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>12298000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>12057000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>12069000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>11794000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>10535000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>8724000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>7839000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>7593000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>6994000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2985000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2259000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2154000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1860000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1859000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1926000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1950000.0</v>
       </c>
-      <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>1866000.0</v>
       </c>
-      <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
-    </row>
-    <row r="48" spans="1:53">
+      <c r="BB47"/>
+    </row>
+    <row r="48" spans="1:54">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-952913000.0</v>
+      </c>
+      <c r="C48">
         <v>-933130000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-799473000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-783242000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-763585000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-745439000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-711859000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-690450000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-639905000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-599067000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-562288000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-531844000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-499032000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-464406000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-432946000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-405370000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-359834000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-365211000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-343339000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-349569000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-332087000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-310058000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-299410000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-283662000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-243768000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-189710000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-226291000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-212785000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-206476000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-205134000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-206913000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-200292000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-194894000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-192183000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-193189000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-194514000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-191213000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-192091000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-192225000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-193384000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-195716000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-196613000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-194323000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-192266000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-160338000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-159372000.0</v>
       </c>
-      <c r="AU48"/>
-      <c r="AV48">
+      <c r="AV48"/>
+      <c r="AW48">
         <v>-153277000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-151203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-147246000.0</v>
       </c>
       <c r="AY48">
         <v>-147246000.0</v>
       </c>
-      <c r="AZ48"/>
+      <c r="AZ48">
+        <v>-147246000.0</v>
+      </c>
       <c r="BA48"/>
-    </row>
-    <row r="49" spans="1:53">
+      <c r="BB48"/>
+    </row>
+    <row r="49" spans="1:54">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-531844000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-499032000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-464406000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-432946000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-405370000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-359834000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-365211000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-343339000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-349569000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-332087000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-310058000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-299410000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-283662000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-243768000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-189710000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-226291000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-212785000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-206476000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-205134000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-206913000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-200292000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-194894000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-192183000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-193189000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-194514000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-191213000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-192091000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-192225000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-193384000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-195716000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-196613000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-194323000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-192266000.0</v>
       </c>
-      <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
-    </row>
-    <row r="50" spans="1:53">
+      <c r="BB49"/>
+    </row>
+    <row r="50" spans="1:54">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>279339000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>278996000.0</v>
       </c>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>3039000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>5286000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>8931000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>8532000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-    </row>
-    <row r="51" spans="1:53">
+      <c r="BB50"/>
+    </row>
+    <row r="51" spans="1:54">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>103056000.0</v>
+      </c>
+      <c r="C51">
         <v>139643000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>104315000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>105023000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>105480000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>103399000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>157127000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>156613000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>383516000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>385047000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>383786000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>385952000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>383241000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>382907000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>382504000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>382538000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>382268000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>383385000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>382375000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>372383000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>360514000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>270810000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>267627000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>257739000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>75318000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>75031000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>80257000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>79866000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>12174000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>3039000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>5286000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>7504000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>9696000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>11859000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>20932000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>22341000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>19350000.0</v>
       </c>
-      <c r="AU51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV51"/>
       <c r="AW51">
         <v>17500000.0</v>
       </c>
       <c r="AX51">
         <v>17500000.0</v>
       </c>
       <c r="AY51">
         <v>17500000.0</v>
       </c>
-      <c r="AZ51"/>
+      <c r="AZ51">
+        <v>17500000.0</v>
+      </c>
       <c r="BA51"/>
-    </row>
-    <row r="52" spans="1:53">
+      <c r="BB51"/>
+    </row>
+    <row r="52" spans="1:54">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>2315000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2224000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1309000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1873000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2072000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1392000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>430000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>169000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>546000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>1010000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1176000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>279339000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>278996000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1185000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1515000.0</v>
       </c>
-      <c r="X52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y52"/>
       <c r="Z52">
         <v>2401000.0</v>
       </c>
       <c r="AA52">
+        <v>2401000.0</v>
+      </c>
+      <c r="AB52">
         <v>1948000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1481000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>3039000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>5286000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>7504000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>8931000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>8820000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>9294000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>8639000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>10382000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>4213000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>2093000.0</v>
       </c>
-      <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-    </row>
-    <row r="53" spans="1:53">
+      <c r="BB52"/>
+    </row>
+    <row r="53" spans="1:54">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>172436000.0</v>
+      </c>
+      <c r="C53">
         <v>187947000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>175466000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>173973000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>184444000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>149289000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>162330000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>193589000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>230365000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>201964000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>191928000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>208995000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>241371000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>233170000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>257600000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>288637000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>309211000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>313343000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>315834000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>300265000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>310755000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>307772000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>307441000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>127966000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>110096000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>111553000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>113385000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>110402000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>111575000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>110667000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>100555000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>95207000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>98177000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>94506000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>89494000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>90420000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>90590000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>89268000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>88615000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>81588000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>77848000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>69552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="AR53">
         <v>80000.0</v>
       </c>
       <c r="AS53">
-        <v>60000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="AT53">
         <v>60000.0</v>
       </c>
-      <c r="AU53"/>
+      <c r="AU53">
+        <v>60000.0</v>
+      </c>
       <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>60000.0</v>
       </c>
-      <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-    </row>
-    <row r="54" spans="1:53">
+      <c r="BB53"/>
+    </row>
+    <row r="54" spans="1:54">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
-      <c r="AS54"/>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
-    </row>
-    <row r="55" spans="1:53">
+      <c r="BB54"/>
+    </row>
+    <row r="55" spans="1:54">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>893326000.0</v>
+      </c>
+      <c r="C55">
         <v>893487000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>999378000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>986958000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>966178000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>974756000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>926543000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>919675000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>933338000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1006937000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>948634000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>956740000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>972592000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1074168000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1008468000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1031278000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1052069999.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1128827000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1064129000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1043725000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1022777000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1005502000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>994514000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>995733000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>779720000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>818400000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>307436000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>302085000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>228035000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>206970000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>190500000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>171090000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>163354000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>165836000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>152611000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>145526000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>137902000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>134371000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>129252000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>124098000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>116317000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>116661000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>117684000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>128172000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>28253000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>26021000.0</v>
       </c>
-      <c r="AU55"/>
-      <c r="AV55">
+      <c r="AV55"/>
+      <c r="AW55">
         <v>26698000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>27796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30877000.0</v>
       </c>
       <c r="AY55">
         <v>30877000.0</v>
       </c>
-      <c r="AZ55"/>
+      <c r="AZ55">
+        <v>30877000.0</v>
+      </c>
       <c r="BA55"/>
-    </row>
-    <row r="56" spans="1:53">
+      <c r="BB55"/>
+    </row>
+    <row r="56" spans="1:54">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>485753000.0</v>
+      </c>
+      <c r="C56">
         <v>474984000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>454768000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>436065000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>444544000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>449792000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>397282000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>383781000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>388610000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>395461000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>399529000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>401260000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>415880000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>443859000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>448841000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>471097000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>491203000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>486126000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>501808000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>490535000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>474299000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>469442000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>454445000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>453222000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>231386000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>262878000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>209288000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>201201000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>183737000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>176567000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>175247000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>155385000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>147373000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>149460000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>137221000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>131214000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>123739000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>120023000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>114591000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>112565000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>104603000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>104140000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>104833000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>114335000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>13548000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>10554000.0</v>
       </c>
-      <c r="AU56"/>
-      <c r="AV56">
+      <c r="AV56"/>
+      <c r="AW56">
         <v>9512000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>9751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11959000.0</v>
       </c>
       <c r="AY56">
         <v>11959000.0</v>
       </c>
-      <c r="AZ56"/>
+      <c r="AZ56">
+        <v>11959000.0</v>
+      </c>
       <c r="BA56"/>
-    </row>
-    <row r="57" spans="1:53">
+      <c r="BB56"/>
+    </row>
+    <row r="57" spans="1:54">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>89415000.0</v>
+      </c>
+      <c r="C57">
         <v>101275000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>87516000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>79136000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>68529000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>75125000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>71684000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>70083000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>72238000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>74014000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>67147000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>63886000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>62392000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>72359000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>60615000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>69508000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>55596000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>63360000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>63450000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>349477000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>335564000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>49702000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>46693000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>54831000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>51077000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>57700000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>33103000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>31001000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>27347000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>30365000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>24771000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>20371000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>18646000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>26788000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>19807000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>19124000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>14642000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>16938000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>18841000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>18729000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>17989000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>20362000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>19677000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>21460000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>18464000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>20187000.0</v>
       </c>
-      <c r="AU57"/>
-      <c r="AV57">
+      <c r="AV57"/>
+      <c r="AW57">
         <v>10163000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>7330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5472000.0</v>
       </c>
       <c r="AY57">
         <v>5472000.0</v>
       </c>
-      <c r="AZ57"/>
+      <c r="AZ57">
+        <v>5472000.0</v>
+      </c>
       <c r="BA57"/>
-    </row>
-    <row r="58" spans="1:53">
+      <c r="BB57"/>
+    </row>
+    <row r="58" spans="1:54">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>222398000.0</v>
+      </c>
+      <c r="C58">
         <v>237332000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>229835000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>221846000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>202219000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>207825000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>258034000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>254516000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>482608000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>545171000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>470975000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>467929000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>464078000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>544163000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>459914000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>468801000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>454506000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>541676000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>463080000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>459400000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>433003000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>338053000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>332951000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>333309000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>138421000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>145128000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>117320000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>114280000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>42546000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>33110000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>27093000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>22557000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>20326000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>27634000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>20510000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>19592000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>14949000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>17097000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>19049000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>18960000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>18258000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>21470000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>22914000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>33381000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>32219000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>186925000.0</v>
       </c>
-      <c r="AU58"/>
-      <c r="AV58">
+      <c r="AV58"/>
+      <c r="AW58">
         <v>23486000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>22785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23029000.0</v>
       </c>
       <c r="AY58">
         <v>23029000.0</v>
       </c>
-      <c r="AZ58"/>
+      <c r="AZ58">
+        <v>23029000.0</v>
+      </c>
       <c r="BA58"/>
-    </row>
-    <row r="59" spans="1:53">
+      <c r="BB58"/>
+    </row>
+    <row r="59" spans="1:54">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
-      <c r="AS59"/>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
-    </row>
-    <row r="60" spans="1:53">
+      <c r="BB59"/>
+    </row>
+    <row r="60" spans="1:54">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>670928000.0</v>
+      </c>
+      <c r="C60">
         <v>656155000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>769543000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>765112000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>763959000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>766931000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>668509000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>665159000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>450730000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>461766000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>477659000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>488811000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>508514000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>530005000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>548554000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>562477000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>597564000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>587151000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>601049000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>584325000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>589774000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>667449000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>661563000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>662424000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>641299000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>673272000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>190116000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>187805000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>185489000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>173860000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>163407000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>148533000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>143028000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>138202000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>132101000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>125934000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>122953000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>117274000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>110203000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>105138000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>98059000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>95191000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>94770000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>94791000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>6135000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-151299000.0</v>
       </c>
-      <c r="AU60"/>
-      <c r="AV60">
+      <c r="AV60"/>
+      <c r="AW60">
         <v>11688000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>13067000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15592000.0</v>
       </c>
       <c r="AY60">
         <v>15592000.0</v>
       </c>
-      <c r="AZ60"/>
+      <c r="AZ60">
+        <v>15592000.0</v>
+      </c>
       <c r="BA60"/>
-    </row>
-    <row r="61" spans="1:53">
+      <c r="BB60"/>
+    </row>
+    <row r="61" spans="1:54">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
-[...1 lines deleted...]
-      </c>
+      <c r="P61"/>
       <c r="Q61">
         <v>-132000.0</v>
       </c>
       <c r="R61">
         <v>-132000.0</v>
       </c>
       <c r="S61">
         <v>-132000.0</v>
       </c>
       <c r="T61">
         <v>-132000.0</v>
       </c>
       <c r="U61">
         <v>-132000.0</v>
       </c>
       <c r="V61">
         <v>-132000.0</v>
       </c>
       <c r="W61">
         <v>-132000.0</v>
       </c>
       <c r="X61">
         <v>-132000.0</v>
       </c>
       <c r="Y61">
@@ -10654,61 +10785,64 @@
       </c>
       <c r="AM61">
         <v>-132000.0</v>
       </c>
       <c r="AN61">
         <v>-132000.0</v>
       </c>
       <c r="AO61">
         <v>-132000.0</v>
       </c>
       <c r="AP61">
         <v>-132000.0</v>
       </c>
       <c r="AQ61">
         <v>-132000.0</v>
       </c>
       <c r="AR61">
         <v>-132000.0</v>
       </c>
       <c r="AS61">
         <v>-132000.0</v>
       </c>
       <c r="AT61">
         <v>-132000.0</v>
       </c>
-      <c r="AU61"/>
+      <c r="AU61">
+        <v>-132000.0</v>
+      </c>
       <c r="AV61"/>
       <c r="AW61"/>
-      <c r="AX61">
+      <c r="AX61"/>
+      <c r="AY61">
         <v>-132000.0</v>
       </c>
-      <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-    </row>
-    <row r="62" spans="1:53">
+      <c r="BB61"/>
+    </row>
+    <row r="62" spans="1:54">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10720,50 +10854,51 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
+      <c r="BB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10816,1223 +10951,1223 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
-        <v>224681000.0</v>
+        <v>114226000.0</v>
       </c>
       <c r="C2">
         <v>94027000.0</v>
       </c>
       <c r="D2">
         <v>75575000.0</v>
       </c>
       <c r="E2">
         <v>68979000.0</v>
       </c>
       <c r="F2">
         <v>66627000.0</v>
       </c>
       <c r="G2">
         <v>91719000.0</v>
       </c>
       <c r="H2">
         <v>38588000.0</v>
       </c>
       <c r="I2">
         <v>25075000.0</v>
       </c>
       <c r="J2">
         <v>21050000.0</v>
       </c>
       <c r="K2">
         <v>16177000.0</v>
       </c>
       <c r="L2">
         <v>12988000.0</v>
       </c>
       <c r="M2">
         <v>11418000.0</v>
       </c>
       <c r="N2">
         <v>2535000.0</v>
       </c>
       <c r="O2">
         <v>1655000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
-        <v>38093000.0</v>
+        <v>42345000.0</v>
       </c>
       <c r="C3">
         <v>39922000.0</v>
       </c>
       <c r="D3">
         <v>37978000.0</v>
       </c>
       <c r="E3">
         <v>35946000.0</v>
       </c>
       <c r="F3">
         <v>34421000.0</v>
       </c>
       <c r="G3">
         <v>34613000.0</v>
       </c>
       <c r="H3">
         <v>9863000.0</v>
       </c>
       <c r="I3">
         <v>6264000.0</v>
       </c>
       <c r="J3">
         <v>5482000.0</v>
       </c>
       <c r="K3">
         <v>4722000.0</v>
       </c>
       <c r="L3">
         <v>4267000.0</v>
       </c>
       <c r="M3">
         <v>4231000.0</v>
       </c>
       <c r="N3">
         <v>1157000.0</v>
       </c>
       <c r="O3">
         <v>638000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
         <v>-188407000.0</v>
       </c>
       <c r="C5">
         <v>-135561000.0</v>
       </c>
       <c r="D5">
         <v>-120094000.0</v>
       </c>
       <c r="E5">
         <v>-84709000.0</v>
       </c>
       <c r="F5">
         <v>-35895000.0</v>
       </c>
       <c r="G5">
         <v>-118199000.0</v>
       </c>
       <c r="H5">
         <v>-47471000.0</v>
       </c>
       <c r="I5">
         <v>-13002000.0</v>
       </c>
       <c r="J5">
         <v>1000.0</v>
       </c>
       <c r="K5">
         <v>4241000.0</v>
       </c>
       <c r="L5">
         <v>-37226000.0</v>
       </c>
       <c r="M5">
         <v>-13163000.0</v>
       </c>
       <c r="N5">
         <v>-13914000.0</v>
       </c>
       <c r="O5">
         <v>-22098000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
-        <v>-150314000.0</v>
+        <v>-146062000.0</v>
       </c>
       <c r="C6">
         <v>-95639000.0</v>
       </c>
       <c r="D6">
         <v>-82116000.0</v>
       </c>
       <c r="E6">
         <v>-48763000.0</v>
       </c>
       <c r="F6">
         <v>-1474000.0</v>
       </c>
       <c r="G6">
         <v>-83586000.0</v>
       </c>
       <c r="H6">
         <v>-37608000.0</v>
       </c>
       <c r="I6">
         <v>-6738000.0</v>
       </c>
       <c r="J6">
         <v>5483000.0</v>
       </c>
       <c r="K6">
         <v>8963000.0</v>
       </c>
       <c r="L6">
         <v>-32959000.0</v>
       </c>
       <c r="M6">
         <v>-8932000.0</v>
       </c>
       <c r="N6">
         <v>-12757000.0</v>
       </c>
       <c r="O6">
         <v>-21460000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
-        <v>282761000.0</v>
+        <v>393216000.0</v>
       </c>
       <c r="C9">
         <v>289454000.0</v>
       </c>
       <c r="D9">
         <v>239136000.0</v>
       </c>
       <c r="E9">
         <v>213883000.0</v>
       </c>
       <c r="F9">
         <v>227384000.0</v>
       </c>
       <c r="G9">
         <v>133240000.0</v>
       </c>
       <c r="H9">
         <v>198396000.0</v>
       </c>
       <c r="I9">
         <v>156203000.0</v>
       </c>
       <c r="J9">
         <v>138204000.0</v>
       </c>
       <c r="K9">
         <v>98220000.0</v>
       </c>
       <c r="L9">
         <v>58712000.0</v>
       </c>
       <c r="M9">
         <v>34169000.0</v>
       </c>
       <c r="N9">
         <v>18411000.0</v>
       </c>
       <c r="O9">
         <v>774000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
         <v>-193042000.0</v>
       </c>
       <c r="C10">
         <v>-145601000.0</v>
       </c>
       <c r="D10">
         <v>-133727000.0</v>
       </c>
       <c r="E10">
         <v>-98429000.0</v>
       </c>
       <c r="F10">
         <v>-49267000.0</v>
       </c>
       <c r="G10">
         <v>-132314000.0</v>
       </c>
       <c r="H10">
         <v>-50036000.0</v>
       </c>
       <c r="I10">
         <v>-12368000.0</v>
       </c>
       <c r="J10">
         <v>1000.0</v>
       </c>
       <c r="K10">
         <v>4565000.0</v>
       </c>
       <c r="L10">
         <v>-38288000.0</v>
       </c>
       <c r="M10">
         <v>-14039000.0</v>
       </c>
       <c r="N10">
         <v>-14221000.0</v>
       </c>
       <c r="O10">
         <v>-22019000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
         <v>-5351000.0</v>
       </c>
       <c r="C11">
         <v>771000.0</v>
       </c>
       <c r="D11">
         <v>934000.0</v>
       </c>
       <c r="E11">
         <v>766000.0</v>
       </c>
       <c r="F11">
         <v>326000.0</v>
       </c>
       <c r="G11">
         <v>-11966000.0</v>
       </c>
       <c r="H11">
         <v>-65460000.0</v>
       </c>
       <c r="I11">
         <v>583000.0</v>
       </c>
       <c r="J11">
         <v>93000.0</v>
       </c>
       <c r="K11">
         <v>43000.0</v>
       </c>
       <c r="L11">
         <v>33000.0</v>
       </c>
       <c r="M11">
         <v>18000.0</v>
       </c>
       <c r="N11">
         <v>6000.0</v>
       </c>
       <c r="O11">
         <v>3000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
         <v>4635000.0</v>
       </c>
       <c r="C12">
         <v>10040000.0</v>
       </c>
       <c r="D12">
         <v>13633000.0</v>
       </c>
       <c r="E12">
         <v>13720000.0</v>
       </c>
       <c r="F12">
         <v>13372000.0</v>
       </c>
       <c r="G12">
         <v>14115000.0</v>
       </c>
       <c r="H12">
         <v>2565000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>44000.0</v>
       </c>
       <c r="K12">
         <v>608000.0</v>
       </c>
       <c r="L12">
         <v>1062000.0</v>
       </c>
       <c r="M12">
         <v>876000.0</v>
       </c>
       <c r="N12">
         <v>307000.0</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
         <v>10714000.0</v>
       </c>
       <c r="C13">
         <v>11105000.0</v>
       </c>
       <c r="D13">
         <v>9164000.0</v>
       </c>
       <c r="E13">
         <v>2375000.0</v>
       </c>
       <c r="F13">
         <v>1288000.0</v>
       </c>
       <c r="G13">
         <v>2379000.0</v>
       </c>
       <c r="H13">
         <v>3169000.0</v>
       </c>
       <c r="I13">
         <v>2252000.0</v>
       </c>
       <c r="J13">
         <v>2326000.0</v>
       </c>
       <c r="K13">
         <v>889000.0</v>
       </c>
       <c r="L13">
         <v>1050000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>-1080000.0</v>
       </c>
       <c r="M14">
         <v>-9605000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
         <v>-187691000.0</v>
       </c>
       <c r="C15">
         <v>-146372000.0</v>
       </c>
       <c r="D15">
         <v>-134661000.0</v>
       </c>
       <c r="E15">
         <v>-99195000.0</v>
       </c>
       <c r="F15">
         <v>-49593000.0</v>
       </c>
       <c r="G15">
         <v>-120348000.0</v>
       </c>
       <c r="H15">
         <v>15424000.0</v>
       </c>
       <c r="I15">
         <v>-12951000.0</v>
       </c>
       <c r="J15">
         <v>-92000.0</v>
       </c>
       <c r="K15">
         <v>4522000.0</v>
       </c>
       <c r="L15">
         <v>-37241000.0</v>
       </c>
       <c r="M15">
         <v>-12126000.0</v>
       </c>
       <c r="N15">
         <v>-12639000.0</v>
       </c>
       <c r="O15">
         <v>-19331000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-99195000.0</v>
       </c>
       <c r="F16">
         <v>-49593000.0</v>
       </c>
       <c r="G16">
         <v>-120348000.0</v>
       </c>
       <c r="H16">
         <v>15424000.0</v>
       </c>
       <c r="I16">
         <v>-12951000.0</v>
       </c>
       <c r="J16">
         <v>-92000.0</v>
       </c>
       <c r="K16">
         <v>4522000.0</v>
       </c>
       <c r="L16">
         <v>-37241000.0</v>
       </c>
       <c r="M16">
         <v>-12126000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
         <v>-187691000.0</v>
       </c>
       <c r="C17">
         <v>-146372000.0</v>
       </c>
       <c r="D17">
         <v>-134661000.0</v>
       </c>
       <c r="E17">
         <v>-99195000.0</v>
       </c>
       <c r="F17">
         <v>-49593000.0</v>
       </c>
       <c r="G17">
         <v>-120348000.0</v>
       </c>
       <c r="H17">
         <v>15424000.0</v>
       </c>
       <c r="I17">
         <v>-12951000.0</v>
       </c>
       <c r="J17">
         <v>-92000.0</v>
       </c>
       <c r="K17">
         <v>4522000.0</v>
       </c>
       <c r="L17">
         <v>-38321000.0</v>
       </c>
       <c r="M17">
         <v>-14057000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
         <v>6079000.0</v>
       </c>
       <c r="C18">
         <v>1065000.0</v>
       </c>
       <c r="D18">
         <v>-4469000.0</v>
       </c>
       <c r="E18">
         <v>-11345000.0</v>
       </c>
       <c r="F18">
         <v>-12084000.0</v>
       </c>
       <c r="G18">
         <v>-11736000.0</v>
       </c>
       <c r="H18">
         <v>604000.0</v>
       </c>
       <c r="I18">
         <v>2252000.0</v>
       </c>
       <c r="J18">
         <v>2282000.0</v>
       </c>
       <c r="K18">
         <v>281000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2375000.0</v>
       </c>
       <c r="F19">
         <v>1288000.0</v>
       </c>
       <c r="G19">
         <v>2379000.0</v>
       </c>
       <c r="H19">
         <v>3169000.0</v>
       </c>
       <c r="I19">
         <v>634000.0</v>
       </c>
       <c r="J19">
         <v>2326000.0</v>
       </c>
       <c r="K19">
         <v>932000.0</v>
       </c>
       <c r="L19">
         <v>-26930000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-20000000.0</v>
       </c>
       <c r="F20">
         <v>-20000000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>3745000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>5320000.0</v>
       </c>
       <c r="K20">
         <v>5320000.0</v>
       </c>
       <c r="L20">
         <v>5320000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
-        <v>-199600000.0</v>
+        <v>-86733000.0</v>
       </c>
       <c r="C21">
         <v>-122366000.0</v>
       </c>
       <c r="D21">
         <v>-128700000.0</v>
       </c>
       <c r="E21">
         <v>-82313000.0</v>
       </c>
       <c r="F21">
         <v>-32872000.0</v>
       </c>
       <c r="G21">
         <v>-123553000.0</v>
       </c>
       <c r="H21">
         <v>-50292000.0</v>
       </c>
       <c r="I21">
         <v>-13002000.0</v>
       </c>
       <c r="J21">
         <v>-2281000.0</v>
       </c>
       <c r="K21">
         <v>4241000.0</v>
       </c>
       <c r="L21">
         <v>-10296000.0</v>
       </c>
       <c r="M21">
         <v>-13171000.0</v>
       </c>
       <c r="N21">
         <v>-14198000.0</v>
       </c>
       <c r="O21">
         <v>-22098000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
-        <v>707042000.0</v>
+        <v>594175000.0</v>
       </c>
       <c r="C23">
         <v>505847000.0</v>
       </c>
       <c r="D23">
         <v>443411000.0</v>
       </c>
       <c r="E23">
         <v>365175000.0</v>
       </c>
       <c r="F23">
         <v>326883000.0</v>
       </c>
       <c r="G23">
         <v>348512000.0</v>
       </c>
       <c r="H23">
         <v>287276000.0</v>
       </c>
       <c r="I23">
         <v>194280000.0</v>
       </c>
       <c r="J23">
         <v>161535000.0</v>
       </c>
       <c r="K23">
         <v>110156000.0</v>
       </c>
       <c r="L23">
         <v>81996000.0</v>
       </c>
       <c r="M23">
         <v>58758000.0</v>
       </c>
       <c r="N23">
         <v>35144000.0</v>
       </c>
       <c r="O23">
         <v>24220000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
         <v>42345000.0</v>
       </c>
       <c r="C25">
         <v>39922000.0</v>
       </c>
       <c r="D25">
         <v>37978000.0</v>
       </c>
       <c r="E25">
         <v>35946000.0</v>
       </c>
       <c r="F25">
         <v>34421000.0</v>
       </c>
       <c r="G25">
         <v>34613000.0</v>
       </c>
       <c r="H25">
         <v>9863000.0</v>
       </c>
       <c r="I25">
         <v>6264000.0</v>
       </c>
       <c r="J25">
         <v>5482000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26">
         <v>150614000.0</v>
       </c>
       <c r="C26">
         <v>136425000.0</v>
       </c>
       <c r="D26">
         <v>138768000.0</v>
       </c>
       <c r="E26">
         <v>123271000.0</v>
       </c>
       <c r="F26">
         <v>100999000.0</v>
       </c>
       <c r="G26">
         <v>85392000.0</v>
       </c>
       <c r="H26">
         <v>68308000.0</v>
       </c>
       <c r="I26">
         <v>49676000.0</v>
       </c>
       <c r="J26">
         <v>38905000.0</v>
       </c>
       <c r="K26">
         <v>29223000.0</v>
       </c>
       <c r="L26">
         <v>25047000.0</v>
       </c>
       <c r="M26">
         <v>19205000.0</v>
       </c>
       <c r="N26">
         <v>15511000.0</v>
       </c>
       <c r="O26">
         <v>13299000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>3600000.0</v>
       </c>
       <c r="D27">
         <v>1497000.0</v>
       </c>
       <c r="E27">
         <v>2500000.0</v>
       </c>
       <c r="F27">
         <v>1200000.0</v>
       </c>
       <c r="G27">
         <v>1600000.0</v>
       </c>
       <c r="H27">
         <v>2500000.0</v>
       </c>
       <c r="I27">
         <v>1800000.0</v>
       </c>
       <c r="J27">
         <v>2100000.0</v>
       </c>
       <c r="K27">
         <v>1600000.0</v>
       </c>
       <c r="L27">
         <v>800000.0</v>
       </c>
       <c r="M27">
         <v>400000.0</v>
       </c>
       <c r="N27">
         <v>500000.0</v>
       </c>
       <c r="O27">
         <v>600000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
         <v>331747000.0</v>
       </c>
       <c r="C28">
         <v>259246000.0</v>
       </c>
       <c r="D28">
         <v>222571000.0</v>
       </c>
       <c r="E28">
         <v>190425000.0</v>
       </c>
       <c r="F28">
         <v>178057000.0</v>
       </c>
       <c r="G28">
         <v>169801000.0</v>
       </c>
       <c r="H28">
         <v>174135000.0</v>
       </c>
       <c r="I28">
         <v>119529000.0</v>
       </c>
       <c r="J28">
         <v>94160000.0</v>
       </c>
       <c r="K28">
         <v>63156000.0</v>
       </c>
       <c r="L28">
         <v>43161000.0</v>
       </c>
       <c r="M28">
         <v>27735000.0</v>
       </c>
       <c r="N28">
         <v>16598000.0</v>
       </c>
       <c r="O28">
         <v>8973000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
         <v>-5351000.0</v>
       </c>
       <c r="C29">
         <v>771000.0</v>
       </c>
       <c r="D29">
         <v>934000.0</v>
       </c>
       <c r="E29">
         <v>766000.0</v>
       </c>
       <c r="F29">
         <v>326000.0</v>
       </c>
       <c r="G29">
         <v>-11966000.0</v>
       </c>
       <c r="H29">
         <v>-65460000.0</v>
       </c>
       <c r="I29">
         <v>583000.0</v>
       </c>
       <c r="J29">
         <v>93000.0</v>
       </c>
       <c r="K29">
         <v>43000.0</v>
       </c>
       <c r="L29">
         <v>33000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
-        <v>482361000.0</v>
+        <v>479949000.0</v>
       </c>
       <c r="C30">
         <v>411820000.0</v>
       </c>
       <c r="D30">
         <v>367836000.0</v>
       </c>
       <c r="E30">
         <v>296196000.0</v>
       </c>
       <c r="F30">
         <v>260256000.0</v>
       </c>
       <c r="G30">
         <v>256793000.0</v>
       </c>
       <c r="H30">
         <v>248688000.0</v>
       </c>
       <c r="I30">
         <v>169205000.0</v>
       </c>
       <c r="J30">
         <v>140485000.0</v>
       </c>
       <c r="K30">
         <v>93979000.0</v>
       </c>
       <c r="L30">
         <v>69008000.0</v>
       </c>
       <c r="M30">
         <v>47340000.0</v>
       </c>
       <c r="N30">
         <v>32609000.0</v>
       </c>
       <c r="O30">
         <v>22565000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
-        <v>6558000.0</v>
+        <v>-106309000.0</v>
       </c>
       <c r="C31">
         <v>-23235000.0</v>
       </c>
       <c r="D31">
         <v>-5027000.0</v>
       </c>
       <c r="E31">
         <v>-16116000.0</v>
       </c>
       <c r="F31">
         <v>-16395000.0</v>
       </c>
       <c r="G31">
         <v>-8761000.0</v>
       </c>
       <c r="H31">
         <v>256000.0</v>
       </c>
       <c r="I31">
         <v>-1618000.0</v>
       </c>
       <c r="J31">
         <v>2282000.0</v>
       </c>
       <c r="K31">
         <v>324000.0</v>
       </c>
       <c r="L31">
         <v>-27992000.0</v>
       </c>
       <c r="M31">
         <v>-868000.0</v>
       </c>
       <c r="N31">
         <v>-23000.0</v>
       </c>
       <c r="O31">
         <v>79000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
         <v>507442000.0</v>
       </c>
       <c r="C32">
         <v>383481000.0</v>
       </c>
       <c r="D32">
         <v>314711000.0</v>
       </c>
       <c r="E32">
         <v>282862000.0</v>
       </c>
       <c r="F32">
         <v>294011000.0</v>
       </c>
       <c r="G32">
         <v>224959000.0</v>
       </c>
       <c r="H32">
         <v>236984000.0</v>
       </c>
       <c r="I32">
         <v>181278000.0</v>
       </c>
@@ -12054,580 +12189,587 @@
       <c r="O32">
         <v>2429000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
-        <v>23171000.0</v>
+        <v>33339000.0</v>
       </c>
       <c r="C2">
+        <v>31771000.0</v>
+      </c>
+      <c r="D2">
         <v>28831000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26896000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24316000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28635000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>22584000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22550000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20258000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18891000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18510000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20103000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18071000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17222000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16861000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17833000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17063000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16865000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15370000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17759000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16633000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19590000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17932000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>21668000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>32529000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15904000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7703000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7870000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7111000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7118000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6011000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6160000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5786000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4630000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5718000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5522000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5180000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4811000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3886000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4359000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3121000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3594000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3319000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3281000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2794000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4889000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2246000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2339000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>995000.0</v>
       </c>
       <c r="AY2">
         <v>995000.0</v>
       </c>
       <c r="AZ2">
+        <v>995000.0</v>
+      </c>
+      <c r="BA2">
         <v>290000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>255000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
-        <v>8976000.0</v>
+        <v>12882000.0</v>
       </c>
       <c r="C3">
+        <v>13228000.0</v>
+      </c>
+      <c r="D3">
+        <v>10188000.0</v>
+      </c>
+      <c r="E3">
         <v>9624000.0</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="F3">
         <v>9305000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9818000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10061000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10059000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9984000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9621000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11672000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7343000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9342000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9174000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11272000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6619000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8881000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8743000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8622000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8508000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8548000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8796000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8596000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8600000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8621000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4784000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1955000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1882000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1242000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1201000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1702000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1696000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1665000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1541000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1513000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1419000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1009000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1312000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1155000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1133000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1122000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1068000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1056000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1072000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1071000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1066000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1057000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1052000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>431000.0</v>
       </c>
       <c r="AY3">
         <v>431000.0</v>
       </c>
       <c r="AZ3">
+        <v>431000.0</v>
+      </c>
+      <c r="BA3">
         <v>150000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>145000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -12653,408 +12795,415 @@
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
+        <v>-18174000.0</v>
+      </c>
+      <c r="C5">
         <v>-138670000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>-14822000.0</v>
+      </c>
+      <c r="E5">
         <v>-18258000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-16657000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-32122000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-19569000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-46859000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-37011000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-33290000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-27009000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-28978000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-30817000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-27753000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-23848000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-42227000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>9119000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-18811000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>9845000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-13968000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12961000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8261000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-10905000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-45406000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-53627000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-28736000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-12291000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5224000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1220000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1897000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6584000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5387000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3714000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>966000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>748000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1455000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>940000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>422000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1344000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2408000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>999000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1935000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1879000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-32219000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1193000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-5021000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1748000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2275000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3422500.0</v>
       </c>
       <c r="AY5">
         <v>-3422500.0</v>
       </c>
       <c r="AZ5">
+        <v>-3422500.0</v>
+      </c>
+      <c r="BA5">
         <v>-3259000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-4094000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
-        <v>-129694000.0</v>
+        <v>-5292000.0</v>
       </c>
       <c r="C6">
-        <v>-570000.0</v>
+        <v>-125442000.0</v>
       </c>
       <c r="D6">
+        <v>-4634000.0</v>
+      </c>
+      <c r="E6">
         <v>-8634000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7352000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22304000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9508000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-36800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-27027000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-23669000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-15337000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-21635000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-21475000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-18579000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-12576000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-35608000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>18000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10068000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>18467000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5460000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4413000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>535000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2309000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-36806000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-45006000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-23952000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-10336000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3342000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>22000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3098000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4882000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3691000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2049000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2507000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2261000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2874000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1949000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1734000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2499000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3541000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2121000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-867000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-823000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-31147000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-122000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-3955000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-691000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1223000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2991500.0</v>
       </c>
       <c r="AY6">
         <v>-2991500.0</v>
       </c>
       <c r="AZ6">
+        <v>-2991500.0</v>
+      </c>
+      <c r="BA6">
         <v>-3109000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3949000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -13080,86 +13229,87 @@
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -13185,1925 +13335,1957 @@
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
-        <v>119950000.0</v>
+        <v>117232000.0</v>
       </c>
       <c r="C9">
+        <v>111350000.0</v>
+      </c>
+      <c r="D9">
         <v>104706000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>97224000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>82348000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>76864000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>74086000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>73140000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>65364000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>63474000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>59538000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>60296000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>55828000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>54005000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>54408000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>54852000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>50618000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>56375000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>59340000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>60334000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>51335000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>53644000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>46899000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9890000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>22807000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>49945000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>50806000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>50730000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>46915000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>46958000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>37897000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>37001000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>34347000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>37020000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>34694000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>35763000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>30727000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>28361000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>25691000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>24197000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>19971000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>16682000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>15685000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>14473000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>11872000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>9224000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>9880000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8760000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>6305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5588500.0</v>
       </c>
       <c r="AY9">
         <v>5588500.0</v>
       </c>
       <c r="AZ9">
+        <v>5588500.0</v>
+      </c>
+      <c r="BA9">
         <v>4574000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2660000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>-19299000.0</v>
+      </c>
+      <c r="C10">
         <v>-139816000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-15997000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-19409000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-17820000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-33694000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-21232000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-50214000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-40461000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-36718000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-30407000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-32377000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-34225000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-31162000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-27329000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-45641000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5703000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-22235000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6432000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-17274000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-16190000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-13891000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-16637000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-47278000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-54508000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-29260000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-13319000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6237000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1220000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2309000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6584000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5387000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2706000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>969000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1378000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-3279000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>933000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>37000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1299000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2332000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>897000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2257000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2057000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-32512000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1462000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-5242000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1966000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2494000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-4337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3378500.0</v>
       </c>
       <c r="AY10">
         <v>-3378500.0</v>
       </c>
       <c r="AZ10">
+        <v>-3378500.0</v>
+      </c>
+      <c r="BA10">
         <v>-3147000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-4317000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>484000.0</v>
+      </c>
+      <c r="C11">
         <v>-6159000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>234000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>248000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>326000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-114000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>177000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>331000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>377000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>61000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>37000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>435000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>401000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>298000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>247000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-105000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>326000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-363000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>202000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>208000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>279000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3243000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-889000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7384000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-450000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-65841000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>187000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>72000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>122000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>530000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>37000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>11000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>5000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-37000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>53000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>22000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>55000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-97000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>140000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-847000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>102000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>33000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-878000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-291000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-227000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>11000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AX11">
         <v>2000.0</v>
       </c>
       <c r="AY11">
         <v>2000.0</v>
       </c>
       <c r="AZ11">
+        <v>2000.0</v>
+      </c>
+      <c r="BA11">
         <v>-330000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>1125000.0</v>
+      </c>
+      <c r="C12">
         <v>1146000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>1175000.0</v>
+      </c>
+      <c r="E12">
         <v>1151000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1163000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1572000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1663000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3355000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3450000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3428000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3398000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3399000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3408000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3409000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3481000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3414000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3416000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3423000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3413000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3306000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3229000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5631000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5732000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1872000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>881000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>524000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1028000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1013000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>68000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1013000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1644000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>28000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>696000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>45000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>76000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>102000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>322000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>178000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>293000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>269000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>221000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219000.0</v>
       </c>
       <c r="AW12">
         <v>219000.0</v>
       </c>
       <c r="AX12">
-        <v>0.0</v>
+        <v>219000.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>2431000.0</v>
+      </c>
+      <c r="C13">
         <v>2512000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2552000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2574000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3076000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2494000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2700000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2828000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3083000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2912000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2710000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1894000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1648000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>960000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>744000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>384000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>287000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>272000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>291000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>342000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>383000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>498000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>595000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>590000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>696000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>801000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>780000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>800000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>688000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
         <v>-584000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>-9605000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>-19783000.0</v>
+      </c>
+      <c r="C15">
         <v>-133657000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-16231000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-19657000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-18146000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-33580000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-21409000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-50545000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-40838000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-36779000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-30444000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-32812000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-34626000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-31460000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-27576000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-45536000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5377000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-21872000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6230000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-17482000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-16469000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-10648000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-15748000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-39894000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-54058000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>36581000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-13506000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-6309000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1342000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1779000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-6621000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-5398000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-2711000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1006000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1325000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-3301000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>878000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>134000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1159000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2332000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>897000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-2290000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-2057000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-31928000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-966000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-4606000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-1489000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-2074000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-3957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3039000.0</v>
       </c>
       <c r="AY15">
         <v>-3039000.0</v>
       </c>
       <c r="AZ15">
+        <v>-3039000.0</v>
+      </c>
+      <c r="BA15">
         <v>-2817000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-3744000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-30444000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-32812000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-34626000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-31460000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-27576000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-45536000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5377000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-21872000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6230000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-17482000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-16469000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-10648000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-15748000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-39894000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-54058000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>36581000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-13506000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-6309000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1342000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1779000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-6621000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-5398000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-2711000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1006000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1325000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-3301000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>878000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>134000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1159000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2332000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>897000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-37241000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-2057000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-31928000.0</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>-12126000.0</v>
       </c>
-      <c r="AU16">
-[...1 lines deleted...]
-      </c>
       <c r="AV16">
         <v>0.0</v>
       </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>-19783000.0</v>
+      </c>
+      <c r="C17">
         <v>-133657000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-16231000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-19657000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-18146000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-33580000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-21409000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-50545000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-40838000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-36779000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-30444000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-32812000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-34626000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-31460000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-27576000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-45536000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>5377000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-21872000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>6230000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-17482000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-16469000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-10648000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-15748000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-39894000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-54058000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>36581000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-13506000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-6309000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1342000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1779000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-6621000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-5398000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-2711000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1006000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1325000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-3301000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>878000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>134000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1159000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2332000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>897000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-38321000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-2057000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-32512000.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-14057000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>1306000.0</v>
+      </c>
+      <c r="C18">
         <v>1366000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1377000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1423000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1913000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>922000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1037000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-18539000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-367000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-516000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-688000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1505000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1760000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2449000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2737000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3030000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3129000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3151000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3122000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2964000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2846000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5132000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5137000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1282000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-185000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>277000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-248000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-213000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>788000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>97000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2176000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>10752000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2237000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5467000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-673000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>13317000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4592000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3052000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4385000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>6930000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4285000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-81000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-185000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2842000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-248000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-213000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>788000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1240000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>353000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>505000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1016000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>434000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>658000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>598000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>636000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-46000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>314000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>286000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>378000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-154000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-26837000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>10000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-30000000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>-25000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5000000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>1500000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2245000.0</v>
       </c>
-      <c r="AC20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>10640000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
-        <v>5320000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK20">
         <v>5320000.0</v>
       </c>
       <c r="AL20">
-        <v>0.0</v>
+        <v>5320000.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>5320000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>5320000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
-        <v>-18401000.0</v>
+        <v>-19856000.0</v>
       </c>
       <c r="C21">
-        <v>-16365000.0</v>
+        <v>-27001000.0</v>
       </c>
       <c r="D21">
+        <v>-16364999.0</v>
+      </c>
+      <c r="E21">
         <v>-22689000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-20678000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-28666000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-24660000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-29974000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-39066000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-38622000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-28010000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-29075000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-32993000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-33734000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-21611000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-36760000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9792000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-17869000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>11024000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-14222000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-11805000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-11392000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-12352000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-47197000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-52612000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-29697000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-12415000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-6240000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1940000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1897000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-6937000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-4248000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3714000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>532000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>748000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3865000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>304000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>468000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1030000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2122000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>621000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2005000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1725000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-5382000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1184000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-5019000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1882000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2244000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-4026000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3422500.0</v>
       </c>
       <c r="AY21">
         <v>-3422500.0</v>
       </c>
       <c r="AZ21">
+        <v>-3422500.0</v>
+      </c>
+      <c r="BA21">
         <v>-3259000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-4094000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -15129,215 +15311,221 @@
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
-        <v>161522000.0</v>
+        <v>170427000.0</v>
       </c>
       <c r="C23">
+        <v>170122000.0</v>
+      </c>
+      <c r="D23">
         <v>149902000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>146809000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>127342000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>134165000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>121330000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>125664000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>124688000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>120987000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>106058000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>109474000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>106892000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>104961000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>92880000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>109445000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>57889000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>91109000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>63686000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>92315000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>79773000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>84626000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>77183000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>78755000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>107948000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>95546000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>70924000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>64840000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>55966000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>52179000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>50845000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>47409000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>43847000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>41118000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>39664000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>45150000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>35603000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>32704000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>28547000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>26434000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>22471000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>22281000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>20729000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>23136000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>15850000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>19132000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14008000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>13343000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>12275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9892500.0</v>
       </c>
       <c r="AY23">
         <v>9892500.0</v>
       </c>
       <c r="AZ23">
+        <v>9892500.0</v>
+      </c>
+      <c r="BA23">
         <v>8013000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>7075000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15347,1206 +15535,1229 @@
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>12882000.0</v>
+      </c>
+      <c r="C25">
         <v>13228000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10188000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9624000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9305000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9818000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12193000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7927000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9984000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9621000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11672000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7343000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9342000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9174000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8976000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8915000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8881000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8743000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8622000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8508000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8548000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8796000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8596000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8600000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8621000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4784000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1955000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1882000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1242000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1201000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1702000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1696000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1665000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1541000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1513000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1419000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1009000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1312000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1155000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1133000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1122000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1068000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1056000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1072000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1071000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1066000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1057000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1052000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1056000.0</v>
       </c>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>44145000.0</v>
+      </c>
+      <c r="C26">
         <v>43651000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>38072000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>36538000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>32353000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>36527000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>34746000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>34426000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>30726000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>37062000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>33301000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>33234000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>35171000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>35812000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>28870000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>31712000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>26877000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>26678000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>28846000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>24256000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>21219000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>21244000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>20304000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>18971000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>24873000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>20031000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>17278000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>17069000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>13930000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>12957000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>13202000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>12611000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>10906000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>10525000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9805000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>9633000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>8942000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7399000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>7807000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6955000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>7062000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>6295000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6173000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>7339000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>5240000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>5308000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>5093000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4422000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>4383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4172000.0</v>
       </c>
       <c r="AY26">
         <v>4172000.0</v>
       </c>
       <c r="AZ26">
+        <v>4172000.0</v>
+      </c>
+      <c r="BA26">
         <v>3619000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>3548000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:53">
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>3400000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>2500000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>1200000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>1600000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>57413000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>1800000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>2100000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>1600000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>800000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>400000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="AY27">
         <v>150000.0</v>
       </c>
       <c r="AZ27">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="BA27">
         <v>100000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>92943000.0</v>
+      </c>
+      <c r="C28">
         <v>94700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>82999000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>83375000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>70673000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>69003000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>64000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>66188000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>61975000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>59634000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>54247000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>53137000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>53650000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>49427000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>47149000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>49900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>43949000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>46366000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>44470000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>45300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>43792000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>42192000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>38947000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>38116000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>50546000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>117024000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>44443000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>37656000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>34925000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>30304000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>31632000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>28638000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>27155000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>23863000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>24141000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>24675000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>21481000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>18894000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16854000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>15120000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12288000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12392000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11237000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>12516000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>13056000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8535000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11762000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11004000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4689000.0</v>
       </c>
       <c r="AY28">
         <v>4689000.0</v>
       </c>
       <c r="AZ28">
+        <v>4689000.0</v>
+      </c>
+      <c r="BA28">
         <v>4114000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3106000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>484000.0</v>
+      </c>
+      <c r="C29">
         <v>-6159000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>234000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>248000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>326000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-114000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>177000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>331000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>377000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>61000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>37000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>435000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>401000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>298000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>247000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-105000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>326000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-363000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>202000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>208000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>279000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3243000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-889000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7384000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-450000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-65841000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>187000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>72000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>122000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>137088000.0</v>
+      </c>
+      <c r="C30">
         <v>138351000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>121071000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>119913000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>103026000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>105530000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>98746000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>103114000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>104430000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>102096000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>87548000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>89371000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>88821000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>87739000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>76019000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>91612000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>40826000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>74244000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>48316000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>74556000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>63140000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>65036000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>59251000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>57087000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>75419000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>79642000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>63221000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>56970000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>48855000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>45061000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>44834000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>41249000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>38061000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>36488000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>33946000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>39628000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>30423000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>27893000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>24661000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>22075000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>19350000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>18687000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>17410000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>19855000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>13056000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>14243000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>11762000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11004000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8897500.0</v>
       </c>
       <c r="AY30">
         <v>8897500.0</v>
       </c>
       <c r="AZ30">
+        <v>8897500.0</v>
+      </c>
+      <c r="BA30">
         <v>7723000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6820000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:53">
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
-        <v>-121415000.0</v>
+        <v>557000.0</v>
       </c>
       <c r="C31">
-        <v>368000.0</v>
+        <v>-112815000.0</v>
       </c>
       <c r="D31">
+        <v>367999.0</v>
+      </c>
+      <c r="E31">
         <v>3280000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2858000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5028000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3428000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-20240000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1395000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1904000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2397000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3302000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1232000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2572000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5718000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8881000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4089000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4366000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4592000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3052000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4385000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2499000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4285000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-81000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1896000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>437000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-904000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>720000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>412000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>353000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1139000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1008000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>437000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>630000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>586000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>629000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-431000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>269000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>210000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>276000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-252000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-332000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-27130000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-278000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-223000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-84000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-250000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="AY31">
         <v>44000.0</v>
       </c>
       <c r="AZ31">
+        <v>44000.0</v>
+      </c>
+      <c r="BA31">
         <v>112000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-223000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:53">
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>150571000.0</v>
+      </c>
+      <c r="C32">
         <v>143121000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>133537000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>124120000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>106664000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>105499000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>96670000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>95690000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>85622000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>82365000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>78048000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>80399000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>73899000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>71227000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>71269000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>72685000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>67681000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>73240000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>74710000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>78093000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>67968000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>73234000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>64831000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>31558000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>55336000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>65849000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>58509000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>58600000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>54026000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>54076000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>43908000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>43161000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>40133000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>41650000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>40412000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>41285000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>35907000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>33172000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>29577000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>28556000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>23092000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>20276000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>19004000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>17754000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>14666000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>14113000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>12126000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>11099000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>8249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6583500.0</v>
       </c>
       <c r="AY32">
         <v>6583500.0</v>
       </c>
       <c r="AZ32">
+        <v>6583500.0</v>
+      </c>
+      <c r="BA32">
         <v>4864000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2915000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -16601,1235 +16812,1235 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
         <v>174359000.0</v>
       </c>
       <c r="C2">
         <v>93467000.0</v>
       </c>
       <c r="D2">
         <v>119525000.0</v>
       </c>
       <c r="E2">
         <v>100708000.0</v>
       </c>
       <c r="F2">
         <v>96596000.0</v>
       </c>
       <c r="G2">
         <v>62430000.0</v>
       </c>
       <c r="H2">
         <v>29821000.0</v>
       </c>
       <c r="I2">
         <v>24508000.0</v>
       </c>
       <c r="J2">
         <v>6494000.0</v>
       </c>
       <c r="K2">
         <v>21572000.0</v>
       </c>
       <c r="L2">
         <v>2304000.0</v>
       </c>
       <c r="M2">
         <v>6728000.0</v>
       </c>
       <c r="N2">
         <v>1732000.0</v>
       </c>
       <c r="O2">
         <v>5583000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
         <v>7666000</v>
       </c>
       <c r="C3">
         <v>6300000</v>
       </c>
       <c r="D3">
         <v>20248000</v>
       </c>
       <c r="E3">
         <v>30265000</v>
       </c>
       <c r="F3">
         <v>47785000</v>
       </c>
       <c r="G3">
         <v>6935000</v>
       </c>
       <c r="H3">
         <v>4723999</v>
       </c>
       <c r="I3">
         <v>10315000</v>
       </c>
       <c r="J3">
         <v>6311000</v>
       </c>
       <c r="K3">
         <v>6278000</v>
       </c>
       <c r="L3">
         <v>877000</v>
       </c>
       <c r="M3">
         <v>868000</v>
       </c>
       <c r="N3">
         <v>852000</v>
       </c>
       <c r="O3">
         <v>533000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>17947000.0</v>
       </c>
       <c r="F4">
         <v>3962000.0</v>
       </c>
       <c r="G4">
         <v>34406000.0</v>
       </c>
       <c r="H4">
         <v>33160000.0</v>
       </c>
       <c r="I4">
         <v>14088000.0</v>
       </c>
       <c r="J4">
         <v>18014000.0</v>
       </c>
       <c r="K4">
         <v>-15078000.0</v>
       </c>
       <c r="L4">
         <v>19268000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>5157000.0</v>
       </c>
       <c r="F5">
         <v>5729000.0</v>
       </c>
       <c r="G5">
         <v>14841000.0</v>
       </c>
       <c r="H5">
         <v>-57003000.0</v>
       </c>
       <c r="I5">
         <v>367000.0</v>
       </c>
       <c r="J5">
         <v>288000.0</v>
       </c>
       <c r="K5">
         <v>-1666000.0</v>
       </c>
       <c r="L5">
         <v>25272000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
         <v>-111263000.0</v>
       </c>
       <c r="C6">
         <v>76159000.0</v>
       </c>
       <c r="D6">
         <v>-26058000.0</v>
       </c>
       <c r="E6">
         <v>18817000.0</v>
       </c>
       <c r="F6">
         <v>4112000.0</v>
       </c>
       <c r="G6">
         <v>34166000.0</v>
       </c>
       <c r="H6">
         <v>32609000.0</v>
       </c>
       <c r="I6">
         <v>14088000.0</v>
       </c>
       <c r="J6">
         <v>18014000.0</v>
       </c>
       <c r="K6">
         <v>-15078000.0</v>
       </c>
       <c r="L6">
         <v>19268000.0</v>
       </c>
       <c r="M6">
         <v>-4424000.0</v>
       </c>
       <c r="N6">
         <v>4996000.0</v>
       </c>
       <c r="O6">
         <v>-3851000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7">
         <v>-31551000.0</v>
       </c>
       <c r="C7">
         <v>-39474000.0</v>
       </c>
       <c r="D7">
         <v>-10133000.0</v>
       </c>
       <c r="E7">
         <v>-13448000.0</v>
       </c>
       <c r="F7">
         <v>3577000.0</v>
       </c>
       <c r="G7">
         <v>-3224000.0</v>
       </c>
       <c r="H7">
         <v>-4469000.0</v>
       </c>
       <c r="I7">
         <v>-3580000.0</v>
       </c>
       <c r="J7">
         <v>2729000.0</v>
       </c>
       <c r="K7">
         <v>-6265000.0</v>
       </c>
       <c r="L7">
         <v>-3375000.0</v>
       </c>
       <c r="M7">
         <v>1227000.0</v>
       </c>
       <c r="N7">
         <v>-1440000.0</v>
       </c>
       <c r="O7">
         <v>-1142000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-3138000.0</v>
       </c>
       <c r="F8">
         <v>1700000.0</v>
       </c>
       <c r="G8">
         <v>2243000.0</v>
       </c>
       <c r="H8">
         <v>-6632000.0</v>
       </c>
       <c r="I8">
         <v>-2252000.0</v>
       </c>
       <c r="J8">
         <v>-2181000.0</v>
       </c>
       <c r="K8">
         <v>-6791000.0</v>
       </c>
       <c r="L8">
         <v>-2163000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9">
         <v>-53020000.0</v>
       </c>
       <c r="C9">
         <v>-21966000.0</v>
       </c>
       <c r="D9">
         <v>-3843000.0</v>
       </c>
       <c r="E9">
         <v>-3138000.0</v>
       </c>
       <c r="F9">
         <v>1700000.0</v>
       </c>
       <c r="G9">
         <v>2243000.0</v>
       </c>
       <c r="H9">
         <v>-6632000.0</v>
       </c>
       <c r="I9">
         <v>-2252000.0</v>
       </c>
       <c r="J9">
         <v>-2181000.0</v>
       </c>
       <c r="K9">
         <v>-6791000.0</v>
       </c>
       <c r="L9">
         <v>-2163000.0</v>
       </c>
       <c r="M9">
         <v>-2514000.0</v>
       </c>
       <c r="N9">
         <v>-2340000.0</v>
       </c>
       <c r="O9">
         <v>-456000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10">
         <v>2645000.0</v>
       </c>
       <c r="C10">
         <v>-18788000.0</v>
       </c>
       <c r="D10">
         <v>-4830000.0</v>
       </c>
       <c r="E10">
         <v>-15472000.0</v>
       </c>
       <c r="F10">
         <v>-7703000.0</v>
       </c>
       <c r="G10">
         <v>1962000.0</v>
       </c>
       <c r="H10">
         <v>4078000.0</v>
       </c>
       <c r="I10">
         <v>-2303000.0</v>
       </c>
       <c r="J10">
         <v>-4162000.0</v>
       </c>
       <c r="K10">
         <v>-2935000.0</v>
       </c>
       <c r="L10">
         <v>-1848000.0</v>
       </c>
       <c r="M10">
         <v>-413000.0</v>
       </c>
       <c r="N10">
         <v>-938000.0</v>
       </c>
       <c r="O10">
         <v>-686000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7210000.0</v>
       </c>
       <c r="F11">
         <v>12448000.0</v>
       </c>
       <c r="G11">
         <v>-2683000.0</v>
       </c>
       <c r="H11">
         <v>779000.0</v>
       </c>
       <c r="I11">
         <v>2527000.0</v>
       </c>
       <c r="J11">
         <v>9741000.0</v>
       </c>
       <c r="K11">
         <v>5096000.0</v>
       </c>
       <c r="L11">
         <v>1518000.0</v>
       </c>
       <c r="M11">
         <v>4226000.0</v>
       </c>
       <c r="N11">
         <v>2037000.0</v>
       </c>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>40779000.0</v>
       </c>
       <c r="F12">
         <v>34930000.0</v>
       </c>
       <c r="G12">
         <v>45642000.0</v>
       </c>
       <c r="H12">
         <v>37017000.0</v>
       </c>
       <c r="I12">
         <v>27507000.0</v>
       </c>
       <c r="J12">
         <v>16412000.0</v>
       </c>
       <c r="K12">
         <v>9151000.0</v>
       </c>
       <c r="L12">
         <v>9021000.0</v>
       </c>
       <c r="M12">
         <v>-439000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2048000.0</v>
       </c>
       <c r="F13">
         <v>-2868000.0</v>
       </c>
       <c r="G13">
         <v>-4746000.0</v>
       </c>
       <c r="H13">
         <v>-2694000.0</v>
       </c>
       <c r="I13">
         <v>-1552000.0</v>
       </c>
       <c r="J13">
         <v>149000.0</v>
       </c>
       <c r="K13">
         <v>-1635000.0</v>
       </c>
       <c r="L13">
         <v>-882000.0</v>
       </c>
       <c r="M13">
         <v>-72000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14">
         <v>38093000.0</v>
       </c>
       <c r="C14">
         <v>39922000.0</v>
       </c>
       <c r="D14">
         <v>37978000.0</v>
       </c>
       <c r="E14">
         <v>35946000.0</v>
       </c>
       <c r="F14">
         <v>34421000.0</v>
       </c>
       <c r="G14">
         <v>34613000.0</v>
       </c>
       <c r="H14">
         <v>9863000.0</v>
       </c>
       <c r="I14">
         <v>6264000.0</v>
       </c>
       <c r="J14">
         <v>5482000.0</v>
       </c>
       <c r="K14">
         <v>4722000.0</v>
       </c>
       <c r="L14">
         <v>4267000.0</v>
       </c>
       <c r="M14">
         <v>4231000.0</v>
       </c>
       <c r="N14">
         <v>1157000.0</v>
       </c>
       <c r="O14">
         <v>638000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>6477000.0</v>
       </c>
       <c r="F15">
         <v>27251000.0</v>
       </c>
       <c r="G15">
         <v>262542000.0</v>
       </c>
       <c r="H15">
         <v>12851000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
         <v>63096000.0</v>
       </c>
       <c r="C16">
         <v>169626000.0</v>
       </c>
       <c r="D16">
         <v>93467000.0</v>
       </c>
       <c r="E16">
         <v>119525000.0</v>
       </c>
       <c r="F16">
         <v>100708000.0</v>
       </c>
       <c r="G16">
         <v>96596000.0</v>
       </c>
       <c r="H16">
         <v>62430000.0</v>
       </c>
       <c r="I16">
         <v>38596000.0</v>
       </c>
       <c r="J16">
         <v>24508000.0</v>
       </c>
       <c r="K16">
         <v>6494000.0</v>
       </c>
       <c r="L16">
         <v>21572000.0</v>
       </c>
       <c r="M16">
         <v>2304000.0</v>
       </c>
       <c r="N16">
         <v>6728000.0</v>
       </c>
       <c r="O16">
         <v>1732000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-1774000.0</v>
       </c>
       <c r="G17">
         <v>-88000.0</v>
       </c>
       <c r="H17">
         <v>-252000.0</v>
       </c>
       <c r="I17">
         <v>48000.0</v>
       </c>
       <c r="J17">
         <v>-434000.0</v>
       </c>
       <c r="K17">
         <v>371000.0</v>
       </c>
       <c r="L17">
         <v>-26000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
         <v>-54006000.0</v>
       </c>
       <c r="C18">
         <v>-67618000.0</v>
       </c>
       <c r="D18">
         <v>-78006000.0</v>
       </c>
       <c r="E18">
         <v>-63348000.0</v>
       </c>
       <c r="F18">
         <v>-23077000.0</v>
       </c>
       <c r="G18">
         <v>-29923000.0</v>
       </c>
       <c r="H18">
         <v>-5093000.0</v>
       </c>
       <c r="I18">
         <v>8549000.0</v>
       </c>
       <c r="J18">
         <v>19197000.0</v>
       </c>
       <c r="K18">
         <v>6031000.0</v>
       </c>
       <c r="L18">
         <v>-3065000.0</v>
       </c>
       <c r="M18">
         <v>-7975000.0</v>
       </c>
       <c r="N18">
         <v>-14157000.0</v>
       </c>
       <c r="O18">
         <v>-20988000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19">
         <v>-35353000.0</v>
       </c>
       <c r="C19">
         <v>47831000.0</v>
       </c>
       <c r="D19">
         <v>43671000.0</v>
       </c>
       <c r="E19">
         <v>75901000.0</v>
       </c>
       <c r="F19">
         <v>-8369000.0</v>
       </c>
       <c r="G19">
         <v>-196305000.0</v>
       </c>
       <c r="H19">
         <v>106000.0</v>
       </c>
       <c r="I19">
         <v>-14845000.0</v>
       </c>
       <c r="J19">
         <v>-5416000.0</v>
       </c>
       <c r="K19">
         <v>-19838000.0</v>
       </c>
       <c r="L19">
         <v>-69751000.0</v>
       </c>
       <c r="M19">
         <v>-69751000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
         <v>-1121000.0</v>
       </c>
       <c r="C21">
         <v>-1589000.0</v>
       </c>
       <c r="D21">
         <v>-711000.0</v>
       </c>
       <c r="E21">
         <v>-527000.0</v>
       </c>
       <c r="F21">
         <v>-659000.0</v>
       </c>
       <c r="G21">
         <v>277886000.0</v>
       </c>
       <c r="H21">
         <v>-22496000.0</v>
       </c>
       <c r="I21">
         <v>-22496000.0</v>
       </c>
       <c r="J21">
         <v>-22496000.0</v>
       </c>
       <c r="K21">
         <v>-9696000.0</v>
       </c>
       <c r="L21">
         <v>-9802000.0</v>
       </c>
       <c r="M21">
         <v>1850000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
         <v>-133657000.0</v>
       </c>
       <c r="C22">
         <v>-146372000.0</v>
       </c>
       <c r="D22">
         <v>-134661000.0</v>
       </c>
       <c r="E22">
         <v>-99195000.0</v>
       </c>
       <c r="F22">
         <v>-49593000.0</v>
       </c>
       <c r="G22">
         <v>-120348000.0</v>
       </c>
       <c r="H22">
         <v>15424000.0</v>
       </c>
       <c r="I22">
         <v>-12951000.0</v>
       </c>
       <c r="J22">
         <v>-92000.0</v>
       </c>
       <c r="K22">
         <v>4522000.0</v>
       </c>
       <c r="L22">
         <v>-38321000.0</v>
       </c>
       <c r="M22">
         <v>-14057000.0</v>
       </c>
       <c r="N22">
         <v>-14227000.0</v>
       </c>
       <c r="O22">
         <v>-19331000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
-        <v>11886000.0</v>
+        <v>-8132000.0</v>
       </c>
       <c r="C23">
         <v>-6563000.0</v>
       </c>
       <c r="D23">
         <v>-3273000.0</v>
       </c>
       <c r="E23">
         <v>-2429000.0</v>
       </c>
       <c r="F23">
         <v>8978000.0</v>
       </c>
       <c r="G23">
         <v>-3886000.0</v>
       </c>
       <c r="H23">
         <v>-5601000.0</v>
       </c>
       <c r="I23">
         <v>21576000.0</v>
       </c>
       <c r="J23">
         <v>4667000.0</v>
       </c>
       <c r="K23">
         <v>8054000.0</v>
       </c>
       <c r="L23">
         <v>115062000.0</v>
       </c>
       <c r="M23">
         <v>1650000.0</v>
       </c>
       <c r="N23">
         <v>19389000.0</v>
       </c>
       <c r="O23">
         <v>10542000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
         <v>-22157000.0</v>
       </c>
       <c r="C24">
         <v>-3151000.0</v>
       </c>
       <c r="D24">
         <v>-3170000.0</v>
       </c>
       <c r="E24">
         <v>-1008000.0</v>
       </c>
       <c r="F24">
         <v>-2081000.0</v>
       </c>
       <c r="G24">
         <v>-1820000.0</v>
       </c>
       <c r="H24">
         <v>-1608000.0</v>
       </c>
       <c r="I24">
         <v>-1240000.0</v>
       </c>
       <c r="J24">
         <v>-11700.0</v>
       </c>
       <c r="K24">
         <v>-19838000.0</v>
       </c>
       <c r="L24">
         <v>-15000000.0</v>
       </c>
       <c r="M24">
         <v>-15000000.0</v>
       </c>
       <c r="N24">
         <v>-106000.0</v>
       </c>
       <c r="O24">
         <v>6595000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
         <v>24044000.0</v>
       </c>
       <c r="C25">
         <v>34615000.0</v>
       </c>
       <c r="D25">
         <v>5650000.0</v>
       </c>
       <c r="E25">
         <v>5107000.0</v>
       </c>
       <c r="F25">
         <v>7186000.0</v>
       </c>
       <c r="G25">
         <v>31670000.0</v>
       </c>
       <c r="H25">
         <v>45119000.0</v>
       </c>
       <c r="I25">
         <v>1919000.0</v>
       </c>
       <c r="J25">
         <v>722000.0</v>
       </c>
       <c r="K25">
         <v>-31000.0</v>
       </c>
       <c r="L25">
         <v>298000.0</v>
       </c>
       <c r="M25">
         <v>-33000.0</v>
       </c>
       <c r="N25">
         <v>24000.0</v>
       </c>
       <c r="O25">
         <v>-1762000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-6563000.0</v>
       </c>
       <c r="D26">
         <v>-3273000.0</v>
       </c>
       <c r="E26">
         <v>-2730000.0</v>
       </c>
       <c r="F26">
         <v>-3690000.0</v>
       </c>
       <c r="G26">
         <v>-3886000.0</v>
       </c>
       <c r="H26">
         <v>-5601000.0</v>
       </c>
       <c r="I26">
         <v>-587000.0</v>
       </c>
       <c r="J26">
         <v>4667000.0</v>
       </c>
       <c r="K26">
         <v>8054000.0</v>
       </c>
       <c r="L26">
         <v>3323000.0</v>
       </c>
       <c r="M26">
         <v>1650000.0</v>
       </c>
       <c r="N26">
         <v>-132000.0</v>
       </c>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27">
         <v>63218000.0</v>
       </c>
       <c r="C27">
         <v>50207000.0</v>
       </c>
       <c r="D27">
         <v>43528000.0</v>
       </c>
       <c r="E27">
         <v>38561000.0</v>
       </c>
       <c r="F27">
         <v>30146000.0</v>
       </c>
       <c r="G27">
         <v>46477000.0</v>
       </c>
       <c r="H27">
         <v>36393000.0</v>
       </c>
       <c r="I27">
         <v>25704000.0</v>
       </c>
       <c r="J27">
         <v>17592000.0</v>
       </c>
       <c r="K27">
         <v>8786000.0</v>
       </c>
       <c r="L27">
         <v>7889000.0</v>
       </c>
       <c r="M27">
         <v>1530000.0</v>
       </c>
       <c r="N27">
         <v>1346000.0</v>
       </c>
       <c r="O27">
         <v>1007000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
         <v>11886000.0</v>
       </c>
       <c r="C28">
         <v>91540000.0</v>
       </c>
       <c r="D28">
         <v>15042000.0</v>
       </c>
       <c r="E28">
         <v>6251000.0</v>
       </c>
       <c r="F28">
         <v>39260000.0</v>
       </c>
       <c r="G28">
         <v>262541999.0</v>
       </c>
       <c r="H28">
         <v>-9645000.0</v>
       </c>
       <c r="I28">
         <v>21576000.0</v>
       </c>
       <c r="J28">
         <v>4667000.0</v>
       </c>
       <c r="K28">
         <v>-1642000.0</v>
       </c>
       <c r="L28">
         <v>107110000.0</v>
       </c>
       <c r="M28">
         <v>3500000.0</v>
       </c>
       <c r="N28">
         <v>19257000.0</v>
       </c>
       <c r="O28">
         <v>10542000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
         <v>-46340000.0</v>
       </c>
       <c r="C29">
         <v>-61318000.0</v>
       </c>
       <c r="D29">
         <v>-57758000.0</v>
       </c>
       <c r="E29">
         <v>-33083000.0</v>
       </c>
       <c r="F29">
         <v>24708000.0</v>
       </c>
       <c r="G29">
         <v>-22988000.0</v>
       </c>
       <c r="H29">
         <v>-369000.0</v>
       </c>
       <c r="I29">
         <v>18864000.0</v>
       </c>
       <c r="J29">
         <v>25508000.0</v>
       </c>
       <c r="K29">
         <v>12309000.0</v>
       </c>
       <c r="L29">
         <v>-2188000.0</v>
       </c>
       <c r="M29">
         <v>-7107000.0</v>
       </c>
       <c r="N29">
         <v>-13305000.0</v>
       </c>
       <c r="O29">
         <v>-20455000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
         <v>-77613000.0</v>
       </c>
       <c r="C30">
         <v>47831000.0</v>
       </c>
       <c r="D30">
         <v>14095000.0</v>
       </c>
       <c r="E30">
         <v>44779000.0</v>
       </c>
       <c r="F30">
         <v>-58232000.0</v>
       </c>
       <c r="G30">
         <v>-205060000.0</v>
       </c>
       <c r="H30">
         <v>43426000.0</v>
       </c>
       <c r="I30">
         <v>-26400000.0</v>
       </c>
@@ -17851,2746 +18062,2787 @@
       <c r="O30">
         <v>6062000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>94647000.0</v>
+      </c>
+      <c r="C2">
         <v>98246000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>100813000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>118985000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>169626000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>104876000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>68075000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42495000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>93467000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>108929000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>94812000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>76398000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>119525000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>104018000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>102553000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>106202000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>100708000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>113131000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>118296000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>96625000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>106162000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>80994000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>266974000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>53614000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>62430000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>39534000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>48840000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>42493000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>38596000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>37278000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>24941000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>15587000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24508000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>19318000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13370000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8621000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6494000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4988000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>12339000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10392000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>21572000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>93339000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>104144000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4239000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2304000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2164000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2116000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3114000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6728000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6486500.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6245000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6692000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1732000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>3959000</v>
+      </c>
+      <c r="C3">
         <v>2914000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1635000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1179000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1938000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1733000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1450000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2149000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>968000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4214000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3360000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5766000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6908000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8221000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6039000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9401000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6604000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9327000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9916000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11360000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>17182000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2145000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1281000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2727000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>782000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1194000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1007000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1872000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>651000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7582000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>727000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>760000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1246000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1858000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2382000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1311000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>760000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2042000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3017000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>842000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>377000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>375000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>183000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>104000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>215000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>291000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>268000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>120000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>189000</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000</v>
       </c>
       <c r="AY3">
         <v>246000</v>
       </c>
       <c r="AZ3">
+        <v>246000</v>
+      </c>
+      <c r="BA3">
         <v>318000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>42000</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>16910000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-43444000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>13048000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>3342000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-3937000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>5494000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-12423000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-5165000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>21671000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-121000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>15842000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-185980000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>213360000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-8816000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>23341000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-425000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>6347000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>3897000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>1318000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>12337000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>9354000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-8921000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>5190000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>5948000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>4749000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>2127000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>1506000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-7351000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1947000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-11180000.0</v>
       </c>
-      <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>7018000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-436000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4035000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1489000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1816000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>795000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4495000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>511000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>525000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>198000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>24056000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-906000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3713000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4596000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-60662000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-232000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3037000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>854000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1699000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>18000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1321000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-29000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-360000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-123000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>234000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>537000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-295000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1008000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>122000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-485000.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>13436000.0</v>
+      </c>
+      <c r="C6">
         <v>-7433000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2567000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14338000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-55374000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>69483000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>32068000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>25580000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-50972000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-15462000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>14117000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>18414000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-43127000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15507000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1465000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3649000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5494000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-12423000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5165000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>21671000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-121000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15602000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-185980000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>213360000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8816000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>22896000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-425000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6347000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3897000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1318000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>12337000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9354000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-8921000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5190000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5948000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4749000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2127000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1506000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-7351000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1947000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-11180000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-71767000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-10805000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>99905000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1935000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>140000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>48000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-998000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241500.0</v>
       </c>
       <c r="AY6">
         <v>241500.0</v>
       </c>
       <c r="AZ6">
+        <v>241500.0</v>
+      </c>
+      <c r="BA6">
         <v>-447000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4960000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7">
+        <v>-23833000.0</v>
+      </c>
+      <c r="C7">
         <v>45890000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-15658000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7046000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-23186000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1895000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-10775000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7975000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-22405000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5053000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1013000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>246000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-16445000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7271000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-19882000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-11637000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>611000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5233000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7094000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1105000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-21179000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-15178000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>16303000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>16830000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3417000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2175000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1774000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-7485000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6963000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1676000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-942000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-11277000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>4285000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-477000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1492000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2571000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1530000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-997000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>544000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-4282000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1181000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1335000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>140000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-999000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2303000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>865000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-101000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-1840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-303500.0</v>
       </c>
       <c r="AY7">
         <v>-303500.0</v>
       </c>
       <c r="AZ7">
+        <v>-303500.0</v>
+      </c>
+      <c r="BA7">
         <v>-1294000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-1576000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:53">
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-1449000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-1651000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-17000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>175000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1873000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1423000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1206000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2173000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1132000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-547000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-3386000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-5927000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>2310000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>9246000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-804000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-2475000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-1394000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1959000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>957000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-2565000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>219000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-863000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>302000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-194000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-2208000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-81000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-2621000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-119000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-2069000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-1982000.0</v>
       </c>
-      <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9">
+        <v>-12459000.0</v>
+      </c>
+      <c r="C9">
         <v>-10244000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-18792000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-11668000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-12316000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5490000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4462000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4660000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-7106000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-308000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-435000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1449000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1651000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-17000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>175000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1873000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1423000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1206000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2173000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1132000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-547000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3386000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-5927000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2310000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9246000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-804000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2475000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1394000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1959000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>957000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2565000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>219000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-863000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>302000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-194000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2208000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-81000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2621000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-119000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2069000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1982000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-575000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-476000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-263000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-849000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-710000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-246000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-674000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-240000.0</v>
       </c>
       <c r="AY9">
         <v>-240000.0</v>
       </c>
       <c r="AZ9">
+        <v>-240000.0</v>
+      </c>
+      <c r="BA9">
         <v>-903000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-957000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10">
+        <v>832000.0</v>
+      </c>
+      <c r="C10">
         <v>6385000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>659000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2731000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1668000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-627000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3056000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6554000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8551000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1927000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-620000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>806000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3089000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3591000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6730000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3401000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1750000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3446000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2394000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2266000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>403000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-20616000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1182000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6828000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14568000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3664000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1166000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-595000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-157000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>208000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>215000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1236000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1490000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2244000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-550000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-830000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-538000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-744000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-612000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-450000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1129000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-948000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-243000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-366000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-291000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-65000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>129000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-56000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117500.0</v>
       </c>
       <c r="AY10">
         <v>-117500.0</v>
       </c>
       <c r="AZ10">
+        <v>-117500.0</v>
+      </c>
+      <c r="BA10">
         <v>-446000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-257000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>3376000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-259000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9266000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9057000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-10214000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15945000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-7578000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>782000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3658000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12301000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3023000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3458000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-8139000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6748000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-4750000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>839000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1951000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3123000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-5134000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4527000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4149000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1907000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-8056000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6967000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>629000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4461000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-2316000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2100000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>968000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2844000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-816000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1518000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1162000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1187000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>92000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4226000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>2037000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>12466000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10156000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9998000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9658000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11425000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12953000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6743000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7524000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7195000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8927000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9849000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9954000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8888000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12599000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9239000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7963000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7216000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6847000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7534000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8222000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4904000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4702000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4394000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4456000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2860000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3388000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2341000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2048000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1374000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>34146000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-439000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-1308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1148000.0</v>
       </c>
       <c r="M13">
         <v>1148000.0</v>
       </c>
       <c r="N13">
+        <v>1148000.0</v>
+      </c>
+      <c r="O13">
         <v>1822000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-3113000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>129000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-886000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2069000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1354000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1809000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1774000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-635000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2294000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>417000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2234000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-282000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-2817000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>640000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-235000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1271000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-123000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1832000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-868000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-434000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-362000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>69000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>364000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1635000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1234000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>219000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-882000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-72000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14">
+        <v>11797000.0</v>
+      </c>
+      <c r="C14">
         <v>8976000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10188000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9624000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9305000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9818000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10061000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10059000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9984000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9621000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11672000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7343000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9342000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>9174000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11272000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6619000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8881000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8743000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8622000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8508000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8548000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8796000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8596000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8621000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4784000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1955000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1882000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1242000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1201000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1702000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1696000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1665000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1541000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1513000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1419000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1009000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1312000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1155000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1133000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1122000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1068000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1056000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1072000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1071000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1066000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1057000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1052000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>431000.0</v>
       </c>
       <c r="AY14">
         <v>431000.0</v>
       </c>
       <c r="AZ14">
+        <v>431000.0</v>
+      </c>
+      <c r="BA14">
         <v>150000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>145000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>7657000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>702000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1537000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>375000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4350000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>108083000.0</v>
+      </c>
+      <c r="C16">
         <v>90813000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>98246000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>104647000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>114252000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>174359000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>100143000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>68075000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>42495000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>93467000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>108929000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>94812000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>76398000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>119525000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>104018000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>102553000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>106202000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>100708000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>113131000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>118296000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>106041000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>96596000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>80994000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>266974000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>53614000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>62430000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>48415000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>48840000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>42493000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38596000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>37278000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>24941000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>15587000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>24508000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>19318000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13370000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8621000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6494000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4988000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>12339000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>10392000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>21572000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>93339000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>104144000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4239000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2304000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2164000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2116000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3114000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6728000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6486500.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6245000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6692000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-      <c r="P17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>-1467000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>207000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-517000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-759000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-48000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-450000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>38000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-669000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1108000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-565000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-244000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-29000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>26000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-5000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-32000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-19000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>154000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-55000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-95000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-84000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-138000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-117000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>664000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-201000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-39000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-53000.0</v>
       </c>
-      <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>-16485000.0</v>
+      </c>
+      <c r="C18">
         <v>3929000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11725000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5800000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-20459000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1226000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11036000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-20518000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-34838000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14879000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11528000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13927000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-37672000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12357000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-32554000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-21607000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3170000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13978000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7874000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3969000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13004000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8459000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10851000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13650000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13881000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5385000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3995000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4730000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-443000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>9546000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>3635000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3252000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-7884000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>10021000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4609000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2951000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1616000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1236000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>912000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>5197000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1314000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-945000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-740000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-132000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-1248000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-1781000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-68000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1276000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-4850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2572000.0</v>
       </c>
       <c r="AY18">
         <v>-2572000.0</v>
       </c>
       <c r="AZ18">
+        <v>-2572000.0</v>
+      </c>
+      <c r="BA18">
         <v>-3758000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-5255000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:53">
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19">
+        <v>14463000.0</v>
+      </c>
+      <c r="C19">
         <v>-12176000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-3993000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-20782000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-36948000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>11787000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>30563000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>34864000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-29383000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-12921000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>18354000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>33236000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6393000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>25663000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>30428000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>19373000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>437000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1031000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-15859000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>10117000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3658000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-591000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-179842000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-16868000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>996000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2962000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3067000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>635000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-424000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-8930000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-5205000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>3112000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-3822000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-5169000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>939000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>156000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1342000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-816000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-7151000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-27094000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>15223000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-69751000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-69751000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20600,1586 +20852,1615 @@
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>-304000.0</v>
+      </c>
+      <c r="C21">
         <v>-300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-295000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-278000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-248000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-924000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-242000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-178000.0</v>
       </c>
       <c r="M21">
         <v>-178000.0</v>
       </c>
       <c r="N21">
+        <v>-178000.0</v>
+      </c>
+      <c r="O21">
         <v>-147000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-144000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-131000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-105000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-104000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-102000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-251000.0</v>
       </c>
       <c r="V21">
         <v>-251000.0</v>
       </c>
       <c r="W21">
         <v>-251000.0</v>
       </c>
       <c r="X21">
+        <v>-251000.0</v>
+      </c>
+      <c r="Y21">
         <v>277886000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>287500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22496000.0</v>
       </c>
       <c r="AA21">
         <v>-22496000.0</v>
       </c>
       <c r="AB21">
         <v>-22496000.0</v>
       </c>
       <c r="AC21">
         <v>-22496000.0</v>
       </c>
-      <c r="AD21"/>
+      <c r="AD21">
+        <v>-22496000.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>-3040000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2246000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2219000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2191000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-9802000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>1850000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>-19783000.0</v>
+      </c>
+      <c r="C22">
         <v>-133657000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-16231000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-19657000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-18146000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-33580000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-21409000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-50545000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-40838000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-36779000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-30444000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-32812000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-34626000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-31460000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-27576000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-45536000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5377000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-21872000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6230000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-17482000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-16469000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-10648000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-15748000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-39894000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-54058000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>36581000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-13506000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-6309000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1342000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1779000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-6621000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-5398000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-2711000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1006000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1325000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-3301000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>878000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>134000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1159000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2332000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>897000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2290000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2057000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-32512000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1462000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-5253000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1971000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-2494000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-4339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3039000.0</v>
       </c>
       <c r="AY22">
         <v>-3039000.0</v>
       </c>
       <c r="AZ22">
+        <v>-3039000.0</v>
+      </c>
+      <c r="BA22">
         <v>-2817000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-3744000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>-5638000.0</v>
+      </c>
+      <c r="C23">
         <v>19829000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-649000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2449000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4845000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>51199000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-328000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2127000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2378000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1373000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-768000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2341000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1537000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-30000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-445000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1136000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-818000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-20000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-858000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10291999.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17036000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1279000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-594000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-501000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1512000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-599000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6666000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>318000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5407000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1974000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13926000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2836000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1452000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>433000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>484000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1780000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1970000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3462000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1335000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2769000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>488000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1176000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>405000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1485000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>257000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>83000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>76000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>273000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50500.0</v>
       </c>
       <c r="AY23">
         <v>50500.0</v>
       </c>
       <c r="AZ23">
+        <v>50500.0</v>
+      </c>
+      <c r="BA23">
         <v>20000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>19268000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
+        <v>-759000.0</v>
+      </c>
+      <c r="C24">
         <v>12032000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1535000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-31509000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1145000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>76000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1146000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1036000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1045000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1022999.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-97000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1519000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-531000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-842000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-383000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>215000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-576000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-288000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-794000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-423000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-723000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-439000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1072000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>414000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1608000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-3067000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1273000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-638000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1240000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-5205000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3298000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-4008000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-5832000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>939000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>156000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1342000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-816000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-7151000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-33000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-8110000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-69751000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-14000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-15000000.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-15000000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
+      <c r="AX24"/>
       <c r="AY24">
         <v>2828000.0</v>
       </c>
       <c r="AZ24">
+        <v>2828000.0</v>
+      </c>
+      <c r="BA24">
         <v>3291000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-9053000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:53">
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>149000.0</v>
+      </c>
+      <c r="C25">
         <v>74814000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-3313000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6047000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>530000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9280000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1884000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18781000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8224000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1442000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-884000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7190000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>786000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-772000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>265000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5378000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>236000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1599000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2006000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1311000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2270000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>27727000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4186000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>716000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-959000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>17333000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1576000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1401000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>689000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>428000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>141000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>511000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>839000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>343000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>239000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>165000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>173000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-30000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>226000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-97000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-130000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>222000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>72000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000.0</v>
       </c>
       <c r="AU25">
         <v>-9000.0</v>
       </c>
       <c r="AV25">
         <v>-9000.0</v>
       </c>
       <c r="AW25">
+        <v>-9000.0</v>
+      </c>
+      <c r="AX25">
         <v>-6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241500.0</v>
       </c>
       <c r="AY25">
         <v>241500.0</v>
       </c>
       <c r="AZ25">
+        <v>241500.0</v>
+      </c>
+      <c r="BA25">
         <v>167000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-342000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>2127000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2127000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1373000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-768000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2341000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1537000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-331000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-445000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1136000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-818000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-20000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-858000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1747000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1065000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1279000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-594000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-501000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1512000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-599000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-654000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-4246000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-102000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-262000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-7000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-318000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2840000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>433000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>484000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1780000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1970000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3462000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1335000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2769000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>488000.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>-938000.0</v>
       </c>
-      <c r="AR26">
-[...3 lines deleted...]
-      <c r="AT26">
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>1650000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
+      <c r="AX26"/>
       <c r="AY26">
         <v>-66000.0</v>
       </c>
-      <c r="AZ26"/>
+      <c r="AZ26">
+        <v>-66000.0</v>
+      </c>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27">
+        <v>19144000.0</v>
+      </c>
+      <c r="C27">
         <v>17300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14913000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>18019000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12986000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13309000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14420000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11313000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>11165000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>12987000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10484000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9873000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10184000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11688000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9411000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>10539000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6923000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7225000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6189000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7984000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8748000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8744000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9660000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>10897000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>17176000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>12470000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8547000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8247000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7129000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6668000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>7173000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6461000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5402000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4939000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4718000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4733000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3202000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2669000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2652000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2048000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1417000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1558000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1552000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4426000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>353000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>400000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>392000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>364000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344000.0</v>
       </c>
       <c r="AY27">
         <v>344000.0</v>
       </c>
       <c r="AZ27">
+        <v>344000.0</v>
+      </c>
+      <c r="BA27">
         <v>354000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>304000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:53">
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>15769000.0</v>
+      </c>
+      <c r="C28">
         <v>2427000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5264000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2245000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1950000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>60113000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9668000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8592000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13167000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7303000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7467000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-880000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1152000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>529000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4206000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>106000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1410000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1617000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3867000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>16361999.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17414000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8659000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5821000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>243842000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4220000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-22036000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6666000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>318000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5407000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1974000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13926000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2836000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2840000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>433000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>484000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1780000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1970000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>422000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-911000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>550000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1703000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-988000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-10075000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>115007000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3166000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1933000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>76000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>273000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15500.0</v>
       </c>
       <c r="AY28">
         <v>-15500.0</v>
       </c>
       <c r="AZ28">
+        <v>-15500.0</v>
+      </c>
+      <c r="BA28">
         <v>20000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>19268000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>-12526000.0</v>
+      </c>
+      <c r="C29">
         <v>6843000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-10090000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6979000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-18521000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>507000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9586000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-18369000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-33870000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10665000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8167999.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-8161000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-30764000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4136000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-26515000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-12206000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9774000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-4651000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17790000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7391000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4178000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10604000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9570000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-10923000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-13099000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4191000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2988000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6602000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>208000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>17128000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4362000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>4012000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-6638000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>11879000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>6991000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4262000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2376000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>3278000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>3929000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>6039000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-937000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-570000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-557000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-28000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1033000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1490000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>200000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1156000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-4661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2326000.0</v>
       </c>
       <c r="AY29">
         <v>-2326000.0</v>
       </c>
       <c r="AZ29">
+        <v>-2326000.0</v>
+      </c>
+      <c r="BA29">
         <v>-3440000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-5213000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:53">
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>10504000.0</v>
+      </c>
+      <c r="C30">
         <v>-15890000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3993000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-20782000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-36948000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11787000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30563000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>34864000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-29383000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12921000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14897000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25951000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-13832000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16655000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24391000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9630000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5897000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-8872000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-26063000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2033999.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-21263000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3459000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-181562000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-20667000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>628000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>49812000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4074000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-599000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1713000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-17752000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5932000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2352000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5068000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-7027000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1443000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1155000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2102000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-2858000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-10168000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-4603000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8487000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-70126000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-183000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-15104000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-215000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-291000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-268000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-120000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2582000.0</v>
       </c>
       <c r="AY30">
         <v>2582000.0</v>
       </c>
       <c r="AZ30">
+        <v>2582000.0</v>
+      </c>
+      <c r="BA30">
         <v>2973000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-9095000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>