--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -256,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -887,78 +893,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -966,16357 +973,17233 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>74965259.0</v>
+      </c>
+      <c r="C2">
         <v>64719936.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>77520352.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>99091757.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>145839351.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>152191964.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>160228862.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>62536501.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>71038076.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>64883509.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>35768695.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25652409.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22065035.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32103544.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40418093.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>43816881.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>50307079.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>-8016110.0</v>
+      </c>
+      <c r="C5">
         <v>10009000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16353693.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-16118526.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-19837149.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-22860025.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-25713459.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-27033874.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-30048697.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-29829811.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-21850481.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-19123567.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>51964.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>11980160.0</v>
+      </c>
+      <c r="C7">
         <v>45270849.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>52131616.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>51381645.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>29325789.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>33811431.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>219015655.0</v>
+        <v>356883826.0</v>
       </c>
       <c r="C8">
         <v>219015655.0</v>
       </c>
       <c r="D8">
         <v>219015655.0</v>
       </c>
       <c r="E8">
         <v>219015655.0</v>
       </c>
       <c r="F8">
         <v>219015655.0</v>
       </c>
       <c r="G8">
         <v>219015655.0</v>
       </c>
       <c r="H8">
         <v>219015655.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>219015655.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>62417240.0</v>
+        <v>288567250.0</v>
       </c>
       <c r="C9">
         <v>62417240.0</v>
       </c>
       <c r="D9">
         <v>62417240.0</v>
       </c>
       <c r="E9">
         <v>62417240.0</v>
       </c>
       <c r="F9">
         <v>62417240.0</v>
       </c>
       <c r="G9">
         <v>62417240.0</v>
       </c>
       <c r="H9">
         <v>62417240.0</v>
       </c>
       <c r="I9">
         <v>62417240.0</v>
       </c>
       <c r="J9">
+        <v>62417240.0</v>
+      </c>
+      <c r="K9">
         <v>1142270.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>42135410.0</v>
+      </c>
+      <c r="C10">
         <v>12623481.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21051033.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5103013.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13767313.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8981759.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>26985127.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39127169.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>83611326.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>60441867.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25457040.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20368358.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>17330140.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13331377.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6784650.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4701179.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15016699.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>27</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>10485220.0</v>
       </c>
-      <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>83611330.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>60441870.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>42279849.0</v>
+      </c>
+      <c r="C12">
         <v>12756684.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>21109873.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5103013.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13767313.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8981759.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26985127.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>39127169.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>83611326.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>60441867.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>25457040.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20368358.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17330140.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13331377.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6784650.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4701179.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15016699.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
-        <v>219015655.0</v>
+        <v>357062267.0</v>
       </c>
       <c r="C13">
         <v>219015655.0</v>
       </c>
       <c r="D13">
         <v>219015655.0</v>
       </c>
       <c r="E13">
         <v>219015655.0</v>
       </c>
       <c r="F13">
         <v>219015655.0</v>
       </c>
       <c r="G13">
         <v>219015655.0</v>
       </c>
       <c r="H13">
         <v>219015655.0</v>
       </c>
       <c r="I13">
         <v>219015655.0</v>
       </c>
       <c r="J13">
-        <v>19214846.0</v>
+        <v>219015655.0</v>
       </c>
       <c r="K13">
         <v>19214846.0</v>
       </c>
       <c r="L13">
         <v>19214846.0</v>
       </c>
       <c r="M13">
         <v>19214846.0</v>
       </c>
       <c r="N13">
         <v>19214846.0</v>
       </c>
       <c r="O13">
         <v>19214846.0</v>
       </c>
       <c r="P13">
         <v>19214846.0</v>
       </c>
       <c r="Q13">
         <v>19214846.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13">
+        <v>19214846.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
-        <v>28233511500.0</v>
+        <v>58032489179.0</v>
       </c>
       <c r="C14">
         <v>28233511500.0</v>
       </c>
       <c r="D14">
         <v>28233511500.0</v>
       </c>
       <c r="E14">
         <v>28233511500.0</v>
       </c>
       <c r="F14">
         <v>28233511500.0</v>
       </c>
       <c r="G14">
         <v>28233511500.0</v>
       </c>
       <c r="H14">
         <v>28233511500.0</v>
       </c>
       <c r="I14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="J14">
         <v>26129534790.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28233511500.0</v>
       </c>
       <c r="K14">
         <v>28233511500.0</v>
       </c>
       <c r="L14">
         <v>28233511500.0</v>
       </c>
       <c r="M14">
         <v>28233511500.0</v>
       </c>
       <c r="N14">
         <v>28233511500.0</v>
       </c>
       <c r="O14">
         <v>28233511500.0</v>
       </c>
       <c r="P14">
         <v>28233511500.0</v>
       </c>
-      <c r="Q14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="Q14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>32</v>
+      </c>
+      <c r="B16">
+        <v>132423463.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>76185348.0</v>
+      </c>
+      <c r="C22">
         <v>61415306.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>74018579.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>56518433.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>60045938.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>88069872.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>145908672.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>152487358.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>106805886.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>84315528.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>68602281.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>59433992.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>56345432.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>45257712.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>50292311.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>45407594.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>43615315.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>813386611.0</v>
+      </c>
+      <c r="C23">
         <v>424630203.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>450021103.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>390658710.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>397415973.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>520855088.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>756390458.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>742548016.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>539150882.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>442589107.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>312994597.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>251351921.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>207854836.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>179673245.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>151409684.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>159306328.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>148232796.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>351889310.0</v>
+      </c>
+      <c r="C24">
         <v>371217850.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>390562375.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>391120980.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>348639848.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>208152122.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>76515158.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>57345901.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>85619595.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>53085260.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>46150000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>40288000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>17738000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>7224000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5619000.0</v>
       </c>
-      <c r="Q24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25">
+        <v>360474530.0</v>
+      </c>
+      <c r="C25">
         <v>409864270.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>432915660.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>431377060.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>374733830.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>238404490.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>76515160.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>57835900.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>87089600.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>342818255.0</v>
+      </c>
+      <c r="C28">
         <v>423870093.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>431750700.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>461733870.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>437622434.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>447440139.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>281249007.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>256189019.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16399701.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>75968361.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>32355811.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>31032618.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20755892.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2585489.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-540587.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12594745.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-15016699.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>487167217.0</v>
+      </c>
+      <c r="C29">
         <v>133155119.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>89348702.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>84092526.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>83410860.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>208330883.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>573288419.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>624475175.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>405799602.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>142394645.0</v>
+      </c>
+      <c r="C30">
         <v>93001723.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>107701867.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>98407721.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>96053262.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>168783106.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>360333289.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>344966787.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>191169157.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>151553250.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>101686476.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>67728948.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>64025120.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>103441769.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>57782000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>77445790.0</v>
       </c>
-      <c r="Q30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-331362712.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-338653098.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-214279584.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>127009663.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>273028836.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>305788575.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>172554748.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>122791864.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>-1332818.0</v>
+      </c>
+      <c r="C32">
         <v>-31405106.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-33101797.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-47865685.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-111079754.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-171002691.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>104737713.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>307579588.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>267315858.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>509342493.0</v>
+      </c>
+      <c r="C33">
         <v>218526718.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>203405555.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>189693413.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>187430879.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>226583662.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>196234874.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>135558253.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>136468557.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>114375052.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>102245761.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>95206807.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>66246441.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>28996170.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>24652835.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>18371067.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>9278912.0</v>
       </c>
     </row>
-    <row r="34" spans="1:17">
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>393384666.0</v>
+      </c>
+      <c r="C35">
         <v>445022915.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>481465660.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>472849048.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>414710336.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>269611255.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>35697256.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>113978854.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>97995840.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>123253904.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>98495404.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>71079979.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>63565912.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>45577587.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>34926701.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>31852657.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>17972923.0</v>
       </c>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>21871744.0</v>
+      </c>
+      <c r="C36">
         <v>31841554.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>29499449.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8269848.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>623613.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1113284.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6569939.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>14107.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4931249.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>114375052.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>186835.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1126154.0</v>
       </c>
-      <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36"/>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38">
+        <v>6336690.0</v>
+      </c>
+      <c r="C38">
         <v>10313050.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>7845460.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>15157417.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>10338322.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>27262790.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>14427992.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>37613891.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>13195231.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>9211084.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>12653017.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>9179000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>8681000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>8756000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>8827000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8178000.0</v>
       </c>
-      <c r="Q38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:17">
+      <c r="R38"/>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>43184273.0</v>
+      </c>
+      <c r="C39">
         <v>38929772.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>43785229.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>40936130.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>40118581.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>28436689.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>26928496.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>415375236.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>212265113.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>183456660.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>15003039.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>8613816.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3907703.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>92087986.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>69679888.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13380698.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>80321870.0</v>
       </c>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
-        <v>136415407.0</v>
+        <v>73702124.0</v>
       </c>
       <c r="C40">
+        <v>233298499927.0</v>
+      </c>
+      <c r="D40">
         <v>175821776.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>112397173.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>94931024.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>95064743.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-15652719.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>18072644.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>21663265.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>31106313.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>38553520.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>34683871.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>21555040.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>26940441.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>14111776.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>15050395.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>19265297.0</v>
       </c>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>41471987.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>39976504.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>31206767.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>35697256.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>33043677.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>40159939.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>36164309.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>45410144.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>24930000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>23278000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>27840000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>27703000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>26233000.0</v>
       </c>
-      <c r="Q41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>288711535.0</v>
+      </c>
+      <c r="C42">
         <v>79918776.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>53556083.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>53791249.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>50072627.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>47049751.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>62417236.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>42875902.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>35826569.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1460593.0</v>
       </c>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
       <c r="L42">
+        <v>-20708211.0</v>
+      </c>
+      <c r="M42">
         <v>-3582779.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1194236.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>4037815.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3650584.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3268920.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1753357.0</v>
       </c>
     </row>
-    <row r="43" spans="1:17">
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>678445164.0</v>
+      </c>
+      <c r="C45">
         <v>373763225.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>348856494.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>347219060.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>328012057.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>325236339.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>280966838.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>479759507.0</v>
+      </c>
+      <c r="C46">
         <v>177277856.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>166488514.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>174535996.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>177092557.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>199320872.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>181806882.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>129826306.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>123273326.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>105163968.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>89592744.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>86027332.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>57565155.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>20240504.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>15825844.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>10193169.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4506028.0</v>
       </c>
     </row>
-    <row r="47" spans="1:17">
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47">
+        <v>479519750.0</v>
+      </c>
+      <c r="C47">
         <v>177277860.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>166488510.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>174535996.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>177092557.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>199320872.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>181806882.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>122688407.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>123273326.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>105163968.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>89592744.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>86027000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>57565000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>20241000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>15826000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>10193000.0</v>
       </c>
-      <c r="Q47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-523314408.0</v>
+      </c>
+      <c r="C48">
         <v>-557002037.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-583893153.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-604169616.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-607741380.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-480344990.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1842314.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>67267430.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>50946351.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>151879309.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>98892973.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>80717372.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>64628554.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>46394273.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>36034824.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>29120050.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>22956064.0</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50">
+        <v>20891815.0</v>
+      </c>
+      <c r="C50">
         <v>20004877.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>10107742.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>24334256.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>73424110.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>214458345.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>308234134.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>218801030.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>42665126.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>50790633.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>8611818.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>384953665.0</v>
+      </c>
+      <c r="C51">
         <v>436493574.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>452801733.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>466836883.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>451389747.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>456421900.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>308234134.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>295316190.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>100501026.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>137880233.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>57812851.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>51400976.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>38086032.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>10745888.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6244063.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>17295924.0</v>
       </c>
-      <c r="Q51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:17">
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>24286755.0</v>
+      </c>
+      <c r="C52">
         <v>26629308.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>19886074.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>35459822.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>76655915.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>218017410.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>308234134.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>218801030.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>42665126.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>50790633.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8611818.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11861857.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7983064.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3191786.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1893472.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>15332459.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>14721976.0</v>
       </c>
     </row>
-    <row r="53" spans="1:17">
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53">
+        <v>144439.0</v>
+      </c>
+      <c r="C53">
         <v>133203.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>58840.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1225150.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2098510.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1449290.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>685900.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>286600.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>415000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>867000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>195000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>479000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>142000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>80000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>813386611.0</v>
+      </c>
+      <c r="C55">
         <v>424630203.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>450021103.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>390658710.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>397415973.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>520855088.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>756390458.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>742548016.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>539150882.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>442589107.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>312994597.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>251351921.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>207854836.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>179673245.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>151409684.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>159306328.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>148232796.0</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>304044117.0</v>
+      </c>
+      <c r="C56">
         <v>206103485.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>246615548.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>200965297.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>209985094.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>294271426.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>560155584.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>606989763.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>402682325.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>328214055.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>210748836.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>156145114.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>141608395.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>150677075.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>126756849.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>140935261.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>138953884.0</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>305377601.0</v>
+      </c>
+      <c r="C57">
         <v>237508591.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>279717345.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>248830982.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>321064848.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>465274117.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>455417871.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>299410175.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>135366467.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>146780455.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>91707329.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>75679975.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>56081862.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>64448724.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>57582729.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>75849855.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>86335606.0</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>698762267.0</v>
+      </c>
+      <c r="C58">
         <v>682531506.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>761183005.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>721680030.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>735775184.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>734885372.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>491115127.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>413389029.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>233362307.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>270034359.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>190202733.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>146759954.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>119647774.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>110026311.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>92509430.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>107702512.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>104308529.0</v>
       </c>
     </row>
-    <row r="59" spans="1:17">
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>114443285.0</v>
+      </c>
+      <c r="C60">
         <v>-258067606.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-311321415.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-331362712.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-338653098.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-214279584.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>265054285.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>329158987.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>305788575.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>172554748.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>122791864.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>104591967.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>88207062.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>69646934.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>58900254.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>51603816.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>43924267.0</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR62"/>
+  <dimension ref="A1:AT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
         <v>11</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>12</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>13</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>14</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AT1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>81703506.0</v>
+      </c>
+      <c r="C2">
+        <v>74965259.0</v>
+      </c>
+      <c r="D2">
         <v>52167946.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>63825533.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>55320502.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>64719936.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>66508704.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>70413486.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>74613402.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>77520352.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>88567359.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>94047912.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>99804668.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>99091757.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>120424959.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>126534364.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>133929743.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>145839351.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>147164797.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>139333346.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>136227837.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>152191964.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>62256541.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>68774038.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>97364510.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>160228862.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>93779435.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>72806477.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>93421865.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>113283219.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>86988204.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>73630188.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>79090553.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>59117091.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>61101670.0</v>
       </c>
-      <c r="AI2"/>
-      <c r="AJ2">
+      <c r="AK2"/>
+      <c r="AL2">
         <v>76050349.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>58621056.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>48832600.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>31449300.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>22065000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>32103500.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>40418100.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>43816900.0</v>
       </c>
     </row>
-    <row r="3" spans="1:44">
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
-    </row>
-    <row r="4" spans="1:44">
+      <c r="AS3"/>
+      <c r="AT3"/>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
-        <v>19</v>
-[...46 lines deleted...]
-      <c r="A5" t="s">
         <v>20</v>
-      </c>
-[...11149 lines deleted...]
-        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5">
+        <v>-15528327.0</v>
+      </c>
+      <c r="C5">
+        <v>-15316728.0</v>
+      </c>
+      <c r="D5">
+        <v>-256450819020.0</v>
+      </c>
+      <c r="E5">
+        <v>-16436221.0</v>
+      </c>
+      <c r="F5">
+        <v>-241113964320.0</v>
+      </c>
+      <c r="G5">
+        <v>-234643194705.0</v>
+      </c>
+      <c r="H5">
+        <v>-16564828.0</v>
+      </c>
+      <c r="I5">
+        <v>-16569079.0</v>
+      </c>
+      <c r="J5">
+        <v>-16520392.0</v>
+      </c>
+      <c r="K5">
+        <v>-16353693.0</v>
+      </c>
+      <c r="L5">
+        <v>-14906657.0</v>
+      </c>
+      <c r="M5">
+        <v>-15284463.0</v>
+      </c>
+      <c r="N5">
+        <v>-15526400.0</v>
+      </c>
+      <c r="O5">
+        <v>-16118526.0</v>
+      </c>
+      <c r="P5">
+        <v>-16835245.0</v>
+      </c>
+      <c r="Q5">
+        <v>-17818859.0</v>
+      </c>
+      <c r="R5">
+        <v>-19191558.0</v>
+      </c>
+      <c r="S5">
+        <v>-19837149.0</v>
+      </c>
+      <c r="T5">
+        <v>-20943016.0</v>
+      </c>
+      <c r="U5">
+        <v>-21580831.0</v>
+      </c>
+      <c r="V5">
+        <v>-22218496.0</v>
+      </c>
+      <c r="W5">
+        <v>-22860025.0</v>
+      </c>
+      <c r="X5">
+        <v>-25519335.0</v>
+      </c>
+      <c r="Y5">
+        <v>-25583973.0</v>
+      </c>
+      <c r="Z5">
+        <v>-25660297.0</v>
+      </c>
+      <c r="AA5">
+        <v>-25713459.0</v>
+      </c>
+      <c r="AB5">
+        <v>-26066097.0</v>
+      </c>
+      <c r="AC5">
+        <v>-26390327.0</v>
+      </c>
+      <c r="AD5">
+        <v>-26710334.0</v>
+      </c>
+      <c r="AE5">
+        <v>-27033874.0</v>
+      </c>
+      <c r="AF5">
+        <v>-27389485.0</v>
+      </c>
+      <c r="AG5">
+        <v>-28240351.0</v>
+      </c>
+      <c r="AH5">
+        <v>-29129527.0</v>
+      </c>
+      <c r="AI5">
+        <v>-30048697.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-27531249.0</v>
+      </c>
+      <c r="AK5"/>
+      <c r="AL5">
+        <v>-28272217.0</v>
+      </c>
+      <c r="AM5">
+        <v>-29829811.0</v>
+      </c>
+      <c r="AN5">
+        <v>122791864.0</v>
+      </c>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+    </row>
+    <row r="6" spans="1:46">
+      <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+    </row>
+    <row r="7" spans="1:46">
+      <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7">
+        <v>24742846.0</v>
+      </c>
+      <c r="C7">
+        <v>11980160.0</v>
+      </c>
+      <c r="D7">
+        <v>38973101.0</v>
+      </c>
+      <c r="E7">
+        <v>41394404.0</v>
+      </c>
+      <c r="F7">
+        <v>43465213.0</v>
+      </c>
+      <c r="G7">
+        <v>45270849.0</v>
+      </c>
+      <c r="H7">
+        <v>54051111.0</v>
+      </c>
+      <c r="I7">
+        <v>50937977.0</v>
+      </c>
+      <c r="J7">
+        <v>51974736.0</v>
+      </c>
+      <c r="K7">
+        <v>52131616.0</v>
+      </c>
+      <c r="L7">
+        <v>52404083.0</v>
+      </c>
+      <c r="M7">
+        <v>54200768.0</v>
+      </c>
+      <c r="N7">
+        <v>52912806.0</v>
+      </c>
+      <c r="O7">
+        <v>51381645.0</v>
+      </c>
+      <c r="P7">
+        <v>27325274.0</v>
+      </c>
+      <c r="Q7">
+        <v>26766249.0</v>
+      </c>
+      <c r="R7">
+        <v>29874396.0</v>
+      </c>
+      <c r="S7">
+        <v>29325789.0</v>
+      </c>
+      <c r="T7">
+        <v>31992531.0</v>
+      </c>
+      <c r="U7">
+        <v>32908729.0</v>
+      </c>
+      <c r="V7">
+        <v>33958081.0</v>
+      </c>
+      <c r="W7">
+        <v>33811431.0</v>
+      </c>
+      <c r="X7">
+        <v>5183065.0</v>
+      </c>
+      <c r="Y7">
+        <v>6647439.0</v>
+      </c>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
+      <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>364055490.0</v>
+      </c>
+      <c r="C8">
+        <v>356883826.0</v>
+      </c>
+      <c r="D8">
+        <v>233466477.0</v>
+      </c>
+      <c r="E8">
+        <v>233466477.0</v>
+      </c>
+      <c r="F8">
+        <v>233466477.0</v>
+      </c>
+      <c r="G8">
+        <v>219015655.0</v>
+      </c>
+      <c r="H8">
+        <v>219015655.0</v>
+      </c>
+      <c r="I8">
+        <v>219015655.0</v>
+      </c>
+      <c r="J8">
+        <v>219015655.0</v>
+      </c>
+      <c r="K8">
+        <v>219015655.0</v>
+      </c>
+      <c r="L8">
+        <v>219015655.0</v>
+      </c>
+      <c r="M8">
+        <v>219015655.0</v>
+      </c>
+      <c r="N8">
+        <v>219015655.0</v>
+      </c>
+      <c r="O8">
+        <v>219015655.0</v>
+      </c>
+      <c r="P8">
+        <v>219015655.0</v>
+      </c>
+      <c r="Q8">
+        <v>219015655.0</v>
+      </c>
+      <c r="R8">
+        <v>219015655.0</v>
+      </c>
+      <c r="S8">
+        <v>219015655.0</v>
+      </c>
+      <c r="T8">
+        <v>219015655.0</v>
+      </c>
+      <c r="U8">
+        <v>219015655.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>288567250.0</v>
+      </c>
+      <c r="D9">
+        <v>74555930.0</v>
+      </c>
+      <c r="E9">
+        <v>74555930.0</v>
+      </c>
+      <c r="F9">
+        <v>74555930.0</v>
+      </c>
+      <c r="G9">
+        <v>62417240.0</v>
+      </c>
+      <c r="H9">
+        <v>62417240.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>62417240.0</v>
+      </c>
+      <c r="M9">
+        <v>62417240.0</v>
+      </c>
+      <c r="N9">
+        <v>62417240.0</v>
+      </c>
+      <c r="O9">
+        <v>62417240.0</v>
+      </c>
+      <c r="P9">
+        <v>62417240.0</v>
+      </c>
+      <c r="Q9">
+        <v>62417240.0</v>
+      </c>
+      <c r="R9">
+        <v>62417240.0</v>
+      </c>
+      <c r="S9">
+        <v>62417240.0</v>
+      </c>
+      <c r="T9">
+        <v>62417240.0</v>
+      </c>
+      <c r="U9">
+        <v>62417240.0</v>
+      </c>
+      <c r="V9">
+        <v>62417240.0</v>
+      </c>
+      <c r="W9">
+        <v>62417240.0</v>
+      </c>
+      <c r="X9">
+        <v>62417240.0</v>
+      </c>
+      <c r="Y9">
+        <v>62417240.0</v>
+      </c>
+      <c r="Z9">
+        <v>62417240.0</v>
+      </c>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+    </row>
+    <row r="10" spans="1:46">
+      <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10">
+        <v>56030970.0</v>
+      </c>
+      <c r="C10">
+        <v>42135410.0</v>
+      </c>
+      <c r="D10">
+        <v>56391921.0</v>
+      </c>
+      <c r="E10">
+        <v>7838172.0</v>
+      </c>
+      <c r="F10">
+        <v>9426809.0</v>
+      </c>
+      <c r="G10">
+        <v>12623481.0</v>
+      </c>
+      <c r="H10">
+        <v>11235710.0</v>
+      </c>
+      <c r="I10">
+        <v>14647634.0</v>
+      </c>
+      <c r="J10">
+        <v>20041783.0</v>
+      </c>
+      <c r="K10">
+        <v>21051033.0</v>
+      </c>
+      <c r="L10">
+        <v>18628142.0</v>
+      </c>
+      <c r="M10">
+        <v>4450314.0</v>
+      </c>
+      <c r="N10">
+        <v>13039634.0</v>
+      </c>
+      <c r="O10">
+        <v>5103013.0</v>
+      </c>
+      <c r="P10">
+        <v>6048534.0</v>
+      </c>
+      <c r="Q10">
+        <v>9053111.0</v>
+      </c>
+      <c r="R10">
+        <v>9558061.0</v>
+      </c>
+      <c r="S10">
+        <v>13767313.0</v>
+      </c>
+      <c r="T10">
+        <v>7412801.0</v>
+      </c>
+      <c r="U10">
+        <v>4032407.0</v>
+      </c>
+      <c r="V10">
+        <v>4697564.0</v>
+      </c>
+      <c r="W10">
+        <v>8981759.0</v>
+      </c>
+      <c r="X10">
+        <v>8901555.0</v>
+      </c>
+      <c r="Y10">
+        <v>6369408.0</v>
+      </c>
+      <c r="Z10">
+        <v>3238190.0</v>
+      </c>
+      <c r="AA10">
+        <v>26985127.0</v>
+      </c>
+      <c r="AB10">
+        <v>35970398.0</v>
+      </c>
+      <c r="AC10">
+        <v>40776117.0</v>
+      </c>
+      <c r="AD10">
+        <v>42469617.0</v>
+      </c>
+      <c r="AE10">
+        <v>39127169.0</v>
+      </c>
+      <c r="AF10">
+        <v>93868041.0</v>
+      </c>
+      <c r="AG10">
+        <v>50153453.0</v>
+      </c>
+      <c r="AH10">
+        <v>48383738.0</v>
+      </c>
+      <c r="AI10">
+        <v>83611326.0</v>
+      </c>
+      <c r="AJ10">
+        <v>27612683.0</v>
+      </c>
+      <c r="AK10"/>
+      <c r="AL10">
+        <v>37766655.0</v>
+      </c>
+      <c r="AM10">
+        <v>60441867.0</v>
+      </c>
+      <c r="AN10">
+        <v>-25457040.0</v>
+      </c>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+    </row>
+    <row r="11" spans="1:46">
+      <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
+        <v>10485220.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+    </row>
+    <row r="12" spans="1:46">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12">
+        <v>56173494.0</v>
+      </c>
+      <c r="C12">
+        <v>42279849.0</v>
+      </c>
+      <c r="D12">
+        <v>56537162.0</v>
+      </c>
+      <c r="E12">
+        <v>7987411.0</v>
+      </c>
+      <c r="F12">
+        <v>9556602.0</v>
+      </c>
+      <c r="G12">
+        <v>12756684.0</v>
+      </c>
+      <c r="H12">
+        <v>11294550.0</v>
+      </c>
+      <c r="I12">
+        <v>14706474.0</v>
+      </c>
+      <c r="J12">
+        <v>20100623.0</v>
+      </c>
+      <c r="K12">
+        <v>21109873.0</v>
+      </c>
+      <c r="L12">
+        <v>18628142.0</v>
+      </c>
+      <c r="M12">
+        <v>4450314.0</v>
+      </c>
+      <c r="N12">
+        <v>13039634.0</v>
+      </c>
+      <c r="O12">
+        <v>5103013.0</v>
+      </c>
+      <c r="P12">
+        <v>6048534.0</v>
+      </c>
+      <c r="Q12">
+        <v>9053111.0</v>
+      </c>
+      <c r="R12">
+        <v>9558061.0</v>
+      </c>
+      <c r="S12">
+        <v>13767313.0</v>
+      </c>
+      <c r="T12">
+        <v>7412801.0</v>
+      </c>
+      <c r="U12">
+        <v>4032407.0</v>
+      </c>
+      <c r="V12">
+        <v>4697564.0</v>
+      </c>
+      <c r="W12">
+        <v>8981759.0</v>
+      </c>
+      <c r="X12">
+        <v>8901555.0</v>
+      </c>
+      <c r="Y12">
+        <v>6369408.0</v>
+      </c>
+      <c r="Z12">
+        <v>3238190.0</v>
+      </c>
+      <c r="AA12">
+        <v>26985127.0</v>
+      </c>
+      <c r="AB12">
+        <v>35970398.0</v>
+      </c>
+      <c r="AC12">
+        <v>40776117.0</v>
+      </c>
+      <c r="AD12">
+        <v>42469617.0</v>
+      </c>
+      <c r="AE12">
+        <v>39127169.0</v>
+      </c>
+      <c r="AF12">
+        <v>93868041.0</v>
+      </c>
+      <c r="AG12">
+        <v>50153453.0</v>
+      </c>
+      <c r="AH12">
+        <v>48383738.0</v>
+      </c>
+      <c r="AI12">
+        <v>83611326.0</v>
+      </c>
+      <c r="AJ12">
+        <v>27612683.0</v>
+      </c>
+      <c r="AK12"/>
+      <c r="AL12">
+        <v>37766655.0</v>
+      </c>
+      <c r="AM12">
+        <v>60441867.0</v>
+      </c>
+      <c r="AN12">
+        <v>25457040.0</v>
+      </c>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+    </row>
+    <row r="13" spans="1:46">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13">
+        <v>364055490.0</v>
+      </c>
+      <c r="C13">
+        <v>357062267.0</v>
+      </c>
+      <c r="D13">
+        <v>233466477.0</v>
+      </c>
+      <c r="E13">
+        <v>233466477.0</v>
+      </c>
+      <c r="F13">
+        <v>233466477.0</v>
+      </c>
+      <c r="G13">
+        <v>219015655.0</v>
+      </c>
+      <c r="H13">
+        <v>219015655.0</v>
+      </c>
+      <c r="I13">
+        <v>219015655.0</v>
+      </c>
+      <c r="J13">
+        <v>219015655.0</v>
+      </c>
+      <c r="K13">
+        <v>219015655.0</v>
+      </c>
+      <c r="L13">
+        <v>219015655.0</v>
+      </c>
+      <c r="M13">
+        <v>219015655.0</v>
+      </c>
+      <c r="N13">
+        <v>219015655.0</v>
+      </c>
+      <c r="O13">
+        <v>219015655.0</v>
+      </c>
+      <c r="P13">
+        <v>219015655.0</v>
+      </c>
+      <c r="Q13">
+        <v>219015655.0</v>
+      </c>
+      <c r="R13">
+        <v>219015655.0</v>
+      </c>
+      <c r="S13">
+        <v>219015655.0</v>
+      </c>
+      <c r="T13">
+        <v>219015655.0</v>
+      </c>
+      <c r="U13">
+        <v>219015655.0</v>
+      </c>
+      <c r="V13">
+        <v>219015655.0</v>
+      </c>
+      <c r="W13">
+        <v>219015655.0</v>
+      </c>
+      <c r="X13">
+        <v>219015655.0</v>
+      </c>
+      <c r="Y13">
+        <v>219015655.0</v>
+      </c>
+      <c r="Z13">
+        <v>219015655.0</v>
+      </c>
+      <c r="AA13">
+        <v>219015655.0</v>
+      </c>
+      <c r="AB13">
+        <v>219015655.0</v>
+      </c>
+      <c r="AC13">
+        <v>219015655.0</v>
+      </c>
+      <c r="AD13">
+        <v>219015655.0</v>
+      </c>
+      <c r="AE13">
+        <v>219015655.0</v>
+      </c>
+      <c r="AF13">
+        <v>219015655.0</v>
+      </c>
+      <c r="AG13">
+        <v>219015655.0</v>
+      </c>
+      <c r="AH13">
+        <v>219015655.0</v>
+      </c>
+      <c r="AI13">
+        <v>219015655.0</v>
+      </c>
+      <c r="AJ13">
+        <v>197784258.0</v>
+      </c>
+      <c r="AK13"/>
+      <c r="AL13">
+        <v>19214846.0</v>
+      </c>
+      <c r="AM13">
+        <v>19214846.0</v>
+      </c>
+      <c r="AN13"/>
+      <c r="AO13">
+        <v>19214800.0</v>
+      </c>
+      <c r="AP13">
+        <v>19214800.0</v>
+      </c>
+      <c r="AQ13">
+        <v>19214800.0</v>
+      </c>
+      <c r="AR13">
+        <v>19214800.0</v>
+      </c>
+      <c r="AS13">
+        <v>19214800.0</v>
+      </c>
+      <c r="AT13">
+        <v>19214800.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14">
+        <v>124835258434.0</v>
+      </c>
+      <c r="C14">
+        <v>60901294222.0</v>
+      </c>
+      <c r="D14">
+        <v>35423662690.0</v>
+      </c>
+      <c r="E14">
+        <v>35423662690.0</v>
+      </c>
+      <c r="F14">
+        <v>37565978976.0</v>
+      </c>
+      <c r="G14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="H14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="I14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="J14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="K14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="L14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="M14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="N14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="O14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="P14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="Q14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="R14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="S14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="T14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="U14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="V14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="W14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="X14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="Y14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="Z14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AA14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AB14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AC14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AD14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AE14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AF14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AG14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AH14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AI14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AJ14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AK14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AL14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AM14">
+        <v>28233511500.0</v>
+      </c>
+      <c r="AN14">
+        <v>25410160400.0</v>
+      </c>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+    </row>
+    <row r="15" spans="1:46">
+      <c r="A15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+    </row>
+    <row r="16" spans="1:46">
+      <c r="A16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16">
+        <v>197172853.0</v>
+      </c>
+      <c r="C16">
+        <v>132423463.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+    </row>
+    <row r="17" spans="1:46">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
+      <c r="A18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
+      <c r="A19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
+      <c r="A20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
+      <c r="A21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+    </row>
+    <row r="22" spans="1:46">
+      <c r="A22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22">
+        <v>76501041.0</v>
+      </c>
+      <c r="C22">
+        <v>76185348.0</v>
+      </c>
+      <c r="D22">
+        <v>53352717.0</v>
+      </c>
+      <c r="E22">
+        <v>47407431.0</v>
+      </c>
+      <c r="F22">
+        <v>51396006.0</v>
+      </c>
+      <c r="G22">
+        <v>61415306.0</v>
+      </c>
+      <c r="H22">
+        <v>54974859.0</v>
+      </c>
+      <c r="I22">
+        <v>63495315.0</v>
+      </c>
+      <c r="J22">
+        <v>74146900.0</v>
+      </c>
+      <c r="K22">
+        <v>74018579.0</v>
+      </c>
+      <c r="L22">
+        <v>65069878.0</v>
+      </c>
+      <c r="M22">
+        <v>61570676.0</v>
+      </c>
+      <c r="N22">
+        <v>70169554.0</v>
+      </c>
+      <c r="O22">
+        <v>56518433.0</v>
+      </c>
+      <c r="P22">
+        <v>52857941.0</v>
+      </c>
+      <c r="Q22">
+        <v>55670938.0</v>
+      </c>
+      <c r="R22">
+        <v>58330259.0</v>
+      </c>
+      <c r="S22">
+        <v>60045938.0</v>
+      </c>
+      <c r="T22">
+        <v>65328594.0</v>
+      </c>
+      <c r="U22">
+        <v>73202285.0</v>
+      </c>
+      <c r="V22">
+        <v>81458916.0</v>
+      </c>
+      <c r="W22">
+        <v>88069872.0</v>
+      </c>
+      <c r="X22">
+        <v>128329448.0</v>
+      </c>
+      <c r="Y22">
+        <v>141433734.0</v>
+      </c>
+      <c r="Z22">
+        <v>148443695.0</v>
+      </c>
+      <c r="AA22">
+        <v>145908672.0</v>
+      </c>
+      <c r="AB22">
+        <v>157615754.0</v>
+      </c>
+      <c r="AC22">
+        <v>145369540.0</v>
+      </c>
+      <c r="AD22">
+        <v>161693672.0</v>
+      </c>
+      <c r="AE22">
+        <v>152487358.0</v>
+      </c>
+      <c r="AF22">
+        <v>131646129.0</v>
+      </c>
+      <c r="AG22">
+        <v>112778746.0</v>
+      </c>
+      <c r="AH22">
+        <v>112249469.0</v>
+      </c>
+      <c r="AI22">
+        <v>106805886.0</v>
+      </c>
+      <c r="AJ22">
+        <v>93147976.0</v>
+      </c>
+      <c r="AK22"/>
+      <c r="AL22">
+        <v>84895135.0</v>
+      </c>
+      <c r="AM22">
+        <v>84315528.0</v>
+      </c>
+      <c r="AN22"/>
+      <c r="AO22">
+        <v>68602300.0</v>
+      </c>
+      <c r="AP22">
+        <v>59434000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>56345400.0</v>
+      </c>
+      <c r="AR22">
+        <v>45257700.0</v>
+      </c>
+      <c r="AS22">
+        <v>50292300.0</v>
+      </c>
+      <c r="AT22">
+        <v>45407600.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46">
+      <c r="A23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23">
+        <v>910188798.0</v>
+      </c>
+      <c r="C23">
+        <v>813386611.0</v>
+      </c>
+      <c r="D23">
+        <v>519540904.0</v>
+      </c>
+      <c r="E23">
+        <v>409987869.0</v>
+      </c>
+      <c r="F23">
+        <v>412375862.0</v>
+      </c>
+      <c r="G23">
+        <v>424630203.0</v>
+      </c>
+      <c r="H23">
+        <v>429571541.0</v>
+      </c>
+      <c r="I23">
+        <v>422917168.0</v>
+      </c>
+      <c r="J23">
+        <v>442165235.0</v>
+      </c>
+      <c r="K23">
+        <v>450021103.0</v>
+      </c>
+      <c r="L23">
+        <v>460087680.0</v>
+      </c>
+      <c r="M23">
+        <v>419746941.0</v>
+      </c>
+      <c r="N23">
+        <v>426268758.0</v>
+      </c>
+      <c r="O23">
+        <v>390658710.0</v>
+      </c>
+      <c r="P23">
+        <v>380468829.0</v>
+      </c>
+      <c r="Q23">
+        <v>381311131.0</v>
+      </c>
+      <c r="R23">
+        <v>384862217.0</v>
+      </c>
+      <c r="S23">
+        <v>397415973.0</v>
+      </c>
+      <c r="T23">
+        <v>491582854.0</v>
+      </c>
+      <c r="U23">
+        <v>495527531.0</v>
+      </c>
+      <c r="V23">
+        <v>514143941.0</v>
+      </c>
+      <c r="W23">
+        <v>520855088.0</v>
+      </c>
+      <c r="X23">
+        <v>612846664.0</v>
+      </c>
+      <c r="Y23">
+        <v>625455576.0</v>
+      </c>
+      <c r="Z23">
+        <v>638672621.0</v>
+      </c>
+      <c r="AA23">
+        <v>756390458.0</v>
+      </c>
+      <c r="AB23">
+        <v>789558891.0</v>
+      </c>
+      <c r="AC23">
+        <v>776935473.0</v>
+      </c>
+      <c r="AD23">
+        <v>763815761.0</v>
+      </c>
+      <c r="AE23">
+        <v>742548016.0</v>
+      </c>
+      <c r="AF23">
+        <v>738361523.0</v>
+      </c>
+      <c r="AG23">
+        <v>624527525.0</v>
+      </c>
+      <c r="AH23">
+        <v>611226762.0</v>
+      </c>
+      <c r="AI23">
+        <v>539150882.0</v>
+      </c>
+      <c r="AJ23">
+        <v>454997679.0</v>
+      </c>
+      <c r="AK23"/>
+      <c r="AL23">
+        <v>460038970.0</v>
+      </c>
+      <c r="AM23">
+        <v>442589107.0</v>
+      </c>
+      <c r="AN23">
+        <v>122791864.0</v>
+      </c>
+      <c r="AO23"/>
+      <c r="AP23"/>
+      <c r="AQ23"/>
+      <c r="AR23"/>
+      <c r="AS23"/>
+      <c r="AT23"/>
+    </row>
+    <row r="24" spans="1:46">
+      <c r="A24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24">
+        <v>347052751.0</v>
+      </c>
+      <c r="C24">
+        <v>351889310.0</v>
+      </c>
+      <c r="D24">
+        <v>355548990.0</v>
+      </c>
+      <c r="E24">
+        <v>360771940.0</v>
+      </c>
+      <c r="F24">
+        <v>365994890.0</v>
+      </c>
+      <c r="G24">
+        <v>371217850.0</v>
+      </c>
+      <c r="H24">
+        <v>375513590.0</v>
+      </c>
+      <c r="I24">
+        <v>381514747.0</v>
+      </c>
+      <c r="J24">
+        <v>385339421.0</v>
+      </c>
+      <c r="K24">
+        <v>390562375.0</v>
+      </c>
+      <c r="L24">
+        <v>397374030.0</v>
+      </c>
+      <c r="M24">
+        <v>403108800.0</v>
+      </c>
+      <c r="N24">
+        <v>404064600.0</v>
+      </c>
+      <c r="O24">
+        <v>391120980.0</v>
+      </c>
+      <c r="P24">
+        <v>393735500.0</v>
+      </c>
+      <c r="Q24">
+        <v>367234598.0</v>
+      </c>
+      <c r="R24">
+        <v>348639848.0</v>
+      </c>
+      <c r="S24">
+        <v>348639848.0</v>
+      </c>
+      <c r="T24">
+        <v>367757570.0</v>
+      </c>
+      <c r="U24">
+        <v>200472440.0</v>
+      </c>
+      <c r="V24">
+        <v>174521623.0</v>
+      </c>
+      <c r="W24">
+        <v>208152122.0</v>
+      </c>
+      <c r="X24">
+        <v>166854698.0</v>
+      </c>
+      <c r="Y24">
+        <v>52508148.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24">
+        <v>0.0</v>
+      </c>
+      <c r="AB24">
+        <v>112318740.0</v>
+      </c>
+      <c r="AC24">
+        <v>94645040.0</v>
+      </c>
+      <c r="AD24">
+        <v>98688060.0</v>
+      </c>
+      <c r="AE24">
+        <v>76515158.0</v>
+      </c>
+      <c r="AF24">
+        <v>76956294.0</v>
+      </c>
+      <c r="AG24">
+        <v>47636700.0</v>
+      </c>
+      <c r="AH24">
+        <v>52613800.0</v>
+      </c>
+      <c r="AI24">
+        <v>57835900.0</v>
+      </c>
+      <c r="AJ24">
+        <v>72330200.0</v>
+      </c>
+      <c r="AK24"/>
+      <c r="AL24">
+        <v>77863400.0</v>
+      </c>
+      <c r="AM24">
+        <v>87089600.0</v>
+      </c>
+      <c r="AN24"/>
+      <c r="AO24">
+        <v>53085300.0</v>
+      </c>
+      <c r="AP24">
+        <v>46150000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>40288100.0</v>
+      </c>
+      <c r="AR24">
+        <v>17738000.0</v>
+      </c>
+      <c r="AS24">
+        <v>7223700.0</v>
+      </c>
+      <c r="AT24">
+        <v>5619300.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46">
+      <c r="A25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>360474530.0</v>
+      </c>
+      <c r="D25">
+        <v>387552270.0</v>
+      </c>
+      <c r="E25">
+        <v>395119700.0</v>
+      </c>
+      <c r="F25">
+        <v>402251410.0</v>
+      </c>
+      <c r="G25">
+        <v>409864270.0</v>
+      </c>
+      <c r="H25">
+        <v>416054930.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>434203900.0</v>
+      </c>
+      <c r="M25">
+        <v>442430950.0</v>
+      </c>
+      <c r="N25">
+        <v>444696610.0</v>
+      </c>
+      <c r="O25">
+        <v>431377060.0</v>
+      </c>
+      <c r="P25">
+        <v>416644270.0</v>
+      </c>
+      <c r="Q25">
+        <v>390925140.0</v>
+      </c>
+      <c r="R25">
+        <v>373979640.0</v>
+      </c>
+      <c r="S25">
+        <v>374733830.0</v>
+      </c>
+      <c r="T25">
+        <v>394264450.0</v>
+      </c>
+      <c r="U25">
+        <v>228900420.0</v>
+      </c>
+      <c r="V25">
+        <v>203878850.0</v>
+      </c>
+      <c r="W25">
+        <v>238404490.0</v>
+      </c>
+      <c r="X25">
+        <v>168228830.0</v>
+      </c>
+      <c r="Y25">
+        <v>54765120.0</v>
+      </c>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
+      <c r="A26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>70586.0</v>
+      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
+      <c r="A27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
+      <c r="A28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28">
+        <v>336656442.0</v>
+      </c>
+      <c r="C28">
+        <v>342818255.0</v>
+      </c>
+      <c r="D28">
+        <v>359021981.0</v>
+      </c>
+      <c r="E28">
+        <v>415562409.0</v>
+      </c>
+      <c r="F28">
+        <v>421057888.0</v>
+      </c>
+      <c r="G28">
+        <v>423870093.0</v>
+      </c>
+      <c r="H28">
+        <v>436087031.0</v>
+      </c>
+      <c r="I28">
+        <v>433387810.0</v>
+      </c>
+      <c r="J28">
+        <v>429541078.0</v>
+      </c>
+      <c r="K28">
+        <v>431750700.0</v>
+      </c>
+      <c r="L28">
+        <v>442943535.0</v>
+      </c>
+      <c r="M28">
+        <v>460966865.0</v>
+      </c>
+      <c r="N28">
+        <v>453131493.0</v>
+      </c>
+      <c r="O28">
+        <v>461733870.0</v>
+      </c>
+      <c r="P28">
+        <v>438219032.0</v>
+      </c>
+      <c r="Q28">
+        <v>439777096.0</v>
+      </c>
+      <c r="R28">
+        <v>442380293.0</v>
+      </c>
+      <c r="S28">
+        <v>437622434.0</v>
+      </c>
+      <c r="T28">
+        <v>445490065.0</v>
+      </c>
+      <c r="U28">
+        <v>451409456.0</v>
+      </c>
+      <c r="V28">
+        <v>457792528.0</v>
+      </c>
+      <c r="W28">
+        <v>447440139.0</v>
+      </c>
+      <c r="X28">
+        <v>405028540.0</v>
+      </c>
+      <c r="Y28">
+        <v>357542714.0</v>
+      </c>
+      <c r="Z28">
+        <v>279499994.0</v>
+      </c>
+      <c r="AA28">
+        <v>281249007.0</v>
+      </c>
+      <c r="AB28">
+        <v>259242101.0</v>
+      </c>
+      <c r="AC28">
+        <v>264505580.0</v>
+      </c>
+      <c r="AD28">
+        <v>237509470.0</v>
+      </c>
+      <c r="AE28">
+        <v>256189019.0</v>
+      </c>
+      <c r="AF28">
+        <v>179251485.0</v>
+      </c>
+      <c r="AG28">
+        <v>128453869.0</v>
+      </c>
+      <c r="AH28">
+        <v>111277717.0</v>
+      </c>
+      <c r="AI28">
+        <v>16399701.0</v>
+      </c>
+      <c r="AJ28">
+        <v>99067533.0</v>
+      </c>
+      <c r="AK28"/>
+      <c r="AL28">
+        <v>95558911.0</v>
+      </c>
+      <c r="AM28">
+        <v>75968361.0</v>
+      </c>
+      <c r="AN28">
+        <v>25457040.0</v>
+      </c>
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28"/>
+      <c r="AS28"/>
+      <c r="AT28"/>
+    </row>
+    <row r="29" spans="1:46">
+      <c r="A29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29">
+        <v>508333619.0</v>
+      </c>
+      <c r="C29">
+        <v>487167217.0</v>
+      </c>
+      <c r="D29">
+        <v>140562147.0</v>
+      </c>
+      <c r="E29">
+        <v>132841619.0</v>
+      </c>
+      <c r="F29">
+        <v>133446601.0</v>
+      </c>
+      <c r="G29">
+        <v>133155119.0</v>
+      </c>
+      <c r="H29">
+        <v>97164002.0</v>
+      </c>
+      <c r="I29">
+        <v>98862176.0</v>
+      </c>
+      <c r="J29">
+        <v>88580544.0</v>
+      </c>
+      <c r="K29">
+        <v>89348702.0</v>
+      </c>
+      <c r="L29">
+        <v>82548607.0</v>
+      </c>
+      <c r="M29">
+        <v>82714773.0</v>
+      </c>
+      <c r="N29">
+        <v>83594415.0</v>
+      </c>
+      <c r="O29">
+        <v>84092526.0</v>
+      </c>
+      <c r="P29">
+        <v>63481632.0</v>
+      </c>
+      <c r="Q29">
+        <v>74450045.0</v>
+      </c>
+      <c r="R29">
+        <v>75402209.0</v>
+      </c>
+      <c r="S29">
+        <v>83410860.0</v>
+      </c>
+      <c r="T29">
+        <v>170179150.0</v>
+      </c>
+      <c r="U29">
+        <v>182086031.0</v>
+      </c>
+      <c r="V29">
+        <v>206195056.0</v>
+      </c>
+      <c r="W29">
+        <v>208330883.0</v>
+      </c>
+      <c r="X29">
+        <v>454542765.0</v>
+      </c>
+      <c r="Y29">
+        <v>464262151.0</v>
+      </c>
+      <c r="Z29">
+        <v>457719669.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
+      <c r="A30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30">
+        <v>175854661.0</v>
+      </c>
+      <c r="C30">
+        <v>142394645.0</v>
+      </c>
+      <c r="D30">
+        <v>110176953.0</v>
+      </c>
+      <c r="E30">
+        <v>105426213.0</v>
+      </c>
+      <c r="F30">
+        <v>88772266.0</v>
+      </c>
+      <c r="G30">
+        <v>93001723.0</v>
+      </c>
+      <c r="H30">
+        <v>125914318.0</v>
+      </c>
+      <c r="I30">
+        <v>103237474.0</v>
+      </c>
+      <c r="J30">
+        <v>96852699.0</v>
+      </c>
+      <c r="K30">
+        <v>107701867.0</v>
+      </c>
+      <c r="L30">
+        <v>111651236.0</v>
+      </c>
+      <c r="M30">
+        <v>106797961.0</v>
+      </c>
+      <c r="N30">
+        <v>102398698.0</v>
+      </c>
+      <c r="O30">
+        <v>98407721.0</v>
+      </c>
+      <c r="P30">
+        <v>1277497000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1308608000000.0</v>
+      </c>
+      <c r="R30">
+        <v>90124190.0</v>
+      </c>
+      <c r="S30">
+        <v>96053262.0</v>
+      </c>
+      <c r="T30">
+        <v>172205698.0</v>
+      </c>
+      <c r="U30">
+        <v>164547414.0</v>
+      </c>
+      <c r="V30">
+        <v>176534425.0</v>
+      </c>
+      <c r="W30">
+        <v>170697762.0</v>
+      </c>
+      <c r="X30">
+        <v>207053770.0</v>
+      </c>
+      <c r="Y30">
+        <v>218552041.0</v>
+      </c>
+      <c r="Z30">
+        <v>231478335.0</v>
+      </c>
+      <c r="AA30">
+        <v>360333289.0</v>
+      </c>
+      <c r="AB30">
+        <v>352361760.0</v>
+      </c>
+      <c r="AC30">
+        <v>356433509.0</v>
+      </c>
+      <c r="AD30">
+        <v>329152848.0</v>
+      </c>
+      <c r="AE30">
+        <v>342261878.0</v>
+      </c>
+      <c r="AF30">
+        <v>328635723.0</v>
+      </c>
+      <c r="AG30">
+        <v>289374816.0</v>
+      </c>
+      <c r="AH30">
+        <v>237210404.0</v>
+      </c>
+      <c r="AI30">
+        <v>188968103.0</v>
+      </c>
+      <c r="AJ30">
+        <v>170395396.0</v>
+      </c>
+      <c r="AK30"/>
+      <c r="AL30">
+        <v>193110326.0</v>
+      </c>
+      <c r="AM30">
+        <v>151353073.0</v>
+      </c>
+      <c r="AN30"/>
+      <c r="AO30">
+        <v>101686500.0</v>
+      </c>
+      <c r="AP30">
+        <v>67728900.0</v>
+      </c>
+      <c r="AQ30">
+        <v>64025100.0</v>
+      </c>
+      <c r="AR30">
+        <v>78628000.0</v>
+      </c>
+      <c r="AS30">
+        <v>57782000.0</v>
+      </c>
+      <c r="AT30">
+        <v>79079700.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:46">
+      <c r="A31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>-331362712.0</v>
+      </c>
+      <c r="P31">
+        <v>-353460660.0</v>
+      </c>
+      <c r="Q31">
+        <v>-347613913.0</v>
+      </c>
+      <c r="R31">
+        <v>-346661749.0</v>
+      </c>
+      <c r="S31">
+        <v>-338653098.0</v>
+      </c>
+      <c r="T31">
+        <v>-250731185.0</v>
+      </c>
+      <c r="U31">
+        <v>-240447103.0</v>
+      </c>
+      <c r="V31">
+        <v>-222336955.0</v>
+      </c>
+      <c r="W31">
+        <v>-214279584.0</v>
+      </c>
+      <c r="X31">
+        <v>45795735.0</v>
+      </c>
+      <c r="Y31">
+        <v>106997468.0</v>
+      </c>
+      <c r="Z31">
+        <v>174981485.0</v>
+      </c>
+      <c r="AA31">
+        <v>265054285.0</v>
+      </c>
+      <c r="AB31">
+        <v>333427208.0</v>
+      </c>
+      <c r="AC31">
+        <v>330846396.0</v>
+      </c>
+      <c r="AD31">
+        <v>326390517.0</v>
+      </c>
+      <c r="AE31">
+        <v>329158987.0</v>
+      </c>
+      <c r="AF31">
+        <v>325235292.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+    </row>
+    <row r="32" spans="1:46">
+      <c r="A32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32">
+        <v>27455099.0</v>
+      </c>
+      <c r="C32">
+        <v>-1332818.0</v>
+      </c>
+      <c r="D32">
+        <v>-18022395.0</v>
+      </c>
+      <c r="E32">
+        <v>-27768745.0</v>
+      </c>
+      <c r="F32">
+        <v>-31146446.0</v>
+      </c>
+      <c r="G32">
+        <v>-31405106.0</v>
+      </c>
+      <c r="H32">
+        <v>-31780099.0</v>
+      </c>
+      <c r="I32">
+        <v>-36176315.0</v>
+      </c>
+      <c r="J32">
+        <v>-32187105.0</v>
+      </c>
+      <c r="K32">
+        <v>-33101797.0</v>
+      </c>
+      <c r="L32">
+        <v>-20159268.0</v>
+      </c>
+      <c r="M32">
+        <v>-19562032.0</v>
+      </c>
+      <c r="N32">
+        <v>-26421695.0</v>
+      </c>
+      <c r="O32">
+        <v>-47865685.0</v>
+      </c>
+      <c r="P32">
+        <v>-79727543.0</v>
+      </c>
+      <c r="Q32">
+        <v>-100438622.0</v>
+      </c>
+      <c r="R32">
+        <v>-115239615.0</v>
+      </c>
+      <c r="S32">
+        <v>-111079754.0</v>
+      </c>
+      <c r="T32">
+        <v>-43225265.0</v>
+      </c>
+      <c r="U32">
+        <v>-202228474.0</v>
+      </c>
+      <c r="V32">
+        <v>-210558371.0</v>
+      </c>
+      <c r="W32">
+        <v>-171002691.0</v>
+      </c>
+      <c r="X32">
+        <v>8921735.0</v>
+      </c>
+      <c r="Y32">
+        <v>-35364665.0</v>
+      </c>
+      <c r="Z32">
+        <v>-21419061.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+    </row>
+    <row r="33" spans="1:46">
+      <c r="A33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33">
+        <v>512687317.0</v>
+      </c>
+      <c r="C33">
+        <v>509342493.0</v>
+      </c>
+      <c r="D33">
+        <v>202139320.0</v>
+      </c>
+      <c r="E33">
+        <v>208109151.0</v>
+      </c>
+      <c r="F33">
+        <v>214598650.0</v>
+      </c>
+      <c r="G33">
+        <v>218526718.0</v>
+      </c>
+      <c r="H33">
+        <v>196581090.0</v>
+      </c>
+      <c r="I33">
+        <v>200481856.0</v>
+      </c>
+      <c r="J33">
+        <v>196199979.0</v>
+      </c>
+      <c r="K33">
+        <v>203405555.0</v>
+      </c>
+      <c r="L33">
+        <v>169554025.0</v>
+      </c>
+      <c r="M33">
+        <v>175658147.0</v>
+      </c>
+      <c r="N33">
+        <v>184104525.0</v>
+      </c>
+      <c r="O33">
+        <v>189693413.0</v>
+      </c>
+      <c r="P33">
+        <v>177175485.0</v>
+      </c>
+      <c r="Q33">
+        <v>181023006.0</v>
+      </c>
+      <c r="R33">
+        <v>183842072.0</v>
+      </c>
+      <c r="S33">
+        <v>187430879.0</v>
+      </c>
+      <c r="T33">
+        <v>214980126.0</v>
+      </c>
+      <c r="U33">
+        <v>219675661.0</v>
+      </c>
+      <c r="V33">
+        <v>221749976.0</v>
+      </c>
+      <c r="W33">
+        <v>226583662.0</v>
+      </c>
+      <c r="X33">
+        <v>238348481.0</v>
+      </c>
+      <c r="Y33">
+        <v>232181142.0</v>
+      </c>
+      <c r="Z33">
+        <v>226676534.0</v>
+      </c>
+      <c r="AA33">
+        <v>196234874.0</v>
+      </c>
+      <c r="AB33">
+        <v>192436677.0</v>
+      </c>
+      <c r="AC33">
+        <v>168147498.0</v>
+      </c>
+      <c r="AD33">
+        <v>148658099.0</v>
+      </c>
+      <c r="AE33">
+        <v>135558253.0</v>
+      </c>
+      <c r="AF33">
+        <v>145607144.0</v>
+      </c>
+      <c r="AG33">
+        <v>138754645.0</v>
+      </c>
+      <c r="AH33">
+        <v>135614061.0</v>
+      </c>
+      <c r="AI33">
+        <v>136468557.0</v>
+      </c>
+      <c r="AJ33">
+        <v>117821253.0</v>
+      </c>
+      <c r="AK33"/>
+      <c r="AL33">
+        <v>118281725.0</v>
+      </c>
+      <c r="AM33">
+        <v>114375052.0</v>
+      </c>
+      <c r="AN33">
+        <v>-25457040.0</v>
+      </c>
+      <c r="AO33"/>
+      <c r="AP33"/>
+      <c r="AQ33"/>
+      <c r="AR33"/>
+      <c r="AS33"/>
+      <c r="AT33"/>
+    </row>
+    <row r="34" spans="1:46">
+      <c r="A34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+    </row>
+    <row r="35" spans="1:46">
+      <c r="A35" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35">
+        <v>399565891.0</v>
+      </c>
+      <c r="C35">
+        <v>393384666.0</v>
+      </c>
+      <c r="D35">
+        <v>419820943.0</v>
+      </c>
+      <c r="E35">
+        <v>429332925.0</v>
+      </c>
+      <c r="F35">
+        <v>436858287.0</v>
+      </c>
+      <c r="G35">
+        <v>445022915.0</v>
+      </c>
+      <c r="H35">
+        <v>460773447.0</v>
+      </c>
+      <c r="I35">
+        <v>462435248.0</v>
+      </c>
+      <c r="J35">
+        <v>472883156.0</v>
+      </c>
+      <c r="K35">
+        <v>481465660.0</v>
+      </c>
+      <c r="L35">
+        <v>475736413.0</v>
+      </c>
+      <c r="M35">
+        <v>484317175.0</v>
+      </c>
+      <c r="N35">
+        <v>487067823.0</v>
+      </c>
+      <c r="O35">
+        <v>472849048.0</v>
+      </c>
+      <c r="P35">
+        <v>450610601.0</v>
+      </c>
+      <c r="Q35">
+        <v>427896092.0</v>
+      </c>
+      <c r="R35">
+        <v>414963684.0</v>
+      </c>
+      <c r="S35">
+        <v>414710336.0</v>
+      </c>
+      <c r="T35">
+        <v>422239388.0</v>
+      </c>
+      <c r="U35">
+        <v>257639934.0</v>
+      </c>
+      <c r="V35">
+        <v>233285951.0</v>
+      </c>
+      <c r="W35">
+        <v>269611255.0</v>
+      </c>
+      <c r="X35">
+        <v>201187993.0</v>
+      </c>
+      <c r="Y35">
+        <v>89522803.0</v>
+      </c>
+      <c r="Z35">
+        <v>30020447.0</v>
+      </c>
+      <c r="AA35">
+        <v>35697256.0</v>
+      </c>
+      <c r="AB35">
+        <v>150815333.0</v>
+      </c>
+      <c r="AC35">
+        <v>132999533.0</v>
+      </c>
+      <c r="AD35">
+        <v>136464315.0</v>
+      </c>
+      <c r="AE35">
+        <v>113978854.0</v>
+      </c>
+      <c r="AF35">
+        <v>111304446.0</v>
+      </c>
+      <c r="AG35">
+        <v>83979028.0</v>
+      </c>
+      <c r="AH35">
+        <v>91628220.0</v>
+      </c>
+      <c r="AI35">
+        <v>97995840.0</v>
+      </c>
+      <c r="AJ35">
+        <v>108501143.0</v>
+      </c>
+      <c r="AK35"/>
+      <c r="AL35">
+        <v>114261822.0</v>
+      </c>
+      <c r="AM35">
+        <v>123253904.0</v>
+      </c>
+      <c r="AN35"/>
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35"/>
+      <c r="AR35"/>
+      <c r="AS35"/>
+      <c r="AT35"/>
+    </row>
+    <row r="36" spans="1:46">
+      <c r="A36" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36">
+        <v>24991552.0</v>
+      </c>
+      <c r="C36">
+        <v>21871743.0</v>
+      </c>
+      <c r="D36">
+        <v>31530464.0</v>
+      </c>
+      <c r="E36">
+        <v>38233395.0</v>
+      </c>
+      <c r="F36">
+        <v>33937268.0</v>
+      </c>
+      <c r="G36">
+        <v>31841554.0</v>
+      </c>
+      <c r="H36">
+        <v>36002109.0</v>
+      </c>
+      <c r="I36">
+        <v>33203279.0</v>
+      </c>
+      <c r="J36">
+        <v>28948336.0</v>
+      </c>
+      <c r="K36">
+        <v>29499449.0</v>
+      </c>
+      <c r="L36">
+        <v>6371755.0</v>
+      </c>
+      <c r="M36">
+        <v>7474464.0</v>
+      </c>
+      <c r="N36">
+        <v>9251729.0</v>
+      </c>
+      <c r="O36">
+        <v>8269848.0</v>
+      </c>
+      <c r="P36">
+        <v>2372631.0</v>
+      </c>
+      <c r="Q36">
+        <v>1601072.0</v>
+      </c>
+      <c r="R36">
+        <v>1608638.0</v>
+      </c>
+      <c r="S36">
+        <v>623613.0</v>
+      </c>
+      <c r="T36">
+        <v>1604123.0</v>
+      </c>
+      <c r="U36">
+        <v>1604059.0</v>
+      </c>
+      <c r="V36">
+        <v>1378616.0</v>
+      </c>
+      <c r="W36">
+        <v>1113284.0</v>
+      </c>
+      <c r="X36">
+        <v>1346641.0</v>
+      </c>
+      <c r="Y36">
+        <v>6543763.0</v>
+      </c>
+      <c r="Z36">
+        <v>6542167.0</v>
+      </c>
+      <c r="AA36">
+        <v>6569939.0</v>
+      </c>
+      <c r="AB36">
+        <v>84693.0</v>
+      </c>
+      <c r="AC36">
+        <v>14106.0</v>
+      </c>
+      <c r="AD36">
+        <v>14107.0</v>
+      </c>
+      <c r="AE36">
+        <v>14107.0</v>
+      </c>
+      <c r="AF36">
+        <v>5113409.0</v>
+      </c>
+      <c r="AG36">
+        <v>4482881.0</v>
+      </c>
+      <c r="AH36">
+        <v>3851250.0</v>
+      </c>
+      <c r="AI36">
+        <v>4931249.0</v>
+      </c>
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36">
+        <v>8419759.0</v>
+      </c>
+      <c r="AM36"/>
+      <c r="AN36">
+        <v>-25457040.0</v>
+      </c>
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36"/>
+      <c r="AR36"/>
+      <c r="AS36"/>
+      <c r="AT36"/>
+    </row>
+    <row r="37" spans="1:46">
+      <c r="A37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+    </row>
+    <row r="38" spans="1:46">
+      <c r="A38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>6336690.0</v>
+      </c>
+      <c r="D38">
+        <v>5728000.0</v>
+      </c>
+      <c r="E38">
+        <v>9375100.0</v>
+      </c>
+      <c r="F38">
+        <v>7932240.0</v>
+      </c>
+      <c r="G38">
+        <v>10313050.0</v>
+      </c>
+      <c r="H38">
+        <v>5546690.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>4146230.0</v>
+      </c>
+      <c r="M38">
+        <v>4233330.0</v>
+      </c>
+      <c r="N38">
+        <v>6138750.0</v>
+      </c>
+      <c r="O38">
+        <v>15157417.0</v>
+      </c>
+      <c r="P38">
+        <v>15248253.0</v>
+      </c>
+      <c r="Q38">
+        <v>13812340.0</v>
+      </c>
+      <c r="R38">
+        <v>12250278.0</v>
+      </c>
+      <c r="S38">
+        <v>10338322.0</v>
+      </c>
+      <c r="T38">
+        <v>32190937.0</v>
+      </c>
+      <c r="U38">
+        <v>31119070.0</v>
+      </c>
+      <c r="V38">
+        <v>28143347.0</v>
+      </c>
+      <c r="W38">
+        <v>27262790.0</v>
+      </c>
+      <c r="X38">
+        <v>61455437.0</v>
+      </c>
+      <c r="Y38">
+        <v>50873537.0</v>
+      </c>
+      <c r="Z38">
+        <v>40013667.0</v>
+      </c>
+      <c r="AA38">
+        <v>14427992.0</v>
+      </c>
+      <c r="AB38">
+        <v>4603051.0</v>
+      </c>
+      <c r="AC38">
+        <v>5238179.0</v>
+      </c>
+      <c r="AD38">
+        <v>5518736.0</v>
+      </c>
+      <c r="AE38">
+        <v>5731947.0</v>
+      </c>
+      <c r="AF38">
+        <v>11071617.0</v>
+      </c>
+      <c r="AG38">
+        <v>11277000.0</v>
+      </c>
+      <c r="AH38">
+        <v>11517700.0</v>
+      </c>
+      <c r="AI38">
+        <v>13195200.0</v>
+      </c>
+      <c r="AJ38">
+        <v>7007600.0</v>
+      </c>
+      <c r="AK38"/>
+      <c r="AL38">
+        <v>8419800.0</v>
+      </c>
+      <c r="AM38">
+        <v>9211100.0</v>
+      </c>
+      <c r="AN38"/>
+      <c r="AO38">
+        <v>12653000.0</v>
+      </c>
+      <c r="AP38">
+        <v>9179500.0</v>
+      </c>
+      <c r="AQ38">
+        <v>8681300.0</v>
+      </c>
+      <c r="AR38">
+        <v>8755700.0</v>
+      </c>
+      <c r="AS38">
+        <v>8827000.0</v>
+      </c>
+      <c r="AT38">
+        <v>8177900.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:46">
+      <c r="A39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39">
+        <v>88972285.0</v>
+      </c>
+      <c r="C39">
+        <v>44342887.0</v>
+      </c>
+      <c r="D39">
+        <v>97334752.0</v>
+      </c>
+      <c r="E39">
+        <v>41057663.0</v>
+      </c>
+      <c r="F39">
+        <v>48052338.0</v>
+      </c>
+      <c r="G39">
+        <v>38929772.0</v>
+      </c>
+      <c r="H39">
+        <v>40806724.0</v>
+      </c>
+      <c r="I39">
+        <v>40996049.0</v>
+      </c>
+      <c r="J39">
+        <v>54865034.0</v>
+      </c>
+      <c r="K39">
+        <v>43785229.0</v>
+      </c>
+      <c r="L39">
+        <v>95184399.0</v>
+      </c>
+      <c r="M39">
+        <v>71269843.0</v>
+      </c>
+      <c r="N39">
+        <v>56556346.0</v>
+      </c>
+      <c r="O39">
+        <v>40936130.0</v>
+      </c>
+      <c r="P39">
+        <v>-1277352613131.0</v>
+      </c>
+      <c r="Q39">
+        <v>-648629.0</v>
+      </c>
+      <c r="R39">
+        <v>43007635.0</v>
+      </c>
+      <c r="S39">
+        <v>40118581.0</v>
+      </c>
+      <c r="T39">
+        <v>31655635.0</v>
+      </c>
+      <c r="U39">
+        <v>34069764.0</v>
+      </c>
+      <c r="V39">
+        <v>29703060.0</v>
+      </c>
+      <c r="W39">
+        <v>26522033.0</v>
+      </c>
+      <c r="X39">
+        <v>30213410.0</v>
+      </c>
+      <c r="Y39">
+        <v>26919251.0</v>
+      </c>
+      <c r="Z39">
+        <v>31981481.0</v>
+      </c>
+      <c r="AA39">
+        <v>26928496.0</v>
+      </c>
+      <c r="AB39">
+        <v>51174302.0</v>
+      </c>
+      <c r="AC39">
+        <v>66208809.0</v>
+      </c>
+      <c r="AD39">
+        <v>82417267.0</v>
+      </c>
+      <c r="AE39">
+        <v>100226013.0</v>
+      </c>
+      <c r="AF39">
+        <v>39052451.0</v>
+      </c>
+      <c r="AG39">
+        <v>33890463.0</v>
+      </c>
+      <c r="AH39">
+        <v>77769090.0</v>
+      </c>
+      <c r="AI39">
+        <v>23297009.0</v>
+      </c>
+      <c r="AJ39">
+        <v>46020371.0</v>
+      </c>
+      <c r="AK39"/>
+      <c r="AL39">
+        <v>25985129.0</v>
+      </c>
+      <c r="AM39">
+        <v>32103587.0</v>
+      </c>
+      <c r="AN39"/>
+      <c r="AO39">
+        <v>14807700.0</v>
+      </c>
+      <c r="AP39">
+        <v>8134700.0</v>
+      </c>
+      <c r="AQ39">
+        <v>3765500.0</v>
+      </c>
+      <c r="AR39">
+        <v>13379900.0</v>
+      </c>
+      <c r="AS39">
+        <v>11325200.0</v>
+      </c>
+      <c r="AT39">
+        <v>11639300.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:46">
+      <c r="A40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40">
+        <v>59708266.0</v>
+      </c>
+      <c r="C40">
+        <v>73689978.0</v>
+      </c>
+      <c r="D40">
+        <v>257490159628.0</v>
+      </c>
+      <c r="E40">
+        <v>137541045.0</v>
+      </c>
+      <c r="F40">
+        <v>66480097656.0</v>
+      </c>
+      <c r="G40">
+        <v>64614047677.0</v>
+      </c>
+      <c r="H40">
+        <v>55284627883.0</v>
+      </c>
+      <c r="I40">
+        <v>153043387.0</v>
+      </c>
+      <c r="J40">
+        <v>173929389.0</v>
+      </c>
+      <c r="K40">
+        <v>175821776.0</v>
+      </c>
+      <c r="L40">
+        <v>201892225.0</v>
+      </c>
+      <c r="M40">
+        <v>146616681.0</v>
+      </c>
+      <c r="N40">
+        <v>147306742.0</v>
+      </c>
+      <c r="O40">
+        <v>112397173.0</v>
+      </c>
+      <c r="P40">
+        <v>134972631.0</v>
+      </c>
+      <c r="Q40">
+        <v>116287311.0</v>
+      </c>
+      <c r="R40">
+        <v>101277350.0</v>
+      </c>
+      <c r="S40">
+        <v>94931024.0</v>
+      </c>
+      <c r="T40">
+        <v>114024776.0</v>
+      </c>
+      <c r="U40">
+        <v>112205553.0</v>
+      </c>
+      <c r="V40">
+        <v>108113256.0</v>
+      </c>
+      <c r="W40">
+        <v>95064743.0</v>
+      </c>
+      <c r="X40">
+        <v>57618638.0</v>
+      </c>
+      <c r="Y40">
+        <v>50718056.0</v>
+      </c>
+      <c r="Z40">
+        <v>51535937.0</v>
+      </c>
+      <c r="AA40">
+        <v>-15652719.0</v>
+      </c>
+      <c r="AB40">
+        <v>24774313.0</v>
+      </c>
+      <c r="AC40">
+        <v>27790417.0</v>
+      </c>
+      <c r="AD40">
+        <v>25557567.0</v>
+      </c>
+      <c r="AE40">
+        <v>-35358218.0</v>
+      </c>
+      <c r="AF40">
+        <v>12138990.0</v>
+      </c>
+      <c r="AG40">
+        <v>8854873.0</v>
+      </c>
+      <c r="AH40">
+        <v>12876163.0</v>
+      </c>
+      <c r="AI40">
+        <v>25804877.0</v>
+      </c>
+      <c r="AJ40">
+        <v>11751238.0</v>
+      </c>
+      <c r="AK40"/>
+      <c r="AL40">
+        <v>30027211.0</v>
+      </c>
+      <c r="AM40">
+        <v>29370004.0</v>
+      </c>
+      <c r="AN40"/>
+      <c r="AO40">
+        <v>34263000.0</v>
+      </c>
+      <c r="AP40">
+        <v>32369000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>26034000.0</v>
+      </c>
+      <c r="AR40">
+        <v>29153000.0</v>
+      </c>
+      <c r="AS40">
+        <v>15271000.0</v>
+      </c>
+      <c r="AT40">
+        <v>16701000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:46">
+      <c r="A41" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>41471987.0</v>
+      </c>
+      <c r="P41">
+        <v>33966332.0</v>
+      </c>
+      <c r="Q41">
+        <v>36970957.0</v>
+      </c>
+      <c r="R41">
+        <v>40984044.0</v>
+      </c>
+      <c r="S41">
+        <v>39976504.0</v>
+      </c>
+      <c r="T41">
+        <v>27974942.0</v>
+      </c>
+      <c r="U41">
+        <v>28739516.0</v>
+      </c>
+      <c r="V41">
+        <v>29407102.0</v>
+      </c>
+      <c r="W41">
+        <v>31206767.0</v>
+      </c>
+      <c r="X41">
+        <v>32959167.0</v>
+      </c>
+      <c r="Y41">
+        <v>34757686.0</v>
+      </c>
+      <c r="Z41">
+        <v>30020447.0</v>
+      </c>
+      <c r="AA41">
+        <v>35697256.0</v>
+      </c>
+      <c r="AB41">
+        <v>38496593.0</v>
+      </c>
+      <c r="AC41">
+        <v>38354493.0</v>
+      </c>
+      <c r="AD41">
+        <v>37776255.0</v>
+      </c>
+      <c r="AE41">
+        <v>37463696.0</v>
+      </c>
+      <c r="AF41">
+        <v>34348152.0</v>
+      </c>
+      <c r="AG41">
+        <v>36342300.0</v>
+      </c>
+      <c r="AH41">
+        <v>39014400.0</v>
+      </c>
+      <c r="AI41">
+        <v>40159900.0</v>
+      </c>
+      <c r="AJ41">
+        <v>36170900.0</v>
+      </c>
+      <c r="AK41"/>
+      <c r="AL41">
+        <v>36398400.0</v>
+      </c>
+      <c r="AM41">
+        <v>36164300.0</v>
+      </c>
+      <c r="AN41"/>
+      <c r="AO41">
+        <v>45410100.0</v>
+      </c>
+      <c r="AP41">
+        <v>24930000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>23277800.0</v>
+      </c>
+      <c r="AR41">
+        <v>27839600.0</v>
+      </c>
+      <c r="AS41">
+        <v>27703000.0</v>
+      </c>
+      <c r="AT41">
+        <v>26233300.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:46">
+      <c r="A42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42">
+        <v>308158899.0</v>
+      </c>
+      <c r="C42">
+        <v>296012153.0</v>
+      </c>
+      <c r="D42">
+        <v>65337626.0</v>
+      </c>
+      <c r="E42">
+        <v>65612245.0</v>
+      </c>
+      <c r="F42">
+        <v>66166192.0</v>
+      </c>
+      <c r="G42">
+        <v>79918776.0</v>
+      </c>
+      <c r="H42">
+        <v>53344948.0</v>
+      </c>
+      <c r="I42">
+        <v>69909775.0</v>
+      </c>
+      <c r="J42">
+        <v>53389384.0</v>
+      </c>
+      <c r="K42">
+        <v>53556083.0</v>
+      </c>
+      <c r="L42">
+        <v>55003118.0</v>
+      </c>
+      <c r="M42">
+        <v>54625312.0</v>
+      </c>
+      <c r="N42">
+        <v>54383376.0</v>
+      </c>
+      <c r="O42">
+        <v>69909775.0</v>
+      </c>
+      <c r="P42">
+        <v>53074530.0</v>
+      </c>
+      <c r="Q42">
+        <v>52090917.0</v>
+      </c>
+      <c r="R42">
+        <v>69909775.0</v>
+      </c>
+      <c r="S42">
+        <v>69909776.0</v>
+      </c>
+      <c r="T42">
+        <v>48966760.0</v>
+      </c>
+      <c r="U42">
+        <v>48328944.0</v>
+      </c>
+      <c r="V42">
+        <v>47691280.0</v>
+      </c>
+      <c r="W42">
+        <v>47049751.0</v>
+      </c>
+      <c r="X42">
+        <v>44390441.0</v>
+      </c>
+      <c r="Y42">
+        <v>44325803.0</v>
+      </c>
+      <c r="Z42">
+        <v>69909776.0</v>
+      </c>
+      <c r="AA42">
+        <v>200461857.0</v>
+      </c>
+      <c r="AB42">
+        <v>69909776.0</v>
+      </c>
+      <c r="AC42">
+        <v>69909775.0</v>
+      </c>
+      <c r="AD42">
+        <v>69909776.0</v>
+      </c>
+      <c r="AE42">
+        <v>62417236.0</v>
+      </c>
+      <c r="AF42">
+        <v>69909775.0</v>
+      </c>
+      <c r="AG42">
+        <v>69909775.0</v>
+      </c>
+      <c r="AH42">
+        <v>65875266.0</v>
+      </c>
+      <c r="AI42">
+        <v>102585549.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-53764207.0</v>
+      </c>
+      <c r="AK42"/>
+      <c r="AL42">
+        <v>1142271.0</v>
+      </c>
+      <c r="AM42">
+        <v>4600301.0</v>
+      </c>
+      <c r="AN42"/>
+      <c r="AO42"/>
+      <c r="AP42"/>
+      <c r="AQ42"/>
+      <c r="AR42"/>
+      <c r="AS42"/>
+      <c r="AT42"/>
+    </row>
+    <row r="43" spans="1:46">
+      <c r="A43" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+    </row>
+    <row r="44" spans="1:46">
+      <c r="A44" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+    </row>
+    <row r="45" spans="1:46">
+      <c r="A45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45">
+        <v>691120949.0</v>
+      </c>
+      <c r="C45">
+        <v>678445164.0</v>
+      </c>
+      <c r="D45">
+        <v>376722037.0</v>
+      </c>
+      <c r="E45">
+        <v>376011417.0</v>
+      </c>
+      <c r="F45">
+        <v>374832127.0</v>
+      </c>
+      <c r="G45">
+        <v>373763225.0</v>
+      </c>
+      <c r="H45">
+        <v>352534992.0</v>
+      </c>
+      <c r="I45">
+        <v>351772161.0</v>
+      </c>
+      <c r="J45">
+        <v>348979953.0</v>
+      </c>
+      <c r="K45">
+        <v>348856494.0</v>
+      </c>
+      <c r="L45">
+        <v>347674517.0</v>
+      </c>
+      <c r="M45">
+        <v>347612043.0</v>
+      </c>
+      <c r="N45">
+        <v>347301596.0</v>
+      </c>
+      <c r="O45">
+        <v>347219060.0</v>
+      </c>
+      <c r="P45">
+        <v>329129258.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+    </row>
+    <row r="46" spans="1:46">
+      <c r="A46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46">
+        <v>487465982.0</v>
+      </c>
+      <c r="C46">
+        <v>479759507.0</v>
+      </c>
+      <c r="D46">
+        <v>165857185.0</v>
+      </c>
+      <c r="E46">
+        <v>169875756.0</v>
+      </c>
+      <c r="F46">
+        <v>173634891.0</v>
+      </c>
+      <c r="G46">
+        <v>177277856.0</v>
+      </c>
+      <c r="H46">
+        <v>155980362.0</v>
+      </c>
+      <c r="I46">
+        <v>159892023.0</v>
+      </c>
+      <c r="J46">
+        <v>161711004.0</v>
+      </c>
+      <c r="K46">
+        <v>166488514.0</v>
+      </c>
+      <c r="L46">
+        <v>159742544.0</v>
+      </c>
+      <c r="M46">
+        <v>164663181.0</v>
+      </c>
+      <c r="N46">
+        <v>169426861.0</v>
+      </c>
+      <c r="O46">
+        <v>174535996.0</v>
+      </c>
+      <c r="P46">
+        <v>161927232.0</v>
+      </c>
+      <c r="Q46">
+        <v>167210666.0</v>
+      </c>
+      <c r="R46">
+        <v>171591794.0</v>
+      </c>
+      <c r="S46">
+        <v>177092557.0</v>
+      </c>
+      <c r="T46">
+        <v>182789189.0</v>
+      </c>
+      <c r="U46">
+        <v>188556591.0</v>
+      </c>
+      <c r="V46">
+        <v>193606628.0</v>
+      </c>
+      <c r="W46">
+        <v>199320872.0</v>
+      </c>
+      <c r="X46">
+        <v>176893046.0</v>
+      </c>
+      <c r="Y46">
+        <v>181307605.0</v>
+      </c>
+      <c r="Z46">
+        <v>186662869.0</v>
+      </c>
+      <c r="AA46">
+        <v>181806882.0</v>
+      </c>
+      <c r="AB46">
+        <v>187763040.0</v>
+      </c>
+      <c r="AC46">
+        <v>162909320.0</v>
+      </c>
+      <c r="AD46">
+        <v>143139363.0</v>
+      </c>
+      <c r="AE46">
+        <v>129826306.0</v>
+      </c>
+      <c r="AF46">
+        <v>134535527.0</v>
+      </c>
+      <c r="AG46">
+        <v>127477644.0</v>
+      </c>
+      <c r="AH46">
+        <v>124096314.0</v>
+      </c>
+      <c r="AI46">
+        <v>123273326.0</v>
+      </c>
+      <c r="AJ46">
+        <v>110813680.0</v>
+      </c>
+      <c r="AK46"/>
+      <c r="AL46">
+        <v>109861966.0</v>
+      </c>
+      <c r="AM46">
+        <v>105163968.0</v>
+      </c>
+      <c r="AN46"/>
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46"/>
+      <c r="AR46"/>
+      <c r="AS46"/>
+      <c r="AT46"/>
+    </row>
+    <row r="47" spans="1:46">
+      <c r="A47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>479519750.0</v>
+      </c>
+      <c r="D47">
+        <v>165857180.0</v>
+      </c>
+      <c r="E47">
+        <v>169875760.0</v>
+      </c>
+      <c r="F47">
+        <v>173634890.0</v>
+      </c>
+      <c r="G47">
+        <v>177277860.0</v>
+      </c>
+      <c r="H47">
+        <v>155980360.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>159742540.0</v>
+      </c>
+      <c r="M47">
+        <v>164663180.0</v>
+      </c>
+      <c r="N47">
+        <v>169426860.0</v>
+      </c>
+      <c r="O47">
+        <v>174535996.0</v>
+      </c>
+      <c r="P47">
+        <v>161927232.0</v>
+      </c>
+      <c r="Q47">
+        <v>167210666.0</v>
+      </c>
+      <c r="R47">
+        <v>171591794.0</v>
+      </c>
+      <c r="S47">
+        <v>177092557.0</v>
+      </c>
+      <c r="T47">
+        <v>182789189.0</v>
+      </c>
+      <c r="U47">
+        <v>188556591.0</v>
+      </c>
+      <c r="V47">
+        <v>193606629.0</v>
+      </c>
+      <c r="W47">
+        <v>199320872.0</v>
+      </c>
+      <c r="X47">
+        <v>176893044.0</v>
+      </c>
+      <c r="Y47">
+        <v>181307605.0</v>
+      </c>
+      <c r="Z47">
+        <v>186662867.0</v>
+      </c>
+      <c r="AA47">
+        <v>181806882.0</v>
+      </c>
+      <c r="AB47">
+        <v>187763040.0</v>
+      </c>
+      <c r="AC47">
+        <v>162909319.0</v>
+      </c>
+      <c r="AD47">
+        <v>143139363.0</v>
+      </c>
+      <c r="AE47">
+        <v>129826306.0</v>
+      </c>
+      <c r="AF47">
+        <v>134535527.0</v>
+      </c>
+      <c r="AG47">
+        <v>127477600.0</v>
+      </c>
+      <c r="AH47">
+        <v>124096300.0</v>
+      </c>
+      <c r="AI47">
+        <v>123273300.0</v>
+      </c>
+      <c r="AJ47">
+        <v>110813700.0</v>
+      </c>
+      <c r="AK47"/>
+      <c r="AL47">
+        <v>109862000.0</v>
+      </c>
+      <c r="AM47">
+        <v>105164000.0</v>
+      </c>
+      <c r="AN47"/>
+      <c r="AO47">
+        <v>89592700.0</v>
+      </c>
+      <c r="AP47">
+        <v>86027300.0</v>
+      </c>
+      <c r="AQ47">
+        <v>57565200.0</v>
+      </c>
+      <c r="AR47">
+        <v>20240500.0</v>
+      </c>
+      <c r="AS47">
+        <v>15825800.0</v>
+      </c>
+      <c r="AT47">
+        <v>10193200.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:46">
+      <c r="A48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48">
+        <v>-516300156.0</v>
+      </c>
+      <c r="C48">
+        <v>-523314408.0</v>
+      </c>
+      <c r="D48">
+        <v>-534682757.0</v>
+      </c>
+      <c r="E48">
+        <v>-540750740.0</v>
+      </c>
+      <c r="F48">
+        <v>-553205552.0</v>
+      </c>
+      <c r="G48">
+        <v>-557002037.0</v>
+      </c>
+      <c r="H48">
+        <v>-568468231.0</v>
+      </c>
+      <c r="I48">
+        <v>-570591642.0</v>
+      </c>
+      <c r="J48">
+        <v>-581432620.0</v>
+      </c>
+      <c r="K48">
+        <v>-583893153.0</v>
+      </c>
+      <c r="L48">
+        <v>-600637760.0</v>
+      </c>
+      <c r="M48">
+        <v>-602142605.0</v>
+      </c>
+      <c r="N48">
+        <v>-603062937.0</v>
+      </c>
+      <c r="O48">
+        <v>-604169616.0</v>
+      </c>
+      <c r="P48">
+        <v>-625550845.0</v>
+      </c>
+      <c r="Q48">
+        <v>-618720485.0</v>
+      </c>
+      <c r="R48">
+        <v>-616395621.0</v>
+      </c>
+      <c r="S48">
+        <v>-607741380.0</v>
+      </c>
+      <c r="T48">
+        <v>-518713600.0</v>
+      </c>
+      <c r="U48">
+        <v>-507791702.0</v>
+      </c>
+      <c r="V48">
+        <v>-489043890.0</v>
+      </c>
+      <c r="W48">
+        <v>-480344990.0</v>
+      </c>
+      <c r="X48">
+        <v>-217610361.0</v>
+      </c>
+      <c r="Y48">
+        <v>-156343990.0</v>
+      </c>
+      <c r="Z48">
+        <v>-88283649.0</v>
+      </c>
+      <c r="AA48">
+        <v>1842314.0</v>
+      </c>
+      <c r="AB48">
+        <v>70567874.0</v>
+      </c>
+      <c r="AC48">
+        <v>68311293.0</v>
+      </c>
+      <c r="AD48">
+        <v>64175420.0</v>
+      </c>
+      <c r="AE48">
+        <v>67267430.0</v>
+      </c>
+      <c r="AF48">
+        <v>63699347.0</v>
+      </c>
+      <c r="AG48">
+        <v>56846500.0</v>
+      </c>
+      <c r="AH48">
+        <v>58304268.0</v>
+      </c>
+      <c r="AI48">
+        <v>50946351.0</v>
+      </c>
+      <c r="AJ48">
+        <v>41609490.0</v>
+      </c>
+      <c r="AK48"/>
+      <c r="AL48">
+        <v>192152548.0</v>
+      </c>
+      <c r="AM48">
+        <v>151879309.0</v>
+      </c>
+      <c r="AN48"/>
+      <c r="AO48">
+        <v>102351000.0</v>
+      </c>
+      <c r="AP48">
+        <v>84175400.0</v>
+      </c>
+      <c r="AQ48">
+        <v>67798000.0</v>
+      </c>
+      <c r="AR48">
+        <v>49221900.0</v>
+      </c>
+      <c r="AS48">
+        <v>38500300.0</v>
+      </c>
+      <c r="AT48">
+        <v>31208300.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:46">
+      <c r="A49" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+    </row>
+    <row r="50" spans="1:46">
+      <c r="A50" t="s">
+        <v>66</v>
+      </c>
+      <c r="B50">
+        <v>20891815.0</v>
+      </c>
+      <c r="C50">
+        <v>20891815.0</v>
+      </c>
+      <c r="D50">
+        <v>20891815.0</v>
+      </c>
+      <c r="E50">
+        <v>21234237.0</v>
+      </c>
+      <c r="F50">
+        <v>21024591.0</v>
+      </c>
+      <c r="G50">
+        <v>20004877.0</v>
+      </c>
+      <c r="H50">
+        <v>17758043.0</v>
+      </c>
+      <c r="I50">
+        <v>15582720.0</v>
+      </c>
+      <c r="J50">
+        <v>12268704.0</v>
+      </c>
+      <c r="K50">
+        <v>10107742.0</v>
+      </c>
+      <c r="L50">
+        <v>11793569.0</v>
+      </c>
+      <c r="M50">
+        <v>8107612.0</v>
+      </c>
+      <c r="N50">
+        <v>9193726.0</v>
+      </c>
+      <c r="O50">
+        <v>24334256.0</v>
+      </c>
+      <c r="P50">
+        <v>23206793.0</v>
+      </c>
+      <c r="Q50">
+        <v>54829360.0</v>
+      </c>
+      <c r="R50">
+        <v>73424110.0</v>
+      </c>
+      <c r="S50">
+        <v>73424110.0</v>
+      </c>
+      <c r="T50">
+        <v>53152765.0</v>
+      </c>
+      <c r="U50">
+        <v>222060692.0</v>
+      </c>
+      <c r="V50">
+        <v>254010388.0</v>
+      </c>
+      <c r="W50">
+        <v>214458345.0</v>
+      </c>
+      <c r="X50">
+        <v>241892332.0</v>
+      </c>
+      <c r="Y50">
+        <v>304756535.0</v>
+      </c>
+      <c r="Z50">
+        <v>282738184.0</v>
+      </c>
+      <c r="AA50">
+        <v>308234134.0</v>
+      </c>
+      <c r="AB50">
+        <v>182893759.0</v>
+      </c>
+      <c r="AC50">
+        <v>111706944.0</v>
+      </c>
+      <c r="AD50">
+        <v>113613852.0</v>
+      </c>
+      <c r="AE50">
+        <v>23741699.0</v>
+      </c>
+      <c r="AF50">
+        <v>20366699.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+    </row>
+    <row r="51" spans="1:46">
+      <c r="A51" t="s">
+        <v>67</v>
+      </c>
+      <c r="B51">
+        <v>392687412.0</v>
+      </c>
+      <c r="C51">
+        <v>384953665.0</v>
+      </c>
+      <c r="D51">
+        <v>415413902.0</v>
+      </c>
+      <c r="E51">
+        <v>423400581.0</v>
+      </c>
+      <c r="F51">
+        <v>430484697.0</v>
+      </c>
+      <c r="G51">
+        <v>436493574.0</v>
+      </c>
+      <c r="H51">
+        <v>447322741.0</v>
+      </c>
+      <c r="I51">
+        <v>448035444.0</v>
+      </c>
+      <c r="J51">
+        <v>449582861.0</v>
+      </c>
+      <c r="K51">
+        <v>452801733.0</v>
+      </c>
+      <c r="L51">
+        <v>461571677.0</v>
+      </c>
+      <c r="M51">
+        <v>465417183.0</v>
+      </c>
+      <c r="N51">
+        <v>466171128.0</v>
+      </c>
+      <c r="O51">
+        <v>466836883.0</v>
+      </c>
+      <c r="P51">
+        <v>444267567.0</v>
+      </c>
+      <c r="Q51">
+        <v>448830212.0</v>
+      </c>
+      <c r="R51">
+        <v>451938354.0</v>
+      </c>
+      <c r="S51">
+        <v>451389747.0</v>
+      </c>
+      <c r="T51">
+        <v>452902870.0</v>
+      </c>
+      <c r="U51">
+        <v>455441865.0</v>
+      </c>
+      <c r="V51">
+        <v>462490093.0</v>
+      </c>
+      <c r="W51">
+        <v>456421900.0</v>
+      </c>
+      <c r="X51">
+        <v>413930099.0</v>
+      </c>
+      <c r="Y51">
+        <v>363912125.0</v>
+      </c>
+      <c r="Z51">
+        <v>282738184.0</v>
+      </c>
+      <c r="AA51">
+        <v>308234134.0</v>
+      </c>
+      <c r="AB51">
+        <v>295212499.0</v>
+      </c>
+      <c r="AC51">
+        <v>305281697.0</v>
+      </c>
+      <c r="AD51">
+        <v>279979087.0</v>
+      </c>
+      <c r="AE51">
+        <v>295316188.0</v>
+      </c>
+      <c r="AF51">
+        <v>273119526.0</v>
+      </c>
+      <c r="AG51">
+        <v>178607322.0</v>
+      </c>
+      <c r="AH51">
+        <v>159661455.0</v>
+      </c>
+      <c r="AI51">
+        <v>100011027.0</v>
+      </c>
+      <c r="AJ51">
+        <v>126680216.0</v>
+      </c>
+      <c r="AK51"/>
+      <c r="AL51">
+        <v>133325566.0</v>
+      </c>
+      <c r="AM51">
+        <v>136410228.0</v>
+      </c>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+    </row>
+    <row r="52" spans="1:46">
+      <c r="A52" t="s">
+        <v>68</v>
+      </c>
+      <c r="B52">
+        <v>26648950.0</v>
+      </c>
+      <c r="C52">
+        <v>27693838.0</v>
+      </c>
+      <c r="D52">
+        <v>27861634.0</v>
+      </c>
+      <c r="E52">
+        <v>28280885.0</v>
+      </c>
+      <c r="F52">
+        <v>28233284.0</v>
+      </c>
+      <c r="G52">
+        <v>26629308.0</v>
+      </c>
+      <c r="H52">
+        <v>31267809.0</v>
+      </c>
+      <c r="I52">
+        <v>27943517.0</v>
+      </c>
+      <c r="J52">
+        <v>24870478.0</v>
+      </c>
+      <c r="K52">
+        <v>19886074.0</v>
+      </c>
+      <c r="L52">
+        <v>27367776.0</v>
+      </c>
+      <c r="M52">
+        <v>22986233.0</v>
+      </c>
+      <c r="N52">
+        <v>21474518.0</v>
+      </c>
+      <c r="O52">
+        <v>35459822.0</v>
+      </c>
+      <c r="P52">
+        <v>27623297.0</v>
+      </c>
+      <c r="Q52">
+        <v>57905072.0</v>
+      </c>
+      <c r="R52">
+        <v>77958714.0</v>
+      </c>
+      <c r="S52">
+        <v>76655915.0</v>
+      </c>
+      <c r="T52">
+        <v>58638420.0</v>
+      </c>
+      <c r="U52">
+        <v>226541445.0</v>
+      </c>
+      <c r="V52">
+        <v>258611243.0</v>
+      </c>
+      <c r="W52">
+        <v>218017410.0</v>
+      </c>
+      <c r="X52">
+        <v>245701269.0</v>
+      </c>
+      <c r="Y52">
+        <v>309147005.0</v>
+      </c>
+      <c r="Z52">
+        <v>282738184.0</v>
+      </c>
+      <c r="AA52">
+        <v>308234134.0</v>
+      </c>
+      <c r="AB52">
+        <v>182893759.0</v>
+      </c>
+      <c r="AC52">
+        <v>210636657.0</v>
+      </c>
+      <c r="AD52">
+        <v>181291027.0</v>
+      </c>
+      <c r="AE52">
+        <v>218801030.0</v>
+      </c>
+      <c r="AF52">
+        <v>196163232.0</v>
+      </c>
+      <c r="AG52">
+        <v>131215603.0</v>
+      </c>
+      <c r="AH52">
+        <v>107292645.0</v>
+      </c>
+      <c r="AI52">
+        <v>42665126.0</v>
+      </c>
+      <c r="AJ52">
+        <v>55084995.0</v>
+      </c>
+      <c r="AK52"/>
+      <c r="AL52">
+        <v>55462141.0</v>
+      </c>
+      <c r="AM52">
+        <v>50790633.0</v>
+      </c>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+    </row>
+    <row r="53" spans="1:46">
+      <c r="A53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B53">
+        <v>142524.0</v>
+      </c>
+      <c r="C53">
+        <v>144439.0</v>
+      </c>
+      <c r="D53">
+        <v>145241.0</v>
+      </c>
+      <c r="E53">
+        <v>149239.0</v>
+      </c>
+      <c r="F53">
+        <v>129793.0</v>
+      </c>
+      <c r="G53">
+        <v>133203.0</v>
+      </c>
+      <c r="H53">
+        <v>58840.0</v>
+      </c>
+      <c r="I53">
+        <v>58840.0</v>
+      </c>
+      <c r="J53">
+        <v>58840.0</v>
+      </c>
+      <c r="K53">
+        <v>58840.0</v>
+      </c>
+      <c r="L53">
+        <v>1272110.0</v>
+      </c>
+      <c r="M53">
+        <v>1365640.0</v>
+      </c>
+      <c r="N53">
+        <v>1322570.0</v>
+      </c>
+      <c r="O53">
+        <v>1225150.0</v>
+      </c>
+      <c r="P53">
+        <v>1235390.0</v>
+      </c>
+      <c r="Q53">
+        <v>1258610.0</v>
+      </c>
+      <c r="R53">
+        <v>1289480.0</v>
+      </c>
+      <c r="S53">
+        <v>2098510.0</v>
+      </c>
+      <c r="T53">
+        <v>1990390.0</v>
+      </c>
+      <c r="U53">
+        <v>1239330.0</v>
+      </c>
+      <c r="V53">
+        <v>874330.0</v>
+      </c>
+      <c r="W53">
+        <v>1449290.0</v>
+      </c>
+      <c r="X53">
+        <v>1264170.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53">
+        <v>50914080.0</v>
+      </c>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+    </row>
+    <row r="54" spans="1:46">
+      <c r="A54" t="s">
+        <v>70</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+    </row>
+    <row r="55" spans="1:46">
+      <c r="A55" t="s">
+        <v>71</v>
+      </c>
+      <c r="B55">
+        <v>910188798.0</v>
+      </c>
+      <c r="C55">
+        <v>813386611.0</v>
+      </c>
+      <c r="D55">
+        <v>519540904.0</v>
+      </c>
+      <c r="E55">
+        <v>409987869.0</v>
+      </c>
+      <c r="F55">
+        <v>412375862.0</v>
+      </c>
+      <c r="G55">
+        <v>424630203.0</v>
+      </c>
+      <c r="H55">
+        <v>429571541.0</v>
+      </c>
+      <c r="I55">
+        <v>422917168.0</v>
+      </c>
+      <c r="J55">
+        <v>442165235.0</v>
+      </c>
+      <c r="K55">
+        <v>450021103.0</v>
+      </c>
+      <c r="L55">
+        <v>460087680.0</v>
+      </c>
+      <c r="M55">
+        <v>419746941.0</v>
+      </c>
+      <c r="N55">
+        <v>426268758.0</v>
+      </c>
+      <c r="O55">
+        <v>390658710.0</v>
+      </c>
+      <c r="P55">
+        <v>380468829.0</v>
+      </c>
+      <c r="Q55">
+        <v>381311131.0</v>
+      </c>
+      <c r="R55">
+        <v>384862217.0</v>
+      </c>
+      <c r="S55">
+        <v>397415973.0</v>
+      </c>
+      <c r="T55">
+        <v>491582854.0</v>
+      </c>
+      <c r="U55">
+        <v>495527531.0</v>
+      </c>
+      <c r="V55">
+        <v>514143941.0</v>
+      </c>
+      <c r="W55">
+        <v>520855088.0</v>
+      </c>
+      <c r="X55">
+        <v>612846664.0</v>
+      </c>
+      <c r="Y55">
+        <v>625455576.0</v>
+      </c>
+      <c r="Z55">
+        <v>638672621.0</v>
+      </c>
+      <c r="AA55">
+        <v>756390458.0</v>
+      </c>
+      <c r="AB55">
+        <v>789558891.0</v>
+      </c>
+      <c r="AC55">
+        <v>776935473.0</v>
+      </c>
+      <c r="AD55">
+        <v>763815761.0</v>
+      </c>
+      <c r="AE55">
+        <v>742548016.0</v>
+      </c>
+      <c r="AF55">
+        <v>738361523.0</v>
+      </c>
+      <c r="AG55">
+        <v>624527525.0</v>
+      </c>
+      <c r="AH55">
+        <v>611226762.0</v>
+      </c>
+      <c r="AI55">
+        <v>539150882.0</v>
+      </c>
+      <c r="AJ55">
+        <v>454997679.0</v>
+      </c>
+      <c r="AK55"/>
+      <c r="AL55">
+        <v>460038970.0</v>
+      </c>
+      <c r="AM55">
+        <v>442589107.0</v>
+      </c>
+      <c r="AN55"/>
+      <c r="AO55">
+        <v>312994600.0</v>
+      </c>
+      <c r="AP55">
+        <v>251351900.0</v>
+      </c>
+      <c r="AQ55">
+        <v>207854800.0</v>
+      </c>
+      <c r="AR55">
+        <v>179673200.0</v>
+      </c>
+      <c r="AS55">
+        <v>151409700.0</v>
+      </c>
+      <c r="AT55">
+        <v>159306300.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:46">
+      <c r="A56" t="s">
+        <v>72</v>
+      </c>
+      <c r="B56">
+        <v>397501481.0</v>
+      </c>
+      <c r="C56">
+        <v>304044117.0</v>
+      </c>
+      <c r="D56">
+        <v>317401584.0</v>
+      </c>
+      <c r="E56">
+        <v>201878718.0</v>
+      </c>
+      <c r="F56">
+        <v>197777212.0</v>
+      </c>
+      <c r="G56">
+        <v>206103485.0</v>
+      </c>
+      <c r="H56">
+        <v>232990451.0</v>
+      </c>
+      <c r="I56">
+        <v>222435312.0</v>
+      </c>
+      <c r="J56">
+        <v>245965256.0</v>
+      </c>
+      <c r="K56">
+        <v>246615548.0</v>
+      </c>
+      <c r="L56">
+        <v>290533655.0</v>
+      </c>
+      <c r="M56">
+        <v>244088794.0</v>
+      </c>
+      <c r="N56">
+        <v>242164233.0</v>
+      </c>
+      <c r="O56">
+        <v>200965297.0</v>
+      </c>
+      <c r="P56">
+        <v>203293344.0</v>
+      </c>
+      <c r="Q56">
+        <v>200288125.0</v>
+      </c>
+      <c r="R56">
+        <v>201020145.0</v>
+      </c>
+      <c r="S56">
+        <v>209985094.0</v>
+      </c>
+      <c r="T56">
+        <v>276602728.0</v>
+      </c>
+      <c r="U56">
+        <v>275851870.0</v>
+      </c>
+      <c r="V56">
+        <v>292393965.0</v>
+      </c>
+      <c r="W56">
+        <v>294271426.0</v>
+      </c>
+      <c r="X56">
+        <v>374498183.0</v>
+      </c>
+      <c r="Y56">
+        <v>393274434.0</v>
+      </c>
+      <c r="Z56">
+        <v>411996087.0</v>
+      </c>
+      <c r="AA56">
+        <v>560155584.0</v>
+      </c>
+      <c r="AB56">
+        <v>597122214.0</v>
+      </c>
+      <c r="AC56">
+        <v>608787975.0</v>
+      </c>
+      <c r="AD56">
+        <v>615157662.0</v>
+      </c>
+      <c r="AE56">
+        <v>606989763.0</v>
+      </c>
+      <c r="AF56">
+        <v>592754379.0</v>
+      </c>
+      <c r="AG56">
+        <v>485772880.0</v>
+      </c>
+      <c r="AH56">
+        <v>475612701.0</v>
+      </c>
+      <c r="AI56">
+        <v>402682325.0</v>
+      </c>
+      <c r="AJ56">
+        <v>337176426.0</v>
+      </c>
+      <c r="AK56"/>
+      <c r="AL56">
+        <v>341757245.0</v>
+      </c>
+      <c r="AM56">
+        <v>328214055.0</v>
+      </c>
+      <c r="AN56">
+        <v>25457040.0</v>
+      </c>
+      <c r="AO56"/>
+      <c r="AP56"/>
+      <c r="AQ56"/>
+      <c r="AR56"/>
+      <c r="AS56"/>
+      <c r="AT56"/>
+    </row>
+    <row r="57" spans="1:46">
+      <c r="A57" t="s">
+        <v>73</v>
+      </c>
+      <c r="B57">
+        <v>370046382.0</v>
+      </c>
+      <c r="C57">
+        <v>305377601.0</v>
+      </c>
+      <c r="D57">
+        <v>335423979.0</v>
+      </c>
+      <c r="E57">
+        <v>229647463.0</v>
+      </c>
+      <c r="F57">
+        <v>228923658.0</v>
+      </c>
+      <c r="G57">
+        <v>237508591.0</v>
+      </c>
+      <c r="H57">
+        <v>264770550.0</v>
+      </c>
+      <c r="I57">
+        <v>258611627.0</v>
+      </c>
+      <c r="J57">
+        <v>278152361.0</v>
+      </c>
+      <c r="K57">
+        <v>279717345.0</v>
+      </c>
+      <c r="L57">
+        <v>310692923.0</v>
+      </c>
+      <c r="M57">
+        <v>263650826.0</v>
+      </c>
+      <c r="N57">
+        <v>268585928.0</v>
+      </c>
+      <c r="O57">
+        <v>248830982.0</v>
+      </c>
+      <c r="P57">
+        <v>283020887.0</v>
+      </c>
+      <c r="Q57">
+        <v>300726747.0</v>
+      </c>
+      <c r="R57">
+        <v>316259760.0</v>
+      </c>
+      <c r="S57">
+        <v>321064848.0</v>
+      </c>
+      <c r="T57">
+        <v>319827993.0</v>
+      </c>
+      <c r="U57">
+        <v>478080344.0</v>
+      </c>
+      <c r="V57">
+        <v>502952336.0</v>
+      </c>
+      <c r="W57">
+        <v>465274117.0</v>
+      </c>
+      <c r="X57">
+        <v>365576448.0</v>
+      </c>
+      <c r="Y57">
+        <v>428639099.0</v>
+      </c>
+      <c r="Z57">
+        <v>433415148.0</v>
+      </c>
+      <c r="AA57">
+        <v>455417871.0</v>
+      </c>
+      <c r="AB57">
+        <v>305196377.0</v>
+      </c>
+      <c r="AC57">
+        <v>313034117.0</v>
+      </c>
+      <c r="AD57">
+        <v>300960929.0</v>
+      </c>
+      <c r="AE57">
+        <v>299410175.0</v>
+      </c>
+      <c r="AF57">
+        <v>301821785.0</v>
+      </c>
+      <c r="AG57">
+        <v>223016918.0</v>
+      </c>
+      <c r="AH57">
+        <v>205532880.0</v>
+      </c>
+      <c r="AI57">
+        <v>135366467.0</v>
+      </c>
+      <c r="AJ57">
+        <v>133335746.0</v>
+      </c>
+      <c r="AK57"/>
+      <c r="AL57">
+        <v>161539701.0</v>
+      </c>
+      <c r="AM57">
+        <v>146780455.0</v>
+      </c>
+      <c r="AN57"/>
+      <c r="AO57">
+        <v>91707300.0</v>
+      </c>
+      <c r="AP57">
+        <v>75680000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>56081900.0</v>
+      </c>
+      <c r="AR57">
+        <v>64448700.0</v>
+      </c>
+      <c r="AS57">
+        <v>57582700.0</v>
+      </c>
+      <c r="AT57">
+        <v>75849900.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:46">
+      <c r="A58" t="s">
+        <v>74</v>
+      </c>
+      <c r="B58">
+        <v>769612273.0</v>
+      </c>
+      <c r="C58">
+        <v>698762267.0</v>
+      </c>
+      <c r="D58">
+        <v>755244922.0</v>
+      </c>
+      <c r="E58">
+        <v>658980388.0</v>
+      </c>
+      <c r="F58">
+        <v>665781945.0</v>
+      </c>
+      <c r="G58">
+        <v>682531506.0</v>
+      </c>
+      <c r="H58">
+        <v>725543997.0</v>
+      </c>
+      <c r="I58">
+        <v>721046875.0</v>
+      </c>
+      <c r="J58">
+        <v>751035517.0</v>
+      </c>
+      <c r="K58">
+        <v>761183005.0</v>
+      </c>
+      <c r="L58">
+        <v>786429336.0</v>
+      </c>
+      <c r="M58">
+        <v>747968001.0</v>
+      </c>
+      <c r="N58">
+        <v>755653751.0</v>
+      </c>
+      <c r="O58">
+        <v>721680030.0</v>
+      </c>
+      <c r="P58">
+        <v>733631488.0</v>
+      </c>
+      <c r="Q58">
+        <v>728622839.0</v>
+      </c>
+      <c r="R58">
+        <v>731223444.0</v>
+      </c>
+      <c r="S58">
+        <v>735775184.0</v>
+      </c>
+      <c r="T58">
+        <v>742067381.0</v>
+      </c>
+      <c r="U58">
+        <v>735720278.0</v>
+      </c>
+      <c r="V58">
+        <v>736238287.0</v>
+      </c>
+      <c r="W58">
+        <v>734885372.0</v>
+      </c>
+      <c r="X58">
+        <v>566764441.0</v>
+      </c>
+      <c r="Y58">
+        <v>518161902.0</v>
+      </c>
+      <c r="Z58">
+        <v>463435595.0</v>
+      </c>
+      <c r="AA58">
+        <v>491115127.0</v>
+      </c>
+      <c r="AB58">
+        <v>456011710.0</v>
+      </c>
+      <c r="AC58">
+        <v>446033650.0</v>
+      </c>
+      <c r="AD58">
+        <v>437425244.0</v>
+      </c>
+      <c r="AE58">
+        <v>413389029.0</v>
+      </c>
+      <c r="AF58">
+        <v>413126231.0</v>
+      </c>
+      <c r="AG58">
+        <v>306995946.0</v>
+      </c>
+      <c r="AH58">
+        <v>297161100.0</v>
+      </c>
+      <c r="AI58">
+        <v>233362307.0</v>
+      </c>
+      <c r="AJ58">
+        <v>241836889.0</v>
+      </c>
+      <c r="AK58"/>
+      <c r="AL58">
+        <v>275801523.0</v>
+      </c>
+      <c r="AM58">
+        <v>270034359.0</v>
+      </c>
+      <c r="AN58"/>
+      <c r="AO58">
+        <v>190203000.0</v>
+      </c>
+      <c r="AP58">
+        <v>146760000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>119648000.0</v>
+      </c>
+      <c r="AR58">
+        <v>110026000.0</v>
+      </c>
+      <c r="AS58">
+        <v>92509000.0</v>
+      </c>
+      <c r="AT58">
+        <v>107703000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:46">
+      <c r="A59" t="s">
+        <v>75</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+    </row>
+    <row r="60" spans="1:46">
+      <c r="A60" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60">
+        <v>140389053.0</v>
+      </c>
+      <c r="C60">
+        <v>114443285.0</v>
+      </c>
+      <c r="D60">
+        <v>-235878654.0</v>
+      </c>
+      <c r="E60">
+        <v>-249164558.0</v>
+      </c>
+      <c r="F60">
+        <v>-253572883.0</v>
+      </c>
+      <c r="G60">
+        <v>-258067606.0</v>
+      </c>
+      <c r="H60">
+        <v>-296107628.0</v>
+      </c>
+      <c r="I60">
+        <v>-298235291.0</v>
+      </c>
+      <c r="J60">
+        <v>-309027581.0</v>
+      </c>
+      <c r="K60">
+        <v>-311321415.0</v>
+      </c>
+      <c r="L60">
+        <v>-326618987.0</v>
+      </c>
+      <c r="M60">
+        <v>-328501638.0</v>
+      </c>
+      <c r="N60">
+        <v>-329663906.0</v>
+      </c>
+      <c r="O60">
+        <v>-331362712.0</v>
+      </c>
+      <c r="P60">
+        <v>-353460660.0</v>
+      </c>
+      <c r="Q60">
+        <v>-347613913.0</v>
+      </c>
+      <c r="R60">
+        <v>-346661749.0</v>
+      </c>
+      <c r="S60">
+        <v>-338653098.0</v>
+      </c>
+      <c r="T60">
+        <v>-250731185.0</v>
+      </c>
+      <c r="U60">
+        <v>-240447103.0</v>
+      </c>
+      <c r="V60">
+        <v>-222336955.0</v>
+      </c>
+      <c r="W60">
+        <v>-214279584.0</v>
+      </c>
+      <c r="X60">
+        <v>45795735.0</v>
+      </c>
+      <c r="Y60">
+        <v>106997468.0</v>
+      </c>
+      <c r="Z60">
+        <v>174981485.0</v>
+      </c>
+      <c r="AA60">
+        <v>265054285.0</v>
+      </c>
+      <c r="AB60">
+        <v>333427208.0</v>
+      </c>
+      <c r="AC60">
+        <v>330846396.0</v>
+      </c>
+      <c r="AD60">
+        <v>326390517.0</v>
+      </c>
+      <c r="AE60">
+        <v>329158987.0</v>
+      </c>
+      <c r="AF60">
+        <v>325235292.0</v>
+      </c>
+      <c r="AG60">
+        <v>317531579.0</v>
+      </c>
+      <c r="AH60">
+        <v>314065662.0</v>
+      </c>
+      <c r="AI60">
+        <v>305788575.0</v>
+      </c>
+      <c r="AJ60">
+        <v>213160790.0</v>
+      </c>
+      <c r="AK60"/>
+      <c r="AL60">
+        <v>184237447.0</v>
+      </c>
+      <c r="AM60">
+        <v>172554748.0</v>
+      </c>
+      <c r="AN60">
+        <v>122791864.0</v>
+      </c>
+      <c r="AO60">
+        <v>122791900.0</v>
+      </c>
+      <c r="AP60">
+        <v>104592000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>88207100.0</v>
+      </c>
+      <c r="AR60">
+        <v>69646900.0</v>
+      </c>
+      <c r="AS60">
+        <v>58900300.0</v>
+      </c>
+      <c r="AT60">
+        <v>51603800.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:46">
+      <c r="A61" t="s">
+        <v>77</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+    </row>
+    <row r="62" spans="1:46">
+      <c r="A62" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2">
+        <v>387022645.0</v>
+      </c>
+      <c r="C2">
+        <v>349597028.0</v>
+      </c>
+      <c r="D2">
+        <v>211991625.0</v>
+      </c>
+      <c r="E2">
+        <v>191122456.0</v>
+      </c>
+      <c r="F2">
+        <v>190553774.0</v>
+      </c>
+      <c r="G2">
+        <v>338853494.0</v>
+      </c>
+      <c r="H2">
+        <v>422927878.0</v>
+      </c>
+      <c r="I2">
+        <v>359436705.0</v>
+      </c>
+      <c r="J2">
+        <v>312783589.0</v>
+      </c>
+      <c r="K2">
+        <v>153220895.0</v>
+      </c>
+      <c r="L2">
+        <v>123002666.0</v>
+      </c>
+      <c r="M2">
+        <v>111147067.0</v>
+      </c>
+      <c r="N2">
+        <v>90482606.0</v>
+      </c>
+      <c r="O2">
+        <v>93284025.0</v>
+      </c>
+      <c r="P2">
+        <v>77931268.0</v>
+      </c>
+      <c r="Q2">
+        <v>77879214.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B3">
+        <v>19094197.0</v>
+      </c>
+      <c r="C3">
+        <v>12496369.0</v>
+      </c>
+      <c r="D3">
+        <v>14767083.0</v>
+      </c>
+      <c r="E3">
+        <v>16661191.0</v>
+      </c>
+      <c r="F3">
+        <v>19069530.0</v>
+      </c>
+      <c r="G3">
+        <v>20820685.0</v>
+      </c>
+      <c r="H3">
+        <v>17663907.0</v>
+      </c>
+      <c r="I3">
+        <v>15584099.0</v>
+      </c>
+      <c r="J3">
+        <v>13972896.0</v>
+      </c>
+      <c r="K3">
+        <v>11385435.0</v>
+      </c>
+      <c r="L3">
+        <v>8908316.0</v>
+      </c>
+      <c r="M3">
+        <v>6506521.0</v>
+      </c>
+      <c r="N3">
+        <v>5114452.0</v>
+      </c>
+      <c r="O3">
+        <v>3541882.0</v>
+      </c>
+      <c r="P3">
+        <v>2689438.0</v>
+      </c>
+      <c r="Q3">
+        <v>1672017.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>110</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B5">
+        <v>63722136.0</v>
+      </c>
+      <c r="C5">
+        <v>32414210.0</v>
+      </c>
+      <c r="D5">
+        <v>19518304.0</v>
+      </c>
+      <c r="E5">
+        <v>24867219.0</v>
+      </c>
+      <c r="F5">
+        <v>-94494930.0</v>
+      </c>
+      <c r="G5">
+        <v>-303157426.0</v>
+      </c>
+      <c r="H5">
+        <v>-34743937.0</v>
+      </c>
+      <c r="I5">
+        <v>28450109.0</v>
+      </c>
+      <c r="J5">
+        <v>66226276.0</v>
+      </c>
+      <c r="K5">
+        <v>87368337.0</v>
+      </c>
+      <c r="L5">
+        <v>44614373.0</v>
+      </c>
+      <c r="M5">
+        <v>24955026.0</v>
+      </c>
+      <c r="N5">
+        <v>22248881.0</v>
+      </c>
+      <c r="O5">
+        <v>14436500.0</v>
+      </c>
+      <c r="P5">
+        <v>11330775.0</v>
+      </c>
+      <c r="Q5">
+        <v>7854949.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>112</v>
+      </c>
+      <c r="B6">
+        <v>82816333.0</v>
+      </c>
+      <c r="C6">
+        <v>44910579.0</v>
+      </c>
+      <c r="D6">
+        <v>34285387.0</v>
+      </c>
+      <c r="E6">
+        <v>41528410.0</v>
+      </c>
+      <c r="F6">
+        <v>-75425400.0</v>
+      </c>
+      <c r="G6">
+        <v>-282336741.0</v>
+      </c>
+      <c r="H6">
+        <v>-17080030.0</v>
+      </c>
+      <c r="I6">
+        <v>44034208.0</v>
+      </c>
+      <c r="J6">
+        <v>80199172.0</v>
+      </c>
+      <c r="K6">
+        <v>98753772.0</v>
+      </c>
+      <c r="L6">
+        <v>53522689.0</v>
+      </c>
+      <c r="M6">
+        <v>31461547.0</v>
+      </c>
+      <c r="N6">
+        <v>27363333.0</v>
+      </c>
+      <c r="O6">
+        <v>17978382.0</v>
+      </c>
+      <c r="P6">
+        <v>14020213.0</v>
+      </c>
+      <c r="Q6">
+        <v>9526966.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" t="s">
+        <v>115</v>
+      </c>
+      <c r="B9">
+        <v>98823774.0</v>
+      </c>
+      <c r="C9">
+        <v>71626158.0</v>
+      </c>
+      <c r="D9">
+        <v>161215359.0</v>
+      </c>
+      <c r="E9">
+        <v>47581437.0</v>
+      </c>
+      <c r="F9">
+        <v>20039541.0</v>
+      </c>
+      <c r="G9">
+        <v>2557096.0</v>
+      </c>
+      <c r="H9">
+        <v>96556607.0</v>
+      </c>
+      <c r="I9">
+        <v>110583081.0</v>
+      </c>
+      <c r="J9">
+        <v>126497653.0</v>
+      </c>
+      <c r="K9">
+        <v>235441617.0</v>
+      </c>
+      <c r="L9">
+        <v>182587451.0</v>
+      </c>
+      <c r="M9">
+        <v>152901509.0</v>
+      </c>
+      <c r="N9">
+        <v>139811538.0</v>
+      </c>
+      <c r="O9">
+        <v>118353690.0</v>
+      </c>
+      <c r="P9">
+        <v>107928190.0</v>
+      </c>
+      <c r="Q9">
+        <v>89490986.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" t="s">
+        <v>116</v>
+      </c>
+      <c r="B10">
+        <v>40231942.0</v>
+      </c>
+      <c r="C10">
+        <v>24744115.0</v>
+      </c>
+      <c r="D10">
+        <v>19730024.0</v>
+      </c>
+      <c r="E10">
+        <v>5503305.0</v>
+      </c>
+      <c r="F10">
+        <v>-111643299.0</v>
+      </c>
+      <c r="G10">
+        <v>-342761372.0</v>
+      </c>
+      <c r="H10">
+        <v>-2155288.0</v>
+      </c>
+      <c r="I10">
+        <v>41631781.0</v>
+      </c>
+      <c r="J10">
+        <v>67748873.0</v>
+      </c>
+      <c r="K10">
+        <v>76998881.0</v>
+      </c>
+      <c r="L10">
+        <v>48049793.0</v>
+      </c>
+      <c r="M10">
+        <v>22475712.0</v>
+      </c>
+      <c r="N10">
+        <v>24923512.0</v>
+      </c>
+      <c r="O10">
+        <v>15151148.0</v>
+      </c>
+      <c r="P10">
+        <v>11939636.0</v>
+      </c>
+      <c r="Q10">
+        <v>8189256.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" t="s">
+        <v>117</v>
+      </c>
+      <c r="B11">
+        <v>6681048.0</v>
+      </c>
+      <c r="C11">
+        <v>-2155930.0</v>
+      </c>
+      <c r="D11">
+        <v>-438665.0</v>
+      </c>
+      <c r="E11">
+        <v>1874974.0</v>
+      </c>
+      <c r="F11">
+        <v>15708504.0</v>
+      </c>
+      <c r="G11">
+        <v>-14000568.0</v>
+      </c>
+      <c r="H11">
+        <v>833235.0</v>
+      </c>
+      <c r="I11">
+        <v>11086922.0</v>
+      </c>
+      <c r="J11">
+        <v>16802524.0</v>
+      </c>
+      <c r="K11">
+        <v>19256668.0</v>
+      </c>
+      <c r="L11">
+        <v>11864828.0</v>
+      </c>
+      <c r="M11">
+        <v>5620111.0</v>
+      </c>
+      <c r="N11">
+        <v>5796343.0</v>
+      </c>
+      <c r="O11">
+        <v>4129879.0</v>
+      </c>
+      <c r="P11">
+        <v>4647666.0</v>
+      </c>
+      <c r="Q11">
+        <v>857237.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" t="s">
+        <v>118</v>
+      </c>
+      <c r="B12">
+        <v>19962843.0</v>
+      </c>
+      <c r="C12">
+        <v>20166464.0</v>
+      </c>
+      <c r="D12">
+        <v>23619058.0</v>
+      </c>
+      <c r="E12">
+        <v>22087788.0</v>
+      </c>
+      <c r="F12">
+        <v>22422554.0</v>
+      </c>
+      <c r="G12">
+        <v>28165478.0</v>
+      </c>
+      <c r="H12">
+        <v>19591875.0</v>
+      </c>
+      <c r="I12">
+        <v>16102259.0</v>
+      </c>
+      <c r="J12">
+        <v>8740342.0</v>
+      </c>
+      <c r="K12">
+        <v>6546605.0</v>
+      </c>
+      <c r="L12">
+        <v>3091180.0</v>
+      </c>
+      <c r="M12">
+        <v>1956768.0</v>
+      </c>
+      <c r="N12">
+        <v>2439821.0</v>
+      </c>
+      <c r="O12">
+        <v>2172169.0</v>
+      </c>
+      <c r="P12">
+        <v>1451679.0</v>
+      </c>
+      <c r="Q12">
+        <v>1337710.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
+        <v>119</v>
+      </c>
+      <c r="B13">
+        <v>12737670.0</v>
+      </c>
+      <c r="C13">
+        <v>19828660.0</v>
+      </c>
+      <c r="D13">
+        <v>238867.0</v>
+      </c>
+      <c r="E13">
+        <v>21946030.0</v>
+      </c>
+      <c r="F13">
+        <v>72488.0</v>
+      </c>
+      <c r="G13">
+        <v>112766.0</v>
+      </c>
+      <c r="H13">
+        <v>19150450.0</v>
+      </c>
+      <c r="I13">
+        <v>15306560.0</v>
+      </c>
+      <c r="J13">
+        <v>8324930.0</v>
+      </c>
+      <c r="K13">
+        <v>6246660.0</v>
+      </c>
+      <c r="L13">
+        <v>2742700.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>120</v>
+      </c>
+      <c r="B14">
+        <v>-18590.0</v>
+      </c>
+      <c r="C14">
+        <v>-8929.0</v>
+      </c>
+      <c r="D14">
+        <v>107774.0</v>
+      </c>
+      <c r="E14">
+        <v>-56567.0</v>
+      </c>
+      <c r="F14">
+        <v>-44587.0</v>
+      </c>
+      <c r="G14">
+        <v>249300.0</v>
+      </c>
+      <c r="H14">
+        <v>221046.0</v>
+      </c>
+      <c r="I14">
+        <v>221046.0</v>
+      </c>
+      <c r="J14">
+        <v>221046.0</v>
+      </c>
+      <c r="K14">
+        <v>221046.0</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15">
+        <v>33532531.0</v>
+      </c>
+      <c r="C15">
+        <v>26891116.0</v>
+      </c>
+      <c r="D15">
+        <v>20276463.0</v>
+      </c>
+      <c r="E15">
+        <v>3571764.0</v>
+      </c>
+      <c r="F15">
+        <v>-127351803.0</v>
+      </c>
+      <c r="G15">
+        <v>-328760804.0</v>
+      </c>
+      <c r="H15">
+        <v>-54211273.0</v>
+      </c>
+      <c r="I15">
+        <v>30544859.0</v>
+      </c>
+      <c r="J15">
+        <v>50946349.0</v>
+      </c>
+      <c r="K15">
+        <v>57742213.0</v>
+      </c>
+      <c r="L15">
+        <v>36184965.0</v>
+      </c>
+      <c r="M15">
+        <v>16855601.0</v>
+      </c>
+      <c r="N15">
+        <v>19127169.0</v>
+      </c>
+      <c r="O15">
+        <v>11021269.0</v>
+      </c>
+      <c r="P15">
+        <v>7291970.0</v>
+      </c>
+      <c r="Q15">
+        <v>7332019.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s">
+        <v>122</v>
+      </c>
+      <c r="B16">
+        <v>33949160.0</v>
+      </c>
+      <c r="C16">
+        <v>26891120.0</v>
+      </c>
+      <c r="D16">
+        <v>20276460.0</v>
+      </c>
+      <c r="E16">
+        <v>3571764.0</v>
+      </c>
+      <c r="F16">
+        <v>-127396390.0</v>
+      </c>
+      <c r="G16">
+        <v>-328789058.0</v>
+      </c>
+      <c r="H16">
+        <v>-54211273.0</v>
+      </c>
+      <c r="I16">
+        <v>11124991.0</v>
+      </c>
+      <c r="J16">
+        <v>50946349.0</v>
+      </c>
+      <c r="K16">
+        <v>57742213.0</v>
+      </c>
+      <c r="L16">
+        <v>36184970.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17">
+        <v>33967745.0</v>
+      </c>
+      <c r="C17">
+        <v>26900045.0</v>
+      </c>
+      <c r="D17">
+        <v>20168689.0</v>
+      </c>
+      <c r="E17">
+        <v>3628331.0</v>
+      </c>
+      <c r="F17">
+        <v>-127351803.0</v>
+      </c>
+      <c r="G17">
+        <v>-328760804.0</v>
+      </c>
+      <c r="H17">
+        <v>-2988523.0</v>
+      </c>
+      <c r="I17">
+        <v>30544859.0</v>
+      </c>
+      <c r="J17">
+        <v>50946349.0</v>
+      </c>
+      <c r="K17">
+        <v>57742213.0</v>
+      </c>
+      <c r="L17">
+        <v>36184965.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B18">
+        <v>-19319971.0</v>
+      </c>
+      <c r="C18">
+        <v>-19828661.0</v>
+      </c>
+      <c r="D18">
+        <v>-23380191.0</v>
+      </c>
+      <c r="E18">
+        <v>-21946028.0</v>
+      </c>
+      <c r="F18">
+        <v>-22350066.0</v>
+      </c>
+      <c r="G18">
+        <v>-28052712.0</v>
+      </c>
+      <c r="H18">
+        <v>-19150453.0</v>
+      </c>
+      <c r="I18">
+        <v>-7394748.0</v>
+      </c>
+      <c r="J18">
+        <v>-454486.0</v>
+      </c>
+      <c r="K18">
+        <v>-6246655.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>126</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" t="s">
+        <v>127</v>
+      </c>
+      <c r="B21">
+        <v>63722136.0</v>
+      </c>
+      <c r="C21">
+        <v>47342055.0</v>
+      </c>
+      <c r="D21">
+        <v>52493444.0</v>
+      </c>
+      <c r="E21">
+        <v>25709704.0</v>
+      </c>
+      <c r="F21">
+        <v>-94494930.0</v>
+      </c>
+      <c r="G21">
+        <v>-311340522.0</v>
+      </c>
+      <c r="H21">
+        <v>15042176.0</v>
+      </c>
+      <c r="I21">
+        <v>48996988.0</v>
+      </c>
+      <c r="J21">
+        <v>65697154.0</v>
+      </c>
+      <c r="K21">
+        <v>83087700.0</v>
+      </c>
+      <c r="L21">
+        <v>50590173.0</v>
+      </c>
+      <c r="M21">
+        <v>23662703.0</v>
+      </c>
+      <c r="N21">
+        <v>17812689.0</v>
+      </c>
+      <c r="O21">
+        <v>14436500.0</v>
+      </c>
+      <c r="P21">
+        <v>11330775.0</v>
+      </c>
+      <c r="Q21">
+        <v>6583308.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" t="s">
+        <v>128</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" t="s">
+        <v>129</v>
+      </c>
+      <c r="B23">
+        <v>422124283.0</v>
+      </c>
+      <c r="C23">
+        <v>373881131.0</v>
+      </c>
+      <c r="D23">
+        <v>320713540.0</v>
+      </c>
+      <c r="E23">
+        <v>213836674.0</v>
+      </c>
+      <c r="F23">
+        <v>305088245.0</v>
+      </c>
+      <c r="G23">
+        <v>565181957.0</v>
+      </c>
+      <c r="H23">
+        <v>504442309.0</v>
+      </c>
+      <c r="I23">
+        <v>421022798.0</v>
+      </c>
+      <c r="J23">
+        <v>373054966.0</v>
+      </c>
+      <c r="K23">
+        <v>301294175.0</v>
+      </c>
+      <c r="L23">
+        <v>260882350.0</v>
+      </c>
+      <c r="M23">
+        <v>238228542.0</v>
+      </c>
+      <c r="N23">
+        <v>208863726.0</v>
+      </c>
+      <c r="O23">
+        <v>197201215.0</v>
+      </c>
+      <c r="P23">
+        <v>174528683.0</v>
+      </c>
+      <c r="Q23">
+        <v>160786892.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" t="s">
+        <v>131</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
+        <v>23270926.0</v>
+      </c>
+      <c r="F25">
+        <v>23665660.0</v>
+      </c>
+      <c r="G25">
+        <v>25646397.0</v>
+      </c>
+      <c r="H25">
+        <v>17663907.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" t="s">
+        <v>132</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" t="s">
+        <v>133</v>
+      </c>
+      <c r="B27">
+        <v>4496593.0</v>
+      </c>
+      <c r="C27">
+        <v>886327.0</v>
+      </c>
+      <c r="D27">
+        <v>1364759.0</v>
+      </c>
+      <c r="E27">
+        <v>1453870.0</v>
+      </c>
+      <c r="F27">
+        <v>1401724.0</v>
+      </c>
+      <c r="G27">
+        <v>1726019.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" t="s">
+        <v>134</v>
+      </c>
+      <c r="B28">
+        <v>9702313.0</v>
+      </c>
+      <c r="C28">
+        <v>6813742.0</v>
+      </c>
+      <c r="D28">
+        <v>4990840.0</v>
+      </c>
+      <c r="E28">
+        <v>2830339.0</v>
+      </c>
+      <c r="F28">
+        <v>2958910.0</v>
+      </c>
+      <c r="G28">
+        <v>6637977.0</v>
+      </c>
+      <c r="H28">
+        <v>4643254.0</v>
+      </c>
+      <c r="I28">
+        <v>4841154.0</v>
+      </c>
+      <c r="J28">
+        <v>5900694.0</v>
+      </c>
+      <c r="K28">
+        <v>4268848.0</v>
+      </c>
+      <c r="L28">
+        <v>3984776.0</v>
+      </c>
+      <c r="M28">
+        <v>3867389.0</v>
+      </c>
+      <c r="N28">
+        <v>2730439.0</v>
+      </c>
+      <c r="O28">
+        <v>2219114.0</v>
+      </c>
+      <c r="P28">
+        <v>1815507.0</v>
+      </c>
+      <c r="Q28">
+        <v>1962186.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" t="s">
+        <v>135</v>
+      </c>
+      <c r="B29">
+        <v>6764060.0</v>
+      </c>
+      <c r="C29">
+        <v>-2155930.0</v>
+      </c>
+      <c r="D29">
+        <v>-438665.0</v>
+      </c>
+      <c r="E29">
+        <v>1874970.0</v>
+      </c>
+      <c r="F29">
+        <v>15708504.0</v>
+      </c>
+      <c r="G29">
+        <v>-14000568.0</v>
+      </c>
+      <c r="H29">
+        <v>833240.0</v>
+      </c>
+      <c r="I29">
+        <v>9959910.0</v>
+      </c>
+      <c r="J29">
+        <v>16802520.0</v>
+      </c>
+      <c r="K29">
+        <v>19256670.0</v>
+      </c>
+      <c r="L29">
+        <v>11864830.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30">
+        <v>35101637.0</v>
+      </c>
+      <c r="C30">
+        <v>24284103.0</v>
+      </c>
+      <c r="D30">
+        <v>108721915.0</v>
+      </c>
+      <c r="E30">
+        <v>102258116.0</v>
+      </c>
+      <c r="F30">
+        <v>60883752.0</v>
+      </c>
+      <c r="G30">
+        <v>313897618.0</v>
+      </c>
+      <c r="H30">
+        <v>81514431.0</v>
+      </c>
+      <c r="I30">
+        <v>61586093.0</v>
+      </c>
+      <c r="J30">
+        <v>60271377.0</v>
+      </c>
+      <c r="K30">
+        <v>148073280.0</v>
+      </c>
+      <c r="L30">
+        <v>137879684.0</v>
+      </c>
+      <c r="M30">
+        <v>127081475.0</v>
+      </c>
+      <c r="N30">
+        <v>118381120.0</v>
+      </c>
+      <c r="O30">
+        <v>103917190.0</v>
+      </c>
+      <c r="P30">
+        <v>96597415.0</v>
+      </c>
+      <c r="Q30">
+        <v>82907678.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
+      <c r="A31" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31">
+        <v>-23490194.0</v>
+      </c>
+      <c r="C31">
+        <v>-22597940.0</v>
+      </c>
+      <c r="D31">
+        <v>-32763420.0</v>
+      </c>
+      <c r="E31">
+        <v>-20206399.0</v>
+      </c>
+      <c r="F31">
+        <v>-17148369.0</v>
+      </c>
+      <c r="G31">
+        <v>-31420850.0</v>
+      </c>
+      <c r="H31">
+        <v>-17197464.0</v>
+      </c>
+      <c r="I31">
+        <v>-7365207.0</v>
+      </c>
+      <c r="J31">
+        <v>1522597.0</v>
+      </c>
+      <c r="K31">
+        <v>-6088819.0</v>
+      </c>
+      <c r="L31">
+        <v>-2540380.0</v>
+      </c>
+      <c r="M31">
+        <v>-358535.0</v>
+      </c>
+      <c r="N31">
+        <v>7110823.0</v>
+      </c>
+      <c r="O31">
+        <v>714648.0</v>
+      </c>
+      <c r="P31">
+        <v>608861.0</v>
+      </c>
+      <c r="Q31">
+        <v>1605948.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
+      <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32">
+        <v>485846419.0</v>
+      </c>
+      <c r="C32">
+        <v>421223186.0</v>
+      </c>
+      <c r="D32">
+        <v>373206984.0</v>
+      </c>
+      <c r="E32">
+        <v>238703893.0</v>
+      </c>
+      <c r="F32">
+        <v>210593315.0</v>
+      </c>
+      <c r="G32">
+        <v>253841435.0</v>
+      </c>
+      <c r="H32">
+        <v>519484485.0</v>
+      </c>
+      <c r="I32">
+        <v>470019786.0</v>
+      </c>
+      <c r="J32">
+        <v>439281242.0</v>
+      </c>
+      <c r="K32">
+        <v>388662512.0</v>
+      </c>
+      <c r="L32">
+        <v>305590117.0</v>
+      </c>
+      <c r="M32">
+        <v>264048576.0</v>
+      </c>
+      <c r="N32">
+        <v>230294144.0</v>
+      </c>
+      <c r="O32">
+        <v>211637715.0</v>
+      </c>
+      <c r="P32">
+        <v>185859458.0</v>
+      </c>
+      <c r="Q32">
+        <v>167370200.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AN32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:40">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
+        <v>93</v>
+      </c>
+      <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
+      <c r="A2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2">
+        <v>58420009.0</v>
+      </c>
+      <c r="C2">
+        <v>143345989.0</v>
+      </c>
+      <c r="D2">
+        <v>97846924.0</v>
+      </c>
+      <c r="E2">
+        <v>36412477.0</v>
+      </c>
+      <c r="F2">
+        <v>76710983.0</v>
+      </c>
+      <c r="G2">
+        <v>93212939.0</v>
+      </c>
+      <c r="H2">
+        <v>76341830.0</v>
+      </c>
+      <c r="I2">
+        <v>99729938.0</v>
+      </c>
+      <c r="J2">
+        <v>80312321.0</v>
+      </c>
+      <c r="K2">
+        <v>111005983.0</v>
+      </c>
+      <c r="L2">
+        <v>71779099.0</v>
+      </c>
+      <c r="M2">
+        <v>72377695.0</v>
+      </c>
+      <c r="N2">
+        <v>65368263.0</v>
+      </c>
+      <c r="O2">
+        <v>57513547.0</v>
+      </c>
+      <c r="P2">
+        <v>33244803.0</v>
+      </c>
+      <c r="Q2">
+        <v>58252979.0</v>
+      </c>
+      <c r="R2">
+        <v>42111127.0</v>
+      </c>
+      <c r="S2">
+        <v>44107493.0</v>
+      </c>
+      <c r="T2">
+        <v>27405165.0</v>
+      </c>
+      <c r="U2">
+        <v>66442701.0</v>
+      </c>
+      <c r="V2">
+        <v>52598415.0</v>
+      </c>
+      <c r="W2">
+        <v>79978093.0</v>
+      </c>
+      <c r="X2">
+        <v>61867339.0</v>
+      </c>
+      <c r="Y2">
+        <v>88747359.0</v>
+      </c>
+      <c r="Z2">
+        <v>108260703.0</v>
+      </c>
+      <c r="AA2">
+        <v>128951989.0</v>
+      </c>
+      <c r="AB2">
+        <v>94755920.0</v>
+      </c>
+      <c r="AC2">
+        <v>100314059.0</v>
+      </c>
+      <c r="AD2">
+        <v>98905910.0</v>
+      </c>
+      <c r="AE2">
+        <v>107345635.0</v>
+      </c>
+      <c r="AF2">
+        <v>85553306.0</v>
+      </c>
+      <c r="AG2">
+        <v>79061269.0</v>
+      </c>
+      <c r="AH2">
+        <v>87476495.0</v>
+      </c>
+      <c r="AI2">
+        <v>192010062.0</v>
+      </c>
+      <c r="AJ2">
+        <v>-24798801.0</v>
+      </c>
+      <c r="AK2">
+        <v>67852346.0</v>
+      </c>
+      <c r="AL2">
+        <v>77719982.0</v>
+      </c>
+      <c r="AM2">
+        <v>49485879.0</v>
+      </c>
+      <c r="AN2">
+        <v>34866777.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:40">
+      <c r="A3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B3">
+        <v>4692874.0</v>
+      </c>
+      <c r="C3">
+        <v>4945013.0</v>
+      </c>
+      <c r="D3">
+        <v>77419407526.0</v>
+      </c>
+      <c r="E3">
+        <v>3308271.0</v>
+      </c>
+      <c r="F3">
+        <v>77019916211.0</v>
+      </c>
+      <c r="G3">
+        <v>71215657466.0</v>
+      </c>
+      <c r="H3">
+        <v>3048864.0</v>
+      </c>
+      <c r="I3">
+        <v>2989041.0</v>
+      </c>
+      <c r="J3">
+        <v>4900968.0</v>
+      </c>
+      <c r="K3">
+        <v>3735576.0</v>
+      </c>
+      <c r="L3">
+        <v>3621263.0</v>
+      </c>
+      <c r="M3">
+        <v>3646350.0</v>
+      </c>
+      <c r="N3">
+        <v>5191671.0</v>
+      </c>
+      <c r="O3">
+        <v>6969207.0</v>
+      </c>
+      <c r="P3">
+        <v>4261867.0</v>
+      </c>
+      <c r="Q3">
+        <v>3102136.0</v>
+      </c>
+      <c r="R3">
+        <v>5562870.0</v>
+      </c>
+      <c r="S3">
+        <v>5679514.0</v>
+      </c>
+      <c r="T3">
+        <v>8284509.0</v>
+      </c>
+      <c r="U3">
+        <v>3807818.0</v>
+      </c>
+      <c r="V3">
+        <v>5893819.0</v>
+      </c>
+      <c r="W3">
+        <v>7530337.0</v>
+      </c>
+      <c r="X3">
+        <v>5893965.0</v>
+      </c>
+      <c r="Y3">
+        <v>6049948.0</v>
+      </c>
+      <c r="Z3">
+        <v>6172147.0</v>
+      </c>
+      <c r="AA3">
+        <v>4285300.0</v>
+      </c>
+      <c r="AB3">
+        <v>4787106.0</v>
+      </c>
+      <c r="AC3">
+        <v>3981452.0</v>
+      </c>
+      <c r="AD3">
+        <v>4610049.0</v>
+      </c>
+      <c r="AE3">
+        <v>58535.0</v>
+      </c>
+      <c r="AF3">
+        <v>2970806.0</v>
+      </c>
+      <c r="AG3">
+        <v>5772279.0</v>
+      </c>
+      <c r="AH3">
+        <v>4286772.0</v>
+      </c>
+      <c r="AI3">
+        <v>8086653.0</v>
+      </c>
+      <c r="AJ3">
+        <v>4275872.0</v>
+      </c>
+      <c r="AK3">
+        <v>2448157.0</v>
+      </c>
+      <c r="AL3">
+        <v>3371127.0</v>
+      </c>
+      <c r="AM3">
+        <v>2910675.0</v>
+      </c>
+      <c r="AN3">
+        <v>2816290.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:40">
+      <c r="A4" t="s">
+        <v>110</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
+      <c r="A5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B5">
+        <v>12734161.0</v>
+      </c>
+      <c r="C5">
+        <v>25889764.0</v>
+      </c>
+      <c r="D5">
+        <v>-77396808619.0</v>
+      </c>
+      <c r="E5">
+        <v>4753020.0</v>
+      </c>
+      <c r="F5">
+        <v>-77009276197.0</v>
+      </c>
+      <c r="G5">
+        <v>-71205784599.0</v>
+      </c>
+      <c r="H5">
+        <v>6958523.0</v>
+      </c>
+      <c r="I5">
+        <v>15498651.0</v>
+      </c>
+      <c r="J5">
+        <v>9472565.0</v>
+      </c>
+      <c r="K5">
+        <v>-1170985.0</v>
+      </c>
+      <c r="L5">
+        <v>6710476.0</v>
+      </c>
+      <c r="M5">
+        <v>7955817.0</v>
+      </c>
+      <c r="N5">
+        <v>7964178.0</v>
+      </c>
+      <c r="O5">
+        <v>35083055.0</v>
+      </c>
+      <c r="P5">
+        <v>-2396882.0</v>
+      </c>
+      <c r="Q5">
+        <v>249540.0</v>
+      </c>
+      <c r="R5">
+        <v>-5344620.0</v>
+      </c>
+      <c r="S5">
+        <v>-63250336.0</v>
+      </c>
+      <c r="T5">
+        <v>-7969587.0</v>
+      </c>
+      <c r="U5">
+        <v>-14696249.0</v>
+      </c>
+      <c r="V5">
+        <v>-3256871.0</v>
+      </c>
+      <c r="W5">
+        <v>-139130306.0</v>
+      </c>
+      <c r="X5">
+        <v>-69063639.0</v>
+      </c>
+      <c r="Y5">
+        <v>-72053500.0</v>
+      </c>
+      <c r="Z5">
+        <v>-34348449.0</v>
+      </c>
+      <c r="AA5">
+        <v>-11247307.0</v>
+      </c>
+      <c r="AB5">
+        <v>10001380.0</v>
+      </c>
+      <c r="AC5">
+        <v>10373558.0</v>
+      </c>
+      <c r="AD5">
+        <v>8286602.0</v>
+      </c>
+      <c r="AE5">
+        <v>-8841900.0</v>
+      </c>
+      <c r="AF5">
+        <v>10723134.0</v>
+      </c>
+      <c r="AG5">
+        <v>13772139.0</v>
+      </c>
+      <c r="AH5">
+        <v>12732168.0</v>
+      </c>
+      <c r="AI5">
+        <v>10529447.0</v>
+      </c>
+      <c r="AJ5">
+        <v>25793775.0</v>
+      </c>
+      <c r="AK5">
+        <v>13737343.0</v>
+      </c>
+      <c r="AL5">
+        <v>12522713.0</v>
+      </c>
+      <c r="AM5">
+        <v>30919158.0</v>
+      </c>
+      <c r="AN5">
+        <v>15120355.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:40">
+      <c r="A6" t="s">
+        <v>112</v>
+      </c>
+      <c r="B6">
+        <v>17427035.0</v>
+      </c>
+      <c r="C6">
+        <v>30834777.0</v>
+      </c>
+      <c r="D6">
+        <v>22598907.0</v>
+      </c>
+      <c r="E6">
+        <v>8061291.0</v>
+      </c>
+      <c r="F6">
+        <v>10640014.0</v>
+      </c>
+      <c r="G6">
+        <v>9872867.0</v>
+      </c>
+      <c r="H6">
+        <v>10007387.0</v>
+      </c>
+      <c r="I6">
+        <v>18487692.0</v>
+      </c>
+      <c r="J6">
+        <v>14373533.0</v>
+      </c>
+      <c r="K6">
+        <v>2564591.0</v>
+      </c>
+      <c r="L6">
+        <v>10331739.0</v>
+      </c>
+      <c r="M6">
+        <v>11602167.0</v>
+      </c>
+      <c r="N6">
+        <v>13155849.0</v>
+      </c>
+      <c r="O6">
+        <v>42052262.0</v>
+      </c>
+      <c r="P6">
+        <v>1864985.0</v>
+      </c>
+      <c r="Q6">
+        <v>3351676.0</v>
+      </c>
+      <c r="R6">
+        <v>218250.0</v>
+      </c>
+      <c r="S6">
+        <v>-57570822.0</v>
+      </c>
+      <c r="T6">
+        <v>314922.0</v>
+      </c>
+      <c r="U6">
+        <v>-10888431.0</v>
+      </c>
+      <c r="V6">
+        <v>2636948.0</v>
+      </c>
+      <c r="W6">
+        <v>-131599969.0</v>
+      </c>
+      <c r="X6">
+        <v>-63169674.0</v>
+      </c>
+      <c r="Y6">
+        <v>-66003552.0</v>
+      </c>
+      <c r="Z6">
+        <v>-28176302.0</v>
+      </c>
+      <c r="AA6">
+        <v>-6962007.0</v>
+      </c>
+      <c r="AB6">
+        <v>14788486.0</v>
+      </c>
+      <c r="AC6">
+        <v>14355010.0</v>
+      </c>
+      <c r="AD6">
+        <v>12896651.0</v>
+      </c>
+      <c r="AE6">
+        <v>-8783365.0</v>
+      </c>
+      <c r="AF6">
+        <v>13693940.0</v>
+      </c>
+      <c r="AG6">
+        <v>19544418.0</v>
+      </c>
+      <c r="AH6">
+        <v>17018940.0</v>
+      </c>
+      <c r="AI6">
+        <v>18616100.0</v>
+      </c>
+      <c r="AJ6">
+        <v>30069647.0</v>
+      </c>
+      <c r="AK6">
+        <v>16185500.0</v>
+      </c>
+      <c r="AL6">
+        <v>15893840.0</v>
+      </c>
+      <c r="AM6">
+        <v>33829833.0</v>
+      </c>
+      <c r="AN6">
+        <v>17936645.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:40">
+      <c r="A7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
+      <c r="A8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
+      <c r="A9" t="s">
+        <v>115</v>
+      </c>
+      <c r="B9">
+        <v>56519359.0</v>
+      </c>
+      <c r="C9">
+        <v>41255612.0</v>
+      </c>
+      <c r="D9">
+        <v>30328397.0</v>
+      </c>
+      <c r="E9">
+        <v>47181163.0</v>
+      </c>
+      <c r="F9">
+        <v>18650689.0</v>
+      </c>
+      <c r="G9">
+        <v>14273661.0</v>
+      </c>
+      <c r="H9">
+        <v>20916301.0</v>
+      </c>
+      <c r="I9">
+        <v>18168189.0</v>
+      </c>
+      <c r="J9">
+        <v>18268007.0</v>
+      </c>
+      <c r="K9">
+        <v>12290293.0</v>
+      </c>
+      <c r="L9">
+        <v>11225737.0</v>
+      </c>
+      <c r="M9">
+        <v>8705990.0</v>
+      </c>
+      <c r="N9">
+        <v>20453924.0</v>
+      </c>
+      <c r="O9">
+        <v>30690974.0</v>
+      </c>
+      <c r="P9">
+        <v>21452267.0</v>
+      </c>
+      <c r="Q9">
+        <v>-12438969.0</v>
+      </c>
+      <c r="R9">
+        <v>7877165.0</v>
+      </c>
+      <c r="S9">
+        <v>1113054.0</v>
+      </c>
+      <c r="T9">
+        <v>23643170.0</v>
+      </c>
+      <c r="U9">
+        <v>-14888127.0</v>
+      </c>
+      <c r="V9">
+        <v>10171444.0</v>
+      </c>
+      <c r="W9">
+        <v>-17963575.0</v>
+      </c>
+      <c r="X9">
+        <v>-29274758.0</v>
+      </c>
+      <c r="Y9">
+        <v>-36717661.0</v>
+      </c>
+      <c r="Z9">
+        <v>-1056065.0</v>
+      </c>
+      <c r="AA9">
+        <v>20862304.0</v>
+      </c>
+      <c r="AB9">
+        <v>28645765.0</v>
+      </c>
+      <c r="AC9">
+        <v>25778322.0</v>
+      </c>
+      <c r="AD9">
+        <v>21270216.0</v>
+      </c>
+      <c r="AE9">
+        <v>27974560.0</v>
+      </c>
+      <c r="AF9">
+        <v>25834007.0</v>
+      </c>
+      <c r="AG9">
+        <v>28323186.0</v>
+      </c>
+      <c r="AH9">
+        <v>28451328.0</v>
+      </c>
+      <c r="AI9">
+        <v>-63265481.0</v>
+      </c>
+      <c r="AJ9">
+        <v>135141531.0</v>
+      </c>
+      <c r="AK9">
+        <v>26253775.0</v>
+      </c>
+      <c r="AL9">
+        <v>28367828.0</v>
+      </c>
+      <c r="AM9">
+        <v>68069673.0</v>
+      </c>
+      <c r="AN9">
+        <v>46746474.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40">
+      <c r="A10" t="s">
+        <v>116</v>
+      </c>
+      <c r="B10">
+        <v>9193112.0</v>
+      </c>
+      <c r="C10">
+        <v>13473534.0</v>
+      </c>
+      <c r="D10">
+        <v>17327535.0</v>
+      </c>
+      <c r="E10">
+        <v>3741034.0</v>
+      </c>
+      <c r="F10">
+        <v>6178710.0</v>
+      </c>
+      <c r="G10">
+        <v>6487212.0</v>
+      </c>
+      <c r="H10">
+        <v>4973683.0</v>
+      </c>
+      <c r="I10">
+        <v>8928548.0</v>
+      </c>
+      <c r="J10">
+        <v>4354672.0</v>
+      </c>
+      <c r="K10">
+        <v>13025495.0</v>
+      </c>
+      <c r="L10">
+        <v>1474584.0</v>
+      </c>
+      <c r="M10">
+        <v>2732416.0</v>
+      </c>
+      <c r="N10">
+        <v>2497529.0</v>
+      </c>
+      <c r="O10">
+        <v>27272801.0</v>
+      </c>
+      <c r="P10">
+        <v>-7765526.0</v>
+      </c>
+      <c r="Q10">
+        <v>-4274353.0</v>
+      </c>
+      <c r="R10">
+        <v>-9729617.0</v>
+      </c>
+      <c r="S10">
+        <v>-67787827.0</v>
+      </c>
+      <c r="T10">
+        <v>-12925526.0</v>
+      </c>
+      <c r="U10">
+        <v>-21454090.0</v>
+      </c>
+      <c r="V10">
+        <v>-9475856.0</v>
+      </c>
+      <c r="W10">
+        <v>-146880879.0</v>
+      </c>
+      <c r="X10">
+        <v>-77167000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-78726014.0</v>
+      </c>
+      <c r="Z10">
+        <v>-39987480.0</v>
+      </c>
+      <c r="AA10">
+        <v>-15321409.0</v>
+      </c>
+      <c r="AB10">
+        <v>3234415.0</v>
+      </c>
+      <c r="AC10">
+        <v>5812309.0</v>
+      </c>
+      <c r="AD10">
+        <v>4119397.0</v>
+      </c>
+      <c r="AE10">
+        <v>5176574.0</v>
+      </c>
+      <c r="AF10">
+        <v>9381748.0</v>
+      </c>
+      <c r="AG10">
+        <v>17130263.0</v>
+      </c>
+      <c r="AH10">
+        <v>9943196.0</v>
+      </c>
+      <c r="AI10">
+        <v>16207009.0</v>
+      </c>
+      <c r="AJ10">
+        <v>23795757.0</v>
+      </c>
+      <c r="AK10">
+        <v>14217647.0</v>
+      </c>
+      <c r="AL10">
+        <v>13528460.0</v>
+      </c>
+      <c r="AM10">
+        <v>28342290.0</v>
+      </c>
+      <c r="AN10">
+        <v>12404063.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:40">
+      <c r="A11" t="s">
+        <v>117</v>
+      </c>
+      <c r="B11">
+        <v>2430159.0</v>
+      </c>
+      <c r="C11">
+        <v>1846839.0</v>
+      </c>
+      <c r="D11">
+        <v>3761386.0</v>
+      </c>
+      <c r="E11">
+        <v>1230924.0</v>
+      </c>
+      <c r="F11">
+        <v>2385249.0</v>
+      </c>
+      <c r="G11">
+        <v>-5004029.0</v>
+      </c>
+      <c r="H11">
+        <v>2821295.0</v>
+      </c>
+      <c r="I11">
+        <v>-1865717.0</v>
+      </c>
+      <c r="J11">
+        <v>1892521.0</v>
+      </c>
+      <c r="K11">
+        <v>-3597139.0</v>
+      </c>
+      <c r="L11">
+        <v>-28547.0</v>
+      </c>
+      <c r="M11">
+        <v>1805964.0</v>
+      </c>
+      <c r="N11">
+        <v>1381057.0</v>
+      </c>
+      <c r="O11">
+        <v>5855147.0</v>
+      </c>
+      <c r="P11">
+        <v>-935389.0</v>
+      </c>
+      <c r="Q11">
+        <v>-1959692.0</v>
+      </c>
+      <c r="R11">
+        <v>-1085092.0</v>
+      </c>
+      <c r="S11">
+        <v>20617213.0</v>
+      </c>
+      <c r="T11">
+        <v>-1420419.0</v>
+      </c>
+      <c r="U11">
+        <v>-2718025.0</v>
+      </c>
+      <c r="V11">
+        <v>-770265.0</v>
+      </c>
+      <c r="W11">
+        <v>21338266.0</v>
+      </c>
+      <c r="X11">
+        <v>-15890910.0</v>
+      </c>
+      <c r="Y11">
+        <v>-10706338.0</v>
+      </c>
+      <c r="Z11">
+        <v>-8741586.0</v>
+      </c>
+      <c r="AA11">
+        <v>-2827032.0</v>
+      </c>
+      <c r="AB11">
+        <v>913287.0</v>
+      </c>
+      <c r="AC11">
+        <v>1644545.0</v>
+      </c>
+      <c r="AD11">
+        <v>1102435.0</v>
+      </c>
+      <c r="AE11">
+        <v>1608491.0</v>
+      </c>
+      <c r="AF11">
+        <v>2528901.0</v>
+      </c>
+      <c r="AG11">
+        <v>4364251.0</v>
+      </c>
+      <c r="AH11">
+        <v>2585279.0</v>
+      </c>
+      <c r="AI11">
+        <v>3412119.0</v>
+      </c>
+      <c r="AJ11">
+        <v>6481625.0</v>
+      </c>
+      <c r="AK11">
+        <v>3505426.0</v>
+      </c>
+      <c r="AL11">
+        <v>3403354.0</v>
+      </c>
+      <c r="AM11">
+        <v>5627679.0</v>
+      </c>
+      <c r="AN11">
+        <v>3099691.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:40">
+      <c r="A12" t="s">
+        <v>118</v>
+      </c>
+      <c r="B12">
+        <v>4150378.0</v>
+      </c>
+      <c r="C12">
+        <v>5354053.0</v>
+      </c>
+      <c r="D12">
+        <v>5271372.0</v>
+      </c>
+      <c r="E12">
+        <v>5188569.0</v>
+      </c>
+      <c r="F12">
+        <v>4461304.0</v>
+      </c>
+      <c r="G12">
+        <v>3385655.0</v>
+      </c>
+      <c r="H12">
+        <v>5033704.0</v>
+      </c>
+      <c r="I12">
+        <v>6570103.0</v>
+      </c>
+      <c r="J12">
+        <v>5177000.0</v>
+      </c>
+      <c r="K12">
+        <v>8226343.0</v>
+      </c>
+      <c r="L12">
+        <v>5235892.0</v>
+      </c>
+      <c r="M12">
+        <v>5223401.0</v>
+      </c>
+      <c r="N12">
+        <v>5466649.0</v>
+      </c>
+      <c r="O12">
+        <v>7810254.0</v>
+      </c>
+      <c r="P12">
+        <v>5368644.0</v>
+      </c>
+      <c r="Q12">
+        <v>4523893.0</v>
+      </c>
+      <c r="R12">
+        <v>4384997.0</v>
+      </c>
+      <c r="S12">
+        <v>4537491.0</v>
+      </c>
+      <c r="T12">
+        <v>4908236.0</v>
+      </c>
+      <c r="U12">
+        <v>6757841.0</v>
+      </c>
+      <c r="V12">
+        <v>6218986.0</v>
+      </c>
+      <c r="W12">
+        <v>7750573.0</v>
+      </c>
+      <c r="X12">
+        <v>8103360.0</v>
+      </c>
+      <c r="Y12">
+        <v>6673156.0</v>
+      </c>
+      <c r="Z12">
+        <v>5639031.0</v>
+      </c>
+      <c r="AA12">
+        <v>4074102.0</v>
+      </c>
+      <c r="AB12">
+        <v>6766965.0</v>
+      </c>
+      <c r="AC12">
+        <v>4561249.0</v>
+      </c>
+      <c r="AD12">
+        <v>4189559.0</v>
+      </c>
+      <c r="AE12">
+        <v>6586940.0</v>
+      </c>
+      <c r="AF12">
+        <v>4312192.0</v>
+      </c>
+      <c r="AG12">
+        <v>2414155.0</v>
+      </c>
+      <c r="AH12">
+        <v>2788972.0</v>
+      </c>
+      <c r="AI12">
+        <v>2409091.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1998018.0</v>
+      </c>
+      <c r="AK12">
+        <v>1967853.0</v>
+      </c>
+      <c r="AL12">
+        <v>2365380.0</v>
+      </c>
+      <c r="AM12">
+        <v>1653785.0</v>
+      </c>
+      <c r="AN12">
+        <v>1479300.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:40">
+      <c r="A13" t="s">
+        <v>119</v>
+      </c>
+      <c r="B13">
+        <v>460238.0</v>
+      </c>
+      <c r="C13">
+        <v>321200.0</v>
+      </c>
+      <c r="D13">
+        <v>3038730.0</v>
+      </c>
+      <c r="E13">
+        <v>97971.0</v>
+      </c>
+      <c r="F13">
+        <v>4469590.0</v>
+      </c>
+      <c r="G13">
+        <v>3463560.0</v>
+      </c>
+      <c r="H13">
+        <v>4815010.0</v>
+      </c>
+      <c r="I13">
+        <v>87091.0</v>
+      </c>
+      <c r="J13">
+        <v>109922.0</v>
+      </c>
+      <c r="K13">
+        <v>533227.0</v>
+      </c>
+      <c r="L13">
+        <v>4550350.0</v>
+      </c>
+      <c r="M13">
+        <v>5173630.0</v>
+      </c>
+      <c r="N13">
+        <v>5429870.0</v>
+      </c>
+      <c r="O13">
+        <v>7759180.0</v>
+      </c>
+      <c r="P13">
+        <v>5339510.0</v>
+      </c>
+      <c r="Q13">
+        <v>19036.0</v>
+      </c>
+      <c r="R13">
+        <v>42508.0</v>
+      </c>
+      <c r="S13">
+        <v>22993.0</v>
+      </c>
+      <c r="T13">
+        <v>4899110.0</v>
+      </c>
+      <c r="U13">
+        <v>6743210.0</v>
+      </c>
+      <c r="V13">
+        <v>25738.0</v>
+      </c>
+      <c r="W13">
+        <v>33748.0</v>
+      </c>
+      <c r="X13">
+        <v>8084210.0</v>
+      </c>
+      <c r="Y13">
+        <v>6673160.0</v>
+      </c>
+      <c r="Z13">
+        <v>5578520.0</v>
+      </c>
+      <c r="AA13">
+        <v>3956280.0</v>
+      </c>
+      <c r="AB13">
+        <v>6615920.0</v>
+      </c>
+      <c r="AC13">
+        <v>89297.0</v>
+      </c>
+      <c r="AD13">
+        <v>83264.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
+      <c r="A14" t="s">
+        <v>120</v>
+      </c>
+      <c r="B14">
+        <v>-10227.0</v>
+      </c>
+      <c r="C14">
+        <v>-6302.0</v>
+      </c>
+      <c r="D14">
+        <v>-5626.0</v>
+      </c>
+      <c r="E14">
+        <v>-9686.0</v>
+      </c>
+      <c r="F14">
+        <v>3024.0</v>
+      </c>
+      <c r="G14">
+        <v>-25047.0</v>
+      </c>
+      <c r="H14">
+        <v>-28977.0</v>
+      </c>
+      <c r="I14">
+        <v>46713.0</v>
+      </c>
+      <c r="J14">
+        <v>-1618.0</v>
+      </c>
+      <c r="K14">
+        <v>121973.0</v>
+      </c>
+      <c r="L14">
+        <v>1714.0</v>
+      </c>
+      <c r="M14">
+        <v>-6120.0</v>
+      </c>
+      <c r="N14">
+        <v>-9793.0</v>
+      </c>
+      <c r="O14">
+        <v>-36425.0</v>
+      </c>
+      <c r="P14">
+        <v>-223.0</v>
+      </c>
+      <c r="Q14">
+        <v>-10203.0</v>
+      </c>
+      <c r="R14">
+        <v>-9716.0</v>
+      </c>
+      <c r="S14">
+        <v>-47229.0</v>
+      </c>
+      <c r="T14">
+        <v>7698.0</v>
+      </c>
+      <c r="U14">
+        <v>254356.0</v>
+      </c>
+      <c r="V14">
+        <v>242609.0</v>
+      </c>
+      <c r="W14">
+        <v>249300.0</v>
+      </c>
+      <c r="X14">
+        <v>286488.0</v>
+      </c>
+      <c r="Y14">
+        <v>296206.0</v>
+      </c>
+      <c r="Z14">
+        <v>255541.0</v>
+      </c>
+      <c r="AA14">
+        <v>221046.0</v>
+      </c>
+      <c r="AB14">
+        <v>119973.0</v>
+      </c>
+      <c r="AC14">
+        <v>55427.0</v>
+      </c>
+      <c r="AD14">
+        <v>55427.0</v>
+      </c>
+      <c r="AE14">
+        <v>55427.0</v>
+      </c>
+      <c r="AF14">
+        <v>55427.0</v>
+      </c>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
+      <c r="A15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15">
+        <v>6752726.0</v>
+      </c>
+      <c r="C15">
+        <v>11620397.0</v>
+      </c>
+      <c r="D15">
+        <v>13560523.0</v>
+      </c>
+      <c r="E15">
+        <v>4962272.0</v>
+      </c>
+      <c r="F15">
+        <v>3796485.0</v>
+      </c>
+      <c r="G15">
+        <v>11466194.0</v>
+      </c>
+      <c r="H15">
+        <v>2123411.0</v>
+      </c>
+      <c r="I15">
+        <v>10840978.0</v>
+      </c>
+      <c r="J15">
+        <v>2460533.0</v>
+      </c>
+      <c r="K15">
+        <v>16744607.0</v>
+      </c>
+      <c r="L15">
+        <v>1504845.0</v>
+      </c>
+      <c r="M15">
+        <v>920332.0</v>
+      </c>
+      <c r="N15">
+        <v>1106679.0</v>
+      </c>
+      <c r="O15">
+        <v>21381229.0</v>
+      </c>
+      <c r="P15">
+        <v>-6830137.0</v>
+      </c>
+      <c r="Q15">
+        <v>-2314661.0</v>
+      </c>
+      <c r="R15">
+        <v>-8654241.0</v>
+      </c>
+      <c r="S15">
+        <v>-88452269.0</v>
+      </c>
+      <c r="T15">
+        <v>-11497409.0</v>
+      </c>
+      <c r="U15">
+        <v>-18747812.0</v>
+      </c>
+      <c r="V15">
+        <v>-8698900.0</v>
+      </c>
+      <c r="W15">
+        <v>-168181957.0</v>
+      </c>
+      <c r="X15">
+        <v>-61266371.0</v>
+      </c>
+      <c r="Y15">
+        <v>-68060341.0</v>
+      </c>
+      <c r="Z15">
+        <v>-31280389.0</v>
+      </c>
+      <c r="AA15">
+        <v>-12595409.0</v>
+      </c>
+      <c r="AB15">
+        <v>2256582.0</v>
+      </c>
+      <c r="AC15">
+        <v>4135872.0</v>
+      </c>
+      <c r="AD15">
+        <v>3016962.0</v>
+      </c>
+      <c r="AE15">
+        <v>3568083.0</v>
+      </c>
+      <c r="AF15">
+        <v>6852847.0</v>
+      </c>
+      <c r="AG15">
+        <v>12766012.0</v>
+      </c>
+      <c r="AH15">
+        <v>7357917.0</v>
+      </c>
+      <c r="AI15">
+        <v>12794890.0</v>
+      </c>
+      <c r="AJ15">
+        <v>17314132.0</v>
+      </c>
+      <c r="AK15">
+        <v>10712221.0</v>
+      </c>
+      <c r="AL15">
+        <v>10125106.0</v>
+      </c>
+      <c r="AM15">
+        <v>22714611.0</v>
+      </c>
+      <c r="AN15">
+        <v>9394372.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:40">
+      <c r="A16" t="s">
+        <v>122</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>11629880.0</v>
+      </c>
+      <c r="D16">
+        <v>13560520.0</v>
+      </c>
+      <c r="E16">
+        <v>4962270.0</v>
+      </c>
+      <c r="F16">
+        <v>3796490.0</v>
+      </c>
+      <c r="G16">
+        <v>11466190.0</v>
+      </c>
+      <c r="H16">
+        <v>2123410.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>1504850.0</v>
+      </c>
+      <c r="M16">
+        <v>920330.0</v>
+      </c>
+      <c r="N16">
+        <v>1106680.0</v>
+      </c>
+      <c r="O16">
+        <v>21381229.0</v>
+      </c>
+      <c r="P16">
+        <v>-6830360.0</v>
+      </c>
+      <c r="Q16">
+        <v>-2324864.0</v>
+      </c>
+      <c r="R16">
+        <v>-8654241.0</v>
+      </c>
+      <c r="S16">
+        <v>-88452269.0</v>
+      </c>
+      <c r="T16">
+        <v>-11497409.0</v>
+      </c>
+      <c r="U16">
+        <v>-18747812.0</v>
+      </c>
+      <c r="V16">
+        <v>-8698900.0</v>
+      </c>
+      <c r="W16">
+        <v>-168181957.0</v>
+      </c>
+      <c r="X16">
+        <v>-61266371.0</v>
+      </c>
+      <c r="Y16">
+        <v>-68060341.0</v>
+      </c>
+      <c r="Z16">
+        <v>-31280389.0</v>
+      </c>
+      <c r="AA16">
+        <v>-12595409.0</v>
+      </c>
+      <c r="AB16">
+        <v>2256580.0</v>
+      </c>
+      <c r="AC16">
+        <v>4135872.0</v>
+      </c>
+      <c r="AD16">
+        <v>3016962.0</v>
+      </c>
+      <c r="AE16">
+        <v>3568083.0</v>
+      </c>
+      <c r="AF16">
+        <v>6852847.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
+      <c r="A17" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17">
+        <v>6762953.0</v>
+      </c>
+      <c r="C17">
+        <v>11636177.0</v>
+      </c>
+      <c r="D17">
+        <v>13566149.0</v>
+      </c>
+      <c r="E17">
+        <v>4971958.0</v>
+      </c>
+      <c r="F17">
+        <v>3793461.0</v>
+      </c>
+      <c r="G17">
+        <v>11491241.0</v>
+      </c>
+      <c r="H17">
+        <v>2152388.0</v>
+      </c>
+      <c r="I17">
+        <v>10794265.0</v>
+      </c>
+      <c r="J17">
+        <v>2462151.0</v>
+      </c>
+      <c r="K17">
+        <v>16622634.0</v>
+      </c>
+      <c r="L17">
+        <v>1503131.0</v>
+      </c>
+      <c r="M17">
+        <v>926452.0</v>
+      </c>
+      <c r="N17">
+        <v>1116472.0</v>
+      </c>
+      <c r="O17">
+        <v>21417654.0</v>
+      </c>
+      <c r="P17">
+        <v>-6830137.0</v>
+      </c>
+      <c r="Q17">
+        <v>-2314661.0</v>
+      </c>
+      <c r="R17">
+        <v>-8644525.0</v>
+      </c>
+      <c r="S17">
+        <v>-88405040.0</v>
+      </c>
+      <c r="T17">
+        <v>-11505107.0</v>
+      </c>
+      <c r="U17">
+        <v>-18736065.0</v>
+      </c>
+      <c r="V17">
+        <v>-8705591.0</v>
+      </c>
+      <c r="W17">
+        <v>-168219145.0</v>
+      </c>
+      <c r="X17">
+        <v>-61276089.0</v>
+      </c>
+      <c r="Y17">
+        <v>-68019676.0</v>
+      </c>
+      <c r="Z17">
+        <v>-31245894.0</v>
+      </c>
+      <c r="AA17">
+        <v>-12494377.0</v>
+      </c>
+      <c r="AB17">
+        <v>2321128.0</v>
+      </c>
+      <c r="AC17">
+        <v>4167764.0</v>
+      </c>
+      <c r="AD17">
+        <v>3016962.0</v>
+      </c>
+      <c r="AE17">
+        <v>3568083.0</v>
+      </c>
+      <c r="AF17">
+        <v>6852847.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
+      <c r="A18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B18">
+        <v>-3690140.0</v>
+      </c>
+      <c r="C18">
+        <v>-5058664.0</v>
+      </c>
+      <c r="D18">
+        <v>-4846993.0</v>
+      </c>
+      <c r="E18">
+        <v>-5021804.0</v>
+      </c>
+      <c r="F18">
+        <v>-4392510.0</v>
+      </c>
+      <c r="G18">
+        <v>-3463556.0</v>
+      </c>
+      <c r="H18">
+        <v>-4815013.0</v>
+      </c>
+      <c r="I18">
+        <v>-6483012.0</v>
+      </c>
+      <c r="J18">
+        <v>-5067080.0</v>
+      </c>
+      <c r="K18">
+        <v>-8226343.0</v>
+      </c>
+      <c r="L18">
+        <v>-4550350.0</v>
+      </c>
+      <c r="M18">
+        <v>-5173627.0</v>
+      </c>
+      <c r="N18">
+        <v>-5429871.0</v>
+      </c>
+      <c r="O18">
+        <v>-7759175.0</v>
+      </c>
+      <c r="P18">
+        <v>-5339507.0</v>
+      </c>
+      <c r="Q18">
+        <v>-4504857.0</v>
+      </c>
+      <c r="R18">
+        <v>-4342489.0</v>
+      </c>
+      <c r="S18">
+        <v>-4514498.0</v>
+      </c>
+      <c r="T18">
+        <v>-4899106.0</v>
+      </c>
+      <c r="U18">
+        <v>-6743214.0</v>
+      </c>
+      <c r="V18">
+        <v>-6193248.0</v>
+      </c>
+      <c r="W18">
+        <v>-7716825.0</v>
+      </c>
+      <c r="X18">
+        <v>-8084209.0</v>
+      </c>
+      <c r="Y18">
+        <v>-6673156.0</v>
+      </c>
+      <c r="Z18">
+        <v>-5578522.0</v>
+      </c>
+      <c r="AA18">
+        <v>-3956284.0</v>
+      </c>
+      <c r="AB18">
+        <v>-6615922.0</v>
+      </c>
+      <c r="AC18">
+        <v>-4471952.0</v>
+      </c>
+      <c r="AD18">
+        <v>-4106295.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
+      <c r="A19" t="s">
+        <v>125</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
+      <c r="A20" t="s">
+        <v>126</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
+      <c r="A21" t="s">
+        <v>127</v>
+      </c>
+      <c r="B21">
+        <v>12734161.0</v>
+      </c>
+      <c r="C21">
+        <v>25889763.0</v>
+      </c>
+      <c r="D21">
+        <v>21861180.0</v>
+      </c>
+      <c r="E21">
+        <v>4753020.0</v>
+      </c>
+      <c r="F21">
+        <v>11918186.0</v>
+      </c>
+      <c r="G21">
+        <v>7509851.0</v>
+      </c>
+      <c r="H21">
+        <v>13834984.0</v>
+      </c>
+      <c r="I21">
+        <v>14126644.0</v>
+      </c>
+      <c r="J21">
+        <v>11929685.0</v>
+      </c>
+      <c r="K21">
+        <v>-20689289.0</v>
+      </c>
+      <c r="L21">
+        <v>6418315.0</v>
+      </c>
+      <c r="M21">
+        <v>7231420.0</v>
+      </c>
+      <c r="N21">
+        <v>7039554.0</v>
+      </c>
+      <c r="O21">
+        <v>14120209.0</v>
+      </c>
+      <c r="P21">
+        <v>-688808.0</v>
+      </c>
+      <c r="Q21">
+        <v>-872784.0</v>
+      </c>
+      <c r="R21">
+        <v>-5283397.0</v>
+      </c>
+      <c r="S21">
+        <v>-66811962.0</v>
+      </c>
+      <c r="T21">
+        <v>-7969587.0</v>
+      </c>
+      <c r="U21">
+        <v>-14794259.0</v>
+      </c>
+      <c r="V21">
+        <v>-4919122.0</v>
+      </c>
+      <c r="W21">
+        <v>-133171920.0</v>
+      </c>
+      <c r="X21">
+        <v>-70359091.0</v>
+      </c>
+      <c r="Y21">
+        <v>-75335238.0</v>
+      </c>
+      <c r="Z21">
+        <v>-32474273.0</v>
+      </c>
+      <c r="AA21">
+        <v>-9481281.0</v>
+      </c>
+      <c r="AB21">
+        <v>5434213.0</v>
+      </c>
+      <c r="AC21">
+        <v>10802642.0</v>
+      </c>
+      <c r="AD21">
+        <v>8286602.0</v>
+      </c>
+      <c r="AE21">
+        <v>11704979.0</v>
+      </c>
+      <c r="AF21">
+        <v>10723134.0</v>
+      </c>
+      <c r="AG21">
+        <v>13772139.0</v>
+      </c>
+      <c r="AH21">
+        <v>12796736.0</v>
+      </c>
+      <c r="AI21">
+        <v>10529447.0</v>
+      </c>
+      <c r="AJ21">
+        <v>28907651.0</v>
+      </c>
+      <c r="AK21">
+        <v>13737343.0</v>
+      </c>
+      <c r="AL21">
+        <v>12522713.0</v>
+      </c>
+      <c r="AM21">
+        <v>30576491.0</v>
+      </c>
+      <c r="AN21">
+        <v>15120355.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" t="s">
+        <v>128</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" t="s">
+        <v>129</v>
+      </c>
+      <c r="B23">
+        <v>100840534.0</v>
+      </c>
+      <c r="C23">
+        <v>158711838.0</v>
+      </c>
+      <c r="D23">
+        <v>106314141.0</v>
+      </c>
+      <c r="E23">
+        <v>78840620.0</v>
+      </c>
+      <c r="F23">
+        <v>83443486.0</v>
+      </c>
+      <c r="G23">
+        <v>99976749.0</v>
+      </c>
+      <c r="H23">
+        <v>83423147.0</v>
+      </c>
+      <c r="I23">
+        <v>103771483.0</v>
+      </c>
+      <c r="J23">
+        <v>86709752.0</v>
+      </c>
+      <c r="K23">
+        <v>119075382.0</v>
+      </c>
+      <c r="L23">
+        <v>76502991.0</v>
+      </c>
+      <c r="M23">
+        <v>73992902.0</v>
+      </c>
+      <c r="N23">
+        <v>77975619.0</v>
+      </c>
+      <c r="O23">
+        <v>77455159.0</v>
+      </c>
+      <c r="P23">
+        <v>56551481.0</v>
+      </c>
+      <c r="Q23">
+        <v>54822563.0</v>
+      </c>
+      <c r="R23">
+        <v>55271689.0</v>
+      </c>
+      <c r="S23">
+        <v>62047686.0</v>
+      </c>
+      <c r="T23">
+        <v>58774646.0</v>
+      </c>
+      <c r="U23">
+        <v>63935189.0</v>
+      </c>
+      <c r="V23">
+        <v>66680005.0</v>
+      </c>
+      <c r="W23">
+        <v>36182301.0</v>
+      </c>
+      <c r="X23">
+        <v>102951674.0</v>
+      </c>
+      <c r="Y23">
+        <v>127364936.0</v>
+      </c>
+      <c r="Z23">
+        <v>139678911.0</v>
+      </c>
+      <c r="AA23">
+        <v>159295572.0</v>
+      </c>
+      <c r="AB23">
+        <v>117967474.0</v>
+      </c>
+      <c r="AC23">
+        <v>115289738.0</v>
+      </c>
+      <c r="AD23">
+        <v>111889525.0</v>
+      </c>
+      <c r="AE23">
+        <v>125340327.0</v>
+      </c>
+      <c r="AF23">
+        <v>100634984.0</v>
+      </c>
+      <c r="AG23">
+        <v>92410582.0</v>
+      </c>
+      <c r="AH23">
+        <v>102636905.0</v>
+      </c>
+      <c r="AI23">
+        <v>117753577.0</v>
+      </c>
+      <c r="AJ23">
+        <v>81368929.0</v>
+      </c>
+      <c r="AK23">
+        <v>80504949.0</v>
+      </c>
+      <c r="AL23">
+        <v>93427511.0</v>
+      </c>
+      <c r="AM23">
+        <v>86636394.0</v>
+      </c>
+      <c r="AN23">
+        <v>67787954.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
+      <c r="A24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
+      <c r="A25" t="s">
+        <v>131</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>5191671.0</v>
+      </c>
+      <c r="O25">
+        <v>6969207.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25">
+        <v>5562870.0</v>
+      </c>
+      <c r="S25">
+        <v>5679514.0</v>
+      </c>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25">
+        <v>5893819.0</v>
+      </c>
+      <c r="W25">
+        <v>7530337.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" t="s">
+        <v>132</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" t="s">
+        <v>133</v>
+      </c>
+      <c r="B27">
+        <v>701240.0</v>
+      </c>
+      <c r="C27">
+        <v>1767160.0</v>
+      </c>
+      <c r="D27">
+        <v>1093859.0</v>
+      </c>
+      <c r="E27">
+        <v>757286.0</v>
+      </c>
+      <c r="F27">
+        <v>878288.0</v>
+      </c>
+      <c r="G27">
+        <v>1354677.0</v>
+      </c>
+      <c r="H27">
+        <v>874144.0</v>
+      </c>
+      <c r="I27">
+        <v>736407.0</v>
+      </c>
+      <c r="J27">
+        <v>630453.0</v>
+      </c>
+      <c r="K27">
+        <v>258254.0</v>
+      </c>
+      <c r="L27">
+        <v>360357.0</v>
+      </c>
+      <c r="M27">
+        <v>14282.0</v>
+      </c>
+      <c r="N27">
+        <v>760430.0</v>
+      </c>
+      <c r="O27">
+        <v>568531.0</v>
+      </c>
+      <c r="P27">
+        <v>885339.0</v>
+      </c>
+      <c r="Q27">
+        <v>126600.0</v>
+      </c>
+      <c r="R27">
+        <v>126601.0</v>
+      </c>
+      <c r="S27">
+        <v>1401724.0</v>
+      </c>
+      <c r="T27">
+        <v>1145453.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
+        <v>1726019.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" t="s">
+        <v>134</v>
+      </c>
+      <c r="B28">
+        <v>1098994.0</v>
+      </c>
+      <c r="C28">
+        <v>4133173.0</v>
+      </c>
+      <c r="D28">
+        <v>1616899.0</v>
+      </c>
+      <c r="E28">
+        <v>35856000.0</v>
+      </c>
+      <c r="F28">
+        <v>2016840.0</v>
+      </c>
+      <c r="G28">
+        <v>3497998.0</v>
+      </c>
+      <c r="H28">
+        <v>1244168.0</v>
+      </c>
+      <c r="I28">
+        <v>1017885.0</v>
+      </c>
+      <c r="J28">
+        <v>1053691.0</v>
+      </c>
+      <c r="K28">
+        <v>1655780.0</v>
+      </c>
+      <c r="L28">
+        <v>645147.0</v>
+      </c>
+      <c r="M28">
+        <v>1112220.0</v>
+      </c>
+      <c r="N28">
+        <v>840841.0</v>
+      </c>
+      <c r="O28">
+        <v>1281651.0</v>
+      </c>
+      <c r="P28">
+        <v>1108048.0</v>
+      </c>
+      <c r="Q28">
+        <v>9722202.0</v>
+      </c>
+      <c r="R28">
+        <v>917205.0</v>
+      </c>
+      <c r="S28">
+        <v>1670063.0</v>
+      </c>
+      <c r="T28">
+        <v>23791125.0</v>
+      </c>
+      <c r="U28">
+        <v>856537.0</v>
+      </c>
+      <c r="V28">
+        <v>259293.0</v>
+      </c>
+      <c r="W28">
+        <v>105584220.0</v>
+      </c>
+      <c r="X28">
+        <v>525118.0</v>
+      </c>
+      <c r="Y28">
+        <v>317940.0</v>
+      </c>
+      <c r="Z28">
+        <v>536278.0</v>
+      </c>
+      <c r="AA28">
+        <v>949356.0</v>
+      </c>
+      <c r="AB28">
+        <v>2042634.0</v>
+      </c>
+      <c r="AC28">
+        <v>739206.0</v>
+      </c>
+      <c r="AD28">
+        <v>912058.0</v>
+      </c>
+      <c r="AE28">
+        <v>1231798.0</v>
+      </c>
+      <c r="AF28">
+        <v>1107148.0</v>
+      </c>
+      <c r="AG28">
+        <v>1330130.0</v>
+      </c>
+      <c r="AH28">
+        <v>1172078.0</v>
+      </c>
+      <c r="AI28">
+        <v>2574575.0</v>
+      </c>
+      <c r="AJ28">
+        <v>622926.0</v>
+      </c>
+      <c r="AK28">
+        <v>1291162.0</v>
+      </c>
+      <c r="AL28">
+        <v>1412031.0</v>
+      </c>
+      <c r="AM28">
+        <v>1545306.0</v>
+      </c>
+      <c r="AN28">
+        <v>25025400.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" t="s">
+        <v>135</v>
+      </c>
+      <c r="B29">
+        <v>2430159.0</v>
+      </c>
+      <c r="C29">
+        <v>1848350.0</v>
+      </c>
+      <c r="D29">
+        <v>3761390.0</v>
+      </c>
+      <c r="E29">
+        <v>-1230924.0</v>
+      </c>
+      <c r="F29">
+        <v>2385250.0</v>
+      </c>
+      <c r="G29">
+        <v>-5004030.0</v>
+      </c>
+      <c r="H29">
+        <v>2821300.0</v>
+      </c>
+      <c r="I29">
+        <v>-1865717.0</v>
+      </c>
+      <c r="J29">
+        <v>1892521.0</v>
+      </c>
+      <c r="K29">
+        <v>-3597139.0</v>
+      </c>
+      <c r="L29">
+        <v>-28550.0</v>
+      </c>
+      <c r="M29">
+        <v>1805960.0</v>
+      </c>
+      <c r="N29">
+        <v>1381060.0</v>
+      </c>
+      <c r="O29">
+        <v>5855150.0</v>
+      </c>
+      <c r="P29">
+        <v>-935390.0</v>
+      </c>
+      <c r="Q29">
+        <v>-1959692.0</v>
+      </c>
+      <c r="R29">
+        <v>-1085092.0</v>
+      </c>
+      <c r="S29">
+        <v>20617213.0</v>
+      </c>
+      <c r="T29">
+        <v>-1420420.0</v>
+      </c>
+      <c r="U29">
+        <v>-2718030.0</v>
+      </c>
+      <c r="V29">
+        <v>-770265.0</v>
+      </c>
+      <c r="W29">
+        <v>21338266.0</v>
+      </c>
+      <c r="X29">
+        <v>-15890910.0</v>
+      </c>
+      <c r="Y29">
+        <v>-10706340.0</v>
+      </c>
+      <c r="Z29">
+        <v>-8741590.0</v>
+      </c>
+      <c r="AA29">
+        <v>-2827030.0</v>
+      </c>
+      <c r="AB29">
+        <v>913290.0</v>
+      </c>
+      <c r="AC29">
+        <v>1644545.0</v>
+      </c>
+      <c r="AD29">
+        <v>1102435.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30">
+        <v>7570866.0</v>
+      </c>
+      <c r="C30">
+        <v>15365848.0</v>
+      </c>
+      <c r="D30">
+        <v>8467217.0</v>
+      </c>
+      <c r="E30">
+        <v>42428143.0</v>
+      </c>
+      <c r="F30">
+        <v>6732503.0</v>
+      </c>
+      <c r="G30">
+        <v>6763810.0</v>
+      </c>
+      <c r="H30">
+        <v>7081317.0</v>
+      </c>
+      <c r="I30">
+        <v>4041545.0</v>
+      </c>
+      <c r="J30">
+        <v>6397431.0</v>
+      </c>
+      <c r="K30">
+        <v>61646401.0</v>
+      </c>
+      <c r="L30">
+        <v>4723892.0</v>
+      </c>
+      <c r="M30">
+        <v>1615207.0</v>
+      </c>
+      <c r="N30">
+        <v>12607356.0</v>
+      </c>
+      <c r="O30">
+        <v>19941612.0</v>
+      </c>
+      <c r="P30">
+        <v>23306678.0</v>
+      </c>
+      <c r="Q30">
+        <v>-3430416.0</v>
+      </c>
+      <c r="R30">
+        <v>13160562.0</v>
+      </c>
+      <c r="S30">
+        <v>17940193.0</v>
+      </c>
+      <c r="T30">
+        <v>31369481.0</v>
+      </c>
+      <c r="U30">
+        <v>-2507512.0</v>
+      </c>
+      <c r="V30">
+        <v>14081590.0</v>
+      </c>
+      <c r="W30">
+        <v>-43795792.0</v>
+      </c>
+      <c r="X30">
+        <v>41084335.0</v>
+      </c>
+      <c r="Y30">
+        <v>38617577.0</v>
+      </c>
+      <c r="Z30">
+        <v>31418208.0</v>
+      </c>
+      <c r="AA30">
+        <v>30343583.0</v>
+      </c>
+      <c r="AB30">
+        <v>23211554.0</v>
+      </c>
+      <c r="AC30">
+        <v>14975679.0</v>
+      </c>
+      <c r="AD30">
+        <v>12983615.0</v>
+      </c>
+      <c r="AE30">
+        <v>17994692.0</v>
+      </c>
+      <c r="AF30">
+        <v>15081678.0</v>
+      </c>
+      <c r="AG30">
+        <v>13349313.0</v>
+      </c>
+      <c r="AH30">
+        <v>15160410.0</v>
+      </c>
+      <c r="AI30">
+        <v>-74256485.0</v>
+      </c>
+      <c r="AJ30">
+        <v>106167730.0</v>
+      </c>
+      <c r="AK30">
+        <v>12652603.0</v>
+      </c>
+      <c r="AL30">
+        <v>15707529.0</v>
+      </c>
+      <c r="AM30">
+        <v>37150515.0</v>
+      </c>
+      <c r="AN30">
+        <v>32921177.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
+      <c r="A31" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31">
+        <v>-4905722.0</v>
+      </c>
+      <c r="C31">
+        <v>-12416229.0</v>
+      </c>
+      <c r="D31">
+        <v>-4533645.0</v>
+      </c>
+      <c r="E31">
+        <v>-1011986.0</v>
+      </c>
+      <c r="F31">
+        <v>-5739476.0</v>
+      </c>
+      <c r="G31">
+        <v>-1022639.0</v>
+      </c>
+      <c r="H31">
+        <v>-8861301.0</v>
+      </c>
+      <c r="I31">
+        <v>-5198096.0</v>
+      </c>
+      <c r="J31">
+        <v>-7515904.0</v>
+      </c>
+      <c r="K31">
+        <v>33714784.0</v>
+      </c>
+      <c r="L31">
+        <v>-4943731.0</v>
+      </c>
+      <c r="M31">
+        <v>-4499004.0</v>
+      </c>
+      <c r="N31">
+        <v>-4542025.0</v>
+      </c>
+      <c r="O31">
+        <v>13152592.0</v>
+      </c>
+      <c r="P31">
+        <v>-7076718.0</v>
+      </c>
+      <c r="Q31">
+        <v>-3401569.0</v>
+      </c>
+      <c r="R31">
+        <v>-4446220.0</v>
+      </c>
+      <c r="S31">
+        <v>-975866.0</v>
+      </c>
+      <c r="T31">
+        <v>-4955939.0</v>
+      </c>
+      <c r="U31">
+        <v>-6659831.0</v>
+      </c>
+      <c r="V31">
+        <v>-4556735.0</v>
+      </c>
+      <c r="W31">
+        <v>-13708959.0</v>
+      </c>
+      <c r="X31">
+        <v>-6807908.0</v>
+      </c>
+      <c r="Y31">
+        <v>-3390776.0</v>
+      </c>
+      <c r="Z31">
+        <v>-7513207.0</v>
+      </c>
+      <c r="AA31">
+        <v>-5840128.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2199797.0</v>
+      </c>
+      <c r="AC31">
+        <v>-4990333.0</v>
+      </c>
+      <c r="AD31">
+        <v>-4167205.0</v>
+      </c>
+      <c r="AE31">
+        <v>-4803294.0</v>
+      </c>
+      <c r="AF31">
+        <v>-1370582.0</v>
+      </c>
+      <c r="AG31">
+        <v>2156391.0</v>
+      </c>
+      <c r="AH31">
+        <v>-3347722.0</v>
+      </c>
+      <c r="AI31">
+        <v>5148439.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-5111894.0</v>
+      </c>
+      <c r="AK31">
+        <v>480304.0</v>
+      </c>
+      <c r="AL31">
+        <v>1005747.0</v>
+      </c>
+      <c r="AM31">
+        <v>-2234201.0</v>
+      </c>
+      <c r="AN31">
+        <v>-1170879.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
+      <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32">
+        <v>114939368.0</v>
+      </c>
+      <c r="C32">
+        <v>184601602.0</v>
+      </c>
+      <c r="D32">
+        <v>128175321.0</v>
+      </c>
+      <c r="E32">
+        <v>83593640.0</v>
+      </c>
+      <c r="F32">
+        <v>95361672.0</v>
+      </c>
+      <c r="G32">
+        <v>107486600.0</v>
+      </c>
+      <c r="H32">
+        <v>97258131.0</v>
+      </c>
+      <c r="I32">
+        <v>117898127.0</v>
+      </c>
+      <c r="J32">
+        <v>98580328.0</v>
+      </c>
+      <c r="K32">
+        <v>123296276.0</v>
+      </c>
+      <c r="L32">
+        <v>83004836.0</v>
+      </c>
+      <c r="M32">
+        <v>81083685.0</v>
+      </c>
+      <c r="N32">
+        <v>85822187.0</v>
+      </c>
+      <c r="O32">
+        <v>88204521.0</v>
+      </c>
+      <c r="P32">
+        <v>54697070.0</v>
+      </c>
+      <c r="Q32">
+        <v>45814010.0</v>
+      </c>
+      <c r="R32">
+        <v>49988292.0</v>
+      </c>
+      <c r="S32">
+        <v>45220547.0</v>
+      </c>
+      <c r="T32">
+        <v>51048335.0</v>
+      </c>
+      <c r="U32">
+        <v>51554574.0</v>
+      </c>
+      <c r="V32">
+        <v>62769859.0</v>
+      </c>
+      <c r="W32">
+        <v>62014518.0</v>
+      </c>
+      <c r="X32">
+        <v>32592581.0</v>
+      </c>
+      <c r="Y32">
+        <v>52029698.0</v>
+      </c>
+      <c r="Z32">
+        <v>107204638.0</v>
+      </c>
+      <c r="AA32">
+        <v>149814293.0</v>
+      </c>
+      <c r="AB32">
+        <v>123401685.0</v>
+      </c>
+      <c r="AC32">
+        <v>126092381.0</v>
+      </c>
+      <c r="AD32">
+        <v>120176126.0</v>
+      </c>
+      <c r="AE32">
+        <v>135320195.0</v>
+      </c>
+      <c r="AF32">
+        <v>111387313.0</v>
+      </c>
+      <c r="AG32">
+        <v>107384455.0</v>
+      </c>
+      <c r="AH32">
+        <v>115927823.0</v>
+      </c>
+      <c r="AI32">
+        <v>128744581.0</v>
+      </c>
+      <c r="AJ32">
+        <v>110342730.0</v>
+      </c>
+      <c r="AK32">
+        <v>94106121.0</v>
+      </c>
+      <c r="AL32">
+        <v>106087810.0</v>
+      </c>
+      <c r="AM32">
+        <v>117555552.0</v>
+      </c>
+      <c r="AN32">
+        <v>81613251.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B2">
+        <v>13062406.0</v>
+      </c>
+      <c r="C2">
+        <v>21051033.0</v>
+      </c>
+      <c r="D2">
+        <v>5103013.0</v>
+      </c>
+      <c r="E2">
+        <v>13767313.0</v>
+      </c>
+      <c r="F2">
+        <v>8981759.0</v>
+      </c>
+      <c r="G2">
+        <v>26985127.0</v>
+      </c>
+      <c r="H2">
+        <v>39127169.0</v>
+      </c>
+      <c r="I2">
+        <v>83611326.0</v>
+      </c>
+      <c r="J2">
+        <v>60441867.0</v>
+      </c>
+      <c r="K2">
+        <v>25457040.0</v>
+      </c>
+      <c r="L2">
+        <v>20368358.0</v>
+      </c>
+      <c r="M2">
+        <v>17330140.0</v>
+      </c>
+      <c r="N2">
+        <v>13331377.0</v>
+      </c>
+      <c r="O2">
+        <v>6784650.0</v>
+      </c>
+      <c r="P2">
+        <v>4701179.0</v>
+      </c>
+      <c r="Q2">
+        <v>15016699.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
         <v>140</v>
+      </c>
+      <c r="B3">
+        <v>4274347</v>
+      </c>
+      <c r="C3">
+        <v>3998042</v>
+      </c>
+      <c r="D3">
+        <v>901486</v>
+      </c>
+      <c r="E3">
+        <v>2902737</v>
+      </c>
+      <c r="F3">
+        <v>1293109</v>
+      </c>
+      <c r="G3">
+        <v>10610371</v>
+      </c>
+      <c r="H3">
+        <v>51089022</v>
+      </c>
+      <c r="I3">
+        <v>46201351</v>
+      </c>
+      <c r="J3">
+        <v>39150150</v>
+      </c>
+      <c r="K3">
+        <v>24553785</v>
+      </c>
+      <c r="L3">
+        <v>6808971</v>
+      </c>
+      <c r="M3">
+        <v>23058091</v>
+      </c>
+      <c r="N3">
+        <v>34391726</v>
+      </c>
+      <c r="O3">
+        <v>7923078</v>
+      </c>
+      <c r="P3">
+        <v>8316156</v>
+      </c>
+      <c r="Q3">
+        <v>4349975</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>141</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>143</v>
+      </c>
+      <c r="B6">
+        <v>29073003.0</v>
+      </c>
+      <c r="C6">
+        <v>-8427552.0</v>
+      </c>
+      <c r="D6">
+        <v>15948020.0</v>
+      </c>
+      <c r="E6">
+        <v>-8664300.0</v>
+      </c>
+      <c r="F6">
+        <v>4785554.0</v>
+      </c>
+      <c r="G6">
+        <v>-18003368.0</v>
+      </c>
+      <c r="H6">
+        <v>-12142042.0</v>
+      </c>
+      <c r="I6">
+        <v>-44484157.0</v>
+      </c>
+      <c r="J6">
+        <v>23169459.0</v>
+      </c>
+      <c r="K6">
+        <v>34984827.0</v>
+      </c>
+      <c r="L6">
+        <v>5088682.0</v>
+      </c>
+      <c r="M6">
+        <v>3038218.0</v>
+      </c>
+      <c r="N6">
+        <v>3998763.0</v>
+      </c>
+      <c r="O6">
+        <v>6546727.0</v>
+      </c>
+      <c r="P6">
+        <v>2083471.0</v>
+      </c>
+      <c r="Q6">
+        <v>-10315520.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B7">
+        <v>-127348230.0</v>
+      </c>
+      <c r="C7">
+        <v>-108864310.0</v>
+      </c>
+      <c r="D7">
+        <v>-92669190.0</v>
+      </c>
+      <c r="E7">
+        <v>-96020600.0</v>
+      </c>
+      <c r="F7">
+        <v>-94405500.0</v>
+      </c>
+      <c r="G7">
+        <v>-115603900.0</v>
+      </c>
+      <c r="H7">
+        <v>-122803700.0</v>
+      </c>
+      <c r="I7">
+        <v>-119807400.0</v>
+      </c>
+      <c r="J7">
+        <v>-117696020.0</v>
+      </c>
+      <c r="K7">
+        <v>-86279240.0</v>
+      </c>
+      <c r="L7">
+        <v>-87295010.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" t="s">
+        <v>145</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" t="s">
+        <v>146</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" t="s">
+        <v>147</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" t="s">
+        <v>149</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-19239545.0</v>
+      </c>
+      <c r="F12">
+        <v>117323951.0</v>
+      </c>
+      <c r="G12">
+        <v>187231553.0</v>
+      </c>
+      <c r="H12">
+        <v>12041829.0</v>
+      </c>
+      <c r="I12">
+        <v>-209932017.0</v>
+      </c>
+      <c r="J12">
+        <v>-48132581.0</v>
+      </c>
+      <c r="K12">
+        <v>-85383481.0</v>
+      </c>
+      <c r="L12">
+        <v>-44114268.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
+        <v>150</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>151</v>
+      </c>
+      <c r="B14">
+        <v>19094197.0</v>
+      </c>
+      <c r="C14">
+        <v>296216341116.0</v>
+      </c>
+      <c r="D14">
+        <v>20372753.0</v>
+      </c>
+      <c r="E14">
+        <v>23270926.0</v>
+      </c>
+      <c r="F14">
+        <v>23665660.0</v>
+      </c>
+      <c r="G14">
+        <v>25646397.0</v>
+      </c>
+      <c r="H14">
+        <v>17663907.0</v>
+      </c>
+      <c r="I14">
+        <v>15584099.0</v>
+      </c>
+      <c r="J14">
+        <v>13972895.0</v>
+      </c>
+      <c r="K14">
+        <v>11385435.0</v>
+      </c>
+      <c r="L14">
+        <v>8908316.0</v>
+      </c>
+      <c r="M14">
+        <v>6506521.0</v>
+      </c>
+      <c r="N14">
+        <v>5114452.0</v>
+      </c>
+      <c r="O14">
+        <v>3541882.0</v>
+      </c>
+      <c r="P14">
+        <v>2689438.0</v>
+      </c>
+      <c r="Q14">
+        <v>1672017.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s">
+        <v>152</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>665878.0</v>
+      </c>
+      <c r="I15">
+        <v>10189270.0</v>
+      </c>
+      <c r="J15">
+        <v>10189270.0</v>
+      </c>
+      <c r="K15">
+        <v>10189270.0</v>
+      </c>
+      <c r="L15">
+        <v>4782.0</v>
+      </c>
+      <c r="M15">
+        <v>478179.0</v>
+      </c>
+      <c r="N15">
+        <v>551064.0</v>
+      </c>
+      <c r="O15">
+        <v>299687.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>1265835.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s">
+        <v>153</v>
+      </c>
+      <c r="B16">
+        <v>42135410.0</v>
+      </c>
+      <c r="C16">
+        <v>12623481.0</v>
+      </c>
+      <c r="D16">
+        <v>21051033.0</v>
+      </c>
+      <c r="E16">
+        <v>5103013.0</v>
+      </c>
+      <c r="F16">
+        <v>13767313.0</v>
+      </c>
+      <c r="G16">
+        <v>8981759.0</v>
+      </c>
+      <c r="H16">
+        <v>26985127.0</v>
+      </c>
+      <c r="I16">
+        <v>39127169.0</v>
+      </c>
+      <c r="J16">
+        <v>83611326.0</v>
+      </c>
+      <c r="K16">
+        <v>60441867.0</v>
+      </c>
+      <c r="L16">
+        <v>25457040.0</v>
+      </c>
+      <c r="M16">
+        <v>20368358.0</v>
+      </c>
+      <c r="N16">
+        <v>17330140.0</v>
+      </c>
+      <c r="O16">
+        <v>13331377.0</v>
+      </c>
+      <c r="P16">
+        <v>6784650.0</v>
+      </c>
+      <c r="Q16">
+        <v>4701179.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s">
+        <v>154</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>155</v>
+      </c>
+      <c r="B18">
+        <v>60899104.0</v>
+      </c>
+      <c r="C18">
+        <v>10198490.0</v>
+      </c>
+      <c r="D18">
+        <v>29779716.0</v>
+      </c>
+      <c r="E18">
+        <v>4700408.0</v>
+      </c>
+      <c r="F18">
+        <v>12300112.0</v>
+      </c>
+      <c r="G18">
+        <v>-126521479.0</v>
+      </c>
+      <c r="H18">
+        <v>-24569279.0</v>
+      </c>
+      <c r="I18">
+        <v>-119626215.0</v>
+      </c>
+      <c r="J18">
+        <v>-22363487.0</v>
+      </c>
+      <c r="K18">
+        <v>-13168350.0</v>
+      </c>
+      <c r="L18">
+        <v>2099345.0</v>
+      </c>
+      <c r="M18">
+        <v>-16551570.0</v>
+      </c>
+      <c r="N18">
+        <v>-29277274.0</v>
+      </c>
+      <c r="O18">
+        <v>-4381196.0</v>
+      </c>
+      <c r="P18">
+        <v>-5626718.0</v>
+      </c>
+      <c r="Q18">
+        <v>-2677958.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B19">
+        <v>-21985.0</v>
+      </c>
+      <c r="C19">
+        <v>-3660239.0</v>
+      </c>
+      <c r="D19">
+        <v>-639036.0</v>
+      </c>
+      <c r="E19">
+        <v>-3100981.0</v>
+      </c>
+      <c r="F19">
+        <v>-1159308.0</v>
+      </c>
+      <c r="G19">
+        <v>-8816100.0</v>
+      </c>
+      <c r="H19">
+        <v>-70240.0</v>
+      </c>
+      <c r="I19">
+        <v>-70240.0</v>
+      </c>
+      <c r="J19">
+        <v>-70240.0</v>
+      </c>
+      <c r="K19">
+        <v>-70240.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>157</v>
+      </c>
+      <c r="B20">
+        <v>2153224.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>41.0</v>
+      </c>
+      <c r="H20">
+        <v>23576.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" t="s">
+        <v>158</v>
+      </c>
+      <c r="B21">
+        <v>-20017317.0</v>
+      </c>
+      <c r="C21">
+        <v>-11056025.0</v>
+      </c>
+      <c r="D21">
+        <v>-8332558.0</v>
+      </c>
+      <c r="E21">
+        <v>-12215911.0</v>
+      </c>
+      <c r="F21">
+        <v>-7537396.0</v>
+      </c>
+      <c r="G21">
+        <v>106978629.0</v>
+      </c>
+      <c r="H21">
+        <v>12912591.0</v>
+      </c>
+      <c r="I21">
+        <v>195306828.0</v>
+      </c>
+      <c r="J21">
+        <v>-36408240.0</v>
+      </c>
+      <c r="K21">
+        <v>78597377.0</v>
+      </c>
+      <c r="L21">
+        <v>10372739.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" t="s">
+        <v>121</v>
+      </c>
+      <c r="B22">
+        <v>33532531.0</v>
+      </c>
+      <c r="C22">
+        <v>426086462478.0</v>
+      </c>
+      <c r="D22">
+        <v>20276463.0</v>
+      </c>
+      <c r="E22">
+        <v>3571764.0</v>
+      </c>
+      <c r="F22">
+        <v>-127396390.0</v>
+      </c>
+      <c r="G22">
+        <v>-328789058.0</v>
+      </c>
+      <c r="H22">
+        <v>-54211273.0</v>
+      </c>
+      <c r="I22">
+        <v>30544859.0</v>
+      </c>
+      <c r="J22">
+        <v>50946349.0</v>
+      </c>
+      <c r="K22">
+        <v>57742213.0</v>
+      </c>
+      <c r="L22">
+        <v>36184965.0</v>
+      </c>
+      <c r="M22">
+        <v>16855601.0</v>
+      </c>
+      <c r="N22">
+        <v>19127169.0</v>
+      </c>
+      <c r="O22">
+        <v>11021269.0</v>
+      </c>
+      <c r="P22">
+        <v>7291970.0</v>
+      </c>
+      <c r="Q22">
+        <v>7332019.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" t="s">
+        <v>159</v>
+      </c>
+      <c r="B23">
+        <v>-12523343.0</v>
+      </c>
+      <c r="C23">
+        <v>-7472837.0</v>
+      </c>
+      <c r="D23">
+        <v>-5885565.0</v>
+      </c>
+      <c r="E23">
+        <v>-5607191.0</v>
+      </c>
+      <c r="F23">
+        <v>-2867352.0</v>
+      </c>
+      <c r="G23">
+        <v>32067507.0</v>
+      </c>
+      <c r="H23">
+        <v>-28073041.0</v>
+      </c>
+      <c r="I23">
+        <v>172731436.0</v>
+      </c>
+      <c r="J23">
+        <v>82350342.0</v>
+      </c>
+      <c r="K23">
+        <v>33336906.0</v>
+      </c>
+      <c r="L23">
+        <v>-4782.0</v>
+      </c>
+      <c r="M23">
+        <v>16825630.0</v>
+      </c>
+      <c r="N23">
+        <v>29803912.0</v>
+      </c>
+      <c r="O23">
+        <v>6325197.0</v>
+      </c>
+      <c r="P23">
+        <v>4293145.0</v>
+      </c>
+      <c r="Q23">
+        <v>29852468.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" t="s">
+        <v>160</v>
+      </c>
+      <c r="B24">
+        <v>-1056433.4</v>
+      </c>
+      <c r="C24">
+        <v>337803.0</v>
+      </c>
+      <c r="D24">
+        <v>262450.0</v>
+      </c>
+      <c r="E24">
+        <v>-198244.0</v>
+      </c>
+      <c r="F24">
+        <v>133801.0</v>
+      </c>
+      <c r="G24">
+        <v>1794271.0</v>
+      </c>
+      <c r="H24">
+        <v>-755990.0</v>
+      </c>
+      <c r="I24">
+        <v>640933.0</v>
+      </c>
+      <c r="J24">
+        <v>867570.0</v>
+      </c>
+      <c r="K24">
+        <v>-371997.0</v>
+      </c>
+      <c r="L24">
+        <v>632190.0</v>
+      </c>
+      <c r="M24">
+        <v>-187713.0</v>
+      </c>
+      <c r="N24">
+        <v>81974.0</v>
+      </c>
+      <c r="O24">
+        <v>544830.0</v>
+      </c>
+      <c r="P24">
+        <v>-451705.0</v>
+      </c>
+      <c r="Q24">
+        <v>636197.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" t="s">
+        <v>161</v>
+      </c>
+      <c r="B25">
+        <v>12546722.0</v>
+      </c>
+      <c r="C25">
+        <v>14196532.0</v>
+      </c>
+      <c r="D25">
+        <v>-9968014.0</v>
+      </c>
+      <c r="E25">
+        <v>-19239545.0</v>
+      </c>
+      <c r="F25">
+        <v>117323951.0</v>
+      </c>
+      <c r="G25">
+        <v>187231553.0</v>
+      </c>
+      <c r="H25">
+        <v>63067109.0</v>
+      </c>
+      <c r="I25">
+        <v>-30544859.0</v>
+      </c>
+      <c r="J25">
+        <v>-50946349.0</v>
+      </c>
+      <c r="K25">
+        <v>-69127648.0</v>
+      </c>
+      <c r="L25">
+        <v>-45093281.0</v>
+      </c>
+      <c r="M25">
+        <v>-23362122.0</v>
+      </c>
+      <c r="N25">
+        <v>-24241621.0</v>
+      </c>
+      <c r="O25">
+        <v>-14563151.0</v>
+      </c>
+      <c r="P25">
+        <v>-9981408.0</v>
+      </c>
+      <c r="Q25">
+        <v>-9004036.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26">
+        <v>2153220.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>153983449.0</v>
+      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>82350340.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" t="s">
+        <v>163</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" t="s">
+        <v>164</v>
+      </c>
+      <c r="B28">
+        <v>-30168208.0</v>
+      </c>
+      <c r="C28">
+        <v>-18528862.0</v>
+      </c>
+      <c r="D28">
+        <v>-14218123.0</v>
+      </c>
+      <c r="E28">
+        <v>-12215911.0</v>
+      </c>
+      <c r="F28">
+        <v>-7537396.0</v>
+      </c>
+      <c r="G28">
+        <v>106978629.0</v>
+      </c>
+      <c r="H28">
+        <v>12270289.0</v>
+      </c>
+      <c r="I28">
+        <v>75319495.0</v>
+      </c>
+      <c r="J28">
+        <v>45942102.0</v>
+      </c>
+      <c r="K28">
+        <v>78597377.0</v>
+      </c>
+      <c r="L28">
+        <v>10367957.0</v>
+      </c>
+      <c r="M28">
+        <v>12825434.0</v>
+      </c>
+      <c r="N28">
+        <v>26575384.0</v>
+      </c>
+      <c r="O28">
+        <v>4181821.0</v>
+      </c>
+      <c r="P28">
+        <v>-11075542.0</v>
+      </c>
+      <c r="Q28">
+        <v>1344918.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29">
+        <v>65173451.0</v>
+      </c>
+      <c r="C29">
+        <v>14196532.0</v>
+      </c>
+      <c r="D29">
+        <v>30681202.0</v>
+      </c>
+      <c r="E29">
+        <v>7603145.0</v>
+      </c>
+      <c r="F29">
+        <v>13593221.0</v>
+      </c>
+      <c r="G29">
+        <v>-115911108.0</v>
+      </c>
+      <c r="H29">
+        <v>26519743.0</v>
+      </c>
+      <c r="I29">
+        <v>-73424864.0</v>
+      </c>
+      <c r="J29">
+        <v>16786663.0</v>
+      </c>
+      <c r="K29">
+        <v>11385435.0</v>
+      </c>
+      <c r="L29">
+        <v>8908316.0</v>
+      </c>
+      <c r="M29">
+        <v>6506521.0</v>
+      </c>
+      <c r="N29">
+        <v>5114452.0</v>
+      </c>
+      <c r="O29">
+        <v>3541882.0</v>
+      </c>
+      <c r="P29">
+        <v>2689438.0</v>
+      </c>
+      <c r="Q29">
+        <v>1672017.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30">
+        <v>-5316155.0</v>
+      </c>
+      <c r="C30">
+        <v>-3660239.0</v>
+      </c>
+      <c r="D30">
+        <v>-639036.0</v>
+      </c>
+      <c r="E30">
+        <v>-3100981.0</v>
+      </c>
+      <c r="F30">
+        <v>-1159308.0</v>
+      </c>
+      <c r="G30">
+        <v>-8816100.0</v>
+      </c>
+      <c r="H30">
+        <v>-51915252.0</v>
+      </c>
+      <c r="I30">
+        <v>-45560418.0</v>
+      </c>
+      <c r="J30">
+        <v>-38282580.0</v>
+      </c>
+      <c r="K30">
+        <v>-24925782.0</v>
+      </c>
+      <c r="L30">
+        <v>-6176781.0</v>
+      </c>
+      <c r="M30">
+        <v>-23245804.0</v>
+      </c>
+      <c r="N30">
+        <v>-34309752.0</v>
+      </c>
+      <c r="O30">
+        <v>-7378248.0</v>
+      </c>
+      <c r="P30">
+        <v>-8767861.0</v>
+      </c>
+      <c r="Q30">
+        <v>-3713778.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AU30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:47">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
+        <v>93</v>
+      </c>
+      <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>167</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>14</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>15</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:47">
+      <c r="A2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B2">
+        <v>40955739.0</v>
+      </c>
+      <c r="C2">
+        <v>57932432.0</v>
+      </c>
+      <c r="D2">
+        <v>7838172.0</v>
+      </c>
+      <c r="E2">
+        <v>9426809.0</v>
+      </c>
+      <c r="F2">
+        <v>12623481.0</v>
+      </c>
+      <c r="G2">
+        <v>11235710.0</v>
+      </c>
+      <c r="H2">
+        <v>14647634.0</v>
+      </c>
+      <c r="I2">
+        <v>20041783.0</v>
+      </c>
+      <c r="J2">
+        <v>21051033.0</v>
+      </c>
+      <c r="K2">
+        <v>18628142.0</v>
+      </c>
+      <c r="L2">
+        <v>4450314.0</v>
+      </c>
+      <c r="M2">
+        <v>13039634.0</v>
+      </c>
+      <c r="N2">
+        <v>5103013.0</v>
+      </c>
+      <c r="O2">
+        <v>6048534.0</v>
+      </c>
+      <c r="P2">
+        <v>9053111.0</v>
+      </c>
+      <c r="Q2">
+        <v>9558061.0</v>
+      </c>
+      <c r="R2">
+        <v>13767313.0</v>
+      </c>
+      <c r="S2">
+        <v>7412801.0</v>
+      </c>
+      <c r="T2">
+        <v>4032407.0</v>
+      </c>
+      <c r="U2">
+        <v>4697564.0</v>
+      </c>
+      <c r="V2">
+        <v>8981759.0</v>
+      </c>
+      <c r="W2">
+        <v>8901555.0</v>
+      </c>
+      <c r="X2">
+        <v>6369408.0</v>
+      </c>
+      <c r="Y2">
+        <v>3238189.0</v>
+      </c>
+      <c r="Z2">
+        <v>26985127.0</v>
+      </c>
+      <c r="AA2">
+        <v>35970398.0</v>
+      </c>
+      <c r="AB2">
+        <v>40776117.0</v>
+      </c>
+      <c r="AC2">
+        <v>41893875.0</v>
+      </c>
+      <c r="AD2">
+        <v>39127169.0</v>
+      </c>
+      <c r="AE2">
+        <v>93420076.0</v>
+      </c>
+      <c r="AF2">
+        <v>49728855.0</v>
+      </c>
+      <c r="AG2">
+        <v>48383738.0</v>
+      </c>
+      <c r="AH2">
+        <v>83611326.0</v>
+      </c>
+      <c r="AI2">
+        <v>27612683.0</v>
+      </c>
+      <c r="AJ2">
+        <v>36033668.0</v>
+      </c>
+      <c r="AK2">
+        <v>37766655.0</v>
+      </c>
+      <c r="AL2">
+        <v>60441867.0</v>
+      </c>
+      <c r="AM2">
+        <v>17953821.0</v>
+      </c>
+      <c r="AN2">
+        <v>9660087.0</v>
+      </c>
+      <c r="AO2">
+        <v>25457040.0</v>
+      </c>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2"/>
+      <c r="AU2"/>
+    </row>
+    <row r="3" spans="1:47">
+      <c r="A3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B3">
+        <v>1399991</v>
+      </c>
+      <c r="C3">
+        <v>1353856</v>
+      </c>
+      <c r="D3">
+        <v>1116204</v>
+      </c>
+      <c r="E3">
+        <v>651367</v>
+      </c>
+      <c r="F3">
+        <v>1200802</v>
+      </c>
+      <c r="G3">
+        <v>1653277</v>
+      </c>
+      <c r="H3">
+        <v>764233</v>
+      </c>
+      <c r="I3">
+        <v>1004915</v>
+      </c>
+      <c r="J3">
+        <v>575617</v>
+      </c>
+      <c r="K3">
+        <v>83656</v>
+      </c>
+      <c r="L3">
+        <v>405054</v>
+      </c>
+      <c r="M3">
+        <v>124755</v>
+      </c>
+      <c r="N3">
+        <v>288021</v>
+      </c>
+      <c r="O3">
+        <v>2638075</v>
+      </c>
+      <c r="P3">
+        <v>218660</v>
+      </c>
+      <c r="Q3">
+        <v>3088</v>
+      </c>
+      <c r="R3">
+        <v>42914</v>
+      </c>
+      <c r="S3">
+        <v>161355</v>
+      </c>
+      <c r="T3">
+        <v>169437</v>
+      </c>
+      <c r="U3">
+        <v>1105451</v>
+      </c>
+      <c r="V3">
+        <v>179576</v>
+      </c>
+      <c r="W3">
+        <v>5457078</v>
+      </c>
+      <c r="X3">
+        <v>1479770</v>
+      </c>
+      <c r="Y3">
+        <v>718115</v>
+      </c>
+      <c r="Z3">
+        <v>2955408</v>
+      </c>
+      <c r="AA3">
+        <v>48160457</v>
+      </c>
+      <c r="AB3">
+        <v>327051</v>
+      </c>
+      <c r="AC3">
+        <v>1182544</v>
+      </c>
+      <c r="AD3">
+        <v>1418970</v>
+      </c>
+      <c r="AE3">
+        <v>31052556</v>
+      </c>
+      <c r="AF3">
+        <v>9014038</v>
+      </c>
+      <c r="AG3">
+        <v>891649</v>
+      </c>
+      <c r="AH3">
+        <v>5243108</v>
+      </c>
+      <c r="AI3">
+        <v>19814078</v>
+      </c>
+      <c r="AJ3">
+        <v>7660632</v>
+      </c>
+      <c r="AK3">
+        <v>3559470</v>
+      </c>
+      <c r="AL3">
+        <v>15234910</v>
+      </c>
+      <c r="AM3">
+        <v>17065572</v>
+      </c>
+      <c r="AN3">
+        <v>7488200</v>
+      </c>
+      <c r="AO3">
+        <v>2752989</v>
+      </c>
+      <c r="AP3">
+        <v>6809000</v>
+      </c>
+      <c r="AQ3">
+        <v>23058100</v>
+      </c>
+      <c r="AR3">
+        <v>34391700</v>
+      </c>
+      <c r="AS3">
+        <v>7923100</v>
+      </c>
+      <c r="AT3">
+        <v>8316200</v>
+      </c>
+      <c r="AU3">
+        <v>4350000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:47">
+      <c r="A4" t="s">
+        <v>141</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
+      <c r="A5" t="s">
+        <v>142</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AT5"/>
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>15075231.0</v>
+      </c>
+      <c r="C6">
+        <v>-15797022.0</v>
+      </c>
+      <c r="D6">
         <v>48553749.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1588637.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3196672.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1387771.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3411924.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5394149.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1009250.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2422891.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>14177828.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-8589320.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>7936621.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-945521.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3004577.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-504950.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4209252.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6354512.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3380394.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-665157.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4284195.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>80204.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2532147.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3131219.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-23746938.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-8985271.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-4805719.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1117758.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2766706.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-54292907.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>43691221.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1345117.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-35227588.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>55998643.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-8420985.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1732987.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-22675212.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>42488046.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6">
+      <c r="AN6"/>
+      <c r="AO6">
         <v>-15796953.0</v>
       </c>
-      <c r="AN6"/>
-      <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>144</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-127348230.0</v>
+      </c>
+      <c r="D7">
         <v>-86779430.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-50651590.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-31620640.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-108864310.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-78746410.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-65748750.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-43975510.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-20042740.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-96020600.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-64959710.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-44778740.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-21751190.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-94405500.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-68714920.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-47444720.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-25752520.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-115603900.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-73503500.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-55511580.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-83848450.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-122803700.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-74580980.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9"/>
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-    </row>
-    <row r="11" spans="1:45">
+      <c r="AT10"/>
+      <c r="AU10"/>
+    </row>
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...4 lines deleted...]
-      </c>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11"/>
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>-23381445.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4372975.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>841908.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-1072983.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>94333827.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>14109710.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>19393035.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-10512621.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>165270750.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1844252.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-2001339.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>22117890.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>76868635.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-35031897.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3489631.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-33284540.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-53691120.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6565443.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-    </row>
-    <row r="13" spans="1:45">
+      <c r="AT12"/>
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>151</v>
+      </c>
+      <c r="B14">
+        <v>4692874.0</v>
+      </c>
       <c r="C14">
+        <v>4945013.0</v>
+      </c>
+      <c r="D14">
+        <v>77419407526.0</v>
+      </c>
+      <c r="E14">
         <v>-4711867.0</v>
       </c>
-      <c r="D14"/>
-[...1 lines deleted...]
-      <c r="F14"/>
+      <c r="F14">
+        <v>77019916211.0</v>
+      </c>
       <c r="G14">
+        <v>71215657466.0</v>
+      </c>
+      <c r="H14">
+        <v>73775736595.0</v>
+      </c>
+      <c r="I14">
         <v>4611189.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4900969.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>5123844.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4983111.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>5074127.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5191671.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6969207.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5386816.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5352033.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5562870.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>5679514.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>5943715.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6148612.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5893819.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>7530337.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5893964.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>6049948.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>6172148.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4285300.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>4787106.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3981452.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>4610049.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2559443.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>4358824.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>4379060.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>4286772.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>3060749.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4275872.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3483852.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3152422.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2910675.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14">
+      <c r="AN14"/>
+      <c r="AO14">
         <v>2816290.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14"/>
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>71752.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>46607.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>547519.0</v>
       </c>
       <c r="AC15">
         <v>547519.0</v>
       </c>
       <c r="AD15">
         <v>547519.0</v>
       </c>
       <c r="AE15">
+        <v>547519.0</v>
+      </c>
+      <c r="AF15">
+        <v>547519.0</v>
+      </c>
+      <c r="AG15">
         <v>10189270.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-      <c r="AN15">
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15">
         <v>4800.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>478200.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>551100.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>299700.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>1265800.0</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B16">
+        <v>56030970.0</v>
+      </c>
+      <c r="C16">
+        <v>42135410.0</v>
+      </c>
+      <c r="D16">
         <v>56391921.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>7838172.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>9426809.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>12623481.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>11235710.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>14647634.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>20041783.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>21051033.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>18628142.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>4450314.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>13039634.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>5103013.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>6048534.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>9053111.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>9558061.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>13767313.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>7412801.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4032407.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4697564.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8981759.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8901555.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6369408.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3238189.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>26985127.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>35970398.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>40776117.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>41893875.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>39127169.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>93420076.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>49728855.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>48383738.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>83611326.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>27612683.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>36033668.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>37766655.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>60441867.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>17953821.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>9660087.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>25457040.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16"/>
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>3129831.0</v>
+      </c>
+      <c r="C18">
+        <v>-6610345.3</v>
+      </c>
+      <c r="D18">
         <v>57673847.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>10150787.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>285195.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>9026041.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>237671.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1507928.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2442706.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>6454259.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>17773030.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-6354495.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>818658.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>18743154.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-7048797.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2317749.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>5519956.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-82564171.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>8386578.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>5688383.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2991348.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2073259.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-55007925.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-64729847.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-5945759.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>20398070.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-28315261.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>10424411.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-27076499.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-78616151.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>8763077.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-47024370.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-2748771.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-724729.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-6420331.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>3632769.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-18851196.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-14154897.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18">
+      <c r="AN18"/>
+      <c r="AO18">
         <v>-13583396.0</v>
       </c>
-      <c r="AN18"/>
-      <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>156</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-1186231.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1132033.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1796417.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-684966.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-712624.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-466232.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>6468.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-319512.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-69599.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-256393.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2926540.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>194441.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-194441.0</v>
       </c>
       <c r="Q19">
         <v>-194441.0</v>
       </c>
       <c r="R19">
         <v>-194441.0</v>
       </c>
       <c r="S19">
+        <v>-194441.0</v>
+      </c>
+      <c r="T19">
+        <v>-194441.0</v>
+      </c>
+      <c r="U19">
         <v>-1073784.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-106078.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-5523598.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-786361.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>26067.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-2532208.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-70240.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>41400.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-2898321.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1396598.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B20">
+        <v>18196340.0</v>
+      </c>
+      <c r="C20">
+        <v>1473603.0</v>
+      </c>
+      <c r="D20">
         <v>1.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>679620.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B21">
+        <v>-5222954.0</v>
+      </c>
+      <c r="C21">
+        <v>-5179787.0</v>
+      </c>
+      <c r="D21">
         <v>-5575515.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-5061189.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4200826.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2228695.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-3864774.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2090419.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-2664739.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-5333121.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-4218051.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-4218051.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-6307539.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-4602717.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6367058.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>9739918.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1389306.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>54458045.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>67303005.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-16171727.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-30122401.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>22218960.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-8708047.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>29524079.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>24108102.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>35064608.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-    </row>
-    <row r="22" spans="1:45">
+      <c r="AT21"/>
+      <c r="AU21"/>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22">
-        <v>13560523.0</v>
+        <v>6700360.0</v>
       </c>
       <c r="C22">
+        <v>11620397.0</v>
+      </c>
+      <c r="D22">
+        <v>221856936541.0</v>
+      </c>
+      <c r="E22">
         <v>4962272.0</v>
       </c>
-      <c r="D22">
-[...4 lines deleted...]
-      </c>
       <c r="F22">
-        <v>2123411.0</v>
+        <v>62057132894.0</v>
       </c>
       <c r="G22">
+        <v>181133759856.0</v>
+      </c>
+      <c r="H22">
+        <v>33512991490.0</v>
+      </c>
+      <c r="I22">
         <v>10840978.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2460533.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>16744606.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1504845.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>920332.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1106679.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>21381229.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-6830137.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-2314661.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-8654241.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-88405040.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-11497409.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-18747812.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-8705591.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-168181957.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-61266371.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-68060341.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-31280389.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-12595409.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2256582.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4135872.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>3016962.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>3568083.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>6852847.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>12766012.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>7357917.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>12794890.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>17314132.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>10712221.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>10125106.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>22714611.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22">
+      <c r="AN22"/>
+      <c r="AO22">
         <v>9304372.0</v>
       </c>
-      <c r="AN22"/>
-      <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22"/>
+      <c r="AU22"/>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B23">
+        <v>-623116.0</v>
+      </c>
+      <c r="C23">
+        <v>-4532154.0</v>
+      </c>
+      <c r="D23">
         <v>-2320508.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>153590.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1687235.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-3821611.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1621337.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>776968.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-4748.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-2640248.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-948216.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-333734.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1376620.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1177685.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-211455.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-4218051.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-9727224.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>90736252.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-133945386.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>54028820.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>13812418.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>9584840.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>31459230.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>26134981.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4383954.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>346791351.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-39139520.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>23169590.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3976178.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>247277550.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>40041699.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>16941785.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>19771042.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>75529509.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2822872.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-1942992.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3942992.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>53626832.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
-    </row>
-    <row r="24" spans="1:45">
+      <c r="AT23"/>
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B24">
+        <v>460239.0</v>
+      </c>
+      <c r="C24">
+        <v>-402896.0</v>
+      </c>
+      <c r="D24">
         <v>323089.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-534864.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>68769.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-143140.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>79267.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>292291.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>109385.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>90124.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>74933.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>55156.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>31628.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-288465.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>28587.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4567.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>57067.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>6377.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>22259.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>31667.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>73498.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-66520.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>693409.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>744182.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>423200.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>498724.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>368451.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-1715777.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>22372.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>49492.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>202052.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>46936731.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-46547342.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>123281.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-139073.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>395448.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>487914.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-420572.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>-188437.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>283700.0</v>
       </c>
-      <c r="AO24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24">
+        <v>492600.0</v>
+      </c>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>44700.0</v>
       </c>
     </row>
-    <row r="25" spans="1:45">
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B25">
+        <v>-6863412.0</v>
+      </c>
+      <c r="C25">
+        <v>-21821900.0</v>
+      </c>
+      <c r="D25">
         <v>58790051.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>10551749.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1485997.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>10679318.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1001904.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-15955180.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-4343179.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-15330535.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>11690128.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-12224199.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-5191671.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-6969207.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-5386816.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-5352033.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3091371.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>82725526.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>11497409.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>18747812.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2811772.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>160651620.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>61266371.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>68060341.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>31280389.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>12595409.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-2256582.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-4135872.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-3016962.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-3568083.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-6852847.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-12766012.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-7357917.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-12794890.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-17314132.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-10712221.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-10125106.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-25625286.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>-22951069.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
-        <v>679620.0</v>
+        <v>2153220.0</v>
       </c>
       <c r="D26">
         <v>679620.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
+      <c r="E26">
+        <v>679620.0</v>
+      </c>
+      <c r="F26">
+        <v>679620.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>62783946.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>23540.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B28">
+        <v>12350270.0</v>
+      </c>
+      <c r="C28">
+        <v>-8247485.0</v>
+      </c>
+      <c r="D28">
         <v>-7896022.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-9175651.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-5208441.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-6050306.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-5486111.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-4120307.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2872137.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-4682644.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-2901374.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-3052097.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-3582008.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2664739.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-5333121.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-4218051.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-9727224.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-6307539.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-4602717.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-6367058.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9739918.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1389306.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>54458045.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>67303005.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-16171727.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-30194113.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>22195889.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-9255566.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>29524079.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>24108102.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>35064608.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1564129.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>14582656.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>57876817.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1861581.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-5758656.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-4314478.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>48844120.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>29753300.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-2250444.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>10368000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>12825400.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>26575400.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>4181800.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>1344900.0</v>
       </c>
     </row>
-    <row r="29" spans="1:45">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B29">
+        <v>4529822.0</v>
+      </c>
+      <c r="C29">
+        <v>-5256489.0</v>
+      </c>
+      <c r="D29">
         <v>58790051.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>10802154.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1485997.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>10679318.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1001904.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-503013.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3018323.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6537915.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>18178084.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-6229740.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1106679.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>21381229.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-6830137.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-2314661.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5562870.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-82725526.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>8556015.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6793834.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-2811772.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7530337.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-53528155.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-64011732.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2990351.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>68558527.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-27988210.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>11606955.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-25657529.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-47563595.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>17777115.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-46132721.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>2494337.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>19089349.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>1240301.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>73299.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-3616286.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>2910675.0</v>
       </c>
-      <c r="AL29"/>
-      <c r="AM29">
+      <c r="AN29"/>
+      <c r="AO29">
         <v>-10830407.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>983800.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>15239600.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>13756500.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>9743200.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>21926900.0</v>
       </c>
-      <c r="AS29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:45">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>-939752.0</v>
+      </c>
+      <c r="C30">
+        <v>-1756694.0</v>
+      </c>
+      <c r="D30">
         <v>-793115.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1186231.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1132033.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1796417.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-684966.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-712624.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-466232.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6468.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-319512.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-69599.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-256393.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2926540.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-190073.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1479.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>14153.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>167732.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-147178.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1073784.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-106078.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-5523598.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-786361.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>26067.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2532208.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-47661733.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>41400.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-2898321.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1396598.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-31003064.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-8811986.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>46045082.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-51790450.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-19690797.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-7799705.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3954918.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-14746996.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-17486144.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30">
+      <c r="AN30"/>
+      <c r="AO30">
         <v>-2941426.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>