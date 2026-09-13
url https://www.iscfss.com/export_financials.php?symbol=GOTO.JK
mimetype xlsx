--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -997,101 +1003,107 @@
       </c>
       <c r="H5">
         <v>-609073000000.0</v>
       </c>
       <c r="I5">
         <v>-765552000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>155557000000.0</v>
+      </c>
       <c r="C7">
         <v>199459000000.0</v>
       </c>
       <c r="D7">
         <v>625837000000.0</v>
       </c>
       <c r="E7">
         <v>904827000000.0</v>
       </c>
       <c r="F7">
         <v>908021000000.0</v>
       </c>
       <c r="G7">
         <v>349820000000.0</v>
       </c>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1191145000000.0</v>
+      </c>
       <c r="C8">
         <v>1191145000000.0</v>
       </c>
       <c r="D8">
         <v>1201410000000.0</v>
       </c>
       <c r="E8">
         <v>1184364000000.0</v>
       </c>
       <c r="F8">
         <v>1143749000000.0</v>
       </c>
       <c r="G8">
         <v>692498000000.0</v>
       </c>
       <c r="H8">
         <v>700047000000.0</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>2.54897581E+14</v>
+      </c>
       <c r="C9">
         <v>2.52673764E+14</v>
       </c>
       <c r="D9">
         <v>2.49803454E+14</v>
       </c>
       <c r="E9">
         <v>2.43679332E+14</v>
       </c>
       <c r="F9">
         <v>2.25852229E+14</v>
       </c>
       <c r="G9">
         <v>63280816000000.0</v>
       </c>
       <c r="H9">
         <v>60982718000000.0</v>
       </c>
       <c r="I9">
         <v>38928972000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>17</v>
@@ -1103,51 +1115,53 @@
         <v>19177524000000.0</v>
       </c>
       <c r="D10">
         <v>25143935000000.0</v>
       </c>
       <c r="E10">
         <v>29009177000000.0</v>
       </c>
       <c r="F10">
         <v>31150908000000.0</v>
       </c>
       <c r="G10">
         <v>15319285000000.0</v>
       </c>
       <c r="H10">
         <v>6104425000000.0</v>
       </c>
       <c r="I10">
         <v>5805960000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>18</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>162992000000.0</v>
+      </c>
       <c r="C11">
         <v>4658020000000.0</v>
       </c>
       <c r="D11">
         <v>1957446000000.0</v>
       </c>
       <c r="E11">
         <v>3717196000000.0</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
         <v>23060917000000.0</v>
       </c>
       <c r="C12">
         <v>20927959000000.0</v>
       </c>
       <c r="D12">
@@ -1225,52 +1239,56 @@
       </c>
       <c r="I14">
         <v>1174099263886.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
         <v>69012000000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
+      <c r="C16">
+        <v>78198000000.0</v>
+      </c>
+      <c r="D16">
+        <v>205208000000.0</v>
+      </c>
       <c r="E16">
         <v>210535000000.0</v>
       </c>
       <c r="F16">
         <v>178738000000.0</v>
       </c>
       <c r="G16">
         <v>37249000000.0</v>
       </c>
       <c r="H16">
         <v>65485000000.0</v>
       </c>
       <c r="I16">
         <v>135812000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
@@ -1402,78 +1420,82 @@
         <v>43207884000000.0</v>
       </c>
       <c r="D23">
         <v>54097256000000.0</v>
       </c>
       <c r="E23">
         <v>1.3921657E+14</v>
       </c>
       <c r="F23">
         <v>1.55137033E+14</v>
       </c>
       <c r="G23">
         <v>30108570000000.0</v>
       </c>
       <c r="H23">
         <v>21393001000000.0</v>
       </c>
       <c r="I23">
         <v>20569626000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>6129597000000.0</v>
+      </c>
       <c r="C24">
         <v>2468571000000.0</v>
       </c>
       <c r="D24">
         <v>2969026000000.0</v>
       </c>
       <c r="E24">
         <v>1102048000000.0</v>
       </c>
       <c r="F24">
         <v>776344000000.0</v>
       </c>
       <c r="G24">
         <v>1815918000000.0</v>
       </c>
       <c r="H24">
         <v>45361000000.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>6218885000000.0</v>
+      </c>
       <c r="C25">
         <v>2609619000000.0</v>
       </c>
       <c r="D25">
         <v>3432561000000.0</v>
       </c>
       <c r="E25">
         <v>1826270000000.0</v>
       </c>
       <c r="F25">
         <v>776344000000.0</v>
       </c>
       <c r="G25">
         <v>1815918000000.0</v>
       </c>
       <c r="H25">
         <v>45361000000.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>33</v>
@@ -1511,51 +1533,53 @@
         <v>-14358486000000.0</v>
       </c>
       <c r="D28">
         <v>-20808670000000.0</v>
       </c>
       <c r="E28">
         <v>-26567421000000.0</v>
       </c>
       <c r="F28">
         <v>-28768896000000.0</v>
       </c>
       <c r="G28">
         <v>-12649334000000.0</v>
       </c>
       <c r="H28">
         <v>-5053372000000.0</v>
       </c>
       <c r="I28">
         <v>-5805960000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>39392111000000.0</v>
+      </c>
       <c r="C29">
         <v>37608819000000.0</v>
       </c>
       <c r="D29">
         <v>41639693000000.0</v>
       </c>
       <c r="E29">
         <v>1.26458026E+14</v>
       </c>
       <c r="F29">
         <v>1.41790683E+14</v>
       </c>
       <c r="G29">
         <v>22436176000000.0</v>
       </c>
       <c r="H29">
         <v>18068393000000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
@@ -1588,51 +1612,53 @@
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>31852135000000.0</v>
       </c>
       <c r="F31">
         <v>33889756000000.0</v>
       </c>
       <c r="G31">
         <v>16734357000000.0</v>
       </c>
       <c r="H31">
         <v>12291417000000.0</v>
       </c>
       <c r="I31">
         <v>13403924000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>18411702000000.0</v>
+      </c>
       <c r="C32">
         <v>16292802000000.0</v>
       </c>
       <c r="D32">
         <v>20794747000000.0</v>
       </c>
       <c r="E32">
         <v>22018022000000.0</v>
       </c>
       <c r="F32">
         <v>23770004000000.0</v>
       </c>
       <c r="G32">
         <v>13761817000000.0</v>
       </c>
       <c r="H32">
         <v>4203504000000.0</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
@@ -1726,51 +1752,53 @@
       </c>
       <c r="H36">
         <v>168781000000.0</v>
       </c>
       <c r="I36">
         <v>51764000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>45</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>608291000000.0</v>
+      </c>
       <c r="C38">
         <v>106663000000.0</v>
       </c>
       <c r="D38">
         <v>131350000000.0</v>
       </c>
       <c r="E38">
         <v>596400000000.0</v>
       </c>
       <c r="F38">
         <v>520999000000.0</v>
       </c>
       <c r="G38">
         <v>1521984000000.0</v>
       </c>
       <c r="H38">
         <v>248283000000.0</v>
       </c>
       <c r="I38">
         <v>71764000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
@@ -1786,51 +1814,51 @@
       </c>
       <c r="E39">
         <v>2373167000000.0</v>
       </c>
       <c r="F39">
         <v>1145896000000.0</v>
       </c>
       <c r="G39">
         <v>2653824000000.0</v>
       </c>
       <c r="H39">
         <v>469037000000.0</v>
       </c>
       <c r="I39">
         <v>394307000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>7800365000000.0</v>
       </c>
       <c r="C40">
-        <v>6310500000000.0</v>
+        <v>6676148000000.0</v>
       </c>
       <c r="D40">
         <v>10537146000000.0</v>
       </c>
       <c r="E40">
         <v>9672905000000.0</v>
       </c>
       <c r="F40">
         <v>9040413000000.0</v>
       </c>
       <c r="G40">
         <v>4111857000000.0</v>
       </c>
       <c r="H40">
         <v>3185098000000.0</v>
       </c>
       <c r="I40">
         <v>2159769000000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
@@ -1889,51 +1917,53 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1489832000000.0</v>
+      </c>
       <c r="C45">
         <v>1291381000000.0</v>
       </c>
       <c r="D45">
         <v>2420232000000.0</v>
       </c>
       <c r="E45">
         <v>2710845000000.0</v>
       </c>
       <c r="F45">
         <v>2398798000000.0</v>
       </c>
       <c r="G45">
         <v>1433040000000.0</v>
       </c>
       <c r="H45">
         <v>1046211000000.0</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
@@ -1943,51 +1973,53 @@
         <v>456997000000.0</v>
       </c>
       <c r="D46">
         <v>1038618000000.0</v>
       </c>
       <c r="E46">
         <v>1457341000000.0</v>
       </c>
       <c r="F46">
         <v>1470250000000.0</v>
       </c>
       <c r="G46">
         <v>826857000000.0</v>
       </c>
       <c r="H46">
         <v>675384000000.0</v>
       </c>
       <c r="I46">
         <v>452311000000.0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>54</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>622356000000.0</v>
+      </c>
       <c r="C47">
         <v>456997000000.0</v>
       </c>
       <c r="D47">
         <v>1038618000000.0</v>
       </c>
       <c r="E47">
         <v>1457341000000.0</v>
       </c>
       <c r="F47">
         <v>1470250000000.0</v>
       </c>
       <c r="G47">
         <v>826857000000.0</v>
       </c>
       <c r="H47">
         <v>675384000000.0</v>
       </c>
       <c r="I47">
         <v>452311000000.0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>55</v>
@@ -2012,51 +2044,53 @@
       </c>
       <c r="H48">
         <v>-43189608000000.0</v>
       </c>
       <c r="I48">
         <v>-20438041000000.0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1457489000000.0</v>
+      </c>
       <c r="C50">
         <v>2151008000000.0</v>
       </c>
       <c r="D50">
         <v>740402000000.0</v>
       </c>
       <c r="E50">
         <v>434881000000.0</v>
       </c>
       <c r="F50">
         <v>1452369000000.0</v>
       </c>
       <c r="G50">
         <v>737523000000.0</v>
       </c>
       <c r="H50">
         <v>1005692000000.0</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
@@ -2336,4364 +2370,4672 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AG1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>1376086000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1253086000000.0</v>
+      </c>
+      <c r="D2">
         <v>1254389000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1052346000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1121605000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1565757000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1240885000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1200916000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1640344000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2242946000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1341240000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1344956000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1582140000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1062050000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1232313000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1009603000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>979446000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>887650000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>867383000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>780997000000.0</v>
       </c>
       <c r="U2"/>
       <c r="V2">
-        <v>159972000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>780997000000.0</v>
+      </c>
+      <c r="W2"/>
       <c r="X2">
         <v>159972000000.0</v>
       </c>
       <c r="Y2">
         <v>159972000000.0</v>
       </c>
       <c r="Z2">
-        <v>172103750000.0</v>
+        <v>159972000000.0</v>
       </c>
       <c r="AA2">
-        <v>172103750000.0</v>
+        <v>159972000000.0</v>
       </c>
       <c r="AB2">
         <v>172103750000.0</v>
       </c>
       <c r="AC2">
         <v>172103750000.0</v>
       </c>
       <c r="AD2">
-        <v>125012000000.0</v>
+        <v>172103750000.0</v>
       </c>
       <c r="AE2">
-        <v>125012000000.0</v>
+        <v>172103750000.0</v>
       </c>
       <c r="AF2">
         <v>125012000000.0</v>
       </c>
       <c r="AG2">
         <v>125012000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>125012000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>125012000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-4308088000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-3567419000000.0</v>
+      </c>
+      <c r="D5">
         <v>-3409847000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-3130737000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-2890444000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-1897262000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1533950000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1405163000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1221153000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1016639000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>4053816000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>4474704000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>3633156000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>5667886000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>5830731000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>6873663000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>4366047000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1839954000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-356870000000.0</v>
       </c>
-      <c r="S5"/>
-[...1 lines deleted...]
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>20116045000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-151545750000.0</v>
       </c>
       <c r="X5">
         <v>-151545750000.0</v>
       </c>
       <c r="Y5">
         <v>-151545750000.0</v>
       </c>
       <c r="Z5">
-        <v>-92706750000.0</v>
+        <v>-151545750000.0</v>
       </c>
       <c r="AA5">
-        <v>-92706750000.0</v>
+        <v>-151545750000.0</v>
       </c>
       <c r="AB5">
         <v>-92706750000.0</v>
       </c>
       <c r="AC5">
         <v>-92706750000.0</v>
       </c>
       <c r="AD5">
-        <v>-36904250000.0</v>
+        <v>-92706750000.0</v>
       </c>
       <c r="AE5">
-        <v>-36904250000.0</v>
+        <v>-92706750000.0</v>
       </c>
       <c r="AF5">
         <v>-36904250000.0</v>
       </c>
       <c r="AG5">
         <v>-36904250000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5">
+        <v>-36904250000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-36904250000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
-      <c r="C7"/>
+      <c r="B7">
+        <v>167033000000.0</v>
+      </c>
+      <c r="C7">
+        <v>130599000000.0</v>
+      </c>
       <c r="D7">
+        <v>155557000000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7">
         <v>159468000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>170093000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>199459000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>206686000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>225957000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>394189000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>625837000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>806899000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>844290000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>865762000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>904827000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>912474000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>943753000000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
-      <c r="C8"/>
+      <c r="B8">
+        <v>1191145000000.0</v>
+      </c>
+      <c r="C8">
+        <v>1191145000000.0</v>
+      </c>
       <c r="D8">
         <v>1191145000000.0</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>1191145000000.0</v>
       </c>
       <c r="G8">
-        <v>1201410000000.0</v>
+        <v>1191145000000.0</v>
       </c>
       <c r="H8">
-        <v>1201410000000.0</v>
+        <v>1191145000000.0</v>
       </c>
       <c r="I8">
         <v>1201410000000.0</v>
       </c>
       <c r="J8">
         <v>1201410000000.0</v>
       </c>
       <c r="K8">
-        <v>1184364000000.0</v>
+        <v>1201410000000.0</v>
       </c>
       <c r="L8">
-        <v>1184364000000.0</v>
+        <v>1201410000000.0</v>
       </c>
       <c r="M8">
         <v>1184364000000.0</v>
       </c>
       <c r="N8">
         <v>1184364000000.0</v>
       </c>
       <c r="O8">
         <v>1184364000000.0</v>
       </c>
       <c r="P8">
         <v>1184364000000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
+      <c r="Q8">
+        <v>1184364000000.0</v>
+      </c>
+      <c r="R8">
+        <v>1184364000000.0</v>
+      </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
+        <v>2.54897581E+14</v>
+      </c>
+      <c r="E9">
         <v>2.54583968E+14</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2.54235399E+14</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2.53203706E+14</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2.52673764E+14</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2.55996327E+14</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9">
         <v>2.39907069E+14</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2.39907069E+14</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2.25799562E+14</v>
       </c>
-      <c r="R9"/>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>23464625000000.0</v>
+      </c>
+      <c r="C10">
+        <v>23734727000000.0</v>
+      </c>
+      <c r="D10">
         <v>22755165000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>18648685000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>17779375000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>19136122000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>19177524000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>20536697000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>21117836000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>20311118000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>25143935000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>24612345000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>24119583000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>26771164000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>29009177000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>31616987000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>35278283000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>27072670000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>31150908000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="U10"/>
+      <c r="V10">
         <v>20490487000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-15721748000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3829821250000.0</v>
       </c>
       <c r="X10">
         <v>3829821250000.0</v>
       </c>
       <c r="Y10">
         <v>3829821250000.0</v>
       </c>
       <c r="Z10">
-        <v>1526106250000.0</v>
+        <v>3829821250000.0</v>
       </c>
       <c r="AA10">
-        <v>1526106250000.0</v>
+        <v>3829821250000.0</v>
       </c>
       <c r="AB10">
         <v>1526106250000.0</v>
       </c>
       <c r="AC10">
         <v>1526106250000.0</v>
       </c>
       <c r="AD10">
-        <v>1451490000000.0</v>
+        <v>1526106250000.0</v>
       </c>
       <c r="AE10">
-        <v>1451490000000.0</v>
+        <v>1526106250000.0</v>
       </c>
       <c r="AF10">
         <v>1451490000000.0</v>
       </c>
       <c r="AG10">
         <v>1451490000000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>1451490000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>1451490000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
+        <v>162992000000.0</v>
+      </c>
+      <c r="E11">
         <v>4534171000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>3913575000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>4441528000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4658020000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>5130657000000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>23679583000000.0</v>
+      </c>
+      <c r="C12">
+        <v>24030281000000.0</v>
+      </c>
+      <c r="D12">
         <v>23060917000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>19315976000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>18556129000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>20783082000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>20927959000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>20992638000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>23494446000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>23425787000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>27758334000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>25470276000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>24271989000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>26922101000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>29275278000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>31802419000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>35631248000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>27481025000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>31555609000000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="U12"/>
+      <c r="V12">
         <v>21117464000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>15721748000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3930437000000.0</v>
       </c>
       <c r="X12">
         <v>3930437000000.0</v>
       </c>
       <c r="Y12">
         <v>3930437000000.0</v>
       </c>
       <c r="Z12">
-        <v>1526106250000.0</v>
+        <v>3930437000000.0</v>
       </c>
       <c r="AA12">
-        <v>1526106250000.0</v>
+        <v>3930437000000.0</v>
       </c>
       <c r="AB12">
         <v>1526106250000.0</v>
       </c>
       <c r="AC12">
         <v>1526106250000.0</v>
       </c>
       <c r="AD12">
-        <v>1451490000000.0</v>
+        <v>1526106250000.0</v>
       </c>
       <c r="AE12">
-        <v>1451490000000.0</v>
+        <v>1526106250000.0</v>
       </c>
       <c r="AF12">
         <v>1451490000000.0</v>
       </c>
       <c r="AG12">
         <v>1451490000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12">
+        <v>1451490000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1451490000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>1191145000000.0</v>
       </c>
       <c r="C13">
         <v>1191145000000.0</v>
       </c>
       <c r="D13">
         <v>1191145000000.0</v>
       </c>
       <c r="E13">
         <v>1191145000000.0</v>
       </c>
       <c r="F13">
         <v>1191145000000.0</v>
       </c>
       <c r="G13">
-        <v>1201410000000.0</v>
+        <v>1191145000000.0</v>
       </c>
       <c r="H13">
-        <v>1201410000000.0</v>
+        <v>1191145000000.0</v>
       </c>
       <c r="I13">
         <v>1201410000000.0</v>
       </c>
       <c r="J13">
         <v>1201410000000.0</v>
       </c>
       <c r="K13">
-        <v>1184364000000.0</v>
+        <v>1201410000000.0</v>
       </c>
       <c r="L13">
-        <v>1184364000000.0</v>
+        <v>1201410000000.0</v>
       </c>
       <c r="M13">
         <v>1184364000000.0</v>
       </c>
       <c r="N13">
         <v>1184364000000.0</v>
       </c>
       <c r="O13">
         <v>1184364000000.0</v>
       </c>
       <c r="P13">
         <v>1184364000000.0</v>
       </c>
       <c r="Q13">
+        <v>1184364000000.0</v>
+      </c>
+      <c r="R13">
+        <v>1184364000000.0</v>
+      </c>
+      <c r="S13">
         <v>1143749000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1143749000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>800693000000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13">
-        <v>173124500000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>800693000000.0</v>
+      </c>
+      <c r="W13"/>
       <c r="X13">
         <v>173124500000.0</v>
       </c>
       <c r="Y13">
         <v>173124500000.0</v>
       </c>
       <c r="Z13">
-        <v>175011750000.0</v>
+        <v>173124500000.0</v>
       </c>
       <c r="AA13">
-        <v>175011750000.0</v>
+        <v>173124500000.0</v>
       </c>
       <c r="AB13">
         <v>175011750000.0</v>
       </c>
       <c r="AC13">
         <v>175011750000.0</v>
       </c>
       <c r="AD13">
-        <v>129213250000.0</v>
+        <v>175011750000.0</v>
       </c>
       <c r="AE13">
-        <v>129213250000.0</v>
+        <v>175011750000.0</v>
       </c>
       <c r="AF13">
         <v>129213250000.0</v>
       </c>
       <c r="AG13">
         <v>129213250000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>129213250000.0</v>
+      </c>
+      <c r="AI13">
+        <v>129213250000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>1094848604000.0</v>
+      </c>
+      <c r="C14">
+        <v>1095968404000.0</v>
+      </c>
+      <c r="D14">
         <v>1057699755000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1057740392000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1055832239000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1059826508000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1059826508000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1075762360000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1076617840776.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1073078602485.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1070558449408.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1065185804913.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1060729456709.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1054243991593.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1020306384592.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1174099263886.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1028664829255.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1184363929502.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1174099263886.0</v>
       </c>
       <c r="T14">
         <v>1185484207886.0</v>
       </c>
       <c r="U14">
+        <v>1174099263886.0</v>
+      </c>
+      <c r="V14">
         <v>1185484207886.0</v>
       </c>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
       <c r="W14">
-        <v>1174099263886.0</v>
+        <v>1185484207886.0</v>
       </c>
       <c r="X14">
         <v>1174099263886.0</v>
       </c>
       <c r="Y14">
         <v>1174099263886.0</v>
       </c>
       <c r="Z14">
         <v>1174099263886.0</v>
       </c>
       <c r="AA14">
         <v>1174099263886.0</v>
       </c>
       <c r="AB14">
         <v>1174099263886.0</v>
       </c>
       <c r="AC14">
         <v>1174099263886.0</v>
       </c>
       <c r="AD14">
         <v>1174099263886.0</v>
       </c>
       <c r="AE14">
         <v>1174099263886.0</v>
       </c>
       <c r="AF14">
         <v>1174099263886.0</v>
       </c>
       <c r="AG14">
         <v>1174099263886.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>1174099263886.0</v>
+      </c>
+      <c r="AI14">
+        <v>1174099263886.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
+        <v>72189000000.0</v>
+      </c>
+      <c r="D16">
         <v>69012000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>73806000000.0</v>
       </c>
-      <c r="D16"/>
-[...2 lines deleted...]
-      <c r="G16"/>
+      <c r="F16">
+        <v>75546000000.0</v>
+      </c>
+      <c r="G16">
+        <v>75039000000.0</v>
+      </c>
       <c r="H16">
+        <v>78198000000.0</v>
+      </c>
+      <c r="I16">
+        <v>80256000000.0</v>
+      </c>
+      <c r="J16">
         <v>81084000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>60233000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>205208000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>226028000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>224527000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>252580000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>210535000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>221613000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>180445000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>226704000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>178738000000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>15745000000.0</v>
       </c>
       <c r="C20">
-        <v>372575000000.0</v>
+        <v>15745000000.0</v>
       </c>
       <c r="D20">
-        <v>372575000000.0</v>
+        <v>15745000000.0</v>
       </c>
       <c r="E20">
         <v>372575000000.0</v>
       </c>
       <c r="F20">
         <v>372575000000.0</v>
       </c>
       <c r="G20">
-        <v>671168000000.0</v>
+        <v>372575000000.0</v>
       </c>
       <c r="H20">
-        <v>671168000000.0</v>
+        <v>372575000000.0</v>
       </c>
       <c r="I20">
         <v>671168000000.0</v>
       </c>
       <c r="J20">
+        <v>671168000000.0</v>
+      </c>
+      <c r="K20">
+        <v>671168000000.0</v>
+      </c>
+      <c r="L20">
         <v>4065549000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>82833059000000.0</v>
       </c>
       <c r="M20">
         <v>82833059000000.0</v>
       </c>
       <c r="N20">
         <v>82833059000000.0</v>
       </c>
       <c r="O20">
-        <v>93836931000000.0</v>
+        <v>82833059000000.0</v>
       </c>
       <c r="P20">
-        <v>93836931000000.0</v>
+        <v>82833059000000.0</v>
       </c>
       <c r="Q20">
         <v>93836931000000.0</v>
       </c>
       <c r="R20">
         <v>93836931000000.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>93836931000000.0</v>
+      </c>
       <c r="T20">
-        <v>93873046000000.0</v>
+        <v>93836931000000.0</v>
       </c>
       <c r="U20"/>
       <c r="V20">
-        <v>181640250000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>93873046000000.0</v>
+      </c>
+      <c r="W20"/>
       <c r="X20">
         <v>181640250000.0</v>
       </c>
       <c r="Y20">
         <v>181640250000.0</v>
       </c>
       <c r="Z20">
-        <v>478458250000.0</v>
+        <v>181640250000.0</v>
       </c>
       <c r="AA20">
-        <v>478458250000.0</v>
+        <v>181640250000.0</v>
       </c>
       <c r="AB20">
         <v>478458250000.0</v>
       </c>
       <c r="AC20">
         <v>478458250000.0</v>
       </c>
       <c r="AD20">
-        <v>458876000000.0</v>
+        <v>478458250000.0</v>
       </c>
       <c r="AE20">
-        <v>458876000000.0</v>
+        <v>478458250000.0</v>
       </c>
       <c r="AF20">
         <v>458876000000.0</v>
       </c>
       <c r="AG20">
         <v>458876000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20">
+        <v>458876000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>458876000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>1350906000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1463803000000.0</v>
+      </c>
+      <c r="D21">
         <v>1565101000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1880175000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1933857000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1426231000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1451268000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>681679000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>716893000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>810932000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>8036379000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>8588599000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9118996000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9661561000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>10235903000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10767738000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>11306643000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>11940234000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>12590005000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>13595677000000.0</v>
       </c>
       <c r="U21"/>
       <c r="V21">
-        <v>663781750000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>13595677000000.0</v>
+      </c>
+      <c r="W21"/>
       <c r="X21">
         <v>663781750000.0</v>
       </c>
       <c r="Y21">
         <v>663781750000.0</v>
       </c>
       <c r="Z21">
-        <v>703022500000.0</v>
+        <v>663781750000.0</v>
       </c>
       <c r="AA21">
-        <v>703022500000.0</v>
+        <v>663781750000.0</v>
       </c>
       <c r="AB21">
         <v>703022500000.0</v>
       </c>
       <c r="AC21">
         <v>703022500000.0</v>
       </c>
       <c r="AD21">
-        <v>565566500000.0</v>
+        <v>703022500000.0</v>
       </c>
       <c r="AE21">
-        <v>565566500000.0</v>
+        <v>703022500000.0</v>
       </c>
       <c r="AF21">
         <v>565566500000.0</v>
       </c>
       <c r="AG21">
         <v>565566500000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>565566500000.0</v>
+      </c>
+      <c r="AI21">
+        <v>565566500000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>11723000000.0</v>
+      </c>
+      <c r="C22">
+        <v>12350000000.0</v>
+      </c>
+      <c r="D22">
         <v>14093000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>19389000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>24979000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>21342000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>27404000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>26798000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>19083000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>75735000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>71426000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>73790000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>93632000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>72680000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>71243000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>54052000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>58042000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>40579000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>34497000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>37273000000.0</v>
       </c>
       <c r="U22"/>
       <c r="V22">
-        <v>10552500000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>37273000000.0</v>
+      </c>
+      <c r="W22"/>
       <c r="X22">
         <v>10552500000.0</v>
       </c>
       <c r="Y22">
         <v>10552500000.0</v>
       </c>
       <c r="Z22">
-        <v>17920000000.0</v>
+        <v>10552500000.0</v>
       </c>
       <c r="AA22">
-        <v>17920000000.0</v>
+        <v>10552500000.0</v>
       </c>
       <c r="AB22">
         <v>17920000000.0</v>
       </c>
       <c r="AC22">
         <v>17920000000.0</v>
       </c>
       <c r="AD22">
-        <v>24414000000.0</v>
+        <v>17920000000.0</v>
       </c>
       <c r="AE22">
-        <v>24414000000.0</v>
+        <v>17920000000.0</v>
       </c>
       <c r="AF22">
         <v>24414000000.0</v>
       </c>
       <c r="AG22">
         <v>24414000000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22">
+        <v>24414000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>24414000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>47476833000000.0</v>
+      </c>
+      <c r="C23">
+        <v>46776631000000.0</v>
+      </c>
+      <c r="D23">
         <v>45757642000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>42110592000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>42318884000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>43740723000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>43207884000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>43825151000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>46385848000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>47735756000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>54097256000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1.32039759E+14</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1.33210975E+14</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1.35959043E+14</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1.3921657E+14</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1.54795998E+14</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1.5892141E+14</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1.51137756E+14</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1.55137033E+14</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="U23"/>
+      <c r="V23">
         <v>1.48212737E+14</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>20799379000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7527142500000.0</v>
       </c>
       <c r="X23">
         <v>7527142500000.0</v>
       </c>
       <c r="Y23">
         <v>7527142500000.0</v>
       </c>
       <c r="Z23">
-        <v>5348250250000.0</v>
+        <v>7527142500000.0</v>
       </c>
       <c r="AA23">
-        <v>5348250250000.0</v>
+        <v>7527142500000.0</v>
       </c>
       <c r="AB23">
         <v>5348250250000.0</v>
       </c>
       <c r="AC23">
         <v>5348250250000.0</v>
       </c>
       <c r="AD23">
-        <v>5142406500000.0</v>
+        <v>5348250250000.0</v>
       </c>
       <c r="AE23">
-        <v>5142406500000.0</v>
+        <v>5348250250000.0</v>
       </c>
       <c r="AF23">
         <v>5142406500000.0</v>
       </c>
       <c r="AG23">
         <v>5142406500000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>5142406500000.0</v>
+      </c>
+      <c r="AI23">
+        <v>5142406500000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>6220973000000.0</v>
+      </c>
       <c r="C24">
+        <v>6241667000000.0</v>
+      </c>
+      <c r="D24">
+        <v>6129597000000.0</v>
+      </c>
+      <c r="E24">
         <v>3090819000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2566125000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2608384000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2468571000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2665806000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2927273000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2967689000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2969026000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>783449000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>887705000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>990701000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1102048000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>738979000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>779337000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>724385000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
+        <v>6218885000000.0</v>
+      </c>
+      <c r="E25">
         <v>3179538000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2667543000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2725352000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2609619000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2821549000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25">
         <v>738979000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>779337000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>724385000000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-15244027000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-15735416000000.0</v>
+      </c>
+      <c r="D28">
         <v>-15012522000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-14274097000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-13113471000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-14308964000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-14358486000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-15780242000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-16157458000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-16177143000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-20808670000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-22409237000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-21977140000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-24507261000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-26567421000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-29155229000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-32766472000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-24648776000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-28768896000000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="U28"/>
+      <c r="V28">
         <v>-18215523000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>15721748000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3162333500000.0</v>
       </c>
       <c r="X28">
         <v>-3162333500000.0</v>
       </c>
       <c r="Y28">
         <v>-3162333500000.0</v>
       </c>
       <c r="Z28">
-        <v>-1263343000000.0</v>
+        <v>-3162333500000.0</v>
       </c>
       <c r="AA28">
-        <v>-1263343000000.0</v>
+        <v>-3162333500000.0</v>
       </c>
       <c r="AB28">
         <v>-1263343000000.0</v>
       </c>
       <c r="AC28">
         <v>-1263343000000.0</v>
       </c>
       <c r="AD28">
-        <v>-1451490000000.0</v>
+        <v>-1263343000000.0</v>
       </c>
       <c r="AE28">
-        <v>-1451490000000.0</v>
+        <v>-1263343000000.0</v>
       </c>
       <c r="AF28">
         <v>-1451490000000.0</v>
       </c>
       <c r="AG28">
         <v>-1451490000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>-1451490000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-1451490000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
-      <c r="C29"/>
+      <c r="B29">
+        <v>40451246000000.0</v>
+      </c>
+      <c r="C29">
+        <v>39897382000000.0</v>
+      </c>
       <c r="D29">
+        <v>39392111000000.0</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29">
         <v>36570720000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>37219214000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>37608819000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>38595617000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>40714640000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>41225160000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>41639693000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1.1952096E+14</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1.20720766E+14</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1.23942472E+14</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1.26458026E+14</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1.42465754E+14</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1.46546489E+14</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>4180358000000.0</v>
+      </c>
+      <c r="C30">
+        <v>5455221000000.0</v>
+      </c>
+      <c r="D30">
         <v>4979519000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4521292000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4691742000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4193132000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3459695000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4443846000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5732121000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4677379000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3318694000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3536379000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2476006000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1966532000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2460790000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2385520000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2535682000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2198259000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3327695000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2861003000000.0</v>
       </c>
       <c r="U30"/>
       <c r="V30">
+        <v>2861003000000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30">
         <v>1107872000000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30"/>
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31"/>
       <c r="N31">
+        <v>27470558000000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>31852135000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>36311801000000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
-      <c r="C32"/>
+      <c r="B32">
+        <v>19257882000000.0</v>
+      </c>
+      <c r="C32">
+        <v>18897303000000.0</v>
+      </c>
       <c r="D32">
+        <v>18411702000000.0</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32">
         <v>14838773000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>15878742000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>16292802000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>18025563000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>19455881000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>19857087000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>20794747000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>18715682000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>18384905000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>19778299000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>22018022000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>22993374000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>27162071000000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>16255415000000.0</v>
+      </c>
+      <c r="C33">
+        <v>16434067000000.0</v>
+      </c>
+      <c r="D33">
         <v>16698416000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>17298020000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>17188938000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>16779635000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>16870192000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>16600195000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>17294515000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>18667932000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>20479965000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1.00992147E+14</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1.02832307E+14</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1.04644249E+14</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1.05036092E+14</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1.1933839E+14</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1.19700136E+14</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1.20266112E+14</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1.19073336E+14</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="U33"/>
+      <c r="V33">
         <v>1.19525846E+14</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>-15721748000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2645729000000.0</v>
       </c>
       <c r="X33">
         <v>2645729000000.0</v>
       </c>
       <c r="Y33">
         <v>2645729000000.0</v>
       </c>
       <c r="Z33">
-        <v>3022340250000.0</v>
+        <v>2645729000000.0</v>
       </c>
       <c r="AA33">
-        <v>3022340250000.0</v>
+        <v>2645729000000.0</v>
       </c>
       <c r="AB33">
         <v>3022340250000.0</v>
       </c>
       <c r="AC33">
         <v>3022340250000.0</v>
       </c>
       <c r="AD33">
-        <v>3298393250000.0</v>
+        <v>3022340250000.0</v>
       </c>
       <c r="AE33">
-        <v>3298393250000.0</v>
+        <v>3022340250000.0</v>
       </c>
       <c r="AF33">
         <v>3298393250000.0</v>
       </c>
       <c r="AG33">
         <v>3298393250000.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33">
+        <v>3298393250000.0</v>
+      </c>
+      <c r="AI33">
+        <v>3298393250000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>6532353000000.0</v>
+      </c>
+      <c r="C35">
+        <v>6509156000000.0</v>
+      </c>
+      <c r="D35">
         <v>6398461000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>3352823000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2833034000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2882939000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2759193000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2967180000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>3233482000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>3359678000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>5554712000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3703206000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>3896358000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>4099872000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>4330770000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3332906000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3727884000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3719837000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>3818896000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>4702969000000.0</v>
       </c>
       <c r="U35"/>
       <c r="V35">
-        <v>886338500000.0</v>
+        <v>4702969000000.0</v>
       </c>
       <c r="W35">
-        <v>886338500000.0</v>
+        <v>-20799379000000.0</v>
       </c>
       <c r="X35">
         <v>886338500000.0</v>
       </c>
       <c r="Y35">
         <v>886338500000.0</v>
       </c>
       <c r="Z35">
-        <v>357307250000.0</v>
+        <v>886338500000.0</v>
       </c>
       <c r="AA35">
-        <v>357307250000.0</v>
+        <v>886338500000.0</v>
       </c>
       <c r="AB35">
         <v>357307250000.0</v>
       </c>
       <c r="AC35">
         <v>357307250000.0</v>
       </c>
       <c r="AD35">
-        <v>290516500000.0</v>
+        <v>357307250000.0</v>
       </c>
       <c r="AE35">
-        <v>290516500000.0</v>
+        <v>357307250000.0</v>
       </c>
       <c r="AF35">
         <v>290516500000.0</v>
       </c>
       <c r="AG35">
         <v>290516500000.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35">
+        <v>290516500000.0</v>
+      </c>
+      <c r="AI35">
+        <v>290516500000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>950644000000.0</v>
+      </c>
+      <c r="C36">
+        <v>537417000000.0</v>
+      </c>
+      <c r="D36">
         <v>554212000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>567366000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>344108000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2638001000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2459276000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>51906000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>57022000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>93305000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>118711000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1053116000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>720280000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>711697000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>810615000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>777295000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>907575000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>162040000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>884488000000.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36">
+      <c r="U36"/>
+      <c r="V36">
         <v>1046870000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-15721748000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>886215250000.0</v>
       </c>
       <c r="X36">
         <v>886215250000.0</v>
       </c>
       <c r="Y36">
         <v>886215250000.0</v>
       </c>
       <c r="Z36">
-        <v>447543500000.0</v>
+        <v>886215250000.0</v>
       </c>
       <c r="AA36">
-        <v>447543500000.0</v>
+        <v>886215250000.0</v>
       </c>
       <c r="AB36">
         <v>447543500000.0</v>
       </c>
       <c r="AC36">
         <v>447543500000.0</v>
       </c>
       <c r="AD36">
-        <v>411819750000.0</v>
+        <v>447543500000.0</v>
       </c>
       <c r="AE36">
-        <v>411819750000.0</v>
+        <v>447543500000.0</v>
       </c>
       <c r="AF36">
         <v>411819750000.0</v>
       </c>
       <c r="AG36">
         <v>411819750000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36">
+        <v>411819750000.0</v>
+      </c>
+      <c r="AI36">
+        <v>411819750000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
+        <v>608291000000.0</v>
+      </c>
+      <c r="E38">
         <v>572183000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>348846000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>365502000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>106663000000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>116816000000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38"/>
       <c r="N38">
+        <v>796824000000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>596400000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>638180000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>198884000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>202645000000.0</v>
       </c>
-      <c r="R38"/>
-      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>1004697000000.0</v>
+        <v>3349754000000.0</v>
       </c>
       <c r="C39">
+        <v>844712000000.0</v>
+      </c>
+      <c r="D39">
+        <v>2004697000000.0</v>
+      </c>
+      <c r="E39">
         <v>955915000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1857096000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1963532000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1922634000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1761674000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>845683000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>888923000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2468837000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1967167000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3537041000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2353481000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>2373167000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1215617000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>996302000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1151781000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1145896000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>4671151000000.0</v>
       </c>
       <c r="U39"/>
       <c r="V39">
+        <v>4671151000000.0</v>
+      </c>
+      <c r="W39">
+        <v>-15721748000000.0</v>
+      </c>
+      <c r="X39">
         <v>1260187000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>940424000000.0</v>
       </c>
       <c r="Y39">
         <v>940424000000.0</v>
       </c>
       <c r="Z39">
-        <v>781883750000.0</v>
+        <v>940424000000.0</v>
       </c>
       <c r="AA39">
-        <v>781883750000.0</v>
+        <v>940424000000.0</v>
       </c>
       <c r="AB39">
         <v>781883750000.0</v>
       </c>
       <c r="AC39">
         <v>781883750000.0</v>
       </c>
       <c r="AD39">
-        <v>368109250000.0</v>
+        <v>781883750000.0</v>
       </c>
       <c r="AE39">
-        <v>368109250000.0</v>
+        <v>781883750000.0</v>
       </c>
       <c r="AF39">
         <v>368109250000.0</v>
       </c>
       <c r="AG39">
         <v>368109250000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39">
+        <v>368109250000.0</v>
+      </c>
+      <c r="AI39">
+        <v>368109250000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>8694484000000.0</v>
+      </c>
+      <c r="C40">
+        <v>8437324000000.0</v>
+      </c>
+      <c r="D40">
         <v>7800365000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>7334015000000.0</v>
       </c>
-      <c r="D40">
-[...4 lines deleted...]
-      </c>
       <c r="F40">
-        <v>6310500000000.0</v>
+        <v>7114380000000.0</v>
       </c>
       <c r="G40">
+        <v>7364184000000.0</v>
+      </c>
+      <c r="H40">
+        <v>6676148000000.0</v>
+      </c>
+      <c r="I40">
         <v>5892024000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>6049722000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5979781000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>10331938000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>9550883000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>9227242000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>9335398000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>9672905000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>9155022000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>8829798000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>10232279000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>9040413000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>10408172000000.0</v>
       </c>
       <c r="U40"/>
       <c r="V40">
-        <v>1280987250000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>10408172000000.0</v>
+      </c>
+      <c r="W40"/>
       <c r="X40">
         <v>1280987250000.0</v>
       </c>
       <c r="Y40">
         <v>1280987250000.0</v>
       </c>
       <c r="Z40">
-        <v>1102930250000.0</v>
+        <v>1280987250000.0</v>
       </c>
       <c r="AA40">
-        <v>1102930250000.0</v>
+        <v>1280987250000.0</v>
       </c>
       <c r="AB40">
         <v>1102930250000.0</v>
       </c>
       <c r="AC40">
         <v>1102930250000.0</v>
       </c>
       <c r="AD40">
-        <v>622053500000.0</v>
+        <v>1102930250000.0</v>
       </c>
       <c r="AE40">
-        <v>622053500000.0</v>
+        <v>1102930250000.0</v>
       </c>
       <c r="AF40">
         <v>622053500000.0</v>
       </c>
       <c r="AG40">
         <v>622053500000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40">
+        <v>622053500000.0</v>
+      </c>
+      <c r="AI40">
+        <v>622053500000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>2360316000000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>2504500000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>2593927000000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>2.50252238E+14</v>
+      </c>
+      <c r="C42">
+        <v>2.49480714E+14</v>
+      </c>
+      <c r="D42">
         <v>2.49357727E+14</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>2.48940504E+14</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2.48488765E+14</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>2.47697487E+14</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>2.4745126E+14</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>2.47524241E+14</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>2.47653354E+14</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>2.45025613E+14</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2.41603943E+14</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>2.40642061E+14</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>2.4024476E+14</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>2.38034858E+14</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>2.3638655E+14</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>2.3220515E+14</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>2.3220515E+14</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>2.1860647E+14</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>2.17945397E+14</v>
       </c>
-      <c r="S42"/>
-      <c r="T42">
+      <c r="U42"/>
+      <c r="V42">
         <v>1.94968755E+14</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>683334000000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>77834104250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19613175500000.0</v>
       </c>
       <c r="Y42">
         <v>19613175500000.0</v>
       </c>
       <c r="Z42">
-        <v>14431006000000.0</v>
+        <v>19613175500000.0</v>
       </c>
       <c r="AA42">
-        <v>14431006000000.0</v>
+        <v>19613175500000.0</v>
       </c>
       <c r="AB42">
         <v>14431006000000.0</v>
       </c>
       <c r="AC42">
         <v>14431006000000.0</v>
       </c>
       <c r="AD42">
-        <v>9122025750000.0</v>
+        <v>14431006000000.0</v>
       </c>
       <c r="AE42">
-        <v>9122025750000.0</v>
+        <v>14431006000000.0</v>
       </c>
       <c r="AF42">
         <v>9122025750000.0</v>
       </c>
       <c r="AG42">
         <v>9122025750000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42">
+        <v>9122025750000.0</v>
+      </c>
+      <c r="AI42">
+        <v>9122025750000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
-      <c r="C45"/>
+      <c r="B45">
+        <v>1642082000000.0</v>
+      </c>
+      <c r="C45">
+        <v>1529693000000.0</v>
+      </c>
       <c r="D45">
+        <v>1489832000000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
         <v>1399835000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1309667000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1291381000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1208651000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1260831000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1718203000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2420232000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2717119000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2715442000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2724871000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2710845000000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>2705653000000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>696469000000.0</v>
+      </c>
+      <c r="C46">
+        <v>616617000000.0</v>
+      </c>
+      <c r="D46">
         <v>622356000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>580743000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>499207000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>449260000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>456997000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>387179000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>431303000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>749377000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1038618000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1218963000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1301107000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1361274000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1457341000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1530120000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1585513000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1457018000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1470250000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1333075000000.0</v>
       </c>
       <c r="U46"/>
       <c r="V46">
-        <v>206714250000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1333075000000.0</v>
+      </c>
+      <c r="W46"/>
       <c r="X46">
         <v>206714250000.0</v>
       </c>
       <c r="Y46">
         <v>206714250000.0</v>
       </c>
       <c r="Z46">
-        <v>168846000000.0</v>
+        <v>206714250000.0</v>
       </c>
       <c r="AA46">
-        <v>168846000000.0</v>
+        <v>206714250000.0</v>
       </c>
       <c r="AB46">
         <v>168846000000.0</v>
       </c>
       <c r="AC46">
         <v>168846000000.0</v>
       </c>
       <c r="AD46">
-        <v>113077750000.0</v>
+        <v>168846000000.0</v>
       </c>
       <c r="AE46">
-        <v>113077750000.0</v>
+        <v>168846000000.0</v>
       </c>
       <c r="AF46">
         <v>113077750000.0</v>
       </c>
       <c r="AG46">
         <v>113077750000.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46">
+        <v>113077750000.0</v>
+      </c>
+      <c r="AI46">
+        <v>113077750000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
+        <v>622356000000.0</v>
+      </c>
+      <c r="E47">
         <v>580743000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>499207000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>449260000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>456997000000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>387179000000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
-[...1 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47"/>
       <c r="N47">
+        <v>1301107000000.0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47">
         <v>1457341000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1530120000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1585513000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1457018000000.0</v>
       </c>
-      <c r="R47"/>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-2.14737614E+14</v>
+      </c>
+      <c r="C48">
+        <v>-2.1507577E+14</v>
+      </c>
+      <c r="D48">
         <v>-2.15334E+14</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-2.14920194E+14</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-2.14725182E+14</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-2.14429221E+14</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-2.14119215E+14</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-2.1327464E+14</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-2.11653392E+14</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-2.09758288E+14</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-2.08928904E+14</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1.28176378E+14</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1.25639667E+14</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1.22342777E+14</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1.18480548E+14</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-99346707000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-92777130000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-85599990000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-79129324000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-65286739000000.0</v>
       </c>
       <c r="U48"/>
       <c r="V48">
-        <v>-14434909500000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-65286739000000.0</v>
+      </c>
+      <c r="W48"/>
       <c r="X48">
         <v>-14434909500000.0</v>
       </c>
       <c r="Y48">
         <v>-14434909500000.0</v>
       </c>
       <c r="Z48">
-        <v>-10797402000000.0</v>
+        <v>-14434909500000.0</v>
       </c>
       <c r="AA48">
-        <v>-10797402000000.0</v>
+        <v>-14434909500000.0</v>
       </c>
       <c r="AB48">
         <v>-10797402000000.0</v>
       </c>
       <c r="AC48">
         <v>-10797402000000.0</v>
       </c>
       <c r="AD48">
-        <v>-5109510250000.0</v>
+        <v>-10797402000000.0</v>
       </c>
       <c r="AE48">
-        <v>-5109510250000.0</v>
+        <v>-10797402000000.0</v>
       </c>
       <c r="AF48">
         <v>-5109510250000.0</v>
       </c>
       <c r="AG48">
         <v>-5109510250000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48">
+        <v>-5109510250000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-5109510250000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
-      <c r="C50"/>
+      <c r="B50">
+        <v>1832592000000.0</v>
+      </c>
+      <c r="C50">
+        <v>1627045000000.0</v>
+      </c>
       <c r="D50">
+        <v>1457489000000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
         <v>1940311000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>2048681000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>2151008000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>1883963000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1807148000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>772097000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>740402000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>612760000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>410448000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>407440000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>434881000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1545186000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>1557954000000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>8220598000000.0</v>
+      </c>
+      <c r="C51">
+        <v>7999311000000.0</v>
+      </c>
+      <c r="D51">
         <v>7742643000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>4374588000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>4665904000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>4827158000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>4819038000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4756455000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>4960378000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>4133975000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>4335265000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>2203108000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>2142443000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>2263903000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2441756000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2461758000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>2511811000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>2423894000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>2382012000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2274964000000.0</v>
       </c>
       <c r="U51"/>
       <c r="V51">
-        <v>667487750000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2274964000000.0</v>
+      </c>
+      <c r="W51"/>
       <c r="X51">
         <v>667487750000.0</v>
       </c>
       <c r="Y51">
         <v>667487750000.0</v>
       </c>
       <c r="Z51">
-        <v>262763250000.0</v>
+        <v>667487750000.0</v>
       </c>
       <c r="AA51">
-        <v>262763250000.0</v>
+        <v>667487750000.0</v>
       </c>
       <c r="AB51">
         <v>262763250000.0</v>
       </c>
       <c r="AC51">
         <v>262763250000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
+      <c r="AD51">
+        <v>262763250000.0</v>
+      </c>
+      <c r="AE51">
+        <v>262763250000.0</v>
+      </c>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>1523758000000.0</v>
+        <v>1892966000000.0</v>
       </c>
       <c r="C52">
+        <v>1682662000000.0</v>
+      </c>
+      <c r="D52">
+        <v>1590027000000.0</v>
+      </c>
+      <c r="E52">
         <v>1195050000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1998361000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2101806000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2209419000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1934906000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1863690000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>905711000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>902704000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>806576000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>606401000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>606241000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>615486000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1722779000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1732474000000.0</v>
       </c>
-      <c r="Q52">
-[...2 lines deleted...]
-      <c r="R52">
+      <c r="S52">
+        <v>1837146000000.0</v>
+      </c>
+      <c r="T52">
         <v>1605668000000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="U52"/>
+      <c r="V52">
         <v>1571101000000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52"/>
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>214958000000.0</v>
+      </c>
+      <c r="C53">
+        <v>295554000000.0</v>
+      </c>
+      <c r="D53">
         <v>305752000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>667291000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>776754000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>1646960000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>1750435000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>455941000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>2376610000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>3114669000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>2614399000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>857931000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>152406000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>150937000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>266101000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>185432000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>352965000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>408355000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>404701000000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="U53"/>
+      <c r="V53">
         <v>626977000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>31443496000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100615750000.0</v>
       </c>
       <c r="X53">
         <v>100615750000.0</v>
       </c>
       <c r="Y53">
         <v>100615750000.0</v>
       </c>
       <c r="Z53">
-        <v>-85709000000.0</v>
+        <v>100615750000.0</v>
       </c>
       <c r="AA53">
-        <v>-85709000000.0</v>
+        <v>100615750000.0</v>
       </c>
       <c r="AB53">
         <v>-85709000000.0</v>
       </c>
       <c r="AC53">
         <v>-85709000000.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53"/>
+      <c r="AD53">
+        <v>-85709000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>-85709000000.0</v>
+      </c>
       <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>47476833000000.0</v>
+      </c>
+      <c r="C55">
+        <v>46776631000000.0</v>
+      </c>
+      <c r="D55">
         <v>45757642000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>42110592000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>42318884000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>43740723000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>43207884000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>43825151000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>46385848000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>47735756000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>54097256000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1.32039759E+14</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1.33210975E+14</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1.35959043E+14</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1.3921657E+14</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1.54795998E+14</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1.5892141E+14</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1.51137756E+14</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1.55137033E+14</v>
-      </c>
-[...2 lines deleted...]
-        <v>1.48212737E+14</v>
       </c>
       <c r="U55"/>
       <c r="V55">
-        <v>7527142500000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.48212737E+14</v>
+      </c>
+      <c r="W55"/>
       <c r="X55">
         <v>7527142500000.0</v>
       </c>
       <c r="Y55">
         <v>7527142500000.0</v>
       </c>
       <c r="Z55">
-        <v>5348250250000.0</v>
+        <v>7527142500000.0</v>
       </c>
       <c r="AA55">
-        <v>5348250250000.0</v>
+        <v>7527142500000.0</v>
       </c>
       <c r="AB55">
         <v>5348250250000.0</v>
       </c>
       <c r="AC55">
         <v>5348250250000.0</v>
       </c>
       <c r="AD55">
-        <v>5142406500000.0</v>
+        <v>5348250250000.0</v>
       </c>
       <c r="AE55">
-        <v>5142406500000.0</v>
+        <v>5348250250000.0</v>
       </c>
       <c r="AF55">
         <v>5142406500000.0</v>
       </c>
       <c r="AG55">
         <v>5142406500000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AH55">
+        <v>5142406500000.0</v>
+      </c>
+      <c r="AI55">
+        <v>5142406500000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>31221418000000.0</v>
+      </c>
+      <c r="C56">
+        <v>30342564000000.0</v>
+      </c>
+      <c r="D56">
         <v>29059226000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>24812572000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>25129946000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>26961088000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>26337692000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>27224956000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>29091333000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>29067824000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>33617291000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>31047612000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>30378668000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>31314794000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>34180478000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>35457608000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>39221274000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>30871644000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>36063697000000.0</v>
       </c>
-      <c r="S56"/>
-      <c r="T56">
+      <c r="U56"/>
+      <c r="V56">
         <v>28686891000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>15721748000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4881413500000.0</v>
       </c>
       <c r="X56">
         <v>4881413500000.0</v>
       </c>
       <c r="Y56">
         <v>4881413500000.0</v>
       </c>
       <c r="Z56">
-        <v>2325910000000.0</v>
+        <v>4881413500000.0</v>
       </c>
       <c r="AA56">
-        <v>2325910000000.0</v>
+        <v>4881413500000.0</v>
       </c>
       <c r="AB56">
         <v>2325910000000.0</v>
       </c>
       <c r="AC56">
         <v>2325910000000.0</v>
       </c>
       <c r="AD56">
-        <v>1844013250000.0</v>
+        <v>2325910000000.0</v>
       </c>
       <c r="AE56">
-        <v>1844013250000.0</v>
+        <v>2325910000000.0</v>
       </c>
       <c r="AF56">
         <v>1844013250000.0</v>
       </c>
       <c r="AG56">
         <v>1844013250000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:33">
+      <c r="AH56">
+        <v>1844013250000.0</v>
+      </c>
+      <c r="AI56">
+        <v>1844013250000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>11963536000000.0</v>
+      </c>
+      <c r="C57">
+        <v>11445261000000.0</v>
+      </c>
+      <c r="D57">
         <v>10647524000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>9655217000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>10291173000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>11082346000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>10044890000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>9199393000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>9635452000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>9210737000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>12822544000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>12331930000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>11993763000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>11536495000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>12162456000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>12464234000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>12059203000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>12895094000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>12293693000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>12986852000000.0</v>
       </c>
       <c r="U57"/>
       <c r="V57">
-        <v>1440959250000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>12986852000000.0</v>
+      </c>
+      <c r="W57"/>
       <c r="X57">
         <v>1440959250000.0</v>
       </c>
       <c r="Y57">
         <v>1440959250000.0</v>
       </c>
       <c r="Z57">
-        <v>1275034000000.0</v>
+        <v>1440959250000.0</v>
       </c>
       <c r="AA57">
-        <v>1275034000000.0</v>
+        <v>1440959250000.0</v>
       </c>
       <c r="AB57">
         <v>1275034000000.0</v>
       </c>
       <c r="AC57">
         <v>1275034000000.0</v>
       </c>
       <c r="AD57">
-        <v>747065500000.0</v>
+        <v>1275034000000.0</v>
       </c>
       <c r="AE57">
-        <v>747065500000.0</v>
+        <v>1275034000000.0</v>
       </c>
       <c r="AF57">
         <v>747065500000.0</v>
       </c>
       <c r="AG57">
         <v>747065500000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:33">
+      <c r="AH57">
+        <v>747065500000.0</v>
+      </c>
+      <c r="AI57">
+        <v>747065500000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>18495889000000.0</v>
+      </c>
+      <c r="C58">
+        <v>17954417000000.0</v>
+      </c>
+      <c r="D58">
         <v>17045985000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>13008040000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>13124207000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>13965285000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>12804083000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>12166573000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>12868934000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>12570415000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>18377256000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>16035136000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>15890121000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>15636367000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>16493226000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>15797140000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>15787087000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>16614931000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>16112589000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>17689821000000.0</v>
       </c>
       <c r="U58"/>
       <c r="V58">
-        <v>2327297750000.0</v>
+        <v>17689821000000.0</v>
       </c>
       <c r="W58">
-        <v>2327297750000.0</v>
+        <v>-20799379000000.0</v>
       </c>
       <c r="X58">
         <v>2327297750000.0</v>
       </c>
       <c r="Y58">
         <v>2327297750000.0</v>
       </c>
       <c r="Z58">
-        <v>1632341250000.0</v>
+        <v>2327297750000.0</v>
       </c>
       <c r="AA58">
-        <v>1632341250000.0</v>
+        <v>2327297750000.0</v>
       </c>
       <c r="AB58">
         <v>1632341250000.0</v>
       </c>
       <c r="AC58">
         <v>1632341250000.0</v>
       </c>
       <c r="AD58">
-        <v>1037582000000.0</v>
+        <v>1632341250000.0</v>
       </c>
       <c r="AE58">
-        <v>1037582000000.0</v>
+        <v>1632341250000.0</v>
       </c>
       <c r="AF58">
         <v>1037582000000.0</v>
       </c>
       <c r="AG58">
         <v>1037582000000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:33">
+      <c r="AH58">
+        <v>1037582000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1037582000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>32397681000000.0</v>
+      </c>
+      <c r="C60">
+        <v>32028670000000.0</v>
+      </c>
+      <c r="D60">
         <v>31805025000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>32080718000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>32064284000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>32562149000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>32989240000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>34045848000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>35980219000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>37485374000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>37930265000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1.18124751E+14</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1.19422613E+14</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1.22544331E+14</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1.24921097E+14</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1.4091647E+14</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1.44978431E+14</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1.35990183E+14</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1.40316692E+14</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="U60"/>
+      <c r="V60">
         <v>1.30482709E+14</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>20799379000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5199844750000.0</v>
       </c>
       <c r="X60">
         <v>5199844750000.0</v>
       </c>
       <c r="Y60">
         <v>5199844750000.0</v>
       </c>
       <c r="Z60">
-        <v>3715909000000.0</v>
+        <v>5199844750000.0</v>
       </c>
       <c r="AA60">
-        <v>3715909000000.0</v>
+        <v>5199844750000.0</v>
       </c>
       <c r="AB60">
         <v>3715909000000.0</v>
       </c>
       <c r="AC60">
         <v>3715909000000.0</v>
       </c>
       <c r="AD60">
-        <v>4104824500000.0</v>
+        <v>3715909000000.0</v>
       </c>
       <c r="AE60">
-        <v>4104824500000.0</v>
+        <v>3715909000000.0</v>
       </c>
       <c r="AF60">
         <v>4104824500000.0</v>
       </c>
       <c r="AG60">
         <v>4104824500000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60">
+        <v>4104824500000.0</v>
+      </c>
+      <c r="AI60">
+        <v>4104824500000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6722,6296 +7064,6656 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
         <v>8494586000000.0</v>
       </c>
       <c r="C2">
         <v>7413392000000.0</v>
       </c>
       <c r="D2">
         <v>7764327000000.0</v>
       </c>
       <c r="E2">
         <v>5479970000000.0</v>
       </c>
       <c r="F2">
         <v>3775719000000.0</v>
       </c>
       <c r="G2">
         <v>2438506000000.0</v>
       </c>
       <c r="H2">
         <v>2781117000000.0</v>
       </c>
       <c r="I2">
         <v>1603334000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3">
         <v>748552000000.0</v>
       </c>
       <c r="C3">
         <v>744175000000.0</v>
       </c>
       <c r="D3">
         <v>2671148000000.0</v>
       </c>
       <c r="E3">
         <v>2912887000000.0</v>
       </c>
       <c r="F3">
         <v>2417006000000.0</v>
       </c>
       <c r="G3">
         <v>1247431000000.0</v>
       </c>
       <c r="H3">
         <v>962334000000.0</v>
       </c>
       <c r="I3">
         <v>621713000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5">
-        <v>-378254000000.0</v>
+        <v>-563888000000.0</v>
       </c>
       <c r="C5">
         <v>-4791467000000.0</v>
       </c>
       <c r="D5">
         <v>-90053307000000.0</v>
       </c>
       <c r="E5">
         <v>-40351285000000.0</v>
       </c>
       <c r="F5">
         <v>-21994854000000.0</v>
       </c>
       <c r="G5">
         <v>-16134537000000.0</v>
       </c>
       <c r="H5">
         <v>-23667778000000.0</v>
       </c>
       <c r="I5">
         <v>-11629768000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
-        <v>370298000000.0</v>
+        <v>184664000000.0</v>
       </c>
       <c r="C6">
         <v>-4047292000000.0</v>
       </c>
       <c r="D6">
         <v>-87382159000000.0</v>
       </c>
       <c r="E6">
         <v>-37438398000000.0</v>
       </c>
       <c r="F6">
         <v>-19577848000000.0</v>
       </c>
       <c r="G6">
         <v>-14887106000000.0</v>
       </c>
       <c r="H6">
         <v>-22705444000000.0</v>
       </c>
       <c r="I6">
         <v>-11008055000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>9827531000000.0</v>
       </c>
       <c r="C9">
         <v>8481070000000.0</v>
       </c>
       <c r="D9">
         <v>7021165000000.0</v>
       </c>
       <c r="E9">
         <v>5869197000000.0</v>
       </c>
       <c r="F9">
         <v>760045000000.0</v>
       </c>
       <c r="G9">
         <v>889369000000.0</v>
       </c>
       <c r="H9">
         <v>-477220000000.0</v>
       </c>
       <c r="I9">
         <v>-166823000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>-1086604000000.0</v>
       </c>
       <c r="C10">
         <v>-5275830000000.0</v>
       </c>
       <c r="D10">
         <v>-90634418000000.0</v>
       </c>
       <c r="E10">
         <v>-40544556000000.0</v>
       </c>
       <c r="F10">
         <v>-22211302000000.0</v>
       </c>
       <c r="G10">
         <v>-16788657000000.0</v>
       </c>
       <c r="H10">
         <v>-24159938000000.0</v>
       </c>
       <c r="I10">
         <v>-11743089000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11">
         <v>415081000000.0</v>
       </c>
       <c r="C11">
         <v>189025000000.0</v>
       </c>
       <c r="D11">
         <v>-115692000000.0</v>
       </c>
       <c r="E11">
         <v>-136064000000.0</v>
       </c>
       <c r="F11">
         <v>217940000000.0</v>
       </c>
       <c r="G11">
         <v>-53440000000.0</v>
       </c>
       <c r="H11">
         <v>-78296000000.0</v>
       </c>
       <c r="I11">
         <v>6765000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12">
         <v>535152000000.0</v>
       </c>
       <c r="C12">
         <v>494053000000.0</v>
       </c>
       <c r="D12">
         <v>369285000000.0</v>
       </c>
       <c r="E12">
         <v>193271000000.0</v>
       </c>
       <c r="F12">
         <v>263732000000.0</v>
       </c>
       <c r="G12">
         <v>186265000000.0</v>
       </c>
       <c r="H12">
         <v>111918000000.0</v>
       </c>
       <c r="I12">
         <v>72532000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>107</v>
+      </c>
+      <c r="B13">
+        <v>51265000000.0</v>
+      </c>
       <c r="C13">
         <v>2589686000000.0</v>
       </c>
       <c r="D13">
         <v>1099607000000.0</v>
       </c>
       <c r="E13">
         <v>178861000000.0</v>
       </c>
       <c r="F13">
         <v>46011000000.0</v>
       </c>
       <c r="G13">
         <v>2601588000000.0</v>
       </c>
       <c r="H13">
         <v>261690000000.0</v>
       </c>
       <c r="I13">
         <v>835748000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>108</v>
+      </c>
+      <c r="B14">
+        <v>316031000000.0</v>
+      </c>
       <c r="C14">
         <v>309931000000.0</v>
       </c>
       <c r="D14">
         <v>123097000000.0</v>
       </c>
       <c r="E14">
         <v>837331000000.0</v>
       </c>
       <c r="F14">
         <v>1038310000000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>-1185654000000.0</v>
       </c>
       <c r="C15">
         <v>-5154924000000.0</v>
       </c>
       <c r="D15">
         <v>-90395629000000.0</v>
       </c>
       <c r="E15">
         <v>-40408492000000.0</v>
       </c>
       <c r="F15">
         <v>-22429242000000.0</v>
       </c>
       <c r="G15">
         <v>-16735217000000.0</v>
       </c>
       <c r="H15">
         <v>-24081642000000.0</v>
       </c>
       <c r="I15">
         <v>-11749854000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>110</v>
+      </c>
+      <c r="B16">
+        <v>-1185654000000.0</v>
+      </c>
       <c r="C16">
         <v>-5154924000000.0</v>
       </c>
       <c r="D16">
         <v>-90395629000000.0</v>
       </c>
       <c r="E16">
         <v>-39571161000000.0</v>
       </c>
       <c r="F16">
         <v>-21390932000000.0</v>
       </c>
       <c r="G16">
         <v>-14208571000000.0</v>
       </c>
       <c r="H16">
         <v>-22761618000000.0</v>
       </c>
       <c r="I16">
         <v>-11240099000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>111</v>
+      </c>
+      <c r="B17">
+        <v>-1501685000000.0</v>
+      </c>
       <c r="C17">
         <v>-5464855000000.0</v>
       </c>
       <c r="D17">
         <v>-90518726000000.0</v>
       </c>
       <c r="E17">
         <v>-40408492000000.0</v>
       </c>
       <c r="F17">
         <v>-22429242000000.0</v>
       </c>
       <c r="G17">
         <v>-16735217000000.0</v>
       </c>
       <c r="H17">
         <v>-24081642000000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>112</v>
+      </c>
+      <c r="B18">
+        <v>37953000000.0</v>
+      </c>
       <c r="C18">
         <v>242396000000.0</v>
       </c>
       <c r="D18">
         <v>266495000000.0</v>
       </c>
       <c r="E18">
         <v>384839000000.0</v>
       </c>
       <c r="F18">
         <v>59676000000.0</v>
       </c>
       <c r="G18">
         <v>25631000000.0</v>
       </c>
       <c r="H18">
         <v>135263000000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
         <v>-378254000000.0</v>
       </c>
       <c r="C21">
         <v>-2240874000000.0</v>
       </c>
       <c r="D21">
         <v>-10278970000000.0</v>
       </c>
       <c r="E21">
         <v>-30329628000000.0</v>
       </c>
       <c r="F21">
         <v>-22384656000000.0</v>
       </c>
       <c r="G21">
         <v>-14728263000000.0</v>
       </c>
       <c r="H21">
         <v>-22037303000000.0</v>
       </c>
       <c r="I21">
         <v>-11719964000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
         <v>18700371000000.0</v>
       </c>
       <c r="C23">
         <v>18135336000000.0</v>
       </c>
       <c r="D23">
         <v>25064462000000.0</v>
       </c>
       <c r="E23">
         <v>41678795000000.0</v>
       </c>
       <c r="F23">
         <v>26920420000000.0</v>
       </c>
       <c r="G23">
         <v>13494852000000.0</v>
       </c>
       <c r="H23">
         <v>23327834000000.0</v>
       </c>
       <c r="I23">
         <v>13374778000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>119</v>
+      </c>
+      <c r="B25">
+        <v>748552000000.0</v>
+      </c>
       <c r="C25">
         <v>744175000000.0</v>
       </c>
       <c r="D25">
         <v>2671148000000.0</v>
       </c>
       <c r="E25">
         <v>2912887000000.0</v>
       </c>
       <c r="F25">
         <v>2417006000000.0</v>
       </c>
       <c r="G25">
         <v>1247431000000.0</v>
       </c>
       <c r="H25">
         <v>962334000000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26">
         <v>2152272000000.0</v>
       </c>
       <c r="C26">
         <v>1756068000000.0</v>
       </c>
       <c r="D26">
         <v>3517369000000.0</v>
       </c>
       <c r="E26">
         <v>4642199000000.0</v>
       </c>
       <c r="F26">
         <v>2490074000000.0</v>
       </c>
       <c r="G26">
         <v>2035658000000.0</v>
       </c>
       <c r="H26">
         <v>753457000000.0</v>
       </c>
       <c r="I26">
         <v>410221000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>121</v>
+      </c>
+      <c r="B27">
+        <v>3090124000000.0</v>
+      </c>
       <c r="C27">
         <v>2849934000000.0</v>
       </c>
       <c r="D27">
         <v>6430776000000.0</v>
       </c>
       <c r="E27">
         <v>14087664000000.0</v>
       </c>
       <c r="F27">
         <v>11421337000000.0</v>
       </c>
       <c r="G27">
         <v>4583301000000.0</v>
       </c>
       <c r="H27">
         <v>15122877000000.0</v>
       </c>
       <c r="I27">
         <v>8487874000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>122</v>
+      </c>
+      <c r="B28">
+        <v>3988925000000.0</v>
+      </c>
       <c r="C28">
         <v>4396253000000.0</v>
       </c>
       <c r="D28">
         <v>5647458000000.0</v>
       </c>
       <c r="E28">
         <v>12705888000000.0</v>
       </c>
       <c r="F28">
         <v>7786832000000.0</v>
       </c>
       <c r="G28">
         <v>3910103000000.0</v>
       </c>
       <c r="H28">
         <v>2940124000000.0</v>
       </c>
       <c r="I28">
         <v>1946505000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>123</v>
+      </c>
+      <c r="B29">
+        <v>415081000000.0</v>
+      </c>
       <c r="C29">
         <v>189025000000.0</v>
       </c>
       <c r="D29">
         <v>-115692000000.0</v>
       </c>
       <c r="E29">
         <v>-136064000000.0</v>
       </c>
       <c r="F29">
         <v>217940000000.0</v>
       </c>
       <c r="G29">
         <v>-53440000000.0</v>
       </c>
       <c r="H29">
         <v>-78296000000.0</v>
       </c>
       <c r="I29">
         <v>6765000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
         <v>10205785000000.0</v>
       </c>
       <c r="C30">
         <v>10721944000000.0</v>
       </c>
       <c r="D30">
         <v>17300135000000.0</v>
       </c>
       <c r="E30">
         <v>36198825000000.0</v>
       </c>
       <c r="F30">
         <v>23144701000000.0</v>
       </c>
       <c r="G30">
         <v>11056346000000.0</v>
       </c>
       <c r="H30">
         <v>20546717000000.0</v>
       </c>
       <c r="I30">
         <v>11771444000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
         <v>-708350000000.0</v>
       </c>
       <c r="C31">
         <v>-3034956000000.0</v>
       </c>
       <c r="D31">
         <v>-80355448000000.0</v>
       </c>
       <c r="E31">
         <v>-10214928000000.0</v>
       </c>
       <c r="F31">
         <v>173354000000.0</v>
       </c>
       <c r="G31">
         <v>-6621680000000.0</v>
       </c>
       <c r="H31">
         <v>-3136001000000.0</v>
       </c>
       <c r="I31">
         <v>195178000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>18322117000000.0</v>
       </c>
       <c r="C32">
         <v>15894462000000.0</v>
       </c>
       <c r="D32">
         <v>14785492000000.0</v>
       </c>
       <c r="E32">
         <v>11349167000000.0</v>
       </c>
       <c r="F32">
         <v>4535764000000.0</v>
       </c>
       <c r="G32">
         <v>3327875000000.0</v>
       </c>
       <c r="H32">
         <v>2303897000000.0</v>
       </c>
       <c r="I32">
         <v>1436511000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AG1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>2312053000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2277676000000.0</v>
+      </c>
+      <c r="D2">
         <v>2665966000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2196827000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1812528000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1819265000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1900099000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1806971000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1990710000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2202258000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1950865000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1200829000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1222041000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1353032000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1624356000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1384657000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1255178000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1215779000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1246694000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1040534000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1300734000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1026576000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>609626500000.0</v>
       </c>
       <c r="X2">
         <v>609626500000.0</v>
       </c>
       <c r="Y2">
         <v>609626500000.0</v>
       </c>
       <c r="Z2">
-        <v>695279250000.0</v>
+        <v>609626500000.0</v>
       </c>
       <c r="AA2">
-        <v>695279250000.0</v>
+        <v>609626500000.0</v>
       </c>
       <c r="AB2">
         <v>695279250000.0</v>
       </c>
       <c r="AC2">
         <v>695279250000.0</v>
       </c>
       <c r="AD2">
-        <v>400833500000.0</v>
+        <v>695279250000.0</v>
       </c>
       <c r="AE2">
-        <v>400833500000.0</v>
+        <v>695279250000.0</v>
       </c>
       <c r="AF2">
         <v>400833500000.0</v>
       </c>
       <c r="AG2">
         <v>400833500000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>400833500000.0</v>
+      </c>
+      <c r="AI2">
+        <v>400833500000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>202349000000.0</v>
+      </c>
+      <c r="C3">
+        <v>195054000000.0</v>
+      </c>
+      <c r="D3">
         <v>196456000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>196281000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>195498000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>160317000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>137693000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>119836000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>146783000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>339863000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>633588000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>658212000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>673200000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>706148000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>637460000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>736877000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>777085000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>761465000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1311480000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>726314000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>505388000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>333431000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>311857750000.0</v>
       </c>
       <c r="X3">
         <v>311857750000.0</v>
       </c>
       <c r="Y3">
         <v>311857750000.0</v>
       </c>
       <c r="Z3">
-        <v>240583500000.0</v>
+        <v>311857750000.0</v>
       </c>
       <c r="AA3">
-        <v>240583500000.0</v>
+        <v>311857750000.0</v>
       </c>
       <c r="AB3">
         <v>240583500000.0</v>
       </c>
       <c r="AC3">
         <v>240583500000.0</v>
       </c>
       <c r="AD3">
-        <v>155428250000.0</v>
+        <v>240583500000.0</v>
       </c>
       <c r="AE3">
-        <v>155428250000.0</v>
+        <v>240583500000.0</v>
       </c>
       <c r="AF3">
         <v>155428250000.0</v>
       </c>
       <c r="AG3">
         <v>155428250000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>155428250000.0</v>
+      </c>
+      <c r="AI3">
+        <v>155428250000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>363701000000.0</v>
+      </c>
+      <c r="C5">
+        <v>533358000000.0</v>
+      </c>
+      <c r="D5">
         <v>-266230000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>152698000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-110231000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-154491000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-692451000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-560681000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1827621000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-831793000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-80620454000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2341964000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3233964000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-4065066000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-19368094000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-6596224000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-7352261000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-6584305000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-10141299250000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-5636848000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4562286000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1804847000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-4958264750000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4158510500000.0</v>
       </c>
       <c r="Y5">
         <v>-4158510500000.0</v>
       </c>
       <c r="Z5">
-        <v>-6029008000000.0</v>
+        <v>-4158510500000.0</v>
       </c>
       <c r="AA5">
-        <v>-6029008000000.0</v>
+        <v>-4158510500000.0</v>
       </c>
       <c r="AB5">
         <v>-6029008000000.0</v>
       </c>
       <c r="AC5">
         <v>-6029008000000.0</v>
       </c>
       <c r="AD5">
-        <v>-2929991000000.0</v>
+        <v>-6029008000000.0</v>
       </c>
       <c r="AE5">
-        <v>-2929991000000.0</v>
+        <v>-6029008000000.0</v>
       </c>
       <c r="AF5">
         <v>-2929991000000.0</v>
       </c>
       <c r="AG5">
         <v>-2929991000000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5">
+        <v>-2929991000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-2929991000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>566050000000.0</v>
+      </c>
+      <c r="C6">
+        <v>728412000000.0</v>
+      </c>
+      <c r="D6">
         <v>-69774000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>348979000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>85267000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>5826000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-554758000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-440845000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1680838000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-491930000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-79986866000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1683752000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2560764000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3358918000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-18730634000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5859347000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-6575176000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-5822840000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-8829819250000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-4910534000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4056898000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1471416000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4646407000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3846652750000.0</v>
       </c>
       <c r="Y6">
         <v>-3846652750000.0</v>
       </c>
       <c r="Z6">
-        <v>-5788424500000.0</v>
+        <v>-3846652750000.0</v>
       </c>
       <c r="AA6">
-        <v>-5788424500000.0</v>
+        <v>-3846652750000.0</v>
       </c>
       <c r="AB6">
         <v>-5788424500000.0</v>
       </c>
       <c r="AC6">
         <v>-5788424500000.0</v>
       </c>
       <c r="AD6">
-        <v>-2774562750000.0</v>
+        <v>-5788424500000.0</v>
       </c>
       <c r="AE6">
-        <v>-2774562750000.0</v>
+        <v>-5788424500000.0</v>
       </c>
       <c r="AF6">
         <v>-2774562750000.0</v>
       </c>
       <c r="AG6">
         <v>-2774562750000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>-2774562750000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-2774562750000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>3340746000000.0</v>
+      </c>
+      <c r="C9">
+        <v>3063638000000.0</v>
+      </c>
+      <c r="D9">
         <v>2360670000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2539685000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2515807000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2411369000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2331785000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2118195000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1667476000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1876968000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2323908000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2426264000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2329155000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1979398000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1755920000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3184246000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>647439000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>281592000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-115908000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>402795000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-243917000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-121744000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>222342250000.0</v>
       </c>
       <c r="X9">
         <v>222342250000.0</v>
       </c>
       <c r="Y9">
         <v>222342250000.0</v>
       </c>
       <c r="Z9">
-        <v>-119305000000.0</v>
+        <v>222342250000.0</v>
       </c>
       <c r="AA9">
-        <v>-119305000000.0</v>
+        <v>222342250000.0</v>
       </c>
       <c r="AB9">
         <v>-119305000000.0</v>
       </c>
       <c r="AC9">
         <v>-119305000000.0</v>
       </c>
       <c r="AD9">
-        <v>-41705750000.0</v>
+        <v>-119305000000.0</v>
       </c>
       <c r="AE9">
-        <v>-41705750000.0</v>
+        <v>-119305000000.0</v>
       </c>
       <c r="AF9">
         <v>-41705750000.0</v>
       </c>
       <c r="AG9">
         <v>-41705750000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9">
+        <v>-41705750000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-41705750000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>343809000000.0</v>
+      </c>
+      <c r="C10">
+        <v>347441000000.0</v>
+      </c>
+      <c r="D10">
         <v>-443375000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-143752000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-227265000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-272212000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-674248000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-687756000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-873255000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-592680000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-80746508000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2417368000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-3321507000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-4135120000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-19550568000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-6808725000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-7559049000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-6626214000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-9904118000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-5684445000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-4619822000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1919227000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4197164250000.0</v>
       </c>
       <c r="X10">
         <v>-4197164250000.0</v>
       </c>
       <c r="Y10">
         <v>-4197164250000.0</v>
       </c>
       <c r="Z10">
-        <v>-6039984500000.0</v>
+        <v>-4197164250000.0</v>
       </c>
       <c r="AA10">
-        <v>-6039984500000.0</v>
+        <v>-4197164250000.0</v>
       </c>
       <c r="AB10">
         <v>-6039984500000.0</v>
       </c>
       <c r="AC10">
         <v>-6039984500000.0</v>
       </c>
       <c r="AD10">
-        <v>-2935772250000.0</v>
+        <v>-6039984500000.0</v>
       </c>
       <c r="AE10">
-        <v>-2935772250000.0</v>
+        <v>-6039984500000.0</v>
       </c>
       <c r="AF10">
         <v>-2935772250000.0</v>
       </c>
       <c r="AG10">
         <v>-2935772250000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>-2935772250000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-2935772250000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>91300000000.0</v>
+      </c>
+      <c r="C11">
+        <v>176700000000.0</v>
+      </c>
+      <c r="D11">
         <v>61335000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>111265000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>148100000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>94381000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>251367000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-10635000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-29167000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-22540000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>159501000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-30795000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-8263000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-236135000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-54422000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-66083000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-3211000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-12348000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>271308000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-48039000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>18031000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-23360000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-13360000000.0</v>
       </c>
       <c r="X11">
         <v>-13360000000.0</v>
       </c>
       <c r="Y11">
         <v>-13360000000.0</v>
       </c>
       <c r="Z11">
-        <v>-19574000000.0</v>
+        <v>-13360000000.0</v>
       </c>
       <c r="AA11">
-        <v>-19574000000.0</v>
+        <v>-13360000000.0</v>
       </c>
       <c r="AB11">
         <v>-19574000000.0</v>
       </c>
       <c r="AC11">
         <v>-19574000000.0</v>
       </c>
       <c r="AD11">
-        <v>1691250000.0</v>
+        <v>-19574000000.0</v>
       </c>
       <c r="AE11">
-        <v>1691250000.0</v>
+        <v>-19574000000.0</v>
       </c>
       <c r="AF11">
         <v>1691250000.0</v>
       </c>
       <c r="AG11">
         <v>1691250000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>1691250000.0</v>
+      </c>
+      <c r="AI11">
+        <v>1691250000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>199567000000.0</v>
+      </c>
+      <c r="C12">
+        <v>188736000000.0</v>
+      </c>
+      <c r="D12">
         <v>173833000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>120790000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>119650000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>120879000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>124563000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>127075000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>112927000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>129488000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>126054000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>77399000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>89841000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>75991000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>45342000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>60297000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>64570000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>54724000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>20973000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>47597000000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12"/>
       <c r="V12">
-        <v>38653750000.0</v>
+        <v>57536000000.0</v>
       </c>
       <c r="W12">
-        <v>38653750000.0</v>
+        <v>114380000000.0</v>
       </c>
       <c r="X12">
         <v>38653750000.0</v>
       </c>
       <c r="Y12">
         <v>38653750000.0</v>
       </c>
       <c r="Z12">
-        <v>10976500000.0</v>
+        <v>38653750000.0</v>
       </c>
       <c r="AA12">
-        <v>10976500000.0</v>
+        <v>38653750000.0</v>
       </c>
       <c r="AB12">
         <v>10976500000.0</v>
       </c>
       <c r="AC12">
         <v>10976500000.0</v>
       </c>
       <c r="AD12">
-        <v>5781250000.0</v>
+        <v>10976500000.0</v>
       </c>
       <c r="AE12">
-        <v>5781250000.0</v>
+        <v>10976500000.0</v>
       </c>
       <c r="AF12">
         <v>5781250000.0</v>
       </c>
       <c r="AG12">
         <v>5781250000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12">
+        <v>5781250000.0</v>
+      </c>
+      <c r="AI12">
+        <v>5781250000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>107</v>
+      </c>
+      <c r="B13">
+        <v>123008000000.0</v>
+      </c>
       <c r="C13">
+        <v>136648000000.0</v>
+      </c>
+      <c r="D13">
+        <v>345526000000.0</v>
+      </c>
+      <c r="E13">
         <v>102574000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>92094000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>100501000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>47516000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1398688000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>24647000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>167399000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>152888000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>136601000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3521000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>11808000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>272837000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>194141000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>688120000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1150779000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>517096000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>15671000000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="V13"/>
+      <c r="W13">
         <v>53609000000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>108</v>
+      </c>
+      <c r="B14">
+        <v>97039000000.0</v>
+      </c>
+      <c r="C14">
+        <v>87202000000.0</v>
+      </c>
       <c r="D14">
+        <v>94606000000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
         <v>78680000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>83265000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>83838000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>79687000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>71211000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>75195000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>72870000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-496000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>13967000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>36756000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>246614000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>68819000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>378698000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>143200000000.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>349548000000.0</v>
+      </c>
+      <c r="C15">
+        <v>257943000000.0</v>
+      </c>
+      <c r="D15">
         <v>-410104000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-195537000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-296685000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-283328000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-841777000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-1613562000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1837674000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-861911000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-80847054000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-2387069000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-3299277000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3898985000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-19496146000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-6742642000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-7555838000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-6613866000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-10849775000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-5298376000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-4469623000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-1811468000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4183804250000.0</v>
       </c>
       <c r="X15">
         <v>-4183804250000.0</v>
       </c>
       <c r="Y15">
         <v>-4183804250000.0</v>
       </c>
       <c r="Z15">
-        <v>-6020410500000.0</v>
+        <v>-4183804250000.0</v>
       </c>
       <c r="AA15">
-        <v>-6020410500000.0</v>
+        <v>-4183804250000.0</v>
       </c>
       <c r="AB15">
         <v>-6020410500000.0</v>
       </c>
       <c r="AC15">
         <v>-6020410500000.0</v>
       </c>
       <c r="AD15">
-        <v>-2937463500000.0</v>
+        <v>-6020410500000.0</v>
       </c>
       <c r="AE15">
-        <v>-2937463500000.0</v>
+        <v>-6020410500000.0</v>
       </c>
       <c r="AF15">
         <v>-2937463500000.0</v>
       </c>
       <c r="AG15">
         <v>-2937463500000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15">
+        <v>-2937463500000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-2937463500000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
+        <v>-410104000000.0</v>
+      </c>
+      <c r="E16">
         <v>-195537000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-296685000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-283328000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-841777000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-1613562000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-3299277000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3299277000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-19249532000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-6673823000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-7177140000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-6470666000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-9811465000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-5298376000000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16">
         <v>-1811468000000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="C17"/>
+        <v>111</v>
+      </c>
+      <c r="B17">
+        <v>252509000000.0</v>
+      </c>
+      <c r="C17">
+        <v>170741000000.0</v>
+      </c>
       <c r="D17">
+        <v>-504710000000.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
         <v>-375365000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-366593000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-925615000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-1693249000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1908885000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-937106000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-80919924000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-2386573000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-3313244000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3898985000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-19496146000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-6742642000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-7555838000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-6613866000000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="C18"/>
+        <v>112</v>
+      </c>
+      <c r="B18">
+        <v>-22579000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-37382000000.0</v>
+      </c>
       <c r="D18">
+        <v>-30864000000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
         <v>14240000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>35538000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>59116000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>58160000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>67079000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>58041000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>45398000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>76656000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>57451000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>86990000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>63569000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>108657000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>147233000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>65380000000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>363701000000.0</v>
+      </c>
+      <c r="C21">
+        <v>418183000000.0</v>
+      </c>
+      <c r="D21">
         <v>-155885000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-50772000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>21845000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-193442000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-189568000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-323838000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-785499000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-941969000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1479240000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-2690491000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2064280000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-4044959000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-18394049000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-6813794000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-7516406000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-7793595000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-9455912000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-5835396000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5237545000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2135307000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4158510500000.0</v>
       </c>
       <c r="X21">
         <v>-4158510500000.0</v>
       </c>
       <c r="Y21">
         <v>-4158510500000.0</v>
       </c>
       <c r="Z21">
-        <v>-6029008000000.0</v>
+        <v>-4158510500000.0</v>
       </c>
       <c r="AA21">
-        <v>-6029008000000.0</v>
+        <v>-4158510500000.0</v>
       </c>
       <c r="AB21">
         <v>-6029008000000.0</v>
       </c>
       <c r="AC21">
         <v>-6029008000000.0</v>
       </c>
       <c r="AD21">
-        <v>-2929991000000.0</v>
+        <v>-6029008000000.0</v>
       </c>
       <c r="AE21">
-        <v>-2929991000000.0</v>
+        <v>-6029008000000.0</v>
       </c>
       <c r="AF21">
         <v>-2929991000000.0</v>
       </c>
       <c r="AG21">
         <v>-2929991000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>-2929991000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-2929991000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>5289098000000.0</v>
+      </c>
+      <c r="C23">
+        <v>4923131000000.0</v>
+      </c>
+      <c r="D23">
         <v>5182521000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4787284000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4306490000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4424076000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4421452000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4249004000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4443685000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5021195000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5754013000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6317584000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5615476000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7377389000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>10953994000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>11542403000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>9891432000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>9290966000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10471458000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7114461000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6294362000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3040139000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3373713000000.0</v>
       </c>
       <c r="X23">
         <v>3373713000000.0</v>
       </c>
       <c r="Y23">
         <v>3373713000000.0</v>
       </c>
       <c r="Z23">
-        <v>5831958500000.0</v>
+        <v>3373713000000.0</v>
       </c>
       <c r="AA23">
-        <v>5831958500000.0</v>
+        <v>3373713000000.0</v>
       </c>
       <c r="AB23">
         <v>5831958500000.0</v>
       </c>
       <c r="AC23">
         <v>5831958500000.0</v>
       </c>
       <c r="AD23">
-        <v>3343694500000.0</v>
+        <v>5831958500000.0</v>
       </c>
       <c r="AE23">
-        <v>3343694500000.0</v>
+        <v>5831958500000.0</v>
       </c>
       <c r="AF23">
         <v>3343694500000.0</v>
       </c>
       <c r="AG23">
         <v>3343694500000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>3343694500000.0</v>
+      </c>
+      <c r="AI23">
+        <v>3343694500000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-      <c r="C25"/>
+        <v>119</v>
+      </c>
+      <c r="B25">
+        <v>202349000000.0</v>
+      </c>
+      <c r="C25">
+        <v>195054000000.0</v>
+      </c>
       <c r="D25">
+        <v>196456000000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
         <v>195498000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>160317000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>137693000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>119836000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>146783000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>339863000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>633588000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>658212000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>673200000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>706148000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>637460000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>736877000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>777085000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>761465000000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>550130000000.0</v>
+      </c>
+      <c r="C26">
+        <v>467948000000.0</v>
+      </c>
+      <c r="D26">
         <v>580959000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>562482000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>531395000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>477436000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>440691000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>463668000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>498448000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>353261000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>771101000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>923916000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>889586000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>932766000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1310897000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1200855000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1134504000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>995943000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1723455000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>729332000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>113257000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>536523000000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27">
-        <v>1344143000000.0</v>
-[...1 lines deleted...]
-      <c r="C27"/>
+        <v>844761000000.0</v>
+      </c>
+      <c r="C27">
+        <v>749758000000.0</v>
+      </c>
       <c r="D27">
+        <v>888912000000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
         <v>697147000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>646996000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>666978000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>735519000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>724344000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>723093000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1610611000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1524551000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1667032000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1628582000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>514079000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>8253908000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3045615000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3302220000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>5325239000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>4203664000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1460943000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>431491000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1145825250000.0</v>
       </c>
       <c r="X27">
         <v>1145825250000.0</v>
       </c>
       <c r="Y27">
         <v>1145825250000.0</v>
       </c>
       <c r="Z27">
-        <v>3780719250000.0</v>
+        <v>1145825250000.0</v>
       </c>
       <c r="AA27">
-        <v>3780719250000.0</v>
+        <v>1145825250000.0</v>
       </c>
       <c r="AB27">
         <v>3780719250000.0</v>
       </c>
       <c r="AC27">
         <v>3780719250000.0</v>
       </c>
       <c r="AD27">
-        <v>2121968500000.0</v>
+        <v>3780719250000.0</v>
       </c>
       <c r="AE27">
-        <v>2121968500000.0</v>
+        <v>3780719250000.0</v>
       </c>
       <c r="AF27">
         <v>2121968500000.0</v>
       </c>
       <c r="AG27">
         <v>2121968500000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27">
+        <v>2121968500000.0</v>
+      </c>
+      <c r="AI27">
+        <v>2121968500000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
-        <v>1927817000000.0</v>
+        <v>1304584000000.0</v>
       </c>
       <c r="C28">
+        <v>1148152000000.0</v>
+      </c>
+      <c r="D28">
+        <v>1149635000000.0</v>
+      </c>
+      <c r="E28">
         <v>1768542000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>832893000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1094924000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1049302000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>876596000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>976508000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1493847000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1042085000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1678153000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>634044000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2293176000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4076440000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2872741000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3175944000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2580763000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2632941000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1317485000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3139067000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>697339000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2123351000000.0</v>
       </c>
       <c r="X28">
         <v>2123351000000.0</v>
       </c>
       <c r="Y28">
         <v>2123351000000.0</v>
       </c>
       <c r="Z28">
-        <v>4515750250000.0</v>
+        <v>2123351000000.0</v>
       </c>
       <c r="AA28">
-        <v>4515750250000.0</v>
+        <v>2123351000000.0</v>
       </c>
       <c r="AB28">
         <v>4515750250000.0</v>
       </c>
       <c r="AC28">
         <v>4515750250000.0</v>
       </c>
       <c r="AD28">
-        <v>2608594750000.0</v>
+        <v>4515750250000.0</v>
       </c>
       <c r="AE28">
-        <v>2608594750000.0</v>
+        <v>4515750250000.0</v>
       </c>
       <c r="AF28">
         <v>2608594750000.0</v>
       </c>
       <c r="AG28">
         <v>2608594750000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>2608594750000.0</v>
+      </c>
+      <c r="AI28">
+        <v>2608594750000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>123</v>
+      </c>
+      <c r="B29">
+        <v>91300000000.0</v>
+      </c>
       <c r="C29">
+        <v>176700000000.0</v>
+      </c>
+      <c r="D29">
+        <v>61335000000.0</v>
+      </c>
+      <c r="E29">
         <v>111265000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>148100000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>94381000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>251367000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-10635000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-29167000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-22540000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>159501000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-30795000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-8263000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-236135000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-54422000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-66083000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3211000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-12348000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>271308000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-48039000000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="V29"/>
+      <c r="W29">
         <v>-23360000000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>2977045000000.0</v>
+      </c>
+      <c r="C30">
+        <v>2645455000000.0</v>
+      </c>
+      <c r="D30">
         <v>2516555000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2590457000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2493962000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2604811000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2521353000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2442033000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2452975000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2818937000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3803148000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5116755000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4393435000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6024357000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>9329638000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10157746000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8636254000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8075187000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>9224764000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6073927000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4993628000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2013563000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3281895500000.0</v>
       </c>
       <c r="X30">
         <v>3281895500000.0</v>
       </c>
       <c r="Y30">
         <v>3281895500000.0</v>
       </c>
       <c r="Z30">
-        <v>8312952250000.0</v>
+        <v>3281895500000.0</v>
       </c>
       <c r="AA30">
-        <v>8312952250000.0</v>
+        <v>3281895500000.0</v>
       </c>
       <c r="AB30">
         <v>8312952250000.0</v>
       </c>
       <c r="AC30">
         <v>8312952250000.0</v>
       </c>
       <c r="AD30">
-        <v>4721383500000.0</v>
+        <v>8312952250000.0</v>
       </c>
       <c r="AE30">
-        <v>4721383500000.0</v>
+        <v>8312952250000.0</v>
       </c>
       <c r="AF30">
         <v>4721383500000.0</v>
       </c>
       <c r="AG30">
         <v>4721383500000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30">
+        <v>4721383500000.0</v>
+      </c>
+      <c r="AI30">
+        <v>4721383500000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-19892000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-70742000000.0</v>
+      </c>
+      <c r="D31">
         <v>-287490000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-92980000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-249110000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-78770000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-484680000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1380046000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1152553000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-17677000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-79281183000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>273123000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1223412000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-90161000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-11976850000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>164775000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>429766000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1167381000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-844220000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-13313000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>617723000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>216080000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1083109500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-38653750000.0</v>
       </c>
       <c r="Y31">
         <v>-38653750000.0</v>
       </c>
       <c r="Z31">
-        <v>-10976500000.0</v>
+        <v>-38653750000.0</v>
       </c>
       <c r="AA31">
-        <v>-10976500000.0</v>
+        <v>-38653750000.0</v>
       </c>
       <c r="AB31">
         <v>-10976500000.0</v>
       </c>
       <c r="AC31">
         <v>-10976500000.0</v>
       </c>
       <c r="AD31">
-        <v>-5781250000.0</v>
+        <v>-10976500000.0</v>
       </c>
       <c r="AE31">
-        <v>-5781250000.0</v>
+        <v>-10976500000.0</v>
       </c>
       <c r="AF31">
         <v>-5781250000.0</v>
       </c>
       <c r="AG31">
         <v>-5781250000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31">
+        <v>-5781250000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-5781250000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>5652799000000.0</v>
+      </c>
+      <c r="C32">
+        <v>5341314000000.0</v>
+      </c>
+      <c r="D32">
         <v>5026636000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>4736512000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>4328335000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4230634000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>4231884000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3925166000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>3658186000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>4079226000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>4274773000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3627093000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>3551196000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>3332430000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3380276000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>4568903000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1902617000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1497371000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1130786000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1443329000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1056817000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>904832000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>831968750000.0</v>
       </c>
       <c r="X32">
         <v>831968750000.0</v>
       </c>
       <c r="Y32">
         <v>831968750000.0</v>
       </c>
       <c r="Z32">
-        <v>575974250000.0</v>
+        <v>831968750000.0</v>
       </c>
       <c r="AA32">
-        <v>575974250000.0</v>
+        <v>831968750000.0</v>
       </c>
       <c r="AB32">
         <v>575974250000.0</v>
       </c>
       <c r="AC32">
         <v>575974250000.0</v>
       </c>
       <c r="AD32">
-        <v>359127750000.0</v>
+        <v>575974250000.0</v>
       </c>
       <c r="AE32">
-        <v>359127750000.0</v>
+        <v>575974250000.0</v>
       </c>
       <c r="AF32">
         <v>359127750000.0</v>
       </c>
       <c r="AG32">
+        <v>359127750000.0</v>
+      </c>
+      <c r="AH32">
+        <v>359127750000.0</v>
+      </c>
+      <c r="AI32">
         <v>359127750000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>20177524000000.0</v>
       </c>
       <c r="C2">
         <v>24843952000000.0</v>
       </c>
       <c r="D2">
         <v>29009177000000.0</v>
       </c>
       <c r="E2">
         <v>31150908000000.0</v>
       </c>
       <c r="F2">
         <v>15319285000000.0</v>
       </c>
       <c r="G2">
         <v>6104425000000.0</v>
       </c>
       <c r="H2">
         <v>5805960000000.0</v>
       </c>
       <c r="I2">
         <v>6688250000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>302071000000</v>
       </c>
       <c r="C3">
         <v>6518862000000</v>
       </c>
       <c r="D3">
         <v>171400000000</v>
       </c>
       <c r="E3">
         <v>347738000000</v>
       </c>
       <c r="F3">
         <v>264710000000</v>
       </c>
       <c r="G3">
         <v>254851000000</v>
       </c>
       <c r="H3">
         <v>442058000000</v>
       </c>
       <c r="I3">
         <v>210309000000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>2577641000000.0</v>
       </c>
       <c r="C6">
         <v>-6016374000000.0</v>
       </c>
       <c r="D6">
         <v>-4165225000000.0</v>
       </c>
       <c r="E6">
         <v>-2141731000000.0</v>
       </c>
       <c r="F6">
         <v>15831623000000.0</v>
       </c>
       <c r="G6">
         <v>9214860000000.0</v>
       </c>
       <c r="H6">
         <v>298465000000.0</v>
       </c>
       <c r="I6">
         <v>5805960000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>132</v>
+      </c>
+      <c r="B7">
+        <v>-14183258000000.0</v>
+      </c>
       <c r="C7">
         <v>-13314774000000.0</v>
       </c>
       <c r="D7">
         <v>-25266925000000.0</v>
       </c>
       <c r="E7">
         <v>-38142621000000.0</v>
       </c>
       <c r="F7">
         <v>-28969258000000.0</v>
       </c>
       <c r="G7">
         <v>-14838058000000.0</v>
       </c>
       <c r="H7">
         <v>-25540031000000.0</v>
       </c>
       <c r="I7">
         <v>-14060389000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>4282528000000.0</v>
       </c>
       <c r="G12">
         <v>5599998000000.0</v>
       </c>
       <c r="H12">
         <v>2767525000000.0</v>
       </c>
       <c r="I12">
         <v>-29890000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>748552000000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>744175000000.0</v>
+      </c>
       <c r="D14">
         <v>2671148000000.0</v>
       </c>
       <c r="E14">
         <v>2912887000000.0</v>
       </c>
       <c r="F14">
         <v>2417006000000.0</v>
       </c>
       <c r="G14">
         <v>1247431000000.0</v>
       </c>
       <c r="H14">
         <v>962334000000.0</v>
       </c>
       <c r="I14">
         <v>621713000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>22755165000000.0</v>
       </c>
       <c r="C16">
         <v>18827578000000.0</v>
       </c>
       <c r="D16">
         <v>24843952000000.0</v>
       </c>
       <c r="E16">
         <v>29009177000000.0</v>
       </c>
       <c r="F16">
         <v>31150908000000.0</v>
       </c>
       <c r="G16">
         <v>15319285000000.0</v>
       </c>
       <c r="H16">
         <v>6104425000000.0</v>
       </c>
       <c r="I16">
         <v>5805960000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>22682000000.0</v>
       </c>
       <c r="C18">
         <v>-7140976000000.0</v>
       </c>
       <c r="D18">
         <v>-4496708000000.0</v>
       </c>
       <c r="E18">
         <v>-17554041000000.0</v>
       </c>
       <c r="F18">
         <v>-14956108000000.0</v>
       </c>
       <c r="G18">
         <v>-7615993000000.0</v>
       </c>
       <c r="H18">
         <v>-19473817000000.0</v>
       </c>
       <c r="I18">
         <v>-10858585000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>144</v>
+      </c>
+      <c r="B19">
+        <v>1510464000000.0</v>
+      </c>
       <c r="C19">
         <v>-10324679000000.0</v>
       </c>
       <c r="D19">
         <v>-1472030000000.0</v>
       </c>
       <c r="E19">
         <v>1134276000000.0</v>
       </c>
       <c r="F19">
         <v>-2933689000000.0</v>
       </c>
       <c r="G19">
         <v>-1955822000000.0</v>
       </c>
       <c r="H19">
         <v>-381298000000.0</v>
       </c>
       <c r="I19">
         <v>-8769917000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>145</v>
+      </c>
+      <c r="B20">
+        <v>51888000000.0</v>
+      </c>
       <c r="C20">
         <v>35090000000.0</v>
       </c>
       <c r="D20">
         <v>141260000000.0</v>
       </c>
       <c r="E20">
         <v>15777120000000.0</v>
       </c>
       <c r="F20">
         <v>1.44158736E+14</v>
       </c>
       <c r="G20">
         <v>2290549000000.0</v>
       </c>
       <c r="H20">
         <v>22236940000000.0</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>146</v>
+      </c>
+      <c r="B21">
+        <v>3036013000000.0</v>
+      </c>
       <c r="C21">
         <v>5947860000000.0</v>
       </c>
       <c r="D21">
         <v>1848549000000.0</v>
       </c>
       <c r="E21">
         <v>-244585000000.0</v>
       </c>
       <c r="F21">
         <v>-1677761000000.0</v>
       </c>
       <c r="G21">
         <v>1163607000000.0</v>
       </c>
       <c r="H21">
         <v>1054246000000.0</v>
       </c>
       <c r="I21">
         <v>1054246000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>-1185654000000.0</v>
       </c>
       <c r="C22">
         <v>-5154924000000.0</v>
       </c>
       <c r="D22">
         <v>-90395629000000.0</v>
       </c>
       <c r="E22">
         <v>-39571161000000.0</v>
       </c>
       <c r="F22">
         <v>-21390932000000.0</v>
       </c>
       <c r="G22">
         <v>-14208571000000.0</v>
       </c>
       <c r="H22">
         <v>-22761618000000.0</v>
       </c>
       <c r="I22">
         <v>-11240099000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
-        <v>-85090000000.0</v>
+        <v>-183330000000.0</v>
       </c>
       <c r="C23">
         <v>-77718000000.0</v>
       </c>
       <c r="D23">
         <v>65974000000.0</v>
       </c>
       <c r="E23">
         <v>15668203000000.0</v>
       </c>
       <c r="F23">
         <v>1.25740417E+14</v>
       </c>
       <c r="G23">
         <v>22843538000000.0</v>
       </c>
       <c r="H23">
         <v>22396062000000.0</v>
       </c>
       <c r="I23">
         <v>21466837000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24">
         <v>105906000000.0</v>
       </c>
       <c r="C24">
         <v>-7064027000000.0</v>
       </c>
       <c r="D24">
         <v>-1300630000000.0</v>
       </c>
       <c r="E24">
         <v>1482014000000.0</v>
       </c>
       <c r="F24">
         <v>1103028000000.0</v>
       </c>
       <c r="G24">
         <v>-2984534000000.0</v>
       </c>
       <c r="H24">
         <v>-2369128000000.0</v>
       </c>
       <c r="I24">
         <v>-9315920000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>761855000000.0</v>
       </c>
       <c r="C25">
         <v>-608279000000.0</v>
       </c>
       <c r="D25">
         <v>80205513000000.0</v>
       </c>
       <c r="E25">
         <v>9415836000000.0</v>
       </c>
       <c r="F25">
         <v>-427117000000.0</v>
       </c>
       <c r="G25">
         <v>4789460000000.0</v>
       </c>
       <c r="H25">
         <v>2016501000000.0</v>
       </c>
       <c r="I25">
         <v>-375849000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26">
         <v>-971404000000.0</v>
       </c>
       <c r="C26">
         <v>-1199693000000.0</v>
       </c>
       <c r="D26">
         <v>141260000000.0</v>
       </c>
       <c r="E26">
         <v>-2049328000000.0</v>
       </c>
       <c r="F26">
         <v>-2532028000000.0</v>
       </c>
       <c r="G26">
         <v>-220074000000.0</v>
       </c>
       <c r="H26">
         <v>-126206000000.0</v>
       </c>
       <c r="I26">
         <v>-740538000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
+      <c r="C27">
+        <v>1374008000000.0</v>
+      </c>
       <c r="D27">
         <v>3193660000000.0</v>
       </c>
       <c r="E27">
         <v>10036135000000.0</v>
       </c>
       <c r="F27">
         <v>4709645000000.0</v>
       </c>
       <c r="G27">
         <v>810538000000.0</v>
       </c>
       <c r="H27">
         <v>751024000000.0</v>
       </c>
       <c r="I27">
         <v>345959000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>1933167000000.0</v>
       </c>
       <c r="C28">
         <v>4705539000000.0</v>
       </c>
       <c r="D28">
         <v>1732508000000.0</v>
       </c>
       <c r="E28">
         <v>13374290000000.0</v>
       </c>
       <c r="F28">
         <v>1.21530628E+14</v>
       </c>
       <c r="G28">
         <v>23787071000000.0</v>
       </c>
       <c r="H28">
         <v>23324102000000.0</v>
       </c>
       <c r="I28">
         <v>20726299000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>324753000000.0</v>
       </c>
       <c r="C29">
         <v>-608279000000.0</v>
       </c>
       <c r="D29">
         <v>-4325308000000.0</v>
       </c>
       <c r="E29">
         <v>-17206303000000.0</v>
       </c>
       <c r="F29">
         <v>-14691398000000.0</v>
       </c>
       <c r="G29">
         <v>-7361142000000.0</v>
       </c>
       <c r="H29">
         <v>-19031759000000.0</v>
       </c>
       <c r="I29">
         <v>-10648276000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>455797000000.0</v>
       </c>
       <c r="C30">
         <v>-10324679000000.0</v>
       </c>
       <c r="D30">
         <v>-1472030000000.0</v>
       </c>
       <c r="E30">
         <v>1134276000000.0</v>
       </c>
       <c r="F30">
         <v>-91250751000000.0</v>
       </c>
       <c r="G30">
         <v>-5305318000000.0</v>
       </c>
       <c r="H30">
         <v>-3857143000000.0</v>
       </c>
       <c r="I30">
         <v>-11693036000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AG1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>22734727000000.0</v>
+      </c>
+      <c r="C2">
+        <v>22755165000000.0</v>
+      </c>
+      <c r="D2">
         <v>18648685000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>18779375000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>18786183000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>18827578000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>20186741000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>19817876000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20011147000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>24843952000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>24412347000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25437470000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>26771164000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>29009177000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>31517280000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>35128570000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>26972673000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>31150908000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>17977818000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>21411062000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12780136000000.0</v>
       </c>
-      <c r="U2">
-[...4 lines deleted...]
-      </c>
       <c r="W2">
-        <v>1526106250000.0</v>
+        <v>15319285000000.0</v>
       </c>
       <c r="X2">
         <v>1526106250000.0</v>
       </c>
       <c r="Y2">
         <v>1526106250000.0</v>
       </c>
       <c r="Z2">
-        <v>1451490000000.0</v>
+        <v>1526106250000.0</v>
       </c>
       <c r="AA2">
-        <v>1451490000000.0</v>
+        <v>1526106250000.0</v>
       </c>
       <c r="AB2">
         <v>1451490000000.0</v>
       </c>
       <c r="AC2">
         <v>1451490000000.0</v>
       </c>
       <c r="AD2">
-        <v>1672062500000.0</v>
+        <v>1451490000000.0</v>
       </c>
       <c r="AE2">
-        <v>1672062500000.0</v>
+        <v>1451490000000.0</v>
       </c>
       <c r="AF2">
         <v>1672062500000.0</v>
       </c>
       <c r="AG2">
         <v>1672062500000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>1672062500000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1672062500000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>101462000000</v>
+      </c>
+      <c r="C3">
+        <v>34271000000</v>
+      </c>
+      <c r="D3">
         <v>638454000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>167570000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>726089000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>46866000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1058431000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>13204000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3151000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>35135000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>32624000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>37369000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>48573000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>52834000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>37641000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>82431000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>94215000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>133451000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>70420000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>144138000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>50152000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>428462000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>381410500000</v>
       </c>
       <c r="X3">
         <v>381410500000</v>
       </c>
       <c r="Y3">
         <v>381410500000</v>
       </c>
       <c r="Z3">
-        <v>313416000000</v>
+        <v>381410500000</v>
       </c>
       <c r="AA3">
-        <v>313416000000</v>
+        <v>381410500000</v>
       </c>
       <c r="AB3">
         <v>313416000000</v>
       </c>
       <c r="AC3">
         <v>313416000000</v>
       </c>
       <c r="AD3">
-        <v>189078000000</v>
+        <v>313416000000</v>
       </c>
       <c r="AE3">
-        <v>189078000000</v>
+        <v>313416000000</v>
       </c>
       <c r="AF3">
         <v>189078000000</v>
       </c>
       <c r="AG3">
         <v>189078000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>189078000000</v>
+      </c>
+      <c r="AI3">
+        <v>189078000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>729898000000.0</v>
+      </c>
+      <c r="C6">
+        <v>979562000000.0</v>
+      </c>
+      <c r="D6">
         <v>4106480000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-130690000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1356739000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-41395000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1359163000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>368865000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-193271000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4832805000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>431605000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1025123000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1333694000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2238013000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2508103000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-3611290000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>8155897000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-4178235000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>13173090000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-3433244000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>8630926000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>12780136000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2303715000000.0</v>
       </c>
       <c r="X6">
         <v>2303715000000.0</v>
       </c>
       <c r="Y6">
         <v>2303715000000.0</v>
       </c>
       <c r="Z6">
-        <v>74616250000.0</v>
+        <v>2303715000000.0</v>
       </c>
       <c r="AA6">
-        <v>74616250000.0</v>
+        <v>2303715000000.0</v>
       </c>
       <c r="AB6">
         <v>74616250000.0</v>
       </c>
       <c r="AC6">
         <v>74616250000.0</v>
       </c>
       <c r="AD6">
-        <v>-220572500000.0</v>
+        <v>74616250000.0</v>
       </c>
       <c r="AE6">
-        <v>-220572500000.0</v>
+        <v>74616250000.0</v>
       </c>
       <c r="AF6">
         <v>-220572500000.0</v>
       </c>
       <c r="AG6">
         <v>-220572500000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>-220572500000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-220572500000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
+        <v>-14183258000000.0</v>
+      </c>
+      <c r="E7">
         <v>-10553392000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-7065589000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-3068213000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-13314774000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-10548245000000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7">
         <v>-28836242000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-20230328000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-8673032000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-28969258000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-16131855000000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="V7"/>
+      <c r="W7">
         <v>-2726873000000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...4 lines deleted...]
-      </c>
+      <c r="L11"/>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...4 lines deleted...]
-      </c>
+      <c r="L12"/>
+      <c r="M12"/>
       <c r="N12">
         <v>-4333120000000.0</v>
       </c>
       <c r="O12">
+        <v>-4333120000000.0</v>
+      </c>
+      <c r="P12">
+        <v>-4333120000000.0</v>
+      </c>
+      <c r="Q12">
         <v>2551650000000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>-195054000000.0</v>
+      </c>
+      <c r="C14">
+        <v>195054000000.0</v>
+      </c>
+      <c r="D14">
         <v>552271000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>196281000000.0</v>
       </c>
-      <c r="D14"/>
-[...1 lines deleted...]
-      <c r="F14"/>
+      <c r="F14">
+        <v>195498000000.0</v>
+      </c>
       <c r="G14">
+        <v>160317000000.0</v>
+      </c>
+      <c r="H14">
+        <v>137693000000.0</v>
+      </c>
+      <c r="I14">
         <v>119836000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>146783000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>339863000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>633588000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>658212000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>673200000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>706148000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>637460000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>736877000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>777085000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>761465000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>851873000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>726314000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>505388000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>333431000000.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>23464625000000.0</v>
+      </c>
+      <c r="C16">
+        <v>23734727000000.0</v>
+      </c>
+      <c r="D16">
         <v>22755165000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>18648685000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>17429444000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>18786183000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>18827578000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>20186741000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>19817876000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>20011147000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>24843952000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>24412347000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>25437470000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>26771164000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>29009177000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>31517280000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>35128570000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>26972673000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>31150908000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>17977818000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>21411062000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>12780136000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3829821250000.0</v>
       </c>
       <c r="X16">
         <v>3829821250000.0</v>
       </c>
       <c r="Y16">
         <v>3829821250000.0</v>
       </c>
       <c r="Z16">
-        <v>1526106250000.0</v>
+        <v>3829821250000.0</v>
       </c>
       <c r="AA16">
-        <v>1526106250000.0</v>
+        <v>3829821250000.0</v>
       </c>
       <c r="AB16">
         <v>1526106250000.0</v>
       </c>
       <c r="AC16">
         <v>1526106250000.0</v>
       </c>
       <c r="AD16">
-        <v>1451490000000.0</v>
+        <v>1526106250000.0</v>
       </c>
       <c r="AE16">
-        <v>1451490000000.0</v>
+        <v>1526106250000.0</v>
       </c>
       <c r="AF16">
         <v>1451490000000.0</v>
       </c>
       <c r="AG16">
         <v>1451490000000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16">
+        <v>1451490000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>1451490000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>561023000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1027654000000.0</v>
+      </c>
+      <c r="D18">
         <v>1111058000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>296631000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1638759000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>253752000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-632577000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-462448000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-520199000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-116811000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-146758000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1140509000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1225612000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1983829000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3399982000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3467727000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-7212398000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-3473934000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-7589736000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3714612000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2427512000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1224248000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4565214750000.0</v>
       </c>
       <c r="X18">
         <v>-4565214750000.0</v>
       </c>
       <c r="Y18">
         <v>-4565214750000.0</v>
       </c>
       <c r="Z18">
-        <v>-6333826500000.0</v>
+        <v>-4565214750000.0</v>
       </c>
       <c r="AA18">
-        <v>-6333826500000.0</v>
+        <v>-4565214750000.0</v>
       </c>
       <c r="AB18">
         <v>-6333826500000.0</v>
       </c>
       <c r="AC18">
         <v>-6333826500000.0</v>
       </c>
       <c r="AD18">
-        <v>-3126541500000.0</v>
+        <v>-6333826500000.0</v>
       </c>
       <c r="AE18">
-        <v>-3126541500000.0</v>
+        <v>-6333826500000.0</v>
       </c>
       <c r="AF18">
         <v>-3126541500000.0</v>
       </c>
       <c r="AG18">
         <v>-3126541500000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18">
+        <v>-3126541500000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-3126541500000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="C19"/>
+        <v>144</v>
+      </c>
+      <c r="B19">
+        <v>-29809000000.0</v>
+      </c>
+      <c r="C19">
+        <v>12665000000.0</v>
+      </c>
       <c r="D19">
+        <v>492752000000.0</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19">
         <v>209303000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>96430000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1584339000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>1824034000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-459439000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-10104935000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1583398000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>85410000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>86090000000.0</v>
       </c>
       <c r="N19">
         <v>86090000000.0</v>
       </c>
       <c r="O19">
+        <v>86090000000.0</v>
+      </c>
+      <c r="P19">
+        <v>86090000000.0</v>
+      </c>
+      <c r="Q19">
         <v>-43523000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>1404357000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-878628000000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20"/>
+      <c r="D20">
+        <v>8960000000.0</v>
+      </c>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>11239000000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>4174000000.0</v>
       </c>
-      <c r="H20"/>
-[...1 lines deleted...]
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>60710000000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>-26797000000.0</v>
       </c>
-      <c r="L20"/>
-[...1 lines deleted...]
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>25985000000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>146</v>
+      </c>
+      <c r="B21">
+        <v>-8535000000.0</v>
+      </c>
+      <c r="C21">
+        <v>150000000000.0</v>
+      </c>
       <c r="D21">
-        <v>-108500000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3355228000000.0</v>
+      </c>
+      <c r="E21"/>
       <c r="F21">
         <v>-108500000000.0</v>
       </c>
       <c r="G21">
         <v>-108500000000.0</v>
       </c>
       <c r="H21">
+        <v>-108500000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-108500000000.0</v>
+      </c>
+      <c r="J21">
         <v>891500000000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-144442000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-144442000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>29758000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-71360000000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>349548000000.0</v>
+      </c>
+      <c r="C22">
+        <v>257943000000.0</v>
+      </c>
+      <c r="D22">
         <v>-990117000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-195537000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-296685000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-283328000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-841777000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1613562000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1837674000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-861911000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-80847054000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2387069000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-3299277000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3862229000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-19249532000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-6673823000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-7177140000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-6470666000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-9811465000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-5298376000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-4469623000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1811468000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4183804250000.0</v>
       </c>
       <c r="X22">
         <v>-4183804250000.0</v>
       </c>
       <c r="Y22">
         <v>-4183804250000.0</v>
       </c>
       <c r="Z22">
-        <v>-6020410500000.0</v>
+        <v>-4183804250000.0</v>
       </c>
       <c r="AA22">
-        <v>-6020410500000.0</v>
+        <v>-4183804250000.0</v>
       </c>
       <c r="AB22">
         <v>-6020410500000.0</v>
       </c>
       <c r="AC22">
         <v>-6020410500000.0</v>
       </c>
       <c r="AD22">
-        <v>-2937463500000.0</v>
+        <v>-6020410500000.0</v>
       </c>
       <c r="AE22">
-        <v>-2937463500000.0</v>
+        <v>-6020410500000.0</v>
       </c>
       <c r="AF22">
         <v>-2937463500000.0</v>
       </c>
       <c r="AG22">
         <v>-2937463500000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22">
+        <v>-2937463500000.0</v>
+      </c>
+      <c r="AI22">
+        <v>-2937463500000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>16719000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-28273000000.0</v>
+      </c>
+      <c r="D23">
         <v>-11264000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-10392000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-22804000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-40630000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>7922000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>42601000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-28297000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>15521000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2307886000000.0</v>
       </c>
-      <c r="K23">
-[...2 lines deleted...]
-      <c r="L23">
+      <c r="M23">
+        <v>-51412000000.0</v>
+      </c>
+      <c r="N23">
         <v>99499000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-10443000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1510311000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-127942000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>15777120000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-31505000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>20518053000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>248457000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1.04863334E+14</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>110573000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1840285500000.0</v>
       </c>
       <c r="X23">
         <v>-1840285500000.0</v>
       </c>
       <c r="Y23">
         <v>-1840285500000.0</v>
       </c>
       <c r="Z23">
-        <v>-4757939750000.0</v>
+        <v>-1840285500000.0</v>
       </c>
       <c r="AA23">
-        <v>-4757939750000.0</v>
+        <v>-1840285500000.0</v>
       </c>
       <c r="AB23">
         <v>-4757939750000.0</v>
       </c>
       <c r="AC23">
         <v>-4757939750000.0</v>
       </c>
       <c r="AD23">
-        <v>-2662069000000.0</v>
+        <v>-4757939750000.0</v>
       </c>
       <c r="AE23">
-        <v>-2662069000000.0</v>
+        <v>-4757939750000.0</v>
       </c>
       <c r="AF23">
         <v>-2662069000000.0</v>
       </c>
       <c r="AG23">
         <v>-2662069000000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>-2662069000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>-2662069000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>-76736000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-23420000000.0</v>
+      </c>
+      <c r="D24">
         <v>747187000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-3390000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-540135000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-97756000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-870227000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1837238000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-372384000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-10069800000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-1550774000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>122779000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-44602000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>171967000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>736210000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-14551000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1498572000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-738217000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2241612000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>158044000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>776663000000.0</v>
       </c>
-      <c r="U24">
-[...4 lines deleted...]
-      </c>
       <c r="W24">
-        <v>-1217643750000.0</v>
+        <v>-28280000000.0</v>
       </c>
       <c r="X24">
         <v>-1217643750000.0</v>
       </c>
       <c r="Y24">
         <v>-1217643750000.0</v>
       </c>
       <c r="Z24">
-        <v>-4366049750000.0</v>
+        <v>-1217643750000.0</v>
       </c>
       <c r="AA24">
-        <v>-4366049750000.0</v>
+        <v>-1217643750000.0</v>
       </c>
       <c r="AB24">
         <v>-4366049750000.0</v>
       </c>
       <c r="AC24">
         <v>-4366049750000.0</v>
       </c>
       <c r="AD24">
-        <v>-1992575250000.0</v>
+        <v>-4366049750000.0</v>
       </c>
       <c r="AE24">
-        <v>-1992575250000.0</v>
+        <v>-4366049750000.0</v>
       </c>
       <c r="AF24">
         <v>-1992575250000.0</v>
       </c>
       <c r="AG24">
         <v>-1992575250000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24">
+        <v>-1992575250000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-1992575250000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>698714000000.0</v>
+      </c>
+      <c r="C25">
+        <v>418205000000.0</v>
+      </c>
+      <c r="D25">
         <v>910450000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>463457000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-912670000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>300618000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>425854000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>756564000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>719847000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3370000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>79656374000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-431934000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1324344000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-343271000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>12024007000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>132210000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-2982360000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>241979000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-3269369000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1245993000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1916376000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-320117000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4183804250000.0</v>
       </c>
       <c r="X25">
         <v>4183804250000.0</v>
       </c>
       <c r="Y25">
         <v>4183804250000.0</v>
       </c>
       <c r="Z25">
-        <v>6020410500000.0</v>
+        <v>4183804250000.0</v>
       </c>
       <c r="AA25">
-        <v>6020410500000.0</v>
+        <v>4183804250000.0</v>
       </c>
       <c r="AB25">
         <v>6020410500000.0</v>
       </c>
       <c r="AC25">
         <v>6020410500000.0</v>
       </c>
       <c r="AD25">
-        <v>2937463500000.0</v>
+        <v>6020410500000.0</v>
       </c>
       <c r="AE25">
-        <v>2937463500000.0</v>
+        <v>6020410500000.0</v>
       </c>
       <c r="AF25">
         <v>2937463500000.0</v>
       </c>
       <c r="AG25">
         <v>2937463500000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25">
+        <v>2937463500000.0</v>
+      </c>
+      <c r="AI25">
+        <v>2937463500000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>-120500000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-201024000000.0</v>
+      </c>
+      <c r="D26">
         <v>-53130000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-24940000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-457105000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-436229000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-457155000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-544138000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-198400000000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="K26"/>
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-26797000000.0</v>
       </c>
-      <c r="L26"/>
-[...1 lines deleted...]
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-2049328000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-2049328000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-1943186000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1.09150919E+14</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-331642000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-257200000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-55018500000.0</v>
       </c>
       <c r="X26">
         <v>-55018500000.0</v>
       </c>
       <c r="Y26">
         <v>-55018500000.0</v>
       </c>
       <c r="Z26">
-        <v>-31551500000.0</v>
+        <v>-55018500000.0</v>
       </c>
       <c r="AA26">
-        <v>-31551500000.0</v>
+        <v>-55018500000.0</v>
       </c>
       <c r="AB26">
         <v>-31551500000.0</v>
       </c>
       <c r="AC26">
         <v>-31551500000.0</v>
       </c>
       <c r="AD26">
-        <v>-185134500000.0</v>
+        <v>-31551500000.0</v>
       </c>
       <c r="AE26">
-        <v>-185134500000.0</v>
+        <v>-31551500000.0</v>
       </c>
       <c r="AF26">
         <v>-185134500000.0</v>
       </c>
       <c r="AG26">
         <v>-185134500000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26">
+        <v>-185134500000.0</v>
+      </c>
+      <c r="AI26">
+        <v>-185134500000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>151</v>
+      </c>
+      <c r="B27">
+        <v>-190723000000.0</v>
+      </c>
+      <c r="C27">
+        <v>190723000000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27"/>
+      <c r="F27">
+        <v>138179000000.0</v>
+      </c>
       <c r="G27">
+        <v>215494000000.0</v>
+      </c>
+      <c r="H27">
+        <v>195092000000.0</v>
+      </c>
+      <c r="I27">
         <v>287918000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>453996000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>437002000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>442958000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1057651000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>124694000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1568357000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3225724000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2419440000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2264232000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2126739000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4709645000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>-244405000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>-329501000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>573906000000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>-129685000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-75850000000.0</v>
+      </c>
+      <c r="D28">
         <v>3201554000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-128852000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-554176000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-585359000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-546494000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-621493000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>624104000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5249422000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2138220000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-186709000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-44943000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-174060000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>48783000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-199302000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>13565582000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-40773000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>18490234000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>284860000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1.0220719E+14</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>548344000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1840285500000.0</v>
       </c>
       <c r="X28">
         <v>-1840285500000.0</v>
       </c>
       <c r="Y28">
         <v>-1840285500000.0</v>
       </c>
       <c r="Z28">
-        <v>-4757939750000.0</v>
+        <v>-1840285500000.0</v>
       </c>
       <c r="AA28">
-        <v>-4757939750000.0</v>
+        <v>-1840285500000.0</v>
       </c>
       <c r="AB28">
         <v>-4757939750000.0</v>
       </c>
       <c r="AC28">
         <v>-4757939750000.0</v>
       </c>
       <c r="AD28">
-        <v>-2662069000000.0</v>
+        <v>-4757939750000.0</v>
       </c>
       <c r="AE28">
-        <v>-2662069000000.0</v>
+        <v>-4757939750000.0</v>
       </c>
       <c r="AF28">
         <v>-2662069000000.0</v>
       </c>
       <c r="AG28">
         <v>-2662069000000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>-2662069000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-2662069000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>662485000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1061925000000.0</v>
+      </c>
+      <c r="D29">
         <v>472604000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>464201000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-912670000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>300618000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>425854000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-449244000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-517048000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-81676000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-114134000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1103140000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1177039000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1930995000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3362341000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3385296000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-7118183000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-3340483000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-7519316000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3570474000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-2377360000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1224248000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4183804250000.0</v>
       </c>
       <c r="X29">
         <v>-4183804250000.0</v>
       </c>
       <c r="Y29">
         <v>-4183804250000.0</v>
       </c>
       <c r="Z29">
-        <v>-6020410500000.0</v>
+        <v>-4183804250000.0</v>
       </c>
       <c r="AA29">
-        <v>-6020410500000.0</v>
+        <v>-4183804250000.0</v>
       </c>
       <c r="AB29">
         <v>-6020410500000.0</v>
       </c>
       <c r="AC29">
         <v>-6020410500000.0</v>
       </c>
       <c r="AD29">
-        <v>-2937463500000.0</v>
+        <v>-6020410500000.0</v>
       </c>
       <c r="AE29">
-        <v>-2937463500000.0</v>
+        <v>-6020410500000.0</v>
       </c>
       <c r="AF29">
         <v>-2937463500000.0</v>
       </c>
       <c r="AG29">
         <v>-2937463500000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29">
+        <v>-2937463500000.0</v>
+      </c>
+      <c r="AI29">
+        <v>-2937463500000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-178198000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-65480000000.0</v>
+      </c>
+      <c r="D30">
         <v>421842000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-271778000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>209303000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>96430000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1584339000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1824034000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-459439000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-10104935000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1583398000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>85410000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-93175000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>119133000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>783106000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-174559000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1404357000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-878628000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2075871000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>13906000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-91267237000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2073291000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1840285500000.0</v>
       </c>
       <c r="X30">
         <v>-1840285500000.0</v>
       </c>
       <c r="Y30">
         <v>-1840285500000.0</v>
       </c>
       <c r="Z30">
-        <v>-4757939750000.0</v>
+        <v>-1840285500000.0</v>
       </c>
       <c r="AA30">
-        <v>-4757939750000.0</v>
+        <v>-1840285500000.0</v>
       </c>
       <c r="AB30">
         <v>-4757939750000.0</v>
       </c>
       <c r="AC30">
         <v>-4757939750000.0</v>
       </c>
       <c r="AD30">
-        <v>-2662069000000.0</v>
+        <v>-4757939750000.0</v>
       </c>
       <c r="AE30">
-        <v>-2662069000000.0</v>
+        <v>-4757939750000.0</v>
       </c>
       <c r="AF30">
         <v>-2662069000000.0</v>
       </c>
       <c r="AG30">
+        <v>-2662069000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>-2662069000000.0</v>
+      </c>
+      <c r="AI30">
         <v>-2662069000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>