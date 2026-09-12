--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -271,50 +271,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1048,51 +1054,53 @@
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>22</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>80649000.0</v>
+      </c>
       <c r="C2">
         <v>93435000.0</v>
       </c>
       <c r="D2">
         <v>108977000.0</v>
       </c>
       <c r="E2">
         <v>141606000.0</v>
       </c>
       <c r="F2">
         <v>127513000.0</v>
       </c>
       <c r="G2">
         <v>100156000.0</v>
       </c>
       <c r="H2">
         <v>131345000.0</v>
       </c>
       <c r="I2">
         <v>131420000.0</v>
       </c>
       <c r="J2">
         <v>96397000.0</v>
       </c>
       <c r="K2">
@@ -1166,51 +1174,53 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>25</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>16038000.0</v>
+      </c>
       <c r="C5">
         <v>3463000.0</v>
       </c>
       <c r="D5">
         <v>35154000.0</v>
       </c>
       <c r="E5">
         <v>61876000.0</v>
       </c>
       <c r="F5">
         <v>83554000.0</v>
       </c>
       <c r="G5">
         <v>92216000.0</v>
       </c>
       <c r="H5">
         <v>112471000.0</v>
       </c>
       <c r="I5">
         <v>111809000.0</v>
       </c>
       <c r="J5">
         <v>129606000.0</v>
       </c>
       <c r="K5">
@@ -1258,89 +1268,93 @@
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
         <v>27</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>25995000.0</v>
+      </c>
       <c r="C7">
         <v>25923000.0</v>
       </c>
       <c r="D7">
         <v>32298000.0</v>
       </c>
       <c r="E7">
         <v>32051000.0</v>
       </c>
       <c r="F7">
         <v>20744000.0</v>
       </c>
       <c r="G7">
         <v>22347000.0</v>
       </c>
       <c r="H7">
         <v>13243000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
         <v>28</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>52000.0</v>
+      </c>
       <c r="C8">
         <v>51000.0</v>
       </c>
       <c r="D8">
         <v>55000.0</v>
       </c>
       <c r="E8">
         <v>58000.0</v>
       </c>
       <c r="F8">
         <v>60000.0</v>
       </c>
       <c r="G8">
         <v>61000.0</v>
       </c>
       <c r="H8">
         <v>59000.0</v>
       </c>
       <c r="I8">
         <v>60000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1534,51 +1548,53 @@
         <v>196649597.0</v>
       </c>
       <c r="Q12">
         <v>99410990.0</v>
       </c>
       <c r="R12">
         <v>23760345.0</v>
       </c>
       <c r="S12">
         <v>5710311.0</v>
       </c>
       <c r="T12">
         <v>8709402.0</v>
       </c>
       <c r="U12">
         <v>34194796.0</v>
       </c>
       <c r="V12">
         <v>2595932.0</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
         <v>33</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>52000.0</v>
+      </c>
       <c r="C13">
         <v>51000.0</v>
       </c>
       <c r="D13">
         <v>55000.0</v>
       </c>
       <c r="E13">
         <v>58000.0</v>
       </c>
       <c r="F13">
         <v>60000.0</v>
       </c>
       <c r="G13">
         <v>61000.0</v>
       </c>
       <c r="H13">
         <v>59000.0</v>
       </c>
       <c r="I13">
         <v>60000.0</v>
       </c>
       <c r="J13">
         <v>61000.0</v>
       </c>
       <c r="K13">
@@ -2068,51 +2084,53 @@
         <v>472270786.0</v>
       </c>
       <c r="Q23">
         <v>285762169.0</v>
       </c>
       <c r="R23">
         <v>162285019.0</v>
       </c>
       <c r="S23">
         <v>129807505.0</v>
       </c>
       <c r="T23">
         <v>78262153.0</v>
       </c>
       <c r="U23">
         <v>62264096.0</v>
       </c>
       <c r="V23">
         <v>8819978.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
         <v>44</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>535080000.0</v>
+      </c>
       <c r="C24">
         <v>492007000.0</v>
       </c>
       <c r="D24">
         <v>488453000.0</v>
       </c>
       <c r="E24">
         <v>485114000.0</v>
       </c>
       <c r="F24">
         <v>656176000.0</v>
       </c>
       <c r="G24">
         <v>766897000.0</v>
       </c>
       <c r="H24">
         <v>420138000.0</v>
       </c>
       <c r="I24">
         <v>429027000.0</v>
       </c>
       <c r="J24">
         <v>418540000.0</v>
       </c>
       <c r="K24">
@@ -2158,51 +2176,53 @@
       </c>
       <c r="J25">
         <v>418540000.0</v>
       </c>
       <c r="K25">
         <v>319389000.0</v>
       </c>
       <c r="L25">
         <v>343248000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
         <v>46</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>12000.0</v>
+      </c>
       <c r="C26">
         <v>1020000.0</v>
       </c>
       <c r="D26">
         <v>12564000.0</v>
       </c>
       <c r="E26">
         <v>12877000.0</v>
       </c>
       <c r="F26">
         <v>13883000.0</v>
       </c>
       <c r="G26">
         <v>13364000.0</v>
       </c>
       <c r="H26">
         <v>10985000.0</v>
       </c>
       <c r="I26">
         <v>10570000.0</v>
       </c>
       <c r="J26">
         <v>22110000.0</v>
       </c>
       <c r="K26">
@@ -2235,51 +2255,51 @@
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
-        <v>453300000.0</v>
+        <v>479242000.0</v>
       </c>
       <c r="C28">
         <v>263506000.0</v>
       </c>
       <c r="D28">
         <v>400243000.0</v>
       </c>
       <c r="E28">
         <v>400850000.0</v>
       </c>
       <c r="F28">
         <v>594232000.0</v>
       </c>
       <c r="G28">
         <v>605026000.0</v>
       </c>
       <c r="H28">
         <v>326200000.0</v>
       </c>
       <c r="I28">
         <v>319300000.0</v>
       </c>
       <c r="J28">
         <v>291400000.0</v>
       </c>
@@ -2302,51 +2322,53 @@
         <v>-28394961.0</v>
       </c>
       <c r="Q28">
         <v>69977395.0</v>
       </c>
       <c r="R28">
         <v>36650272.0</v>
       </c>
       <c r="S28">
         <v>47970405.0</v>
       </c>
       <c r="T28">
         <v>26031838.0</v>
       </c>
       <c r="U28">
         <v>-17665774.0</v>
       </c>
       <c r="V28">
         <v>2709472.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
         <v>49</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>799344000.0</v>
+      </c>
       <c r="C29">
         <v>717624000.0</v>
       </c>
       <c r="D29">
         <v>677001000.0</v>
       </c>
       <c r="E29">
         <v>613227000.0</v>
       </c>
       <c r="F29">
         <v>612147000.0</v>
       </c>
       <c r="G29">
         <v>675396000.0</v>
       </c>
       <c r="H29">
         <v>570304000.0</v>
       </c>
       <c r="I29">
         <v>590023000.0</v>
       </c>
       <c r="J29">
         <v>511129000.0</v>
       </c>
       <c r="K29"/>
@@ -2458,51 +2480,53 @@
       <c r="K31">
         <v>105765000.0</v>
       </c>
       <c r="L31">
         <v>146652000.0</v>
       </c>
       <c r="M31">
         <v>375557000.0</v>
       </c>
       <c r="N31">
         <v>270841000.0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
         <v>52</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>82454000.0</v>
+      </c>
       <c r="C32">
         <v>61438000.0</v>
       </c>
       <c r="D32">
         <v>39184000.0</v>
       </c>
       <c r="E32">
         <v>8989000.0</v>
       </c>
       <c r="F32">
         <v>28915000.0</v>
       </c>
       <c r="G32">
         <v>94951000.0</v>
       </c>
       <c r="H32">
         <v>11011000.0</v>
       </c>
       <c r="I32">
         <v>41188000.0</v>
       </c>
       <c r="J32">
         <v>48664000.0</v>
       </c>
       <c r="K32"/>
@@ -2568,51 +2592,53 @@
         <v>233975971.0</v>
       </c>
       <c r="Q33">
         <v>165309737.0</v>
       </c>
       <c r="R33">
         <v>127929128.0</v>
       </c>
       <c r="S33">
         <v>110420736.0</v>
       </c>
       <c r="T33">
         <v>60702809.0</v>
       </c>
       <c r="U33">
         <v>25208772.0</v>
       </c>
       <c r="V33">
         <v>5370776.0</v>
       </c>
     </row>
     <row r="34" spans="1:22">
       <c r="A34" t="s">
         <v>54</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>10622000.0</v>
+      </c>
       <c r="C34">
         <v>10462000.0</v>
       </c>
       <c r="D34">
         <v>9737000.0</v>
       </c>
       <c r="E34">
         <v>10287000.0</v>
       </c>
       <c r="F34">
         <v>13675000.0</v>
       </c>
       <c r="G34">
         <v>14502000.0</v>
       </c>
       <c r="H34">
         <v>3682000.0</v>
       </c>
       <c r="I34">
         <v>1813000.0</v>
       </c>
       <c r="J34">
         <v>6757000.0</v>
       </c>
       <c r="K34">
@@ -2681,51 +2707,51 @@
       </c>
       <c r="Q35">
         <v>152990809.0</v>
       </c>
       <c r="R35">
         <v>54280949.0</v>
       </c>
       <c r="S35">
         <v>44077011.0</v>
       </c>
       <c r="T35">
         <v>31223750.0</v>
       </c>
       <c r="U35">
         <v>16597738.0</v>
       </c>
       <c r="V35">
         <v>8087130.0</v>
       </c>
     </row>
     <row r="36" spans="1:22">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
-        <v>45000000.0</v>
+        <v>44988000.0</v>
       </c>
       <c r="C36">
         <v>103605000.0</v>
       </c>
       <c r="D36">
         <v>83642000.0</v>
       </c>
       <c r="E36">
         <v>121000.0</v>
       </c>
       <c r="F36">
         <v>148000.0</v>
       </c>
       <c r="G36">
         <v>1060000.0</v>
       </c>
       <c r="H36">
         <v>58400000.0</v>
       </c>
       <c r="I36">
         <v>45800000.0</v>
       </c>
       <c r="J36">
         <v>53800000.0</v>
       </c>
@@ -2895,51 +2921,51 @@
       </c>
       <c r="Q39">
         <v>6316032.0</v>
       </c>
       <c r="R39">
         <v>3398722.0</v>
       </c>
       <c r="S39">
         <v>5142239.0</v>
       </c>
       <c r="T39">
         <v>4463119.0</v>
       </c>
       <c r="U39">
         <v>543834.0</v>
       </c>
       <c r="V39">
         <v>24563.0</v>
       </c>
     </row>
     <row r="40" spans="1:22">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
-        <v>118700000.0</v>
+        <v>30945000.0</v>
       </c>
       <c r="C40">
         <v>186978000.0</v>
       </c>
       <c r="D40">
         <v>55858000.0</v>
       </c>
       <c r="E40">
         <v>19000.0</v>
       </c>
       <c r="F40">
         <v>41201000.0</v>
       </c>
       <c r="G40">
         <v>15146000.0</v>
       </c>
       <c r="H40">
         <v>197600000.0</v>
       </c>
       <c r="I40">
         <v>10204000.0</v>
       </c>
       <c r="J40">
         <v>34567000.0</v>
       </c>
@@ -3013,51 +3039,51 @@
       </c>
       <c r="M41">
         <v>63493000.0</v>
       </c>
       <c r="N41">
         <v>41420000.0</v>
       </c>
       <c r="O41">
         <v>25991000.0</v>
       </c>
       <c r="P41">
         <v>9412000.0</v>
       </c>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
     </row>
     <row r="42" spans="1:22">
       <c r="A42" t="s">
         <v>62</v>
       </c>
       <c r="B42">
-        <v>245800000.0</v>
+        <v>79716000.0</v>
       </c>
       <c r="C42">
         <v>73750000.0</v>
       </c>
       <c r="D42">
         <v>111281000.0</v>
       </c>
       <c r="E42">
         <v>134798000.0</v>
       </c>
       <c r="F42">
         <v>169220000.0</v>
       </c>
       <c r="G42">
         <v>179399000.0</v>
       </c>
       <c r="H42">
         <v>173731000.0</v>
       </c>
       <c r="I42">
         <v>237840000.0</v>
       </c>
       <c r="J42">
         <v>239191000.0</v>
       </c>
@@ -3132,51 +3158,53 @@
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
     </row>
     <row r="45" spans="1:22">
       <c r="A45" t="s">
         <v>65</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1461824000.0</v>
+      </c>
       <c r="C45">
         <v>1395465000.0</v>
       </c>
       <c r="D45">
         <v>1232438000.0</v>
       </c>
       <c r="E45">
         <v>1498636000.0</v>
       </c>
       <c r="F45">
         <v>1338171000.0</v>
       </c>
       <c r="G45">
         <v>636067000.0</v>
       </c>
       <c r="H45">
         <v>581250000.0</v>
       </c>
       <c r="I45">
         <v>557170000.0</v>
       </c>
       <c r="J45">
         <v>517403000.0</v>
       </c>
       <c r="K45">
@@ -3316,51 +3344,53 @@
         <v>522611000.0</v>
       </c>
       <c r="M47">
         <v>790767000.0</v>
       </c>
       <c r="N47">
         <v>595446000.0</v>
       </c>
       <c r="O47">
         <v>457837000.0</v>
       </c>
       <c r="P47">
         <v>224635000.0</v>
       </c>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
     </row>
     <row r="48" spans="1:22">
       <c r="A48" t="s">
         <v>68</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>149991000.0</v>
+      </c>
       <c r="C48">
         <v>126027000.0</v>
       </c>
       <c r="D48">
         <v>29530000.0</v>
       </c>
       <c r="E48">
         <v>-81147000.0</v>
       </c>
       <c r="F48">
         <v>-314779000.0</v>
       </c>
       <c r="G48">
         <v>-380866000.0</v>
       </c>
       <c r="H48">
         <v>-153361000.0</v>
       </c>
       <c r="I48">
         <v>-206688000.0</v>
       </c>
       <c r="J48">
         <v>-283933000.0</v>
       </c>
       <c r="K48">
@@ -3408,102 +3438,104 @@
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
     </row>
     <row r="50" spans="1:22">
       <c r="A50" t="s">
         <v>70</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>18467000.0</v>
+      </c>
       <c r="C50">
         <v>22326000.0</v>
       </c>
       <c r="D50">
         <v>12528000.0</v>
       </c>
       <c r="E50">
         <v>12528000.0</v>
       </c>
       <c r="F50">
         <v>17916000.0</v>
       </c>
       <c r="G50">
         <v>17689000.0</v>
       </c>
       <c r="H50">
         <v>17281000.0</v>
       </c>
       <c r="I50">
         <v>17975000.0</v>
       </c>
       <c r="J50">
         <v>7664000.0</v>
       </c>
       <c r="K50">
         <v>39283000.0</v>
       </c>
       <c r="L50">
         <v>35425000.0</v>
       </c>
       <c r="M50">
         <v>28478000.0</v>
       </c>
       <c r="N50">
         <v>325543000.0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
     </row>
     <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
-        <v>553600000.0</v>
+        <v>579542000.0</v>
       </c>
       <c r="C51">
         <v>540256000.0</v>
       </c>
       <c r="D51">
         <v>533279000.0</v>
       </c>
       <c r="E51">
         <v>529693000.0</v>
       </c>
       <c r="F51">
         <v>694836000.0</v>
       </c>
       <c r="G51">
         <v>806933000.0</v>
       </c>
       <c r="H51">
         <v>443239000.0</v>
       </c>
       <c r="I51">
         <v>447027000.0</v>
       </c>
       <c r="J51">
         <v>426240000.0</v>
       </c>
@@ -3527,51 +3559,51 @@
       </c>
       <c r="Q51">
         <v>169388385.0</v>
       </c>
       <c r="R51">
         <v>60410617.0</v>
       </c>
       <c r="S51">
         <v>53680716.0</v>
       </c>
       <c r="T51">
         <v>34741240.0</v>
       </c>
       <c r="U51">
         <v>16529022.0</v>
       </c>
       <c r="V51">
         <v>5112731.0</v>
       </c>
     </row>
     <row r="52" spans="1:22">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
-        <v>18500000.0</v>
+        <v>25606000.0</v>
       </c>
       <c r="C52">
         <v>30931000.0</v>
       </c>
       <c r="D52">
         <v>21439000.0</v>
       </c>
       <c r="E52">
         <v>22528000.0</v>
       </c>
       <c r="F52">
         <v>26147000.0</v>
       </c>
       <c r="G52">
         <v>28579000.0</v>
       </c>
       <c r="H52">
         <v>17300000.0</v>
       </c>
       <c r="I52">
         <v>18000000.0</v>
       </c>
       <c r="J52">
         <v>7700000.0</v>
       </c>
@@ -3592,51 +3624,53 @@
       </c>
       <c r="P52">
         <v>30613000.0</v>
       </c>
       <c r="Q52">
         <v>25564749.0</v>
       </c>
       <c r="R52">
         <v>8236488.0</v>
       </c>
       <c r="S52">
         <v>11427913.0</v>
       </c>
       <c r="T52">
         <v>4782341.0</v>
       </c>
       <c r="U52">
         <v>23559.0</v>
       </c>
       <c r="V52"/>
     </row>
     <row r="53" spans="1:22">
       <c r="A53" t="s">
         <v>73</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>0.0</v>
+      </c>
       <c r="C53">
         <v>20088000.0</v>
       </c>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53">
         <v>864000.0</v>
       </c>
       <c r="G53">
         <v>28000.0</v>
       </c>
       <c r="H53">
         <v>14000.0</v>
       </c>
       <c r="I53">
         <v>898000.0</v>
       </c>
       <c r="J53">
         <v>21378000.0</v>
       </c>
       <c r="K53">
@@ -3995,51 +4029,51 @@
       <c r="B60">
         <v>245800000.0</v>
       </c>
       <c r="C60">
         <v>203291000.0</v>
       </c>
       <c r="D60">
         <v>176020000.0</v>
       </c>
       <c r="E60">
         <v>115585000.0</v>
       </c>
       <c r="F60">
         <v>-61945000.0</v>
       </c>
       <c r="G60">
         <v>-109190000.0</v>
       </c>
       <c r="H60">
         <v>132900000.0</v>
       </c>
       <c r="I60">
         <v>143100000.0</v>
       </c>
       <c r="J60">
-        <v>84900000.0</v>
+        <v>126800000.0</v>
       </c>
       <c r="K60">
         <v>105800000.0</v>
       </c>
       <c r="L60">
         <v>146652000.0</v>
       </c>
       <c r="M60">
         <v>375600000.0</v>
       </c>
       <c r="N60">
         <v>270841000.0</v>
       </c>
       <c r="O60">
         <v>239421000.0</v>
       </c>
       <c r="P60">
         <v>208892797.0</v>
       </c>
       <c r="Q60">
         <v>92290186.0</v>
       </c>
       <c r="R60">
         <v>85482269.0</v>
       </c>
@@ -4107,417 +4141,431 @@
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-        <v>125</v>
+      <c r="BI1" t="s">
+        <v>127</v>
       </c>
     </row>
-    <row r="2" spans="1:59">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>22</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>103812000.0</v>
+      </c>
       <c r="C2">
+        <v>71836000.0</v>
+      </c>
+      <c r="D2">
+        <v>80649000.0</v>
+      </c>
+      <c r="E2">
         <v>61703000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>63816000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>69710000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>279949000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>81178000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>85014000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>93150000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>108977000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>91892000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>79374000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>88496000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>141606000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>94474000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>108561000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>137816000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>127513000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>97031000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>94368000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>90963000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>100156000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>92218000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>106704000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>131345000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>133619000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>106494000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>125151000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>131420000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>131420000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>124249000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>111707000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>97335000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>96397000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>77093000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>75533000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>63728000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>52008000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>41306000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>37677000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>49392000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>45790000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>63040000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>65456000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>66335000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>88904000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>111676000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>109901000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>120093000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>91633000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>100011000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>89396000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>103860000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>72091000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>53291000.0</v>
       </c>
-      <c r="BD2"/>
-      <c r="BE2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>64300000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>27580000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>25700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:59">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4535,52 +4583,54 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
     </row>
-    <row r="4" spans="1:59">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4598,225 +4648,235 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:59">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>25</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-5671000.0</v>
+      </c>
       <c r="C5">
+        <v>-63849000.0</v>
+      </c>
+      <c r="D5">
+        <v>16038000.0</v>
+      </c>
+      <c r="E5">
         <v>9561000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>13392000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>3786000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="H5"/>
+      <c r="I5">
         <v>11057000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>16866000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>25276000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>35154000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>37230000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>48867000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>55543000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>61876000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>71282000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>72336000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>80386000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>83554000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>87007000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>91675000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>90434000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>92216000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>92221000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>92999000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>112471000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>94475000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>109705000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>112160000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>111809000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>111809000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>126257000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>126803000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>129498000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>129606000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>131212000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>129871000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>130650000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>130118000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>129094000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>128636000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>125431000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>123016000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>122824000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>120131000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>119642000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>124017000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>125824000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>128809000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>127396000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-197588000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>127848000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>128058000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>128421000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>128421000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>129596000.0</v>
       </c>
-      <c r="BD5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BF5"/>
       <c r="BG5">
         <v>1800000.0</v>
       </c>
+      <c r="BH5">
+        <v>115168134.0</v>
+      </c>
+      <c r="BI5">
+        <v>1800000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:59">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4834,516 +4894,538 @@
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
     </row>
-    <row r="7" spans="1:59">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>25345000.0</v>
+      </c>
       <c r="D7">
+        <v>25995000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7">
         <v>26191000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>26158000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>25923000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>28215000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>27296000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>30803000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>32298000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>32599000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>34886000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>33255000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>32051000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>31833000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>38986000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>20668000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>20744000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>19951000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>17889000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>19927000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>22347000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>21520000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>24518000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>28990000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>13243000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>13200000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>13694000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>13519000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
     </row>
-    <row r="8" spans="1:59">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8"/>
-      <c r="C8"/>
+      <c r="C8">
+        <v>65000.0</v>
+      </c>
       <c r="D8">
         <v>52000.0</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="G8">
         <v>51000.0</v>
       </c>
       <c r="H8">
         <v>51000.0</v>
       </c>
       <c r="I8">
+        <v>51000.0</v>
+      </c>
+      <c r="J8">
+        <v>51000.0</v>
+      </c>
+      <c r="K8">
         <v>55000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>55000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>56000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>57000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>58000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>58000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>59000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="R8">
         <v>60000.0</v>
       </c>
       <c r="S8">
+        <v>60000.0</v>
+      </c>
+      <c r="T8">
+        <v>60000.0</v>
+      </c>
+      <c r="U8">
         <v>61000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>61000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:59">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>175941000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>173716000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>175864000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>191977000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>230102000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>237840000.0</v>
       </c>
-      <c r="AE9"/>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
     </row>
-    <row r="10" spans="1:59">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
+        <v>316300000.0</v>
+      </c>
+      <c r="C10">
+        <v>274900000.0</v>
+      </c>
+      <c r="D10">
         <v>100300000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>197007000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>266038000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>307993000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>276800000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>123440000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>66013000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>150721000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>133036000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>106300000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>86422000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>145373000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>128843000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>93000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>122507000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>114139000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>100604000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>76845000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>85023000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>187568000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>201907000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>163747000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>157510000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>111200000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>165548000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>81599000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>68917000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>127700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>127727000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>152737000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>105218000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>120400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>134755000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>135230000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>76988000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>70258000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>73563000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>63572000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>79247000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>71585000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>82730000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>90380000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>105299000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>91402000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>127672000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>128802000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>125297000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>131933000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>121135000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>104797000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>149437000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>176005000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>48292000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>75539000.0</v>
       </c>
-      <c r="BD10"/>
-      <c r="BE10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>78900000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>193650184.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>139600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5361,855 +5443,881 @@
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
     </row>
-    <row r="12" spans="1:59">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12">
+        <v>316300000.0</v>
+      </c>
+      <c r="C12">
+        <v>274900000.0</v>
+      </c>
+      <c r="D12">
         <v>100300000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>197007000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>266038000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>307993000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>276800000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>123440000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>66013000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>150721000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>133036000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>106300000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>86422000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>145373000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>128843000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>93000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>122519000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>115004000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>101468000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>76858000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>85036000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>187581000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>201935000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>169512000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>163075000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>111200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>168352000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>81657000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>69075000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>127700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>128625000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>153590000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>111062000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>126268000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>156133000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>140667000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>81955000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>74997000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>76043000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>65338000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>81003000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>72708000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>83848000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>90380000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>105299000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>91402000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>127672000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>128802000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>125297000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>131933000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>104797000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>149437000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>176005000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>48292000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>75539000.0</v>
       </c>
-      <c r="BD12"/>
-      <c r="BE12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>78900000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>196649597.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>139600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:59">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>33</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>65000.0</v>
+      </c>
       <c r="C13">
-        <v>52000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="D13">
         <v>52000.0</v>
       </c>
       <c r="E13">
-        <v>51000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="F13">
-        <v>203300000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="G13">
         <v>51000.0</v>
       </c>
       <c r="H13">
+        <v>203300000.0</v>
+      </c>
+      <c r="I13">
         <v>51000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
+        <v>51000.0</v>
+      </c>
+      <c r="K13">
         <v>55000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>55000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>56000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>57000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>58000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>58000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>59000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="R13">
         <v>60000.0</v>
       </c>
       <c r="S13">
-        <v>61000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="T13">
-        <v>61000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="U13">
         <v>61000.0</v>
       </c>
       <c r="V13">
         <v>61000.0</v>
       </c>
       <c r="W13">
         <v>61000.0</v>
       </c>
       <c r="X13">
         <v>61000.0</v>
       </c>
       <c r="Y13">
-        <v>59000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="Z13">
         <v>61000.0</v>
       </c>
       <c r="AA13">
         <v>59000.0</v>
       </c>
       <c r="AB13">
+        <v>61000.0</v>
+      </c>
+      <c r="AC13">
         <v>59000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
+        <v>59000.0</v>
+      </c>
+      <c r="AE13">
         <v>60000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>60000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61000.0</v>
       </c>
       <c r="AG13">
         <v>61000.0</v>
       </c>
       <c r="AH13">
         <v>61000.0</v>
       </c>
       <c r="AI13">
-        <v>60000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="AJ13">
-        <v>60000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="AK13">
         <v>60000.0</v>
       </c>
       <c r="AL13">
         <v>60000.0</v>
       </c>
       <c r="AM13">
         <v>60000.0</v>
       </c>
       <c r="AN13">
         <v>60000.0</v>
       </c>
       <c r="AO13">
         <v>60000.0</v>
       </c>
       <c r="AP13">
+        <v>60000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>60000.0</v>
+      </c>
+      <c r="AR13">
         <v>59000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="AS13">
         <v>58000.0</v>
       </c>
       <c r="AT13">
         <v>58000.0</v>
       </c>
       <c r="AU13">
         <v>58000.0</v>
       </c>
       <c r="AV13">
         <v>58000.0</v>
       </c>
       <c r="AW13">
         <v>58000.0</v>
       </c>
       <c r="AX13">
+        <v>58000.0</v>
+      </c>
+      <c r="AY13">
+        <v>58000.0</v>
+      </c>
+      <c r="AZ13">
         <v>44000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="BA13">
         <v>43000.0</v>
       </c>
       <c r="BB13">
         <v>43000.0</v>
       </c>
       <c r="BC13">
         <v>43000.0</v>
       </c>
-      <c r="BD13"/>
-[...1 lines deleted...]
-      <c r="BF13">
+      <c r="BD13">
+        <v>43000.0</v>
+      </c>
+      <c r="BE13">
+        <v>43000.0</v>
+      </c>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13">
         <v>43514.0</v>
       </c>
-      <c r="BG13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:59">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14">
+        <v>64895753.0</v>
+      </c>
+      <c r="C14">
+        <v>55601000.0</v>
+      </c>
+      <c r="D14">
         <v>51687000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>52850000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>51675000.0</v>
       </c>
-      <c r="E14">
-[...2 lines deleted...]
-      <c r="F14">
+      <c r="G14">
         <v>51227000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
+        <v>51227000.0</v>
+      </c>
+      <c r="I14">
         <v>52302000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>53620833.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>55911111.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>56941823.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>56290909.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>57203389.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>58348888.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>58454429.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>59193548.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>60590179.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>60792157.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>60675410.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>60741952.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>61700000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>60805882.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>60163640.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>62157143.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>60163636.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>59404254.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>60501351.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>61427273.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>64244898.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>60725380.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>60725380.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>65086582.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>67970800.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>66113400.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>60838603.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>60784594.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>57428800.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>72970720.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>60180644.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>60608133.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>66966800.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>61946800.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>58600000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>57655098.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>58448246.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>57520393.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>58021695.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>60785029.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>62408640.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>67288080.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>39900000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>47864027.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>42890880.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>46470857.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>36100000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>44600000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>46100000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>45054279.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>26900000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>35688098.0</v>
       </c>
     </row>
-    <row r="15" spans="1:59">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...4 lines deleted...]
-      </c>
+      <c r="T15"/>
+      <c r="U15"/>
       <c r="V15">
         <v>61000.0</v>
       </c>
       <c r="W15">
         <v>61000.0</v>
       </c>
       <c r="X15">
         <v>61000.0</v>
       </c>
       <c r="Y15">
         <v>61000.0</v>
       </c>
       <c r="Z15">
-        <v>59000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="AA15">
-        <v>59000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="AB15">
         <v>59000.0</v>
       </c>
       <c r="AC15">
-        <v>61000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="AD15">
-        <v>60000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="AE15">
         <v>61000.0</v>
       </c>
       <c r="AF15">
-        <v>100000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="AG15">
-        <v>100000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="AH15">
         <v>100000.0</v>
       </c>
       <c r="AI15">
         <v>100000.0</v>
       </c>
       <c r="AJ15">
         <v>100000.0</v>
       </c>
       <c r="AK15">
         <v>100000.0</v>
       </c>
       <c r="AL15">
         <v>100000.0</v>
       </c>
       <c r="AM15">
         <v>100000.0</v>
       </c>
       <c r="AN15">
         <v>100000.0</v>
       </c>
       <c r="AO15">
         <v>100000.0</v>
       </c>
       <c r="AP15">
         <v>100000.0</v>
       </c>
       <c r="AQ15">
         <v>100000.0</v>
       </c>
       <c r="AR15">
         <v>100000.0</v>
       </c>
       <c r="AS15">
         <v>100000.0</v>
       </c>
       <c r="AT15">
         <v>100000.0</v>
       </c>
       <c r="AU15">
         <v>100000.0</v>
       </c>
       <c r="AV15">
         <v>100000.0</v>
       </c>
       <c r="AW15">
         <v>100000.0</v>
       </c>
       <c r="AX15">
+        <v>100000.0</v>
+      </c>
+      <c r="AY15">
+        <v>100000.0</v>
+      </c>
+      <c r="AZ15">
         <v>44000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="BA15"/>
       <c r="BB15">
         <v>43000.0</v>
       </c>
       <c r="BC15"/>
-      <c r="BD15"/>
+      <c r="BD15">
+        <v>43000.0</v>
+      </c>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15">
         <v>43514.8</v>
       </c>
-      <c r="BG15"/>
+      <c r="BI15"/>
     </row>
-    <row r="16" spans="1:59">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>3091000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3363000.0</v>
       </c>
-      <c r="E16">
-[...2 lines deleted...]
-      <c r="F16"/>
       <c r="G16">
+        <v>19231000.0</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16">
         <v>5742000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>7035000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5757000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>44269000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>80024000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="N16"/>
+      <c r="O16">
         <v>350000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>481000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>160000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>11000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>14072.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>8801000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>13585.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>18168.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>18168.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>52775000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>27723.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>45105000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-131345000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>31003.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>27119.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>16494000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-131420000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>24843.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>15640000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>62288000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>22123000.0</v>
       </c>
       <c r="AJ16"/>
       <c r="AK16">
-        <v>16382000.0</v>
+        <v>22123000.0</v>
       </c>
       <c r="AL16"/>
       <c r="AM16">
+        <v>16382000.0</v>
+      </c>
+      <c r="AN16"/>
+      <c r="AO16">
         <v>25394.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>23184.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>24195.0</v>
       </c>
-      <c r="AP16"/>
-[...1 lines deleted...]
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16">
         <v>38214.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-88904000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>18371.0</v>
       </c>
       <c r="AV16"/>
       <c r="AW16">
+        <v>18371.0</v>
+      </c>
+      <c r="AX16"/>
+      <c r="AY16">
         <v>13358000.0</v>
       </c>
-      <c r="AX16"/>
-[...1 lines deleted...]
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16">
         <v>8434000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>16907000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>17033000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>3054000.0</v>
       </c>
-      <c r="BD16"/>
-[...1 lines deleted...]
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16">
         <v>186492.0</v>
       </c>
-      <c r="BG16"/>
+      <c r="BI16"/>
     </row>
-    <row r="17" spans="1:59">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6227,127 +6335,131 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:59">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>2286000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18">
         <v>2770000.0</v>
       </c>
-      <c r="AM18"/>
-      <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>16955000.0</v>
       </c>
-      <c r="AQ18"/>
-      <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18">
         <v>30065000.0</v>
       </c>
-      <c r="AU18"/>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-      <c r="AY18">
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18">
         <v>23834000.0</v>
       </c>
-      <c r="AZ18"/>
-      <c r="BA18"/>
       <c r="BB18"/>
-      <c r="BC18">
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18">
         <v>24218000.0</v>
       </c>
-      <c r="BD18"/>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:59">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6365,52 +6477,54 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:59">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -6428,860 +6542,892 @@
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
     </row>
-    <row r="21" spans="1:59">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21">
         <v>3999000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>49128000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21">
         <v>16077164.0</v>
       </c>
-      <c r="BG21"/>
+      <c r="BI21"/>
     </row>
-    <row r="22" spans="1:59">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22">
+        <v>7800000.0</v>
+      </c>
+      <c r="C22">
+        <v>14500000.0</v>
+      </c>
+      <c r="D22">
         <v>12400000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>7251000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7983000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7956000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>10600000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>11530000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>12000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>14846000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>13552000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12181000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>18710000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>18781000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>14434000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>12500000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>8768000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>11099000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>10915000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>13832000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9154000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>13589000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>13326000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>11920000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>14980000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>11400000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>12614000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>10083000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>10818000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>9300000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>9309000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>12389000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>10088000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>9714000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>5738000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>4668000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>4698000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>8200000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>3515000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>3560000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>3427000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>3644000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>4264000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>4736000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>5355000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>5291000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>8532000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>10118000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>16373000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>19733000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>8122000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>5825000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>5667000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>3506000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>3955000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>10641000.0</v>
       </c>
-      <c r="BD22"/>
-      <c r="BE22">
+      <c r="BF22"/>
+      <c r="BG22">
         <v>12700000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>584341.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:59">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23">
+        <v>1290000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1209100000.0</v>
+      </c>
+      <c r="D23">
         <v>1040400000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1007124000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1069406000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1197956000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1200100000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1027002000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>987242000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1017877000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1016549000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>971966000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>943222000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>985244000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>973975000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>902700000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>967293000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>933877000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>895741000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>851265000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>832137000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>944033000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>960266000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1052128000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1079344000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>852100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1128154000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>793405000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>815052000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>862700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>862660000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>866849000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>792968000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>819985000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>744248000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>733095000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>662049000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>649167000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>604712000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>644294000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>677883000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>677049000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>650284000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>919100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>966685000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>970379000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>935547000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1096301000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1079460000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1046045000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>846415000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>820763000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>808310000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>808010000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>628017000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>621927000.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23">
+      <c r="BF23"/>
+      <c r="BG23">
         <v>571500000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>472270786.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>375200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>44</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>441600000.0</v>
+      </c>
       <c r="C24">
+        <v>441387000.0</v>
+      </c>
+      <c r="D24">
+        <v>535080000.0</v>
+      </c>
+      <c r="E24">
         <v>562400000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>594782000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>638400000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>492007000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>491102000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>490202000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>489325000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>488453000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>487603000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>486757000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>485933000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>485114000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>484296000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>570038000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>633852000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>656176000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>656806000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>656172000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>767148000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>766897000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>767392000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>763502000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>763058000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>420138000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>424438000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>424572000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>429222000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>429027000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>419114000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>418914000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>418718000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>418540000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>418494000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>314596000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>309509000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>319389000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>320377000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>331395000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>332357000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>343248000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>338343000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>348192000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>347978000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>342440000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>342256000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>349921000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>352570000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>290457000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>290490000.0</v>
       </c>
-      <c r="AZ24"/>
-[...1 lines deleted...]
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24">
         <v>165046000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>164891000.0</v>
       </c>
-      <c r="BD24"/>
-[...1 lines deleted...]
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24">
         <v>134643000.0</v>
       </c>
-      <c r="BG24"/>
+      <c r="BI24"/>
     </row>
-    <row r="25" spans="1:59">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>45</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>780048000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>425939000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>429676000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>430218000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>434868000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>429027000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
     </row>
-    <row r="26" spans="1:59">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
         <v>46</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>13000.0</v>
+      </c>
       <c r="D26">
         <v>12000.0</v>
       </c>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
+        <v>12000.0</v>
+      </c>
+      <c r="G26">
         <v>1072000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1020000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1076000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>11922000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>12568000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>12564000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>14035000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>13939000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>13300000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>12877000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>12180000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>12088000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>12429000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>13883000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>13790000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>13923000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>12849000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>13364000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>11130000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>11267000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>14122000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>10985000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>10635000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>11004000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>10718000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>10570000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>18151000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>21426000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>22379000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>22110000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>21948000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>20594000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>20871000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>19547000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>19264000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>19000000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>13306000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>12979000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>5168000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
     </row>
-    <row r="27" spans="1:59">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>47</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7299,1401 +7445,1459 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:59">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
-        <v>453300000.0</v>
+        <v>343835000.0</v>
       </c>
       <c r="C28">
+        <v>358408000.0</v>
+      </c>
+      <c r="D28">
+        <v>479242000.0</v>
+      </c>
+      <c r="E28">
         <v>399863000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>385740000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>375593000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>237500000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>401530000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>464013000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>375060000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>400243000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>419555000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>447749000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>379468000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>400850000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>429933000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>501857000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>549032000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>594232000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>618050000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>616565000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>605368000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>605026000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>629947000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>650434000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>326200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>638773000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>366620000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>387368000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>319300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>319275000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>282173000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>321333000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>299071000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>291449000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>285167000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>269336000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>271403000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>285109000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>289347000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>290684000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>291428000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>295943000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>274205000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>265080000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>272032000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>241921000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>234049000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>243347000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>232790000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>195952000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>191428000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>152359000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>123380000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>144740000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>120225000.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>89400000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-28394961.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>21200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:59">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>49</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>634100000.0</v>
+      </c>
       <c r="C29">
+        <v>900493000.0</v>
+      </c>
+      <c r="D29">
+        <v>799344000.0</v>
+      </c>
+      <c r="E29">
         <v>570400000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>829010000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>657400000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>717624000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>690800000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>675860000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>692940000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>677001000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>650633000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>646571000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>621010000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>613227000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>573687000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>604994000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>606297000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>612147000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>585023000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>563577000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>653533000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>675396000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>776173000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>790650000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>802365000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
     </row>
-    <row r="30" spans="1:59">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>50</v>
       </c>
       <c r="B30">
+        <v>51900000.0</v>
+      </c>
+      <c r="C30">
+        <v>69400000.0</v>
+      </c>
+      <c r="D30">
         <v>39100000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>44193000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>35408000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>45862000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>40200000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>116178000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>135772000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>83783000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>90945000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>90428000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>79343000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>76439000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>93900000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>59000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>128833000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>126555000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>93181000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>79004000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>66737000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>78570000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>74181000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>79814000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>91082000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>44200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>32746000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>69581000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>68476000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>16200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>16215000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>45241000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>26770000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>21228000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>19519000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>20258000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>10337000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>13351000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>18426000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>21025000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>20336000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>14447000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>13480000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>11570000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>19422000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>31695000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>36917000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>71349000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>61336000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>49025000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>78392000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>56029000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>72097000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>82629000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>81891000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>21924000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>32000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>16077164.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>19400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:59">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>157377000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>147286000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>129400000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>115585000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>82542000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>19616000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-36206000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-61945000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-89921000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-120122000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-119476000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-109190000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>3999000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>7224000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>27034000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>132885000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>131285000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>147209000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>153721000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>143021000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>124205000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>101609000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>104008000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>84925000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>90048000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>107669000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>110897000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>105765000.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>146652000.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>375557000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>270841000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>263822000.0</v>
       </c>
-      <c r="AZ31"/>
-      <c r="BA31"/>
       <c r="BB31"/>
-      <c r="BC31">
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31">
         <v>244889000.0</v>
       </c>
-      <c r="BD31"/>
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
     </row>
-    <row r="32" spans="1:59">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
         <v>52</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>61300000.0</v>
+      </c>
       <c r="C32">
+        <v>100000.0</v>
+      </c>
+      <c r="D32">
+        <v>82454000.0</v>
+      </c>
+      <c r="E32">
         <v>203000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>221202000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>222600000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>61438000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>56190000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>30258000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>41219000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>39184000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>17683000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>14512000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>28988000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>8989000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-16264000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-10352000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-4366000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>28915000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-5376000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-40360000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>86015000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>94951000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>113509000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>92297000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>88884000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
     </row>
-    <row r="33" spans="1:59">
+    <row r="33" spans="1:61">
       <c r="A33" t="s">
         <v>53</v>
       </c>
       <c r="B33">
+        <v>868400000.0</v>
+      </c>
+      <c r="C33">
+        <v>813399999.0</v>
+      </c>
+      <c r="D33">
         <v>820700000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>679651000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>698039000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>743157000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>770000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>773048000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>773327000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>768508000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>746822000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>763057000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>756696000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>741657000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>735831000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>714200000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>707173000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>681219000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>663164000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>655918000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>671210000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>663141000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>668659000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>777213000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>798584000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>626200000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>818882000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>625665000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>639831000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>603000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>603027000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>618656000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>613754000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>627762000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>571207000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>544799000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>532777000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>524226000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>519339000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>535508000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>553998000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>557655000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>571955000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>786029000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>804102000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>815317000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>838543000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>833148000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>825015000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>787437000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>631787000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>616279000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>578733000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>539844000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>490436000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>459667000.0</v>
       </c>
-      <c r="BD33"/>
-      <c r="BE33">
+      <c r="BF33"/>
+      <c r="BG33">
         <v>404400000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>233975971.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>209700000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:59">
+    <row r="34" spans="1:61">
       <c r="A34" t="s">
         <v>54</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>123600000.0</v>
+      </c>
       <c r="C34">
+        <v>10695000.0</v>
+      </c>
+      <c r="D34">
+        <v>10622000.0</v>
+      </c>
+      <c r="E34">
         <v>111600000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>9744000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>116700000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>10462000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>9503000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>8415000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>9076000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>9737000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>7899000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>12463000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>11419000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>10287000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>9365000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>11644000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>13129000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>13675000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>13509000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>13949000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>14004000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>14502000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>8834000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>8843000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>9250000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>3682000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>3213000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>2890000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>2376000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
     </row>
-    <row r="35" spans="1:59">
+    <row r="35" spans="1:61">
       <c r="A35" t="s">
         <v>55</v>
       </c>
       <c r="B35">
+        <v>565200000.0</v>
+      </c>
+      <c r="C35">
+        <v>521000000.0</v>
+      </c>
+      <c r="D35">
         <v>657400000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>673970000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>715818000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>755105000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>628100000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>635193000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>630455000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>611765000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>609986000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>623363000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>623922000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>641221000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>629235000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>615400000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>677205000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>713059000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>754024000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>740463000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>750972000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>868632000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>872800000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>886723000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>883657000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>504300000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>880732000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>503785000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>490684000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>501200000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>501194000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>500168000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>497411000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>497530000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>493031000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>497349000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>395090000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>387923000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>399434000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>404880000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>407123000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>405742000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>422209000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>431400000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>447040000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>442787000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>435998000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>438457000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>444867000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>435603000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>354964000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>349287000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>342011000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>342007000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>208539000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>216806000.0</v>
       </c>
-      <c r="BD35"/>
-      <c r="BE35">
+      <c r="BF35"/>
+      <c r="BG35">
         <v>218100000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>157163024.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>164100000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:59">
+    <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>56</v>
       </c>
       <c r="B36">
-        <v>45000000.0</v>
+        <v>47286000.0</v>
       </c>
       <c r="C36">
+        <v>44686999.0</v>
+      </c>
+      <c r="D36">
+        <v>44988000.0</v>
+      </c>
+      <c r="E36">
         <v>98111000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>99857000.0</v>
       </c>
-      <c r="E36">
-[...2 lines deleted...]
-      <c r="F36">
+      <c r="G36">
+        <v>3635000.0</v>
+      </c>
+      <c r="H36">
         <v>29500000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2906000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>3009000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>3324000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3063000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>144000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>140000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>127000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>121000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>36237000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>142000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>157000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>148000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>223000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1071000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1035000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1060000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1142000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1195000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>58400000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>7193000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>8755000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>4297000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>45800000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>3494000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>3268000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>3864000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>3506000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>4058000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>3714000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>2991000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>3153000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>3093000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>3386000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1383000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1306000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1392000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>2009000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>1965000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>1929000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>1602000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>5275000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>14399000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>17086000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>17815000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>19528000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>16362000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>13142000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>11217000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>3764000.0</v>
       </c>
-      <c r="BD36"/>
-      <c r="BE36">
+      <c r="BF36"/>
+      <c r="BG36">
         <v>8500000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>2957453.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>-4900000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:59">
+    <row r="37" spans="1:61">
       <c r="A37" t="s">
         <v>57</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8711,885 +8915,911 @@
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
     </row>
-    <row r="38" spans="1:59">
+    <row r="38" spans="1:61">
       <c r="A38" t="s">
         <v>58</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>-100000.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>18014000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>22443000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>68600000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>100000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>19492000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>22251000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>28350000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>28103000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>13808000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>23475000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>18887000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>19228000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>28865000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>29503000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>38196000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>33965000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>35874000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>35894000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>34910000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>35287000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>28111000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>28517000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>34961000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>53804000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>46900000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>44928000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>43863000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>45693000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>48044000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>43098000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>40202000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>49344000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>60604000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>53597000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>54895000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>47776000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>37795000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>39627000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>39982000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>36341000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>44885000.0</v>
       </c>
-      <c r="AZ38"/>
-[...1 lines deleted...]
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38">
         <v>32599000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>10577000.0</v>
       </c>
-      <c r="BD38"/>
-[...1 lines deleted...]
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38">
         <v>0.0</v>
       </c>
-      <c r="BG38"/>
+      <c r="BI38"/>
     </row>
-    <row r="39" spans="1:59">
+    <row r="39" spans="1:61">
       <c r="A39" t="s">
         <v>59</v>
       </c>
       <c r="B39">
+        <v>45600000.0</v>
+      </c>
+      <c r="C39">
+        <v>36900000.0</v>
+      </c>
+      <c r="D39">
         <v>67900000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>79022000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>61938000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>92988000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>102500000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2806000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>130000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>19000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>32194000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>54312000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2051000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2994000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>967000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>24000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>20748000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>17188000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>27013000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>25653000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>19359000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1152000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2165000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>13669000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>11623000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>59100000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>95560000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>41337000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>66114000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>106500000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>105484000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>44625000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>38689000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>41764000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>33566000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>28570000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>32282000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>28393000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>23217000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>27978000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>28014000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>28595000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>30252000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>26385000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>32507000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>26674000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>27452000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>52884000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>51439000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>57917000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>42743000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>37833000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>43185000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>48716000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>53063000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>54156000.0</v>
       </c>
-      <c r="BD39"/>
-      <c r="BE39">
+      <c r="BF39"/>
+      <c r="BG39">
         <v>43500000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>24983239.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:59">
+    <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>60</v>
       </c>
       <c r="B40">
-        <v>118700000.0</v>
+        <v>58872000.0</v>
       </c>
       <c r="C40">
+        <v>152099000.0</v>
+      </c>
+      <c r="D40">
+        <v>30945000.0</v>
+      </c>
+      <c r="E40">
         <v>44022000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>44226000.0</v>
       </c>
-      <c r="E40">
-[...2 lines deleted...]
-      <c r="F40">
+      <c r="G40">
+        <v>115798000.0</v>
+      </c>
+      <c r="H40">
         <v>346400000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>20303000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>15644000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>16891000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>55858000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>20321000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>11586000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>16086000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>19000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>27042000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>79214000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>82162000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>41201000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>68868000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>67247000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>50868000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>15146000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1380000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>3713000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>197600000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>12297994.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-9198000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>9447000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>200400000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>10274000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>6576157.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-3225000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>13112000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>19289000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>-18359000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>11623000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-16341000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>3067000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-25394.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>2409816.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>208000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>175000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>662000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>382786.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>24447000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>7947000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>12926629.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>4299000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>112000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>7231000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>172000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>22618000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>13426000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>-9718000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>17551000.0</v>
       </c>
-      <c r="BD40"/>
-      <c r="BE40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>44100000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>6073508.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>29300000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:59">
+    <row r="41" spans="1:61">
       <c r="A41" t="s">
         <v>61</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>110292000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>111630000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>155300000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>122070000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>109769000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>78935000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>67308000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>85335000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>71447000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>84507000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>89428000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>94446000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>108830000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>108654000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>100684000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>78387000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>74109000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>60466000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>72726000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>72167000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>81054000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>78497000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>78812000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>72205000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>72404000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>72994000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>75077000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>77275000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>80911000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>70964000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>69344000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>62006000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>64814000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>65407000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>65985000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>63493000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>60304000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>49383000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>48231000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>41420000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>34963000.0</v>
       </c>
-      <c r="AZ41"/>
-[...1 lines deleted...]
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41">
         <v>25991000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>27697000.0</v>
       </c>
-      <c r="BD41"/>
-[...1 lines deleted...]
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41">
         <v>9412000.0</v>
       </c>
-      <c r="BG41"/>
+      <c r="BI41"/>
     </row>
-    <row r="42" spans="1:59">
+    <row r="42" spans="1:61">
       <c r="A42" t="s">
         <v>62</v>
       </c>
       <c r="B42">
-        <v>245800000.0</v>
+        <v>190259000.0</v>
       </c>
       <c r="C42">
+        <v>187854000.0</v>
+      </c>
+      <c r="D42">
+        <v>79716000.0</v>
+      </c>
+      <c r="E42">
         <v>79504000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>78509000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>74501000.0</v>
       </c>
-      <c r="F42"/>
-      <c r="G42">
+      <c r="H42"/>
+      <c r="I42">
         <v>73408000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>72936000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>115896000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>111281000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>118343000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>123016000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>133844000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>134798000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>147681000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>160276000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>166222000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>169220000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>175525000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>179339000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>179395000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>179399000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>175816000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>175667000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>173716000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>175941000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>175864000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>191977000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>237840000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>237840000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>239516000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>239391000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>239290000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>239191000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>236644000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>236544000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>236478000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>236046000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>232359000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>233025000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>233567000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>232005000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>209667000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>209869000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>210122000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>210886000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>211274000.0</v>
       </c>
       <c r="AW42">
         <v>211274000.0</v>
       </c>
       <c r="AX42">
+        <v>211274000.0</v>
+      </c>
+      <c r="AY42">
+        <v>211274000.0</v>
+      </c>
+      <c r="AZ42">
         <v>126465000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>120338000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>116877000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>116817000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>116817000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>112302000.0</v>
       </c>
-      <c r="BD42"/>
-      <c r="BE42">
+      <c r="BF42"/>
+      <c r="BG42">
         <v>112600000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>112231000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>107700000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:59">
+    <row r="43" spans="1:61">
       <c r="A43" t="s">
         <v>63</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9607,52 +9837,54 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
     </row>
-    <row r="44" spans="1:59">
+    <row r="44" spans="1:61">
       <c r="A44" t="s">
         <v>64</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9670,718 +9902,744 @@
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
     </row>
-    <row r="45" spans="1:59">
+    <row r="45" spans="1:61">
       <c r="A45" t="s">
         <v>65</v>
       </c>
-      <c r="B45"/>
-      <c r="C45"/>
+      <c r="B45">
+        <v>821100000.0</v>
+      </c>
+      <c r="C45">
+        <v>1481226000.0</v>
+      </c>
       <c r="D45">
+        <v>1461824000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
         <v>1299352000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1334984000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1395465000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1357594000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1318010000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1279968000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1232438000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1603111000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1568820000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1531653000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1498636000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>1460397000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>633812000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>631405000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>636067000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>737218000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>757814000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>766564000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>581250000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>579156000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>592933000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>587890000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>557170000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>572394000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>563800000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>570400000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>517400000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>497900000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>487800000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>480400000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>473600000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>487500000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>510900000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>517500000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>522600000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>725400000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>750500000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>760400000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>790800000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>795400000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>785400000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>747500000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>595446000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>571400000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>544151000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>510900000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>457837000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>429600000.0</v>
       </c>
-      <c r="BD45"/>
-      <c r="BE45">
+      <c r="BF45"/>
+      <c r="BG45">
         <v>376100000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>224634276.3</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>200700000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:59">
+    <row r="46" spans="1:61">
       <c r="A46" t="s">
         <v>66</v>
       </c>
       <c r="B46">
+        <v>821100000.0</v>
+      </c>
+      <c r="C46">
+        <v>768700000.0</v>
+      </c>
+      <c r="D46">
         <v>775700000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>579616000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>592059000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>731731000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>740500000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>754449000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>746698000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>735684000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>715275000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>731008000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>720314000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>709865000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>703890000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>658600000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>684922000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>652869000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>635061000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>628320000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>633812000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>631405000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>636067000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>737218000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>757814000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>567800000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>766564000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>579156000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>592933000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>557200000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>557170000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>572394000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>563811000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>570422000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>517403000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>497899000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>487849000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>480363000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>473646000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>487464000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>510900000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>517453000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>522611000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>725425000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>750505000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>760422000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>790767000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>795353000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>785388000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>747455000.0</v>
       </c>
-      <c r="AX46"/>
-      <c r="AY46">
+      <c r="AZ46"/>
+      <c r="BA46">
         <v>571394000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>544151000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>510942000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>457837000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>429639000.0</v>
       </c>
-      <c r="BD46"/>
-      <c r="BE46">
+      <c r="BF46"/>
+      <c r="BG46">
         <v>376100000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>224634276.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>200700000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:59">
+    <row r="47" spans="1:61">
       <c r="A47" t="s">
         <v>67</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>731008000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>720314000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>673000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>703890000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>694696000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>684922000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>652869000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>635061000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>628320000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>633812000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>631405000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>636067000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>737218000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>757814000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>766564000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>581250000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>579156000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>592933000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>587890000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>557170000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>572394000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>563811000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>570422000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>517403000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>497899000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>487849000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>480363000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>473646000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>487464000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>510900000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>517453000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>522611000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>725425000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>750505000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>760422000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>790767000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>795353000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>785388000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>747455000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>595446000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>571394000.0</v>
       </c>
-      <c r="AZ47"/>
-[...1 lines deleted...]
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47">
         <v>457837000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>429639000.0</v>
       </c>
-      <c r="BD47"/>
-[...1 lines deleted...]
-      <c r="BF47">
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47">
         <v>224635000.0</v>
       </c>
-      <c r="BG47"/>
+      <c r="BI47"/>
     </row>
-    <row r="48" spans="1:59">
+    <row r="48" spans="1:61">
       <c r="A48" t="s">
         <v>68</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>179861000.0</v>
+      </c>
       <c r="C48">
+        <v>168460000.0</v>
+      </c>
+      <c r="D48">
+        <v>149991000.0</v>
+      </c>
+      <c r="E48">
         <v>119531000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>111470000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>132353000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>126027000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>109529000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>83277000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>56735000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>29530000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1748000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-24654000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-60021000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-81147000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-136522000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-213056000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-282874000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-314779000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-352514000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-391197000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-389366000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-380866000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-264099000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-261503000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-153361000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-243443000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-154343000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-156987000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-206688000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-206688000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-241629000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-264646000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-264841000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-283933000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-277868000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-258806000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-256291000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-260459000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-237253000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-220125000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-218797000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-208428000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-31747000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>3177000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>8943000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>40596000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>67693000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>57201000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>33167000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>23906000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>15593000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>6242000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>2427000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-5860000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>2948000.0</v>
       </c>
-      <c r="BD48"/>
-      <c r="BE48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>130600000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-18549737.6</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>46700000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:59">
+    <row r="49" spans="1:61">
       <c r="A49" t="s">
         <v>69</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -10399,686 +10657,716 @@
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
     </row>
-    <row r="50" spans="1:59">
+    <row r="50" spans="1:61">
       <c r="A50" t="s">
         <v>70</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>192500000.0</v>
+      </c>
       <c r="C50">
+        <v>166576000.0</v>
+      </c>
+      <c r="D50">
+        <v>18467000.0</v>
+      </c>
+      <c r="E50">
         <v>8000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>30805000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>19000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>22326000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12528000.0</v>
       </c>
       <c r="I50">
         <v>5653000.0</v>
       </c>
       <c r="J50">
         <v>12528000.0</v>
       </c>
       <c r="K50">
         <v>5653000.0</v>
       </c>
       <c r="L50">
         <v>12528000.0</v>
       </c>
       <c r="M50">
         <v>5653000.0</v>
       </c>
       <c r="N50">
         <v>12528000.0</v>
       </c>
       <c r="O50">
+        <v>5653000.0</v>
+      </c>
+      <c r="P50">
+        <v>12528000.0</v>
+      </c>
+      <c r="Q50">
         <v>6849000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>15340000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>8651000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>17916000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>18138000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>27527000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>5861000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>17689000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>4782000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>19924000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>12273000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>17281000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>10581000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>18019000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>11420000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>17975000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>789000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>7637000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>753000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>7664000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>1903000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>346324000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>341661000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>39283000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>352919000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>370000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>35425000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>28478000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>325543000.0</v>
       </c>
-      <c r="AY50">
+      <c r="BA50">
         <v>5735000.0</v>
       </c>
-      <c r="AZ50"/>
-      <c r="BA50"/>
       <c r="BB50"/>
-      <c r="BC50">
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50">
         <v>30873000.0</v>
       </c>
-      <c r="BD50"/>
-      <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
     </row>
-    <row r="51" spans="1:59">
+    <row r="51" spans="1:61">
       <c r="A51" t="s">
         <v>71</v>
       </c>
       <c r="B51">
-        <v>553600000.0</v>
+        <v>660135000.0</v>
       </c>
       <c r="C51">
+        <v>633308000.0</v>
+      </c>
+      <c r="D51">
+        <v>579542000.0</v>
+      </c>
+      <c r="E51">
         <v>596870000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>651778000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>683586000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>514300000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>524970000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>530026000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>525781000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>533279000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>525855000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>534171000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>524841000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>529693000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>522933000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>624364000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>663171000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>694836000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>694895000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>701588000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>792936000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>806933000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>793694000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>807944000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>797348000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>804321000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>448219000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>456285000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>452868000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>447002000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>434910000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>426551000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>419471000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>426204000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>420397000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>346324000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>341661000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>358672000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>352919000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>369931000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>363013000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>378673000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>364585000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>370379000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>363434000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>369593000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>362851000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>368644000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>364723000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>317087000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>296225000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>301796000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>299385000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>193032000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>195764000.0</v>
       </c>
-      <c r="BD51"/>
-      <c r="BE51">
+      <c r="BF51"/>
+      <c r="BG51">
         <v>168300000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>165255223.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>160800000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:59">
+    <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>72</v>
       </c>
       <c r="B52">
-        <v>18500000.0</v>
+        <v>197616000.0</v>
       </c>
       <c r="C52">
+        <v>171665000.0</v>
+      </c>
+      <c r="D52">
+        <v>25606000.0</v>
+      </c>
+      <c r="E52">
         <v>15690000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>38760000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>27421000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>22300000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>14932000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>20122000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>13945000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>21439000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>12784000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>21879000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>15839000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>22528000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>17316000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>26094000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>17420000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>26147000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>25879000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>35123000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>13732000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>28579000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>15801000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>32941000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>17300000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>24273000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>18543000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>26067000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>18000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>17975000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>15796000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>7637000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>753000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>7664000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>1903000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>31728000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>32152000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>39283000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>32542000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>38536000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>30656000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>35425000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>26242000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>22187000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>15456000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>27153000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>20595000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>18723000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>12153000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>325543000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>5735000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>11172000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>8472000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>27986000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>30873000.0</v>
       </c>
-      <c r="BD52"/>
-[...1 lines deleted...]
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52">
         <v>30613000.0</v>
       </c>
-      <c r="BG52"/>
+      <c r="BI52"/>
     </row>
-    <row r="53" spans="1:59">
+    <row r="53" spans="1:61">
       <c r="A53" t="s">
         <v>73</v>
       </c>
-      <c r="B53"/>
-      <c r="C53"/>
+      <c r="B53">
+        <v>1329000.0</v>
+      </c>
+      <c r="C53">
+        <v>0.0</v>
+      </c>
       <c r="D53">
         <v>0.0</v>
       </c>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53">
         <v>20088000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>20088000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>0.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>0.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>0.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>12000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>865000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>864000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="U53">
         <v>13000.0</v>
       </c>
       <c r="V53">
+        <v>13000.0</v>
+      </c>
+      <c r="W53">
+        <v>13000.0</v>
+      </c>
+      <c r="X53">
         <v>28000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>5765000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>5565000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>14000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>2804000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>58000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>158000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>898000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>898000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>853000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>5844000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>5868000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>21378000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>5437000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>4967000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>4739000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>2480000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>1766000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>1756000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>1123000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>1118000.0</v>
       </c>
-      <c r="AQ53"/>
-      <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53">
         <v>1000000.0</v>
       </c>
-      <c r="AU53"/>
-      <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>1000000.0</v>
       </c>
-      <c r="AY53"/>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53">
         <v>2999413.0</v>
       </c>
-      <c r="BG53"/>
+      <c r="BI53"/>
     </row>
-    <row r="54" spans="1:59">
+    <row r="54" spans="1:61">
       <c r="A54" t="s">
         <v>74</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11096,762 +11384,788 @@
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
     </row>
-    <row r="55" spans="1:59">
+    <row r="55" spans="1:61">
       <c r="A55" t="s">
         <v>75</v>
       </c>
       <c r="B55">
+        <v>1290000000.0</v>
+      </c>
+      <c r="C55">
+        <v>1209100000.0</v>
+      </c>
+      <c r="D55">
         <v>1040400000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1007124000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1069406000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1197956000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1200100000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1027002000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>987242000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1017877000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1016549000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>971966000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>943222000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>985244000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>973975000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>902700000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>967293000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>933877000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>895741000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>851265000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>832137000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>944033000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>960266000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1052128000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1079344000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>852100000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1128154000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>793405000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>815052000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>862700000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>862660000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>866849000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>792968000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>819985000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>786163000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>733095000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>662049000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>649167000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>640540000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>644294000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>677883000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>677049000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>703799000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>919100000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>966685000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>970379000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1039116000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1096301000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1079460000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1046045000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>846415000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>820763000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>808310000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>808010000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>628017000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>621927000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>571500000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>571500000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>472270786.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>375200000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:59">
+    <row r="56" spans="1:61">
       <c r="A56" t="s">
         <v>76</v>
       </c>
       <c r="B56">
+        <v>421600000.0</v>
+      </c>
+      <c r="C56">
+        <v>395700000.0</v>
+      </c>
+      <c r="D56">
         <v>219700000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>327473000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>371367000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>454799000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>430100000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>253954000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>213915000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>249369000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>269727000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>208909000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>186526000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>243587000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>238144000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>188500000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>260120000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>252658000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>232577000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>195347000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>160927000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>280892000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>291607000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>274915000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>280760000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>225900000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>309272000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>167740000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>175221000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>259700000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>259633000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>248193000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>179214000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>192223000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>214956000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>188296000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>129272000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>124941000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>121201000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>108786000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>123885000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>119394000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>131844000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>133071000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>162583000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>155062000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>200573000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>263153000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>254445000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>258608000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>214628000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>204484000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>229577000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>268166000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>137581000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>162260000.0</v>
       </c>
-      <c r="BD56"/>
-      <c r="BE56">
+      <c r="BF56"/>
+      <c r="BG56">
         <v>167100000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>238294815.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>165500000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:59">
+    <row r="57" spans="1:61">
       <c r="A57" t="s">
         <v>77</v>
       </c>
       <c r="B57">
+        <v>360300000.0</v>
+      </c>
+      <c r="C57">
+        <v>395600000.0</v>
+      </c>
+      <c r="D57">
         <v>137200000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>124506000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>150165000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>232160000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>368700000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>197764000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>183657000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>208150000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>230543000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>191226000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>172014000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>214599000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>229155000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>204800000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>270472000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>257024000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>203662000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>200723000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>201287000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>194877000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>196656000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>161406000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>188463000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>214900000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>220388000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>158335000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>177159000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>218400000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>218445000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>187550000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>147399000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>173488000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>166292000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>104883000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>118884000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>112303000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>99513000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>73848000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>78646000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>80278000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>81423000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>89944000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>88064000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>88619000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>123992000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>145216000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>132923000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>139810000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>125494000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>119114000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>131620000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>142665000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>107392000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>104769000.0</v>
       </c>
-      <c r="BD57"/>
-      <c r="BE57">
+      <c r="BF57"/>
+      <c r="BG57">
         <v>108400000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>64451635.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>55000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:59">
+    <row r="58" spans="1:61">
       <c r="A58" t="s">
         <v>78</v>
       </c>
       <c r="B58">
+        <v>925500000.0</v>
+      </c>
+      <c r="C58">
+        <v>916600000.0</v>
+      </c>
+      <c r="D58">
         <v>794600000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>798476000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>865983000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>987265000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>996800000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>832957000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>814112000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>819915000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>840529000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>814589000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>795936000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>855820000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>858390000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>820200000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>947677000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>970083000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>957686000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>941186000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>952259000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1063509000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1069456000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1048129000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1072120000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>719200000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1101120000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>662120000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>667843000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>719600000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>719639000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>687718000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>644810000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>671018000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>659323000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>602232000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>513974000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>500226000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>498947000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>478728000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>485769000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>486020000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>503632000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>521344000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>535104000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>531406000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>559990000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>583673000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>577790000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>575413000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>480458000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>468401000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>473631000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>484672000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>315931000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>321575000.0</v>
       </c>
-      <c r="BD58"/>
-      <c r="BE58">
+      <c r="BF58"/>
+      <c r="BG58">
         <v>326500000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>221614660.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>219100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:59">
+    <row r="59" spans="1:61">
       <c r="A59" t="s">
         <v>79</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11869,229 +12183,237 @@
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
     </row>
-    <row r="60" spans="1:59">
+    <row r="60" spans="1:61">
       <c r="A60" t="s">
         <v>80</v>
       </c>
       <c r="B60">
+        <v>364500000.0</v>
+      </c>
+      <c r="C60">
+        <v>292500000.0</v>
+      </c>
+      <c r="D60">
         <v>245800000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>208648000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>203423000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>210691000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>203300000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>194045000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>173130000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>197962000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>176020000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>157377000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>147286000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>129424000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>115585000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>82500000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>19616000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-36206000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-61945000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-89921000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-120122000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-119476000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-109190000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>3999000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>7224000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>132900000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>27034000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>131285000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>147209000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>143100000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>143021000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>124205000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>101609000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>104008000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>84925000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>90048000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>107669000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>110897000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>105765000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>124260000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>141596000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>140261000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>146652000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>300802000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>333235000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>338765000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>375557000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>404849000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>397342000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>371895000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>270841000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>263822000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>251220000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>247708000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>239421000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>244889000.0</v>
       </c>
-      <c r="BD60"/>
-      <c r="BE60">
+      <c r="BF60"/>
+      <c r="BG60">
         <v>245000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>208892797.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>156200000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:59">
+    <row r="61" spans="1:61">
       <c r="A61" t="s">
         <v>81</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -12109,52 +12431,54 @@
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
     </row>
-    <row r="62" spans="1:59">
+    <row r="62" spans="1:61">
       <c r="A62" t="s">
         <v>82</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12172,50 +12496,52 @@
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12296,606 +12622,606 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
-        <v>268800000.0</v>
+        <v>258249000.0</v>
       </c>
       <c r="C2">
         <v>294693000.0</v>
       </c>
       <c r="D2">
         <v>353259000.0</v>
       </c>
       <c r="E2">
         <v>456471000.0</v>
       </c>
       <c r="F2">
         <v>301759000.0</v>
       </c>
       <c r="G2">
         <v>243145000.0</v>
       </c>
       <c r="H2">
         <v>274496000.0</v>
       </c>
       <c r="I2">
         <v>266500000.0</v>
       </c>
       <c r="J2">
-        <v>173900000.0</v>
+        <v>173872000.0</v>
       </c>
       <c r="K2">
-        <v>143000000.0</v>
+        <v>143009000.0</v>
       </c>
       <c r="L2">
         <v>192299000.0</v>
       </c>
       <c r="M2">
-        <v>229600000.0</v>
+        <v>231947000.0</v>
       </c>
       <c r="N2">
         <v>181264000.0</v>
       </c>
       <c r="O2">
         <v>130245000.0</v>
       </c>
       <c r="P2">
-        <v>54513165.0</v>
+        <v>55077000.0</v>
       </c>
       <c r="Q2">
         <v>43551511.0</v>
       </c>
       <c r="R2">
         <v>29582802.0</v>
       </c>
       <c r="S2">
         <v>19140333.0</v>
       </c>
       <c r="T2">
         <v>7826014.0</v>
       </c>
       <c r="U2">
         <v>4024765.0</v>
       </c>
       <c r="V2"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
-        <v>117200000.0</v>
+        <v>117190000.0</v>
       </c>
       <c r="C3">
         <v>130659000.0</v>
       </c>
       <c r="D3">
-        <v>127390000.0</v>
+        <v>120934000.0</v>
       </c>
       <c r="E3">
         <v>96692000.0</v>
       </c>
       <c r="F3">
         <v>88969000.0</v>
       </c>
       <c r="G3">
         <v>118073000.0</v>
       </c>
       <c r="H3">
         <v>105532000.0</v>
       </c>
       <c r="I3">
-        <v>95745000.0</v>
+        <v>92240000.0</v>
       </c>
       <c r="J3">
-        <v>77664000.0</v>
+        <v>74885000.0</v>
       </c>
       <c r="K3">
-        <v>78467000.0</v>
+        <v>75774000.0</v>
       </c>
       <c r="L3">
         <v>105557000.0</v>
       </c>
       <c r="M3">
-        <v>101657000.0</v>
+        <v>100528000.0</v>
       </c>
       <c r="N3">
-        <v>70200000.0</v>
+        <v>69968000.0</v>
       </c>
       <c r="O3">
         <v>53317000.0</v>
       </c>
       <c r="P3">
-        <v>26407267.0</v>
+        <v>26408000.0</v>
       </c>
       <c r="Q3">
         <v>22699518.0</v>
       </c>
       <c r="R3">
         <v>14922370.0</v>
       </c>
       <c r="S3">
         <v>7439736.0</v>
       </c>
       <c r="T3">
         <v>2083992.0</v>
       </c>
       <c r="U3">
         <v>681265.0</v>
       </c>
       <c r="V3">
         <v>636511.0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5">
-        <v>162300000.0</v>
+        <v>102729000.0</v>
       </c>
       <c r="C5">
         <v>278412000.0</v>
       </c>
       <c r="D5">
-        <v>253868000.0</v>
+        <v>251804000.0</v>
       </c>
       <c r="E5">
         <v>437295000.0</v>
       </c>
       <c r="F5">
         <v>178190000.0</v>
       </c>
       <c r="G5">
         <v>-130414000.0</v>
       </c>
       <c r="H5">
         <v>203689000.0</v>
       </c>
       <c r="I5">
-        <v>244723000.0</v>
+        <v>242715000.0</v>
       </c>
       <c r="J5">
-        <v>76040000.0</v>
+        <v>57523000.0</v>
       </c>
       <c r="K5">
-        <v>-15306000.0</v>
+        <v>-15833000.0</v>
       </c>
       <c r="L5">
-        <v>-264696000.0</v>
+        <v>-269139000.0</v>
       </c>
       <c r="M5">
-        <v>48322000.0</v>
+        <v>49451000.0</v>
       </c>
       <c r="N5">
-        <v>73984000.0</v>
+        <v>75506000.0</v>
       </c>
       <c r="O5">
-        <v>44585000.0</v>
+        <v>45847000.0</v>
       </c>
       <c r="P5">
-        <v>23594733.0</v>
+        <v>23594000.0</v>
       </c>
       <c r="Q5">
-        <v>12146482.0</v>
+        <v>9569558.0</v>
       </c>
       <c r="R5">
-        <v>-6146370.0</v>
+        <v>-5660766.9</v>
       </c>
       <c r="S5">
         <v>6200266.0</v>
       </c>
       <c r="T5">
-        <v>-11778992.0</v>
+        <v>-11741029.6</v>
       </c>
       <c r="U5">
-        <v>-10026573.0</v>
+        <v>-11100498.2</v>
       </c>
       <c r="V5">
-        <v>-2511511.0</v>
+        <v>-3191156.5</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
-        <v>279500000.0</v>
+        <v>219919000.0</v>
       </c>
       <c r="C6">
         <v>409071000.0</v>
       </c>
       <c r="D6">
-        <v>381258000.0</v>
+        <v>372738000.0</v>
       </c>
       <c r="E6">
         <v>533987000.0</v>
       </c>
       <c r="F6">
         <v>267159000.0</v>
       </c>
       <c r="G6">
         <v>-12341000.0</v>
       </c>
       <c r="H6">
         <v>309221000.0</v>
       </c>
       <c r="I6">
-        <v>340468000.0</v>
+        <v>334955000.0</v>
       </c>
       <c r="J6">
-        <v>153704000.0</v>
+        <v>132408000.0</v>
       </c>
       <c r="K6">
-        <v>63161000.0</v>
+        <v>59941000.0</v>
       </c>
       <c r="L6">
-        <v>-159139000.0</v>
+        <v>-163582000.0</v>
       </c>
       <c r="M6">
         <v>149979000.0</v>
       </c>
       <c r="N6">
-        <v>144184000.0</v>
+        <v>145474000.0</v>
       </c>
       <c r="O6">
-        <v>97902000.0</v>
+        <v>99164000.0</v>
       </c>
       <c r="P6">
         <v>50002000.0</v>
       </c>
       <c r="Q6">
-        <v>34846000.0</v>
+        <v>32269076.0</v>
       </c>
       <c r="R6">
-        <v>8776000.0</v>
+        <v>9261603.1</v>
       </c>
       <c r="S6">
         <v>13640002.0</v>
       </c>
       <c r="T6">
-        <v>-9695000.0</v>
+        <v>-9657037.6</v>
       </c>
       <c r="U6">
-        <v>-9345308.0</v>
+        <v>-10419233.2</v>
       </c>
       <c r="V6">
-        <v>-1875000.0</v>
+        <v>-2554645.5</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
-        <v>223700000.0</v>
+        <v>234269000.0</v>
       </c>
       <c r="C9">
         <v>366145000.0</v>
       </c>
       <c r="D9">
         <v>403366000.0</v>
       </c>
       <c r="E9">
         <v>593108000.0</v>
       </c>
       <c r="F9">
         <v>386784000.0</v>
       </c>
       <c r="G9">
         <v>150547000.0</v>
       </c>
       <c r="H9">
         <v>354411000.0</v>
       </c>
       <c r="I9">
-        <v>334700000.0</v>
+        <v>334661000.0</v>
       </c>
       <c r="J9">
-        <v>156200000.0</v>
+        <v>156250000.0</v>
       </c>
       <c r="K9">
-        <v>49700000.0</v>
+        <v>49661000.0</v>
       </c>
       <c r="L9">
         <v>17391000.0</v>
       </c>
       <c r="M9">
-        <v>199100000.0</v>
+        <v>196787000.0</v>
       </c>
       <c r="N9">
         <v>157089000.0</v>
       </c>
       <c r="O9">
         <v>120233000.0</v>
       </c>
       <c r="P9">
-        <v>57066552.0</v>
+        <v>56503000.0</v>
       </c>
       <c r="Q9">
         <v>35998574.0</v>
       </c>
       <c r="R9">
         <v>15263536.0</v>
       </c>
       <c r="S9">
         <v>19235116.0</v>
       </c>
       <c r="T9">
-        <v>3202282.0</v>
+        <v>3202281.0</v>
       </c>
       <c r="U9">
         <v>1982933.0</v>
       </c>
       <c r="V9">
         <v>2840215.0</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
-        <v>48700000.0</v>
+        <v>48651000.0</v>
       </c>
       <c r="C10">
         <v>242171000.0</v>
       </c>
       <c r="D10">
         <v>214509000.0</v>
       </c>
       <c r="E10">
         <v>394909000.0</v>
       </c>
       <c r="F10">
         <v>128398000.0</v>
       </c>
       <c r="G10">
         <v>-185087000.0</v>
       </c>
       <c r="H10">
         <v>169519000.0</v>
       </c>
       <c r="I10">
-        <v>208900000.0</v>
+        <v>208907000.0</v>
       </c>
       <c r="J10">
-        <v>25300000.0</v>
+        <v>25308000.0</v>
       </c>
       <c r="K10">
-        <v>-48800000.0</v>
+        <v>-48842000.0</v>
       </c>
       <c r="L10">
         <v>-301620000.0</v>
       </c>
       <c r="M10">
-        <v>21100000.0</v>
+        <v>21125000.0</v>
       </c>
       <c r="N10">
         <v>50088000.0</v>
       </c>
       <c r="O10">
         <v>32840000.0</v>
       </c>
       <c r="P10">
-        <v>12268065.0</v>
+        <v>12268000.0</v>
       </c>
       <c r="Q10">
         <v>9035654.0</v>
       </c>
       <c r="R10">
         <v>-7468461.1</v>
       </c>
       <c r="S10">
         <v>3926932.0</v>
       </c>
       <c r="T10">
         <v>-13806952.9</v>
       </c>
       <c r="U10">
         <v>-11332167.6</v>
       </c>
       <c r="V10">
         <v>-3201478.3</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11">
-        <v>-1000000.0</v>
+        <v>-1016000.0</v>
       </c>
       <c r="C11">
         <v>145792000.0</v>
       </c>
       <c r="D11">
         <v>103441000.0</v>
       </c>
       <c r="E11">
         <v>170474000.0</v>
       </c>
       <c r="F11">
         <v>67271000.0</v>
       </c>
       <c r="G11">
         <v>47863000.0</v>
       </c>
       <c r="H11">
         <v>111762000.0</v>
       </c>
       <c r="I11">
-        <v>106200000.0</v>
+        <v>106240000.0</v>
       </c>
       <c r="J11">
-        <v>43100000.0</v>
+        <v>43145000.0</v>
       </c>
       <c r="K11">
-        <v>11800000.0</v>
+        <v>11804000.0</v>
       </c>
       <c r="L11">
         <v>-17054000.0</v>
       </c>
       <c r="M11">
-        <v>5200000.0</v>
+        <v>5195000.0</v>
       </c>
       <c r="N11">
         <v>15154000.0</v>
       </c>
       <c r="O11">
         <v>14394000.0</v>
       </c>
       <c r="P11">
-        <v>7206361.0</v>
+        <v>7206000.0</v>
       </c>
       <c r="Q11">
         <v>4855235.0</v>
       </c>
       <c r="R11">
         <v>520641.0</v>
       </c>
       <c r="S11">
         <v>275599.0</v>
       </c>
       <c r="T11">
         <v>2007.7</v>
       </c>
       <c r="U11">
         <v>17669.0</v>
       </c>
       <c r="V11">
         <v>10321.0</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12">
-        <v>54600000.0</v>
+        <v>54078000.0</v>
       </c>
       <c r="C12">
         <v>46398000.0</v>
       </c>
       <c r="D12">
         <v>39359000.0</v>
       </c>
       <c r="E12">
         <v>51047000.0</v>
       </c>
       <c r="F12">
         <v>59033000.0</v>
       </c>
       <c r="G12">
         <v>58688000.0</v>
       </c>
       <c r="H12">
         <v>36510000.0</v>
       </c>
       <c r="I12">
         <v>35816000.0</v>
       </c>
       <c r="J12">
         <v>50732000.0</v>
       </c>
@@ -12916,645 +13242,653 @@
       </c>
       <c r="P12">
         <v>1855595.0</v>
       </c>
       <c r="Q12">
         <v>533903.0</v>
       </c>
       <c r="R12">
         <v>1807694.0</v>
       </c>
       <c r="S12">
         <v>2273333.0</v>
       </c>
       <c r="T12">
         <v>2065923.0</v>
       </c>
       <c r="U12">
         <v>231669.0</v>
       </c>
       <c r="V12">
         <v>10321.0</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>11561000.0</v>
+      </c>
       <c r="C13">
         <v>8016000.0</v>
       </c>
       <c r="D13">
         <v>5625000.0</v>
       </c>
       <c r="E13">
         <v>3180000.0</v>
       </c>
       <c r="F13">
         <v>1652000.0</v>
       </c>
       <c r="G13">
         <v>3166000.0</v>
       </c>
       <c r="H13">
         <v>2360000.0</v>
       </c>
       <c r="I13">
         <v>3059000.0</v>
       </c>
       <c r="J13">
         <v>2016000.0</v>
       </c>
       <c r="K13">
         <v>2128000.0</v>
       </c>
       <c r="L13">
         <v>62111000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>-30252000.0</v>
       </c>
       <c r="J14">
         <v>41915000.0</v>
       </c>
       <c r="K14">
         <v>35828000.0</v>
       </c>
       <c r="L14">
         <v>53515000.0</v>
       </c>
       <c r="M14">
         <v>8418000.0</v>
       </c>
       <c r="N14">
         <v>12922000.0</v>
       </c>
       <c r="O14">
         <v>6567000.0</v>
       </c>
       <c r="P14">
         <v>5008000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15">
-        <v>49700000.0</v>
+        <v>49667000.0</v>
       </c>
       <c r="C15">
         <v>96379000.0</v>
       </c>
       <c r="D15">
         <v>111068000.0</v>
       </c>
       <c r="E15">
         <v>224435000.0</v>
       </c>
       <c r="F15">
         <v>61127000.0</v>
       </c>
       <c r="G15">
         <v>-232950000.0</v>
       </c>
       <c r="H15">
         <v>57757000.0</v>
       </c>
       <c r="I15">
-        <v>72400000.0</v>
+        <v>72415000.0</v>
       </c>
       <c r="J15">
-        <v>-24200000.0</v>
+        <v>-24228000.0</v>
       </c>
       <c r="K15">
-        <v>-49100000.0</v>
+        <v>-49092000.0</v>
       </c>
       <c r="L15">
         <v>-234031000.0</v>
       </c>
       <c r="M15">
-        <v>7500000.0</v>
+        <v>8085000.0</v>
       </c>
       <c r="N15">
-        <v>22012000.0</v>
+        <v>22521000.0</v>
       </c>
       <c r="O15">
         <v>11879000.0</v>
       </c>
       <c r="P15">
-        <v>54393.0</v>
+        <v>54000.0</v>
       </c>
       <c r="Q15">
         <v>4180419.0</v>
       </c>
       <c r="R15">
         <v>-7989102.9</v>
       </c>
       <c r="S15">
         <v>3651332.0</v>
       </c>
       <c r="T15">
         <v>-13808960.6</v>
       </c>
       <c r="U15">
         <v>-11349837.3</v>
       </c>
       <c r="V15">
         <v>-3211800.1</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>224435000.0</v>
       </c>
       <c r="F16">
         <v>61127000.0</v>
       </c>
       <c r="G16">
         <v>-232950000.0</v>
       </c>
       <c r="H16">
         <v>57757000.0</v>
       </c>
       <c r="I16">
         <v>72415000.0</v>
       </c>
       <c r="J16">
         <v>-24228000.0</v>
       </c>
       <c r="K16">
         <v>-49092000.0</v>
       </c>
       <c r="L16">
         <v>-234031000.0</v>
       </c>
       <c r="M16">
         <v>7512000.0</v>
       </c>
       <c r="N16">
         <v>22012000.0</v>
       </c>
       <c r="O16">
         <v>11879000.0</v>
       </c>
       <c r="P16">
         <v>54000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>49667000.0</v>
+      </c>
       <c r="C17">
         <v>96379000.0</v>
       </c>
       <c r="D17">
         <v>136963000.0</v>
       </c>
       <c r="E17">
         <v>224435000.0</v>
       </c>
       <c r="F17">
         <v>61127000.0</v>
       </c>
       <c r="G17">
         <v>-232950000.0</v>
       </c>
       <c r="H17">
         <v>57757000.0</v>
       </c>
       <c r="I17">
         <v>102667000.0</v>
       </c>
       <c r="J17">
         <v>-17837000.0</v>
       </c>
       <c r="K17">
         <v>-60646000.0</v>
       </c>
       <c r="L17">
         <v>-284566000.0</v>
       </c>
       <c r="M17">
         <v>15930000.0</v>
       </c>
       <c r="N17">
         <v>34934000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>-64763000.0</v>
+      </c>
       <c r="C18">
         <v>-43535000.0</v>
       </c>
       <c r="D18">
         <v>-39870000.0</v>
       </c>
       <c r="E18">
         <v>-53893000.0</v>
       </c>
       <c r="F18">
         <v>-62460000.0</v>
       </c>
       <c r="G18">
         <v>-61416000.0</v>
       </c>
       <c r="H18">
         <v>-38710000.0</v>
       </c>
       <c r="I18">
         <v>-36262000.0</v>
       </c>
       <c r="J18">
         <v>-51495000.0</v>
       </c>
       <c r="K18">
         <v>-34101000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>28976000.0</v>
       </c>
       <c r="K20">
         <v>38538000.0</v>
       </c>
       <c r="L20">
         <v>193489000.0</v>
       </c>
       <c r="M20">
         <v>52799000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
-        <v>162300000.0</v>
+        <v>154954000.0</v>
       </c>
       <c r="C21">
-        <v>273546000.0</v>
+        <v>288325000.0</v>
       </c>
       <c r="D21">
-        <v>270907000.0</v>
+        <v>313802000.0</v>
       </c>
       <c r="E21">
-        <v>429077000.0</v>
+        <v>525087000.0</v>
       </c>
       <c r="F21">
         <v>185809000.0</v>
       </c>
       <c r="G21">
         <v>-110663000.0</v>
       </c>
       <c r="H21">
         <v>210675000.0</v>
       </c>
       <c r="I21">
-        <v>256500000.0</v>
+        <v>256492000.0</v>
       </c>
       <c r="J21">
-        <v>79000000.0</v>
+        <v>78996000.0</v>
       </c>
       <c r="K21">
-        <v>-28600000.0</v>
+        <v>-28613000.0</v>
       </c>
       <c r="L21">
         <v>-232491000.0</v>
       </c>
       <c r="M21">
-        <v>71800000.0</v>
+        <v>71844000.0</v>
       </c>
       <c r="N21">
         <v>83964000.0</v>
       </c>
       <c r="O21">
         <v>40747000.0</v>
       </c>
       <c r="P21">
-        <v>25784073.0</v>
+        <v>25784000.0</v>
       </c>
       <c r="Q21">
         <v>13223902.0</v>
       </c>
       <c r="R21">
         <v>-3767377.0</v>
       </c>
       <c r="S21">
         <v>7181635.0</v>
       </c>
       <c r="T21">
         <v>-13580082.8</v>
       </c>
       <c r="U21">
         <v>-8844666.5</v>
       </c>
       <c r="V21">
         <v>-2456588.4</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23">
-        <v>330200000.0</v>
+        <v>337564000.0</v>
       </c>
       <c r="C23">
-        <v>387292000.0</v>
+        <v>372513000.0</v>
       </c>
       <c r="D23">
-        <v>485718000.0</v>
+        <v>442823000.0</v>
       </c>
       <c r="E23">
-        <v>620502000.0</v>
+        <v>524492000.0</v>
       </c>
       <c r="F23">
         <v>502734000.0</v>
       </c>
       <c r="G23">
         <v>504355000.0</v>
       </c>
       <c r="H23">
         <v>418232000.0</v>
       </c>
       <c r="I23">
-        <v>339500000.0</v>
+        <v>344669000.0</v>
       </c>
       <c r="J23">
-        <v>229900000.0</v>
+        <v>251126000.0</v>
       </c>
       <c r="K23">
-        <v>193000000.0</v>
+        <v>221283000.0</v>
       </c>
       <c r="L23">
-        <v>262523000.0</v>
+        <v>442181000.0</v>
       </c>
       <c r="M23">
-        <v>347400000.0</v>
+        <v>356890000.0</v>
       </c>
       <c r="N23">
         <v>254389000.0</v>
       </c>
       <c r="O23">
         <v>209731000.0</v>
       </c>
       <c r="P23">
-        <v>76059208.0</v>
+        <v>85796000.0</v>
       </c>
       <c r="Q23">
-        <v>62494915.0</v>
+        <v>66326183.0</v>
       </c>
       <c r="R23">
-        <v>41033688.0</v>
+        <v>48613715.0</v>
       </c>
       <c r="S23">
-        <v>29690410.0</v>
+        <v>31193814.0</v>
       </c>
       <c r="T23">
-        <v>21004557.0</v>
+        <v>24608378.0</v>
       </c>
       <c r="U23">
-        <v>13778439.0</v>
+        <v>14852364.0</v>
       </c>
       <c r="V23">
-        <v>5258957.0</v>
+        <v>5296803.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>151</v>
+      </c>
+      <c r="B25">
+        <v>117190000.0</v>
+      </c>
       <c r="C25">
         <v>130659000.0</v>
       </c>
       <c r="D25">
         <v>116871000.0</v>
       </c>
       <c r="E25">
         <v>96692000.0</v>
       </c>
       <c r="F25">
         <v>88969000.0</v>
       </c>
       <c r="G25">
         <v>118073000.0</v>
       </c>
       <c r="H25">
         <v>105532000.0</v>
       </c>
       <c r="I25">
         <v>92240000.0</v>
       </c>
       <c r="J25">
         <v>74885000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>18290000.0</v>
       </c>
       <c r="I26">
         <v>26389000.0</v>
       </c>
       <c r="J26">
         <v>5834000.0</v>
       </c>
       <c r="K26">
         <v>31366000.0</v>
       </c>
       <c r="L26">
         <v>30084000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
@@ -13562,1030 +13896,1048 @@
       </c>
       <c r="P26">
         <v>2800000.0</v>
       </c>
       <c r="Q26">
         <v>2400000.0</v>
       </c>
       <c r="R26">
         <v>2400000.0</v>
       </c>
       <c r="S26">
         <v>4170452.0</v>
       </c>
       <c r="T26">
         <v>2094031.0</v>
       </c>
       <c r="U26">
         <v>1501924.0</v>
       </c>
       <c r="V26">
         <v>1202489.0</v>
       </c>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>153</v>
+      </c>
+      <c r="B27">
+        <v>14332000.0</v>
+      </c>
       <c r="C27">
         <v>10387000.0</v>
       </c>
       <c r="D27">
         <v>9022000.0</v>
       </c>
       <c r="E27">
         <v>4881000.0</v>
       </c>
       <c r="F27">
         <v>4233000.0</v>
       </c>
       <c r="G27">
         <v>5844000.0</v>
       </c>
       <c r="H27">
         <v>14113000.0</v>
       </c>
       <c r="I27">
-        <v>4000000.0</v>
+        <v>4023000.0</v>
       </c>
       <c r="J27">
-        <v>1100000.0</v>
+        <v>1136000.0</v>
       </c>
       <c r="K27">
-        <v>4200000.0</v>
+        <v>4222000.0</v>
       </c>
       <c r="L27">
         <v>5211000.0</v>
       </c>
       <c r="M27">
-        <v>24400000.0</v>
+        <v>24428000.0</v>
       </c>
       <c r="N27">
         <v>17252000.0</v>
       </c>
       <c r="O27">
         <v>24631000.0</v>
       </c>
       <c r="P27">
-        <v>2545615.0</v>
+        <v>2546000.0</v>
       </c>
       <c r="Q27">
         <v>2027581.0</v>
       </c>
       <c r="R27">
         <v>2168262.0</v>
       </c>
       <c r="S27">
         <v>1080526.0</v>
       </c>
       <c r="T27">
         <v>503932.0</v>
       </c>
       <c r="U27">
         <v>620402.0</v>
       </c>
       <c r="V27">
         <v>2088444.0</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>41029000.0</v>
+      </c>
       <c r="C28">
         <v>50045000.0</v>
       </c>
       <c r="D28">
         <v>44452000.0</v>
       </c>
       <c r="E28">
         <v>50434000.0</v>
       </c>
       <c r="F28">
         <v>47146000.0</v>
       </c>
       <c r="G28">
         <v>50315000.0</v>
       </c>
       <c r="H28">
         <v>60818000.0</v>
       </c>
       <c r="I28">
-        <v>52100000.0</v>
+        <v>52074000.0</v>
       </c>
       <c r="J28">
-        <v>42100000.0</v>
+        <v>42054000.0</v>
       </c>
       <c r="K28">
-        <v>34200000.0</v>
+        <v>34170000.0</v>
       </c>
       <c r="L28">
         <v>37471000.0</v>
       </c>
       <c r="M28">
-        <v>48200000.0</v>
+        <v>45867000.0</v>
       </c>
       <c r="N28">
-        <v>44963000.0</v>
+        <v>44962000.0</v>
       </c>
       <c r="O28">
         <v>27788000.0</v>
       </c>
       <c r="P28">
-        <v>20200000.0</v>
+        <v>17668000.0</v>
       </c>
       <c r="Q28">
         <v>15500000.0</v>
       </c>
       <c r="R28">
         <v>9600000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>-1016000.0</v>
+      </c>
       <c r="C29">
         <v>145792000.0</v>
       </c>
       <c r="D29">
         <v>122265000.0</v>
       </c>
       <c r="E29">
         <v>170474000.0</v>
       </c>
       <c r="F29">
         <v>67271000.0</v>
       </c>
       <c r="G29">
         <v>47863000.0</v>
       </c>
       <c r="H29">
         <v>111762000.0</v>
       </c>
       <c r="I29">
         <v>106240000.0</v>
       </c>
       <c r="J29">
         <v>43145000.0</v>
       </c>
       <c r="K29">
         <v>11804000.0</v>
       </c>
       <c r="L29">
         <v>-17054000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
-        <v>61400000.0</v>
+        <v>79315000.0</v>
       </c>
       <c r="C30">
-        <v>92599000.0</v>
+        <v>77820000.0</v>
       </c>
       <c r="D30">
-        <v>132459000.0</v>
+        <v>89564000.0</v>
       </c>
       <c r="E30">
-        <v>164031000.0</v>
+        <v>68021000.0</v>
       </c>
       <c r="F30">
         <v>200975000.0</v>
       </c>
       <c r="G30">
         <v>261210000.0</v>
       </c>
       <c r="H30">
         <v>143736000.0</v>
       </c>
       <c r="I30">
-        <v>73000000.0</v>
+        <v>78169000.0</v>
       </c>
       <c r="J30">
-        <v>56000000.0</v>
+        <v>77254000.0</v>
       </c>
       <c r="K30">
-        <v>50000000.0</v>
+        <v>78274000.0</v>
       </c>
       <c r="L30">
-        <v>70224000.0</v>
+        <v>249882000.0</v>
       </c>
       <c r="M30">
-        <v>117800000.0</v>
+        <v>124943000.0</v>
       </c>
       <c r="N30">
         <v>73125000.0</v>
       </c>
       <c r="O30">
         <v>79486000.0</v>
       </c>
       <c r="P30">
-        <v>21546042.0</v>
+        <v>30719000.0</v>
       </c>
       <c r="Q30">
-        <v>18943404.0</v>
+        <v>22774672.0</v>
       </c>
       <c r="R30">
-        <v>11450885.0</v>
+        <v>19030913.0</v>
       </c>
       <c r="S30">
-        <v>10550077.0</v>
+        <v>12053481.0</v>
       </c>
       <c r="T30">
-        <v>13178542.0</v>
+        <v>16782364.0</v>
       </c>
       <c r="U30">
-        <v>9753674.0</v>
+        <v>10827599.0</v>
       </c>
       <c r="V30">
-        <v>5258957.0</v>
+        <v>5296803.0</v>
       </c>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B31">
-        <v>-113600000.0</v>
+        <v>-106303000.0</v>
       </c>
       <c r="C31">
-        <v>-31375000.0</v>
+        <v>-46154000.0</v>
       </c>
       <c r="D31">
-        <v>-56398000.0</v>
+        <v>-99293000.0</v>
       </c>
       <c r="E31">
-        <v>-34168000.0</v>
+        <v>-130178000.0</v>
       </c>
       <c r="F31">
         <v>-57411000.0</v>
       </c>
       <c r="G31">
         <v>-74424000.0</v>
       </c>
       <c r="H31">
         <v>-41156000.0</v>
       </c>
       <c r="I31">
         <v>-47585000.0</v>
       </c>
       <c r="J31">
         <v>-53688000.0</v>
       </c>
       <c r="K31">
         <v>-20229000.0</v>
       </c>
       <c r="L31">
         <v>-69129000.0</v>
       </c>
       <c r="M31">
         <v>-50719000.0</v>
       </c>
       <c r="N31">
         <v>-33876000.0</v>
       </c>
       <c r="O31">
         <v>-7907000.0</v>
       </c>
       <c r="P31">
         <v>-13516000.0</v>
       </c>
       <c r="Q31">
-        <v>-4188248.0</v>
+        <v>-4188247.5</v>
       </c>
       <c r="R31">
-        <v>-3701084.1</v>
+        <v>-3701084.0</v>
       </c>
       <c r="S31">
-        <v>-3254703.0</v>
+        <v>-3254702.4</v>
       </c>
       <c r="T31">
-        <v>-226870.1</v>
+        <v>-226870.0</v>
       </c>
       <c r="U31">
-        <v>-2487501.1</v>
+        <v>-2487501.0</v>
       </c>
       <c r="V31">
-        <v>-744889.9</v>
+        <v>-744889.0</v>
       </c>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B32">
-        <v>492500000.0</v>
+        <v>492518000.0</v>
       </c>
       <c r="C32">
         <v>660838000.0</v>
       </c>
       <c r="D32">
         <v>756625000.0</v>
       </c>
       <c r="E32">
         <v>1049579000.0</v>
       </c>
       <c r="F32">
         <v>688543000.0</v>
       </c>
       <c r="G32">
         <v>393692000.0</v>
       </c>
       <c r="H32">
         <v>628907000.0</v>
       </c>
       <c r="I32">
-        <v>601200000.0</v>
+        <v>601161000.0</v>
       </c>
       <c r="J32">
-        <v>330100000.0</v>
+        <v>330122000.0</v>
       </c>
       <c r="K32">
-        <v>192700000.0</v>
+        <v>192670000.0</v>
       </c>
       <c r="L32">
         <v>209690000.0</v>
       </c>
       <c r="M32">
-        <v>428700000.0</v>
+        <v>428734000.0</v>
       </c>
       <c r="N32">
         <v>338353000.0</v>
       </c>
       <c r="O32">
         <v>250478000.0</v>
       </c>
       <c r="P32">
-        <v>111579717.0</v>
+        <v>111580000.0</v>
       </c>
       <c r="Q32">
         <v>79550085.0</v>
       </c>
       <c r="R32">
         <v>44846338.0</v>
       </c>
       <c r="S32">
         <v>38375449.0</v>
       </c>
       <c r="T32">
         <v>11028296.0</v>
       </c>
       <c r="U32">
         <v>6007698.0</v>
       </c>
       <c r="V32">
         <v>2840215.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG32"/>
+  <dimension ref="A1:BI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>85</v>
       </c>
       <c r="F1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>88</v>
       </c>
       <c r="J1" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" t="s">
+        <v>90</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>91</v>
       </c>
       <c r="N1" t="s">
+        <v>92</v>
+      </c>
+      <c r="O1" t="s">
+        <v>93</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>94</v>
       </c>
       <c r="R1" t="s">
+        <v>95</v>
+      </c>
+      <c r="S1" t="s">
+        <v>96</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>97</v>
       </c>
       <c r="V1" t="s">
+        <v>98</v>
+      </c>
+      <c r="W1" t="s">
+        <v>99</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>100</v>
       </c>
       <c r="Z1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>103</v>
       </c>
       <c r="AD1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>106</v>
       </c>
       <c r="AH1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>109</v>
       </c>
       <c r="AL1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>112</v>
       </c>
       <c r="AP1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>115</v>
       </c>
       <c r="AT1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>118</v>
       </c>
       <c r="AX1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>121</v>
       </c>
       <c r="BB1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>124</v>
       </c>
       <c r="BF1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-        <v>125</v>
+      <c r="BI1" t="s">
+        <v>127</v>
       </c>
     </row>
-    <row r="2" spans="1:59">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
-        <v>70100000.0</v>
+        <v>83200000.0</v>
       </c>
       <c r="C2">
-        <v>61917000.0</v>
+        <v>63638000.0</v>
       </c>
       <c r="D2">
-        <v>65932000.0</v>
+        <v>67249000.0</v>
       </c>
       <c r="E2">
+        <v>61933000.0</v>
+      </c>
+      <c r="F2">
+        <v>61585000.0</v>
+      </c>
+      <c r="G2">
         <v>78877000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>44300000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>72874000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>75743000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>67199000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>95487000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>88027000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>90046000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>79699000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>107471000.0</v>
       </c>
-      <c r="O2">
-[...2 lines deleted...]
-      <c r="P2">
+      <c r="Q2">
+        <v>108550000.0</v>
+      </c>
+      <c r="R2">
         <v>138267000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>102183000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>89753000.0</v>
       </c>
-      <c r="S2">
-[...2 lines deleted...]
-      <c r="T2">
+      <c r="U2">
+        <v>72800000.0</v>
+      </c>
+      <c r="V2">
         <v>73614000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>65519000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>63634000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>55099000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>44036000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>80376000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>80376000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>68278000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>70835000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>64369000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>70594000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>73049000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>69104000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>53753000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>50207000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>45128000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>45269000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>33268000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>37679000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>40392000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>30401000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>34537000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>53372000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>42709000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>46852000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>49366000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>60709000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>68147000.0</v>
       </c>
-      <c r="AV2">
-[...2 lines deleted...]
-      <c r="AW2">
+      <c r="AX2">
+        <v>64897000.0</v>
+      </c>
+      <c r="AY2">
         <v>38193000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>-20400000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>49103000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>43223000.0</v>
       </c>
-      <c r="BA2">
-[...2 lines deleted...]
-      <c r="BB2">
+      <c r="BC2">
+        <v>38631000.0</v>
+      </c>
+      <c r="BD2">
         <v>41589000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>33543000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>35751000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>19362000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>17787165.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>14400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:59">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="B3"/>
       <c r="C3">
+        <v>25987000.0</v>
+      </c>
+      <c r="D3">
+        <v>28414000.0</v>
+      </c>
+      <c r="E3">
         <v>28658000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>30386000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>34614000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>30832000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>33053000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>34333000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>28659000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>34555000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>29819000.0</v>
       </c>
-      <c r="L3">
-[...2 lines deleted...]
-      <c r="M3">
+      <c r="N3">
+        <v>29357000.0</v>
+      </c>
+      <c r="O3">
         <v>27203000.0</v>
       </c>
-      <c r="N3">
-[...4 lines deleted...]
-      </c>
       <c r="P3">
+        <v>48290000.0</v>
+      </c>
+      <c r="Q3">
+        <v>21416000.0</v>
+      </c>
+      <c r="R3">
         <v>23204000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>21580000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>22167000.0</v>
       </c>
-      <c r="S3">
-[...2 lines deleted...]
-      <c r="T3">
+      <c r="U3">
+        <v>23641000.0</v>
+      </c>
+      <c r="V3">
         <v>20594000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>22567000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>28755000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>26695000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>23322000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>39301000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>39301000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>26544000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>24822000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>25450000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>23902000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>24327000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>24348000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>19663000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>19753000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>19450000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>19966000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>15716000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>16853000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>20785000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>16614000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>21522000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>31214000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>24492000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>24380000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>25471000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>27021000.0</v>
       </c>
-      <c r="AU3">
-[...4 lines deleted...]
-      </c>
       <c r="AW3">
-        <v>21724000.0</v>
+        <v>27130000.0</v>
       </c>
       <c r="AX3">
+        <v>27570000.0</v>
+      </c>
+      <c r="AY3">
+        <v>18108000.0</v>
+      </c>
+      <c r="AZ3">
         <v>20700000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>16941000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>16836000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>15769000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>19082000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>10840000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>14964000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>8431000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>9646267.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>16800000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:59">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -14614,453 +14966,465 @@
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
-      <c r="BD4"/>
-[...1 lines deleted...]
-      <c r="BF4">
+      <c r="BD4">
         <v>0.0</v>
       </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4"/>
       <c r="BG4"/>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:59">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
-        <v>35653000.0</v>
+        <v>54692000.0</v>
       </c>
       <c r="D5">
-        <v>14906000.0</v>
+        <v>17629000.0</v>
       </c>
       <c r="E5">
+        <v>33968000.0</v>
+      </c>
+      <c r="F5">
+        <v>12400000.0</v>
+      </c>
+      <c r="G5">
         <v>41918000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>44400000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>55747000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>96528000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>84219000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>44056000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>75295000.0</v>
       </c>
-      <c r="L5">
-[...2 lines deleted...]
-      <c r="M5">
+      <c r="N5">
+        <v>59850000.0</v>
+      </c>
+      <c r="O5">
         <v>72603000.0</v>
       </c>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
       <c r="P5">
+        <v>77895000.0</v>
+      </c>
+      <c r="Q5">
+        <v>153854000.0</v>
+      </c>
+      <c r="R5">
         <v>146443000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>48465000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>67958000.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="U5">
+        <v>82200000.0</v>
+      </c>
+      <c r="V5">
         <v>12994000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>16599000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-91909000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>26225000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-18355000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-46375000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-39336149.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>57157000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>73541000.0</v>
       </c>
-      <c r="AC5">
-[...2 lines deleted...]
-      <c r="AD5">
+      <c r="AE5">
+        <v>47838000.0</v>
+      </c>
+      <c r="AF5">
         <v>78903000.0</v>
       </c>
-      <c r="AE5">
-[...4 lines deleted...]
-      </c>
       <c r="AG5">
-        <v>52564000.0</v>
+        <v>67913000.0</v>
       </c>
       <c r="AH5">
+        <v>38488000.0</v>
+      </c>
+      <c r="AI5">
+        <v>48092000.0</v>
+      </c>
+      <c r="AJ5">
         <v>14448000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>941000.0</v>
       </c>
-      <c r="AJ5">
-[...4 lines deleted...]
-      </c>
       <c r="AL5">
+        <v>10727000.0</v>
+      </c>
+      <c r="AM5">
+        <v>30351000.0</v>
+      </c>
+      <c r="AN5">
         <v>-2329000.0</v>
       </c>
-      <c r="AM5">
-[...4 lines deleted...]
-      </c>
       <c r="AO5">
+        <v>-16160000.0</v>
+      </c>
+      <c r="AP5">
+        <v>12357000.0</v>
+      </c>
+      <c r="AQ5">
         <v>-4103000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-148039000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-44087000.0</v>
       </c>
-      <c r="AR5">
-[...2 lines deleted...]
-      <c r="AS5">
+      <c r="AT5">
+        <v>4142000.0</v>
+      </c>
+      <c r="AU5">
         <v>-37319000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-40075000.0</v>
       </c>
-      <c r="AU5">
-[...4 lines deleted...]
-      </c>
       <c r="AW5">
-        <v>23627000.0</v>
+        <v>25402000.0</v>
       </c>
       <c r="AX5">
+        <v>46027000.0</v>
+      </c>
+      <c r="AY5">
+        <v>22344000.0</v>
+      </c>
+      <c r="AZ5">
         <v>19300000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>23139000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>13463000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>17376000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>3624000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>219000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>9572000.0</v>
       </c>
-      <c r="BE5">
-[...4 lines deleted...]
-      </c>
       <c r="BG5">
-        <v>1000000.0</v>
+        <v>32432000.0</v>
+      </c>
+      <c r="BH5">
+        <v>99660.0</v>
+      </c>
+      <c r="BI5">
+        <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:59">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
-        <v>45600000.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="C6">
-        <v>64311000.0</v>
+        <v>80679000.0</v>
       </c>
       <c r="D6">
-        <v>45292000.0</v>
+        <v>46043000.0</v>
       </c>
       <c r="E6">
+        <v>62626000.0</v>
+      </c>
+      <c r="F6">
+        <v>42786000.0</v>
+      </c>
+      <c r="G6">
         <v>76532000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>75232000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>88800000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>130861000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>112878000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>78611000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>105114000.0</v>
       </c>
-      <c r="L6">
-[...2 lines deleted...]
-      <c r="M6">
+      <c r="N6">
+        <v>89207000.0</v>
+      </c>
+      <c r="O6">
         <v>99806000.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
+        <v>126185000.0</v>
+      </c>
+      <c r="Q6">
+        <v>175270000.0</v>
+      </c>
+      <c r="R6">
         <v>169647000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>70045000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>90125000.0</v>
       </c>
-      <c r="S6">
-[...2 lines deleted...]
-      <c r="T6">
+      <c r="U6">
+        <v>105841000.0</v>
+      </c>
+      <c r="V6">
         <v>33588000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>39166000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-63154000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>52920000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>4967000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-7074000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-35149.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>83701000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>98363000.0</v>
       </c>
-      <c r="AC6">
-[...2 lines deleted...]
-      <c r="AD6">
+      <c r="AE6">
+        <v>73288000.0</v>
+      </c>
+      <c r="AF6">
         <v>102805000.0</v>
       </c>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
       <c r="AG6">
-        <v>72227000.0</v>
+        <v>92240000.0</v>
       </c>
       <c r="AH6">
+        <v>62836000.0</v>
+      </c>
+      <c r="AI6">
+        <v>67755000.0</v>
+      </c>
+      <c r="AJ6">
         <v>34201000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>20391000.0</v>
       </c>
-      <c r="AJ6">
-[...4 lines deleted...]
-      </c>
       <c r="AL6">
+        <v>30693000.0</v>
+      </c>
+      <c r="AM6">
+        <v>46067000.0</v>
+      </c>
+      <c r="AN6">
         <v>14524000.0</v>
       </c>
-      <c r="AM6">
-[...4 lines deleted...]
-      </c>
       <c r="AO6">
+        <v>4625000.0</v>
+      </c>
+      <c r="AP6">
+        <v>28971000.0</v>
+      </c>
+      <c r="AQ6">
         <v>17419000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-116825000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-19595000.0</v>
       </c>
-      <c r="AR6">
-[...2 lines deleted...]
-      <c r="AS6">
+      <c r="AT6">
+        <v>28522000.0</v>
+      </c>
+      <c r="AU6">
         <v>-11848000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-13054000.0</v>
       </c>
-      <c r="AU6">
-[...4 lines deleted...]
-      </c>
       <c r="AW6">
-        <v>45351000.0</v>
+        <v>52532000.0</v>
       </c>
       <c r="AX6">
+        <v>73597000.0</v>
+      </c>
+      <c r="AY6">
+        <v>40452000.0</v>
+      </c>
+      <c r="AZ6">
         <v>40000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>40080000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>30299000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>33145000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>22706000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>11059000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>24536000.0</v>
       </c>
-      <c r="BE6">
-[...4 lines deleted...]
-      </c>
       <c r="BG6">
-        <v>17800000.0</v>
+        <v>40863000.0</v>
+      </c>
+      <c r="BH6">
+        <v>9745927.0</v>
+      </c>
+      <c r="BI6">
+        <v>16800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:59">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -15089,95 +15453,97 @@
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
-      <c r="BD7"/>
-[...1 lines deleted...]
-      <c r="BF7">
+      <c r="BD7">
         <v>0.0</v>
       </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7"/>
       <c r="BG7"/>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7"/>
     </row>
-    <row r="8" spans="1:59">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -15206,1624 +15572,1684 @@
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
-      <c r="BD8"/>
-[...1 lines deleted...]
-      <c r="BF8">
+      <c r="BD8">
         <v>0.0</v>
       </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8"/>
       <c r="BG8"/>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:59">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
-        <v>40200000.0</v>
+        <v>101300000.0</v>
       </c>
       <c r="C9">
-        <v>63171000.0</v>
+        <v>64735000.0</v>
       </c>
       <c r="D9">
-        <v>53855000.0</v>
+        <v>49269000.0</v>
       </c>
       <c r="E9">
+        <v>56931000.0</v>
+      </c>
+      <c r="F9">
+        <v>58202000.0</v>
+      </c>
+      <c r="G9">
         <v>64837000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>99400000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>86630000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>114461000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>100217000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>103576000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>104107000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>92280000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>102752000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>123508000.0</v>
       </c>
-      <c r="O9">
-[...2 lines deleted...]
-      <c r="P9">
+      <c r="Q9">
+        <v>149699000.0</v>
+      </c>
+      <c r="R9">
         <v>172962000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>146968000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>112625000.0</v>
       </c>
-      <c r="S9">
-[...2 lines deleted...]
-      <c r="T9">
+      <c r="U9">
+        <v>101200000.0</v>
+      </c>
+      <c r="V9">
         <v>91984000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>81076000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>43022000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>43048000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>11614000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>52863000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>52863000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>82924000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>98675000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>85770000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>80573000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>93737000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>90226000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>70125000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>56071000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>36781000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>29958000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>33440000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>22644000.0</v>
       </c>
-      <c r="AM9">
-[...4 lines deleted...]
-      </c>
       <c r="AO9">
+        <v>9468000.0</v>
+      </c>
+      <c r="AP9">
+        <v>15522000.0</v>
+      </c>
+      <c r="AQ9">
         <v>2027000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-7972000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>5111000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>15187000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>5065000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>20042000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>63656000.0</v>
       </c>
-      <c r="AV9">
-[...2 lines deleted...]
-      <c r="AW9">
+      <c r="AX9">
+        <v>66552000.0</v>
+      </c>
+      <c r="AY9">
         <v>46538000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>108200000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>40621000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>29648000.0</v>
       </c>
-      <c r="BA9">
-[...2 lines deleted...]
-      <c r="BB9">
+      <c r="BC9">
+        <v>51143000.0</v>
+      </c>
+      <c r="BD9">
         <v>26750000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>26605000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>34919000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>31959000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>19925552.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>17700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:59">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
-        <v>6000000.0</v>
+        <v>23400000.0</v>
       </c>
       <c r="C10">
-        <v>19843000.0</v>
+        <v>41498000.0</v>
       </c>
       <c r="D10">
+        <v>6051000.0</v>
+      </c>
+      <c r="E10">
+        <v>19827000.0</v>
+      </c>
+      <c r="F10">
         <v>-2743000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>32951000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>32900000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>46655000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>87500000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>75065000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>34805000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>65932000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>50407000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>63365000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>79509000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>143554000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>134962000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>36869000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>55977000.0</v>
       </c>
-      <c r="S10">
-[...2 lines deleted...]
-      <c r="T10">
+      <c r="U10">
+        <v>68900000.0</v>
+      </c>
+      <c r="V10">
         <v>419000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3083000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-105803000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>11981000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-31998000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-59267000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-59267000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>48514000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>65122000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>38149000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>79739000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>59333000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>29986000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>39849000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7314000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-7508000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>3705000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>21797000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-16293000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-24517000.0</v>
       </c>
-      <c r="AN10">
-[...2 lines deleted...]
-      <c r="AO10">
+      <c r="AP10">
+        <v>4696000.0</v>
+      </c>
+      <c r="AQ10">
         <v>-12728000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-199418000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-52618000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-3905000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-45679000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-51494000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>18119000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>38667000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>15834000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>12600000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>16136000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>7449000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>13878000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2175000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-5560000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>6820000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>29405000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>8265065.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11">
-        <v>-25000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="C11">
-        <v>3988000.0</v>
+        <v>21315000.0</v>
       </c>
       <c r="D11">
+        <v>-25016000.0</v>
+      </c>
+      <c r="E11">
+        <v>3961000.0</v>
+      </c>
+      <c r="F11">
         <v>7592000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>17607000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>17600000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>21550000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>61762000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>44873000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>8512000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>41164000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>16657000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>37108000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>27374000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>70172000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>67101000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5865000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>19057000.0</v>
       </c>
-      <c r="S11">
-[...2 lines deleted...]
-      <c r="T11">
+      <c r="U11">
+        <v>31900000.0</v>
+      </c>
+      <c r="V11">
         <v>2887000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>13420000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>13400000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>16332000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-12144000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>30275000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>30275000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>41757000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>33642000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>18460000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>37159000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>29654000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>24442000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>14985000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>10709000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>11627000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>4819000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>15990000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>9698000.0</v>
       </c>
-      <c r="AM11">
-[...2 lines deleted...]
-      <c r="AN11">
+      <c r="AO11">
+        <v>-3531000.0</v>
+      </c>
+      <c r="AP11">
         <v>6322000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-685000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2047000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-14964000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>5525000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-9662000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-17827000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>6190000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>11321000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>5511000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>2900000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>5168000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>2659000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>4433000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>8128000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-4597000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>5746000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>5117000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>4607361.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:59">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12">
+        <v>15600000.0</v>
+      </c>
+      <c r="C12">
+        <v>13194000.0</v>
+      </c>
+      <c r="D12">
         <v>12100000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>15810000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>17649000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>17742000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>8967000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>9092000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>9609000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>9730000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>9643000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>10812000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9496000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>9376000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9552000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>12675000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14593000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>14227000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>11904000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12917000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>19469000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14789000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>15185000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>15086000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15212000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>14754000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>14754000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8082000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>8667000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>9689000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>8483000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>8451000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8648000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>8390000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>8190000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>26422000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>7356000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>8927000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>8366000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>8769000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>7661000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>8625000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>7543000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>8531000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>8047000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>8360000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>7174000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>7283000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>7360000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>6510000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>2600000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>7003000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>6014000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>3498000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1449000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>5779000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>2752000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>3027000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2962875.0</v>
       </c>
-      <c r="BG12"/>
+      <c r="BI12"/>
     </row>
-    <row r="13" spans="1:59">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>1544000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
         <v>2797000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4194000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="G13"/>
+      <c r="H13">
         <v>2340000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1484000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2109000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2083000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1569000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1856000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1720000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1092000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>957000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>783000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1128000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>312000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>355000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>699000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>135000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>463000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>255000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>814000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>674000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1423000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>220000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>700000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>576000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>5626000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:59">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
         <v>-54926000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>54926000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>46549000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>44959000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1056000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>844000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2318000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2173000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1685931000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>-3949652000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2299549000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>53515000.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
-        <v>0.0</v>
+        <v>53515000.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>4967000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3451000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>5591000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3621000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3486000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3817000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2654000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2965000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>6567000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>55463000.0</v>
       </c>
-      <c r="BD14"/>
-[...1 lines deleted...]
-      <c r="BF14">
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14">
         <v>5008000.0</v>
       </c>
-      <c r="BG14"/>
+      <c r="BI14"/>
     </row>
-    <row r="15" spans="1:59">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15">
-        <v>31100000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C15">
-        <v>15855000.0</v>
+        <v>20183000.0</v>
       </c>
       <c r="D15">
+        <v>31067000.0</v>
+      </c>
+      <c r="E15">
+        <v>15866000.0</v>
+      </c>
+      <c r="F15">
         <v>-10335000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>15344000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>15300000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>25105000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>25738000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>30192000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>26293000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>24768000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>33750000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>26257000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>52235000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>73382000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>67861000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>31004000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>36920000.0</v>
       </c>
-      <c r="S15">
-[...2 lines deleted...]
-      <c r="T15">
+      <c r="U15">
+        <v>37000000.0</v>
+      </c>
+      <c r="V15">
         <v>-2468000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-10337000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-119203000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-4351000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-19854000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-89542000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-89542000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>6757000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>31480000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>19689000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>33261000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>21393000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-677000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>18438000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-4451000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-19979000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-3432000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>3634000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-20393000.0</v>
       </c>
-      <c r="AM15">
-[...4 lines deleted...]
-      </c>
       <c r="AO15">
+        <v>-18110000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-1334000.0</v>
+      </c>
+      <c r="AQ15">
         <v>-9255000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-157629000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-36178000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-7568000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-32656000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-29422000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>8476000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>21756000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>6702000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>6800000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>7151000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>2136000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>6480000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-5954000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-2071000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-523000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>20427000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-74606.5</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:59">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>24768000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>33750000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>26300000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>52188000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>73382000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>67861000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>31004000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>36920000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>37012000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2468000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-10337000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-119203000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-4351000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-19854000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-89542000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-169000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6757000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>31480000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>19689000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>33261000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>21393000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-677000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>18438000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-94089000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>98731000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-32504000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>3634000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>5108326000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-6933752000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1776334000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-234031000.0</v>
       </c>
       <c r="AQ16">
         <v>0.0</v>
       </c>
       <c r="AR16">
-        <v>0.0</v>
+        <v>-234031000.0</v>
       </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-964000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>8476000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>21756000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>6702000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>6245000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>7151000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>2136000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>6480000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>11879000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-963000.0</v>
       </c>
-      <c r="BD16"/>
-[...1 lines deleted...]
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16">
         <v>54000.0</v>
       </c>
-      <c r="BG16"/>
+      <c r="BI16"/>
     </row>
-    <row r="17" spans="1:59">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>14000000.0</v>
+      </c>
       <c r="C17">
+        <v>20183000.0</v>
+      </c>
+      <c r="D17">
+        <v>31067000.0</v>
+      </c>
+      <c r="E17">
         <v>15855000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-10335000.0</v>
       </c>
-      <c r="E17"/>
-      <c r="F17">
+      <c r="G17"/>
+      <c r="H17">
         <v>15344000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>25105000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>25738000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>30192000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>26293000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>24768000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>33750000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>26257000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>52135000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>73382000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>67861000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>31004000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>36920000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>37012000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2468000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-10337000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-119203000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-4351000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-19854000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-89542000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-169000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>6757000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>31480000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>19689000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>42580000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>29679000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>5544000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>24864000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-120412000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>144338000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-47570000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>5807000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>6062079000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-8220828000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>2098103000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-284566000.0</v>
       </c>
       <c r="AQ17">
         <v>0.0</v>
       </c>
       <c r="AR17">
-        <v>0.0</v>
+        <v>-284566000.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
-        <v>15930000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
-        <v>0.0</v>
+        <v>15930000.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>-12189000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>47123000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>0.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>0.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>963000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-963000.0</v>
       </c>
-      <c r="BD17"/>
-[...1 lines deleted...]
-      <c r="BF17">
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17">
         <v>0.0</v>
       </c>
-      <c r="BG17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:59">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>-15600000.0</v>
+      </c>
       <c r="C18">
+        <v>-15969000.0</v>
+      </c>
+      <c r="D18">
+        <v>-22263000.0</v>
+      </c>
+      <c r="E18">
         <v>-14032000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-14853000.0</v>
       </c>
-      <c r="E18"/>
-      <c r="F18">
+      <c r="G18"/>
+      <c r="H18">
         <v>-16555000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-9150000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-8776000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-9054000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-9632000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10598000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9520000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-9828000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-9893000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-13343000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-15486000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-15140000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-13054000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-13295000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-20600000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-15511000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-16391000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-15823000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-15871000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-13331000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-12160000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-8641000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-9084000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-8825000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:59">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16839,385 +17265,391 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:59">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
-        <v>28976000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
-        <v>0.0</v>
+        <v>28976000.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>-2083372000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>2297568000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>-175658000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>193489000.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
-        <v>0.0</v>
+        <v>193489000.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
-        <v>52799000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
-        <v>0.0</v>
+        <v>52799000.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>-481960000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>481960000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>0.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>-11543000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>11543000.0</v>
       </c>
-      <c r="BD20"/>
-[...1 lines deleted...]
-      <c r="BF20">
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BG20"/>
+      <c r="BI20"/>
     </row>
-    <row r="21" spans="1:59">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
-        <v>19200000.0</v>
+        <v>84000000.0</v>
       </c>
       <c r="C21">
-        <v>32396000.0</v>
+        <v>59759000.0</v>
       </c>
       <c r="D21">
-        <v>41770000.0</v>
+        <v>26854000.0</v>
       </c>
       <c r="E21">
-        <v>44554000.0</v>
+        <v>33680000.0</v>
       </c>
       <c r="F21">
+        <v>38121000.0</v>
+      </c>
+      <c r="G21">
+        <v>44710000.0</v>
+      </c>
+      <c r="H21">
         <v>44600000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>54716000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>90321000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>83955000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>44331000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>80482000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>69509000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>76585000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>81677000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>145381000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>143361000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>58642000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>69422000.0</v>
       </c>
-      <c r="S21">
-[...2 lines deleted...]
-      <c r="T21">
+      <c r="U21">
+        <v>81300000.0</v>
+      </c>
+      <c r="V21">
         <v>19209000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>15900000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-83139000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>28478000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-20853000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-35149000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-35149000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>56385000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>76641000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>45980000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>83473000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>71003000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>51967000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>50049000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>19095000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>15928000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>15842000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>28131000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-6056000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-14111000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2776000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-11222000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-200811000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-15239000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>462000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-16903000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-32454000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>38669000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>42214000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>23416000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>19300000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>22774000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>15399000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>26490000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>4885000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>694000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>10286000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>24882000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>11208073.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:59">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -17246,239 +17678,251 @@
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
-      <c r="BD22"/>
-[...1 lines deleted...]
-      <c r="BF22">
+      <c r="BD22">
         <v>0.0</v>
       </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22"/>
       <c r="BG22"/>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22"/>
     </row>
-    <row r="23" spans="1:59">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23">
-        <v>91100000.0</v>
+        <v>100500000.0</v>
       </c>
       <c r="C23">
-        <v>92692000.0</v>
+        <v>68614000.0</v>
       </c>
       <c r="D23">
-        <v>78017000.0</v>
+        <v>89664000.0</v>
       </c>
       <c r="E23">
-        <v>99160000.0</v>
+        <v>85184000.0</v>
       </c>
       <c r="F23">
+        <v>81666000.0</v>
+      </c>
+      <c r="G23">
+        <v>99004000.0</v>
+      </c>
+      <c r="H23">
         <v>99100000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>104788000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>99883000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>83461000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>154732000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>111652000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>112817000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>105866000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>149302000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>112868000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>167868000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>190509000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>132956000.0</v>
       </c>
-      <c r="S23">
-[...2 lines deleted...]
-      <c r="T23">
+      <c r="U23">
+        <v>92700000.0</v>
+      </c>
+      <c r="V23">
         <v>146389000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>130695000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>189795000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>69669000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>76503000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>168388000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>99713000.0</v>
       </c>
-      <c r="AA23">
-[...4 lines deleted...]
-      </c>
       <c r="AC23">
-        <v>82588000.0</v>
+        <v>94817000.0</v>
       </c>
       <c r="AD23">
+        <v>92869000.0</v>
+      </c>
+      <c r="AE23">
+        <v>104159000.0</v>
+      </c>
+      <c r="AF23">
         <v>92810000.0</v>
       </c>
-      <c r="AE23">
-[...4 lines deleted...]
-      </c>
       <c r="AG23">
-        <v>68117000.0</v>
+        <v>95783000.0</v>
       </c>
       <c r="AH23">
+        <v>107363000.0</v>
+      </c>
+      <c r="AI23">
+        <v>73829000.0</v>
+      </c>
+      <c r="AJ23">
         <v>67686000.0</v>
       </c>
-      <c r="AI23">
-[...4 lines deleted...]
-      </c>
       <c r="AK23">
-        <v>43964000.0</v>
+        <v>65981000.0</v>
       </c>
       <c r="AL23">
+        <v>59385000.0</v>
+      </c>
+      <c r="AM23">
+        <v>38577000.0</v>
+      </c>
+      <c r="AN23">
         <v>51838000.0</v>
       </c>
-      <c r="AM23">
-[...4 lines deleted...]
-      </c>
       <c r="AO23">
+        <v>63971000.0</v>
+      </c>
+      <c r="AP23">
+        <v>43147000.0</v>
+      </c>
+      <c r="AQ23">
         <v>47786000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>70257000.0</v>
       </c>
-      <c r="AQ23">
-[...2 lines deleted...]
-      <c r="AR23">
+      <c r="AS23">
+        <v>63059000.0</v>
+      </c>
+      <c r="AT23">
         <v>61577000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>71334000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>103775000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>93134000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>89235000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>61315000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>68500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>66950000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>57472000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>63284000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>63454000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>59454000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>60384000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>26439000.0</v>
       </c>
-      <c r="BF23">
-[...2 lines deleted...]
-      <c r="BG23">
+      <c r="BH23">
+        <v>26504644.0</v>
+      </c>
+      <c r="BI23">
         <v>26300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17494,3573 +17938,3723 @@
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
     </row>
-    <row r="25" spans="1:59">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>25987000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>28658000.0</v>
       </c>
-      <c r="D25"/>
-[...1 lines deleted...]
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25">
         <v>34614000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>33053000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>34333000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>28659000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>34555000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>29819000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>29357000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>27203000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>30492000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>21416000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>23204000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>21580000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>22167000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>23641000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>20594000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>22567000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>28755000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>26695000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>23322000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>39301000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>28716000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>26544000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>24822000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>25450000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>23902000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>24327000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>24348000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>19663000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>19753000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>19450000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>19966000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>15716000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>16853000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>20785000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>16614000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>21522000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>31214000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>24492000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>24380000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>25471000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>27021000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>26566000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>26346000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>20654000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>20700000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>16941000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>16836000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>15769000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>19082000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>10840000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>14964000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>8431000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>9646267.2</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>16800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:59">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>3205000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>9022000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>8405000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>560000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>303000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>11846000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>3400000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>2900000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>2700000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>0.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>2400000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>6300000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>7300000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>19400000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>11500000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>8900000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>1300000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>2100000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>6100000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:59">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>153</v>
+      </c>
+      <c r="B27">
+        <v>4400000.0</v>
+      </c>
       <c r="C27">
-        <v>5081000.0</v>
+        <v>7599000.0</v>
       </c>
       <c r="D27">
-        <v>1250000.0</v>
+        <v>1932000.0</v>
       </c>
       <c r="E27">
+        <v>10222000.0</v>
+      </c>
+      <c r="F27">
+        <v>1128000.0</v>
+      </c>
+      <c r="G27">
         <v>1646000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2900000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2335000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3161000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3245000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3455000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2694000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1438000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1435000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2795000.0</v>
       </c>
-      <c r="O27">
-[...2 lines deleted...]
-      <c r="P27">
+      <c r="Q27">
+        <v>848000.0</v>
+      </c>
+      <c r="R27">
         <v>860000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1995000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3386000.0</v>
       </c>
-      <c r="S27">
-[...2 lines deleted...]
-      <c r="T27">
+      <c r="U27">
+        <v>1800000.0</v>
+      </c>
+      <c r="V27">
         <v>1829000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1723000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>950000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1294000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1638000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1962000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1962000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2412000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>5325000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>3534000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1240000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1258000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1175000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>350000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>270000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>329000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>89000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>448000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>605000.0</v>
       </c>
-      <c r="AM27">
-[...4 lines deleted...]
-      </c>
       <c r="AO27">
+        <v>453000.0</v>
+      </c>
+      <c r="AP27">
+        <v>493000.0</v>
+      </c>
+      <c r="AQ27">
         <v>2671000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1397000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>394000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1113000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2307000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2781000.0</v>
       </c>
-      <c r="AU27">
-[...2 lines deleted...]
-      <c r="AV27">
+      <c r="AW27">
+        <v>9331000.0</v>
+      </c>
+      <c r="AX27">
         <v>5999000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>6318000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>4868000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1591000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>7906000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>8981000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>7669000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>6237000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>1744000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>841615.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:59">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>10700000.0</v>
+      </c>
       <c r="C28">
-        <v>9961000.0</v>
+        <v>7984000.0</v>
       </c>
       <c r="D28">
-        <v>9120000.0</v>
+        <v>13029000.0</v>
       </c>
       <c r="E28">
+        <v>9576000.0</v>
+      </c>
+      <c r="F28">
+        <v>9242000.0</v>
+      </c>
+      <c r="G28">
         <v>13903000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>13800000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>12812000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>13247000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>10083000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>11801000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>11710000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>11479000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9462000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>14924000.0</v>
       </c>
-      <c r="O28">
-[...2 lines deleted...]
-      <c r="P28">
+      <c r="Q28">
+        <v>14456000.0</v>
+      </c>
+      <c r="R28">
         <v>11063000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9946000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>11019000.0</v>
       </c>
-      <c r="S28">
-[...2 lines deleted...]
-      <c r="T28">
+      <c r="U28">
+        <v>11800000.0</v>
+      </c>
+      <c r="V28">
         <v>12694000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>11333000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>15951000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>10361000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>11318000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>12685000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>12685000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>14467000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>13338000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>11721000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>14635000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>12323000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>12473000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>12643000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>10646000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>10921000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>11968000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>8519000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>9956000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>8492000.0</v>
       </c>
-      <c r="AN28">
-[...2 lines deleted...]
-      <c r="AO28">
+      <c r="AP28">
+        <v>8238000.0</v>
+      </c>
+      <c r="AQ28">
         <v>7484000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>10165000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>9088000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>8377000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>9841000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>10982000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>13013000.0</v>
       </c>
-      <c r="AV28">
-[...2 lines deleted...]
-      <c r="AW28">
+      <c r="AX28">
+        <v>11263000.0</v>
+      </c>
+      <c r="AY28">
         <v>10610000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>24800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>10904000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>10735000.0</v>
       </c>
-      <c r="BA28">
-[...2 lines deleted...]
-      <c r="BB28">
+      <c r="BC28">
+        <v>9288000.0</v>
+      </c>
+      <c r="BD28">
         <v>6878000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>7793000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>9886000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>3231000.0</v>
       </c>
-      <c r="BF28">
-[...2 lines deleted...]
-      <c r="BG28">
+      <c r="BH28">
+        <v>13224000.0</v>
+      </c>
+      <c r="BI28">
         <v>6300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:59">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>9400000.0</v>
+      </c>
       <c r="C29">
+        <v>21315000.0</v>
+      </c>
+      <c r="D29">
+        <v>-25016000.0</v>
+      </c>
+      <c r="E29">
         <v>3988000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7592000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="G29"/>
+      <c r="H29">
         <v>17607000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>21550000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>61762000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>44873000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>8512000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>41164000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>16657000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>37108000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>27374000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>70172000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>67101000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5865000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>19057000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>31907000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2887000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>13420000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>13400000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>16332000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-12144000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>30275000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>17903000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>41757000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>33642000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>18460000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>37159000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
     </row>
-    <row r="30" spans="1:59">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
-        <v>21000000.0</v>
+        <v>17300000.0</v>
       </c>
       <c r="C30">
-        <v>30775000.0</v>
+        <v>4976000.0</v>
       </c>
       <c r="D30">
-        <v>12085000.0</v>
+        <v>22415000.0</v>
       </c>
       <c r="E30">
-        <v>20283000.0</v>
+        <v>23251000.0</v>
       </c>
       <c r="F30">
+        <v>20081000.0</v>
+      </c>
+      <c r="G30">
+        <v>20127000.0</v>
+      </c>
+      <c r="H30">
         <v>54800000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>31914000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>24140000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>16262000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>59245000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>23625000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>22771000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>26167000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>41831000.0</v>
       </c>
-      <c r="O30">
-[...2 lines deleted...]
-      <c r="P30">
+      <c r="Q30">
+        <v>4318000.0</v>
+      </c>
+      <c r="R30">
         <v>29601000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>88326000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>43203000.0</v>
       </c>
-      <c r="S30">
-[...2 lines deleted...]
-      <c r="T30">
+      <c r="U30">
+        <v>19900000.0</v>
+      </c>
+      <c r="V30">
         <v>72775000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>65176000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>126161000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>14570000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>32467000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>88012000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>19337000.0</v>
       </c>
-      <c r="AA30">
-[...4 lines deleted...]
-      </c>
       <c r="AC30">
-        <v>18219000.0</v>
+        <v>26539000.0</v>
       </c>
       <c r="AD30">
+        <v>22034000.0</v>
+      </c>
+      <c r="AE30">
+        <v>39790000.0</v>
+      </c>
+      <c r="AF30">
         <v>22216000.0</v>
       </c>
-      <c r="AE30">
-[...4 lines deleted...]
-      </c>
       <c r="AG30">
-        <v>14364000.0</v>
+        <v>22734000.0</v>
       </c>
       <c r="AH30">
+        <v>38259000.0</v>
+      </c>
+      <c r="AI30">
+        <v>20076000.0</v>
+      </c>
+      <c r="AJ30">
         <v>17479000.0</v>
       </c>
-      <c r="AI30">
-[...4 lines deleted...]
-      </c>
       <c r="AK30">
-        <v>10696000.0</v>
+        <v>20853000.0</v>
       </c>
       <c r="AL30">
+        <v>14116000.0</v>
+      </c>
+      <c r="AM30">
+        <v>5309000.0</v>
+      </c>
+      <c r="AN30">
         <v>14159000.0</v>
       </c>
-      <c r="AM30">
-[...4 lines deleted...]
-      </c>
       <c r="AO30">
+        <v>23579000.0</v>
+      </c>
+      <c r="AP30">
+        <v>12746000.0</v>
+      </c>
+      <c r="AQ30">
         <v>13249000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>16885000.0</v>
       </c>
-      <c r="AQ30">
-[...2 lines deleted...]
-      <c r="AR30">
+      <c r="AS30">
+        <v>20350000.0</v>
+      </c>
+      <c r="AT30">
         <v>14725000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>21968000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>43066000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>24987000.0</v>
       </c>
-      <c r="AV30">
-[...2 lines deleted...]
-      <c r="AW30">
+      <c r="AX30">
+        <v>24338000.0</v>
+      </c>
+      <c r="AY30">
         <v>23122000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>18215000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>17847000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>14249000.0</v>
       </c>
-      <c r="BA30">
-[...2 lines deleted...]
-      <c r="BB30">
+      <c r="BC30">
+        <v>24653000.0</v>
+      </c>
+      <c r="BD30">
         <v>21865000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>25911000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>24633000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>7077000.0</v>
       </c>
-      <c r="BF30">
-[...2 lines deleted...]
-      <c r="BG30">
+      <c r="BH30">
+        <v>8717478.0</v>
+      </c>
+      <c r="BI30">
         <v>11900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:59">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B31">
-        <v>-13200000.0</v>
+        <v>-60600000.0</v>
       </c>
       <c r="C31">
-        <v>-12553000.0</v>
+        <v>-18261000.0</v>
       </c>
       <c r="D31">
-        <v>-44513000.0</v>
+        <v>-20803000.0</v>
       </c>
       <c r="E31">
-        <v>-11603000.0</v>
+        <v>-13853000.0</v>
       </c>
       <c r="F31">
+        <v>-40864000.0</v>
+      </c>
+      <c r="G31">
+        <v>-11759000.0</v>
+      </c>
+      <c r="H31">
         <v>-11700000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-8061000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-2821000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-8890000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-9526000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-14550000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-19102000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-13220000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2168000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1827000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-8399000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-21773000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-13445000.0</v>
       </c>
-      <c r="S31">
-[...2 lines deleted...]
-      <c r="T31">
+      <c r="U31">
+        <v>-12400000.0</v>
+      </c>
+      <c r="V31">
         <v>-18790000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-12817000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-22664000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-16497000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-11145000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-24118000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-24118000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-7871000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-11519000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-7831000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-3734000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-11670000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-21981000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-10200000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-11781000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-23436000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-12137000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-6334000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-10237000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-10406000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>1920000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1506000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>1393000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-37379000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-4367000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-28776000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-19040000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-20550000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-3547000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-7582000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-800000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-6638000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-7950000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-12612000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-2710000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-6254000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-3466000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>4523000.0</v>
       </c>
-      <c r="BF31">
-[...2 lines deleted...]
-      <c r="BG31">
+      <c r="BH31">
+        <v>-2943007.0</v>
+      </c>
+      <c r="BI31">
         <v>-3900000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:59">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B32">
-        <v>110300000.0</v>
+        <v>184500000.0</v>
       </c>
       <c r="C32">
-        <v>125088000.0</v>
+        <v>128373000.0</v>
       </c>
       <c r="D32">
+        <v>116518000.0</v>
+      </c>
+      <c r="E32">
+        <v>118864000.0</v>
+      </c>
+      <c r="F32">
         <v>119787000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>143714000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>143700000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>159504000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>190204000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>167416000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>199063000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>192134000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>182326000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>182451000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>230979000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>258249000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>311229000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>249151000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>202378000.0</v>
       </c>
-      <c r="S32">
-[...2 lines deleted...]
-      <c r="T32">
+      <c r="U32">
+        <v>174000000.0</v>
+      </c>
+      <c r="V32">
         <v>165598000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>146595000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>106656000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>98147000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>55650000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>133239000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>133239000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>151202000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>169510000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>150139000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>151167000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>166786000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>159330000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>123878000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>106278000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>81909000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>75227000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>66708000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>60323000.0</v>
       </c>
-      <c r="AM32">
-[...4 lines deleted...]
-      </c>
       <c r="AO32">
+        <v>49860000.0</v>
+      </c>
+      <c r="AP32">
+        <v>45923000.0</v>
+      </c>
+      <c r="AQ32">
         <v>36564000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>45400000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>47820000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>62039000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>54431000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>80751000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>131803000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>131449000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>84731000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>87800000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>89724000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>72871000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>89774000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>68339000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>60148000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>70670000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>51321000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>37712717.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>32100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>276750000.0</v>
+      </c>
+      <c r="C2">
         <v>133036000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>128843000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>100604000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>201907000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>111180000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>127727000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>134755000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>73563000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>82730000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>127672000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>121105000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>38292000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>183622000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>66816975.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13209810.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>-2543383.7</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>-2716626.6</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29388712.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2405042.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>557377.0</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>98358000</v>
+      </c>
+      <c r="C3">
         <v>191300000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>199040000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>168808000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>129258000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>75298000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>126316000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>124744000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>105604000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>39306000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>48842000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>238047000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>228033000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>198204000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>101276034.7</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>61411451.1</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>40504961.9</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>58141350.4</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>38782740.9</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17964195</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3483607.5</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
+      <c r="V4"/>
     </row>
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
+      <c r="V5"/>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-176432000.0</v>
+      </c>
+      <c r="C6">
         <v>143714000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4193000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>28239000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-101303000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>90727000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-16547000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7028000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>61192000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9167000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-44942000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6567000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>82813000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-145330000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>99219960.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>60636430.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>18067239.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3000975.6</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-25461651.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>31766194.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2038555.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7">
+        <v>-163309000.0</v>
+      </c>
+      <c r="C7">
         <v>119941000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-26425000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-40047000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9351000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5240000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-42254000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-6358000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-25278000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11920000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-24104000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>13347000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-19301000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5778000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7349338.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6539928.9</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>12346648.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1450909.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3348843.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>298421.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2711192.0</v>
       </c>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
+      <c r="V8"/>
     </row>
-    <row r="9" spans="1:21">
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>1071000.0</v>
+      </c>
+      <c r="C9">
         <v>23876000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6820000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1425000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-23290000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3190000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-27839000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3423000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1344000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4811000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>22470000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>13791000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-10357000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-7842000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2800000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2500000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
+      <c r="V9"/>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-1886000.0</v>
+      </c>
+      <c r="C10">
         <v>1664000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1330000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6694000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1241000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1220000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1675000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>511000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2031000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>466000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2752000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-410000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4166000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8837000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-332577.4</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-591785.4</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>863254.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1134350.5</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-649852.3</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-10321.8</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-999000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>26515000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-48392000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11964000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>20169000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>27122000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>374000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-33120000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-12097000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-493000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
+      <c r="V11"/>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>157961000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>59055000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>154221000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>87815000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>73124000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>108166000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16026000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16858000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>69821000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>54950000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
+      <c r="V12"/>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-30929000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-13817000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>38742000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-27547000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-30461000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-49025000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>18242000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>405000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>12569000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-13330000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
+      <c r="V13"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>117190000.0</v>
+      </c>
+      <c r="C14">
         <v>130659000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>120934000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>96692000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>88969000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>118073000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>105532000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>92240000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>74885000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>75774000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>105557000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>101657000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>70200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>53317000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>26400000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22700000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14900000.0</v>
       </c>
-      <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>681265.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>636511.0</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
-        <v>-30035000.0</v>
+        <v>24203000.0</v>
       </c>
       <c r="C15">
-        <v>-29715000.0</v>
+        <v>30035000.0</v>
       </c>
       <c r="D15">
+        <v>29715000.0</v>
+      </c>
+      <c r="E15">
         <v>24282000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7224000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2444000.0</v>
       </c>
       <c r="H15">
         <v>2444000.0</v>
       </c>
       <c r="I15">
         <v>2444000.0</v>
       </c>
       <c r="J15">
+        <v>2444000.0</v>
+      </c>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6406000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>59638000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>299709000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
+      <c r="V15"/>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>100318000.0</v>
+      </c>
+      <c r="C16">
         <v>276750000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>133036000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>128843000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>100604000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>201907000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>111180000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>127727000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>134755000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>73563000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>82730000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>127672000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>121105000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>38292000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>166036935.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>73846240.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15523856.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-5717602.2</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3927061.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>34171236.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2595932.0</v>
       </c>
     </row>
-    <row r="17" spans="1:21">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
+      <c r="V17"/>
     </row>
-    <row r="18" spans="1:21">
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-83653000.0</v>
+      </c>
+      <c r="C18">
         <v>279700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>101898000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>298692000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>87519000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>93401000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>109113000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>131456000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>36554000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>43578000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-22947000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-7301000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-87939000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-66402000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-48296765.7</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-32179832.1</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-20528162.9</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-45129832.4</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-41366650.8</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-25342276.4</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2798928.5</v>
       </c>
     </row>
-    <row r="19" spans="1:21">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-226855000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-186034000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-153673000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-126558000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-347633000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-119250000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-164594000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-105604000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-39306000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-105994000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
+      <c r="V19"/>
     </row>
-    <row r="20" spans="1:21">
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
+      <c r="V20"/>
     </row>
-    <row r="21" spans="1:21">
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>34638000.0</v>
+      </c>
+      <c r="C21">
         <v>2222000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10267000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-180373000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-110278000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>337045000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-14645000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20944000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>69978000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-22459000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6947000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>42202000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>136243000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
+      <c r="V21"/>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B22">
+        <v>49667000.0</v>
+      </c>
+      <c r="C22">
         <v>96379000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>111068000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>224435000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>61127000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-232950000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>57757000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>102667000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-17837000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-60646000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-284566000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15930000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>34934000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>18446000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>25784073.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13223902.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3767377.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7181635.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-13580082.8</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-8844666.5</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2456588.4</v>
       </c>
     </row>
-    <row r="23" spans="1:21">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>-46557000.0</v>
+      </c>
+      <c r="C23">
         <v>-27687000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-27500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-45680000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-18507000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-19438000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-15000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-116784000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-46010000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-26686000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-23354000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-7960000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>24773000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1557000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>141999186.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3162714.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>26319051.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>17310389.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5026716.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24">
+        <v>20381000.0</v>
+      </c>
+      <c r="C24">
         <v>2445000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>450000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>15135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="F24">
         <v>2700000.0</v>
       </c>
       <c r="G24">
+        <v>2700000.0</v>
+      </c>
+      <c r="H24">
         <v>7066000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="J24">
         <v>9000000.0</v>
       </c>
       <c r="K24">
         <v>9000000.0</v>
       </c>
       <c r="L24">
+        <v>9000000.0</v>
+      </c>
+      <c r="M24">
         <v>8973000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6734000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-105303000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4999539.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>208522.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1937430.5</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>212036.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-189233.0</v>
       </c>
     </row>
-    <row r="25" spans="1:21">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>7706000.0</v>
+      </c>
+      <c r="C25">
         <v>-28045000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-15408000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4908000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2140000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>232509000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-85000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-44035000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>63168000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>40665000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>237839000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>86244000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>29940000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>34471000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>19845857.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>22547645.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11397528.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7280792.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7647329.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>486898.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-206436.0</v>
       </c>
     </row>
-    <row r="26" spans="1:21">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-43700000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-31239000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-36265000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-11841000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-4009000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-71272000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1801000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1991000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1615000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-388000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-440000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>31700000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-6673256.7</v>
       </c>
-      <c r="U26"/>
+      <c r="V26"/>
     </row>
-    <row r="27" spans="1:21">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27">
+        <v>4467000.0</v>
+      </c>
+      <c r="C27">
         <v>6274000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7328000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11038000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6621000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8444000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2717000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5446000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4075000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3367000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8223000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8373000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9167000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5396000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
+      <c r="V27"/>
     </row>
-    <row r="28" spans="1:21">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>-36122000.0</v>
+      </c>
+      <c r="C28">
         <v>-99200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-98721000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-286600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-190442000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>271145000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-132460000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-97600000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23968000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-51136000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18022000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>124716000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>164018000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>26375000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>142517186.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>92816261.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>38595403.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>41878045.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17310389.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>56896434.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5026716.0</v>
       </c>
     </row>
-    <row r="29" spans="1:21">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>14705000.0</v>
+      </c>
+      <c r="C29">
         <v>471000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>300938000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>467500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>216777000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>168699000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>235429000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>256200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>142158000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>82884000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25895000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>230746000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>140094000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>131802000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>52979269.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>29231619.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19976799.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13011518.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2583909.9</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-7378081.4</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>684679.0</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>-155495000.0</v>
+      </c>
+      <c r="C30">
         <v>-226855000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-198590000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-153673000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-126558000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-347633000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-119250000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-164600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-105604000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-39306000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-48842000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-344041000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-221299000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-303507000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-96276495.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-61411451.1</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-40504961.9</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-57932827.8</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-40720171.4</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-17752158.6</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3672840.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>83</v>
       </c>
       <c r="C1" t="s">
         <v>84</v>
       </c>
       <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>86</v>
       </c>
       <c r="G1" t="s">
         <v>87</v>
       </c>
       <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>89</v>
       </c>
       <c r="K1" t="s">
         <v>90</v>
       </c>
       <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>92</v>
       </c>
       <c r="O1" t="s">
         <v>93</v>
       </c>
       <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>95</v>
       </c>
       <c r="S1" t="s">
         <v>96</v>
       </c>
       <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>98</v>
       </c>
       <c r="W1" t="s">
         <v>99</v>
       </c>
       <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>101</v>
       </c>
       <c r="AA1" t="s">
         <v>102</v>
       </c>
       <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>104</v>
       </c>
       <c r="AE1" t="s">
         <v>105</v>
       </c>
       <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AH1" t="s">
         <v>107</v>
       </c>
       <c r="AI1" t="s">
         <v>108</v>
       </c>
       <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AL1" t="s">
         <v>110</v>
       </c>
       <c r="AM1" t="s">
         <v>111</v>
       </c>
       <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AP1" t="s">
         <v>113</v>
       </c>
       <c r="AQ1" t="s">
         <v>114</v>
       </c>
       <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="AT1" t="s">
         <v>116</v>
       </c>
       <c r="AU1" t="s">
         <v>117</v>
       </c>
       <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AX1" t="s">
         <v>119</v>
       </c>
       <c r="AY1" t="s">
         <v>120</v>
       </c>
       <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="BB1" t="s">
         <v>122</v>
       </c>
       <c r="BC1" t="s">
         <v>123</v>
       </c>
       <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="BF1" t="s">
         <v>125</v>
       </c>
+      <c r="BG1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>127</v>
+      </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>274895000.0</v>
+      </c>
+      <c r="C2">
+        <v>100318000.0</v>
+      </c>
+      <c r="D2">
+        <v>197007000.0</v>
+      </c>
+      <c r="E2">
         <v>266038000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>307993000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>276750000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>123440000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>66013000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>150721000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>133036000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>106300000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>86422000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>145373000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>128843000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>93036000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>122507000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>114139000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>100604000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>76845000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>85023000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>187568000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>201907000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>163747000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>157510000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>165548000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>111180000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>111180000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>68917000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>146635000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>127727000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>152737000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>105218000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>120400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>134755000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>135230000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>76988000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>70258000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>73563000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>63572000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>79247000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>71585000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>82730000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>90380000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>105299000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>91402000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>127672000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>128721000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>125288000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>131924000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>121135000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>111180000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>149437000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>175959000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>38292000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>64912000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>56232000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>68646000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>183622000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>128339000.0</v>
       </c>
-      <c r="BF2"/>
+      <c r="BI2"/>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>76362000</v>
+      </c>
+      <c r="C3">
+        <v>21997000</v>
+      </c>
+      <c r="D3">
+        <v>34283000</v>
+      </c>
+      <c r="E3">
         <v>17524000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>23937000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>22614000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>47368000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>45930000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>49195000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>48807000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>66611999</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>44081000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>43388000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>44959000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>53606000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>43359000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>32436000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>39407000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>43893000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>30627000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>34406000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>20332000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>26009000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>9781000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>5835000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>33673000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>33673000</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>22055000</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>28841000</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>37266000</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>33807000</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>33262000</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>36293000</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>21382000</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>25278000</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>30887000</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>25955000</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>23484000</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>15108000</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>10064000</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>5784000</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>8350000</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>6562000</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>26306000</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>3671000</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>12303000</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>68893000</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>50993000</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>72913000</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>45248000</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>47000000</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>43462000</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>68984000</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>74791000</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>51004000</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>62708000</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>36979000</v>
       </c>
-      <c r="BD3">
+      <c r="BG3">
         <v>47513000</v>
       </c>
-      <c r="BE3">
+      <c r="BH3">
         <v>38597034.7</v>
       </c>
-      <c r="BF3">
+      <c r="BI3">
         <v>62700000</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -21075,54 +21669,57 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:58">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -21137,406 +21734,427 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>41364000.0</v>
+      </c>
+      <c r="C6">
+        <v>174577000.0</v>
+      </c>
+      <c r="D6">
+        <v>-96689000.0</v>
+      </c>
+      <c r="E6">
         <v>-69031000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-41955000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>31243000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-123440000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>57427000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-84708000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>17685000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>26736000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>19878000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-58951000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>16530000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>35806999.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-29471000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>8368000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>13535000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>23759000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-8178000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-102545000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-14339000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>38160000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>6237000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-8038000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>54368000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>54368000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>12682000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-77718000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>18908000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-25010000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>47519000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-15182000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-14355000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-475000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>58242000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>6730000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-3305000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>9991000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>-15675000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>7662000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>-11145000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>-7650000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>-14919000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>13897000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-36270000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>-1049000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>3433000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>-6636000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>10789000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>16300000.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>-44650000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>-26522000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>137667000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>-26620000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>8680000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BF6">
         <v>-12414000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BG6">
         <v>-114976000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BH6">
         <v>37697935.0</v>
       </c>
-      <c r="BF6">
+      <c r="BI6">
         <v>43900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7">
+        <v>39668000.0</v>
+      </c>
+      <c r="C7">
+        <v>-34188000.0</v>
+      </c>
+      <c r="D7">
+        <v>8130000.0</v>
+      </c>
+      <c r="E7">
         <v>-14268000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>4439000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-161610000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>13288000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>32055999.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>-25570000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>-19774000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>17323000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-16374000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-11507000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-17280000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-10128000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>17892000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-11457000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-35355000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-19320000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-31730000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>23478000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-8294000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>74854000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-3959000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-2767000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>-24976000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-24976000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>-24904000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>-12700000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>-2366000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>-5382000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>-17561000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>21142000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>-4557000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>-28676000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>-8351000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>4236000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>7513000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>25175000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>-3105000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>-10573000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>423000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AR7">
         <v>-17998000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AS7">
         <v>11254000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AT7">
         <v>446000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AU7">
         <v>-17806000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AV7">
         <v>32603000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AW7">
         <v>4587000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AX7">
         <v>-10779000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AY7">
         <v>-13064000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AZ7">
         <v>7700000.0</v>
       </c>
-      <c r="AX7">
+      <c r="BA7">
         <v>-40876000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BB7">
         <v>-19763000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BC7">
         <v>39940000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BD7">
         <v>-2508000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BE7">
         <v>7706000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BF7">
         <v>-3172000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BG7">
         <v>3752000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BH7">
         <v>-1410661.1</v>
       </c>
-      <c r="BF7">
+      <c r="BI7">
         <v>8800000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -21551,1200 +22169,1249 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:58">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9"/>
+      <c r="D9">
+        <v>1071000.0</v>
+      </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
+      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="L9">
+        <v>6820000.0</v>
+      </c>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9">
         <v>-1425000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-1425000.0</v>
       </c>
-      <c r="O9"/>
-[...9 lines deleted...]
-      </c>
+      <c r="R9"/>
+      <c r="S9"/>
       <c r="T9">
         <v>-23290000.0</v>
       </c>
       <c r="U9">
+        <v>-23290000.0</v>
+      </c>
+      <c r="V9">
+        <v>-23290000.0</v>
+      </c>
+      <c r="W9">
+        <v>-23290000.0</v>
+      </c>
+      <c r="X9">
         <v>3190000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>3190000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>-822000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>-27839000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>-9515000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>-5449000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>7597000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>3423000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>21374000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>-18189000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>-4900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>-1344000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>-5100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>-4100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>3100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>-4811000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>-6500000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>-500000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>3000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>22470000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>-1900000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>7800000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>12300000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>13791000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>34400000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>-10000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>-12300000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>-10357000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>-10357000.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>-9800000.0</v>
       </c>
-      <c r="AY9"/>
-      <c r="AZ9">
+      <c r="BB9"/>
+      <c r="BC9">
         <v>-18000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>-7842000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>10100000.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9">
+      <c r="BF9"/>
+      <c r="BG9">
         <v>-12600000.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10"/>
+      <c r="D10">
+        <v>-1886000.0</v>
+      </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="L10">
+        <v>-1330000.0</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
         <v>-6694000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-6694000.0</v>
       </c>
-      <c r="O10"/>
-[...9 lines deleted...]
-      </c>
+      <c r="R10"/>
+      <c r="S10"/>
       <c r="T10">
         <v>1241000.0</v>
       </c>
       <c r="U10">
+        <v>1241000.0</v>
+      </c>
+      <c r="V10">
+        <v>1241000.0</v>
+      </c>
+      <c r="W10">
+        <v>1241000.0</v>
+      </c>
+      <c r="X10">
         <v>1220000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>1220000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-2366000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-1675000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-1364000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>735000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>-690000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>511000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>3080000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>-2289000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>-400000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>-2031000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>-1000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>-2031000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>3500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>466000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>-200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>200000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>2752000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>400000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>700000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>-100000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>-410000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>1600000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>6300000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>3300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>-4166000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>-4166000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>-2300000.0</v>
       </c>
-      <c r="AY10"/>
-      <c r="AZ10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>7100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>8837000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>2100000.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>-12000000.0</v>
       </c>
-      <c r="BE10"/>
-      <c r="BF10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-999000.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
+        <v>-999000.0</v>
+      </c>
+      <c r="Q11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26515000.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
+        <v>26515000.0</v>
+      </c>
+      <c r="U11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48392000.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
+        <v>-48392000.0</v>
+      </c>
+      <c r="Y11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14807000.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
+        <v>14807000.0</v>
+      </c>
+      <c r="AC11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20169000.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
+        <v>20169000.0</v>
+      </c>
+      <c r="AG11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27122000.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
+        <v>27122000.0</v>
+      </c>
+      <c r="AK11">
         <v>0.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>374000.0</v>
       </c>
-      <c r="AL11"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-      <c r="AR11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR11">
+        <v>-33120000.0</v>
+      </c>
+      <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV11">
+        <v>-12097000.0</v>
+      </c>
+      <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
-      <c r="AZ11"/>
+      <c r="AZ11">
+        <v>-493000.0</v>
+      </c>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>43408000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>-49175000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>-49175000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>24039000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>25760000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>41575000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>71284000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>7211000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>28966000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>-8397000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>31275000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>14668000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>25194000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>5878000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>108481000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>35616000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>45704000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>-33345000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>36997000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>18575000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>47232000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>-17045000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>24617000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>108338000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>46261000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>7806000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>17746000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>16026000.0</v>
       </c>
-      <c r="AL12"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
-      <c r="AR12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR12">
+        <v>16858000.0</v>
+      </c>
+      <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
-      <c r="AV12"/>
-      <c r="AW12">
+      <c r="AV12">
+        <v>69821000.0</v>
+      </c>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>54950000.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>14366000.0</v>
       </c>
-      <c r="AY12"/>
-[...4 lines deleted...]
-      </c>
+      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-      <c r="BE12"/>
+      <c r="BE12">
+        <v>17442000.0</v>
+      </c>
       <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-16374000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>-11507000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-11507000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-2009000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>17892000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-11457000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-35355000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>2729000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>-31730000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>23478000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-8294000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>70444000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>-3959000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>-2767000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>-24976000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>12423000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>-24904000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>-12700000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>-2366000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>7231000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>-17561000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>21142000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>-4557000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>-34223000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>-8351000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>4236000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>7513000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>18242000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>6895000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>-1000000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>405000.0</v>
       </c>
-      <c r="AP13"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13"/>
-      <c r="AW13">
+      <c r="AV13">
+        <v>12569000.0</v>
+      </c>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-13330000.0</v>
       </c>
-      <c r="AX13">
+      <c r="BA13">
         <v>-40876000.0</v>
       </c>
-      <c r="AY13"/>
-[...4 lines deleted...]
-      </c>
+      <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-      <c r="BE13"/>
+      <c r="BE13">
+        <v>7962000.0</v>
+      </c>
       <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>31433000.0</v>
+      </c>
+      <c r="C14">
+        <v>27086000.0</v>
+      </c>
+      <c r="D14">
+        <v>28414000.0</v>
+      </c>
+      <c r="E14">
         <v>29677000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>30386000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>39377000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>30832000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>45595000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>34333000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>28659000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>51563000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>29819000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>29357000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>27203000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>48290000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>21416000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>23204000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>21580000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>36661000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>15612000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>20594000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>22567000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>87653000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>26695000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>23322000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>39301000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>39301000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>26544000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>24822000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>25450000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>23902000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>24327000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>24348000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>19663000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>19753000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>19450000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>19966000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>15716000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>16853000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>20785000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>16614000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>21522000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>31214000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>24492000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>24380000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>25471000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>27021000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>26566000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>26346000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>21724000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>20700000.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>16941000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>16836000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>15769000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>19082000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>10840000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>14964000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BG14">
         <v>8431000.0</v>
       </c>
-      <c r="BE14"/>
-      <c r="BF14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>16800000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
-        <v>-7572000.0</v>
+        <v>1489000.0</v>
       </c>
       <c r="C15">
-        <v>-7559000.0</v>
+        <v>1937000.0</v>
       </c>
       <c r="D15">
-        <v>-7525000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="E15">
+        <v>7572000.0</v>
+      </c>
+      <c r="F15">
+        <v>7559000.0</v>
+      </c>
+      <c r="G15">
+        <v>7525000.0</v>
+      </c>
+      <c r="H15">
         <v>7478000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>7506000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>7496000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>7520000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>7449000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>7383000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>7378000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>7505000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>7281000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>7345000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>4809000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>4847000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>2429000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>2442000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>2353000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>2353000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>2516000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>2516000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>2343000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>2444000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>2444000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>0.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AC15"/>
-[...1 lines deleted...]
-      <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
+      <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-      <c r="AJ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ15">
+        <v>479000.0</v>
+      </c>
+      <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AN15">
         <v>6406000.0</v>
       </c>
+      <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AR15">
         <v>6406000.0</v>
       </c>
+      <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-      <c r="AV15"/>
+      <c r="AV15">
+        <v>6406000.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>316259000.0</v>
+      </c>
+      <c r="C16">
+        <v>274895000.0</v>
+      </c>
+      <c r="D16">
+        <v>100318000.0</v>
+      </c>
+      <c r="E16">
         <v>197007000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>266038000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>307993000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>276750000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>123440000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>66013000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>150721000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>133036000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>106300000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>86422000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>145373000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>128842999.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>93036000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>122507000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>114139000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>100604000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>76845000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>85023000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>187568000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>201907000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>163747000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>157510000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>165548000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>165548000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>81599000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>68917000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>146635000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>127727000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>152737000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>105218000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>120400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>134755000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>135230000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>76988000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>70258000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>73563000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>63572000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>79247000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>71585000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>82730000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>90380000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>105299000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>91402000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>127672000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>128721000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>125288000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>131924000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>127480000.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>104787000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>149437000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>175959000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>38292000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>64912000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>56232000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>68646000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BH16">
         <v>166036935.0</v>
       </c>
-      <c r="BF16">
+      <c r="BI16">
         <v>43900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22759,351 +23426,368 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:58">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>30462000.0</v>
+      </c>
+      <c r="C18">
+        <v>5718000.0</v>
+      </c>
+      <c r="D18">
+        <v>19989000.0</v>
+      </c>
+      <c r="E18">
         <v>3314000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-32547000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-101377000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>154111000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>80423000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>6352000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>38814000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>44012000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>48528000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-37606000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>46964000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>59784000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>97741000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>90768000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>50331000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>44093999.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>19233000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>8128000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>16064000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>51063999.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>35924000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>2077000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>4336000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>4336000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>41710000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-17031000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>44047000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>43945000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>46618000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>1605000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>39294000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>-486000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>7345000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>7965000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>21730000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>12925000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>16357000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>2727000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>11569000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>-13548000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>-2097000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>14428000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>-21730000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>-2337000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>8216000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>-5413000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>-7767000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>1000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>-42063000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>-54787000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>7941000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>-20392000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BE18">
         <v>-32687000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BF18">
         <v>-3353000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BG18">
         <v>-9970000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BH18">
         <v>-35476765.7</v>
       </c>
-      <c r="BF18">
+      <c r="BI18">
         <v>-12800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
+        <v>-40100000.0</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19">
         <v>-47279000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-45831000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-87096000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-46649000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-66162000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-44081000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-43388000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-44959000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-53573000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-42649000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-32436000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-24982000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-42293000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-30627000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-33306000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-20332000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-26009000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-9781000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-5835000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-306008000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-38154000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-14989000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-28841000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-37266000.0</v>
       </c>
-      <c r="AC19"/>
-[...1 lines deleted...]
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
-[...1 lines deleted...]
-      </c>
+      <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19"/>
+      <c r="AV19">
+        <v>-105994000.0</v>
+      </c>
       <c r="AW19"/>
-      <c r="AX19">
-[...1 lines deleted...]
-      </c>
+      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-      <c r="BA19"/>
-      <c r="BB19">
+      <c r="BA19">
         <v>245000.0</v>
       </c>
+      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-      <c r="BE19"/>
+      <c r="BE19">
+        <v>245000.0</v>
+      </c>
       <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:58">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>107000000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
@@ -23115,1684 +23799,1763 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>176</v>
-[...4 lines deleted...]
-      <c r="C21"/>
+        <v>178</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>63733000.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21">
+        <v>-41301000.0</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
         <v>7803000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-1941000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-1783000.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-      <c r="J21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-2505000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-3193000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-3193000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-3684000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-88566000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-63230000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-24893000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-12513000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-1018000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-94286000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-2461000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-2061000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-2544000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-5566000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>347216000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-5396000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-1481000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-6424000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-1344000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>6000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>14982000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-19000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>-19000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>69978000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>79322000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>-1179000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>-11253000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>-22459000.0</v>
       </c>
-      <c r="AL21"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR21">
+        <v>6947000.0</v>
+      </c>
+      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AV21">
+        <v>42202000.0</v>
+      </c>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>136243000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>-104000.0</v>
       </c>
-      <c r="AY21"/>
-[...4 lines deleted...]
-      </c>
+      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21"/>
+      <c r="BE21">
+        <v>34960000.0</v>
+      </c>
       <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B22">
+        <v>14005000.0</v>
+      </c>
+      <c r="C22">
+        <v>20183000.0</v>
+      </c>
+      <c r="D22">
+        <v>31100000.0</v>
+      </c>
+      <c r="E22">
         <v>15855000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-10335000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>13069000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>15300000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>25105000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>25738000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>30192000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>26293000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>24768000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>33750000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>26257000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>52188000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>73382000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>67861000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>31004000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>36920000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>37012000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>-2468000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-10337000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>-119203000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-4351000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-19854000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-89542000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>-89542000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>6757000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>31480000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>19689000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>42580000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>29679000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>5544000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>24864000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>-3395000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>-19135000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>-1114000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>5807000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>-25991000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>-20986000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>-1626000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>-12043000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>-201465000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>-37654000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>-9430000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>-36017000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>-33667000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>11927000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>27347000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>10323000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>6800000.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>10968000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>4790000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>9445000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>-5953000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>-963000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>1074000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>24288000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>24380073.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>-1349000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1267000.0</v>
+      </c>
+      <c r="D23">
+        <v>-1253000.0</v>
+      </c>
+      <c r="E23">
         <v>-1549000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-1442000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-19589000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>7581000.0</v>
       </c>
-      <c r="F23">
-[...2 lines deleted...]
-      <c r="G23">
+      <c r="I23">
+        <v>-13022000.0</v>
+      </c>
+      <c r="J23">
         <v>-1783000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-13750000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-2669000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-13750000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-43388000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-13750000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-16000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-18007000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-7561000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-20048000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-115000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-19520000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-960000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-27064000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-7542000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-26937000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-1234000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-21319000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-21319000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-13857000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-15839000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-13787000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-61852000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>-13813000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>-4681000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>-17222000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>-1314000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>-32141000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>4000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>-12559000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>17000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>-19157000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>53000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>-12810000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>7091000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>-12822000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>53000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>-13040000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>7995000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>-12661000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>-2000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>-11309000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>-44635000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>-6551000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>16089000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>14049000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>-2910000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>857000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>1993000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>1617000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>77597671.0</v>
       </c>
-      <c r="BF23">
+      <c r="BI23">
         <v>56800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24">
+        <v>1838000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>4244000.0</v>
+      </c>
+      <c r="E24">
         <v>99000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-37956000.0</v>
       </c>
       <c r="F24">
         <v>99000.0</v>
       </c>
       <c r="G24">
+        <v>15939000.0</v>
+      </c>
+      <c r="H24">
+        <v>-37956000.0</v>
+      </c>
+      <c r="I24">
+        <v>99000.0</v>
+      </c>
+      <c r="J24">
         <v>-37901000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>2158000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>449999.0</v>
       </c>
-      <c r="J24"/>
-[...2 lines deleted...]
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>6000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>759000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>-14425000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>14425000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>1600000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-73000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>1100000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>2700000.0</v>
       </c>
-      <c r="U24"/>
-[...2 lines deleted...]
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-272335000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>7066000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>7066000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>7066000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>9007000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AF24">
         <v>9000000.0</v>
       </c>
       <c r="AG24">
         <v>9000000.0</v>
       </c>
-      <c r="AH24"/>
-[...2 lines deleted...]
-      <c r="AK24">
+      <c r="AH24">
         <v>9000000.0</v>
       </c>
+      <c r="AI24">
+        <v>9000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>9000000.0</v>
+      </c>
+      <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AN24">
         <v>9000000.0</v>
       </c>
+      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24">
+        <v>9000000.0</v>
+      </c>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>4513000.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>1069000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AX24">
         <v>2211000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AY24">
         <v>1180000.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>6489000.0</v>
       </c>
       <c r="AZ24"/>
       <c r="BA24">
+        <v>4084000.0</v>
+      </c>
+      <c r="BB24">
+        <v>6489000.0</v>
+      </c>
+      <c r="BC24"/>
+      <c r="BD24">
         <v>-5550000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BE24">
         <v>5550000.0</v>
       </c>
-      <c r="BC24"/>
-[...1 lines deleted...]
-      <c r="BE24">
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24">
         <v>4999539.0</v>
       </c>
-      <c r="BF24"/>
+      <c r="BI24"/>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>25574000.0</v>
+      </c>
+      <c r="C25">
+        <v>10778000.0</v>
+      </c>
+      <c r="D25">
+        <v>475000.0</v>
+      </c>
+      <c r="E25">
         <v>9636000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>-48637000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>28868000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>140659000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>21978001.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-42247000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>2043000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>13391001.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>11315000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-64374000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>17177000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>19578000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-45945000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>-25872000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>65618000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>32786000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>27055000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>-3673000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>16986000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>31164000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>9084000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>17340000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>81031000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>81031000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>13286000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>-65296000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>18825000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>-22311000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>11941000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>-38600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>4941000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>25423000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>33580000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>4986000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>-821000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>798000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>32114000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>-2459000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>10212000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>175532000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>39658000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>-4737000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>27386000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>58041000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>7548000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>10630000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>10025000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>10000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>6738000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>7996000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>11338000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>-9621000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>9713000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BF25">
         <v>13846000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BG25">
         <v>-5292000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BH25">
         <v>-19849143.0</v>
       </c>
-      <c r="BF25">
+      <c r="BI25">
         <v>24200000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>182</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-9000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>-9000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>-43691000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>-7628000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>-4957000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>-11111000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>-7543000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>-13201000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>-13585000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>-6356000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-3123000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>-6431000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>-4054000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>-1135000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>-221000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>-938000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>0.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>-393000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>-2678000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>-2678000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>-20551000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>-38253000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>-10196000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>-1801000.0</v>
       </c>
-      <c r="AD26"/>
-[...1 lines deleted...]
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-506000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>-506000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>-758000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>-727000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>-1615000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AS26">
         <v>-288000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AT26">
         <v>-365000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AU26">
         <v>-962000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AV26">
         <v>-400000.0</v>
       </c>
-      <c r="AT26"/>
-[...1 lines deleted...]
-      <c r="AV26">
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-519000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AZ26">
         <v>-500000.0</v>
       </c>
-      <c r="AX26">
+      <c r="BA26">
         <v>3500000.0</v>
       </c>
-      <c r="AY26"/>
-[...4 lines deleted...]
-      </c>
+      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26"/>
+      <c r="BE26">
+        <v>1150000.0</v>
+      </c>
       <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>183</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>1374000.0</v>
+      </c>
+      <c r="D27">
+        <v>2934000.0</v>
+      </c>
+      <c r="E27">
         <v>773000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="F27"/>
+      <c r="G27">
         <v>1533000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>1400000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>1619000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>1531000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>1628000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>2053999.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>1917000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>1899000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>1458000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>3462000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>4183000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>2367000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>1026000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>940000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>1911000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>1716000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>2054000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>2605000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>1904000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>2015000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>1920000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>1920000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>325000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>-138000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>1255000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>1804000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>1840000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>1022000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>780000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>978000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>1061000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>1027000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>1009000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>1500000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>1144000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>233000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>490000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>3684000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>1423000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>1915000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>1201000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>385000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>2391000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>2635000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>2962000.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>2460000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BB27">
         <v>1679000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BC27">
         <v>1807000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BD27">
         <v>1661000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BE27">
         <v>1320000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BF27">
         <v>1168000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BG27">
         <v>1247000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>9162000.0</v>
+      </c>
+      <c r="C28">
+        <v>168796000.0</v>
+      </c>
+      <c r="D28">
+        <v>-28293000.0</v>
+      </c>
+      <c r="E28">
         <v>-48873000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-48052000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>116064000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>94000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-23197000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-52970000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-23127000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-17746000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-28595000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-21682000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-30698000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-24182000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-127503000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-81956000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-52911000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-21488000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-27034000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-112174000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-29746000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-13057000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-29481000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-9536000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>323219000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>323219000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-35889000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-60516000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-25327000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-76869000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>1169000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-4700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-17241000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-2476000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>51431000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-1175000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-23812000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-1693000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-31268000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>4519000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-22694000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>7081000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-13138000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-338000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-11627000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-471000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-2969000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-4458000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>132614000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>19187000.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-6671000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>21776000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>129726000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>-678000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>35817000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>-9061000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>297000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>85754186.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>56800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>106824000.0</v>
+      </c>
+      <c r="C29">
+        <v>27715000.0</v>
+      </c>
+      <c r="D29">
+        <v>54272000.0</v>
+      </c>
+      <c r="E29">
         <v>20838000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-8610000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-78763000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>201479000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>126353000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>55547000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>87621000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>110624000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>92609000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>5782000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>91923000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>113390000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>141100000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>123204000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>89738000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>87987000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>49860000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>42534000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>36396000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>77073000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>45705000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>7912000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>38009000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>38009000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>63765000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>11810000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>81313000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>77752000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>79880000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>37898000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>60676000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>24792000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>38232000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>33920000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>45214000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>28033000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>26421000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>8511000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>19919000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>-6986000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>24209000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>18099000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>-9427000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>66556000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>59209000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>67500000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>37481000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>48000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>1399000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>14197000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>82732000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>30612000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>30021000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BF29">
         <v>33626000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BG29">
         <v>37543000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BH29">
         <v>3120269.0</v>
       </c>
-      <c r="BF29">
+      <c r="BI29">
         <v>49900000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>-74524000.0</v>
+      </c>
+      <c r="C30">
+        <v>-21997000.0</v>
+      </c>
+      <c r="D30">
+        <v>-122857000.0</v>
+      </c>
+      <c r="E30">
         <v>-40125000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>14162000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-6675000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-45831000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-87096000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-46649000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-66162000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-44081000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-43388000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-43388000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-53606000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-42600000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-32436000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-24982000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-42293000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-30627000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-33306000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-20332000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-26009000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-9781000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-5835000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-306008000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-38154000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-14989000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-28841000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-37266000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-24807000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-33262000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-48743000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-57782000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-105604000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-30887000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-25955000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-23484000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-39306000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>-10064000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-5784000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>-8350000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-48842000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>-26306000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>-3671000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>-12303000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>-344041000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>-49924000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>-70431000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>-159306000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>-208500000.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>-39378000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>-62495000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>-74791000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>-56554000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>-57158000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>-36979000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>-152816000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>-33597495.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>-62700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>