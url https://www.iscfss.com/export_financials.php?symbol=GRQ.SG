--- v0 (2026-07-12)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
@@ -2240,2308 +2243,2423 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
+        <v>75</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
+        <v>78</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
+        <v>81</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
-        <v>0.0</v>
+        <v>948000.0</v>
       </c>
       <c r="C2">
         <v>0.0</v>
       </c>
       <c r="D2">
+        <v>0.0</v>
+      </c>
+      <c r="E2">
         <v>47000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>615000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3032000.0</v>
       </c>
       <c r="H2">
         <v>3032000.0</v>
       </c>
       <c r="I2">
-        <v>427000.0</v>
+        <v>3032000.0</v>
       </c>
       <c r="J2">
         <v>427000.0</v>
       </c>
       <c r="K2">
-        <v>1995000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="L2">
         <v>1995000.0</v>
       </c>
       <c r="M2">
-        <v>412000.0</v>
+        <v>1995000.0</v>
       </c>
       <c r="N2">
         <v>412000.0</v>
       </c>
       <c r="O2">
-        <v>766000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="P2">
         <v>766000.0</v>
       </c>
       <c r="Q2">
-        <v>324000.0</v>
+        <v>766000.0</v>
       </c>
       <c r="R2">
         <v>324000.0</v>
       </c>
       <c r="S2">
+        <v>324000.0</v>
+      </c>
+      <c r="T2">
         <v>3091000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-    </row>
-    <row r="6" spans="1:19">
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>15</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>25942000.0</v>
+      </c>
       <c r="C7"/>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
       <c r="E7">
         <v>0.0</v>
       </c>
       <c r="F7">
+        <v>0.0</v>
+      </c>
+      <c r="G7">
         <v>4258000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>5458000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>9814000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>6519000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>5735000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>5182000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>4648000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>40667000.0</v>
       </c>
       <c r="C8">
         <v>40667000.0</v>
       </c>
       <c r="D8">
         <v>40667000.0</v>
       </c>
       <c r="E8">
         <v>40667000.0</v>
       </c>
       <c r="F8">
         <v>40667000.0</v>
       </c>
       <c r="G8">
         <v>40667000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>40667000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>40667000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>40667000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="M8"/>
+      <c r="N8">
         <v>40667000.0</v>
       </c>
-      <c r="P8"/>
+      <c r="O8"/>
+      <c r="P8">
+        <v>40667000.0</v>
+      </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>17692000.0</v>
+      </c>
+      <c r="C10">
         <v>24679000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>25051000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21097000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>27638000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2349000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3465000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>3164000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>3174000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>6769000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>6254000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>9992000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>6259000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>40667000.0</v>
       </c>
       <c r="I13">
         <v>40667000.0</v>
       </c>
       <c r="J13">
         <v>40667000.0</v>
       </c>
       <c r="K13">
         <v>40667000.0</v>
       </c>
       <c r="L13">
         <v>40667000.0</v>
       </c>
       <c r="M13">
         <v>40667000.0</v>
       </c>
       <c r="N13">
         <v>40667000.0</v>
       </c>
       <c r="O13">
         <v>40667000.0</v>
       </c>
       <c r="P13">
         <v>40667000.0</v>
       </c>
       <c r="Q13">
         <v>40667000.0</v>
       </c>
       <c r="R13">
         <v>40667000.0</v>
       </c>
-      <c r="S13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:19">
+      <c r="S13">
+        <v>40667000.0</v>
+      </c>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
         <v>150272700.0</v>
       </c>
       <c r="C14">
         <v>150272700.0</v>
       </c>
       <c r="D14">
         <v>150272700.0</v>
       </c>
       <c r="E14">
         <v>150272700.0</v>
       </c>
       <c r="F14">
         <v>150272700.0</v>
       </c>
       <c r="G14">
         <v>150272700.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14">
         <v>150272700.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="I14"/>
+      <c r="J14">
         <v>150272700.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="K14"/>
+      <c r="L14">
         <v>150272700.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="M14"/>
+      <c r="N14">
         <v>150272700.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="O14"/>
+      <c r="P14">
         <v>150272700.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>150272700.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="S14"/>
+      <c r="T14">
+        <v>150272700.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
+        <v>49425000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>436000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>51000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>471000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>657000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>465000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>475000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>462000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>29</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>26782000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>2637000.0</v>
+      </c>
+      <c r="C22">
         <v>0.0</v>
       </c>
-      <c r="C22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D22"/>
       <c r="E22">
         <v>0.0</v>
       </c>
       <c r="F22">
+        <v>0.0</v>
+      </c>
+      <c r="G22">
         <v>22056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="H22">
         <v>93000.0</v>
       </c>
       <c r="I22">
-        <v>29075000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="J22">
         <v>29075000.0</v>
       </c>
       <c r="K22">
-        <v>51145000.0</v>
+        <v>29075000.0</v>
       </c>
       <c r="L22">
         <v>51145000.0</v>
       </c>
       <c r="M22">
-        <v>27306000.0</v>
+        <v>51145000.0</v>
       </c>
       <c r="N22">
         <v>27306000.0</v>
       </c>
       <c r="O22">
-        <v>29933000.0</v>
+        <v>27306000.0</v>
       </c>
       <c r="P22">
         <v>29933000.0</v>
       </c>
       <c r="Q22">
-        <v>17323000.0</v>
+        <v>29933000.0</v>
       </c>
       <c r="R22">
         <v>17323000.0</v>
       </c>
       <c r="S22">
+        <v>17323000.0</v>
+      </c>
+      <c r="T22">
         <v>23873000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
-    </row>
-    <row r="24" spans="1:19">
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>32</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>31783000.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
         <v>1991000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>1131000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>636000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>452000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>1015000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>1061000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>517000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>36</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>19151000.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>3561000.0</v>
       </c>
-      <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>3006000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>6805000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>113000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>1703000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>98368000.0</v>
+      </c>
+      <c r="C29">
         <v>67370000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>67039000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>51740000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>46404000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63194000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>60037000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>78998000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>107952000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>74352000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>53903000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>50513000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>50170000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>38</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>727000.0</v>
+      </c>
       <c r="C30"/>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30">
         <v>0.0</v>
       </c>
       <c r="F30">
+        <v>0.0</v>
+      </c>
+      <c r="G30">
         <v>147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000.0</v>
       </c>
       <c r="H30">
         <v>61000.0</v>
       </c>
       <c r="I30">
-        <v>1318000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="J30">
         <v>1318000.0</v>
       </c>
       <c r="K30">
-        <v>2758000.0</v>
+        <v>1318000.0</v>
       </c>
       <c r="L30">
         <v>2758000.0</v>
       </c>
       <c r="M30">
-        <v>430000.0</v>
+        <v>2758000.0</v>
       </c>
       <c r="N30">
         <v>430000.0</v>
       </c>
       <c r="O30">
-        <v>1126000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="P30">
         <v>1126000.0</v>
       </c>
       <c r="Q30">
-        <v>665000.0</v>
+        <v>1126000.0</v>
       </c>
       <c r="R30">
         <v>665000.0</v>
       </c>
       <c r="S30">
+        <v>665000.0</v>
+      </c>
+      <c r="T30">
         <v>2603000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>59986000.0</v>
       </c>
       <c r="I31">
-        <v>72357000.0</v>
+        <v>59986000.0</v>
       </c>
       <c r="J31">
         <v>72357000.0</v>
       </c>
       <c r="K31">
-        <v>97316000.0</v>
+        <v>72357000.0</v>
       </c>
       <c r="L31">
         <v>97316000.0</v>
       </c>
       <c r="M31">
-        <v>67136000.0</v>
+        <v>97316000.0</v>
       </c>
       <c r="N31">
         <v>67136000.0</v>
       </c>
       <c r="O31">
-        <v>47061000.0</v>
+        <v>67136000.0</v>
       </c>
       <c r="P31">
         <v>47061000.0</v>
       </c>
       <c r="Q31">
-        <v>42905000.0</v>
+        <v>47061000.0</v>
       </c>
       <c r="R31">
         <v>42905000.0</v>
       </c>
-      <c r="S31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:19">
+      <c r="S31">
+        <v>42905000.0</v>
+      </c>
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>4268000.0</v>
+      </c>
+      <c r="C32">
         <v>66708000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>66520000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>51355000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>46439000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13988000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>58430000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>21323000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>41727000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>26321000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>28805000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>23443000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>21805000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:19">
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>112070000.0</v>
+      </c>
+      <c r="C33">
         <v>662000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>519000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>385000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>9000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>53509000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1671000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>62895000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>71402000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>51652000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>25131000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>25883000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>25430000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-    </row>
-    <row r="35" spans="1:19">
+      <c r="T34"/>
+    </row>
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
-        <v>0.0</v>
+        <v>54961000.0</v>
       </c>
       <c r="C35">
         <v>0.0</v>
       </c>
       <c r="D35">
         <v>0.0</v>
       </c>
       <c r="E35">
         <v>0.0</v>
       </c>
       <c r="F35">
+        <v>0.0</v>
+      </c>
+      <c r="G35">
         <v>10168000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>0.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>11421000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>15111000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>10329000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>6362000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>5927000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>4992000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:19">
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>1000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>14000.0</v>
       </c>
-      <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>-75000.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>39000.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>22000.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>32000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>24000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>31000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
-    </row>
-    <row r="38" spans="1:19">
+      <c r="T37"/>
+    </row>
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>10738000.0</v>
       </c>
       <c r="K38">
-        <v>8400000.0</v>
+        <v>10738000.0</v>
       </c>
       <c r="L38">
         <v>8400000.0</v>
       </c>
       <c r="M38">
-        <v>7579000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="N38">
         <v>7579000.0</v>
       </c>
       <c r="O38">
-        <v>6029000.0</v>
+        <v>7579000.0</v>
       </c>
       <c r="P38">
         <v>6029000.0</v>
       </c>
       <c r="Q38">
-        <v>7831000.0</v>
+        <v>6029000.0</v>
       </c>
       <c r="R38">
         <v>7831000.0</v>
       </c>
-      <c r="S38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:19">
+      <c r="S38">
+        <v>7831000.0</v>
+      </c>
+      <c r="T38"/>
+    </row>
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>47</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>1000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
+      <c r="G39"/>
       <c r="H39">
         <v>81096000.0</v>
       </c>
       <c r="I39">
-        <v>1538000.0</v>
+        <v>81096000.0</v>
       </c>
       <c r="J39">
         <v>1538000.0</v>
       </c>
       <c r="K39">
-        <v>530000.0</v>
+        <v>1538000.0</v>
       </c>
       <c r="L39">
         <v>530000.0</v>
       </c>
       <c r="M39">
-        <v>2987000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="N39">
         <v>2987000.0</v>
       </c>
       <c r="O39">
-        <v>622000.0</v>
+        <v>2987000.0</v>
       </c>
       <c r="P39">
         <v>622000.0</v>
       </c>
       <c r="Q39">
-        <v>2521000.0</v>
+        <v>622000.0</v>
       </c>
       <c r="R39">
         <v>2521000.0</v>
       </c>
       <c r="S39">
+        <v>2521000.0</v>
+      </c>
+      <c r="T39">
         <v>19522000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:19">
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>27195000.0</v>
       </c>
-      <c r="F40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>23253000.0</v>
       </c>
       <c r="I40">
-        <v>5852000.0</v>
+        <v>23253000.0</v>
       </c>
       <c r="J40">
         <v>5852000.0</v>
       </c>
       <c r="K40">
-        <v>1101000.0</v>
+        <v>5852000.0</v>
       </c>
       <c r="L40">
         <v>1101000.0</v>
       </c>
       <c r="M40">
-        <v>2810000.0</v>
+        <v>1101000.0</v>
       </c>
       <c r="N40">
         <v>2810000.0</v>
       </c>
       <c r="O40">
-        <v>845000.0</v>
+        <v>2810000.0</v>
       </c>
       <c r="P40">
         <v>845000.0</v>
       </c>
       <c r="Q40">
-        <v>3638000.0</v>
+        <v>845000.0</v>
       </c>
       <c r="R40">
         <v>3638000.0</v>
       </c>
-      <c r="S40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:19">
+      <c r="S40">
+        <v>3638000.0</v>
+      </c>
+      <c r="T40"/>
+    </row>
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
-[...1 lines deleted...]
-      </c>
+      <c r="I41"/>
       <c r="J41">
         <v>6007000.0</v>
       </c>
       <c r="K41">
-        <v>6280000.0</v>
+        <v>6007000.0</v>
       </c>
       <c r="L41">
         <v>6280000.0</v>
       </c>
       <c r="M41">
-        <v>4481000.0</v>
+        <v>6280000.0</v>
       </c>
       <c r="N41">
         <v>4481000.0</v>
       </c>
       <c r="O41">
-        <v>304000.0</v>
+        <v>4481000.0</v>
       </c>
       <c r="P41">
         <v>304000.0</v>
       </c>
       <c r="Q41">
-        <v>336000.0</v>
+        <v>304000.0</v>
       </c>
       <c r="R41">
         <v>336000.0</v>
       </c>
-      <c r="S41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:19">
+      <c r="S41">
+        <v>336000.0</v>
+      </c>
+      <c r="T41"/>
+    </row>
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>-5247000.0</v>
       </c>
       <c r="I42">
-        <v>6197000.0</v>
+        <v>-5247000.0</v>
       </c>
       <c r="J42">
         <v>6197000.0</v>
       </c>
       <c r="K42">
-        <v>25526000.0</v>
+        <v>6197000.0</v>
       </c>
       <c r="L42">
         <v>25526000.0</v>
       </c>
       <c r="M42">
-        <v>-1014000.0</v>
+        <v>25526000.0</v>
       </c>
       <c r="N42">
         <v>-1014000.0</v>
       </c>
       <c r="O42">
-        <v>-16799000.0</v>
+        <v>-1014000.0</v>
       </c>
       <c r="P42">
         <v>-16799000.0</v>
       </c>
       <c r="Q42">
-        <v>-17946000.0</v>
+        <v>-16799000.0</v>
       </c>
       <c r="R42">
         <v>-17946000.0</v>
       </c>
-      <c r="S42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:19">
+      <c r="S42">
+        <v>-17946000.0</v>
+      </c>
+      <c r="T42"/>
+    </row>
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
-    </row>
-    <row r="44" spans="1:19">
+      <c r="T43"/>
+    </row>
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-    </row>
-    <row r="45" spans="1:19">
+      <c r="T44"/>
+    </row>
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>35501000.0</v>
+      </c>
+      <c r="C45">
         <v>22000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>22000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>57293000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1620000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>65341000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-    </row>
-    <row r="46" spans="1:19">
+      <c r="T45"/>
+    </row>
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>35501000.0</v>
+      </c>
+      <c r="C46">
         <v>0.0</v>
       </c>
-      <c r="C46"/>
-      <c r="D46">
+      <c r="D46"/>
+      <c r="E46">
         <v>0.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>8000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>44083000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1620000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>51776000.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
-    </row>
-    <row r="47" spans="1:19">
+      <c r="T46"/>
+    </row>
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>1620000.0</v>
       </c>
       <c r="I47">
-        <v>51776000.0</v>
+        <v>1620000.0</v>
       </c>
       <c r="J47">
         <v>51776000.0</v>
       </c>
       <c r="K47">
-        <v>62345000.0</v>
+        <v>51776000.0</v>
       </c>
       <c r="L47">
         <v>62345000.0</v>
       </c>
       <c r="M47">
-        <v>43608000.0</v>
+        <v>62345000.0</v>
       </c>
       <c r="N47">
         <v>43608000.0</v>
       </c>
       <c r="O47">
-        <v>18627000.0</v>
+        <v>43608000.0</v>
       </c>
       <c r="P47">
         <v>18627000.0</v>
       </c>
       <c r="Q47">
-        <v>17590000.0</v>
+        <v>18627000.0</v>
       </c>
       <c r="R47">
         <v>17590000.0</v>
       </c>
-      <c r="S47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:19">
+      <c r="S47">
+        <v>17590000.0</v>
+      </c>
+      <c r="T47"/>
+    </row>
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>19401000.0</v>
+      </c>
+      <c r="C48">
         <v>26885000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>26571000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>28253000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>7845000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>21690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24617000.0</v>
       </c>
       <c r="H48">
         <v>24617000.0</v>
       </c>
       <c r="I48">
-        <v>25964000.0</v>
+        <v>24617000.0</v>
       </c>
       <c r="J48">
         <v>25964000.0</v>
       </c>
       <c r="K48">
-        <v>31780000.0</v>
+        <v>25964000.0</v>
       </c>
       <c r="L48">
         <v>31780000.0</v>
       </c>
       <c r="M48">
-        <v>27948000.0</v>
+        <v>31780000.0</v>
       </c>
       <c r="N48">
         <v>27948000.0</v>
       </c>
       <c r="O48">
-        <v>23668000.0</v>
+        <v>27948000.0</v>
       </c>
       <c r="P48">
         <v>23668000.0</v>
       </c>
       <c r="Q48">
-        <v>20646000.0</v>
+        <v>23668000.0</v>
       </c>
       <c r="R48">
         <v>20646000.0</v>
       </c>
       <c r="S48">
+        <v>20646000.0</v>
+      </c>
+      <c r="T48">
         <v>16350000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:19">
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-    </row>
-    <row r="50" spans="1:19">
+      <c r="T49"/>
+    </row>
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>58</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>5060000.0</v>
+      </c>
       <c r="C50"/>
-      <c r="D50">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
       <c r="E50">
         <v>0.0</v>
       </c>
       <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50">
         <v>3919000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>0.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>5039000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>9343000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>6299000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>5352000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>6085000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>7445000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:19">
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-    </row>
-    <row r="52" spans="1:19">
+      <c r="T51"/>
+    </row>
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-    </row>
-    <row r="53" spans="1:19">
+      <c r="T52"/>
+    </row>
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>4246000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>783000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
-    </row>
-    <row r="55" spans="1:19">
+      <c r="T54"/>
+    </row>
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>136407000.0</v>
+      </c>
+      <c r="C55">
         <v>69067000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>69030000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>53034000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>99499000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>79165000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>86386000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>98080000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>129009000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>89144000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>63066000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>60630000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>58968000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:19">
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>24337000.0</v>
+      </c>
+      <c r="C56">
         <v>68405000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>68511000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>52649000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>99490000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>25656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84715000.0</v>
       </c>
       <c r="H56">
         <v>84715000.0</v>
       </c>
       <c r="I56">
-        <v>35095000.0</v>
+        <v>84715000.0</v>
       </c>
       <c r="J56">
         <v>35095000.0</v>
       </c>
       <c r="K56">
-        <v>57607000.0</v>
+        <v>35095000.0</v>
       </c>
       <c r="L56">
         <v>57607000.0</v>
       </c>
       <c r="M56">
-        <v>37492000.0</v>
+        <v>57607000.0</v>
       </c>
       <c r="N56">
         <v>37492000.0</v>
       </c>
       <c r="O56">
-        <v>37935000.0</v>
+        <v>37492000.0</v>
       </c>
       <c r="P56">
         <v>37935000.0</v>
       </c>
       <c r="Q56">
-        <v>34747000.0</v>
+        <v>37935000.0</v>
       </c>
       <c r="R56">
         <v>34747000.0</v>
       </c>
       <c r="S56">
+        <v>34747000.0</v>
+      </c>
+      <c r="T56">
         <v>33538000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>20069000.0</v>
+      </c>
+      <c r="C57">
         <v>1697000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1991000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1294000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>53051000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>11668000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26285000.0</v>
       </c>
       <c r="H57">
         <v>26285000.0</v>
       </c>
       <c r="I57">
-        <v>13772000.0</v>
+        <v>26285000.0</v>
       </c>
       <c r="J57">
         <v>13772000.0</v>
       </c>
       <c r="K57">
-        <v>15880000.0</v>
+        <v>13772000.0</v>
       </c>
       <c r="L57">
         <v>15880000.0</v>
       </c>
       <c r="M57">
-        <v>11171000.0</v>
+        <v>15880000.0</v>
       </c>
       <c r="N57">
         <v>11171000.0</v>
       </c>
       <c r="O57">
-        <v>9130000.0</v>
+        <v>11171000.0</v>
       </c>
       <c r="P57">
         <v>9130000.0</v>
       </c>
       <c r="Q57">
-        <v>11304000.0</v>
+        <v>9130000.0</v>
       </c>
       <c r="R57">
         <v>11304000.0</v>
       </c>
       <c r="S57">
+        <v>11304000.0</v>
+      </c>
+      <c r="T57">
         <v>11733000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:19">
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>75030000.0</v>
+      </c>
+      <c r="C58">
         <v>1697000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1991000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1294000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>53051000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21836000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>26285000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>25193000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>30991000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>21500000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>15492000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>17231000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>16725000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:19">
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
-    </row>
-    <row r="60" spans="1:19">
+      <c r="T59"/>
+    </row>
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>61525000.0</v>
+      </c>
+      <c r="C60">
         <v>67370000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>67039000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>51740000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>46404000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>57284000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>60037000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>72828000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>97973000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>67601000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>47536000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>43367000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>42208000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-    </row>
-    <row r="62" spans="1:19">
+      <c r="T61"/>
+    </row>
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4574,777 +4692,777 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2">
         <v>31995000.0</v>
       </c>
       <c r="E2">
         <v>35397000.0</v>
       </c>
       <c r="F2">
         <v>19069000.0</v>
       </c>
       <c r="G2">
         <v>16370000.0</v>
       </c>
       <c r="H2">
         <v>26842000.0</v>
       </c>
       <c r="I2">
         <v>15313000.0</v>
       </c>
       <c r="J2">
         <v>16446000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1890000.0</v>
       </c>
       <c r="F5">
         <v>10775000.0</v>
       </c>
       <c r="G5">
         <v>19327000.0</v>
       </c>
       <c r="H5">
         <v>13585000.0</v>
       </c>
       <c r="I5">
         <v>9316000.0</v>
       </c>
       <c r="J5">
         <v>6561000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6">
         <v>4078000.0</v>
       </c>
       <c r="F6">
         <v>14851000.0</v>
       </c>
       <c r="G6">
         <v>12341000.0</v>
       </c>
       <c r="H6">
         <v>9092000.0</v>
       </c>
       <c r="I6">
         <v>8924000.0</v>
       </c>
       <c r="J6">
         <v>6865000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-1016000.0</v>
       </c>
       <c r="E9">
         <v>2539000.0</v>
       </c>
       <c r="F9">
         <v>11875000.0</v>
       </c>
       <c r="G9">
         <v>14626000.0</v>
       </c>
       <c r="H9">
         <v>8589000.0</v>
       </c>
       <c r="I9">
         <v>9062000.0</v>
       </c>
       <c r="J9">
         <v>6747000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10">
         <v>-1368000.0</v>
       </c>
       <c r="C10">
         <v>-4621000.0</v>
       </c>
       <c r="D10">
         <v>-639000.0</v>
       </c>
       <c r="E10">
         <v>-1776000.0</v>
       </c>
       <c r="F10">
         <v>10612000.0</v>
       </c>
       <c r="G10">
         <v>9011000.0</v>
       </c>
       <c r="H10">
         <v>5526000.0</v>
       </c>
       <c r="I10">
         <v>6442000.0</v>
       </c>
       <c r="J10">
         <v>4174000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>192000.0</v>
       </c>
       <c r="F11">
         <v>280000.0</v>
       </c>
       <c r="G11">
         <v>315000.0</v>
       </c>
       <c r="H11">
         <v>303000.0</v>
       </c>
       <c r="I11">
         <v>54000.0</v>
       </c>
       <c r="J11">
         <v>78000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>1834000.0</v>
       </c>
       <c r="F12">
         <v>1281000.0</v>
       </c>
       <c r="G12">
         <v>1191000.0</v>
       </c>
       <c r="H12">
         <v>1283000.0</v>
       </c>
       <c r="I12">
         <v>820000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13">
         <v>4180000.0</v>
       </c>
       <c r="C13">
         <v>3378000.0</v>
       </c>
       <c r="D13">
         <v>28000.0</v>
       </c>
       <c r="E13">
         <v>321000.0</v>
       </c>
       <c r="F13">
         <v>173000.0</v>
       </c>
       <c r="G13">
         <v>223000.0</v>
       </c>
       <c r="H13">
         <v>204000.0</v>
       </c>
       <c r="I13">
         <v>158000.0</v>
       </c>
       <c r="J13">
         <v>182000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>1000.0</v>
       </c>
       <c r="D14">
         <v>14000.0</v>
       </c>
       <c r="E14">
         <v>-16000.0</v>
       </c>
       <c r="F14">
         <v>-11000.0</v>
       </c>
       <c r="G14">
         <v>32000.0</v>
       </c>
       <c r="H14">
         <v>32000.0</v>
       </c>
       <c r="I14">
         <v>18000.0</v>
       </c>
       <c r="J14">
         <v>19000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B15">
         <v>-1368000.0</v>
       </c>
       <c r="C15">
         <v>-22722000.0</v>
       </c>
       <c r="D15">
         <v>-4274000.0</v>
       </c>
       <c r="E15">
         <v>-1984000.0</v>
       </c>
       <c r="F15">
         <v>10321000.0</v>
       </c>
       <c r="G15">
         <v>8696000.0</v>
       </c>
       <c r="H15">
         <v>5209000.0</v>
       </c>
       <c r="I15">
         <v>6389000.0</v>
       </c>
       <c r="J15">
         <v>4101000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-1984000.0</v>
       </c>
       <c r="F16">
         <v>10321000.0</v>
       </c>
       <c r="G16">
         <v>8696000.0</v>
       </c>
       <c r="H16">
         <v>5209000.0</v>
       </c>
       <c r="I16">
         <v>6389000.0</v>
       </c>
       <c r="J16">
         <v>4101000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B17">
         <v>-1368000.0</v>
       </c>
       <c r="C17">
         <v>-4621000.0</v>
       </c>
       <c r="D17">
         <v>-780000.0</v>
       </c>
       <c r="E17">
         <v>-1968000.0</v>
       </c>
       <c r="F17">
         <v>10332000.0</v>
       </c>
       <c r="G17">
         <v>8696000.0</v>
       </c>
       <c r="H17">
         <v>5223000.0</v>
       </c>
       <c r="I17">
         <v>6388000.0</v>
       </c>
       <c r="J17">
         <v>4096000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B18">
         <v>4167000.0</v>
       </c>
       <c r="C18">
         <v>3297000.0</v>
       </c>
       <c r="D18">
         <v>13000.0</v>
       </c>
       <c r="E18">
         <v>-1577000.0</v>
       </c>
       <c r="F18">
         <v>-1192000.0</v>
       </c>
       <c r="G18">
         <v>-781000.0</v>
       </c>
       <c r="H18">
         <v>-731000.0</v>
       </c>
       <c r="I18">
         <v>-383000.0</v>
       </c>
       <c r="J18">
         <v>-571000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B21">
         <v>-6423000.0</v>
       </c>
       <c r="C21">
         <v>-7230000.0</v>
       </c>
       <c r="D21">
         <v>152000.0</v>
       </c>
       <c r="E21">
         <v>-95000.0</v>
       </c>
       <c r="F21">
         <v>9291000.0</v>
       </c>
       <c r="G21">
         <v>9732000.0</v>
       </c>
       <c r="H21">
         <v>5619000.0</v>
       </c>
       <c r="I21">
         <v>6992000.0</v>
       </c>
       <c r="J21">
         <v>4962000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>142000.0</v>
       </c>
       <c r="F23">
         <v>240000.0</v>
       </c>
       <c r="G23">
         <v>1902000.0</v>
       </c>
       <c r="H23">
         <v>1716000.0</v>
       </c>
       <c r="I23">
         <v>1069000.0</v>
       </c>
       <c r="J23">
         <v>473000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>1643000.0</v>
       </c>
       <c r="D25">
         <v>3200000.0</v>
       </c>
       <c r="E25">
         <v>4020000.0</v>
       </c>
       <c r="F25">
         <v>2958000.0</v>
       </c>
       <c r="G25">
         <v>2139000.0</v>
       </c>
       <c r="H25">
         <v>2283000.0</v>
       </c>
       <c r="I25">
         <v>1662000.0</v>
       </c>
       <c r="J25">
         <v>1703000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>77000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28">
         <v>5134000.0</v>
       </c>
       <c r="C28">
         <v>3178000.0</v>
       </c>
       <c r="D28">
         <v>1086000.0</v>
       </c>
       <c r="E28">
         <v>1398000.0</v>
       </c>
       <c r="F28">
         <v>1518000.0</v>
       </c>
       <c r="G28">
         <v>2732000.0</v>
       </c>
       <c r="H28">
         <v>1887000.0</v>
       </c>
       <c r="I28">
         <v>1359000.0</v>
       </c>
       <c r="J28">
         <v>581000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>141000.0</v>
       </c>
       <c r="E29">
         <v>192000.0</v>
       </c>
       <c r="F29">
         <v>280000.0</v>
       </c>
       <c r="G29">
         <v>315000.0</v>
       </c>
       <c r="H29">
         <v>303000.0</v>
       </c>
       <c r="I29">
         <v>54000.0</v>
       </c>
       <c r="J29">
         <v>78000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30">
         <v>6423000.0</v>
       </c>
       <c r="C30">
         <v>7230000.0</v>
       </c>
       <c r="D30">
         <v>-152000.0</v>
       </c>
       <c r="E30">
         <v>38031000.0</v>
       </c>
       <c r="F30">
         <v>21653000.0</v>
       </c>
       <c r="G30">
         <v>21264000.0</v>
       </c>
       <c r="H30">
         <v>29812000.0</v>
       </c>
       <c r="I30">
         <v>17383000.0</v>
       </c>
       <c r="J30">
         <v>18231000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>37936000.0</v>
       </c>
       <c r="F32">
         <v>30944000.0</v>
       </c>
       <c r="G32">
         <v>30996000.0</v>
       </c>
       <c r="H32">
         <v>35431000.0</v>
       </c>
       <c r="I32">
         <v>24375000.0</v>
       </c>
@@ -5379,707 +5497,707 @@
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B4">
         <v>94000.0</v>
       </c>
       <c r="C4">
         <v>94000.0</v>
       </c>
       <c r="D4">
         <v>94000.0</v>
       </c>
       <c r="E4">
         <v>94000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B5">
         <v>-675000.0</v>
       </c>
       <c r="C5">
         <v>-675000.0</v>
       </c>
       <c r="D5">
         <v>-3131000.0</v>
       </c>
       <c r="E5">
         <v>-3131000.0</v>
       </c>
       <c r="F5">
         <v>2186000.0</v>
       </c>
       <c r="G5">
         <v>2186000.0</v>
       </c>
       <c r="H5">
         <v>8393500.0</v>
       </c>
       <c r="I5">
         <v>8393500.0</v>
       </c>
       <c r="J5">
         <v>890500.0</v>
       </c>
       <c r="K5">
         <v>890500.0</v>
       </c>
       <c r="L5">
         <v>10004000.0</v>
       </c>
       <c r="M5">
         <v>10004000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>82500.0</v>
       </c>
       <c r="E11">
         <v>82500.0</v>
       </c>
       <c r="F11">
         <v>13500.0</v>
       </c>
       <c r="G11">
         <v>13500.0</v>
       </c>
       <c r="H11">
         <v>60500.0</v>
       </c>
       <c r="I11">
         <v>60500.0</v>
       </c>
       <c r="J11">
         <v>79500.0</v>
       </c>
       <c r="K11">
         <v>79500.0</v>
       </c>
       <c r="L11">
         <v>147500.0</v>
       </c>
       <c r="M11">
         <v>147500.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>38000.0</v>
       </c>
       <c r="K14">
         <v>38000.0</v>
       </c>
       <c r="L14">
         <v>32000.0</v>
       </c>
       <c r="M14">
         <v>32000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B16">
         <v>-673500.0</v>
       </c>
       <c r="C16">
         <v>-673500.0</v>
       </c>
       <c r="D16">
         <v>-2908000.0</v>
       </c>
       <c r="E16">
         <v>-2908000.0</v>
       </c>
       <c r="F16">
         <v>1916000.0</v>
       </c>
       <c r="G16">
         <v>1916000.0</v>
       </c>
       <c r="H16">
         <v>2780000.0</v>
       </c>
       <c r="I16">
         <v>2780000.0</v>
       </c>
       <c r="J16">
         <v>2380500.0</v>
       </c>
       <c r="K16">
         <v>2380500.0</v>
       </c>
       <c r="L16">
         <v>2149000.0</v>
       </c>
       <c r="M16">
         <v>2149000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23">
         <v>164000.0</v>
       </c>
       <c r="C23">
         <v>164000.0</v>
       </c>
       <c r="D23">
         <v>69000.0</v>
       </c>
       <c r="E23">
         <v>69000.0</v>
       </c>
       <c r="F23">
         <v>140000.0</v>
       </c>
       <c r="G23">
         <v>140000.0</v>
       </c>
       <c r="H23">
         <v>22000.0</v>
       </c>
       <c r="I23">
         <v>22000.0</v>
       </c>
       <c r="J23">
         <v>109000.0</v>
       </c>
       <c r="K23">
         <v>109000.0</v>
       </c>
       <c r="L23">
         <v>268000.0</v>
       </c>
       <c r="M23">
         <v>268000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -6125,765 +6243,765 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>21097000.0</v>
       </c>
       <c r="C2">
         <v>2349000.0</v>
       </c>
       <c r="D2">
         <v>3164000.0</v>
       </c>
       <c r="E2">
         <v>6769000.0</v>
       </c>
       <c r="F2">
         <v>9992000.0</v>
       </c>
       <c r="G2">
         <v>4646000.0</v>
       </c>
       <c r="H2">
         <v>1263000.0</v>
       </c>
       <c r="I2">
         <v>1952000.0</v>
       </c>
       <c r="J2">
         <v>1636000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>439000</v>
       </c>
       <c r="D3">
         <v>1732000</v>
       </c>
       <c r="E3">
         <v>3931000</v>
       </c>
       <c r="F3">
         <v>2059000</v>
       </c>
       <c r="G3">
         <v>3737000</v>
       </c>
       <c r="H3">
         <v>1742000</v>
       </c>
       <c r="I3">
         <v>2109000</v>
       </c>
       <c r="J3">
         <v>2283000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>-3476000.0</v>
       </c>
       <c r="C6">
         <v>22684000.0</v>
       </c>
       <c r="D6">
         <v>-473000.0</v>
       </c>
       <c r="E6">
         <v>-3605000.0</v>
       </c>
       <c r="F6">
         <v>-3223000.0</v>
       </c>
       <c r="G6">
         <v>5346000.0</v>
       </c>
       <c r="H6">
         <v>3383000.0</v>
       </c>
       <c r="I6">
         <v>-689000.0</v>
       </c>
       <c r="J6">
         <v>316000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7">
         <v>244000.0</v>
       </c>
       <c r="C7">
         <v>-6652000.0</v>
       </c>
       <c r="D7">
         <v>3044000.0</v>
       </c>
       <c r="E7">
         <v>-969000.0</v>
       </c>
       <c r="F7">
         <v>-8468000.0</v>
       </c>
       <c r="G7">
         <v>-4086000.0</v>
       </c>
       <c r="H7">
         <v>302000.0</v>
       </c>
       <c r="I7">
         <v>-414000.0</v>
       </c>
       <c r="J7">
         <v>-10345000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
         <v>638000.0</v>
       </c>
       <c r="F9">
         <v>-168000.0</v>
       </c>
       <c r="G9">
         <v>-405000.0</v>
       </c>
       <c r="H9">
         <v>-2901000.0</v>
       </c>
       <c r="I9">
         <v>845000.0</v>
       </c>
       <c r="J9">
         <v>-822000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>0.0</v>
       </c>
       <c r="C10">
         <v>-2801000.0</v>
       </c>
       <c r="D10">
         <v>657000.0</v>
       </c>
       <c r="E10">
         <v>-3900000.0</v>
       </c>
       <c r="F10">
         <v>2022000.0</v>
       </c>
       <c r="G10">
         <v>-5343000.0</v>
       </c>
       <c r="H10">
         <v>1963000.0</v>
       </c>
       <c r="I10">
         <v>-1782000.0</v>
       </c>
       <c r="J10">
         <v>-8978000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2293000.0</v>
       </c>
       <c r="F11">
         <v>-3252000.0</v>
       </c>
       <c r="G11">
         <v>1662000.0</v>
       </c>
       <c r="H11">
         <v>1240000.0</v>
       </c>
       <c r="I11">
         <v>523000.0</v>
       </c>
       <c r="J11">
         <v>-545000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>418000.0</v>
       </c>
       <c r="F12">
         <v>-10482000.0</v>
       </c>
       <c r="G12">
         <v>-639000.0</v>
       </c>
       <c r="H12">
         <v>3041000.0</v>
       </c>
       <c r="I12">
         <v>-3628000.0</v>
       </c>
       <c r="J12">
         <v>686000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>1643000.0</v>
       </c>
       <c r="D14">
         <v>3200000.0</v>
       </c>
       <c r="E14">
         <v>4020000.0</v>
       </c>
       <c r="F14">
         <v>2958000.0</v>
       </c>
       <c r="G14">
         <v>2139000.0</v>
       </c>
       <c r="H14">
         <v>1514000.0</v>
       </c>
       <c r="I14">
         <v>1004000.0</v>
       </c>
       <c r="J14">
         <v>1703000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>2900000.0</v>
       </c>
       <c r="G15">
         <v>990000.0</v>
       </c>
       <c r="H15">
         <v>601000.0</v>
       </c>
       <c r="I15">
         <v>601000.0</v>
       </c>
       <c r="J15">
         <v>601000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16">
         <v>24679000.0</v>
       </c>
       <c r="C16">
         <v>21097000.0</v>
       </c>
       <c r="D16">
         <v>2349000.0</v>
       </c>
       <c r="E16">
         <v>3164000.0</v>
       </c>
       <c r="F16">
         <v>6769000.0</v>
       </c>
       <c r="G16">
         <v>9992000.0</v>
       </c>
       <c r="H16">
         <v>4646000.0</v>
       </c>
       <c r="I16">
         <v>1263000.0</v>
       </c>
       <c r="J16">
         <v>1952000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
         <v>-6320000.0</v>
       </c>
       <c r="C18">
         <v>-12148000.0</v>
       </c>
       <c r="D18">
         <v>1100000.0</v>
       </c>
       <c r="E18">
         <v>-2953000.0</v>
       </c>
       <c r="F18">
         <v>-1208000.0</v>
       </c>
       <c r="G18">
         <v>2038000.0</v>
       </c>
       <c r="H18">
         <v>8324000.0</v>
       </c>
       <c r="I18">
         <v>1242000.0</v>
       </c>
       <c r="J18">
         <v>-6138000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-457000.0</v>
       </c>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
         <v>-3962000.0</v>
       </c>
       <c r="F19">
         <v>-704000.0</v>
       </c>
       <c r="G19">
         <v>-6039000.0</v>
       </c>
       <c r="H19">
         <v>-3855000.0</v>
       </c>
       <c r="I19">
         <v>-47000.0</v>
       </c>
       <c r="J19">
         <v>-4333000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>5060000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>5044000.0</v>
       </c>
       <c r="D21">
         <v>901000.0</v>
       </c>
       <c r="E21">
         <v>-1055000.0</v>
       </c>
       <c r="F21">
         <v>-761000.0</v>
       </c>
       <c r="G21">
         <v>2469000.0</v>
       </c>
       <c r="H21">
         <v>-2015000.0</v>
       </c>
       <c r="I21">
         <v>-3287000.0</v>
       </c>
       <c r="J21">
         <v>8876000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22">
         <v>-1368000.0</v>
       </c>
       <c r="C22">
         <v>-22722000.0</v>
       </c>
       <c r="D22">
         <v>-4274000.0</v>
       </c>
       <c r="E22">
         <v>-1984000.0</v>
       </c>
       <c r="F22">
         <v>10321000.0</v>
       </c>
       <c r="G22">
         <v>8696000.0</v>
       </c>
       <c r="H22">
         <v>5209000.0</v>
       </c>
       <c r="I22">
         <v>6389000.0</v>
       </c>
       <c r="J22">
         <v>4101000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>-614000.0</v>
       </c>
       <c r="F23">
         <v>-362000.0</v>
       </c>
       <c r="G23">
         <v>-313000.0</v>
       </c>
       <c r="H23">
         <v>-429000.0</v>
       </c>
       <c r="I23">
         <v>-469000.0</v>
       </c>
       <c r="J23">
         <v>-437000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>321000.0</v>
       </c>
       <c r="F24">
         <v>4419000.0</v>
       </c>
       <c r="G24">
         <v>-1507000.0</v>
       </c>
       <c r="H24">
         <v>-2873000.0</v>
       </c>
       <c r="I24">
         <v>2066000.0</v>
       </c>
       <c r="J24">
         <v>-1931000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
         <v>-3985000.0</v>
       </c>
       <c r="C25">
         <v>15202000.0</v>
       </c>
       <c r="D25">
         <v>-84000.0</v>
       </c>
       <c r="E25">
         <v>-806000.0</v>
       </c>
       <c r="F25">
         <v>-3981000.0</v>
       </c>
       <c r="G25">
         <v>-680000.0</v>
       </c>
       <c r="H25">
         <v>2936000.0</v>
       </c>
       <c r="I25">
         <v>-4734000.0</v>
       </c>
       <c r="J25">
         <v>255000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-1669000.0</v>
       </c>
       <c r="F28">
         <v>-4023000.0</v>
       </c>
       <c r="G28">
         <v>6226000.0</v>
       </c>
       <c r="H28">
         <v>-3045000.0</v>
       </c>
       <c r="I28">
         <v>-3733000.0</v>
       </c>
       <c r="J28">
         <v>8543000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
         <v>-6320000.0</v>
       </c>
       <c r="C29">
         <v>-11709000.0</v>
       </c>
       <c r="D29">
         <v>2832000.0</v>
       </c>
       <c r="E29">
         <v>1485000.0</v>
       </c>
       <c r="F29">
         <v>1399000.0</v>
       </c>
       <c r="G29">
         <v>6110000.0</v>
       </c>
       <c r="H29">
         <v>10066000.0</v>
       </c>
       <c r="I29">
         <v>3351000.0</v>
       </c>
       <c r="J29">
         <v>-3855000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-3962000.0</v>
       </c>
       <c r="F30">
         <v>-704000.0</v>
       </c>
       <c r="G30">
         <v>-6039000.0</v>
       </c>
       <c r="H30">
         <v>-3855000.0</v>
       </c>
       <c r="I30">
         <v>-47000.0</v>
       </c>
       <c r="J30">
         <v>-4333000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6916,921 +7034,921 @@
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>5</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>6</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>1588000</v>
       </c>
       <c r="D3">
         <v>1588000</v>
       </c>
       <c r="E3">
         <v>801000</v>
       </c>
       <c r="F3">
         <v>801000</v>
       </c>
       <c r="G3">
         <v>1164500</v>
       </c>
       <c r="H3">
         <v>1164500</v>
       </c>
       <c r="I3">
         <v>455000</v>
       </c>
       <c r="J3">
         <v>455000</v>
       </c>
       <c r="K3">
         <v>848500</v>
       </c>
       <c r="L3">
         <v>848500</v>
       </c>
       <c r="M3">
         <v>1305000</v>
       </c>
       <c r="N3">
         <v>1305000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>150500.0</v>
       </c>
       <c r="D6">
         <v>150500.0</v>
       </c>
       <c r="E6">
         <v>-5000.0</v>
       </c>
       <c r="F6">
         <v>-5000.0</v>
       </c>
       <c r="G6">
         <v>-1797500.0</v>
       </c>
       <c r="H6">
         <v>-1797500.0</v>
       </c>
       <c r="I6">
         <v>257500.0</v>
       </c>
       <c r="J6">
         <v>257500.0</v>
       </c>
       <c r="K6">
         <v>-1869000.0</v>
       </c>
       <c r="L6">
         <v>-1869000.0</v>
       </c>
       <c r="M6">
         <v>1866500.0</v>
       </c>
       <c r="N6">
         <v>1866500.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-494000.0</v>
       </c>
       <c r="D9">
         <v>-494000.0</v>
       </c>
       <c r="E9">
         <v>-238000.0</v>
       </c>
       <c r="F9">
         <v>-238000.0</v>
       </c>
       <c r="G9">
         <v>557000.0</v>
       </c>
       <c r="H9">
         <v>557000.0</v>
       </c>
       <c r="I9">
         <v>-826500.0</v>
       </c>
       <c r="J9">
         <v>-826500.0</v>
       </c>
       <c r="K9">
         <v>742500.0</v>
       </c>
       <c r="L9">
         <v>742500.0</v>
       </c>
       <c r="M9">
         <v>-134000.0</v>
       </c>
       <c r="N9">
         <v>-134000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-165500.0</v>
       </c>
       <c r="D10">
         <v>-165500.0</v>
       </c>
       <c r="E10">
         <v>2779000.0</v>
       </c>
       <c r="F10">
         <v>2779000.0</v>
       </c>
       <c r="G10">
         <v>-4729000.0</v>
       </c>
       <c r="H10">
         <v>-4729000.0</v>
       </c>
       <c r="I10">
         <v>-138500.0</v>
       </c>
       <c r="J10">
         <v>-138500.0</v>
       </c>
       <c r="K10">
         <v>-3385500.0</v>
       </c>
       <c r="L10">
         <v>-3385500.0</v>
       </c>
       <c r="M10">
         <v>1135000.0</v>
       </c>
       <c r="N10">
         <v>1135000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-1825000.0</v>
       </c>
       <c r="D11">
         <v>-1825000.0</v>
       </c>
       <c r="E11">
         <v>1556500.0</v>
       </c>
       <c r="F11">
         <v>1556500.0</v>
       </c>
       <c r="G11">
         <v>-410000.0</v>
       </c>
       <c r="H11">
         <v>-410000.0</v>
       </c>
       <c r="I11">
         <v>-128500.0</v>
       </c>
       <c r="J11">
         <v>-128500.0</v>
       </c>
       <c r="K11">
         <v>-497500.0</v>
       </c>
       <c r="L11">
         <v>-497500.0</v>
       </c>
       <c r="M11">
         <v>410500.0</v>
       </c>
       <c r="N11">
         <v>410500.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-349500.0</v>
       </c>
       <c r="D12">
         <v>-349500.0</v>
       </c>
       <c r="E12">
         <v>-66000.0</v>
       </c>
       <c r="F12">
         <v>-66000.0</v>
       </c>
       <c r="G12">
         <v>275000.0</v>
       </c>
       <c r="H12">
         <v>275000.0</v>
       </c>
       <c r="I12">
         <v>-279500.0</v>
       </c>
       <c r="J12">
         <v>-279500.0</v>
       </c>
       <c r="K12">
         <v>-1426500.0</v>
       </c>
       <c r="L12">
         <v>-1426500.0</v>
       </c>
       <c r="M12">
         <v>2854000.0</v>
       </c>
       <c r="N12">
         <v>2854000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>853500.0</v>
       </c>
       <c r="D14">
         <v>853500.0</v>
       </c>
       <c r="E14">
         <v>1076000.0</v>
       </c>
       <c r="F14">
         <v>1076000.0</v>
       </c>
       <c r="G14">
         <v>934000.0</v>
       </c>
       <c r="H14">
         <v>934000.0</v>
       </c>
       <c r="I14">
         <v>855500.0</v>
       </c>
       <c r="J14">
         <v>855500.0</v>
       </c>
       <c r="K14">
         <v>623500.0</v>
       </c>
       <c r="L14">
         <v>623500.0</v>
       </c>
       <c r="M14">
         <v>-24500.0</v>
       </c>
       <c r="N14">
         <v>-24500.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>624000.0</v>
       </c>
       <c r="J15">
         <v>624000.0</v>
       </c>
       <c r="K15">
         <v>826000.0</v>
       </c>
       <c r="L15">
         <v>826000.0</v>
       </c>
       <c r="M15">
         <v>495000.0</v>
       </c>
       <c r="N15">
         <v>495000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>3603500.0</v>
       </c>
       <c r="D21">
         <v>3603500.0</v>
       </c>
       <c r="E21">
         <v>-693000.0</v>
       </c>
       <c r="F21">
         <v>-693000.0</v>
       </c>
       <c r="G21">
         <v>165500.0</v>
       </c>
       <c r="H21">
         <v>165500.0</v>
       </c>
       <c r="I21">
         <v>99500.0</v>
       </c>
       <c r="J21">
         <v>99500.0</v>
       </c>
       <c r="K21">
         <v>-480000.0</v>
       </c>
       <c r="L21">
         <v>-480000.0</v>
       </c>
       <c r="M21">
         <v>-206000.0</v>
       </c>
       <c r="N21">
         <v>-206000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22">
         <v>-1463500.0</v>
       </c>
       <c r="C22">
         <v>-673500.0</v>
       </c>
       <c r="D22">
         <v>-673500.0</v>
       </c>
       <c r="E22">
         <v>-2908000.0</v>
       </c>
       <c r="F22">
         <v>-2908000.0</v>
       </c>
       <c r="G22">
         <v>1916000.0</v>
       </c>
       <c r="H22">
         <v>1916000.0</v>
       </c>
       <c r="I22">
         <v>2780000.0</v>
       </c>
       <c r="J22">
         <v>2780000.0</v>
       </c>
       <c r="K22">
         <v>2380500.0</v>
       </c>
       <c r="L22">
         <v>2380500.0</v>
       </c>
       <c r="M22">
         <v>2149000.0</v>
       </c>
       <c r="N22">
         <v>2149000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-290500.0</v>
       </c>
       <c r="D23">
         <v>-290500.0</v>
       </c>
       <c r="E23">
         <v>-217000.0</v>
       </c>
       <c r="F23">
         <v>-217000.0</v>
       </c>
       <c r="G23">
         <v>-90000.0</v>
       </c>
       <c r="H23">
         <v>-90000.0</v>
       </c>
       <c r="I23">
         <v>-104000.0</v>
       </c>
       <c r="J23">
         <v>-104000.0</v>
       </c>
       <c r="K23">
         <v>-77000.0</v>
       </c>
       <c r="L23">
         <v>-77000.0</v>
       </c>
       <c r="M23">
         <v>-101500.0</v>
       </c>
       <c r="N23">
         <v>-101500.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>76500.0</v>
       </c>
       <c r="D24">
         <v>76500.0</v>
       </c>
       <c r="E24">
         <v>36000.0</v>
       </c>
       <c r="F24">
         <v>36000.0</v>
       </c>
       <c r="G24">
         <v>124500.0</v>
       </c>
       <c r="H24">
         <v>124500.0</v>
       </c>
       <c r="I24">
         <v>-39500.0</v>
       </c>
       <c r="J24">
         <v>-39500.0</v>
       </c>
       <c r="K24">
         <v>2249000.0</v>
       </c>
       <c r="L24">
         <v>2249000.0</v>
       </c>
       <c r="M24">
         <v>-1908500.0</v>
       </c>
       <c r="N24">
         <v>-1908500.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>3313000.0</v>
       </c>
       <c r="D28">
         <v>3313000.0</v>
       </c>
       <c r="E28">
         <v>-910000.0</v>
       </c>
       <c r="F28">
         <v>-910000.0</v>
       </c>
       <c r="G28">
         <v>75500.0</v>
       </c>
       <c r="H28">
         <v>75500.0</v>
       </c>
       <c r="I28">
         <v>-628500.0</v>
       </c>
       <c r="J28">
         <v>-628500.0</v>
       </c>
       <c r="K28">
         <v>-1383000.0</v>
       </c>
       <c r="L28">
         <v>-1383000.0</v>
       </c>
       <c r="M28">
         <v>-802500.0</v>
       </c>
       <c r="N28">
         <v>-802500.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>-2654000.0</v>
       </c>
       <c r="D29">
         <v>-2654000.0</v>
       </c>
       <c r="E29">
         <v>2199500.0</v>
       </c>
       <c r="F29">
         <v>2199500.0</v>
       </c>
       <c r="G29">
         <v>-1457000.0</v>
       </c>
       <c r="H29">
         <v>-1457000.0</v>
       </c>
       <c r="I29">
         <v>2262500.0</v>
       </c>
       <c r="J29">
         <v>2262500.0</v>
       </c>
       <c r="K29">
         <v>-1563000.0</v>
       </c>
       <c r="L29">
         <v>-1563000.0</v>
       </c>
       <c r="M29">
         <v>6390000.0</v>
       </c>
       <c r="N29">
         <v>6390000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-362500.0</v>
       </c>
       <c r="D30">
         <v>-362500.0</v>
       </c>
       <c r="E30">
         <v>-975500.0</v>
       </c>
       <c r="F30">
         <v>-975500.0</v>
       </c>
       <c r="G30">
         <v>-1005500.0</v>
       </c>
       <c r="H30">
         <v>-1005500.0</v>
       </c>
       <c r="I30">
         <v>-1357500.0</v>
       </c>
       <c r="J30">
         <v>-1357500.0</v>