--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4829,578 +4832,584 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
-        <v>56022000.0</v>
+        <v>51414000.0</v>
       </c>
       <c r="C2">
+        <v>20682000.0</v>
+      </c>
+      <c r="D2">
         <v>45202000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38996000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31707000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4977000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34417000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25643000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28268000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2027000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3631000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3022000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10750000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3843000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1867000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2548000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7987000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6247000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7991000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5370000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2917000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4842000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4714000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4135000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8015000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5019000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7083000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6206000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6995000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9525000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6988000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5625000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6048000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6282000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7624000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6208000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7499000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6570000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6039000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6135000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8118000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9653000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5468000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5010000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6922000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12638000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12374000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>13389000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>14627000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>26444000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>34845000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>32569000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>35685000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>42755000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>31983000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>31187000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>47808000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>32442000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>32113000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>20481000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>26434000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>20300000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8420000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6879000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>76661000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>50272000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>56525000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>57602000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>28370000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>35952000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>12900000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>19378000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8400000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3027000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4226000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5035000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11468000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13822000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>16619000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2618000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4193000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>1419000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5445,52 +5454,53 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5535,339 +5545,341 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>5325000.0</v>
+      </c>
+      <c r="C5">
         <v>3286000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4038999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3030000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10607000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13452000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5552000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9327000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7463000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5070000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9009000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6506000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7813000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9242000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>15212000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6526000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1211000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1890000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>324999.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2859999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>298000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2944000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>395000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>486000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1854000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3449000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3585000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4607000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4109000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3839000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4139000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4639000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-7269000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-6939000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7145000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-6243000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6199000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5378000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6325000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-6409000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5484000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4833000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4356000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3741000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4188000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2898000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-354665000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>493000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-364000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>871000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1855000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2408000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2327000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1758000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1432000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2551000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2641000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3100000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-409000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-275000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-22000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-268000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1243000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1286000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-651000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1718000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3116000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-4720000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-6210000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-6304000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1467000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1955000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1546000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>3411000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2815000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1327000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1356000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-20648000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-18000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-152000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1369000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>71430000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5896,177 +5908,182 @@
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
-      <c r="BD6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD6">
+        <v>0.0</v>
+      </c>
+      <c r="BE6"/>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7">
+        <v>54315000.0</v>
+      </c>
+      <c r="C7">
         <v>62547000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>56166000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>51406000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>34210000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>30507000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>28554000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>28752000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28497000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>32248000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>29524000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>27720000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>28788000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>30382000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>25796000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>27134000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>28538000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>31738000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>29756000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>25492000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>13408000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>15056000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>13763000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>14037000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>14334000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>16400000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>15158000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>13185000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>13571000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6079,113 +6096,116 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
         <v>13000.0</v>
       </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
         <v>13000.0</v>
       </c>
       <c r="F8">
         <v>13000.0</v>
       </c>
       <c r="G8">
-        <v>189000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="H8">
         <v>189000.0</v>
       </c>
       <c r="I8">
-        <v>188000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="J8">
         <v>188000.0</v>
       </c>
       <c r="K8">
         <v>188000.0</v>
       </c>
       <c r="L8">
-        <v>181000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="M8">
         <v>181000.0</v>
       </c>
       <c r="N8">
         <v>181000.0</v>
       </c>
       <c r="O8">
-        <v>180000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="P8">
         <v>180000.0</v>
       </c>
       <c r="Q8">
         <v>180000.0</v>
       </c>
       <c r="R8">
         <v>180000.0</v>
       </c>
       <c r="S8">
-        <v>179000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="T8">
         <v>179000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>179000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6207,494 +6227,499 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2352414000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2345604000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2345612000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2155117000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2153195000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2151652000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2146710000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2144012000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2143319000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2142290000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2096566000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2094983000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2093877000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2092410000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1970047000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1941236000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1940113000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1938293000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1937364000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1874384000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1873147000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1871413000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1869339000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1752786000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1698724000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1663882000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1649315000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1625926000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1624875000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1598812000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1591443000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1590094000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1574297000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1516141000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1503619000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1499290000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1438267000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1135582000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1074837000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>976386000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>889912000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>864882000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>864175000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>834434000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>831996000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>816621000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>792584000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>773495000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>772039000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>358448000.0</v>
+      </c>
+      <c r="C10">
         <v>447471000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>346293000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>308226000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>241411000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>391164000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>51916000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>64334000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>59282000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>56744000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>64136000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>65334000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20487000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>32082000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>14749000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13141000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11519000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14304000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11306000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15724000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8369000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13330000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19477000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12070000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10463000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7606000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>26225000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>25085000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>13773000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>15212000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20462000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12806000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>48810000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>41644000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>16243000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8838000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23535000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10230000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12910000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>11269000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>11859000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7476000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>27973000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>12871000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>13655000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7121000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>27221000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>23800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19595000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>17408000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6643000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6237000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1300000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11792000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1219000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4820000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7735000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>9951000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6080000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>24088000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8254000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>33017000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>57452000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>87188000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>96856000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>67881000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>131699000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>16037000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3043000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>12357000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>12937000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>25596000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>14466000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>37554000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>36339000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>10074000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>19419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17710000.0</v>
       </c>
       <c r="CA10">
         <v>17710000.0</v>
       </c>
       <c r="CB10">
+        <v>17710000.0</v>
+      </c>
+      <c r="CC10">
         <v>21074000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>33063000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>20270000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>13330000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6739,1290 +6764,1304 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>358448000.0</v>
+      </c>
+      <c r="C12">
         <v>447471000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>346293000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>308226000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>241411000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>391164000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>51916000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>64334000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>59282000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>56744000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>64136000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>65334000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20487000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>32082000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14749000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13141000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11519000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14304000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11306000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15724000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8369000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13330000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19477000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12070000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10463000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7606000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>26225000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>25085000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13773000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15212000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20462000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>12806000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>48810000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>41644000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>16243000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8838000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23535000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10230000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12910000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11269000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11859000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7476000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>27973000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12871000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>13655000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7121000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>27221000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>23800000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>19595000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17408000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6643000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6237000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1300000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11792000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1219000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4820000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7735000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>9951000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6080000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>24088000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8254000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>33017000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>57452000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>87188000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>96856000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>67881000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>131699000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>16037000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3043000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>12357000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>12937000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>25596000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>14466000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>37554000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>36339000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>10074000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>19419000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>17710000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>21074000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>33063000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>20270000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>13000.0</v>
       </c>
       <c r="C13">
         <v>13000.0</v>
       </c>
       <c r="D13">
         <v>13000.0</v>
       </c>
       <c r="E13">
         <v>13000.0</v>
       </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13">
-        <v>189000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="H13">
         <v>189000.0</v>
       </c>
       <c r="I13">
-        <v>188000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="J13">
         <v>188000.0</v>
       </c>
       <c r="K13">
         <v>188000.0</v>
       </c>
       <c r="L13">
-        <v>181000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="M13">
         <v>181000.0</v>
       </c>
       <c r="N13">
         <v>181000.0</v>
       </c>
       <c r="O13">
-        <v>180000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="P13">
         <v>180000.0</v>
       </c>
       <c r="Q13">
         <v>180000.0</v>
       </c>
       <c r="R13">
         <v>180000.0</v>
       </c>
       <c r="S13">
-        <v>179000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="T13">
         <v>179000.0</v>
       </c>
       <c r="U13">
         <v>179000.0</v>
       </c>
       <c r="V13">
-        <v>167000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="W13">
         <v>167000.0</v>
       </c>
       <c r="X13">
         <v>167000.0</v>
       </c>
       <c r="Y13">
         <v>167000.0</v>
       </c>
       <c r="Z13">
+        <v>167000.0</v>
+      </c>
+      <c r="AA13">
         <v>146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000.0</v>
       </c>
       <c r="AB13">
         <v>145000.0</v>
       </c>
       <c r="AC13">
         <v>145000.0</v>
       </c>
       <c r="AD13">
         <v>145000.0</v>
       </c>
       <c r="AE13">
+        <v>145000.0</v>
+      </c>
+      <c r="AF13">
         <v>127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="AG13">
         <v>126000.0</v>
       </c>
       <c r="AH13">
         <v>126000.0</v>
       </c>
       <c r="AI13">
+        <v>126000.0</v>
+      </c>
+      <c r="AJ13">
         <v>118000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>116000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>111000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="AN13">
         <v>108000.0</v>
       </c>
       <c r="AO13">
+        <v>108000.0</v>
+      </c>
+      <c r="AP13">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="AQ13">
         <v>103000.0</v>
       </c>
       <c r="AR13">
+        <v>103000.0</v>
+      </c>
+      <c r="AS13">
         <v>102000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="AU13">
         <v>99000.0</v>
       </c>
       <c r="AV13">
+        <v>99000.0</v>
+      </c>
+      <c r="AW13">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="AX13">
         <v>85000.0</v>
       </c>
       <c r="AY13">
+        <v>85000.0</v>
+      </c>
+      <c r="AZ13">
         <v>71000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="BB13">
         <v>49000.0</v>
       </c>
       <c r="BC13">
-        <v>41000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="BD13">
         <v>41000.0</v>
       </c>
       <c r="BE13">
+        <v>41000.0</v>
+      </c>
+      <c r="BF13">
         <v>39000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="BH13">
         <v>31000.0</v>
       </c>
       <c r="BI13">
         <v>31000.0</v>
       </c>
       <c r="BJ13">
         <v>31000.0</v>
       </c>
       <c r="BK13">
         <v>31000.0</v>
       </c>
       <c r="BL13">
         <v>31000.0</v>
       </c>
       <c r="BM13">
+        <v>31000.0</v>
+      </c>
+      <c r="BN13">
         <v>30000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>29000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>15000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>14000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>13000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>14000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>12000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>11000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BW13">
         <v>8000.0</v>
       </c>
       <c r="BX13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BY13">
         <v>7000.0</v>
       </c>
       <c r="BZ13">
         <v>7000.0</v>
       </c>
       <c r="CA13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="CB13">
         <v>6000.0</v>
       </c>
       <c r="CC13">
+        <v>6000.0</v>
+      </c>
+      <c r="CD13">
         <v>1000.0</v>
       </c>
-      <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>128417000.0</v>
+      </c>
+      <c r="C14">
         <v>127243000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>126688000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>127854000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>126476000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>126231000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>191006100.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>188420800.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>188260500.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>187780600.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>183625100.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>181339300.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>181183100.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>180516200.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1800504000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1799886000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1797671000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>179414900.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>179314400.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>179194300.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>167975400.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>167156100.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>167031500.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>166897400.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>155796000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>145261400.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>164773400.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>164044200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>163225700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>128774200.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>142780000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>126337200.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>143732800.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>125182600.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>134590500.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>112898500.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>111396800.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>108663100.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>108031300.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>124967200.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>104102800.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>103788000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>123455100.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>120545000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>100084500.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>119226300.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>118919000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>90499400.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>84932100.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>77948300.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>673546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49616900.0</v>
       </c>
       <c r="BA14">
         <v>49616900.0</v>
       </c>
       <c r="BB14">
+        <v>49616900.0</v>
+      </c>
+      <c r="BC14">
         <v>42418000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>39234400.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>37943300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>357418000.0</v>
       </c>
       <c r="BF14">
         <v>357418000.0</v>
       </c>
       <c r="BG14">
+        <v>357418000.0</v>
+      </c>
+      <c r="BH14">
         <v>29551300.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>29496300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29305300.0</v>
       </c>
       <c r="BJ14">
         <v>29305300.0</v>
       </c>
       <c r="BK14">
+        <v>29305300.0</v>
+      </c>
+      <c r="BL14">
         <v>28750200.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>28208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27537000.0</v>
       </c>
       <c r="BN14">
         <v>27537000.0</v>
       </c>
       <c r="BO14">
+        <v>27537000.0</v>
+      </c>
+      <c r="BP14">
         <v>14482700.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>11658000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>11130800.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>12860800.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8463100.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8402900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8244800.0</v>
       </c>
       <c r="BV14">
         <v>8244800.0</v>
       </c>
       <c r="BW14">
+        <v>8244800.0</v>
+      </c>
+      <c r="BX14">
         <v>7904387.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>7565700.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7374581.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>73651548.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>6320521.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6196805.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>6227737.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6137065.0</v>
       </c>
       <c r="CE14">
         <v>6137065.0</v>
       </c>
       <c r="CF14">
         <v>6137065.0</v>
       </c>
       <c r="CG14">
         <v>6137065.0</v>
       </c>
-      <c r="CH14"/>
+      <c r="CH14">
+        <v>6137065.0</v>
+      </c>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>181000.0</v>
       </c>
       <c r="N15">
         <v>181000.0</v>
       </c>
       <c r="O15">
-        <v>180000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="P15">
         <v>180000.0</v>
       </c>
       <c r="Q15">
         <v>180000.0</v>
       </c>
       <c r="R15">
         <v>180000.0</v>
       </c>
       <c r="S15">
-        <v>179000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="T15">
         <v>179000.0</v>
       </c>
       <c r="U15">
         <v>179000.0</v>
       </c>
       <c r="V15">
-        <v>167000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="W15">
         <v>167000.0</v>
       </c>
       <c r="X15">
         <v>167000.0</v>
       </c>
       <c r="Y15">
         <v>167000.0</v>
       </c>
       <c r="Z15">
+        <v>167000.0</v>
+      </c>
+      <c r="AA15">
         <v>146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000.0</v>
       </c>
       <c r="AB15">
         <v>145000.0</v>
       </c>
       <c r="AC15">
         <v>145000.0</v>
       </c>
       <c r="AD15">
         <v>145000.0</v>
       </c>
       <c r="AE15">
+        <v>145000.0</v>
+      </c>
+      <c r="AF15">
         <v>127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="AG15">
         <v>126000.0</v>
       </c>
       <c r="AH15">
         <v>126000.0</v>
       </c>
       <c r="AI15">
+        <v>126000.0</v>
+      </c>
+      <c r="AJ15">
         <v>118000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>116000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>111000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="AN15">
         <v>108000.0</v>
       </c>
       <c r="AO15">
+        <v>108000.0</v>
+      </c>
+      <c r="AP15">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="AQ15">
         <v>103000.0</v>
       </c>
       <c r="AR15">
+        <v>103000.0</v>
+      </c>
+      <c r="AS15">
         <v>102000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="AU15">
         <v>99000.0</v>
       </c>
       <c r="AV15">
+        <v>99000.0</v>
+      </c>
+      <c r="AW15">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="AX15">
         <v>85000.0</v>
       </c>
       <c r="AY15">
+        <v>85000.0</v>
+      </c>
+      <c r="AZ15">
         <v>71000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="BB15">
         <v>49000.0</v>
       </c>
       <c r="BC15">
-        <v>41000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="BD15">
         <v>41000.0</v>
       </c>
       <c r="BE15">
+        <v>41000.0</v>
+      </c>
+      <c r="BF15">
         <v>39000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="BH15">
         <v>31000.0</v>
       </c>
       <c r="BI15">
         <v>31000.0</v>
       </c>
       <c r="BJ15">
         <v>31000.0</v>
       </c>
       <c r="BK15">
         <v>31000.0</v>
       </c>
       <c r="BL15">
         <v>31000.0</v>
       </c>
       <c r="BM15">
+        <v>31000.0</v>
+      </c>
+      <c r="BN15">
         <v>30000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>29000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>15000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>14000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>13000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>14000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>12000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>11000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="BW15">
         <v>8000.0</v>
       </c>
       <c r="BX15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BY15">
         <v>7000.0</v>
       </c>
       <c r="BZ15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="CA15">
         <v>6000.0</v>
       </c>
       <c r="CB15">
         <v>6000.0</v>
       </c>
       <c r="CC15">
+        <v>6000.0</v>
+      </c>
+      <c r="CD15">
         <v>1000.0</v>
       </c>
-      <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16">
+        <v>54016000.0</v>
+      </c>
+      <c r="C16">
         <v>62020000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>61574000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>51232000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>54024000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>61201000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>46548000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>57712000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>53757000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>53677000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>58091000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>56724000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>80873000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>74639000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>53121000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>39872000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>37192000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>25927000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>39046000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26823000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>25903000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25977000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>28256000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>26987000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>27184000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>29910000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>27839000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>32713000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>31485000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>31938000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>35031000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>33047000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>31813000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>31747000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>33130000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>29476000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>26867000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>26479000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>27354000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>25225000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>24596000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>23902000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>24987000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>22938000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>21481000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>21740000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>22191000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>21471000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>18366000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>17284000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>17822000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>18677000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>18133000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>18041000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>19363000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>18021000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>17386000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>17764000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>18539000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>19038000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>17066000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>19150000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>17747000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>17261000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>15739000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>19911000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>19249000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>20106000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>20076000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>19354000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>19740000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>16612000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>18987000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>19396000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>21301000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>24126000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>24110000.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>22473000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>21793000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>18425000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>17212000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8067,228 +8106,230 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1770000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>1725000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>2944000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1867000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>123000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1170000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2395000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3555000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3792000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4456000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>54453000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>89315000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>146108000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>81424000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>120161000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>119036000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>226659000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>242324000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>318215000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>277946000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>281171000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>189500000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>200482000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>240982000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>239642000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>238087000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>292293000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>548526000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>448122000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>575803000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>773816000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>546011000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>412557000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>261524000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>74288000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>29092000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>25175000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>34720000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>26486000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>52378000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>46291000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>33216000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>57151000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8333,1464 +8374,1480 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>44</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>30600000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>30600000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>30625000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>10688000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>6080000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
-      <c r="BD20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20"/>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
-      <c r="BH20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>145519000.0</v>
+      </c>
+      <c r="C21">
         <v>92296000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>143292000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>143110000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>138539000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>85205000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>138681000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>127259000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>109459000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>60653000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>106190000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>49190000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>38601000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>30407000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>36293000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>42287000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>40368000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>30986000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>42208000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>43390000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>38899000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>27520000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>37267000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>37943000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>34625000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>25208000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>36744000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>35361000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>32916000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5243000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>38097000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>31395000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>24616000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1972000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>20788000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>20046000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>18526000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>16782000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>15106000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>13497000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>12338000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1429000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10979000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10767000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9436000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8266000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>14703000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>9319000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>7628000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1023000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>7375000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>7630000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>11832000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>8029000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7122000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7543000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>14181000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>23798000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>14385000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>17272000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>16611000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>23313000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>10078000.0</v>
+      </c>
+      <c r="C22">
         <v>9614000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11425000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11485000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10163000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10741000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11877000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13107000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14407000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>14582000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12197000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10661000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10095000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9264000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8563000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15887000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14271000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>13829000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>12545000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11811000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12730000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>13736000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>15362000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>15688000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>16013000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>16341000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>17240000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14831000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>14415000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>14274000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>13067000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7742000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7671000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7273000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8504000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8814000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8851000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8093000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>9731000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>9698000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>11355000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>12023000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>12080000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>11973000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13584000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>14734000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>29277000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>28633000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>29521000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>31817000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>37482000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>38109000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>39823000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>42181000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>43045000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>41154000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>41239000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>41848000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>59370000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>65082000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>56434000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>55635000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>63228000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>59366000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>62375000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>61719000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>59006000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>55469000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>53323000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>55105000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>64849000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>62441000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>57914000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>54939000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>46288000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>36054000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>43878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31950000.0</v>
       </c>
       <c r="CA22">
         <v>31950000.0</v>
       </c>
       <c r="CB22">
+        <v>31950000.0</v>
+      </c>
+      <c r="CC22">
         <v>45043000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>25636000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>17620000.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>16513000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>2377467000.0</v>
+      </c>
+      <c r="C23">
         <v>2326265000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2162350000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1909149000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1729151000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1710237000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>917561000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>926246000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>917006000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>924309000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>910612000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>832439000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>844555000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>738469000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>746538000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>944151000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>850426000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>814106000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>884115000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>875771000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>913297000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>888093000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>910513000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>923550000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>939145000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>965590000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1019843000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1037063000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1044908000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1045482000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1057821000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1068436000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1126749000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1129265000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1107808000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1109969000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1133930000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1132614000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1148763000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1156760000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1167256000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1232921000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1267309000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1260282000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1258669000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1268420000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1319960000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1327358000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1349992000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1372608000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1389774000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1374704000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1390602000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1403775000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1404109000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1417084000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1424645000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1420405000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1406799000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1416352000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1357318000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1386808000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1369566000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1340248000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1319586000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1257996000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1217933000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>962886000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>844831000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>803038000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>819577000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>743226000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>656679000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>512975000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>457894000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>373624000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>346691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210701000.0</v>
       </c>
       <c r="CA23">
         <v>210701000.0</v>
       </c>
       <c r="CB23">
+        <v>210701000.0</v>
+      </c>
+      <c r="CC23">
         <v>196232000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>168407000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>113545000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24">
+        <v>432161000.0</v>
+      </c>
+      <c r="C24">
         <v>451953000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>485081000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>468799000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>471992000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>476822000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>359759000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>358525000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>364123000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>325700000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>307130000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>306786000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>182243000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>132115000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>262175000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>257451000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>246756000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>237932000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>286881000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>313423000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>335626000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>326586000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>330069000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>324233000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>356040000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>464176000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>402468000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>392706000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>374039000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>367202000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>407615000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>400727000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>441309000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>434651000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>466669000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>459966000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>507504000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>500524000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>547311000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>540350000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>555015000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>606192000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>618837000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>609433000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>626653000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>623640000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>623770000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>624816000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>660212000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>665236000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>675690000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>127112000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>97741000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>95155000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>90204000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>655208000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>732727000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>723888000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>701169000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>690255000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>678949000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>664543000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>625501000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>620787000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>591483000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>463551000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>461474000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>79562000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>266907000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>261479000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>285000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>250000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>150000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>50000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>167000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>237000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>305000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>417000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>23740000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>15504000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>631000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>3278000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>306786000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>182243000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>132115000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>262175000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>257451000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>246756000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>237932000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>286881000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>313423000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>335626000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>326586000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>330069000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>324233000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>356040000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>464176000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>402468000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>392706000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>374039000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>367202000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>407615000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>400727000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>441309000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>434651000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>466669000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>459966000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>507504000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>500524000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>547311000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>540350000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>555015000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>606192000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>618837000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>609433000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>626653000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>623640000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>623770000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>624816000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>660212000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>665236000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>675690000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>127112000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>97741000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>95155000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>90204000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>655208000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>732727000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>723888000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>701169000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>690255000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>2089000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>2089000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>2089000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>4000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>6000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>46000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9835,380 +9892,386 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>90866000.0</v>
+        <v>179376000.0</v>
       </c>
       <c r="C28">
+        <v>98864000.0</v>
+      </c>
+      <c r="D28">
         <v>226002000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>234687000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>295548000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>150765000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>370997000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>357543000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>367938000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>335804000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>304718000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>298972000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>190544000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>189990000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>273222000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>271444000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>263775000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>255366000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>308571000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>325694000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>395964000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>387136000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>369881000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>371200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>359911000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>472951000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>490230000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>479635000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>470086000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>448316000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>474885000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>475653000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>471714000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>472376000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>544753000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>559848000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>559757000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>566136000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>572674000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>567420000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>576072000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>631645000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>610506000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>616204000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>619448000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>622969000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>603820000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>608287000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>644663000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>651874000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>669047000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>706545000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>753915000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>739237000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>740894000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>734143000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>724992000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>713937000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>711800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>682878000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>670695000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>631526000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>568049000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>533599000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>494627000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>397929000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>332034000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>134963000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>285627000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>282697000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>272063000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>224404000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>135534000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>12446000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-35909000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-9592000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-18717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6492000.0</v>
       </c>
       <c r="CA28">
         <v>6492000.0</v>
       </c>
       <c r="CB28">
+        <v>6492000.0</v>
+      </c>
+      <c r="CC28">
         <v>-4704000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-31711000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-19346000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29">
+        <v>817377000.0</v>
+      </c>
+      <c r="C29">
         <v>839517000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>873409000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>852387000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>847093000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>870305000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>788452000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>776100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>775777000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>739279000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>722696000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>651952000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>492097000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>446886000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>397755000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>586784000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>595988000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>603363000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>672006000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>725555000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>826635000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>808475000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>822150000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>839719000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>851163000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10225,568 +10288,575 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>19762000.0</v>
+      </c>
+      <c r="C30">
         <v>19976000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25972000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24775000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22857000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26952000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>43021000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>43148000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>42830000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>48743000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>43218000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>30188000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>28007000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26329000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29594000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>24117000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25249000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21182000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>35054000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>28870000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28257000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22147000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>21418000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19756000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>21544000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>21760000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20909000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>22419000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20037000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>19327000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>20471000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>19886000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17161000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17113000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17613000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15369000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>12918000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15219000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16585000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>16164000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>14445000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14536000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14051000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>16653000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>15300000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>15015000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>16217000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>16767000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>15886000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15723000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>16444000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14907000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>14376000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>13944000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>13601000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>11781000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>11976000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>12393000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>13220000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>15406000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>15610000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>13671000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>12873000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>10773000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>8788000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>9392000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>10468000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7910000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6287000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>10075000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>15279000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>11461000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>13070000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>12399000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>14998000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>16410000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>16887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23964000.0</v>
       </c>
       <c r="CA30">
         <v>23964000.0</v>
       </c>
       <c r="CB30">
+        <v>23964000.0</v>
+      </c>
+      <c r="CC30">
         <v>23392000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>17246000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>34652000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>266176000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>271253000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>276346000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>99287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308864000.0</v>
       </c>
       <c r="Q31">
         <v>308864000.0</v>
       </c>
       <c r="R31">
+        <v>308864000.0</v>
+      </c>
+      <c r="S31">
         <v>324395000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>342304000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>368074000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>395910000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>384836000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>409288000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>432543000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>458579000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>371698000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>379398000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>357525000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>352459000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>318659000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>354003000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>349948000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>359375000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>269488000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>176254000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>71428000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>136879000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>145037000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>239596000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>242647000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>204565000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>225014000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>252096000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>213027000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-49014000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>78916000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-29235000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-213773000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-74276000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>116755000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>266602000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>421256000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>469604000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>486515000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>476951000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>514161000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>519588000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>509997000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>536719000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>533189000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32">
+        <v>153039000.0</v>
+      </c>
+      <c r="C32">
         <v>291242000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>242603000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>234151000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>163412000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>306086000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>10598000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5667000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>295000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-33255000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-41018000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-52774000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-89979000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-115832000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-80952000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-70249000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-32489000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7308000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-5998000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>11244000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-2013000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-45728000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-33866000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-35502000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3155000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10803,1047 +10873,1058 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>1970922000.0</v>
+      </c>
+      <c r="C33">
         <v>1829536999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1761361999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1545758000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1436685000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1262641000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>790109000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>782236000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>781029000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>781656000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>766974000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>711437000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>771840000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>657225000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>680547000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>874420000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>779233000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>745233000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>809118000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>803909000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>801290000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>819606000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>837202000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>858366000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>878020000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>902330000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>873329000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>893511000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>911703000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>922981000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>942087000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>966431000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>982688000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>992855000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1059763000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1071759000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1083797000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1094484000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1103966000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1114599000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1125196000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1194430000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1207486000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1211063000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1208847000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1223606000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1239593000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1248992000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1268216000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1291242000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1321622000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1240515000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1259486000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1249226000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1253122000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1345657000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1356067000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1350932000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1321108000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1297041000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1260975000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1267929000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1222152000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1169193000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1136671000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1104268000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1001622000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>858217000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>767590000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>710622000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>709728000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>624395000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>552598000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>393795000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>344131000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>293694000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>248957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116483000.0</v>
       </c>
       <c r="CA33">
         <v>116483000.0</v>
       </c>
       <c r="CB33">
+        <v>116483000.0</v>
+      </c>
+      <c r="CC33">
         <v>102753000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>67692000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>23339000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
+      <c r="CI33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34">
+        <v>457015000.0</v>
+      </c>
+      <c r="C34">
         <v>403864000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>425066000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>425518000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>423458000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>401927000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>18301000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>17651000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>10107000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>556000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3916000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>36511000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>189764000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>189433000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>201840000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>217387000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>150756000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>149178000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>131114000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4127000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>26074000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>24104000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>25542000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>25750000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>26457000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>27219000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>4619000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>4580000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>4541000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>4489000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>4450000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>4458000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>4452000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>4389000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>4709000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>4944000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>4917000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>4883000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>4911000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>4894000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>4856000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>4810000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>5537000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>5440000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>5478000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>38499000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>3146000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>3336000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>38988000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>38020000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>43323000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>21972000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>24025000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>7221000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>7152000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>23414000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>25749000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>24851000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>21144000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>22280000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>1781145000.0</v>
+      </c>
+      <c r="C35">
         <v>1765050000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1639140000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1419029000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1255753000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1209869000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>406614000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>404928000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>404270000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>369422000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>342590000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>343297000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>372007000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>226622000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>464015000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>474838000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>397512000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>387110000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>417995000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>403021000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>363567000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>350813000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>356781000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>352378000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>386052000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>495187000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>434693000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>473220000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>490240000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>526857000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>503172000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>535211000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>576304000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>677724000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>726131000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>794821000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>802418000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>798345000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>774062000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>784577000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>839420000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>888759000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>900586000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>946254000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1219202000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1110261000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1244288000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1444524000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1245211000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1115813000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>980537000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>223372000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>150858000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>148071000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>157163000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>705108000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>810854000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>795030000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>755529000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>769686000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>758139000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>756934000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>731811000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>719675000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>693986000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>540956000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>514439000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>143763000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>288533000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>279974000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>341005000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>285493000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>186616000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>60498000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>11204000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>7987000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>10079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35401000.0</v>
       </c>
       <c r="CA35">
         <v>35401000.0</v>
       </c>
       <c r="CB35">
+        <v>35401000.0</v>
+      </c>
+      <c r="CC35">
         <v>24214000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>4061000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>5974000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
+      <c r="CI35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>217836000.0</v>
+      </c>
+      <c r="C36">
         <v>237744999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>220606999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>324139000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>373038000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>352987000.0</v>
       </c>
-      <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>12482000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>53657000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>13600000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>24188000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>135229000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>35588000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>83178000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>94164000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>27526000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>10050000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>51681000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>51652000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>51068000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>61777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51234000.0</v>
       </c>
       <c r="X36">
         <v>51234000.0</v>
       </c>
       <c r="Y36">
+        <v>51234000.0</v>
+      </c>
+      <c r="Z36">
         <v>51116000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>59248000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>36744000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>35361000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>32916000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>35043000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>38097000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>31395000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>24616000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>19764000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>37984000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37915000.0</v>
       </c>
       <c r="AK36">
         <v>37915000.0</v>
       </c>
       <c r="AL36">
+        <v>37915000.0</v>
+      </c>
+      <c r="AM36">
         <v>37983000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>40538000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>42083000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>42419000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>104753000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>112991000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>110211000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>98907000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>101780000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>104734000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>107789000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>111231000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>114354000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>126789000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>25075000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>26511000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>26041000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>19686000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>106723000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>109576000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>109416000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>101188000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>101170000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>89099000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>94146000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>130746000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>139468000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>154658000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>142500000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>138523000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>109291000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>32412000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>74260000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>119896000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>152050000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>143526000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>83389000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>66342000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>62327000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>61103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7530000.0</v>
       </c>
       <c r="CA36">
         <v>7530000.0</v>
       </c>
       <c r="CB36">
+        <v>7530000.0</v>
+      </c>
+      <c r="CC36">
         <v>4702000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1732000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>2079000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -11872,1309 +11953,1323 @@
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
-      <c r="BD37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37"/>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
-      <c r="BH37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>25000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>24188000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>129383000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>83178000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>94164000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>27526000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>8891000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>93889000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>50984000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>51068000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>65468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51234000.0</v>
       </c>
       <c r="X38">
         <v>51234000.0</v>
       </c>
       <c r="Y38">
+        <v>51234000.0</v>
+      </c>
+      <c r="Z38">
         <v>53035000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>59248000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1974000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1916000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1970000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>13089000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2070000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2082000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2089000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>21736000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>58772000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>57961000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>56441000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>54765000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>55644000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>55580000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>54757000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>116870000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>123970000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>120978000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>108343000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>110046000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>119437000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>117108000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>118859000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>121457000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>134334000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>32705000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>38343000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>34070000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>26808000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>114266000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>123757000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>133214000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>115573000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>118442000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>105710000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>117459000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>130746000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>139468000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>154658000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>142500000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>138523000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>109291000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>32412000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>74260000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>138945000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>172584000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>163778000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>103692000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>85633000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>81201000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>80052000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>78427000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>25529000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>23752000.0</v>
       </c>
-      <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>2079000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>6038000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>18257000.0</v>
+      </c>
+      <c r="C39">
         <v>19667000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17298000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>18905000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>18035000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>18714000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20638000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>23421000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>19458000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>22584000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>24087000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>14819000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>14126000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>13569000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>13085000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>16586000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>20154000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>19558000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>16092000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>15457000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>62651000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>19274000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17054000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>17670000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>13105000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>17553000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>82140000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>81217000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>84980000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>73688000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>61734000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>61571000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>70419000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>70380000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>11370000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>10378000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>9658000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>9176000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>11142000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>5030000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4401000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>4456000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5719000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>7722000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7283000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>7944000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>7652000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>9166000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>16774000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>16418000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>7583000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>74936000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>75617000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>91865000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>93122000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>13672000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>7628000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>5281000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>16388000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>24102000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>16045000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>16556000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>13861000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>13728000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>14896000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>14736000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>15138000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>25253000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>14588000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>14879000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>16784000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>19333000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>18631000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>14288000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>16138000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>17392000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>17550000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>4007000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>20594000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3970000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>24770000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>17664000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>1687000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>55609000.0</v>
+        <v>150744000.0</v>
       </c>
       <c r="C40">
+        <v>82951000.0</v>
+      </c>
+      <c r="D40">
         <v>20561000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16304000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>12566000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>28906000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1289000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>20388000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>19057000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>77014000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>90734000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>84230000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>71071000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>52979000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>25709001.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>21539000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>23378000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>22837000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>67659000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>50130000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>27448000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>20465000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>28553000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>23985000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>26651000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>19637000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>37321000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>32332000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>35353000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>21429000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>30261000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>24115000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>49801000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>39363000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>50896000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>77854000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>62958000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>58544000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>43750000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>42272000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>43309000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>38051000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>44054000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>36077000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>39962000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>37404000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>48104000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>40215000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>137513000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>98339000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>41539000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>84419000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>55237000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>51560000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>43127000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>51241000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>26102000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>20639000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>32474000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>28343000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>46954000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>48872000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>50969000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>27225000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>39149000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>31061000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>25212000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>68435000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>38598000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>33342000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>42662000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>24793000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>24777000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>19137000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>21557000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>25018000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>20619000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>47963000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>26469000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>23540000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>43540000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>14443000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>13667000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>8728000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>161727000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>175969000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>190251000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>122216000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>119938000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>101358000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>64100000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>14533000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>10492000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>12949000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>14108000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>15678000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>16245000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>17033000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>67281000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>102567000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>159578000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>95557000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>134484000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>134995000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>242919000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>259462000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>334855000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>294881000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>297734000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>226590000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>244000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>284324000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>282473000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>281749000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>336821000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>592549000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>486621000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>620518000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>819708000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>584999000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>450577000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>304847000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>96260000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>53117000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>52916000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>66959000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>49900000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>78127000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>71142000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>54360000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>79431000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>79190000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>92391000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>106310000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>98888000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>102503000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>77405000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>52965000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>64201000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>21626000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>18495000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>56005000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>35493000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>36616000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>10498000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>7337000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>4050000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>6074000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>5922000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>6463000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>3512000.0</v>
       </c>
-      <c r="CC41"/>
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>5343000.0</v>
       </c>
-      <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>4019000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>2491695000.0</v>
+      </c>
+      <c r="C42">
         <v>2489227000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2485952000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2484106000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2479201000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2473564000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2466279000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2461320000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2447581000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2438703000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2424073000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2352414000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2345604000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2345612000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2155117000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2153195000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2151652000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2146710000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2144012001.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2143318999.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2142290000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2096566000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2094983000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2093877000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2092410000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1970047000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1941236000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1940113000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1938293000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1937364000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1874384000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1873147000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1871413000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1869339000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1752786000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1698724000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1663882000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1649315000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1625926000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1624875000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1598812000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1591443000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1590094000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1574297000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1516141000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1503619000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1499290000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1438267000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1135582000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1074837000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>992628000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>942881000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>864882000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>864175000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>834434000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>831996000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>816621000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>792584000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>773495000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>772039000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>739001000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>736455000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>732668000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>727146000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>703429000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>684539000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>671421000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>663624000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>466993000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>463822000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>424443000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>421063000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>417619000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>407743000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>387004000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>300625000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>265050000.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42">
         <v>87733000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>87694000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>77861000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>83236000.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
+      <c r="CI42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13219,87 +13314,86 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13328,2104 +13422,2126 @@
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
-      <c r="BD44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44"/>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
-      <c r="BW44">
-[...1 lines deleted...]
-      </c>
+      <c r="BW44"/>
       <c r="BX44">
         <v>3700000.0</v>
       </c>
       <c r="BY44">
         <v>3700000.0</v>
       </c>
       <c r="BZ44">
+        <v>3700000.0</v>
+      </c>
+      <c r="CA44">
         <v>4949000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5198000.0</v>
       </c>
       <c r="CB44">
         <v>5198000.0</v>
       </c>
-      <c r="CC44"/>
+      <c r="CC44">
+        <v>5198000.0</v>
+      </c>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45">
+        <v>2543588000.0</v>
+      </c>
+      <c r="C45">
         <v>2402502000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2287671000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1997663000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1826133000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1733596000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1711957000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1708660000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1691335000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1669055000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>647184000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1625189000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1562541000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1528193000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1492829000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>708867000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>710422000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>730309000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>748701000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>769189000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>790360000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>815785000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>836585000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>858150000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>878787000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>882695000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>903990000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>935036000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>958072000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>971119000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1000991000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1013798000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1027356000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1039719000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1048322000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1059019000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1070439000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1077560000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1083516000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1090085000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1100504000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1113560000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1120156000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1131884000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1149357000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1169785000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1187288000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1207810000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1221143000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1215156000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1226314000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1231391000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1232310000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1217718000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1205535000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1178599000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1155265000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1150470000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1091406000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1029725000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>982013000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>961768000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>863099000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>748926000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>735178000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>636362000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>570783000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>451811000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>388820000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>290103000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>258498000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>212493000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>136722000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90954000.0</v>
       </c>
       <c r="CA45">
         <v>90954000.0</v>
       </c>
       <c r="CB45">
+        <v>90954000.0</v>
+      </c>
+      <c r="CC45">
         <v>79001000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>47164000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>21260000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>1495708000.0</v>
+      </c>
+      <c r="C46">
         <v>1372156000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1276698000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>961325000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>814256000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>705467000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>651428000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>654977000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>659088000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>658166000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>647184000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>638059000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>598010000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>591230000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>561076000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>737969000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>711339000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>704197000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>715229000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>708867000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>710422000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>730309000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>748701000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>769189000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>790360000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>815785000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>836585000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>858150000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>878787000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>882695000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>903990000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>935036000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>958072000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>971119000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1000991000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1013798000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1027356000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1039719000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1048322000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1059019000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1070439000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1077560000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1083516000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1090085000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1100504000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1113560000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1120156000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1131884000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1149357000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1169785000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1187288000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1207810000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1221143000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1215156000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1226314000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1231391000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1232310000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1217718000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1205535000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1178599000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1155265000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1150470000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1091406000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1029725000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>982013000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>961768000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>863099000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>748926000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>735178000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>636362000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>570783000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>451811000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>388820000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>290103000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>258498000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>212493000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>168905000.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46">
+      <c r="CA46"/>
+      <c r="CB46">
         <v>90954000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>79001000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>47164000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>21260000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
+      <c r="CI46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>605502000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>564427000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>560371000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>532680000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>737969000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>680167000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>672156000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>682587000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>708867000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>695967000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>715909000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>734208000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>754263000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>775002000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>799914000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>820315000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>843952000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>864200000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>882695000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>903990000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>935036000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>958072000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>971119000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1000991000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1013798000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1027356000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1039719000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1048322000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1059019000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1070439000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1077560000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1083516000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1090085000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1100504000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1113560000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1120156000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1131884000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1149357000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1169785000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1187288000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1207810000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1221143000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1215156000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1226314000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1240549000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1241468000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1226876000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1205535000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1178599000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1155265000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1150470000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1091406000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1029725000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>982013000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>961768000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>863099000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>748926000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>735178000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>636362000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>570783000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>451811000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>388820000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>290103000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>258498000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>212493000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>168905000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>136722000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>90954000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>79001000.0</v>
       </c>
-      <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>21260000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>12780000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-2154217000.0</v>
+      </c>
+      <c r="C48">
         <v>-2136797000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2125179000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2126269000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2145477000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2128146000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2077927000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2087861000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2078178000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2064982000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2049904000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2043735000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2043744000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2040264000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2034929000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1830568000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1803811000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1783349000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1759391000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1728506000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1707057000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1670724000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1648990000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1624044000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1599308000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1559401000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1521654000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1542765000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1548954000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1574725000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1478272000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1487291000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1480279000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1571302000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1548717000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1601123000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-1502389000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-1482228000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1365007000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-1362430000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-1376529000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-1349582000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-1322766000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-1346864000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-1551631000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-1421904000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-1513921000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-1643311000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-1209579000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-959038000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-724242000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-519272000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-393000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-367922000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-348970000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-307782000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-280250000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-255724000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-222013000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-221334000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-207266000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-200800000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-182717000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-158224000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-138975000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-95702000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-61818000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-56299000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-42537000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-73630000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-45704000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-19601000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-12253000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-5618000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>10715000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>10063000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>22750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24353000.0</v>
       </c>
       <c r="CA48">
         <v>24353000.0</v>
       </c>
       <c r="CB48">
+        <v>24353000.0</v>
+      </c>
+      <c r="CC48">
         <v>21652000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>22486000.0</v>
       </c>
-      <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
+      <c r="CI48"/>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-2043735000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-2043744000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-2040264000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-2034929000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1830568000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1803811000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1783349000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-1759391000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1728506000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1707057000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1670724000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1648990000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1624044000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1599308000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1559401000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1521654000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1542765000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1548954000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1574725000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1478272000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-1487291000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-1480279000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-1571302000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-1548717000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-1601123000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-1502389000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-1482228000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-1365007000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-1362430000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-1376529000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-1349582000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-1322766000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-1346864000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-1551631000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-1421904000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-1513921000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-1643311000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-1209579000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-959038000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-724242000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-519272000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-393000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-367922000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-348970000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-307782000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-280250000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-255724000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-222013000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-221334000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50">
+        <v>42400000.0</v>
+      </c>
+      <c r="C50">
         <v>31835000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>23503000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>22708000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>30757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34600000.0</v>
       </c>
       <c r="G50">
         <v>34600000.0</v>
       </c>
       <c r="H50">
         <v>34600000.0</v>
       </c>
       <c r="I50">
         <v>34600000.0</v>
       </c>
       <c r="J50">
         <v>34600000.0</v>
       </c>
       <c r="K50">
+        <v>34600000.0</v>
+      </c>
+      <c r="L50">
         <v>32200000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>29800000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>59822000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>55299000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>58824000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>45526000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>45000000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
         <v>98829000.0</v>
       </c>
       <c r="AC50">
-        <v>96249000.0</v>
+        <v>98829000.0</v>
       </c>
       <c r="AD50">
         <v>96249000.0</v>
       </c>
       <c r="AE50">
-        <v>87732000.0</v>
+        <v>96249000.0</v>
       </c>
       <c r="AF50">
         <v>87732000.0</v>
       </c>
       <c r="AG50">
-        <v>79215000.0</v>
+        <v>87732000.0</v>
       </c>
       <c r="AH50">
         <v>79215000.0</v>
       </c>
       <c r="AI50">
+        <v>79215000.0</v>
+      </c>
+      <c r="AJ50">
         <v>94327000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>568686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75755000.0</v>
       </c>
       <c r="AL50">
         <v>75755000.0</v>
       </c>
       <c r="AM50">
-        <v>38112000.0</v>
+        <v>75755000.0</v>
       </c>
       <c r="AN50">
         <v>38112000.0</v>
       </c>
       <c r="AO50">
-        <v>32835000.0</v>
+        <v>38112000.0</v>
       </c>
       <c r="AP50">
         <v>32835000.0</v>
       </c>
-      <c r="AQ50"/>
+      <c r="AQ50">
+        <v>32835000.0</v>
+      </c>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>6450000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>538337000.0</v>
+        <v>537824000.0</v>
       </c>
       <c r="C51">
+        <v>546335000.0</v>
+      </c>
+      <c r="D51">
         <v>572295000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>542913000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>536959000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>541929000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>422913000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>421877000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>427220000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>392548000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>368854000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>364306000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>211031000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>222072000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>328420999.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>333472000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>281881000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>269670000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>319877000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>341418000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>404333000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>400466000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>389358000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>383270000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>370374000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>480557000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>516455000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>504720000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>483859000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>463528000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>495347000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>488459000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>520524000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>514020000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>560996000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>568686000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>583292000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>576366000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>585584000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>578689000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>587931000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>639121000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>638479000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>629075000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>633103000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>630090000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>631041000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>632087000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>664258000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>669282000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>732520000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>712782000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>755215000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>751029000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>742113000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>738963000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>738074000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>729257000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>717880000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>706966000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>678949000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>664543000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>625501000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>620787000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>591483000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>465810000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>463733000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>151000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>288670000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>295054000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>285000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>250000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>150000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>50000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>430000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>482000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24202000.0</v>
       </c>
       <c r="CA51">
         <v>24202000.0</v>
       </c>
       <c r="CB51">
+        <v>24202000.0</v>
+      </c>
+      <c r="CC51">
         <v>16370000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1352000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>924000.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
+      <c r="CI51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
-        <v>31835000.0</v>
+        <v>51348000.0</v>
       </c>
       <c r="C52">
+        <v>39833000.0</v>
+      </c>
+      <c r="D52">
         <v>31048000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>22708000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>30757000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>38851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34600000.0</v>
       </c>
       <c r="H52">
         <v>34600000.0</v>
       </c>
       <c r="I52">
         <v>34600000.0</v>
       </c>
       <c r="J52">
+        <v>34600000.0</v>
+      </c>
+      <c r="K52">
         <v>37604000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>32200000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>29800000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2747000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>62322000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>66245999.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>76021000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>35125000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2501000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3236000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2497000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>55299000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>60154000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>45526000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>45000000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>1634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98829000.0</v>
       </c>
       <c r="AB52">
         <v>98829000.0</v>
       </c>
       <c r="AC52">
-        <v>96249000.0</v>
+        <v>98829000.0</v>
       </c>
       <c r="AD52">
         <v>96249000.0</v>
       </c>
       <c r="AE52">
+        <v>96249000.0</v>
+      </c>
+      <c r="AF52">
         <v>58088000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>64556000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>51028000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>79215000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>66656000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>88852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75755000.0</v>
       </c>
       <c r="AL52">
         <v>75755000.0</v>
       </c>
       <c r="AM52">
-        <v>38112000.0</v>
+        <v>75755000.0</v>
       </c>
       <c r="AN52">
         <v>38112000.0</v>
       </c>
       <c r="AO52">
-        <v>32835000.0</v>
+        <v>38112000.0</v>
       </c>
       <c r="AP52">
         <v>32835000.0</v>
       </c>
       <c r="AQ52">
-        <v>19642000.0</v>
+        <v>32835000.0</v>
       </c>
       <c r="AR52">
         <v>19642000.0</v>
       </c>
       <c r="AS52">
-        <v>6450000.0</v>
+        <v>19642000.0</v>
       </c>
       <c r="AT52">
         <v>6450000.0</v>
       </c>
       <c r="AU52">
-        <v>7271000.0</v>
+        <v>6450000.0</v>
       </c>
       <c r="AV52">
         <v>7271000.0</v>
       </c>
       <c r="AW52">
-        <v>4046000.0</v>
+        <v>7271000.0</v>
       </c>
       <c r="AX52">
         <v>4046000.0</v>
       </c>
       <c r="AY52">
+        <v>4046000.0</v>
+      </c>
+      <c r="AZ52">
         <v>56830000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>585670000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>657474000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>655874000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>651909000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>83755000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>5347000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>5369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16711000.0</v>
       </c>
       <c r="BH52">
         <v>16711000.0</v>
       </c>
       <c r="BI52">
+        <v>16711000.0</v>
+      </c>
+      <c r="BJ52">
         <v>12822000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
-[...1 lines deleted...]
-      </c>
+      <c r="BM52"/>
       <c r="BN52">
         <v>2259000.0</v>
       </c>
       <c r="BO52">
         <v>2259000.0</v>
       </c>
       <c r="BP52">
+        <v>2259000.0</v>
+      </c>
+      <c r="BQ52">
         <v>71438000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>21763000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>33575000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>39543000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>23524000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>23491000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>17650000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>263000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>245000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>462000.0</v>
       </c>
       <c r="CA52">
         <v>462000.0</v>
       </c>
       <c r="CB52">
+        <v>462000.0</v>
+      </c>
+      <c r="CC52">
         <v>866000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>784000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>293000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
+      <c r="CI52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>52934000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>52692000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>63893000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>63635000.0</v>
       </c>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
-        <v>38152000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA53">
         <v>38152000.0</v>
       </c>
       <c r="BB53">
+        <v>38152000.0</v>
+      </c>
+      <c r="BC53">
         <v>46777000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>50426000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>700000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>2500000.0</v>
       </c>
-      <c r="BF53">
-[...1 lines deleted...]
-      </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
-      <c r="BH53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53"/>
       <c r="BJ53">
         <v>2064000.0</v>
       </c>
-      <c r="BK53"/>
+      <c r="BK53">
+        <v>2064000.0</v>
+      </c>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
+      <c r="CI53"/>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15454,1138 +15570,1151 @@
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
-      <c r="BD54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54"/>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>2377467000.0</v>
+      </c>
+      <c r="C55">
         <v>2326265000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2162350000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1909149000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1729151000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1710237000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>917561000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>926246000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>917006000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>924309000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>910612000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>832439000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>844555000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>738469000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>746538000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>944151000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>850426000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>814106000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>884115000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>875771000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>913297000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>888093000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>910513000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>923550000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>939145000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>965590000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1019843000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1037063000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1044908000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1045482000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1057821000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1068436000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1126749000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1129265000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1107808000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1109969000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1133930000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1132614000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1148763000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1156760000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1167256000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1232921000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1267309000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1260282000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1258669000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1268420000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1319960000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1327358000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1349992000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1372608000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1389774000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1374704000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1390602000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1403775000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1404109000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1417084000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1424645000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1420405000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1406799000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1416352000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1357318000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1386808000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1369566000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1340248000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1319586000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1257996000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1217933000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>962886000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>844831000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>803038000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>819577000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>743226000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>656679000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>512975000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>457894000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>373624000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>346691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210701000.0</v>
       </c>
       <c r="CA55">
         <v>210701000.0</v>
       </c>
       <c r="CB55">
+        <v>210701000.0</v>
+      </c>
+      <c r="CC55">
         <v>196232000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>168407000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>113545000.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>63897000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>406545000.0</v>
+      </c>
+      <c r="C56">
         <v>496728000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>400988000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>363391000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>292466000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>447571000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>127452000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>144010000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>135977000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>142653000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>143638000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>121002000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>72715000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>81244000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>65991000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>69731000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>71193000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>68873000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>74997000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>71862000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>112007000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>68487000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>73311000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>65184000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>61125000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>63260000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>146514000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>143552000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>133205000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>122501000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>115734000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>102005000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>144061000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>136410000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>48045000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>38210000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>50133000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>38130000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>44797000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>42161000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>42060000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>38491000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>59823000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>49219000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>49822000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>44814000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>80367000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>78366000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>81776000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>81366000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>68152000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>134189000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>131116000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>154549000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>150987000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>71427000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>68578000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>69473000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>85691000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>119311000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>96343000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>118879000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>147414000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>171055000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>182915000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>153728000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>216311000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>104669000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>77241000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>92416000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>109849000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>118831000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>104081000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>119180000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>113763000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>79930000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>97734000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94218000.0</v>
       </c>
       <c r="CA56">
         <v>94218000.0</v>
       </c>
       <c r="CB56">
+        <v>94218000.0</v>
+      </c>
+      <c r="CC56">
         <v>93479000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>100715000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>90206000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
+      <c r="CI56"/>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>253506000.0</v>
+      </c>
+      <c r="C57">
         <v>205486000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>158385000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>129240000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>129054000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>141485000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>116854000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>138343000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>135682000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>175908000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>184656000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>173776000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>162694000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>197076000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>146943000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>139980000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>103682000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>61565000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>80995000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>60618000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>114020000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>114215000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>107177000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>100686000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>57970000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>63060000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>169008000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>170957000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>169293000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>159680000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>162549000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>151882000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>166454000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>160317000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>184635000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>223674000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>176107000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>172450000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>119999000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>116039000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>110933000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>107031000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>103648000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>90234000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>79045000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>79243000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>90204000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>87288000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>179057000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>140040000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>142635000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>730076000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>770140000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>761160000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>762873000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>190272000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>80022000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>91580000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>100166000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>96205000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>67435000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>94456000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>89016000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>52906000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>61767000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>129892000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>96992000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>216504000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>138039000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>114641000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>98354000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>54305000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>63142000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>46933000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>46148000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>53615000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>50161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63226000.0</v>
       </c>
       <c r="CA57">
         <v>63226000.0</v>
       </c>
       <c r="CB57">
+        <v>63226000.0</v>
+      </c>
+      <c r="CC57">
         <v>62818000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>65367000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>36141000.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>16179000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>2034651000.0</v>
+      </c>
+      <c r="C58">
         <v>1970536000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1797525000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1548269000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1384807000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1351354000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>523468000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>543271000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>539952000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>545330000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>527246000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>517073000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>534701000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>423698000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>610958000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>614818000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>501194000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>448675000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>498990000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>463639000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>477587000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>465028000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>463958000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>453064000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>444022000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>558247000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>603701000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>644177000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>659533000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>686537000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>665721000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>687093000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>742758000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>838041000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>910766000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1018495000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>978525000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>970795000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>894061000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>900616000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>950353000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>995790000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1004234000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1036488000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1298247000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1189504000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1334492000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1531812000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1424268000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1255853000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1123172000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>953448000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>920998000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>909231000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>920036000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>895380000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>890876000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>886610000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>855695000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>865891000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>825574000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>851390000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>820827000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>772581000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>755753000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>670848000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>611431000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>360267000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>426572000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>394615000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>439359000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>339798000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>249758000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>107431000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>57352000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>61602000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>60240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98627000.0</v>
       </c>
       <c r="CA58">
         <v>98627000.0</v>
       </c>
       <c r="CB58">
+        <v>98627000.0</v>
+      </c>
+      <c r="CC58">
         <v>87032000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>69428000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>42115000.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58">
         <v>23476000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16614,378 +16743,382 @@
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
-      <c r="BD59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59"/>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>342816000.0</v>
+      </c>
+      <c r="C60">
         <v>355729000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>364825000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>360880000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>344344000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>358883000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>394093000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>382975000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>377054000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>378979000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>383366000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>315366000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>309854000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>314771000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>135580000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>329333000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>349232000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>365431000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>385125000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>412132000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>435710000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>423065000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>446555000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>470486000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>495123000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>407343000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>416142000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>392886000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>385375000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>358945000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>392100000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>381343000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>383991000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>291224000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>197042000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>91474000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>155405000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>161819000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>254702000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>256144000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>216903000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>237131000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>263075000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>223794000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-39578000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>78916000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-14532000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-204454000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-74276000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>116755000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>266602000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>421256000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>469604000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>494544000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>484073000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>521704000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>533769000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>533795000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>551104000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>550461000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>531744000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>535418000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>548739000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>567667000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>563833000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>587148000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>606502000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>602619000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>418259000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>408423000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>380218000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>403428000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>406921000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>405544000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>400542000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>312022000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>286451000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>265646000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>112074000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>109200000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>98979000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>71430000.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>40421000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -17014,89 +17147,92 @@
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
-      <c r="BD61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61"/>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61"/>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17141,50 +17277,51 @@
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17281,54 +17418,54 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
-        <v>177988000.0</v>
+        <v>96086000.0</v>
       </c>
       <c r="C2">
         <v>82774000.0</v>
       </c>
       <c r="D2">
         <v>69472000.0</v>
       </c>
       <c r="E2">
         <v>65020000.0</v>
       </c>
       <c r="F2">
         <v>51963000.0</v>
       </c>
       <c r="G2">
         <v>48681000.0</v>
       </c>
       <c r="H2">
         <v>53635000.0</v>
       </c>
       <c r="I2">
         <v>52089000.0</v>
       </c>
       <c r="J2">
         <v>47809000.0</v>
       </c>
@@ -17357,54 +17494,54 @@
         <v>46998000.0</v>
       </c>
       <c r="S2">
         <v>55458000.0</v>
       </c>
       <c r="T2">
         <v>41638000.0</v>
       </c>
       <c r="U2">
         <v>68487000.0</v>
       </c>
       <c r="V2">
         <v>64174000.0</v>
       </c>
       <c r="W2">
         <v>48607000.0</v>
       </c>
       <c r="X2">
         <v>42076000.0</v>
       </c>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
-        <v>88002000.0</v>
+        <v>87401000.0</v>
       </c>
       <c r="C3">
         <v>88986000.0</v>
       </c>
       <c r="D3">
         <v>88191000.0</v>
       </c>
       <c r="E3">
         <v>93884000.0</v>
       </c>
       <c r="F3">
         <v>96237000.0</v>
       </c>
       <c r="G3">
         <v>96815000.0</v>
       </c>
       <c r="H3">
         <v>95772000.0</v>
       </c>
       <c r="I3">
         <v>90438000.0</v>
       </c>
       <c r="J3">
         <v>77498000.0</v>
       </c>
@@ -17435,84 +17572,84 @@
       <c r="S3">
         <v>26956000.0</v>
       </c>
       <c r="T3">
         <v>21246000.0</v>
       </c>
       <c r="U3">
         <v>6973000.0</v>
       </c>
       <c r="V3">
         <v>3044000.0</v>
       </c>
       <c r="W3">
         <v>1959000.0</v>
       </c>
       <c r="X3">
         <v>31598000.0</v>
       </c>
       <c r="Y3">
         <v>30904000.0</v>
       </c>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5">
-        <v>38147000.0</v>
+        <v>-2773000.0</v>
       </c>
       <c r="C5">
         <v>-393000.0</v>
       </c>
       <c r="D5">
         <v>198000.0</v>
       </c>
       <c r="E5">
         <v>-56303000.0</v>
       </c>
       <c r="F5">
         <v>-65261000.0</v>
       </c>
       <c r="G5">
         <v>-58747000.0</v>
       </c>
       <c r="H5">
         <v>-62922000.0</v>
       </c>
       <c r="I5">
         <v>-67993000.0</v>
       </c>
       <c r="J5">
         <v>-51746000.0</v>
       </c>
@@ -17545,54 +17682,54 @@
       </c>
       <c r="T5">
         <v>-27555000.0</v>
       </c>
       <c r="U5">
         <v>15663000.0</v>
       </c>
       <c r="V5">
         <v>21984000.0</v>
       </c>
       <c r="W5">
         <v>-2562000.0</v>
       </c>
       <c r="X5">
         <v>-265163000.0</v>
       </c>
       <c r="Y5">
         <v>-45369000.0</v>
       </c>
       <c r="Z5">
         <v>6404000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
-        <v>126149000.0</v>
+        <v>84628000.0</v>
       </c>
       <c r="C6">
         <v>88593000.0</v>
       </c>
       <c r="D6">
         <v>88389000.0</v>
       </c>
       <c r="E6">
         <v>37581000.0</v>
       </c>
       <c r="F6">
         <v>30976000.0</v>
       </c>
       <c r="G6">
         <v>38068000.0</v>
       </c>
       <c r="H6">
         <v>32850000.0</v>
       </c>
       <c r="I6">
         <v>22445000.0</v>
       </c>
       <c r="J6">
         <v>25752000.0</v>
       </c>
@@ -17625,116 +17762,116 @@
       </c>
       <c r="T6">
         <v>-6309000.0</v>
       </c>
       <c r="U6">
         <v>22636000.0</v>
       </c>
       <c r="V6">
         <v>25028000.0</v>
       </c>
       <c r="W6">
         <v>-603000.0</v>
       </c>
       <c r="X6">
         <v>-233565000.0</v>
       </c>
       <c r="Y6">
         <v>-14465000.0</v>
       </c>
       <c r="Z6">
         <v>6404000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>266864000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
-        <v>94998000.0</v>
+        <v>176900000.0</v>
       </c>
       <c r="C9">
         <v>167575000.0</v>
       </c>
       <c r="D9">
         <v>154336000.0</v>
       </c>
       <c r="E9">
         <v>83484000.0</v>
       </c>
       <c r="F9">
         <v>72334000.0</v>
       </c>
       <c r="G9">
         <v>79806000.0</v>
       </c>
       <c r="H9">
         <v>78083000.0</v>
       </c>
       <c r="I9">
         <v>78024000.0</v>
       </c>
       <c r="J9">
         <v>64851000.0</v>
       </c>
@@ -17767,51 +17904,51 @@
       </c>
       <c r="T9">
         <v>56760000.0</v>
       </c>
       <c r="U9">
         <v>68184000.0</v>
       </c>
       <c r="V9">
         <v>62973000.0</v>
       </c>
       <c r="W9">
         <v>35761000.0</v>
       </c>
       <c r="X9">
         <v>18124000.0</v>
       </c>
       <c r="Y9">
         <v>24639000.0</v>
       </c>
       <c r="Z9">
         <v>6404000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
         <v>-2773000.0</v>
       </c>
       <c r="C10">
         <v>-61029000.0</v>
       </c>
       <c r="D10">
         <v>-23595000.0</v>
       </c>
       <c r="E10">
         <v>-256842000.0</v>
       </c>
       <c r="F10">
         <v>-112924000.0</v>
       </c>
       <c r="G10">
         <v>-108977000.0</v>
       </c>
       <c r="H10">
         <v>15869000.0</v>
       </c>
       <c r="I10">
         <v>-6391000.0</v>
       </c>
@@ -17847,51 +17984,51 @@
       </c>
       <c r="T10">
         <v>-25061000.0</v>
       </c>
       <c r="U10">
         <v>9552000.0</v>
       </c>
       <c r="V10">
         <v>21221000.0</v>
       </c>
       <c r="W10">
         <v>-3944000.0</v>
       </c>
       <c r="X10">
         <v>-266264000.0</v>
       </c>
       <c r="Y10">
         <v>-149893000.0</v>
       </c>
       <c r="Z10">
         <v>-575584000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11">
         <v>5878000.0</v>
       </c>
       <c r="C11">
         <v>2135000.0</v>
       </c>
       <c r="D11">
         <v>1123000.0</v>
       </c>
       <c r="E11">
         <v>73000.0</v>
       </c>
       <c r="F11">
         <v>-299000.0</v>
       </c>
       <c r="G11">
         <v>662000.0</v>
       </c>
       <c r="H11">
         <v>545000.0</v>
       </c>
       <c r="I11">
         <v>125000.0</v>
       </c>
@@ -17927,51 +18064,51 @@
       </c>
       <c r="T11">
         <v>2864000.0</v>
       </c>
       <c r="U11">
         <v>-14071000.0</v>
       </c>
       <c r="V11">
         <v>2502000.0</v>
       </c>
       <c r="W11">
         <v>-4314000.0</v>
       </c>
       <c r="X11">
         <v>133000.0</v>
       </c>
       <c r="Y11">
         <v>66000.0</v>
       </c>
       <c r="Z11">
         <v>-73000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12">
         <v>40920000.0</v>
       </c>
       <c r="C12">
         <v>13562000.0</v>
       </c>
       <c r="D12">
         <v>14609000.0</v>
       </c>
       <c r="E12">
         <v>30168000.0</v>
       </c>
       <c r="F12">
         <v>43536000.0</v>
       </c>
       <c r="G12">
         <v>48429000.0</v>
       </c>
       <c r="H12">
         <v>62464000.0</v>
       </c>
       <c r="I12">
         <v>43612000.0</v>
       </c>
@@ -18007,121 +18144,121 @@
       </c>
       <c r="T12">
         <v>9023000.0</v>
       </c>
       <c r="U12">
         <v>587000.0</v>
       </c>
       <c r="V12">
         <v>269000.0</v>
       </c>
       <c r="W12">
         <v>1382000.0</v>
       </c>
       <c r="X12">
         <v>1644000.0</v>
       </c>
       <c r="Y12">
         <v>46523000.0</v>
       </c>
       <c r="Z12">
         <v>381170000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>82609000.0</v>
       </c>
       <c r="I13">
         <v>37508000.0</v>
       </c>
       <c r="J13">
         <v>10919000.0</v>
       </c>
       <c r="K13">
         <v>75083000.0</v>
       </c>
       <c r="L13">
         <v>139343000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
         <v>-8651000.0</v>
       </c>
       <c r="C15">
         <v>-63164000.0</v>
       </c>
       <c r="D15">
         <v>-24718000.0</v>
       </c>
       <c r="E15">
         <v>-256915000.0</v>
       </c>
       <c r="F15">
         <v>-112625000.0</v>
       </c>
       <c r="G15">
         <v>-109639000.0</v>
       </c>
       <c r="H15">
         <v>15324000.0</v>
       </c>
       <c r="I15">
         <v>-6516000.0</v>
       </c>
@@ -18157,51 +18294,51 @@
       </c>
       <c r="T15">
         <v>-27925000.0</v>
       </c>
       <c r="U15">
         <v>23623000.0</v>
       </c>
       <c r="V15">
         <v>18719000.0</v>
       </c>
       <c r="W15">
         <v>370000.0</v>
       </c>
       <c r="X15">
         <v>-266397000.0</v>
       </c>
       <c r="Y15">
         <v>-149959000.0</v>
       </c>
       <c r="Z15">
         <v>-575511000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-258252000.0</v>
       </c>
       <c r="F16">
         <v>-112625000.0</v>
       </c>
       <c r="G16">
         <v>-109639000.0</v>
       </c>
       <c r="H16">
         <v>15324000.0</v>
       </c>
       <c r="I16">
         <v>-6516000.0</v>
       </c>
       <c r="J16">
         <v>-89074000.0</v>
       </c>
       <c r="K16">
         <v>-132646000.0</v>
       </c>
@@ -18217,51 +18354,51 @@
       <c r="O16">
         <v>-112198000.0</v>
       </c>
       <c r="P16">
         <v>-54924000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16">
         <v>23623000.0</v>
       </c>
       <c r="V16">
         <v>18719000.0</v>
       </c>
       <c r="W16">
         <v>370000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17">
         <v>-8651000.0</v>
       </c>
       <c r="C17">
         <v>-63164000.0</v>
       </c>
       <c r="D17">
         <v>-14975000.0</v>
       </c>
       <c r="E17">
         <v>-256915000.0</v>
       </c>
       <c r="F17">
         <v>-112625000.0</v>
       </c>
       <c r="G17">
         <v>-109639000.0</v>
       </c>
       <c r="H17">
         <v>15324000.0</v>
       </c>
       <c r="I17">
         <v>-6516000.0</v>
       </c>
@@ -18277,101 +18414,101 @@
       <c r="M17">
         <v>-462866000.0</v>
       </c>
       <c r="N17">
         <v>-591116000.0</v>
       </c>
       <c r="O17">
         <v>-111372000.0</v>
       </c>
       <c r="P17">
         <v>-54924000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B18">
         <v>-40920000.0</v>
       </c>
       <c r="C18">
         <v>-13562000.0</v>
       </c>
       <c r="D18">
         <v>-16915000.0</v>
       </c>
       <c r="E18">
         <v>-30168000.0</v>
       </c>
       <c r="F18">
         <v>-43536000.0</v>
       </c>
       <c r="G18">
         <v>-48429000.0</v>
       </c>
       <c r="H18">
         <v>-62464000.0</v>
       </c>
       <c r="I18">
         <v>-43612000.0</v>
       </c>
       <c r="J18">
         <v>-34771000.0</v>
       </c>
       <c r="K18">
         <v>-35952000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-5645000.0</v>
       </c>
       <c r="F19">
         <v>-3885000.0</v>
       </c>
       <c r="G19">
         <v>-1385000.0</v>
       </c>
       <c r="H19">
         <v>142379000.0</v>
       </c>
       <c r="I19">
         <v>40988000.0</v>
       </c>
       <c r="J19">
         <v>-20098000.0</v>
       </c>
       <c r="K19">
         <v>-75513000.0</v>
       </c>
@@ -18381,101 +18518,101 @@
       <c r="M19">
         <v>-322857000.0</v>
       </c>
       <c r="N19">
         <v>-434754000.0</v>
       </c>
       <c r="O19">
         <v>6974000.0</v>
       </c>
       <c r="P19">
         <v>23026000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>166526000.0</v>
       </c>
       <c r="F20">
         <v>242000.0</v>
       </c>
       <c r="G20">
         <v>416000.0</v>
       </c>
       <c r="H20">
         <v>1124000.0</v>
       </c>
       <c r="I20">
         <v>-6779000.0</v>
       </c>
       <c r="J20">
         <v>17040000.0</v>
       </c>
       <c r="K20">
         <v>350000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20">
         <v>84000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20">
         <v>-7218000.0</v>
       </c>
       <c r="P20">
         <v>3578000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
         <v>14658000.0</v>
       </c>
       <c r="C21">
         <v>-949000.0</v>
       </c>
       <c r="D21">
         <v>-165000.0</v>
       </c>
       <c r="E21">
         <v>-221029000.0</v>
       </c>
       <c r="F21">
         <v>-65503000.0</v>
       </c>
       <c r="G21">
         <v>-59163000.0</v>
       </c>
       <c r="H21">
         <v>-64046000.0</v>
       </c>
       <c r="I21">
         <v>-47379000.0</v>
       </c>
@@ -18511,84 +18648,84 @@
       </c>
       <c r="T21">
         <v>-24632000.0</v>
       </c>
       <c r="U21">
         <v>15663000.0</v>
       </c>
       <c r="V21">
         <v>21984000.0</v>
       </c>
       <c r="W21">
         <v>-3541000.0</v>
       </c>
       <c r="X21">
         <v>-265163000.0</v>
       </c>
       <c r="Y21">
         <v>-103471000.0</v>
       </c>
       <c r="Z21">
         <v>6404000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
-        <v>258327999.0</v>
+        <v>258328000.0</v>
       </c>
       <c r="C23">
         <v>251298000.0</v>
       </c>
       <c r="D23">
         <v>223973000.0</v>
       </c>
       <c r="E23">
         <v>369533000.0</v>
       </c>
       <c r="F23">
         <v>189800000.0</v>
       </c>
       <c r="G23">
         <v>187650000.0</v>
       </c>
       <c r="H23">
         <v>195764000.0</v>
       </c>
       <c r="I23">
         <v>197970000.0</v>
       </c>
       <c r="J23">
         <v>164406000.0</v>
       </c>
@@ -18619,129 +18756,129 @@
       <c r="S23">
         <v>143765000.0</v>
       </c>
       <c r="T23">
         <v>123030000.0</v>
       </c>
       <c r="U23">
         <v>121008000.0</v>
       </c>
       <c r="V23">
         <v>105163000.0</v>
       </c>
       <c r="W23">
         <v>163589000.0</v>
       </c>
       <c r="X23">
         <v>325363000.0</v>
       </c>
       <c r="Y23">
         <v>70008000.0</v>
       </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>87401000.0</v>
       </c>
       <c r="C25">
         <v>88986000.0</v>
       </c>
       <c r="D25">
         <v>87421000.0</v>
       </c>
       <c r="E25">
         <v>93884000.0</v>
       </c>
       <c r="F25">
         <v>96237000.0</v>
       </c>
       <c r="G25">
         <v>96815000.0</v>
       </c>
       <c r="H25">
         <v>95772000.0</v>
       </c>
       <c r="I25">
         <v>90438000.0</v>
       </c>
       <c r="J25">
         <v>77498000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>1400000.0</v>
       </c>
       <c r="E26">
         <v>500000.0</v>
       </c>
       <c r="F26">
         <v>1000000.0</v>
       </c>
       <c r="G26">
         <v>1900000.0</v>
       </c>
       <c r="H26">
         <v>3200000.0</v>
       </c>
       <c r="I26">
         <v>1500000.0</v>
       </c>
       <c r="J26">
         <v>3800000.0</v>
       </c>
       <c r="K26">
@@ -18767,51 +18904,51 @@
       </c>
       <c r="R26">
         <v>4300000.0</v>
       </c>
       <c r="S26">
         <v>3200000.0</v>
       </c>
       <c r="T26">
         <v>2900000.0</v>
       </c>
       <c r="U26">
         <v>2000000.0</v>
       </c>
       <c r="V26">
         <v>2400000.0</v>
       </c>
       <c r="W26">
         <v>2000000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>35548000.0</v>
       </c>
       <c r="D27">
         <v>2800000.0</v>
       </c>
       <c r="E27">
         <v>2000000.0</v>
       </c>
       <c r="F27">
         <v>2300000.0</v>
       </c>
       <c r="G27">
         <v>2500000.0</v>
       </c>
       <c r="H27">
         <v>3400000.0</v>
       </c>
       <c r="I27">
         <v>3600000.0</v>
       </c>
       <c r="J27">
         <v>2500000.0</v>
@@ -18823,51 +18960,51 @@
         <v>3400000.0</v>
       </c>
       <c r="M27">
         <v>2600000.0</v>
       </c>
       <c r="N27">
         <v>2900000.0</v>
       </c>
       <c r="O27">
         <v>12291000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>74841000.0</v>
       </c>
       <c r="C28">
         <v>78982000.0</v>
       </c>
       <c r="D28">
         <v>60247000.0</v>
       </c>
       <c r="E28">
         <v>42103000.0</v>
       </c>
       <c r="F28">
         <v>41358000.0</v>
       </c>
       <c r="G28">
         <v>39238000.0</v>
       </c>
       <c r="H28">
         <v>41833000.0</v>
       </c>
       <c r="I28">
         <v>51979000.0</v>
       </c>
@@ -18897,51 +19034,51 @@
       </c>
       <c r="R28">
         <v>49210000.0</v>
       </c>
       <c r="S28">
         <v>61351000.0</v>
       </c>
       <c r="T28">
         <v>49146000.0</v>
       </c>
       <c r="U28">
         <v>43899000.0</v>
       </c>
       <c r="V28">
         <v>37945000.0</v>
       </c>
       <c r="W28">
         <v>32151000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>5878000.0</v>
       </c>
       <c r="C29">
         <v>2135000.0</v>
       </c>
       <c r="D29">
         <v>207000.0</v>
       </c>
       <c r="E29">
         <v>73000.0</v>
       </c>
       <c r="F29">
         <v>-299000.0</v>
       </c>
       <c r="G29">
         <v>662000.0</v>
       </c>
       <c r="H29">
         <v>545000.0</v>
       </c>
       <c r="I29">
         <v>125000.0</v>
       </c>
@@ -18949,54 +19086,54 @@
         <v>190000.0</v>
       </c>
       <c r="K29">
         <v>-6543000.0</v>
       </c>
       <c r="L29">
         <v>1392000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
-        <v>80340000.0</v>
+        <v>162242000.0</v>
       </c>
       <c r="C30">
         <v>168524000.0</v>
       </c>
       <c r="D30">
         <v>154501000.0</v>
       </c>
       <c r="E30">
         <v>304513000.0</v>
       </c>
       <c r="F30">
         <v>137837000.0</v>
       </c>
       <c r="G30">
         <v>138969000.0</v>
       </c>
       <c r="H30">
         <v>142129000.0</v>
       </c>
       <c r="I30">
         <v>145881000.0</v>
       </c>
       <c r="J30">
         <v>116597000.0</v>
       </c>
@@ -19027,51 +19164,51 @@
       <c r="S30">
         <v>88307000.0</v>
       </c>
       <c r="T30">
         <v>81392000.0</v>
       </c>
       <c r="U30">
         <v>52521000.0</v>
       </c>
       <c r="V30">
         <v>40989000.0</v>
       </c>
       <c r="W30">
         <v>114982000.0</v>
       </c>
       <c r="X30">
         <v>283287000.0</v>
       </c>
       <c r="Y30">
         <v>70008000.0</v>
       </c>
       <c r="Z30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B31">
         <v>-17431000.0</v>
       </c>
       <c r="C31">
         <v>-60080000.0</v>
       </c>
       <c r="D31">
         <v>-23430000.0</v>
       </c>
       <c r="E31">
         <v>-35813000.0</v>
       </c>
       <c r="F31">
         <v>-47421000.0</v>
       </c>
       <c r="G31">
         <v>-49814000.0</v>
       </c>
       <c r="H31">
         <v>79915000.0</v>
       </c>
       <c r="I31">
         <v>40988000.0</v>
       </c>
@@ -19107,51 +19244,51 @@
       </c>
       <c r="T31">
         <v>-429000.0</v>
       </c>
       <c r="U31">
         <v>-6111000.0</v>
       </c>
       <c r="V31">
         <v>-763000.0</v>
       </c>
       <c r="W31">
         <v>-403000.0</v>
       </c>
       <c r="X31">
         <v>-1101000.0</v>
       </c>
       <c r="Y31">
         <v>-46422000.0</v>
       </c>
       <c r="Z31">
         <v>-581988000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B32">
         <v>272986000.0</v>
       </c>
       <c r="C32">
         <v>250349000.0</v>
       </c>
       <c r="D32">
         <v>223808000.0</v>
       </c>
       <c r="E32">
         <v>148504000.0</v>
       </c>
       <c r="F32">
         <v>124297000.0</v>
       </c>
       <c r="G32">
         <v>128487000.0</v>
       </c>
       <c r="H32">
         <v>131718000.0</v>
       </c>
       <c r="I32">
         <v>130113000.0</v>
       </c>
@@ -19206,866 +19343,873 @@
       <c r="Z32">
         <v>6404000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
-        <v>47847000.0</v>
+        <v>44297000.0</v>
       </c>
       <c r="C2">
+        <v>27426000.0</v>
+      </c>
+      <c r="D2">
         <v>47321000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22360000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20672000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21977000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>20180000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18917000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18105000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17330000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17908000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16129000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14531000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23321000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13808000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13360000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13406000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13818000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12763000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11976000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13111000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12612000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11587000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11371000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13962000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13698000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12973000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13002000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>13337000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13855000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13696000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11201000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12705000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>12220000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11814000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11070000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10439000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10784000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10823000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9769000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10179000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10675000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11010000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10565000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>25726000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11704000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>18769000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>10010000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>16039000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10792000.0</v>
       </c>
       <c r="BA2">
         <v>10792000.0</v>
       </c>
       <c r="BB2">
+        <v>10792000.0</v>
+      </c>
+      <c r="BC2">
         <v>9768000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10258000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9547000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8332000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17994000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11203000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>11289000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9935000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>23251000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>11324000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>10511000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>10130000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10757000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>11397000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>11441000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>13403000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>14470000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>15394000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13074000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>12520000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>9812000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>10697000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>11295000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9834000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11233000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>17597000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>19829000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15062000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>16656000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>21522000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>25996000.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>48607000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>18397000.0</v>
+      </c>
+      <c r="C3">
         <v>20421000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21693000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23010000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22277000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22530000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>22249000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>22110000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>22097000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21885000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21865000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21890000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21933000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>21733000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>24238000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>24130000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>23783000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24206000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>24072000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>23843000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>24116000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24378000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>24717000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>23903000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>23817000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>24093000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>24026000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>23852000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>23801000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>23853000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>24738000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>22616000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>19231000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19514000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>19415000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>19275000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>19294000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>19565000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>19446000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>19224000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>19155000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>19513000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>19417000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19271000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>19046000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>19754000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>21047000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>22014000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>23332000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>24478000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>23715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22067000.0</v>
       </c>
       <c r="BA3">
         <v>22067000.0</v>
       </c>
       <c r="BB3">
+        <v>22067000.0</v>
+      </c>
+      <c r="BC3">
         <v>20524000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>19479000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>16705000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>15591000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>15476000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>13042000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>14593000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>10611000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>8254000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>7301000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5973000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5890000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5497000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5473000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>5468000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5424000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>7307000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7448000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>6779000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5422000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>12689000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3375000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2647000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2535000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2549000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1726000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1308000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1390000.0</v>
       </c>
-      <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -20184,606 +20328,613 @@
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
-      <c r="CG4"/>
-      <c r="CH4">
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4"/>
+      <c r="CI4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5">
-        <v>4927000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="C5">
+        <v>-9591000.0</v>
+      </c>
+      <c r="D5">
         <v>13219000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
+        <v>24809000.0</v>
+      </c>
+      <c r="F5">
         <v>-1463000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4229000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9665000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
+        <v>-5857000.0</v>
+      </c>
+      <c r="J5">
         <v>-4407000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5555000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2052000.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
-        <v>7191000.0</v>
+        <v>5105000.0</v>
       </c>
       <c r="N5">
-        <v>-9320000.0</v>
+        <v>-1404000.0</v>
       </c>
       <c r="O5">
+        <v>555000.0</v>
+      </c>
+      <c r="P5">
         <v>-20640000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10831000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
-        <v>-15521000.0</v>
+        <v>-10849000.0</v>
       </c>
       <c r="S5">
+        <v>-14796000.0</v>
+      </c>
+      <c r="T5">
         <v>-14472000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
+        <v>-10317000.0</v>
+      </c>
+      <c r="V5">
         <v>-19260000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14648000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14635000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-15379000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-14085000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-15930000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-12005000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-16656000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-18331000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-18407000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-17962000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-18530000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-12958000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-13255000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-10822000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-12439000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-15131000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-16153000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-14763000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-16411000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-15698000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-15913000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-16089000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-17417000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-17185000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-41922000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-18093000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-25035000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-20575000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-26832000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-22574000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-19601000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-20125000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-28539000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-18480000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-15034000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-15707000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-41694000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-18350000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-17570000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-12751000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-15554000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-24993000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-19395000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-35260000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-31362000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3260000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-10813000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-17513000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-19172000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-17437000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-12078000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-11552000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-7820000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-342000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-15884000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-586000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1139000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>8829000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1770000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3925000.0</v>
       </c>
-      <c r="CD5">
-[...1 lines deleted...]
-      </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
-      <c r="CG5"/>
-      <c r="CH5">
+      <c r="CG5">
+        <v>0.0</v>
+      </c>
+      <c r="CH5"/>
+      <c r="CI5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
-        <v>25348000.0</v>
+        <v>22388000.0</v>
       </c>
       <c r="C6">
+        <v>10830000.0</v>
+      </c>
+      <c r="D6">
         <v>34912000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>47819000.0</v>
+      </c>
+      <c r="F6">
         <v>20814000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>18301000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>31914000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>16253000.0</v>
+      </c>
+      <c r="J6">
         <v>17690000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16330000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>23917000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
-        <v>29124000.0</v>
+        <v>26995000.0</v>
       </c>
       <c r="N6">
-        <v>12413000.0</v>
+        <v>20529000.0</v>
       </c>
       <c r="O6">
+        <v>22288000.0</v>
+      </c>
+      <c r="P6">
         <v>3598000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13299000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
-        <v>8685000.0</v>
+        <v>12934000.0</v>
       </c>
       <c r="S6">
+        <v>9410000.0</v>
+      </c>
+      <c r="T6">
         <v>9600000.0</v>
       </c>
-      <c r="T6">
-[...1 lines deleted...]
-      </c>
       <c r="U6">
+        <v>13526000.0</v>
+      </c>
+      <c r="V6">
         <v>4856000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9730000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10082000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8524000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9732000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>8163000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>12021000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7196000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>5470000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5446000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6776000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4086000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6273000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6259000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>8593000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6836000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4163000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3412000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4683000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2813000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3457000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3600000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3328000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1854000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1861000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-22168000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2954000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-3021000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2757000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2354000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1141000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2466000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1942000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-8015000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>999000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1671000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-116000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-26218000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-5308000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-2977000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2140000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-7300000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-17692000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-13422000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-29370000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-25865000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2213000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-5345000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-12089000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-11865000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-9989000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-5299000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-6130000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4869000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>3033000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-13237000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1949000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3688000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>10555000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>3078000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>5315000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-53948000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>25607000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>25557000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>24768000.0</v>
       </c>
-      <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -20902,90 +21053,91 @@
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
-      <c r="CG7"/>
-      <c r="CH7">
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7"/>
+      <c r="CI7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -21104,1134 +21256,1149 @@
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
-      <c r="CG8"/>
-      <c r="CH8">
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8"/>
+      <c r="CI8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
-        <v>24114000.0</v>
+        <v>25767000.0</v>
       </c>
       <c r="C9">
+        <v>44535000.0</v>
+      </c>
+      <c r="D9">
         <v>26524000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>44788000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>39360000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>39200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>50607000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>40205000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>37563000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>34304000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>40353000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>37164000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>42515000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>26775000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>14305000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>22992000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>19412000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21069000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>18796000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17516000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14953000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20061000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>20145000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>18777000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>20823000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>17873000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>24916000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>18218000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>17076000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>18609000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>21837000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>20030000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>17548000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>16722000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>18238000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>16309000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13582000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>13956000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>14760000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>14263000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>12067000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>12588000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>13003000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>12013000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>10457000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-3633000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>11737000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5225000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>10526000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4955000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>10220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9043000.0</v>
       </c>
       <c r="BA9">
         <v>9043000.0</v>
       </c>
       <c r="BB9">
+        <v>9043000.0</v>
+      </c>
+      <c r="BC9">
         <v>9294000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>10279000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>10434000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>8406000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-607000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>6984000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>7710000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>8319000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-6726000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>6899000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>7111000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>5441000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5122000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>6124000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>4275000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1760000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3927000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>7131000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>9925000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>9614000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>13907000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>14991000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>14542000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>13320000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>18002000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>21098000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>14542000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>15280000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>51215000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>25607000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>25557000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>24768000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>35761000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
+        <v>-15823000.0</v>
+      </c>
+      <c r="C10">
         <v>-9591000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2190000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17381000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-12753000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-50006000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11666000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9501000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-13188000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-14140000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6054000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>35000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3436000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5313000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-204514000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-26636000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-20379000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-24574000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-30999000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-21095000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-36256000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-21241000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-24888000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-24646000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-38202000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-37326000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>21151000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6246000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>25798000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-96444000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9070000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6988000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>87971000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-22604000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>52473000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-98628000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-20125000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-117202000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-8880000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13649000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-26756000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-25873000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>24213000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>204873000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-129499000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>91641000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>129479000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-432758000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-250348000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-233999000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-204851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126153000.0</v>
       </c>
       <c r="BA10">
         <v>-126153000.0</v>
       </c>
       <c r="BB10">
+        <v>-126153000.0</v>
+      </c>
+      <c r="BC10">
         <v>-18900000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-41132000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-27385000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-24368000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-33985000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-703000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-13987000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-6358000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-17794000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-24485000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-19214000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-35578000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-33830000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-5427000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-13954000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-21728000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-29680000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-24064000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-7319000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-6469000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-13588000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1581000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-13855000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>801000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-399000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5758000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2097000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3735000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>9466000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6001000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>5754000.0</v>
       </c>
-      <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11">
+        <v>1597000.0</v>
+      </c>
+      <c r="C11">
         <v>2027000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1100000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1827000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4578000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>213000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1732000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>182000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>938000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>115000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>26000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>44000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>22000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-153000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>121000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>83000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-616000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-114000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>354000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>77000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>493000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>58000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>90000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>21000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>421000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>40000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>57000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>27000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>51000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>24000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>41000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-19000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>67000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>106000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>36000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>19000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-6303000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-450000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>191000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>943000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>115000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>106000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>228000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-374000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>89000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>972000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>193000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>798000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="BA11">
         <v>119000.0</v>
       </c>
       <c r="BB11">
+        <v>119000.0</v>
+      </c>
+      <c r="BC11">
         <v>52000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>56000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>148000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>157000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-276000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-22000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>81000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>108000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>289000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>8000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>35000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>64000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>54000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>92000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-192000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>30000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-1754000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>2039000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>29000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>166000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2746000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>929000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-1168000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>357000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>331000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3057000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-8730000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-18751000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-10575000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-5288000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-2492000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-364000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12">
+        <v>19814000.0</v>
+      </c>
+      <c r="C12">
         <v>14518000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11029000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7428000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7945000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3261000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2872000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3644000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3785000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3562000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3945000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5070000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2032000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5868000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7583000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7187000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9530000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9778000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11406000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10778000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11574000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11513000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11398000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11508000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>14010000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>22315000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14471000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12808000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>12870000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12596000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13358000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>10305000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7353000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8139000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8954000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8850000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8828000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8932000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8866000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9049000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9105000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9074000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9019000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>9244000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8517000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>9381000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9067000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13864000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>10921000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>27959000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>16901000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15216000.0</v>
       </c>
       <c r="BA12">
         <v>15216000.0</v>
       </c>
       <c r="BB12">
+        <v>15216000.0</v>
+      </c>
+      <c r="BC12">
         <v>8090000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6565000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3781000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3050000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1211000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1235000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1157000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1221000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1227000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1202000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1182000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1410000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1586000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1763000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3141000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>240000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4025000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1285000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>472000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4536000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>7986000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>341000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331000.0</v>
       </c>
       <c r="BZ12">
         <v>331000.0</v>
       </c>
       <c r="CA12">
+        <v>331000.0</v>
+      </c>
+      <c r="CB12">
         <v>148000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>54000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>20000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>25000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>50000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>194000.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>1382000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>23784000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>19522000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>35685000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>22308000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>44138000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22244,86 +22411,85 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -22442,737 +22608,744 @@
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
-      <c r="CG14"/>
-      <c r="CH14">
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14"/>
+      <c r="CI14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
+        <v>-17420000.0</v>
+      </c>
+      <c r="C15">
         <v>-11618000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1583000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>19208000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-17331000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-50219000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9934000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9683000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-13196000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-15078000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-6169000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-3480000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-5335000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-204361000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-26757000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-20462000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-23958000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-30885000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-21449000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-36333000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-21734000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-24946000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-24736000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-38223000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-37747000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>21111000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6189000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>25771000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-96453000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9019000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-7012000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>87930000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-22585000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>52406000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-98734000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-20161000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-117221000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-2577000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>14099000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-26947000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-26816000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>24098000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>204767000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-129727000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>92015000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>129390000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-433730000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-250541000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-234797000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-204969000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126272000.0</v>
       </c>
       <c r="BA15">
         <v>-126272000.0</v>
       </c>
       <c r="BB15">
+        <v>-126272000.0</v>
+      </c>
+      <c r="BC15">
         <v>-18952000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-41188000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-27533000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-24525000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-33709000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-681000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-14068000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-6466000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-18083000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-24493000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-19249000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-35642000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-33884000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-5519000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-13762000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-21758000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-27926000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-26103000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-7348000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-6635000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-16334000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>652000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-12687000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>444000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-730000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2701000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>10826000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>22486000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>10575000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>5288000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2492000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>364000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>370000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-2635000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-6095000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-6672000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-204361000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-26757000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-20462000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-23958000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-30885000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-21449000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-36333000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-21734000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-24946000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-24736000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-38223000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-37747000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>21111000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6189000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>25771000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-96453000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9019000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-7012000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>87930000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-22585000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>52406000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-98734000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-20161000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-117221000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-2577000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>14099000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-26947000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-26816000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>24098000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>204767000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-129727000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>92015000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>129390000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-433730000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-250541000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-234797000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-204969000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-126272000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-25078000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-18952000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-41188000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-27533000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-24525000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-681000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-14068000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>24670000.0</v>
       </c>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>-652000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>652000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-444000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>444000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>20922000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2701000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>-22486000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>22486000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>7991000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7872000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2856000.0</v>
       </c>
-      <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>370000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17">
+        <v>-17420000.0</v>
+      </c>
+      <c r="C17">
         <v>-11618000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1090000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>19208000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-17331000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-50219000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>9934000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-9683000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-13196000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-15078000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-6169000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>9000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-3480000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-5335000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-204361000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-26757000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-20462000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-23958000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-30885000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-21449000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-36333000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-21734000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-24946000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-24736000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-38223000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-37747000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>21111000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6189000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>25771000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-96453000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>9019000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-7012000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>87930000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-22585000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>52406000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-98734000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-20161000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-117218000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-2580000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>14099000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-26947000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-26816000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>24098000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>204767000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-129727000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>92015000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>129390000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-433730000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-250541000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-234797000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-204969000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-126272000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-25078000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-18238000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-41076000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-27533000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-24525000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-681000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-14068000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -23198,144 +23371,149 @@
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
-      <c r="CG17"/>
-      <c r="CH17">
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17"/>
+      <c r="CI17">
         <v>0.0</v>
       </c>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>-19814000.0</v>
+      </c>
+      <c r="C18">
         <v>-14518000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-11029000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7428000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7945000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3261000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2872000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3644000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3785000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3562000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3945000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5070000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2032000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5868000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7583000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7187000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9530000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9778000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-11406000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10778000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-11574000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11513000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11398000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11508000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-14010000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-22315000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-14471000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-12808000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-12870000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23348,377 +23526,377 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>2485000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-8595000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>9875000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-10290000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8093000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2863000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>725000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4879000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>5691000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-5422000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>5336000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1145000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2241000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-10107000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>42192000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>33156000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>22902000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>44129000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-78037000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>27032000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-8936000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>100929000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>7677000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>63266000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-86118000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-4923000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-100398000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>5883000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>30060000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-11058000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-9960000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>40302000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>222290000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-112314000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>156146000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>147572000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-407723000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-218852000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-179209000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-165376000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-91336000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>1167000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>10035000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-16473000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>19800000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-6388000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>21920000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>3988000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>166001000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>525000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>242000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>416000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>1244000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>-120000.0</v>
       </c>
-      <c r="AC20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-6779000.0</v>
       </c>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>17040000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>350000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>84000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>-14436000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
         <v>7139000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>79000.0</v>
       </c>
-      <c r="BF20">
-[...1 lines deleted...]
-      </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>3038000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>161000.0</v>
       </c>
-      <c r="BI20">
-[...1 lines deleted...]
-      </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
@@ -23744,350 +23922,354 @@
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
-      <c r="CG20"/>
-      <c r="CH20">
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20"/>
+      <c r="CI20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>8234000.0</v>
+      </c>
+      <c r="C21">
         <v>-296000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10271000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6146000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8501000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4249000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9434000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1422000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4712000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-11993000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2017000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2620000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7191000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-9320000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-186641000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-11356000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-13712000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-15521000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-14714000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-16008000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-19260000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-15064000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-14635000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-15379000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-14085000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-17054000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-12005000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-16656000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-18331000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-18407000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-17962000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1948000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-12958000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-30281000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-10793000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-12510000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-15202000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-16804000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-14763000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-16411000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-15698000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-15913000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-16089000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-17417000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-17185000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-32192000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-18093000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-25035000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-20575000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-26831000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-22574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19601000.0</v>
       </c>
       <c r="BA21">
         <v>-19601000.0</v>
       </c>
       <c r="BB21">
+        <v>-19601000.0</v>
+      </c>
+      <c r="BC21">
         <v>-19004000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-17655000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-43404000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-14930000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-22269000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-21388000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-16818000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-12760000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-28811000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-13313000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-8984000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-8661000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-11872000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-11677000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-12601000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-17641000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-16643000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-17437000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-12078000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-11552000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-7820000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-342000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-15884000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-586000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1139000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>8829000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2847000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3925000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-53948000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>25607000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>25557000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>24768000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1651000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24206,316 +24388,322 @@
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
-      <c r="CG22"/>
-      <c r="CH22">
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22"/>
+      <c r="CI22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>61830000.0</v>
+      </c>
+      <c r="C23">
         <v>72257000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>63574000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>61002000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>68533000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>65426000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>62873000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>61807000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>61192000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>64402000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>55666000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>52452000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>51453000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>50626000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>224267000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>48156000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>46484000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>49996000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>47328000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>46287000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>46189000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>48236000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>47392000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>45743000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>46279000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>48889000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>50619000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>47847000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>48409000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>50353000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>53654000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>52256000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>41707000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>42668000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>41251000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>40633000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>39854000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>40849000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>40307000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>41497000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>37534000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>38680000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>39767000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>40440000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>38207000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>54201000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>41534000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>49029000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>41111000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>47825000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>45123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39436000.0</v>
       </c>
       <c r="BA23">
         <v>39436000.0</v>
       </c>
       <c r="BB23">
+        <v>39436000.0</v>
+      </c>
+      <c r="BC23">
         <v>38066000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>38192000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>56246000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>31589000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>40963000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>35558000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>35656000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>31014000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>45336000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>31536000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>26606000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>24232000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>27751000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>29198000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>28317000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>32804000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>35040000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>39962000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>35077000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>33686000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>31539000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>26030000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>41721000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>23740000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>28096000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>29866000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>31524000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>26417000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>105163000.0</v>
       </c>
-      <c r="CE23">
-[...1 lines deleted...]
-      </c>
       <c r="CF23">
         <v>0.0</v>
       </c>
-      <c r="CG23"/>
-      <c r="CH23">
+      <c r="CG23">
+        <v>0.0</v>
+      </c>
+      <c r="CH23"/>
+      <c r="CI23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24558,972 +24746,983 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>18397000.0</v>
+      </c>
+      <c r="C25">
         <v>20421000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21693000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23010000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22277000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22530000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22249000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22110000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>22097000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>22503000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21865000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>21890000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>21933000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>21733000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>24238000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>24130000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23783000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24206000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24072000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>23843000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>24116000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24378000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>24717000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>23903000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>23817000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>24093000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>24026000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>23852000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>23801000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>23853000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>24738000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>22616000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>19231000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>19514000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>19415000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>19275000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>19294000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>19565000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>19446000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>19224000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>19155000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>19513000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>19417000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>19271000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>19046000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>19753000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>21047000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>22014000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>23332000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>24478000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>23715000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>22067000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>20332000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>18026000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>19479000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>16705000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>15591000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>15476000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>13042000.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
-      <c r="BL25">
+      <c r="BL25"/>
+      <c r="BM25">
         <v>5973000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>5890000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5497000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>5473000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>5468000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>5424000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>7307000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7448000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6779000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>5422000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>12689000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3375000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2549000.0</v>
       </c>
       <c r="BZ25">
         <v>2549000.0</v>
       </c>
       <c r="CA25">
+        <v>2549000.0</v>
+      </c>
+      <c r="CB25">
         <v>1726000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1308000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1390000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>1400000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>500000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>1000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>1900000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>3200000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>2700000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>500000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>100000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>400000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AJ26">
         <v>300000.0</v>
       </c>
       <c r="AK26">
+        <v>300000.0</v>
+      </c>
+      <c r="AL26">
         <v>700000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2100000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
-        <v>532000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO26">
         <v>532000.0</v>
       </c>
       <c r="AP26">
+        <v>532000.0</v>
+      </c>
+      <c r="AQ26">
         <v>1900000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>470000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>527000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>311000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>500000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>139000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>52000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>113000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>600000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>189000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>125000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>160000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>300000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>46000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>55000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>115000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>247000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>678000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>473000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>469000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>1449000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1116000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>625000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>491000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>4300000.0</v>
       </c>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
         <v>3200000.0</v>
       </c>
-      <c r="BS26">
-[...1 lines deleted...]
-      </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
         <v>2900000.0</v>
       </c>
-      <c r="BW26">
-[...1 lines deleted...]
-      </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="CB26">
         <v>1100000.0</v>
       </c>
       <c r="CC26">
-        <v>0.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
         <v>2400000.0</v>
       </c>
-      <c r="CE26">
-[...1 lines deleted...]
-      </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
-      <c r="CG26"/>
-      <c r="CH26">
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26"/>
+      <c r="CI26">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>8903000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8254000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>4821000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>2000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>2300000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>2500000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>3400000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>3600000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>2100000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>4099999.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>3400000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>2600000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>1000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>347000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1900000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>17533000.0</v>
+      </c>
+      <c r="C28">
         <v>24410000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16253000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15632000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18546000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20899000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18693000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19517000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19873000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>23466000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16436000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12654000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13391000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12362000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10707000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9693000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9341000.0</v>
       </c>
-      <c r="R28">
-[...1 lines deleted...]
-      </c>
       <c r="S28">
+        <v>10189000.0</v>
+      </c>
+      <c r="T28">
         <v>9196000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9681000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10331000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9934000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10063000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10253000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11091000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7081000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12895000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11022000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11606000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9699000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15061000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>15944000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>11275000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8363000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9616000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9544000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9490000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6444001.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10077000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11450000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8610000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8988000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9675000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10159000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8596000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8721000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8783000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8247000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7769000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>7309000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>9079000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6577000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6924000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7774000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>9280000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8763000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>8522000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>8432000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>12249000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11572000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>10183000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10582000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>12911000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10122000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8212000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>11497000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>12328000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>11408000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>13977000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>12749000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>17372000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>15482000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>15748000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>14961000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>12069000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>10634000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>11482000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>12665000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10543000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10726000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>9965000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>9266000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>12053000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>16626000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>32151000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>1597000.0</v>
+      </c>
+      <c r="C29">
         <v>2027000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1827000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4578000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>213000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1732000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>182000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>938000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>115000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>44000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>22000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-153000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>121000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>83000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-616000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-114000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>354000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>77000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>493000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>58000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>90000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>421000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>40000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>57000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>27000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -25536,826 +25735,836 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
-        <v>24410000.0</v>
+        <v>17533000.0</v>
       </c>
       <c r="C30">
+        <v>44831000.0</v>
+      </c>
+      <c r="D30">
         <v>16253000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38642000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47861000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>43449000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>41173000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41627000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>42275000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>46297000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>38336000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>34544000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>35324000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>36095000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>200946000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>34348000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33124000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36590000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>33510000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>33524000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>34213000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>35125000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>34780000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>34156000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>34908000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>34927000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>36921000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>34874000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>35407000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>37016000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>39799000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>38560000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>30506000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>29963000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>29031000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>28819000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>28784000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>30410000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>29523000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>30674000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>27765000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>28501000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>29092000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>29430000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>27642000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>28475000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>29830000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>30260000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>31101000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>31786000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>32794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28644000.0</v>
       </c>
       <c r="BA30">
         <v>28644000.0</v>
       </c>
       <c r="BB30">
+        <v>28644000.0</v>
+      </c>
+      <c r="BC30">
         <v>28298000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>27934000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>46699000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23257000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>22969000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>24355000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>24367000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>21079000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>22085000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>20212000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>16095000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>14102000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>16994000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>17801000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>16876000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>19401000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>20570000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>24568000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>22003000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>21166000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>21727000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>15333000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>30426000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>13906000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>16863000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>12269000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>11695000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>11355000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-105163000.0</v>
       </c>
-      <c r="CE30">
-[...1 lines deleted...]
-      </c>
       <c r="CF30">
         <v>0.0</v>
       </c>
-      <c r="CG30"/>
-      <c r="CH30">
+      <c r="CG30">
+        <v>0.0</v>
+      </c>
+      <c r="CH30"/>
+      <c r="CI30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B31">
+        <v>-24057000.0</v>
+      </c>
+      <c r="C31">
         <v>-9295000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-8081000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>11235000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4252000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-45757000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2232000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-8079000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-8476000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2147000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8071000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2585000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-10627000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4007000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-17873000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-15280000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6667000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-9053000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-16285000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5087000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-16996000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-6177000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-10253000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-9267000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-24117000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-20272000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>33156000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>22902000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>44129000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-78037000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>27032000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-8936000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>100929000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>7677000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>63266000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-86118000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4923000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-100398000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>5883000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>30060000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-11058000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-9960000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>40302000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>222290000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-112314000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>123834000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>147572000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-407723000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-229773000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-207167000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-182277000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-106552000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-6585000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>104000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-23477000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>16019000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-9438000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-11716000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>20685000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>2831000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>6402000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>11017000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-11172000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-10230000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-26917000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-21958000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>6250000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1353000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4087000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-13037000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-6627000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>4759000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>5083000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5768000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1923000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>2029000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1387000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-3876000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-3071000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1612000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-190000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>53948000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-25607000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-25557000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-24768000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B32">
+        <v>70064000.0</v>
+      </c>
+      <c r="C32">
         <v>71961000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>73845000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>67148000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>60032000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>61177000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>72307000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>60385000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>56480000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>52409000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>57683000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>55072000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>58644000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>41306000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>37626000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>36800000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>32772000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>34475000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>32614000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>30279000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>26929000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>33172000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>32757000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>30364000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>32194000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>31835000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>38614000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>31191000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>30078000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>31946000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>35692000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>33726000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>28749000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>29427000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>30458000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>28123000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>24652000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>24395000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>25544000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>25086000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>21836000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>22767000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>23678000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>23023000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>21022000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>22093000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>23441000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>23994000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>20536000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>20994000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>22549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19835000.0</v>
       </c>
       <c r="BA32">
         <v>19835000.0</v>
       </c>
       <c r="BB32">
+        <v>19835000.0</v>
+      </c>
+      <c r="BC32">
         <v>19062000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>20537000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>19981000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>16738000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>17387000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>18187000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>18999000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>18254000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>16525000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>18223000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>17622000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>15571000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>15879000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>17521000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>15716000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>15163000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>18397000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>22525000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>22999000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>22134000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>23719000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>25688000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>25837000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>23154000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>29235000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>38695000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>34371000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>30342000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>51215000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>25607000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>25557000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>24768000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>84368000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -26442,51 +26651,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
         <v>391164000.0</v>
       </c>
       <c r="C2">
         <v>56744000.0</v>
       </c>
       <c r="D2">
         <v>32082000.0</v>
       </c>
       <c r="E2">
         <v>14304000.0</v>
       </c>
       <c r="F2">
         <v>68023000.0</v>
       </c>
       <c r="G2">
         <v>59128000.0</v>
       </c>
       <c r="H2">
         <v>75490000.0</v>
       </c>
       <c r="I2">
         <v>105279000.0</v>
       </c>
@@ -26513,63 +26722,63 @@
       </c>
       <c r="Q2">
         <v>67881000.0</v>
       </c>
       <c r="R2">
         <v>12357000.0</v>
       </c>
       <c r="S2">
         <v>37554000.0</v>
       </c>
       <c r="T2">
         <v>43698000.0</v>
       </c>
       <c r="U2">
         <v>20270000.0</v>
       </c>
       <c r="V2">
         <v>13330000.0</v>
       </c>
       <c r="W2">
         <v>20026000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
-        <v>544859000</v>
+        <v>108094000</v>
       </c>
       <c r="C3">
         <v>118906000</v>
       </c>
       <c r="D3">
         <v>166802000</v>
       </c>
       <c r="E3">
-        <v>39952000</v>
+        <v>39309000</v>
       </c>
       <c r="F3">
         <v>45536000</v>
       </c>
       <c r="G3">
         <v>7219000</v>
       </c>
       <c r="H3">
         <v>8149000</v>
       </c>
       <c r="I3">
         <v>10369000</v>
       </c>
       <c r="J3">
         <v>9321000</v>
       </c>
       <c r="K3">
         <v>11381000</v>
       </c>
       <c r="L3">
         <v>8043000</v>
       </c>
       <c r="M3">
         <v>4673000</v>
       </c>
@@ -26584,153 +26793,153 @@
       </c>
       <c r="Q3">
         <v>7286000</v>
       </c>
       <c r="R3">
         <v>324098000</v>
       </c>
       <c r="S3">
         <v>286086000</v>
       </c>
       <c r="T3">
         <v>169989000</v>
       </c>
       <c r="U3">
         <v>107544000</v>
       </c>
       <c r="V3">
         <v>9885000</v>
       </c>
       <c r="W3">
         <v>3927000</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>17800000.0</v>
       </c>
       <c r="F4">
         <v>-53587000.0</v>
       </c>
       <c r="G4">
         <v>8843000.0</v>
       </c>
       <c r="H4">
         <v>-16366000.0</v>
       </c>
       <c r="I4">
         <v>-29677000.0</v>
       </c>
       <c r="J4">
         <v>56871000.0</v>
       </c>
       <c r="K4">
         <v>2754000.0</v>
       </c>
       <c r="L4">
         <v>355000.0</v>
       </c>
       <c r="M4">
         <v>-10287000.0</v>
       </c>
       <c r="N4">
         <v>5616000.0</v>
       </c>
       <c r="O4">
         <v>1841000.0</v>
       </c>
       <c r="P4">
         <v>-23066000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>228409000.0</v>
       </c>
       <c r="F5">
         <v>138234000.0</v>
       </c>
       <c r="G5">
         <v>28848000.0</v>
       </c>
       <c r="H5">
         <v>19448000.0</v>
       </c>
       <c r="I5">
         <v>3799000.0</v>
       </c>
       <c r="J5">
         <v>25723000.0</v>
       </c>
       <c r="K5">
         <v>5365000.0</v>
       </c>
       <c r="L5">
         <v>10655000.0</v>
       </c>
       <c r="M5">
         <v>37593000.0</v>
       </c>
       <c r="N5">
         <v>50474000.0</v>
       </c>
       <c r="O5">
         <v>34855000.0</v>
       </c>
       <c r="P5">
         <v>-1131000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6">
         <v>56307000.0</v>
       </c>
       <c r="C6">
         <v>334420000.0</v>
       </c>
       <c r="D6">
         <v>24662000.0</v>
       </c>
       <c r="E6">
         <v>17778000.0</v>
       </c>
       <c r="F6">
         <v>-53719000.0</v>
       </c>
       <c r="G6">
         <v>8895000.0</v>
       </c>
       <c r="H6">
         <v>-16362000.0</v>
       </c>
       <c r="I6">
         <v>-29789000.0</v>
       </c>
@@ -26757,51 +26966,51 @@
       </c>
       <c r="Q6">
         <v>-34864000.0</v>
       </c>
       <c r="R6">
         <v>55524000.0</v>
       </c>
       <c r="S6">
         <v>-25197000.0</v>
       </c>
       <c r="T6">
         <v>-6144000.0</v>
       </c>
       <c r="U6">
         <v>23428000.0</v>
       </c>
       <c r="V6">
         <v>6940000.0</v>
       </c>
       <c r="W6">
         <v>-6696000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7">
         <v>491383000.0</v>
       </c>
       <c r="C7">
         <v>332786000.0</v>
       </c>
       <c r="D7">
         <v>-35999000.0</v>
       </c>
       <c r="E7">
         <v>6472000.0</v>
       </c>
       <c r="F7">
         <v>99003000.0</v>
       </c>
       <c r="G7">
         <v>-9417000.0</v>
       </c>
       <c r="H7">
         <v>-5832000.0</v>
       </c>
       <c r="I7">
         <v>-12004000.0</v>
       </c>
@@ -26828,102 +27037,102 @@
       </c>
       <c r="Q7">
         <v>-5373000.0</v>
       </c>
       <c r="R7">
         <v>831000.0</v>
       </c>
       <c r="S7">
         <v>-9042000.0</v>
       </c>
       <c r="T7">
         <v>-32429000.0</v>
       </c>
       <c r="U7">
         <v>-6632000.0</v>
       </c>
       <c r="V7">
         <v>-11648000.0</v>
       </c>
       <c r="W7">
         <v>-3342000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1009000.0</v>
       </c>
       <c r="F8">
         <v>1361000.0</v>
       </c>
       <c r="G8">
         <v>-8494000.0</v>
       </c>
       <c r="H8">
         <v>-4299000.0</v>
       </c>
       <c r="I8">
         <v>-3792000.0</v>
       </c>
       <c r="J8">
         <v>-2983000.0</v>
       </c>
       <c r="K8">
         <v>-2196000.0</v>
       </c>
       <c r="L8">
         <v>-3454000.0</v>
       </c>
       <c r="M8">
         <v>-2200000.0</v>
       </c>
       <c r="N8">
         <v>-4321000.0</v>
       </c>
       <c r="O8">
         <v>-2875000.0</v>
       </c>
       <c r="P8">
         <v>-978000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B9">
         <v>7485000.0</v>
       </c>
       <c r="C9">
         <v>26661000.0</v>
       </c>
       <c r="D9">
         <v>12693000.0</v>
       </c>
       <c r="E9">
         <v>-1009000.0</v>
       </c>
       <c r="F9">
         <v>1361000.0</v>
       </c>
       <c r="G9">
         <v>-8494000.0</v>
       </c>
       <c r="H9">
         <v>-4299000.0</v>
       </c>
       <c r="I9">
         <v>-3792000.0</v>
       </c>
@@ -26946,51 +27155,51 @@
         <v>-2875000.0</v>
       </c>
       <c r="P9">
         <v>-978000.0</v>
       </c>
       <c r="Q9">
         <v>-5201000.0</v>
       </c>
       <c r="R9">
         <v>1405000.0</v>
       </c>
       <c r="S9">
         <v>-128000.0</v>
       </c>
       <c r="T9">
         <v>6416000.0</v>
       </c>
       <c r="U9">
         <v>1109000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10">
         <v>1519000.0</v>
       </c>
       <c r="C10">
         <v>2796000.0</v>
       </c>
       <c r="D10">
         <v>-4154000.0</v>
       </c>
       <c r="E10">
         <v>-2380000.0</v>
       </c>
       <c r="F10">
         <v>-80000.0</v>
       </c>
       <c r="G10">
         <v>2176000.0</v>
       </c>
       <c r="H10">
         <v>-1664000.0</v>
       </c>
       <c r="I10">
         <v>-486000.0</v>
       </c>
@@ -27017,51 +27226,51 @@
       </c>
       <c r="Q10">
         <v>-1402000.0</v>
       </c>
       <c r="R10">
         <v>4189000.0</v>
       </c>
       <c r="S10">
         <v>-12416000.0</v>
       </c>
       <c r="T10">
         <v>-36445000.0</v>
       </c>
       <c r="U10">
         <v>-18090000.0</v>
       </c>
       <c r="V10">
         <v>-9634000.0</v>
       </c>
       <c r="W10">
         <v>3187000.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-14050000.0</v>
       </c>
       <c r="F11">
         <v>-4392000.0</v>
       </c>
       <c r="G11">
         <v>62000.0</v>
       </c>
       <c r="H11">
         <v>-209000.0</v>
       </c>
       <c r="I11">
         <v>3016000.0</v>
       </c>
       <c r="J11">
         <v>3850000.0</v>
       </c>
       <c r="K11">
         <v>621000.0</v>
       </c>
@@ -27078,147 +27287,147 @@
         <v>3841000.0</v>
       </c>
       <c r="P11">
         <v>-2937000.0</v>
       </c>
       <c r="Q11">
         <v>2798000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11">
         <v>1702000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>6043000.0</v>
       </c>
       <c r="V11">
         <v>5132000.0</v>
       </c>
       <c r="W11">
         <v>1077000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>15341000.0</v>
       </c>
       <c r="F12">
         <v>10584000.0</v>
       </c>
       <c r="G12">
         <v>8204000.0</v>
       </c>
       <c r="H12">
         <v>-137220000.0</v>
       </c>
       <c r="I12">
         <v>-89229000.0</v>
       </c>
       <c r="J12">
         <v>-9303000.0</v>
       </c>
       <c r="K12">
         <v>46543000.0</v>
       </c>
       <c r="L12">
         <v>-170239000.0</v>
       </c>
       <c r="M12">
         <v>328462000.0</v>
       </c>
       <c r="N12">
         <v>437779000.0</v>
       </c>
       <c r="O12">
         <v>6561000.0</v>
       </c>
       <c r="P12">
         <v>-3507000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1910000.0</v>
       </c>
       <c r="F13">
         <v>-5929000.0</v>
       </c>
       <c r="G13">
         <v>350000.0</v>
       </c>
       <c r="H13">
         <v>407000.0</v>
       </c>
       <c r="I13">
         <v>-12683000.0</v>
       </c>
       <c r="J13">
         <v>-3182000.0</v>
       </c>
       <c r="K13">
         <v>-2427000.0</v>
       </c>
       <c r="L13">
         <v>1019000.0</v>
       </c>
       <c r="M13">
         <v>-1477000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14">
         <v>87401000.0</v>
       </c>
       <c r="C14">
         <v>88986000.0</v>
       </c>
       <c r="D14">
         <v>88191000.0</v>
       </c>
       <c r="E14">
         <v>93884000.0</v>
       </c>
       <c r="F14">
         <v>96237000.0</v>
       </c>
       <c r="G14">
         <v>101058000.0</v>
       </c>
       <c r="H14">
         <v>95772000.0</v>
       </c>
       <c r="I14">
         <v>90438000.0</v>
       </c>
@@ -27243,102 +27452,102 @@
       <c r="P14">
         <v>53722000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14">
         <v>21862000.0</v>
       </c>
       <c r="S14">
         <v>26956000.0</v>
       </c>
       <c r="T14">
         <v>21246000.0</v>
       </c>
       <c r="U14">
         <v>6973000.0</v>
       </c>
       <c r="V14">
         <v>3044000.0</v>
       </c>
       <c r="W14">
         <v>1959000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15">
-        <v>-10605000.0</v>
+        <v>10605000.0</v>
       </c>
       <c r="C15">
-        <v>-10634000.0</v>
+        <v>10634000.0</v>
       </c>
       <c r="D15">
-        <v>-11942000.0</v>
+        <v>11942000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>33000000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16">
         <v>447471000.0</v>
       </c>
       <c r="C16">
         <v>391164000.0</v>
       </c>
       <c r="D16">
         <v>56744000.0</v>
       </c>
       <c r="E16">
         <v>32082000.0</v>
       </c>
       <c r="F16">
         <v>14304000.0</v>
       </c>
       <c r="G16">
         <v>68023000.0</v>
       </c>
       <c r="H16">
         <v>59128000.0</v>
       </c>
       <c r="I16">
         <v>75490000.0</v>
       </c>
@@ -27365,102 +27574,102 @@
       </c>
       <c r="Q16">
         <v>33017000.0</v>
       </c>
       <c r="R16">
         <v>67881000.0</v>
       </c>
       <c r="S16">
         <v>12357000.0</v>
       </c>
       <c r="T16">
         <v>37554000.0</v>
       </c>
       <c r="U16">
         <v>43698000.0</v>
       </c>
       <c r="V16">
         <v>20270000.0</v>
       </c>
       <c r="W16">
         <v>13330000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17">
         <v>55000.0</v>
       </c>
       <c r="L17">
         <v>-1605000.0</v>
       </c>
       <c r="M17">
         <v>-328000.0</v>
       </c>
       <c r="N17">
         <v>225000.0</v>
       </c>
       <c r="O17">
         <v>591000.0</v>
       </c>
       <c r="P17">
         <v>-782000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18">
-        <v>76791000.0</v>
+        <v>513556000.0</v>
       </c>
       <c r="C18">
         <v>320286000.0</v>
       </c>
       <c r="D18">
         <v>-92461000.0</v>
       </c>
       <c r="E18">
-        <v>23848000.0</v>
+        <v>24491000.0</v>
       </c>
       <c r="F18">
         <v>86345000.0</v>
       </c>
       <c r="G18">
         <v>14996000.0</v>
       </c>
       <c r="H18">
         <v>-5101000.0</v>
       </c>
       <c r="I18">
         <v>-4449000.0</v>
       </c>
       <c r="J18">
         <v>4536000.0</v>
       </c>
       <c r="K18">
         <v>-2568000.0</v>
       </c>
       <c r="L18">
         <v>-5881000.0</v>
       </c>
       <c r="M18">
         <v>-692000.0</v>
       </c>
@@ -27475,51 +27684,51 @@
       </c>
       <c r="Q18">
         <v>-30624000.0</v>
       </c>
       <c r="R18">
         <v>-342521000.0</v>
       </c>
       <c r="S18">
         <v>-316671000.0</v>
       </c>
       <c r="T18">
         <v>-177658000.0</v>
       </c>
       <c r="U18">
         <v>-92973000.0</v>
       </c>
       <c r="V18">
         <v>3809000.0</v>
       </c>
       <c r="W18">
         <v>-8776000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-260570000.0</v>
       </c>
       <c r="D19">
         <v>-157031000.0</v>
       </c>
       <c r="E19">
         <v>-39952000.0</v>
       </c>
       <c r="F19">
         <v>-45186000.0</v>
       </c>
       <c r="G19">
         <v>-14536000.0</v>
       </c>
       <c r="H19">
         <v>-11491000.0</v>
       </c>
       <c r="I19">
         <v>-17401000.0</v>
       </c>
       <c r="J19">
         <v>-20776000.0</v>
@@ -27530,94 +27739,94 @@
       <c r="L19">
         <v>-240000.0</v>
       </c>
       <c r="M19">
         <v>-240000.0</v>
       </c>
       <c r="N19">
         <v>-634000.0</v>
       </c>
       <c r="O19">
         <v>-550000.0</v>
       </c>
       <c r="P19">
         <v>-800000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20">
         <v>1878000.0</v>
       </c>
       <c r="C20">
         <v>177970000.0</v>
       </c>
       <c r="D20">
         <v>992000.0</v>
       </c>
       <c r="E20">
         <v>919000.0</v>
       </c>
       <c r="F20">
         <v>44425000.0</v>
       </c>
       <c r="G20">
         <v>638000.0</v>
       </c>
       <c r="H20">
         <v>4282000.0</v>
       </c>
       <c r="I20">
         <v>59946000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B21">
         <v>-7453000.0</v>
       </c>
       <c r="C21">
         <v>-10155000.0</v>
       </c>
       <c r="D21">
         <v>146472000.0</v>
       </c>
       <c r="E21">
         <v>-6967000.0</v>
       </c>
       <c r="F21">
         <v>-187276000.0</v>
       </c>
       <c r="G21">
         <v>526000.0</v>
       </c>
       <c r="H21">
         <v>-12205000.0</v>
       </c>
       <c r="I21">
         <v>-78142000.0</v>
       </c>
@@ -27630,51 +27839,51 @@
       <c r="L21">
         <v>-6450000.0</v>
       </c>
       <c r="M21">
         <v>-4210000.0</v>
       </c>
       <c r="N21">
         <v>-38513000.0</v>
       </c>
       <c r="O21">
         <v>6342000.0</v>
       </c>
       <c r="P21">
         <v>18659000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
         <v>-19256000.0</v>
       </c>
       <c r="C22">
         <v>-63164000.0</v>
       </c>
       <c r="D22">
         <v>-24718000.0</v>
       </c>
       <c r="E22">
         <v>-256915000.0</v>
       </c>
       <c r="F22">
         <v>-112625000.0</v>
       </c>
       <c r="G22">
         <v>-109639000.0</v>
       </c>
       <c r="H22">
         <v>15324000.0</v>
       </c>
       <c r="I22">
         <v>-6516000.0</v>
       </c>
@@ -27701,51 +27910,51 @@
       </c>
       <c r="Q22">
         <v>-97467000.0</v>
       </c>
       <c r="R22">
         <v>-74923000.0</v>
       </c>
       <c r="S22">
         <v>-68012000.0</v>
       </c>
       <c r="T22">
         <v>-27925000.0</v>
       </c>
       <c r="U22">
         <v>23623000.0</v>
       </c>
       <c r="V22">
         <v>18719000.0</v>
       </c>
       <c r="W22">
         <v>370000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
         <v>-5575000.0</v>
       </c>
       <c r="C23">
         <v>177970000.0</v>
       </c>
       <c r="D23">
         <v>-8556000.0</v>
       </c>
       <c r="E23">
         <v>-626000.0</v>
       </c>
       <c r="F23">
         <v>461000.0</v>
       </c>
       <c r="G23">
         <v>-14536000.0</v>
       </c>
       <c r="H23">
         <v>-6166000.0</v>
       </c>
       <c r="I23">
         <v>-276000.0</v>
       </c>
@@ -27772,63 +27981,63 @@
       </c>
       <c r="Q23">
         <v>-70000.0</v>
       </c>
       <c r="R23">
         <v>-63047000.0</v>
       </c>
       <c r="S23">
         <v>252013000.0</v>
       </c>
       <c r="T23">
         <v>-8691000.0</v>
       </c>
       <c r="U23">
         <v>6807000.0</v>
       </c>
       <c r="V23">
         <v>4150000.0</v>
       </c>
       <c r="W23">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24">
-        <v>-550383000.0</v>
+        <v>-447813000.0</v>
       </c>
       <c r="C24">
         <v>-9981000.0</v>
       </c>
       <c r="D24">
         <v>-9907000.0</v>
       </c>
       <c r="E24">
-        <v>-14000000.0</v>
+        <v>-643000.0</v>
       </c>
       <c r="F24">
         <v>-1447000.0</v>
       </c>
       <c r="G24">
         <v>-7317000.0</v>
       </c>
       <c r="H24">
         <v>-6897000.0</v>
       </c>
       <c r="I24">
         <v>-7032000.0</v>
       </c>
       <c r="J24">
         <v>-11910000.0</v>
       </c>
       <c r="K24">
         <v>-13235000.0</v>
       </c>
       <c r="L24">
         <v>-25195000.0</v>
       </c>
       <c r="M24">
         <v>-14604000.0</v>
       </c>
@@ -27843,51 +28052,51 @@
       </c>
       <c r="Q24">
         <v>-196995000.0</v>
       </c>
       <c r="R24">
         <v>14229000.0</v>
       </c>
       <c r="S24">
         <v>28286000.0</v>
       </c>
       <c r="T24">
         <v>-11732000.0</v>
       </c>
       <c r="U24">
         <v>-52581000.0</v>
       </c>
       <c r="V24">
         <v>86000.0</v>
       </c>
       <c r="W24">
         <v>-88000.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
         <v>38709000.0</v>
       </c>
       <c r="C25">
         <v>45036000.0</v>
       </c>
       <c r="D25">
         <v>24378000.0</v>
       </c>
       <c r="E25">
         <v>209605000.0</v>
       </c>
       <c r="F25">
         <v>37262000.0</v>
       </c>
       <c r="G25">
         <v>32115000.0</v>
       </c>
       <c r="H25">
         <v>-107916000.0</v>
       </c>
       <c r="I25">
         <v>3672000.0</v>
       </c>
@@ -27914,51 +28123,51 @@
       </c>
       <c r="Q25">
         <v>78624000.0</v>
       </c>
       <c r="R25">
         <v>17078000.0</v>
       </c>
       <c r="S25">
         <v>5699000.0</v>
       </c>
       <c r="T25">
         <v>22423000.0</v>
       </c>
       <c r="U25">
         <v>7142000.0</v>
       </c>
       <c r="V25">
         <v>898000.0</v>
       </c>
       <c r="W25">
         <v>941000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-181000.0</v>
       </c>
       <c r="E26">
         <v>919000.0</v>
       </c>
       <c r="F26">
         <v>44425000.0</v>
       </c>
       <c r="G26">
         <v>638000.0</v>
       </c>
       <c r="H26">
         <v>4282000.0</v>
       </c>
       <c r="I26">
         <v>59946000.0</v>
       </c>
       <c r="J26">
         <v>33000000.0</v>
       </c>
       <c r="K26">
@@ -27967,51 +28176,51 @@
       <c r="L26">
         <v>39726000.0</v>
       </c>
       <c r="M26">
         <v>9547000.0</v>
       </c>
       <c r="N26">
         <v>86414000.0</v>
       </c>
       <c r="O26">
         <v>244000.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27">
         <v>23413000.0</v>
       </c>
       <c r="C27">
         <v>35548000.0</v>
       </c>
       <c r="D27">
         <v>22489000.0</v>
       </c>
       <c r="E27">
         <v>10754000.0</v>
       </c>
       <c r="F27">
         <v>6729000.0</v>
       </c>
       <c r="G27">
         <v>5902000.0</v>
       </c>
       <c r="H27">
         <v>5700000.0</v>
       </c>
       <c r="I27">
         <v>6995000.0</v>
       </c>
@@ -28036,51 +28245,51 @@
       <c r="P27">
         <v>1995000.0</v>
       </c>
       <c r="Q27">
         <v>878000.0</v>
       </c>
       <c r="R27">
         <v>9947000.0</v>
       </c>
       <c r="S27">
         <v>12482000.0</v>
       </c>
       <c r="T27">
         <v>9570000.0</v>
       </c>
       <c r="U27">
         <v>1185000.0</v>
       </c>
       <c r="V27">
         <v>259000.0</v>
       </c>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
         <v>-16180000.0</v>
       </c>
       <c r="C28">
         <v>157181000.0</v>
       </c>
       <c r="D28">
         <v>125793000.0</v>
       </c>
       <c r="E28">
         <v>-6048000.0</v>
       </c>
       <c r="F28">
         <v>-140282000.0</v>
       </c>
       <c r="G28">
         <v>1164000.0</v>
       </c>
       <c r="H28">
         <v>-7923000.0</v>
       </c>
       <c r="I28">
         <v>-18196000.0</v>
       </c>
@@ -28107,51 +28316,51 @@
       </c>
       <c r="Q28">
         <v>194670000.0</v>
       </c>
       <c r="R28">
         <v>386756000.0</v>
       </c>
       <c r="S28">
         <v>252533000.0</v>
       </c>
       <c r="T28">
         <v>193489000.0</v>
       </c>
       <c r="U28">
         <v>170601000.0</v>
       </c>
       <c r="V28">
         <v>2899000.0</v>
       </c>
       <c r="W28">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
         <v>621650000.0</v>
       </c>
       <c r="C29">
         <v>439192000.0</v>
       </c>
       <c r="D29">
         <v>74341000.0</v>
       </c>
       <c r="E29">
         <v>63800000.0</v>
       </c>
       <c r="F29">
         <v>131881000.0</v>
       </c>
       <c r="G29">
         <v>22215000.0</v>
       </c>
       <c r="H29">
         <v>3048000.0</v>
       </c>
       <c r="I29">
         <v>5920000.0</v>
       </c>
@@ -28178,51 +28387,51 @@
       </c>
       <c r="Q29">
         <v>-23338000.0</v>
       </c>
       <c r="R29">
         <v>-18423000.0</v>
       </c>
       <c r="S29">
         <v>-30585000.0</v>
       </c>
       <c r="T29">
         <v>-7669000.0</v>
       </c>
       <c r="U29">
         <v>14571000.0</v>
       </c>
       <c r="V29">
         <v>13694000.0</v>
       </c>
       <c r="W29">
         <v>-4849000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
         <v>-550383000.0</v>
       </c>
       <c r="C30">
         <v>-260570000.0</v>
       </c>
       <c r="D30">
         <v>-175612000.0</v>
       </c>
       <c r="E30">
         <v>-39952000.0</v>
       </c>
       <c r="F30">
         <v>-45186000.0</v>
       </c>
       <c r="G30">
         <v>-14536000.0</v>
       </c>
       <c r="H30">
         <v>-11491000.0</v>
       </c>
       <c r="I30">
         <v>-17401000.0</v>
       </c>
@@ -28268,3215 +28477,3245 @@
       <c r="W30">
         <v>-4015000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG30"/>
+  <dimension ref="A1:CH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
+        <v>447471000.0</v>
+      </c>
+      <c r="C2">
         <v>346293000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>308226000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>241411000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>391164000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>51916000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>64334000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>59282000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>56744000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>64136000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>65334000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20487000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32082000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14749000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13141000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11519000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14304000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11306000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>66708000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>106740000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>68023000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23102000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>66929000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10463000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>59128000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>87449000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>85983000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>74347000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>75490000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>73396000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>65498000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>112703000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>105279000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>54227000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>46753000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>61450000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>48213000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12910000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11269000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>11859000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7476000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>27973000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12871000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>13655000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7121000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>27221000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>23800000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>19595000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>17408000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6643000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6237000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1300000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11792000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1219000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4820000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7735000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9951000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>6080000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>24088000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8254000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>33017000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>57452000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>87188000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>96856000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>67881000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>131699000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>16037000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3043000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>12357000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>12937000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>25596000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14466000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>37554000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>36339000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>10074000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>19419000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>43698000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>17710000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>21074000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>33063000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>20270000.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
-        <v>268334000</v>
+        <v>116425000</v>
       </c>
       <c r="C3">
-        <v>213561000</v>
+        <v>62964000</v>
       </c>
       <c r="D3">
-        <v>78409000</v>
+        <v>119834000</v>
       </c>
       <c r="E3">
+        <v>81206000</v>
+      </c>
+      <c r="F3">
         <v>190582000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>37829000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9290000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3716000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>50295000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7503000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14202000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>112636000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6737000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14646000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2914000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11941000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10451000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14764000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18035000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7374000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4974000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4612000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1709000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2619000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1578000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3106000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2422000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2540000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1468000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3075000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2672000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2577000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2045000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2614000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2547000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2372000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1788000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2408000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1822000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3841000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3310000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1981000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2394000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1878000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1790000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2470000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>720000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1055000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>428000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>426000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>656000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>330000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>239000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13773000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>9930000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>13097000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>20660000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>14586000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>14448000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>58347000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>802000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1813000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>126260000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>55111000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>76622000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>71965000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>172311000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>21474000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>58348000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>76716000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>68888000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>70323000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>70159000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>41223000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>54143000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>73837000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>786000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>47586000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>17478000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>38201000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4279000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>9885000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
+        <v>0</v>
+      </c>
+      <c r="CH3">
         <v>4015000</v>
       </c>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>44801000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-11622000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>17287000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>1685000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1702000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-2874000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-47995000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-4286000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-40089000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>38783000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-6421000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>7315000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>5343000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>2606000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-28351000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>1535000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>11579000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1129000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>2274000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>7757000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-47154000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>7446000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>51073000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>7342000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-14784000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>13240000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2680000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>1641000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-590000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>4383000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-20497000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>15102000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-784000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>6534000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-20100000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>3421000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>4205000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>2187000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>10765000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>406000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>4937000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-10492000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>10573000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-3601000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-2915000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-2216000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-3725000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3516000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>30693000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>185515000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6376000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5825000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>17930000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>56701000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>52342000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11261000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2462000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>12471000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4675000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9240000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>13422000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-524000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8489000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1939000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2240000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4327000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-873000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2585000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>19418000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2399000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2148000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1758000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4020000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4472000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2938000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2879000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3659000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6971000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5040000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2303000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>26323000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1502000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7014000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2754000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>28612000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>10572000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>13632000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2342000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-12496000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>14164000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>31635000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1552000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6">
+        <v>-89023000.0</v>
+      </c>
+      <c r="C6">
         <v>101178000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>38067000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>66815000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-149753000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>339248000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12418000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5052000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2538000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-7392000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1198000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>44847000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-11595000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>17333000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1608000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1622000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2785000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2998000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4334000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-40032000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>38717000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6147000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>7407000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5232000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2451000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-79221000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1466000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11636000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1143000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2094000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7898000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-47205000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7424000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>51052000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7474000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-14697000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13237000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2680000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1641000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-590000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4383000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-20497000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>15102000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-784000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6534000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-20100000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3421000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4205000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2187000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>10765000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>406000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>4937000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-10492000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>10573000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-3601000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2915000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2216000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3871000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-18008000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>15834000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-24763000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-24435000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-29736000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-9668000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>28975000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-63818000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>115662000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>12994000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-9314000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-580000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-12659000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>11130000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-23088000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1215000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>26265000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-9345000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-24279000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>25988000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-3364000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-11989000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>12793000.0</v>
       </c>
-      <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7">
+        <v>2761000.0</v>
+      </c>
+      <c r="C7">
         <v>146366000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>197587000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>119315000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>28115000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>327982000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11501000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8455000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3046000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-17006000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1086000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4529000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-13378000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>12775000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3222000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1396000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4477000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12724000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>41168000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>44636000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>475000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8102000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5669000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3101000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-3883000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3090000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-267000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2683000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>208000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-16408000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>9340000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-10432000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>5496000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-7331000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>5073000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-3120000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>3092000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1428000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>4447000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-3650000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2670000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-4892000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>8389000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4066000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2576000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2045000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3392000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1706000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>3825000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-9716000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>5455000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>829000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-367000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-689000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>5678000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>3546000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2305000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>5457000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-3472000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-314000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-2465000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-9823000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>2123000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>17221000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-14894000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>12810000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-39084000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>17787000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>9318000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>7888000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>1187000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-10749000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-7368000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-1901000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-5702000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-2923000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-21903000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>25844000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>852000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-2248000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1107000.0</v>
       </c>
-      <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>1694000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-3794000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-57000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-4689000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>3950000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-213000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>8374000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>737000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-820000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-6930000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-5309000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-1740000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>1114000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-2559000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-1050000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>1079000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-2652000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-1676000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>694000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-834000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-3383000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-269000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-107000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-2053000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-2780000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>1957000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>870000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-922000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-2086000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-58000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-922000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>1120000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-2343000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-1309000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>499000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-410000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-1424000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-865000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-320000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-2150000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-835000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-1016000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-956000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-2121000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-184000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>386000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B9">
+        <v>414000.0</v>
+      </c>
+      <c r="C9">
         <v>5755000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3362000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1698000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6790000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>18378000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>88000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3057000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5138000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>10611000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4182000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1694000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-3794000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-57000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-4689000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3950000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-213000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>8374000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>737000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-820000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-6930000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5309000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1740000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1114000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2559000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1050000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1079000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2652000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1676000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>694000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-834000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-3383000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-269000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-107000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2053000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2780000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1957000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>870000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-922000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2086000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-58000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-922000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1120000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2343000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1309000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>499000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-410000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1424000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-865000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-320000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-2150000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-835000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1016000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-956000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-2121000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-184000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>386000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>977000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>965000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-711000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-2209000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-2241000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-1471000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1890000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>401000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2003000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-2581000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-1311000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>3294000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>239000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-1429000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>6416000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>5132000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>2901000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1980000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>1066000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10">
+        <v>943000.0</v>
+      </c>
+      <c r="C10">
         <v>-2565000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4084000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2696000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1388000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>788000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>860000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1274000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>346000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2125000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2041000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-89000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>101000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1085000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>545000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1399000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-441000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-356000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-842000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>665000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>453000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1296000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>344000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>362000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>174000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2603000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2512000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1648000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-107000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1869000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2007000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-221000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-403000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>332000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>340000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-302000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-320000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1599000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>48000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1700000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1224000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-927000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-517000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1768000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>794000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-216000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>879000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1437000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2087000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1129000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>760000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1384000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2109000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-778000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-557000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-439000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>756000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1012000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2276000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>85000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>879000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1238000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2895000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1376000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1355000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2858000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-320000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>957000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>694000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1529000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-3920000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-4848000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-5177000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-10998000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-7568000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-7164000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-10715000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-6919000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2174000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-5367000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-7978000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>96000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-117000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-11145000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2502000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1177000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-242000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3824000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-4735000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>48569000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3966000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-236000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4259000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2473000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1488000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-9004000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2602000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2242000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>8435000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-8727000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8249000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2489000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>5983000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-6545000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7196000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>701000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2498000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-4692000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6309000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-2339000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1343000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-2494000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6404000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-2485000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3366000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-4180000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3990000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1121000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3927000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-7930000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>6531000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-4004000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3617000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2475000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1681000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4684000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-4999000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>934000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2798000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>4433000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>32000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>20271000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2535000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1702000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>6043000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>5895000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>5472000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>5132000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>1077000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>338000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11653000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2810000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12056000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14312000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-847000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2122000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5698000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3703000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6813000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-3399000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>372000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-552000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11783000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2073000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-46204000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-33785000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-55158000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>68553000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-38040000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-12859000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-106883000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-14747000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-71320000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>78556000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1792000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>94735000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-13389000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-37464000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2661000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7541000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-51360000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-232132000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>105712000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-139542000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-154424000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>401864000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>220564000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>179753000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>167527000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>90724000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-225000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>770000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>17512000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-20377000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8656000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-782000.0</v>
       </c>
       <c r="N13">
+        <v>-782000.0</v>
+      </c>
+      <c r="O13">
         <v>-1145000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-740000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>22000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-47000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1883000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-362000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-3778000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>94000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2334000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1883000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1808000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2609000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4016000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-2678000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5512000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-6443000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-3994000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1762000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-7079000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>152000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-3182000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-382000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-771000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1043000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2427000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-988000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-925000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>161000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1019000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1477000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14">
+        <v>18397000.0</v>
+      </c>
+      <c r="C14">
         <v>20421000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21693000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23010000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22277000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22530000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>22249000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>22110000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>22097000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23267000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>21865000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21890000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>21933000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>21733000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24238000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24130000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>23783000.0</v>
       </c>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
       <c r="S14">
+        <v>24206000.0</v>
+      </c>
+      <c r="T14">
         <v>24072000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>23843000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>24116000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24378000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24717000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>23903000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>23817000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24555000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>24026000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>23852000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>23801000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>23853000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24738000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22616000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>19231000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>19514000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>19415000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>19275000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>19294000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>19565000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>19446000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>19224000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>19155000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19513000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>19417000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19271000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>19046000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>19753000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>21047000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>22014000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>23332000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>24478000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>23715000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22067000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>20332000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>18026000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>19479000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>16705000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>15591000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>15476000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>13042000.0</v>
       </c>
-      <c r="BH14"/>
-      <c r="BI14">
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>10611000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>15555000.0</v>
       </c>
-      <c r="BK14"/>
-      <c r="BL14">
+      <c r="BL14"/>
+      <c r="BM14">
         <v>5973000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>5890000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>5497000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>5473000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>5468000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5424000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>7307000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>7448000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6779000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>5422000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>12689000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3375000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2647000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2535000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2549000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1726000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1308000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1390000.0</v>
       </c>
-      <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15">
-        <v>-2673000.0</v>
+        <v>2615000.0</v>
       </c>
       <c r="C15">
-        <v>-2673000.0</v>
+        <v>2673000.0</v>
       </c>
       <c r="D15">
-        <v>-2644000.0</v>
+        <v>2673000.0</v>
       </c>
       <c r="E15">
-        <v>-2615000.0</v>
+        <v>2644000.0</v>
       </c>
       <c r="F15">
-        <v>2673000.0</v>
+        <v>2615000.0</v>
       </c>
       <c r="G15">
         <v>2673000.0</v>
       </c>
       <c r="H15">
-        <v>2644000.0</v>
+        <v>2673000.0</v>
       </c>
       <c r="I15">
         <v>2644000.0</v>
       </c>
       <c r="J15">
+        <v>2644000.0</v>
+      </c>
+      <c r="K15">
         <v>2673000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2674000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2644000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2644000.0</v>
       </c>
       <c r="O15">
         <v>2644000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>2644000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>33000000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
@@ -31493,949 +31732,962 @@
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
-      <c r="BD15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15"/>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
-      <c r="BH15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16">
+        <v>358448000.0</v>
+      </c>
+      <c r="C16">
         <v>447471000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>346293000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>308226000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>241411000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>391164000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51916000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>64334000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>59282000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>56744000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>64136000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>65334000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>20487000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>32082000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>14749000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13141000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11519000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14304000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>62374000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>66708000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>106740000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16955000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>74336000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15695000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>61579000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8228000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>87449000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>85983000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>74347000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>75490000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>73396000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>65498000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>112703000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>105279000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>54227000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>46753000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>61450000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>10230000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>12910000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>11269000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>11859000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7476000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>27973000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12871000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>13655000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7121000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>27221000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>23800000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>19595000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>17408000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6643000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6237000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1300000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11792000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1219000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4820000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7735000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>9951000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6080000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>24088000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8254000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>33017000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>57452000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>87188000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>96856000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>67881000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>131699000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>16037000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>3043000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>12357000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>12937000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>25596000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>14466000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>37554000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>36339000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>10074000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>19419000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>43698000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>17710000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>21074000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>33063000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>20270000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>-78000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-19000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-8000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>160000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-488000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-947000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>70000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-240000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-192000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-151000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-21000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>36000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>135000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>303000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>74000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-287000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>272000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>459000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-559000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>419000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18">
-        <v>-92446000.0</v>
+        <v>-81198000.0</v>
       </c>
       <c r="C18">
-        <v>22460000.0</v>
+        <v>112924000.0</v>
       </c>
       <c r="D18">
-        <v>79468000.0</v>
+        <v>116187000.0</v>
       </c>
       <c r="E18">
+        <v>76671000.0</v>
+      </c>
+      <c r="F18">
         <v>-138718000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>302828000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>45293000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>32952000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-20477000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1718000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>11361000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-92448000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>16068000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>17449000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>8020000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1261000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2882000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>9951000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>33211000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>44034000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-462000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6084000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>13119000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1635000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3027000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6102000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1812000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2055000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-143000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-16923000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>9291000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-4604000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>7787000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-5385000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>7825000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1426000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>3522000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1299000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>4881000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-5443000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-707000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-7133000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6182000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-5661000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>731000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-5364000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3802000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-2501000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3371000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-9222000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3504000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1623000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-772000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-17777000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-860000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-8706000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-23243000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-9239000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-19813000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-60239000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-4395000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-17463000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>124804000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-41117000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-96848000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-62920000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-212847000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-6281000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-60473000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-81327000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-80409000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-83196000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-71739000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-37281000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-49283000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-72652000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-18442000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-45843000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-7880000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-39306000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>56000.0</v>
       </c>
-      <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-214097000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-81206000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-190582000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-152851000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-33261000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-20209000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-54249000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-33227000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-17749000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-53061000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-71575000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-14646000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2914000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-11941000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-10451000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-15153000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-18035000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-7024000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4974000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5241000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4416000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3301000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1578000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3866000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2528000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2836000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155000.0</v>
       </c>
       <c r="AE19">
         <v>155000.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>155000.0</v>
+      </c>
       <c r="AG19"/>
-      <c r="AH19">
-[...1 lines deleted...]
-      </c>
+      <c r="AH19"/>
       <c r="AI19">
         <v>455000.0</v>
       </c>
       <c r="AJ19">
         <v>455000.0</v>
       </c>
       <c r="AK19">
         <v>455000.0</v>
       </c>
       <c r="AL19">
         <v>455000.0</v>
       </c>
-      <c r="AM19"/>
+      <c r="AM19">
+        <v>455000.0</v>
+      </c>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-240000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-240000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-138000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-141000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-355000.0</v>
       </c>
-      <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>-100000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-250000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-50000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-150000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20">
+        <v>829000.0</v>
+      </c>
+      <c r="C20">
         <v>1227000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>116000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>176892000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>-7000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>432000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>653000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>-528000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>30000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>498000.0</v>
       </c>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>464000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>6000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>441000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>8000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>44031000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>3000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>334000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -32456,2394 +32708,2423 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B21">
+        <v>-6250000.0</v>
+      </c>
+      <c r="C21">
         <v>-8650000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8650000.0</v>
       </c>
       <c r="E21">
         <v>-8650000.0</v>
       </c>
       <c r="F21">
+        <v>-8650000.0</v>
+      </c>
+      <c r="G21">
         <v>-21952000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8650000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-7910000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>41099000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6341000.0</v>
       </c>
       <c r="P21">
         <v>-6341000.0</v>
       </c>
       <c r="Q21">
         <v>-6341000.0</v>
       </c>
       <c r="R21">
+        <v>-6341000.0</v>
+      </c>
+      <c r="S21">
         <v>-60479000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-37500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-84807000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4490000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4357000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3097000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4044000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-421000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-25369000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-171000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13530000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-195000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-39209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38933000.0</v>
       </c>
       <c r="AF21">
         <v>-38933000.0</v>
       </c>
       <c r="AG21">
         <v>-38933000.0</v>
       </c>
       <c r="AH21">
+        <v>-38933000.0</v>
+      </c>
+      <c r="AI21">
         <v>-54301000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42745000.0</v>
       </c>
       <c r="AK21">
         <v>-42745000.0</v>
       </c>
       <c r="AL21">
-        <v>-16417000.0</v>
+        <v>-42745000.0</v>
       </c>
       <c r="AM21">
         <v>-16417000.0</v>
       </c>
       <c r="AN21">
-        <v>-16418000.0</v>
+        <v>-16417000.0</v>
       </c>
       <c r="AO21">
         <v>-16418000.0</v>
       </c>
       <c r="AP21">
+        <v>-16418000.0</v>
+      </c>
+      <c r="AQ21">
         <v>-3225000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>-3225000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-4046000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-164000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-5000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-14751000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-23268000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-489000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1584000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>4758000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
+        <v>-17420000.0</v>
+      </c>
+      <c r="C22">
         <v>-2967000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1090000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19208000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17331000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-50219000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9934000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9683000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-13196000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-15078000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-6169000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3480000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-5335000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-204361000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-26757000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-20462000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-23958000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-30885000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-21449000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-36333000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-21734000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-24946000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-24736000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-38223000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-37747000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>21111000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6189000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>25771000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-96453000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9019000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-7012000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>87930000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-22585000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>52406000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-98734000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-20161000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-117221000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-2577000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>14099000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-26947000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-26816000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>24098000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>204767000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-129727000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>92017000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>129390000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-433732000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-250541000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-234796000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-204970000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-126272000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-25078000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-18952000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-41188000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-27533000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-24525000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-33709000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-681000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-14068000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-6466000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-18083000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-24493000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-19249000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-35642000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-33884000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-5519000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-13762000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-21758000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-27926000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-26103000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-7348000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-6635000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-16334000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>652000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-12687000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>444000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-730000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2701000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-834000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>22486000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>7991000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>7872000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2856000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>370000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
+        <v>-5421000.0</v>
+      </c>
+      <c r="C23">
         <v>-7423000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>18613000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-8791000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-37215000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-20209000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-50295000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-181000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-26000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>79820000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>189380000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-626000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-6341000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>441000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="S23">
         <v>133000.0</v>
       </c>
       <c r="T23">
+        <v>133000.0</v>
+      </c>
+      <c r="U23">
         <v>334000.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
+        <v>-133000.0</v>
+      </c>
+      <c r="W23">
         <v>1074000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4416000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-929000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-145000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>188225000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-171000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-635000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-195000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-276000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>76000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-38933000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2386000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-241000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-158000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-42745000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12018000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-16417000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-5028000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-16418000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6528000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>300000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>15007000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3225000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>952000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-4046000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>317000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8676000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-164000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-5000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-14352000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>36732000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-489000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>22017000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-13130000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4600000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>18250000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>13878000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-7524000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7099000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>25000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1864000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>4385000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>126075000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>12425000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-41582000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-32591000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>7750000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-8796000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-202000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-519000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-4000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>145499000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>80205000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>34489000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>23755000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>162000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-3474000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>27282000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>12837000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4150000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24">
-        <v>-64498000.0</v>
+        <v>-3181000.0</v>
       </c>
       <c r="C24">
-        <v>-214097000.0</v>
+        <v>-1534000.0</v>
       </c>
       <c r="D24">
-        <v>-81206000.0</v>
+        <v>-96241000.0</v>
       </c>
       <c r="E24">
+        <v>-4433000.0</v>
+      </c>
+      <c r="F24">
         <v>-1819000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-114416000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-46505000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-16493000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-5923000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-25724000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-3547000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-49227000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-65089000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>591000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-273000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-10044000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-9150000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-389000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-16114000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-5948000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3762000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-3010000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2707000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1449000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-511000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2147000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-106000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-296000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-793000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1145000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1610000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-3936000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-341000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-4593000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-332000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-4230000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-2300000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4722000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-3206000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-3709000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1598000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-9951000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-5140000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-6326000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-4018000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-10742000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-547000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1949000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-1366000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-5940000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-9853000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-10097000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-8944000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3650000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-2950000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1800000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-2500000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-17771000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-4857000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>26973000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-32552000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-42786000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-157383000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2064000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-75911000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2209000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-19417000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-7662000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>39099000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>46443000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>27336000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-4491000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-41002000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-11995000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-5000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>29487000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-29219000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
+        <v>28784000.0</v>
+      </c>
+      <c r="C25">
         <v>6467000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10745000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-9605000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11846000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>31461000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7067000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6622000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8644000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4591000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2468000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2585000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13970000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3399000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>192226000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13286000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7492000.0</v>
       </c>
-      <c r="R25">
-[...1 lines deleted...]
-      </c>
       <c r="S25">
+        <v>8246000.0</v>
+      </c>
+      <c r="T25">
         <v>16033000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3282000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15164000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2241000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8888000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6960000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>21614000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13286000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5682000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7141000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6704000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6547000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7690000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-14583000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4018000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>21438000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4818000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2911000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4925000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6447000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>673000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8551000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4887000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5730000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7838000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8691000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5218000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>19125000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5442000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>17668000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7483000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>32250000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>15363000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>25452000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5088000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>97273000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-9802000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-24363000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-16774000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-23047000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-22524000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>11587000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-6435000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-11963000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>20061000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>9270000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>24950000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>21406000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-6412000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>515000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1569000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-10629000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4867000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1555000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6921000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-38000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>4540000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>17376000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>636000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>7218000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>272000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>408000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>326000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-141000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-528000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-79820000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>919000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>747000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>43678000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>292000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>346000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>3880000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>402000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>400000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>59551000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>76000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>319000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>33000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>33617000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>12018000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>19836000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-15000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>24988000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6528000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>300000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>15007000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>14358000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>10061000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>244000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>317000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>8676000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>310000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>25935000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>20273000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>40206000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>144000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>100000.0</v>
       </c>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
-      <c r="BH26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27">
+        <v>2705000.0</v>
+      </c>
+      <c r="C27">
         <v>5601000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4906000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5949000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6957000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8903000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8254000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9164000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9227000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11851000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4346000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2532000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3760000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6321000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2053000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1147000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1233000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3497000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>858000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1096000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1090000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1745000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1417000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1228000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1280000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1560000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1384000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1665000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1091000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2777000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1442000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1626000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1150000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1496000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1104000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1298000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1190000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1895000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1115000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1063000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>785000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>882000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>601000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>654000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>818000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1088000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1179000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>505000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>628000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>277000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1057000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>557000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>236000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>208000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>191000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>188000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>206000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>87000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>354000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>903000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>651000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>835000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>853000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>971000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>-1781000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1905000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2610000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2426000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>3006000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>19217000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-989000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>3681000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>9570000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>1553000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-1889000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>245000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>2919000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>1000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>-8036000.0</v>
+      </c>
+      <c r="C28">
         <v>-10096000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15940000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-10618000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-11406000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>152267000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-11330000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10862000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27106000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19891000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8920000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>77674000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>37148000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-162000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6335000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>441000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-57557000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-37497000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-84473000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>39245000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>292000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3097000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4390000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-421000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-21489000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-171000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13930000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-193000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>20342000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38614000.0</v>
       </c>
       <c r="AG28">
         <v>-38614000.0</v>
       </c>
       <c r="AH28">
+        <v>-38614000.0</v>
+      </c>
+      <c r="AI28">
         <v>61051000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-151000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-9128000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12018000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3419000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-15000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8570000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6528000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2925000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15007000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11133000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10061000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3802000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>317000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8676000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>146000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>25930000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6593000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>16938000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-489000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>24528000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>27858000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4600000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>23258000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13878000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7306000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>49359000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>12095000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>35366000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3895000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>29334000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>126075000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-300000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>349637000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>29718000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>7701000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>22254000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>34798000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>99481000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>96000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>55040000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>80205000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>34489000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>23755000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>125676000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>4806000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>27282000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>12837000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2899000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
+        <v>35227000.0</v>
+      </c>
+      <c r="C29">
         <v>175888000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>236021000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>157877000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>51864000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>340657000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>36003000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>36668000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>29818000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5785000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25563000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>20188000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>22805000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>32095000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10934000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13202000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7569000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24715000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>51246000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>51408000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4512000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1472000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14828000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4254000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4605000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2996000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4234000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>485000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1325000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-13848000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>11963000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2027000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>9832000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2771000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>10372000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>946000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>5310000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1109000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>6703000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1602000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>2603000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-5152000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>8576000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-3783000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2521000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-2894000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>4522000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1446000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>3799000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-8796000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>4160000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-1293000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-533000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-4004000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>9070000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>4391000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-2583000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>5347000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-5365000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-1892000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-3593000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-15650000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-1456000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>13994000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-20226000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>9045000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-40536000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>15193000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-2125000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-4611000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-11521000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-12873000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-1580000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>3942000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>4860000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>1185000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-17656000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>1743000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>9598000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-1105000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>4335000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>13694000.0</v>
       </c>
-      <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
+        <v>-116425000.0</v>
+      </c>
+      <c r="C30">
         <v>-64498000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-214097000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-81206000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-190582000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-152851000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-37215000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-20209000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-54249000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-33227000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-17749000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-53061000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-71575000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-14646000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2914000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-11941000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10451000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-15153000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-18035000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-7024000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4974000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5241000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4416000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3301000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1578000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3866000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2528000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2836000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2261000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-4220000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4282000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6513000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2386000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-7207000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2879000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6602000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-4088000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-7130000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5028000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-7550000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-4908000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-11932000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7534000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-8204000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-5808000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-13212000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1267000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3004000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1794000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-6504000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-10650000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-10782000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-9183000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-10223000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-13130000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-11347000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-23310000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-14886000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-19305000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-31874000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-33354000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-43489000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-31125000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-53978000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-76799000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-71579000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-191583000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-29136000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-19394000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-30893000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-43552000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-74814000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-109322000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-54875000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-54148000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-44350000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-30005000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-17478000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-38201000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-4470000.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>