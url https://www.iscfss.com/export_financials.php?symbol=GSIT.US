--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -277,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1028,85 +1034,86 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1135,4046 +1142,4186 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>3614000.0</v>
+      </c>
+      <c r="C2">
         <v>991000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>668000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474000.0</v>
       </c>
       <c r="F2">
         <v>1474000.0</v>
       </c>
       <c r="G2">
+        <v>1474000.0</v>
+      </c>
+      <c r="H2">
         <v>1184000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1864000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1841000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1627000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2514000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2961000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4870000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3804000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5490000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5638000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6686000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2908000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4282000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4864000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5195000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2234000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4597000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>957000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
+      <c r="Y3"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5">
         <v>-87000.0</v>
       </c>
       <c r="C5">
         <v>-87000.0</v>
       </c>
       <c r="D5">
+        <v>-87000.0</v>
+      </c>
+      <c r="E5">
         <v>-127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-154000.0</v>
       </c>
       <c r="F5">
         <v>-154000.0</v>
       </c>
       <c r="G5">
+        <v>-154000.0</v>
+      </c>
+      <c r="H5">
         <v>71000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-37000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-142000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-62000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>27000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>26000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>33000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>45000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>88000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>83000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>190000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>230000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>16000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-166000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-261000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-352000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-531000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
+      <c r="Y6"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7">
+        <v>8466000.0</v>
+      </c>
+      <c r="C7">
         <v>9643000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1522000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>651000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>898000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>699000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>640000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
+        <v>37000.0</v>
+      </c>
+      <c r="C8">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="D8">
         <v>25000.0</v>
       </c>
       <c r="E8">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="F8">
         <v>24000.0</v>
       </c>
       <c r="G8">
+        <v>24000.0</v>
+      </c>
+      <c r="H8">
         <v>23000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>22000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>55953000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>53083000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>47722000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>40176000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33462000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>27391000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>21830000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>25050000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>29407000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>56399000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>54004000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>54402000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>67212000.0</v>
+      </c>
+      <c r="C10">
         <v>13434000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14429000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36971000.0</v>
       </c>
       <c r="F10">
         <v>36971000.0</v>
       </c>
       <c r="G10">
+        <v>36971000.0</v>
+      </c>
+      <c r="H10">
         <v>51506000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>42495000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>40241000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>33736000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>31963000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>36776000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>41520000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>41120000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>31634000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25952000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>24658000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12597000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>15899000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4275000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11505000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8522000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3488000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6150000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>67212000.0</v>
+      </c>
+      <c r="C12">
         <v>13434000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14429000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>30575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43963000.0</v>
       </c>
       <c r="F12">
         <v>43963000.0</v>
       </c>
       <c r="G12">
+        <v>43963000.0</v>
+      </c>
+      <c r="H12">
         <v>66567000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>61841000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>58365000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>49935000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>55112000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>58977000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>80932000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>67259000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>58678000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>51985000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>46778000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>47337000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>39565000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8275000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15505000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11522000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3488000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6150000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
+        <v>37000.0</v>
+      </c>
+      <c r="C13">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="D13">
         <v>25000.0</v>
       </c>
       <c r="E13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="F13">
         <v>24000.0</v>
       </c>
       <c r="G13">
+        <v>24000.0</v>
+      </c>
+      <c r="H13">
         <v>23000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="J13">
         <v>21000.0</v>
       </c>
       <c r="K13">
+        <v>21000.0</v>
+      </c>
+      <c r="L13">
         <v>22000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>23000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>28000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>27000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>28000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>29000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>28000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>27000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="U13">
         <v>6000.0</v>
       </c>
       <c r="V13">
         <v>6000.0</v>
       </c>
       <c r="W13">
         <v>6000.0</v>
       </c>
       <c r="X13">
         <v>6000.0</v>
       </c>
+      <c r="Y13">
+        <v>6000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
+        <v>31839000.0</v>
+      </c>
+      <c r="C14">
         <v>25546000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>25144000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24595000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24303000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23671000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>22968000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23349000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21085000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>20652000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22593000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>25029000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27505000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>28077000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>29496000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>29685000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>27688000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>28386000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28624000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22837000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22586000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22562000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5664000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5334000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="F15">
         <v>24000.0</v>
       </c>
       <c r="G15">
+        <v>24000.0</v>
+      </c>
+      <c r="H15">
         <v>23000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="J15">
         <v>21000.0</v>
       </c>
       <c r="K15">
+        <v>21000.0</v>
+      </c>
+      <c r="L15">
         <v>22000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>23000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>28000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>27000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>28000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>29000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>28000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>27000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="U15">
         <v>6000.0</v>
       </c>
       <c r="V15">
         <v>6000.0</v>
       </c>
       <c r="W15">
         <v>6000.0</v>
       </c>
       <c r="X15">
         <v>6000.0</v>
       </c>
+      <c r="Y15">
+        <v>6000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>10000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-2034000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>121000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1796000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2330000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2815000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2523000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3077000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2670000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5248000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3316000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2736000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4943000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3704000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3104000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3026000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3009000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1443000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>12000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>11000.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
         <v>15000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>811000.0</v>
       </c>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
       <c r="M18">
         <v>0.0</v>
       </c>
       <c r="N18">
         <v>0.0</v>
       </c>
       <c r="O18">
         <v>0.0</v>
       </c>
-      <c r="P18"/>
+      <c r="P18">
+        <v>0.0</v>
+      </c>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20">
         <v>7978000.0</v>
       </c>
       <c r="C20">
         <v>7978000.0</v>
       </c>
       <c r="D20">
         <v>7978000.0</v>
       </c>
       <c r="E20">
         <v>7978000.0</v>
       </c>
       <c r="F20">
         <v>7978000.0</v>
       </c>
       <c r="G20">
         <v>7978000.0</v>
       </c>
       <c r="H20">
         <v>7978000.0</v>
       </c>
       <c r="I20">
         <v>7978000.0</v>
       </c>
       <c r="J20">
         <v>7978000.0</v>
       </c>
       <c r="K20">
+        <v>7978000.0</v>
+      </c>
+      <c r="L20">
         <v>8030000.0</v>
       </c>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>1089000.0</v>
+      </c>
+      <c r="C21">
         <v>1323000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1556000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2023000.0</v>
       </c>
       <c r="F21">
         <v>2023000.0</v>
       </c>
       <c r="G21">
+        <v>2023000.0</v>
+      </c>
+      <c r="H21">
         <v>2489000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2722000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2989000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3302000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3651000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>393000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>564000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>744000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>925000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1105000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1285000.0</v>
       </c>
-      <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22">
+        <v>4078999.0</v>
+      </c>
+      <c r="C22">
         <v>3891000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4977000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4655000.0</v>
       </c>
       <c r="F22">
         <v>4655000.0</v>
       </c>
       <c r="G22">
+        <v>4655000.0</v>
+      </c>
+      <c r="H22">
         <v>4282000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5685000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5547000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9211000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>7174000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8412000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8185000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13809000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16725000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>21380000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15436000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>10995000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>15704000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>24209000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12039000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14825000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7581000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>97953000.0</v>
+      </c>
+      <c r="C23">
         <v>43317000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>42475000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>76422000.0</v>
+        <v>59876000.0</v>
       </c>
       <c r="F23">
         <v>76422000.0</v>
       </c>
       <c r="G23">
+        <v>76422000.0</v>
+      </c>
+      <c r="H23">
         <v>102561000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>106223000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>99540000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>102595000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>106530000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>108889000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>141677000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>145845000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>143117000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>141917000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>113128000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>92673000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>88315000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>49910000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>39544000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>33524000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>30899000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23803000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>3345000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5792000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4117000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8997000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>7923000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12898000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>11148000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>21740000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>28819000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>35495000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>33497000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>-58746000.0</v>
+      </c>
+      <c r="C28">
         <v>-3791000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12907000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-26561000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36073000.0</v>
       </c>
       <c r="F28">
         <v>-36073000.0</v>
       </c>
       <c r="G28">
+        <v>-36073000.0</v>
+      </c>
+      <c r="H28">
         <v>-50866000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-42495000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-40241000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-33736000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-31963000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-36776000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-41520000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-41120000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-31634000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-25952000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-24658000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-12597000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-15899000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4275000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-11505000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-8522000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3488000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-6150000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29">
+        <v>81761000.0</v>
+      </c>
+      <c r="C29">
         <v>28226000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>35970000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>51372000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>64451000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>75592000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>89641000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>93155000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>86815000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>4325000.0</v>
+      </c>
+      <c r="C30">
         <v>3864000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3333000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4744000.0</v>
       </c>
       <c r="F30">
         <v>4744000.0</v>
       </c>
       <c r="G30">
+        <v>4744000.0</v>
+      </c>
+      <c r="H30">
         <v>6541000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7339000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5279000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6565000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7708000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8607000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8834000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10798000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11187000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15042000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9241000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5622000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7476000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6397000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4295000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4947000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7372000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4730000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>41604000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>63113000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>65358000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>79174000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>82455000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>75848000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>75164000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>78188000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>96003000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>128378000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>132183000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>128779000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
+      <c r="Y31"/>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32">
+        <v>69991000.0</v>
+      </c>
+      <c r="C32">
         <v>16381000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>24742000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>34673000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>45830000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>55984000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>70853000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>68632000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>63867000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:25">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>18766000.0</v>
+      </c>
+      <c r="C33">
         <v>19862000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>12368000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>18158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21731000.0</v>
       </c>
       <c r="F33">
         <v>21731000.0</v>
       </c>
       <c r="G33">
+        <v>21731000.0</v>
+      </c>
+      <c r="H33">
         <v>23448000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>28858000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>28269000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>34323000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>34568000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>30946000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>39170000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>48367000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>47930000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>46206000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>36510000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>25302000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>22436000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5740000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3512000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2071000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2474000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3009000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:25">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>160000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1302000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4448000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4558000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4660000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4335000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>5321000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>5662000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6608000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>1462000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2803000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1835000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
+      <c r="Y34"/>
     </row>
-    <row r="35" spans="1:24">
+    <row r="35" spans="1:25">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>6996000.0</v>
+      </c>
+      <c r="C35">
         <v>8017000.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
+        <v>1129000.0</v>
+      </c>
+      <c r="E35">
         <v>1302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3110000.0</v>
       </c>
       <c r="F35">
         <v>3110000.0</v>
       </c>
       <c r="G35">
+        <v>3110000.0</v>
+      </c>
+      <c r="H35">
         <v>4660000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4335000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5321000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5677000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>7419000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>780000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1462000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2803000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1835000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1561000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>838000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>351000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>366000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9007000.0</v>
       </c>
       <c r="U35">
         <v>9007000.0</v>
       </c>
       <c r="V35">
         <v>9007000.0</v>
       </c>
       <c r="W35">
         <v>9007000.0</v>
       </c>
       <c r="X35">
         <v>9007000.0</v>
       </c>
+      <c r="Y35">
+        <v>9007000.0</v>
+      </c>
     </row>
-    <row r="36" spans="1:24">
+    <row r="36" spans="1:25">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36">
+        <v>552000.0</v>
+      </c>
+      <c r="C36">
         <v>206000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>122000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137000.0</v>
       </c>
       <c r="F36">
         <v>137000.0</v>
       </c>
       <c r="G36">
+        <v>137000.0</v>
+      </c>
+      <c r="H36">
         <v>11212000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>125000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1132000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2434000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2275000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>78000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>80000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="P36">
         <v>83000.0</v>
       </c>
       <c r="Q36">
+        <v>83000.0</v>
+      </c>
+      <c r="R36">
         <v>1601000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-227000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>16596000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-89000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1306000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>361000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>71000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>70000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:25">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
+      <c r="Y37"/>
     </row>
-    <row r="38" spans="1:24">
+    <row r="38" spans="1:25">
       <c r="A38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>126000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>11027000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>135000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>128000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>160000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1207000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2456000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3086000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>105000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>104000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1354000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>702000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>618000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>316000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>748000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>991000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>995000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1306000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>361000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
+      <c r="Y38"/>
     </row>
-    <row r="39" spans="1:24">
+    <row r="39" spans="1:25">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>3571000.0</v>
+      </c>
+      <c r="C39">
         <v>2266000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7368000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1329000.0</v>
       </c>
       <c r="F39">
         <v>1329000.0</v>
       </c>
       <c r="G39">
+        <v>1329000.0</v>
+      </c>
+      <c r="H39">
         <v>1723000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1934000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1283000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2561000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1968000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1947000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4556000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5612000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8597000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7304000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5163000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3417000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1807000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5289000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3632000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2945000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2740000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2333000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:24">
+    <row r="40" spans="1:25">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>4094000.0</v>
+      </c>
+      <c r="C40">
         <v>4441000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4120000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6723000.0</v>
       </c>
       <c r="F40">
         <v>6723000.0</v>
       </c>
       <c r="G40">
+        <v>6723000.0</v>
+      </c>
+      <c r="H40">
         <v>5958000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6247000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4823000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6807000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4282000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5157000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2982000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1175000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4140000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3229000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2731000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1622000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1218000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2603000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1280000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2689000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2667000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:24">
+    <row r="41" spans="1:25">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1064000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>4448000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>4234000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>4518000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>4335000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>5321000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>5677000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>7419000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>780000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1462000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2803000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1835000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1561000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>838000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>351000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>366000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
+      <c r="Y41"/>
     </row>
-    <row r="42" spans="1:24">
+    <row r="42" spans="1:25">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>130262000.0</v>
+      </c>
+      <c r="C42">
         <v>63492000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>60598000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>55953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53083000.0</v>
       </c>
       <c r="F42">
         <v>53083000.0</v>
       </c>
       <c r="G42">
+        <v>53083000.0</v>
+      </c>
+      <c r="H42">
         <v>40176000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>33462000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>27391000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>21830000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>25050000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>29407000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>56399000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>54004000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>54402000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>57063000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>49872000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>46202000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>48139000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-42368000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>6368000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>6322000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>6244000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5830000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:25">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
+      <c r="Y43"/>
     </row>
-    <row r="44" spans="1:24">
+    <row r="44" spans="1:25">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-      <c r="T44">
-[...1 lines deleted...]
-      </c>
+      <c r="T44"/>
       <c r="U44">
         <v>9007000.0</v>
       </c>
       <c r="V44">
         <v>9007000.0</v>
       </c>
-      <c r="W44"/>
+      <c r="W44">
+        <v>9007000.0</v>
+      </c>
       <c r="X44"/>
+      <c r="Y44"/>
     </row>
-    <row r="45" spans="1:24">
+    <row r="45" spans="1:25">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
+        <v>31921000.0</v>
+      </c>
+      <c r="C45">
         <v>32735000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>25565000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>32953000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7359000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>8005000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8736000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>9001000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>8172000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>7689000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>8653000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>8708000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>9683000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>10774000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>12806000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>13545000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>12344000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>5126000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>5840000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>4745000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2206000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1710000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2403000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2939000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:24">
+    <row r="46" spans="1:25">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>9147000.0</v>
+      </c>
+      <c r="C46">
         <v>10355000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2701000.0</v>
       </c>
-      <c r="D46">
-[...1 lines deleted...]
-      </c>
       <c r="E46">
-        <v>8248000.0</v>
+        <v>8107000.0</v>
       </c>
       <c r="F46">
         <v>8248000.0</v>
       </c>
       <c r="G46">
+        <v>8248000.0</v>
+      </c>
+      <c r="H46">
         <v>8119000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9001000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8172000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>7689000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>8653000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8708000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>9683000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>10774000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>12806000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>13545000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>12344000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5126000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5840000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4745000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2206000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1710000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2403000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2939000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:24">
+    <row r="47" spans="1:25">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>7423000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>7359000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>7328000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>8119000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>9001000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>8172000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>7689000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>8653000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>8708000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>9683000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>10774000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>12806000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>13545000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>12344000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5126000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5840000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4745000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2206000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1710000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
+      <c r="Y47"/>
     </row>
-    <row r="48" spans="1:24">
+    <row r="48" spans="1:25">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>-48451000.0</v>
+      </c>
+      <c r="C48">
         <v>-35205000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-24566000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-4479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11498000.0</v>
       </c>
       <c r="F48">
         <v>11498000.0</v>
       </c>
       <c r="G48">
+        <v>11498000.0</v>
+      </c>
+      <c r="H48">
         <v>49371000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>59708000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>59545000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>64655000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>64770000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>66940000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>71918000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>78107000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>74261000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>67505000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>48629000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>38246000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>28957000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>22184000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>14750000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>10501000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5721000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>6391000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:24">
+    <row r="49" spans="1:25">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-4479000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>11498000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>27866000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>49371000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>59708000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>59545000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>64655000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>64770000.0</v>
       </c>
-      <c r="L49">
-[...1 lines deleted...]
-      </c>
       <c r="M49">
+        <v>0.0</v>
+      </c>
+      <c r="N49">
         <v>71918000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>78107000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>74261000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
+      <c r="Y49"/>
     </row>
-    <row r="50" spans="1:24">
+    <row r="50" spans="1:25">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
+      <c r="Y50"/>
     </row>
-    <row r="51" spans="1:24">
+    <row r="51" spans="1:25">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>8466000.0</v>
+      </c>
+      <c r="C51">
         <v>9643000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1522000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>898000.0</v>
       </c>
       <c r="F51">
         <v>898000.0</v>
       </c>
       <c r="G51">
+        <v>898000.0</v>
+      </c>
+      <c r="H51">
         <v>640000.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
+      <c r="Y51"/>
     </row>
-    <row r="52" spans="1:24">
+    <row r="52" spans="1:25">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>1488000.0</v>
+      </c>
+      <c r="C52">
         <v>1642000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>567000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537000.0</v>
       </c>
       <c r="F52">
         <v>537000.0</v>
       </c>
       <c r="G52">
+        <v>537000.0</v>
+      </c>
+      <c r="H52">
         <v>498000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>203000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
+      <c r="Y52"/>
     </row>
-    <row r="53" spans="1:24">
+    <row r="53" spans="1:25">
       <c r="A53" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
         <v>3363000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6992000.0</v>
       </c>
       <c r="F53">
         <v>6992000.0</v>
       </c>
       <c r="G53">
+        <v>6992000.0</v>
+      </c>
+      <c r="H53">
         <v>15061000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>19346000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>18124000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>16199000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>23149000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>22201000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>39412000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>26139000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>27044000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>26033000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>22120000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>34740000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>23666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="U53">
         <v>4000000.0</v>
       </c>
       <c r="V53">
+        <v>4000000.0</v>
+      </c>
+      <c r="W53">
         <v>3000000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
+      <c r="Y53"/>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:25">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
+      <c r="Y54"/>
     </row>
-    <row r="55" spans="1:24">
+    <row r="55" spans="1:25">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>97953000.0</v>
+      </c>
+      <c r="C55">
         <v>43317000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>42475000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>60033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76422000.0</v>
       </c>
       <c r="F55">
         <v>76422000.0</v>
       </c>
       <c r="G55">
+        <v>76422000.0</v>
+      </c>
+      <c r="H55">
         <v>102561000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>106223000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>99540000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>102595000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>106530000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>108889000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>141677000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>145845000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>143117000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>141917000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>113128000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>92673000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>88315000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>49910000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>39544000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>33524000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>30899000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>23803000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:24">
+    <row r="56" spans="1:25">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>79187000.0</v>
+      </c>
+      <c r="C56">
         <v>23455000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>30107000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>41875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54691000.0</v>
       </c>
       <c r="F56">
         <v>54691000.0</v>
       </c>
       <c r="G56">
+        <v>54691000.0</v>
+      </c>
+      <c r="H56">
         <v>79113000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>77365000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>71271000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>68272000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>71962000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>77943000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>102507000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>97478000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>95187000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>95711000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>76618000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>67371000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>65879000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>44170000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>36032000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>31453000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>28425000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>20794000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:25">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>9196000.0</v>
+      </c>
+      <c r="C57">
         <v>7074000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5365000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8861000.0</v>
       </c>
       <c r="F57">
         <v>8861000.0</v>
       </c>
       <c r="G57">
+        <v>8861000.0</v>
+      </c>
+      <c r="H57">
         <v>8260000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8733000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7404000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>10474000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>9242000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>11713000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>11837000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>10859000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>12503000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>15676000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>13571000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7617000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>10809000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>11171000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9579000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>7949000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>10273000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:24">
+    <row r="58" spans="1:25">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>16192000.0</v>
+      </c>
+      <c r="C58">
         <v>15091000.0</v>
       </c>
-      <c r="C58">
-[...1 lines deleted...]
-      </c>
       <c r="D58">
+        <v>6494000.0</v>
+      </c>
+      <c r="E58">
         <v>8504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11971000.0</v>
       </c>
       <c r="F58">
         <v>11971000.0</v>
       </c>
       <c r="G58">
+        <v>11971000.0</v>
+      </c>
+      <c r="H58">
         <v>12920000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>13068000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12725000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>16151000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>16661000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>12493000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>13299000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>13662000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>14338000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>17237000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>14409000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>7968000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11175000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>20178000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>18586000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>16956000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>19280000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>12107000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:25">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
+      <c r="Y59"/>
     </row>
-    <row r="60" spans="1:24">
+    <row r="60" spans="1:25">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>81761000.0</v>
+      </c>
+      <c r="C60">
         <v>28226000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>35970000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>51372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64451000.0</v>
       </c>
       <c r="F60">
         <v>64451000.0</v>
       </c>
       <c r="G60">
+        <v>64451000.0</v>
+      </c>
+      <c r="H60">
         <v>89641000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>93155000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>86815000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>86444000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>89869000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>96396000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>128378000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>132183000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>128779000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>124680000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>98719000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>84705000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>77140000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>29732000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>20958000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>16568000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>11619000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>11696000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:25">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
+      <c r="Y61"/>
     </row>
-    <row r="62" spans="1:24">
+    <row r="62" spans="1:25">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CE1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="CH1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CI1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="CL1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CM1" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>153</v>
       </c>
+      <c r="CO1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>4111000.0</v>
+      </c>
+      <c r="C2">
+        <v>3614000.0</v>
+      </c>
+      <c r="D2">
         <v>1014999.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1190000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>743000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>991000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>691000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>866000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>653000.0</v>
       </c>
-      <c r="I2">
-[...2 lines deleted...]
-      <c r="J2">
+      <c r="K2">
+        <v>991000.0</v>
+      </c>
+      <c r="L2">
         <v>1279000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>866000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>653000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1621000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1556000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1645000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1403000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1474000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2385000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1736000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1925000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1567000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2422000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1292000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1069000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1184000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1138000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1924000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1676000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1864000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2348000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2545000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2267000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1841000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1764000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1924000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1977000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1627000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2127000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3205000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2067000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2514000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2229000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3739000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4495000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2961000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2920000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3724000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3627000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4870000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3015000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3741000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3475000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3804000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3721000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>3793000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3972000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>5490000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>3141000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>5301000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>6925000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>5638000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>7395000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>10515000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>7178000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>6686000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>5819000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>4954000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>3215000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>2908000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>2743000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>4222000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>3566000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>4282000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>3868000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>2671000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1939000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>4864000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>7236000.0</v>
       </c>
-      <c r="CA2"/>
-[...1 lines deleted...]
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2">
         <v>5195000.0</v>
       </c>
-      <c r="CD2"/>
-      <c r="CE2"/>
       <c r="CF2"/>
-      <c r="CG2">
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2">
         <v>2234000.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2"/>
       <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2">
         <v>4597000.0</v>
       </c>
-      <c r="CL2"/>
-      <c r="CM2"/>
       <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5223,54 +5370,56 @@
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5319,346 +5468,350 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5">
         <v>-87000.0</v>
       </c>
       <c r="C5">
         <v>-87000.0</v>
       </c>
       <c r="D5">
         <v>-87000.0</v>
       </c>
       <c r="E5">
         <v>-87000.0</v>
       </c>
       <c r="F5">
         <v>-87000.0</v>
       </c>
       <c r="G5">
         <v>-87000.0</v>
       </c>
       <c r="H5">
         <v>-87000.0</v>
       </c>
       <c r="I5">
         <v>-87000.0</v>
       </c>
       <c r="J5">
         <v>-87000.0</v>
       </c>
       <c r="K5">
-        <v>-91000.0</v>
+        <v>-87000.0</v>
       </c>
       <c r="L5">
-        <v>-100000.0</v>
+        <v>-87000.0</v>
       </c>
       <c r="M5">
+        <v>-87000.0</v>
+      </c>
+      <c r="N5">
+        <v>-87000.0</v>
+      </c>
+      <c r="O5">
         <v>-127000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-145000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-179000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-181000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-154000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-80000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-51000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-35000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-20000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>5000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>43000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>96000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>71000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>17000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>28000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>14000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-37000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-108000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-126000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-152000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-142000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-109000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-61000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-68000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-62000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-48000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>16000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>34000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>27000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-59000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>9000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>21000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>26000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-48000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>38000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>33000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>22000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>6000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-40000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>45000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>42000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>79000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>55000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>88000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>63000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>115000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>114000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>83000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>93000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>197000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>203000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>190000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>213000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>245000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>231000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>230000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>191000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-285000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-180000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>16000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>29000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>8000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-27000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-6200000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-5376000.0</v>
       </c>
-      <c r="CA5"/>
-[...1 lines deleted...]
-      <c r="CC5">
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-166000.0</v>
       </c>
-      <c r="CD5"/>
-      <c r="CE5"/>
       <c r="CF5"/>
-      <c r="CG5">
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5">
         <v>-261000.0</v>
       </c>
-      <c r="CH5"/>
-      <c r="CI5"/>
       <c r="CJ5"/>
-      <c r="CK5">
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5">
         <v>-352000.0</v>
       </c>
-      <c r="CL5"/>
-      <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -5699,170 +5852,180 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7">
+        <v>8165000.0</v>
+      </c>
+      <c r="C7">
+        <v>8466000.0</v>
+      </c>
+      <c r="D7">
         <v>8772000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>9062000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>9358000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>9643000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>9836000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>10100000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>10343000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1522000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>888000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>988000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1144000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>651000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>800000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>924000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1083000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>898000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>580000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>494000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>591000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>699000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>860000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>997000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>489000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>640000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>805000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>949000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>939000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5881,114 +6044,120 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
+        <v>38000.0</v>
+      </c>
+      <c r="C8">
+        <v>37000.0</v>
+      </c>
+      <c r="D8">
         <v>36000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>30000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>29000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>26000.0</v>
       </c>
-      <c r="F8">
-[...4 lines deleted...]
-      </c>
       <c r="H8">
-        <v>25000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I8">
         <v>25000.0</v>
       </c>
       <c r="J8">
         <v>25000.0</v>
       </c>
       <c r="K8">
         <v>25000.0</v>
       </c>
       <c r="L8">
         <v>25000.0</v>
       </c>
       <c r="M8">
         <v>25000.0</v>
       </c>
       <c r="N8">
         <v>25000.0</v>
       </c>
       <c r="O8">
         <v>25000.0</v>
       </c>
       <c r="P8">
         <v>25000.0</v>
       </c>
       <c r="Q8">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="R8">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="S8">
         <v>24000.0</v>
       </c>
       <c r="T8">
         <v>24000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>24000.0</v>
+      </c>
+      <c r="V8">
+        <v>24000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6015,498 +6184,508 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>58246000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>55953000.0</v>
       </c>
-      <c r="N9"/>
-[...1 lines deleted...]
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9">
         <v>53899000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>53083000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="T9"/>
+      <c r="U9">
         <v>50858000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>47722000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>47722000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>45602000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>44092000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>43269000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>40176000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>39012000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>37903000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>36462000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>33462000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>31483000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>30677000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>29435000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>27391000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>26272000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>24879000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>24119000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>21830000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>20267000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>19881000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>21861000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>25050000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>27529000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>27882000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>27744000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>29407000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>31735000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>31780000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>56376000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>56399000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>56092000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>57555000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>55543000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>54004000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>53139000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>52735000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>53377000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>54402000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>55721000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>59203000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>58786000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>77045000.0</v>
+      </c>
+      <c r="C10">
+        <v>67212000.0</v>
+      </c>
+      <c r="D10">
         <v>70672000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>25326000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>22725000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>13434000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>15085000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>18356000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>21765000.0</v>
       </c>
-      <c r="I10">
-[...4 lines deleted...]
-      </c>
       <c r="K10">
+        <v>13434000.0</v>
+      </c>
+      <c r="L10">
+        <v>21575000.0</v>
+      </c>
+      <c r="M10">
         <v>18356000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>21765000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>27212000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>31870000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>32803000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>33533000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>36971000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>36325000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>40943000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>44490000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>44234000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>43064000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>44022000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>50970000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>51506000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>47971000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>45724000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>46435000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>42495000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>40529000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>37890000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>36426000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>40241000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>39740000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>37438000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>31871000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>33736000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>30495000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>28803000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>28237000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>31963000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>30725000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>39421000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>39176000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>36776000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>40853000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>34760000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>43346000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>41520000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>42040000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>48821000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>42781000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>41120000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>32596000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>34844000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>30455000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>31634000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>29373000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>25549000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>32642000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>25952000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>24219000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>24963000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>17130000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>24658000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>15185000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>18274000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>17350000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>12597000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>12330000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>7794000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>16448000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>15899000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>8568000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>8194000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>15287000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>4275000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>8905000.0</v>
       </c>
-      <c r="CA10"/>
-[...1 lines deleted...]
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
         <v>11505000.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10">
         <v>8522000.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10"/>
       <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10">
         <v>3488000.0</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6555,1294 +6734,1318 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>77045000.0</v>
+      </c>
+      <c r="C12">
+        <v>67212000.0</v>
+      </c>
+      <c r="D12">
         <v>70672000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>25326000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>22725000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>13434000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>15085000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>18356000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>21765000.0</v>
       </c>
-      <c r="I12">
-[...4 lines deleted...]
-      </c>
       <c r="K12">
+        <v>13434000.0</v>
+      </c>
+      <c r="L12">
+        <v>21575000.0</v>
+      </c>
+      <c r="M12">
         <v>18356000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>21765000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>30575000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>35201000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>38225000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>41461000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>43963000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>48098000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>50734000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>51538000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>53951000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>52260000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>56089000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>64566000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>66567000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>68314000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>68076000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>64717000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>61841000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>57086000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>56552000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>52592000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>58365000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>56770000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>49641000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>49091000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>49935000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>47005000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>47833000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>49964000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>55112000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>50106000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>60350000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>58475000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>58977000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>65831000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>62731000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>84006000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>80932000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>74819000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>74963000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>63846000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>67259000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>65649000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>67083000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>59218000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>58678000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>51952000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>56561000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>59261000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>51985000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>50042000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>46628000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>43080000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>46778000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>40775000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>37197000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>44009000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>47337000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>47643000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>44870000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>32090000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>39565000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>50692000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>47287000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>42770000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>8275000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>14905000.0</v>
       </c>
-      <c r="CA12"/>
-[...1 lines deleted...]
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12">
         <v>15505000.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12">
         <v>11522000.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12">
         <v>3488000.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
+        <v>38000.0</v>
+      </c>
+      <c r="C13">
+        <v>37000.0</v>
+      </c>
+      <c r="D13">
         <v>36000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>30000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>29000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>26000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="H13">
         <v>25000.0</v>
       </c>
       <c r="I13">
         <v>25000.0</v>
       </c>
       <c r="J13">
         <v>25000.0</v>
       </c>
       <c r="K13">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="L13">
         <v>25000.0</v>
       </c>
       <c r="M13">
         <v>25000.0</v>
       </c>
       <c r="N13">
         <v>25000.0</v>
       </c>
       <c r="O13">
         <v>25000.0</v>
       </c>
       <c r="P13">
         <v>25000.0</v>
       </c>
       <c r="Q13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="R13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="S13">
         <v>24000.0</v>
       </c>
       <c r="T13">
         <v>24000.0</v>
       </c>
       <c r="U13">
         <v>24000.0</v>
       </c>
       <c r="V13">
         <v>24000.0</v>
       </c>
       <c r="W13">
         <v>24000.0</v>
       </c>
       <c r="X13">
         <v>24000.0</v>
       </c>
       <c r="Y13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="Z13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="AA13">
         <v>23000.0</v>
       </c>
       <c r="AB13">
         <v>23000.0</v>
       </c>
       <c r="AC13">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AD13">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AE13">
         <v>22000.0</v>
       </c>
       <c r="AF13">
         <v>22000.0</v>
       </c>
       <c r="AG13">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AH13">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AI13">
         <v>21000.0</v>
       </c>
       <c r="AJ13">
         <v>21000.0</v>
       </c>
       <c r="AK13">
         <v>21000.0</v>
       </c>
       <c r="AL13">
+        <v>21000.0</v>
+      </c>
+      <c r="AM13">
+        <v>21000.0</v>
+      </c>
+      <c r="AN13">
         <v>20000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>20000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>21000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>22000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AR13">
         <v>23000.0</v>
       </c>
       <c r="AS13">
         <v>23000.0</v>
       </c>
       <c r="AT13">
+        <v>23000.0</v>
+      </c>
+      <c r="AU13">
+        <v>23000.0</v>
+      </c>
+      <c r="AV13">
         <v>24000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>24000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="AY13">
         <v>28000.0</v>
       </c>
       <c r="AZ13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BA13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BB13">
         <v>27000.0</v>
       </c>
       <c r="BC13">
         <v>27000.0</v>
       </c>
       <c r="BD13">
         <v>27000.0</v>
       </c>
       <c r="BE13">
+        <v>27000.0</v>
+      </c>
+      <c r="BF13">
+        <v>27000.0</v>
+      </c>
+      <c r="BG13">
         <v>28000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>28000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="BI13">
         <v>29000.0</v>
       </c>
       <c r="BJ13">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BK13">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BL13">
         <v>28000.0</v>
       </c>
       <c r="BM13">
         <v>28000.0</v>
       </c>
       <c r="BN13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BO13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BP13">
         <v>27000.0</v>
       </c>
       <c r="BQ13">
         <v>27000.0</v>
       </c>
       <c r="BR13">
         <v>27000.0</v>
       </c>
       <c r="BS13">
-        <v>28000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="BT13">
-        <v>28000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="BU13">
         <v>28000.0</v>
       </c>
       <c r="BV13">
         <v>28000.0</v>
       </c>
       <c r="BW13">
         <v>28000.0</v>
       </c>
       <c r="BX13">
         <v>28000.0</v>
       </c>
       <c r="BY13">
+        <v>28000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>28000.0</v>
+      </c>
+      <c r="CA13">
         <v>6000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>6000.0</v>
       </c>
-      <c r="CA13"/>
-[...1 lines deleted...]
-      <c r="CC13">
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13">
         <v>6000.0</v>
       </c>
-      <c r="CD13"/>
-      <c r="CE13"/>
       <c r="CF13"/>
-      <c r="CG13">
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13">
         <v>6000.0</v>
       </c>
-      <c r="CH13"/>
-      <c r="CI13"/>
       <c r="CJ13"/>
-      <c r="CK13">
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13">
         <v>6000.0</v>
       </c>
-      <c r="CL13"/>
-      <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
+        <v>37346000.0</v>
+      </c>
+      <c r="C14">
+        <v>36294000.0</v>
+      </c>
+      <c r="D14">
         <v>34510000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>29630000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>26967000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>25546000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>25546000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>25467000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>25686000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>25297000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>25256000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>25161000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>24866000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>24685000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>24621000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>24554000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>24523000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>24484000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>24406000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>24229000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>24095000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>23912000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>23716000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>23617000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>23440000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>23194000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>23096000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>22975000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>22605000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>22169000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>22769000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>21844000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>21567000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>23476000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>21165000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>21037000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>20805000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>20805000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>21097000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>21104000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>21526000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>21299000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>22612000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>22676000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>22943000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>22943000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>24325000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>25540000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>27495000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>27495000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>27667000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>28975000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>27178000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>27178000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>27987000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>27929000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>27963000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>27361000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>29189000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>29894000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>30400000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>28757000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>29751000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>29075000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>28834000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>27671000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>27696000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>27592000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>27324000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>26872000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>28613000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>28844000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>28798000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>28004000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>28380000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>28673000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>28790000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>22828000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>22819000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>22745000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>22745000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>22578000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22570000.0</v>
       </c>
       <c r="CF14">
         <v>22570000.0</v>
       </c>
       <c r="CG14">
-        <v>22562000.0</v>
+        <v>22570000.0</v>
       </c>
       <c r="CH14">
-        <v>22562000.0</v>
+        <v>22570000.0</v>
       </c>
       <c r="CI14">
         <v>22562000.0</v>
       </c>
       <c r="CJ14">
         <v>22562000.0</v>
       </c>
       <c r="CK14">
-        <v>5664000.0</v>
+        <v>22562000.0</v>
       </c>
       <c r="CL14">
-        <v>5664000.0</v>
+        <v>22562000.0</v>
       </c>
       <c r="CM14">
         <v>5664000.0</v>
       </c>
       <c r="CN14">
         <v>5664000.0</v>
       </c>
+      <c r="CO14">
+        <v>5664000.0</v>
+      </c>
+      <c r="CP14">
+        <v>5664000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>25000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>25000.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15">
         <v>25000.0</v>
       </c>
-      <c r="Q15">
-[...2 lines deleted...]
-      <c r="R15"/>
       <c r="S15">
         <v>24000.0</v>
       </c>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>24000.0</v>
       </c>
       <c r="V15">
         <v>24000.0</v>
       </c>
       <c r="W15">
         <v>24000.0</v>
       </c>
       <c r="X15">
         <v>24000.0</v>
       </c>
       <c r="Y15">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="Z15">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="AA15">
         <v>23000.0</v>
       </c>
       <c r="AB15">
         <v>23000.0</v>
       </c>
       <c r="AC15">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AD15">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AE15">
         <v>22000.0</v>
       </c>
       <c r="AF15">
         <v>22000.0</v>
       </c>
       <c r="AG15">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AH15">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AI15">
         <v>21000.0</v>
       </c>
       <c r="AJ15">
         <v>21000.0</v>
       </c>
       <c r="AK15">
         <v>21000.0</v>
       </c>
       <c r="AL15">
+        <v>21000.0</v>
+      </c>
+      <c r="AM15">
+        <v>21000.0</v>
+      </c>
+      <c r="AN15">
         <v>20000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>20000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>21000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>22000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AR15">
         <v>23000.0</v>
       </c>
       <c r="AS15">
         <v>23000.0</v>
       </c>
       <c r="AT15">
+        <v>23000.0</v>
+      </c>
+      <c r="AU15">
+        <v>23000.0</v>
+      </c>
+      <c r="AV15">
         <v>24000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>24000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="AY15">
         <v>28000.0</v>
       </c>
       <c r="AZ15">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BA15">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BB15">
         <v>27000.0</v>
       </c>
       <c r="BC15">
         <v>27000.0</v>
       </c>
       <c r="BD15">
         <v>27000.0</v>
       </c>
       <c r="BE15">
+        <v>27000.0</v>
+      </c>
+      <c r="BF15">
+        <v>27000.0</v>
+      </c>
+      <c r="BG15">
         <v>28000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>28000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="BI15">
         <v>29000.0</v>
       </c>
       <c r="BJ15">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BK15">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="BL15">
         <v>28000.0</v>
       </c>
       <c r="BM15">
         <v>28000.0</v>
       </c>
       <c r="BN15">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BO15">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="BP15">
         <v>27000.0</v>
       </c>
       <c r="BQ15">
         <v>27000.0</v>
       </c>
       <c r="BR15">
         <v>27000.0</v>
       </c>
       <c r="BS15">
-        <v>28000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="BT15">
-        <v>28000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="BU15">
         <v>28000.0</v>
       </c>
       <c r="BV15">
         <v>28000.0</v>
       </c>
       <c r="BW15">
         <v>28000.0</v>
       </c>
       <c r="BX15">
         <v>28000.0</v>
       </c>
       <c r="BY15">
+        <v>28000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>28000.0</v>
+      </c>
+      <c r="CA15">
         <v>6000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>6000.0</v>
       </c>
-      <c r="CA15"/>
-[...1 lines deleted...]
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
         <v>6000.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15"/>
       <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15">
         <v>6000.0</v>
       </c>
-      <c r="CH15"/>
-      <c r="CI15"/>
       <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15">
         <v>6000.0</v>
       </c>
-      <c r="CL15"/>
-      <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>-2410000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>15000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>10000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-1625000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-1260000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-1223000.0</v>
       </c>
-      <c r="M16"/>
-[...1 lines deleted...]
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
         <v>-543000.0</v>
       </c>
-      <c r="P16"/>
-[...1 lines deleted...]
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>-324000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>53000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16">
         <v>198000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>211000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>190000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>871000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
         <v>121000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>506000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2157000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2043000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1796000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2211000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1611000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1976000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>2330000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1942000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1855000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>3022000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>2815000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2261000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>3100000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>3658000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2523000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2391000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2628000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>2589000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3077000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2469000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2566000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>2672000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>2670000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>3845000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>5284000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>5741000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>5248000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>4632000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>7528000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>6987000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>3316000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>3227000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>3359000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>3099000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>2736000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>3720000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>4624000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>4269000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>4943000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>4714000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>4058000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>3636000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>3704000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>4544000.0</v>
       </c>
-      <c r="CA16"/>
-[...1 lines deleted...]
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16">
         <v>3104000.0</v>
       </c>
-      <c r="CD16"/>
-      <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16">
         <v>3026000.0</v>
       </c>
-      <c r="CH16"/>
-      <c r="CI16"/>
       <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16">
         <v>3009000.0</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7891,218 +8094,222 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>12000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>12000.0</v>
       </c>
-      <c r="N18"/>
-[...1 lines deleted...]
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18">
         <v>11000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>11000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...4 lines deleted...]
-      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
         <v>22000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>18000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>15000.0</v>
       </c>
-      <c r="AL18">
-[...4 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>811000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>875000.0</v>
       </c>
-      <c r="AQ18">
-[...4 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8151,54 +8358,56 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20">
         <v>7978000.0</v>
       </c>
       <c r="C20">
         <v>7978000.0</v>
       </c>
       <c r="D20">
         <v>7978000.0</v>
       </c>
       <c r="E20">
         <v>7978000.0</v>
       </c>
       <c r="F20">
         <v>7978000.0</v>
       </c>
       <c r="G20">
         <v>7978000.0</v>
       </c>
       <c r="H20">
         <v>7978000.0</v>
       </c>
       <c r="I20">
         <v>7978000.0</v>
       </c>
@@ -8271,924 +8480,944 @@
       <c r="AF20">
         <v>7978000.0</v>
       </c>
       <c r="AG20">
         <v>7978000.0</v>
       </c>
       <c r="AH20">
         <v>7978000.0</v>
       </c>
       <c r="AI20">
         <v>7978000.0</v>
       </c>
       <c r="AJ20">
         <v>7978000.0</v>
       </c>
       <c r="AK20">
         <v>7978000.0</v>
       </c>
       <c r="AL20">
         <v>7978000.0</v>
       </c>
       <c r="AM20">
         <v>7978000.0</v>
       </c>
       <c r="AN20">
-        <v>8030000.0</v>
+        <v>7978000.0</v>
       </c>
       <c r="AO20">
-        <v>8030000.0</v>
+        <v>7978000.0</v>
       </c>
       <c r="AP20">
         <v>8030000.0</v>
       </c>
       <c r="AQ20">
-        <v>0.0</v>
+        <v>8030000.0</v>
       </c>
       <c r="AR20">
-        <v>0.0</v>
+        <v>8030000.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
         <v>-1857000.0</v>
       </c>
-      <c r="BD20">
-[...4 lines deleted...]
-      </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
-      <c r="BJ20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>1031000.0</v>
+      </c>
+      <c r="C21">
+        <v>1089000.0</v>
+      </c>
+      <c r="D21">
         <v>1147000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1206000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1264000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1323000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1381000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1440000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1498000.0</v>
       </c>
-      <c r="I21">
-[...2 lines deleted...]
-      <c r="J21">
+      <c r="K21">
+        <v>1323000.0</v>
+      </c>
+      <c r="L21">
         <v>1614000.0</v>
       </c>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
       <c r="M21">
+        <v>1440000.0</v>
+      </c>
+      <c r="N21">
+        <v>1498000.0</v>
+      </c>
+      <c r="O21">
         <v>1790000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1848000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1906000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1964000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2023000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2081000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2139000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2197000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2256000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2314000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2372000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2431000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2489000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2547000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2606000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2664000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2722000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2781000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2839000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2911000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>2989000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>3067000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>3146000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>3224000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>3302000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>3381000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>3459000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>3551000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>3651000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>3748000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>311000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>352000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>393000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>434000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>475000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>519000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>564000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>609000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>654000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>699000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>744000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>789000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>834000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>925000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>925000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>969000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>1014000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1105000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>1105000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>1150000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>1195000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>1240000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1285000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1330000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1375000.0</v>
       </c>
-      <c r="BP21"/>
-      <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22">
+        <v>4542000.0</v>
+      </c>
+      <c r="C22">
+        <v>4079000.0</v>
+      </c>
+      <c r="D22">
         <v>3876000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3634000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>3763000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3891000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>3885000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4127000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4467000.0</v>
       </c>
-      <c r="I22">
-[...4 lines deleted...]
-      </c>
       <c r="K22">
+        <v>3891000.0</v>
+      </c>
+      <c r="L22">
+        <v>5504000.0</v>
+      </c>
+      <c r="M22">
         <v>4127000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4467000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6415000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>6199000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>5532000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4780000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4655000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4736000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4449000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3931000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4343000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4523000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4273000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4703000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4282000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>4521000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5045000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5463000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>5685000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5949000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>5212000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>5141000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>5547000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>6795000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>8474000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>8751000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>9211000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>9243000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>8978000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>7583000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>7174000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>7443000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>8636000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>8674000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>8412000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>9059000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>9240000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>8363000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>8185000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>9221000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>11186000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>12177000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>13809000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>15188000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>17341000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>17148000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>16725000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>20524000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>23039000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>21572000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>21380000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>22492000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>23218000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>19260000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>15436000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>15795000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>15817000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>12519000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>10995000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>13481000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>15592000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>13728000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>15704000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>16768000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>17506000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>21100000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>24209000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>20416000.0</v>
       </c>
-      <c r="CA22"/>
-[...1 lines deleted...]
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22">
         <v>12600000.0</v>
       </c>
-      <c r="CD22"/>
-      <c r="CE22"/>
       <c r="CF22"/>
-      <c r="CG22">
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22">
         <v>12039000.0</v>
       </c>
-      <c r="CH22"/>
-      <c r="CI22"/>
       <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22">
         <v>14825000.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22"/>
       <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>108530000.0</v>
+      </c>
+      <c r="C23">
+        <v>97953000.0</v>
+      </c>
+      <c r="D23">
         <v>98460000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>51989000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>50505000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>43317000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>44133000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>47394000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>52327000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>43317000.0</v>
       </c>
-      <c r="J23">
-[...2 lines deleted...]
-      <c r="K23">
+      <c r="L23">
+        <v>49041000.0</v>
+      </c>
+      <c r="M23">
         <v>47394000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>52327000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>59876000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>64148000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>69001000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>71669000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>76422000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>79701000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>81556000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>84537000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>87612000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>91592000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>94040000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>98555000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>102561000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>105911000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>108767000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>108266000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>106223000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>104077000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>102346000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>100037000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>99540000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>99323000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>101092000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>101470000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>102595000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>102338000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>103229000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>101807000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>106530000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>108195000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>103707000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>106200000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>108889000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>111944000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>113883000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>139138000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>141677000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>144734000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>148634000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>145911000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>145845000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>142053000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>140931000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>140031000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>143117000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>142037000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>148459000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>148735000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>141917000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>135114000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>133632000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>123715000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>113128000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>106230000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>103428000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>96178000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>92673000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>93629000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>95995000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>91339000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>88315000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>84217000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>80249000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>77714000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>49910000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>50754000.0</v>
       </c>
-      <c r="CA23"/>
-[...1 lines deleted...]
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>39544000.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23"/>
       <c r="CF23"/>
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23">
         <v>33524000.0</v>
       </c>
-      <c r="CH23"/>
-      <c r="CI23"/>
       <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23">
         <v>30899000.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...4 lines deleted...]
-      </c>
+      <c r="AE24"/>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -9229,86 +9458,92 @@
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -9357,246 +9592,250 @@
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
+      <c r="M26"/>
+      <c r="N26"/>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
         <v>628000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>875000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3345000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>3396000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2759000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>5792000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>5792000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>10126000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>8655000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>4863000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4117000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>5322000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>4788000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>7264000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>8997000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>10183000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>8960000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>11921000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>7923000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>8199000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>14596000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>14096000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>12898000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>14122000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>12533000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>9404000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>11148000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>15489000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>17541000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>17545000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>21740000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>18652000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>19011000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>23045000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>28819000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>34199000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>34593000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>41449000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>35495000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>31627000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>26088000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>30444000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>33497000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>37590000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>31539000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>30194000.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9645,383 +9884,395 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>-68880000.0</v>
+      </c>
+      <c r="C28">
+        <v>-58746000.0</v>
+      </c>
+      <c r="D28">
         <v>-61900000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-16264000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-13367000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-3791000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-5249000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-8256000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-11422000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-3791000.0</v>
       </c>
-      <c r="J28">
-[...2 lines deleted...]
-      <c r="K28">
+      <c r="L28">
+        <v>-20687000.0</v>
+      </c>
+      <c r="M28">
         <v>-8256000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-11422000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-26561000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-31070000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-31879000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-32450000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-36073000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-35745000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-40449000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-43899000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-43535000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-42204000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-43025000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-50481000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-50866000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-47166000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-44775000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-45496000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-42495000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-40529000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-37890000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-36426000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-40241000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-39740000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-37438000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-31871000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-33736000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-30495000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-28803000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-28237000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-31963000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-30725000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-39421000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-39176000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-36776000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-40853000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-34760000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-43346000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-41520000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-42040000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-48821000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-42781000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-41120000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-32596000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-34844000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-30455000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-31634000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-29373000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-25549000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-32642000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-25952000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-24219000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-24963000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-17130000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-24658000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-15185000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-18274000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-17350000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-12597000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-12330000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-7794000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-16448000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-15899000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-8568000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-8194000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-15287000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-4275000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-8905000.0</v>
       </c>
-      <c r="CA28"/>
-[...1 lines deleted...]
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28">
         <v>-11505000.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28"/>
       <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28">
         <v>-8522000.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28"/>
       <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28">
         <v>-3488000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29">
+        <v>91905000.0</v>
+      </c>
+      <c r="C29">
+        <v>81761000.0</v>
+      </c>
+      <c r="D29">
         <v>83620000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>38552000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>37374000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>28226000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="H29"/>
+      <c r="I29">
         <v>33284000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>38002000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>35970000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>39584000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>45365000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>48582000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>51372000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>54800000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>58700000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>61265000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>64451000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>66807000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>69921000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>72974000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>75592000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>78479000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>82223000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>86684000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>89641000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10043,579 +10294,593 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>2507000.0</v>
+      </c>
+      <c r="C30">
+        <v>4325000.0</v>
+      </c>
+      <c r="D30">
         <v>2957000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1721000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2274000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3864000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3695000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2579000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3010000.0</v>
       </c>
-      <c r="I30">
-[...2 lines deleted...]
-      <c r="J30">
+      <c r="K30">
+        <v>3864000.0</v>
+      </c>
+      <c r="L30">
         <v>2490000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2579000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3010000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3627000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3811000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5068000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4491000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4744000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3305000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3815000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4802000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3956000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>4246000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>4479000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4051000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6541000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5671000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7867000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7716000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7339000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>8160000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>7839000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>6847000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>5279000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>5545000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>5549000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>6396000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>6565000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>7365000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>9080000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>9538000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>7708000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>8960000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>6421000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>9783000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>8607000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>5936000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>8314000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>9399000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>8834000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>9442000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>10302000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>10745000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>10798000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>9291000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>8637000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>10482000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>11187000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>8313000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>12676000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>15638000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>15042000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>11833000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>15107000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>13459000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>9241000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>9448000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>7744000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>7131000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>5622000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>7420000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>9985000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>8347000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>7476000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>7951000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>6503000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>5073000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>6397000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>7532000.0</v>
       </c>
-      <c r="CA30"/>
-[...1 lines deleted...]
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30">
         <v>4295000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30">
         <v>4947000.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30"/>
       <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30">
         <v>7372000.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>38873000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>41604000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>44974000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>58700000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>61265000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>63113000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>66807000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>59804000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>65358000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>65358000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>68187000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>71873000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>76275000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>79174000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>81722000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>85185000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>85440000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>82455000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>80448000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>77304000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>76315000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>75848000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>74419000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>74523000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>75418000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>75164000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>74884000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>74136000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>75365000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>78188000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>84320000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>93590000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>93811000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>96003000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>101381000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>101323000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>126913000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>128378000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>133460000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>135641000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>133196000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>132183000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>130365000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>129154000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>128640000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>128779000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>129244000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>131788000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>129706000.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32">
+        <v>79991000.0</v>
+      </c>
+      <c r="C32">
+        <v>69991000.0</v>
+      </c>
+      <c r="D32">
         <v>71700000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>26776000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>25715000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>16381000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>17920000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>21130000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>25671000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>24742000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>23115000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>28837000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>32056000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>34673000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>39218000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>42224000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>44790000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>45830000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>49897000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>53591000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>54847000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>55984000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>54370000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>59226000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>67287000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>70853000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10637,1064 +10902,1082 @@
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
     </row>
-    <row r="33" spans="1:92">
+    <row r="33" spans="1:94">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>18738000.0</v>
+      </c>
+      <c r="C33">
+        <v>18766000.0</v>
+      </c>
+      <c r="D33">
         <v>19146999.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>19253000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>19418000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>19862000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>20313000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>20776000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>21234000.0</v>
       </c>
-      <c r="I33">
-[...2 lines deleted...]
-      <c r="J33">
+      <c r="K33">
+        <v>19862000.0</v>
+      </c>
+      <c r="L33">
         <v>17520000.0</v>
       </c>
-      <c r="K33">
-[...4 lines deleted...]
-      </c>
       <c r="M33">
+        <v>20776000.0</v>
+      </c>
+      <c r="N33">
+        <v>21234000.0</v>
+      </c>
+      <c r="O33">
         <v>18001000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>17786000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>18776000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>19310000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>21731000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>21468000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>20821000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>22651000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>24166000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>28818000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>27741000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>23737000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>23448000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>25130000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>24923000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>27702000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>28858000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>30324000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>30289000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>33343000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>28269000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>28140000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>35215000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>34815000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>34323000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>35871000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>35394000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>32688000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>34568000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>39278000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>26139000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>26447000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>30946000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>28155000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>28611000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>32921000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>39170000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>46211000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>46787000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>53936000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>48367000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>44708000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>39591000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>44483000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>47930000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>51625000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>46049000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>44825000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>46206000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>43942000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>41699000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>41285000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>36510000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>35436000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>38604000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>29208000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>25302000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>21243000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>21455000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>34083000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>22436000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>5905000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>5846000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>5859000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>5740000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>3664000.0</v>
       </c>
-      <c r="CA33"/>
-[...1 lines deleted...]
-      <c r="CC33">
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33">
         <v>3512000.0</v>
       </c>
-      <c r="CD33"/>
-      <c r="CE33"/>
       <c r="CF33"/>
-      <c r="CG33">
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33">
         <v>2071000.0</v>
       </c>
-      <c r="CH33"/>
-      <c r="CI33"/>
       <c r="CJ33"/>
-      <c r="CK33">
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33">
         <v>2474000.0</v>
       </c>
-      <c r="CL33"/>
-      <c r="CM33"/>
       <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
     </row>
-    <row r="34" spans="1:92">
+    <row r="34" spans="1:94">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34">
         <v>8300000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>51000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>74000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>160000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>495000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>1333000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1693000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>1302000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>2204000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>2300000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>2835000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>4448000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4491000.0</v>
       </c>
       <c r="T34">
         <v>4558000.0</v>
       </c>
       <c r="U34">
+        <v>4491000.0</v>
+      </c>
+      <c r="V34">
         <v>4558000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
+        <v>4558000.0</v>
+      </c>
+      <c r="X34">
         <v>4709000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>4744000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>4340000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>4660000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>4650000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>3766000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>4744000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>4335000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>4657000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>5443000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>5379000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>5321000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>6339000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>5864000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>5762000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>5662000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>5378000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>6560000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>6407000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>6608000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>6430000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>798000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>790000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>780000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>772000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>1492000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>1477000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>1462000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>1908000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>2754000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>2755000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>2803000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>2111000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>2114000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>2026000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>1835000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>2027000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>1840000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>1720000.0</v>
       </c>
-      <c r="BI34"/>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
     </row>
-    <row r="35" spans="1:92">
+    <row r="35" spans="1:94">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>6824000.0</v>
+      </c>
+      <c r="C35">
+        <v>6996000.0</v>
+      </c>
+      <c r="D35">
         <v>7226999.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>7477000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>7759000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>8017000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>8299999.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>8622000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>8903000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>8017000.0</v>
       </c>
-      <c r="J35">
-[...2 lines deleted...]
-      <c r="K35">
+      <c r="L35">
+        <v>1037000.0</v>
+      </c>
+      <c r="M35">
         <v>8622000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>8903000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1302000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2204000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2300000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2835000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3110000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4558000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>4491000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>4524000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>4558000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>4709000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>4744000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>4340000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>4660000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>4650000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>4721000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>4744000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>4335000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>4657000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>5443000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>5379000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>5321000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>6339000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>5886000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>5780000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>5677000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>5378000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>6560000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>6407000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>7419000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>7305000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>798000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>790000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>780000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>772000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1492000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1477000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1462000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1908000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>2754000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>2755000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>2803000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>2111000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>2114000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>2026000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1835000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>2027000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>1840000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>1720000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>1561000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>1375000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>1165000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>992000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>838000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>487000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>418000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>382000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>351000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>312000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>436000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>401000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>366000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>334000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>306000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>284000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>9007000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>9007000.0</v>
       </c>
-      <c r="CA35"/>
-[...1 lines deleted...]
-      <c r="CC35">
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35">
         <v>9007000.0</v>
       </c>
-      <c r="CD35"/>
-      <c r="CE35"/>
       <c r="CF35"/>
-      <c r="CG35">
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35">
         <v>9007000.0</v>
       </c>
-      <c r="CH35"/>
-      <c r="CI35"/>
       <c r="CJ35"/>
-      <c r="CK35">
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35">
         <v>9007000.0</v>
       </c>
-      <c r="CL35"/>
-      <c r="CM35"/>
       <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
     </row>
-    <row r="36" spans="1:92">
+    <row r="36" spans="1:94">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36">
+        <v>227000.0</v>
+      </c>
+      <c r="C36">
+        <v>552000.0</v>
+      </c>
+      <c r="D36">
         <v>528999.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>220000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>222000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>206000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>213000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>212000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>211000.0</v>
       </c>
-      <c r="I36">
-[...2 lines deleted...]
-      <c r="J36">
+      <c r="K36">
+        <v>206000.0</v>
+      </c>
+      <c r="L36">
         <v>125000.0</v>
       </c>
-      <c r="K36">
-[...4 lines deleted...]
-      </c>
       <c r="M36">
+        <v>212000.0</v>
+      </c>
+      <c r="N36">
+        <v>211000.0</v>
+      </c>
+      <c r="O36">
         <v>126000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>127000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>124000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>130000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>137000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>141000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>139000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>135000.0</v>
       </c>
       <c r="V36">
         <v>139000.0</v>
       </c>
       <c r="W36">
+        <v>135000.0</v>
+      </c>
+      <c r="X36">
+        <v>139000.0</v>
+      </c>
+      <c r="Y36">
         <v>134000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>130000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>11212000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>128000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1039000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1036000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>125000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>123000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1125000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1126000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1132000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1131000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1878000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1880000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>2434000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>2438000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>3202000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>3204000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>2275000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>3059000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>75000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>78000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>78000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>77000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>81000.0</v>
       </c>
       <c r="AW36">
         <v>80000.0</v>
       </c>
       <c r="AX36">
+        <v>81000.0</v>
+      </c>
+      <c r="AY36">
+        <v>80000.0</v>
+      </c>
+      <c r="AZ36">
         <v>82000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>87000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>86000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>82000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>83000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>1802000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>1760000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>83000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>1626000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>1772000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>1740000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>83000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>1459000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>1483000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>1546000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>327000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>2044000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>1770000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>768000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>-227000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>15877000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>15871000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>28259000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>-731000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>-84000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>-50000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>96000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>-89000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>1313000.0</v>
       </c>
-      <c r="CA36"/>
-[...1 lines deleted...]
-      <c r="CC36">
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36">
         <v>1306000.0</v>
       </c>
-      <c r="CD36"/>
-      <c r="CE36"/>
       <c r="CF36"/>
-      <c r="CG36">
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36">
         <v>361000.0</v>
       </c>
-      <c r="CH36"/>
-      <c r="CI36"/>
       <c r="CJ36"/>
-      <c r="CK36">
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36">
         <v>71000.0</v>
       </c>
-      <c r="CL36"/>
-      <c r="CM36"/>
       <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
     </row>
-    <row r="37" spans="1:92">
+    <row r="37" spans="1:94">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -11735,1320 +12018,1352 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
-      <c r="BJ37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
     </row>
-    <row r="38" spans="1:92">
+    <row r="38" spans="1:94">
       <c r="A38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B38">
+        <v>15377000.0</v>
+      </c>
+      <c r="C38">
+        <v>13278000.0</v>
+      </c>
+      <c r="D38">
         <v>11587000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>11571000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="F38"/>
+      <c r="G38">
         <v>12468000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>123000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>126000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>127000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>10992000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>11201000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>11027000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>10760000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>10727000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>10878000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>135000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>11248000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>134000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>130000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>128000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>162000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="AC38">
         <v>160000.0</v>
       </c>
       <c r="AD38">
+        <v>160000.0</v>
+      </c>
+      <c r="AE38">
+        <v>160000.0</v>
+      </c>
+      <c r="AF38">
         <v>198000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1200000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1201000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1207000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>20473000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>27620000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>27200000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>26634000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>27942000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>27196000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>24224000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>25915000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>30357000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>17975000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>18026000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>22238000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>19183000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>19605000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>23679000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>29487000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>36586000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>36834000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>43611000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>37593000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>33484000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>27890000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>32204000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>35124000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>39216000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>33311000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>31934000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>32661000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>29869000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>29526000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>28599000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>24166000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>23266000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>30724000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>24203000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>20176000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>15877000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>15871000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>28259000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>16596000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>1089000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>1066000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>1027000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>995000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>1313000.0</v>
       </c>
-      <c r="CA38"/>
-[...1 lines deleted...]
-      <c r="CC38">
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38">
         <v>1306000.0</v>
       </c>
-      <c r="CD38"/>
-      <c r="CE38"/>
       <c r="CF38"/>
-      <c r="CG38">
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38">
         <v>361000.0</v>
       </c>
-      <c r="CH38"/>
-      <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
+      <c r="CO38"/>
+      <c r="CP38"/>
     </row>
-    <row r="39" spans="1:92">
+    <row r="39" spans="1:94">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>5698000.0</v>
+      </c>
+      <c r="C39">
+        <v>3571000.0</v>
+      </c>
+      <c r="D39">
         <v>1807999.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2055000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2325000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2266000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1155000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1556000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1851000.0</v>
       </c>
-      <c r="I39">
-[...4 lines deleted...]
-      </c>
       <c r="K39">
-        <v>10177000.0</v>
+        <v>2266000.0</v>
       </c>
       <c r="L39">
-        <v>9065000.0</v>
+        <v>1976000.0</v>
       </c>
       <c r="M39">
+        <v>1556000.0</v>
+      </c>
+      <c r="N39">
+        <v>1851000.0</v>
+      </c>
+      <c r="O39">
         <v>1258000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1151000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1400000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1627000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1329000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>2094000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1737000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1615000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1196000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1745000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1458000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1498000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1934000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2275000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2856000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2668000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>3074000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>3263000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2558000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2385000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>2243000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>2492000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>2213000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>2417000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>2561000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>2854000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1944000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>2034000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1968000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>2408000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>2161000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>2821000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>1947000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>2963000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>4987000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>4449000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>4556000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>5041000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>5396000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>5207000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>5612000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>7217000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>8279000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>8700000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>8597000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>9623000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>10134000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>7439000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>7304000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>6805000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>6980000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>6631000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>5163000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>4776000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>4066000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>3311000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>3417000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>3842000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>4093000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>3091000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>3134000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>2901000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>3107000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>2912000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>5289000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>4237000.0</v>
       </c>
-      <c r="CA39"/>
-[...1 lines deleted...]
-      <c r="CC39">
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39">
         <v>3632000.0</v>
       </c>
-      <c r="CD39"/>
-      <c r="CE39"/>
       <c r="CF39"/>
-      <c r="CG39">
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39">
         <v>2945000.0</v>
       </c>
-      <c r="CH39"/>
-      <c r="CI39"/>
       <c r="CJ39"/>
-      <c r="CK39">
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39">
         <v>2740000.0</v>
       </c>
-      <c r="CL39"/>
-      <c r="CM39"/>
       <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
     </row>
-    <row r="40" spans="1:92">
+    <row r="40" spans="1:94">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>4331000.0</v>
+      </c>
+      <c r="C40">
+        <v>4094000.0</v>
+      </c>
+      <c r="D40">
         <v>5036000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>3168000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3014000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>4441000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>3657000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3078000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3226000.0</v>
       </c>
-      <c r="I40">
-[...4 lines deleted...]
-      </c>
       <c r="K40">
+        <v>4431000.0</v>
+      </c>
+      <c r="L40">
+        <v>6632000.0</v>
+      </c>
+      <c r="M40">
         <v>2735000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>2869000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>4823000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>4928000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>5681000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>5437000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>6723000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5527000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5073000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4791000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>5322000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>5314000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>5057000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5186000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>5958000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>7301000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>5107000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>4581000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>6247000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>5234000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>5618000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>4568000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>4823000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>4365000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>5229000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>4803000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>6807000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>6137000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>6154000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>4038000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>4282000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>4268000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2927000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>3292000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>5157000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>3838000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>2752000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1986000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>2982000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>2052000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>3870000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1141000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>1175000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>1276000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>1190000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>695000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>4140000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>3576000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>3925000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>3959000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>3229000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>1909000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>2860000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>3478000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>2731000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>2777000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>3822000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>1663000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>1622000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>1845000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>1486000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>1768000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>1218000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>1015000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>1051000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>1371000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>2603000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>2142000.0</v>
       </c>
-      <c r="CA40"/>
-[...1 lines deleted...]
-      <c r="CC40">
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40">
         <v>1280000.0</v>
       </c>
-      <c r="CD40"/>
-      <c r="CE40"/>
       <c r="CF40"/>
-      <c r="CG40">
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40">
         <v>2689000.0</v>
       </c>
-      <c r="CH40"/>
-      <c r="CI40"/>
       <c r="CJ40"/>
-      <c r="CK40">
+      <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40">
         <v>2667000.0</v>
       </c>
-      <c r="CL40"/>
-      <c r="CM40"/>
       <c r="CN40"/>
+      <c r="CO40"/>
+      <c r="CP40"/>
     </row>
-    <row r="41" spans="1:92">
+    <row r="41" spans="1:94">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>1019000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>1064000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1904000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>2300000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>2835000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>4448000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>4558000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>4491000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>4524000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>4234000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>4709000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>4281000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>4256000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>4518000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>4420000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>4392000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>4364000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>4335000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>4657000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>5443000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>5379000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>5321000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>6339000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>5864000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>5762000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>5662000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>5378000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>6560000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>6407000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>6608000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>6430000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>798000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>790000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>780000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>772000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>1492000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>1477000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>1462000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>1908000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>2754000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>2755000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>2803000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>2111000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>2114000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>2026000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>1835000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>2027000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>1840000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>1720000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>1561000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>1375000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>1165000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>992000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>838000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>487000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>418000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>382000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>351000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>312000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>436000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>401000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>366000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>334000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>306000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>284000.0</v>
       </c>
-      <c r="BY41"/>
-      <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
     </row>
-    <row r="42" spans="1:92">
+    <row r="42" spans="1:94">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>145197000.0</v>
+      </c>
+      <c r="C42">
+        <v>130262000.0</v>
+      </c>
+      <c r="D42">
         <v>127298000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>79216000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>74854000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>63492000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>62970000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>62292000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>61552000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>63492000.0</v>
       </c>
-      <c r="J42">
-[...2 lines deleted...]
-      <c r="K42">
+      <c r="L42">
+        <v>59891000.0</v>
+      </c>
+      <c r="M42">
         <v>62292000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>61552000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>55953000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>55438000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>54560000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>53899000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>53083000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>52354000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>50858000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>49328000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>47722000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>45602000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>44092000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>43269000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>40176000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>39012000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>37903000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>36462000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>33462000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>31483000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>30677000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>29435000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>27391000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>26272000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>24879000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>24119000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>21830000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>20267000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>19881000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>21861000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>25050000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>27529000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>27882000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>27744000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>29407000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>31735000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>31780000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>56376000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>56399000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>56092000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>57555000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>55543000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>54004000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>53139000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>52735000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>53377000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>54402000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>55721000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>59203000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>58786000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>57063000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>54214000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>51919000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>50849000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>49872000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>48369000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>47372000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>46812000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>46202000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>47437000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>49493000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>49101000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>48139000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>47750000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>47334000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>46961000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>-42368000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>12426000.0</v>
       </c>
-      <c r="CA42"/>
-[...1 lines deleted...]
-      <c r="CC42">
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42">
         <v>6368000.0</v>
       </c>
-      <c r="CD42"/>
-      <c r="CE42"/>
       <c r="CF42"/>
-      <c r="CG42">
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42">
         <v>6322000.0</v>
       </c>
-      <c r="CH42"/>
-      <c r="CI42"/>
       <c r="CJ42"/>
-      <c r="CK42">
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42">
         <v>6244000.0</v>
       </c>
-      <c r="CL42"/>
-      <c r="CM42"/>
       <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
     </row>
-    <row r="43" spans="1:92">
+    <row r="43" spans="1:94">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -13097,90 +13412,88 @@
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
     </row>
-    <row r="44" spans="1:92">
+    <row r="44" spans="1:94">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13221,1274 +13534,1302 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
-      <c r="BJ44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
-      <c r="BY44">
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44">
         <v>9007000.0</v>
       </c>
-      <c r="BZ44">
+      <c r="CB44">
         <v>9007000.0</v>
       </c>
-      <c r="CA44"/>
-[...1 lines deleted...]
-      <c r="CC44">
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44">
         <v>9007000.0</v>
       </c>
-      <c r="CD44"/>
-      <c r="CE44"/>
       <c r="CF44"/>
-      <c r="CG44">
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44">
         <v>9007000.0</v>
       </c>
-      <c r="CH44"/>
-      <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
     </row>
-    <row r="45" spans="1:92">
+    <row r="45" spans="1:94">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
+        <v>31947000.0</v>
+      </c>
+      <c r="C45">
+        <v>31921000.0</v>
+      </c>
+      <c r="D45">
         <v>32161000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>32413000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>32424000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>32735000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="H45"/>
+      <c r="I45">
         <v>33614000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>33913000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>25565000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>32529000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>32962000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>33451000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>32953000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>32509000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>32626000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>8056000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>8005000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>8261000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>8602000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>8335000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>8736000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>9121000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>9391000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>9636000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>9001000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>9184000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>9312000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>9332000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>8172000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>7667000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>7595000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>7615000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>7689000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>7929000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>8198000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>8464000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>8653000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>8921000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>8164000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>8421000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>8708000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>8972000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>9006000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>9242000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>9683000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>9625000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>9953000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>10325000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>10774000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>11224000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>11701000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>12279000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>12806000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>12409000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>12738000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>12891000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>13545000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>14073000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>12173000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>12686000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>12344000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>12170000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>7880000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>5005000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>5126000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>5366000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>5584000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>5824000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>5840000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>4816000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>4780000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>4832000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>4745000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>2351000.0</v>
       </c>
-      <c r="CA45"/>
-[...1 lines deleted...]
-      <c r="CC45">
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45">
         <v>2206000.0</v>
       </c>
-      <c r="CD45"/>
-      <c r="CE45"/>
       <c r="CF45"/>
-      <c r="CG45">
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45">
         <v>1710000.0</v>
       </c>
-      <c r="CH45"/>
-      <c r="CI45"/>
       <c r="CJ45"/>
-      <c r="CK45">
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45">
         <v>2403000.0</v>
       </c>
-      <c r="CL45"/>
-      <c r="CM45"/>
       <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
     </row>
-    <row r="46" spans="1:92">
+    <row r="46" spans="1:94">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>9059000.0</v>
+      </c>
+      <c r="C46">
+        <v>9147000.0</v>
+      </c>
+      <c r="D46">
         <v>9493000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>9849000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>9954000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>10355000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>10741000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>11146000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>11547000.0</v>
       </c>
-      <c r="I46">
-[...2 lines deleted...]
-      <c r="J46">
+      <c r="K46">
+        <v>10355000.0</v>
+      </c>
+      <c r="L46">
         <v>7803000.0</v>
       </c>
-      <c r="K46">
-[...4 lines deleted...]
-      </c>
       <c r="M46">
+        <v>11146000.0</v>
+      </c>
+      <c r="N46">
+        <v>11547000.0</v>
+      </c>
+      <c r="O46">
         <v>8107000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>7833000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>8140000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>8363000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>8248000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>7872000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>7806000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>8056000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>8005000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>8261000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>8602000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>8335000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>8119000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>9121000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>8478000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>8726000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>9001000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>9184000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>9312000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>9332000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>8172000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>7667000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>7595000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>7615000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>7689000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>7929000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>8198000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>8464000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>8653000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>8921000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>8164000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>8421000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>8708000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>8972000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>9006000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>9242000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>9683000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>9625000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>9953000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>10325000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>10774000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>11224000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>11701000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>12279000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>12806000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>12409000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>12738000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>12891000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>13545000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>14073000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>12173000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>12686000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>12344000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>12170000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>7880000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>5005000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>5126000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>5366000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>5584000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>5824000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>5840000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>4816000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>4780000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>4832000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>4745000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>2351000.0</v>
       </c>
-      <c r="CA46"/>
-[...1 lines deleted...]
-      <c r="CC46">
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46">
         <v>2206000.0</v>
       </c>
-      <c r="CD46"/>
-      <c r="CE46"/>
       <c r="CF46"/>
-      <c r="CG46">
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46">
         <v>1710000.0</v>
       </c>
-      <c r="CH46"/>
-      <c r="CI46"/>
       <c r="CJ46"/>
-      <c r="CK46">
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46">
         <v>2403000.0</v>
       </c>
-      <c r="CL46"/>
-      <c r="CM46"/>
       <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
     </row>
-    <row r="47" spans="1:92">
+    <row r="47" spans="1:94">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>7214000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>7423000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>7833000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>7156000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>7234000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>7359000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>7312000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>7335000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>7328000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>7328000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>7444000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>7632000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>7870000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>8119000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>8355000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>9391000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>8726000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>9001000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>9184000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>9312000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>9332000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>8172000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>7667000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>7595000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>7615000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>7689000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>7929000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>8198000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>8464000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>8653000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>8921000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>8164000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>8421000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>8708000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>8972000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>9006000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>9242000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>9683000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>9625000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>9953000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>10325000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>10774000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>11224000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>11701000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>12279000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>12806000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>12409000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>12738000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>12891000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>13545000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>14073000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>12173000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>12686000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>12344000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>12170000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>7880000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>5005000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>5126000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>5366000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>5584000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>5824000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>5840000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>4816000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>4780000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>4832000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>4745000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>2351000.0</v>
       </c>
-      <c r="CA47"/>
-[...1 lines deleted...]
-      <c r="CC47">
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47">
         <v>2206000.0</v>
       </c>
-      <c r="CD47"/>
-      <c r="CE47"/>
       <c r="CF47"/>
-      <c r="CG47">
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47">
         <v>1710000.0</v>
       </c>
-      <c r="CH47"/>
-      <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
     </row>
-    <row r="48" spans="1:92">
+    <row r="48" spans="1:94">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>-53243000.0</v>
+      </c>
+      <c r="C48">
+        <v>-48451000.0</v>
+      </c>
+      <c r="D48">
         <v>-43627000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-40607000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-37422000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-35205000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-32975000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-28946000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-23488000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-35205000.0</v>
       </c>
-      <c r="J48">
-[...2 lines deleted...]
-      <c r="K48">
+      <c r="L48">
+        <v>-20245000.0</v>
+      </c>
+      <c r="M48">
         <v>-28946000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-23488000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-4479000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-518000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>4294000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>7522000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>11498000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>14509000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>19090000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>23657000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>27866000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>32848000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>38064000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>43295000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>49371000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>53195000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>57815000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>59583000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>59708000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>59810000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>57548000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>57899000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>59545000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>59280000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>60808000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>62548000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>64655000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>66004000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>65656000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>65030000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>64770000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>64857000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>65676000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>66023000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>66940000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>69670000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>69522000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>70472000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>71918000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>77318000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>78052000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>77666000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>78107000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>77157000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>76313000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>75181000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>74261000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>73432000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>72441000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>70777000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>67505000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>64093000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>58255000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>53008000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>48629000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>44824000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>42813000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>40367000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>38246000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>37042000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>35555000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>31985000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>28957000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>26145000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>24487000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>23238000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>22184000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>20769000.0</v>
       </c>
-      <c r="CA48"/>
-[...1 lines deleted...]
-      <c r="CC48">
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48">
         <v>14750000.0</v>
       </c>
-      <c r="CD48"/>
-      <c r="CE48"/>
       <c r="CF48"/>
-      <c r="CG48">
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48">
         <v>10501000.0</v>
       </c>
-      <c r="CH48"/>
-      <c r="CI48"/>
       <c r="CJ48"/>
-      <c r="CK48">
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48">
         <v>5721000.0</v>
       </c>
-      <c r="CL48"/>
-      <c r="CM48"/>
       <c r="CN48"/>
+      <c r="CO48"/>
+      <c r="CP48"/>
     </row>
-    <row r="49" spans="1:92">
+    <row r="49" spans="1:94">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-9589000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-4479000.0</v>
       </c>
-      <c r="N49"/>
-[...1 lines deleted...]
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49">
         <v>7522000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>11498000.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49">
+      <c r="T49"/>
+      <c r="U49">
         <v>19090000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>27866000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>27866000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>32848000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>38064000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>43295000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>49371000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>53195000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>57815000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>59583000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>59708000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>59810000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>57548000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>57899000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>59545000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>59280000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>60808000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>62548000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>64655000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>66004000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>65656000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>65030000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>64770000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>64857000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>65676000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>66023000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>66940000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>69670000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>69522000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>70472000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>71918000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>77318000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>78052000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>77666000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>78107000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>77157000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>76313000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>75181000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>74261000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>73432000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>72441000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>70777000.0</v>
       </c>
-      <c r="BI49"/>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
     </row>
-    <row r="50" spans="1:92">
+    <row r="50" spans="1:94">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -14537,138 +14878,144 @@
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
     </row>
-    <row r="51" spans="1:92">
+    <row r="51" spans="1:94">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>8165000.0</v>
+      </c>
+      <c r="C51">
+        <v>8466000.0</v>
+      </c>
+      <c r="D51">
         <v>8772000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>9062000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>9358000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>9643000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>9836000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>10100000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>10343000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>9643000.0</v>
       </c>
-      <c r="J51">
-[...2 lines deleted...]
-      <c r="K51">
+      <c r="L51">
+        <v>888000.0</v>
+      </c>
+      <c r="M51">
         <v>10100000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>10343000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>651000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>800000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>924000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1083000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>898000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>580000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>494000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>591000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>699000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>860000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>997000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>489000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>640000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>805000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>949000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>939000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
@@ -14687,492 +15034,498 @@
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
     </row>
-    <row r="52" spans="1:92">
+    <row r="52" spans="1:94">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>1359000.0</v>
+      </c>
+      <c r="C52">
+        <v>1488000.0</v>
+      </c>
+      <c r="D52">
         <v>1562000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1602000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1615000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1642000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1552000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1544000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1528000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1642000.0</v>
       </c>
-      <c r="J52">
-[...2 lines deleted...]
-      <c r="K52">
+      <c r="L52">
+        <v>346000.0</v>
+      </c>
+      <c r="M52">
         <v>1544000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1528000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>413000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>500000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>543000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>580000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>537000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>324000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>282000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>323000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>375000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>457000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>534000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>405000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>498000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>575000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>620000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>559000.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52">
         <v>126000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>373000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52">
         <v>203000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>204000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>321000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>684000.0</v>
       </c>
-      <c r="BI52"/>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
     </row>
-    <row r="53" spans="1:92">
+    <row r="53" spans="1:94">
       <c r="A53" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...4 lines deleted...]
-      </c>
+      <c r="I53"/>
+      <c r="J53"/>
       <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53">
         <v>651000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>891000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>3363000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>3331000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>5422000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>7928000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>6992000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>11773000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>9791000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>7048000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>9717000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>9196000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>12067000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>13596000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>15061000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>20343000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>22352000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>18282000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>19346000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>16557000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>18662000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>16166000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>18124000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>17030000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>12203000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>17220000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>16199000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>16510000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>19030000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>21727000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>23149000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>19381000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>20929000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>19299000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>22201000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>24978000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>27971000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>40660000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>39412000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>32779000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>26142000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>21065000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>26139000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>33053000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>32239000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>28763000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>27044000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>22579000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>31012000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>26619000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>26033000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>25823000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>21665000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>25950000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>22120000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>25590000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>18923000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>26659000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>34740000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>35313000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>37076000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>15642000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>23666000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>42124000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>39093000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>27483000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>4000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>6000000.0</v>
       </c>
-      <c r="CA53"/>
-[...1 lines deleted...]
-      <c r="CC53">
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53">
         <v>4000000.0</v>
       </c>
-      <c r="CD53"/>
-      <c r="CE53"/>
       <c r="CF53"/>
-      <c r="CG53">
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53">
         <v>3000000.0</v>
       </c>
-      <c r="CH53"/>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
     </row>
-    <row r="54" spans="1:92">
+    <row r="54" spans="1:94">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -15213,1146 +15566,1172 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
-      <c r="BJ54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
     </row>
-    <row r="55" spans="1:92">
+    <row r="55" spans="1:94">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>108530000.0</v>
+      </c>
+      <c r="C55">
+        <v>97953000.0</v>
+      </c>
+      <c r="D55">
         <v>98460000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>51989000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>50505000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>43317000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>44133000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>47394000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>52327000.0</v>
       </c>
-      <c r="I55">
-[...4 lines deleted...]
-      </c>
       <c r="K55">
-        <v>53100000.0</v>
+        <v>43317000.0</v>
       </c>
       <c r="L55">
-        <v>56526000.0</v>
+        <v>49065000.0</v>
       </c>
       <c r="M55">
+        <v>47394000.0</v>
+      </c>
+      <c r="N55">
+        <v>52327000.0</v>
+      </c>
+      <c r="O55">
         <v>59876000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>64148000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>69001000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>71669000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>76422000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>79701000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>81556000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>84537000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>87612000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>91592000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>94040000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>98555000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>102561000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>105911000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>108767000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>108266000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>106223000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>104077000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>102346000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>100037000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>99540000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>99323000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>101092000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>101470000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>102595000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>102338000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>103229000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>101807000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>106530000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>108195000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>103707000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>106200000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>108889000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>111944000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>113883000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>139138000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>141677000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>144734000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>148634000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>145911000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>145845000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>142053000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>140931000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>140031000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>143117000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>142037000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>148459000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>148735000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>141917000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>135114000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>133632000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>123715000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>113128000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>106230000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>103428000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>96178000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>92673000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>93629000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>95995000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>91339000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>88315000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>84217000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>80249000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>77714000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>49910000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>50754000.0</v>
       </c>
-      <c r="CA55"/>
-[...1 lines deleted...]
-      <c r="CC55">
+      <c r="CC55"/>
+      <c r="CD55"/>
+      <c r="CE55">
         <v>39544000.0</v>
       </c>
-      <c r="CD55"/>
-      <c r="CE55"/>
       <c r="CF55"/>
-      <c r="CG55">
+      <c r="CG55"/>
+      <c r="CH55"/>
+      <c r="CI55">
         <v>33524000.0</v>
       </c>
-      <c r="CH55"/>
-      <c r="CI55"/>
       <c r="CJ55"/>
-      <c r="CK55">
+      <c r="CK55"/>
+      <c r="CL55"/>
+      <c r="CM55">
         <v>30899000.0</v>
       </c>
-      <c r="CL55"/>
-      <c r="CM55"/>
       <c r="CN55"/>
+      <c r="CO55"/>
+      <c r="CP55"/>
     </row>
-    <row r="56" spans="1:92">
+    <row r="56" spans="1:94">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>89792000.0</v>
+      </c>
+      <c r="C56">
+        <v>79187000.0</v>
+      </c>
+      <c r="D56">
         <v>79313000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>32736000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>31087000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>23455000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>23820000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>26618000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>31093000.0</v>
       </c>
-      <c r="I56">
-[...4 lines deleted...]
-      </c>
       <c r="K56">
-        <v>35239000.0</v>
+        <v>23455000.0</v>
       </c>
       <c r="L56">
-        <v>38307000.0</v>
+        <v>31545000.0</v>
       </c>
       <c r="M56">
+        <v>26618000.0</v>
+      </c>
+      <c r="N56">
+        <v>31093000.0</v>
+      </c>
+      <c r="O56">
         <v>41875000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>46362000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>50225000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>52359000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>54691000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>58233000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>60735000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>61886000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>63446000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>62774000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>66299000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>74818000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>79113000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>80781000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>83844000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>80564000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>77365000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>73753000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>72057000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>66694000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>71271000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>71183000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>65877000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>66655000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>68272000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>66467000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>67835000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>69119000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>71962000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>68917000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>77568000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>79753000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>77943000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>83789000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>85272000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>106217000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>102507000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>98523000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>101847000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>91975000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>97478000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>97345000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>101340000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>95548000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>95187000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>90412000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>102410000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>103910000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>95711000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>91172000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>91933000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>82430000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>76618000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>70794000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>64824000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>66970000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>67371000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>72386000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>74540000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>57256000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>65879000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>78312000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>74403000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>71855000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>44170000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>47090000.0</v>
       </c>
-      <c r="CA56"/>
-[...1 lines deleted...]
-      <c r="CC56">
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56">
         <v>36032000.0</v>
       </c>
-      <c r="CD56"/>
-      <c r="CE56"/>
       <c r="CF56"/>
-      <c r="CG56">
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56">
         <v>31453000.0</v>
       </c>
-      <c r="CH56"/>
-      <c r="CI56"/>
       <c r="CJ56"/>
-      <c r="CK56">
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56">
         <v>28425000.0</v>
       </c>
-      <c r="CL56"/>
-      <c r="CM56"/>
       <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
     </row>
-    <row r="57" spans="1:92">
+    <row r="57" spans="1:94">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>9801000.0</v>
+      </c>
+      <c r="C57">
+        <v>9196000.0</v>
+      </c>
+      <c r="D57">
         <v>7613000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>5960000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>5372000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>7074000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>5900000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>5488000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>5422000.0</v>
       </c>
-      <c r="I57">
-[...2 lines deleted...]
-      <c r="J57">
+      <c r="K57">
+        <v>7074000.0</v>
+      </c>
+      <c r="L57">
         <v>8420000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>5488000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>5422000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>7202000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>7144000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>8001000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>7569000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>8861000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>8336000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>7144000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>7039000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>7462000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>8404000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>7073000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>7531000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>8260000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>9014000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>8277000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>7440000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>8733000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>8213000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>8782000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>7454000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>7404000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>7520000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>9559000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>9070000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>10474000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>10717000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>11096000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>8454000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>9242000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>8540000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>9319000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>11599000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>11713000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>9791000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>11068000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>10748000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>11837000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>9366000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>10239000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>9960000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>10859000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>9577000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>9663000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>9365000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>12503000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>10766000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>14831000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>17309000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>15676000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>15311000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>22068000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>18635000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>13571000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>12310000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>12553000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>8359000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>7617000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>8620000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>10768000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>10004000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>10809000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>9931000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>8086000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>7230000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>11171000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>13922000.0</v>
       </c>
-      <c r="CA57"/>
-[...1 lines deleted...]
-      <c r="CC57">
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57">
         <v>9579000.0</v>
       </c>
-      <c r="CD57"/>
-      <c r="CE57"/>
       <c r="CF57"/>
-      <c r="CG57">
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57">
         <v>7949000.0</v>
       </c>
-      <c r="CH57"/>
-      <c r="CI57"/>
       <c r="CJ57"/>
-      <c r="CK57">
+      <c r="CK57"/>
+      <c r="CL57"/>
+      <c r="CM57">
         <v>10273000.0</v>
       </c>
-      <c r="CL57"/>
-      <c r="CM57"/>
       <c r="CN57"/>
+      <c r="CO57"/>
+      <c r="CP57"/>
     </row>
-    <row r="58" spans="1:92">
+    <row r="58" spans="1:94">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>16625000.0</v>
+      </c>
+      <c r="C58">
+        <v>16192000.0</v>
+      </c>
+      <c r="D58">
         <v>14840000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>13437000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>13131000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>15091000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>14200000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>14110000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>14325000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>15091000.0</v>
       </c>
-      <c r="J58">
-[...2 lines deleted...]
-      <c r="K58">
+      <c r="L58">
+        <v>9457000.0</v>
+      </c>
+      <c r="M58">
         <v>14110000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>14325000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>8504000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>9348000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>10301000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>10404000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>11971000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>12894000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>11635000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>11563000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>12020000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>13113000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>11817000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>11871000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>12920000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>13664000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>12998000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>12184000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>13068000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>12870000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>14225000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>12833000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>12725000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>13859000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>15445000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>14850000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>16151000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>16095000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>17656000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>14861000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>16661000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>15845000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>10117000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>12389000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>12493000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>10563000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>12560000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>12225000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>13299000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>11274000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>12993000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>12715000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>13662000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>11688000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>11777000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>11391000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>14338000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>12793000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>16671000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>19029000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>17237000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>16686000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>23233000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>19627000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>14409000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>12797000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>12971000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>8741000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>7968000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>8932000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>11204000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>10405000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>11175000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>10265000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>8392000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>7514000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>20178000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>22929000.0</v>
       </c>
-      <c r="CA58"/>
-[...1 lines deleted...]
-      <c r="CC58">
+      <c r="CC58"/>
+      <c r="CD58"/>
+      <c r="CE58">
         <v>18586000.0</v>
       </c>
-      <c r="CD58"/>
-      <c r="CE58"/>
       <c r="CF58"/>
-      <c r="CG58">
+      <c r="CG58"/>
+      <c r="CH58"/>
+      <c r="CI58">
         <v>16956000.0</v>
       </c>
-      <c r="CH58"/>
-      <c r="CI58"/>
       <c r="CJ58"/>
-      <c r="CK58">
+      <c r="CK58"/>
+      <c r="CL58"/>
+      <c r="CM58">
         <v>19280000.0</v>
       </c>
-      <c r="CL58"/>
-      <c r="CM58"/>
       <c r="CN58"/>
+      <c r="CO58"/>
+      <c r="CP58"/>
     </row>
-    <row r="59" spans="1:92">
+    <row r="59" spans="1:94">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -16393,378 +16772,386 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
-      <c r="BJ59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
     </row>
-    <row r="60" spans="1:92">
+    <row r="60" spans="1:94">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>91905000.0</v>
+      </c>
+      <c r="C60">
+        <v>81761000.0</v>
+      </c>
+      <c r="D60">
         <v>83620000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>38552000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>37374000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>28226000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>29933000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>33284000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>38002000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>28226000.0</v>
       </c>
-      <c r="J60">
-[...2 lines deleted...]
-      <c r="K60">
+      <c r="L60">
+        <v>39584000.0</v>
+      </c>
+      <c r="M60">
         <v>33284000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>38002000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>51372000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>54800000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>58700000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>61265000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>64451000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>66807000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>69921000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>72974000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>75592000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>78479000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>82223000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>86684000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>89641000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>92247000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>95769000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>96082000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>93155000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>91207000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>88121000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>87204000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>86815000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>85464000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>85647000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>86620000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>86444000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>86243000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>85573000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>86946000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>89869000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>92350000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>93590000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>93811000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>96396000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>101381000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>101323000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>126913000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>128378000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>133460000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>135641000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>133196000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>132183000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>130365000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>129154000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>128640000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>128779000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>129244000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>131788000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>129706000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>124680000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>118428000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>110399000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>104088000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>98719000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>93433000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>90457000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>87437000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>84705000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>84697000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>84791000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>80934000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>77140000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>73952000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>71857000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>70200000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>29732000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>27825000.0</v>
       </c>
-      <c r="CA60"/>
-[...1 lines deleted...]
-      <c r="CC60">
+      <c r="CC60"/>
+      <c r="CD60"/>
+      <c r="CE60">
         <v>20958000.0</v>
       </c>
-      <c r="CD60"/>
-      <c r="CE60"/>
       <c r="CF60"/>
-      <c r="CG60">
+      <c r="CG60"/>
+      <c r="CH60"/>
+      <c r="CI60">
         <v>16568000.0</v>
       </c>
-      <c r="CH60"/>
-      <c r="CI60"/>
       <c r="CJ60"/>
-      <c r="CK60">
+      <c r="CK60"/>
+      <c r="CL60"/>
+      <c r="CM60">
         <v>11619000.0</v>
       </c>
-      <c r="CL60"/>
-      <c r="CM60"/>
       <c r="CN60"/>
+      <c r="CO60"/>
+      <c r="CP60"/>
     </row>
-    <row r="61" spans="1:92">
+    <row r="61" spans="1:94">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -16805,86 +17192,92 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
-      <c r="BJ61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
     </row>
-    <row r="62" spans="1:92">
+    <row r="62" spans="1:94">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -16933,107 +17326,110 @@
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17062,2686 +17458,2774 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>11427000.0</v>
+      </c>
+      <c r="C2">
         <v>10378000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9942000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12010000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14847000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14512000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19858000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20217000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21764000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25999000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28375000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32469000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37426000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45891000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>53009000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>38342000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>35552000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>31847000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>36042000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>29229000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30715000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26619000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18477000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>628000.0</v>
+      </c>
+      <c r="C3">
         <v>665000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>927000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1015000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1004000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1214000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1434000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1454000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1255000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1532000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1459000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1633000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1981000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2375000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2611000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2794000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2196000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1362000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1187000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>836000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>893000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>926000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1009000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1080000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>-17477000.0</v>
+      </c>
+      <c r="C5">
         <v>-16628000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-20431000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-15807000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-17691000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-21264000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10802000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-182000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4471000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-527000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3021000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6041000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5814000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3420000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6656000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>23400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>10613000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>11524000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7494000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10957000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3738000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4461000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-852000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-8202000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>-16849000.0</v>
+      </c>
+      <c r="C6">
         <v>-15963000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-19504000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14792000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-16687000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-20050000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9368000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1272000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3216000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1005000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1562000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4408000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3833000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5795000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9267000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>26194000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12809000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12886000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8681000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11793000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4631000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5387000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>157000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7122000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>-268000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>13695000.0</v>
+      </c>
+      <c r="C9">
         <v>10140000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11823000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>17681000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18537000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13217000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25343000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>31628000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>22426000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>26416000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>26737000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>25123000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>26110000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>28588000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>36649000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>44754000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>29216000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>26556000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>21323000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>22117000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>13912000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>15021000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2504000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>-13378000.0</v>
+      </c>
+      <c r="C10">
         <v>-10509000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-20017000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-15605000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-17751000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-21170000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10090000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>268000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4062000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-49000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2811000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5653000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5476000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3884000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7181000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>23861000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12578000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12887000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9278000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11685000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4420000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4625000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-670000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-8058000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11">
+        <v>-132000.0</v>
+      </c>
+      <c r="C11">
         <v>130000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>70000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>372000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-45000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>335000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>247000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>105000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>453000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>66000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-641000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-675000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>713000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>38000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>425000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4985000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2195000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3598000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2505000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4251000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>171000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-155000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-182000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-620000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>166</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>326000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>202000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>71000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1308000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2146000.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
         <v>210000.0</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
         <v>682000.0</v>
       </c>
-      <c r="U12">
-[...1 lines deleted...]
-      </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13">
+        <v>926000.0</v>
+      </c>
+      <c r="C13">
         <v>445000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>541000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>308000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>71000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>94000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>783000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>671000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>421000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>312000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>307000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
+      <c r="Y14"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>-13246000.0</v>
+      </c>
+      <c r="C15">
         <v>-10639000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-20087000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-15977000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-17706000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-21505000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-10337000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>163000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4515000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-115000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2170000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4978000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-6189000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3846000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6756000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>18876000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10383000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9289000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6773000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7434000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4249000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4780000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-670000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-7438000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-15977000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-17706000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-21505000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-10337000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>163000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-4515000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-115000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2170000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4978000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-6189000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3846000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6756000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18876000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10383000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9289000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6773000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7434000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4249000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4780000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17">
+        <v>-13246000.0</v>
+      </c>
+      <c r="C17">
         <v>-10639000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-20087000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-15977000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-17706000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-21505000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-10337000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>163000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4515000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-115000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2170000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4978000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-6189000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3846000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>6756000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>926000.0</v>
+      </c>
+      <c r="C18">
         <v>445000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>541000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>202000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-60000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>94000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>783000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>671000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>421000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>312000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>202000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-60000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>94000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>783000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>450000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>409000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>478000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>210000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>388000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>338000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>464000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>541000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>-17477000.0</v>
+      </c>
+      <c r="C21">
         <v>-10835000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-20431000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-15807000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-17691000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-21264000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10802000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-182000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4471000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-527000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3021000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-6041000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-5814000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3420000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6656000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>23400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10613000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11524000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7494000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10957000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3738000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4461000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-852000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-8202000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
+      <c r="Y22"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>42599000.0</v>
+      </c>
+      <c r="C23">
         <v>31353000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>42196000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>45498000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>51075000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>48993000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54145000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>51668000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>47114000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>48707000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>55757000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>59539000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>64393000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>62594000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>75884000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>74363000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>56945000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>50584000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>45676000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>47202000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>39403000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>41275000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>36271000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>29183000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>628000.0</v>
+      </c>
+      <c r="C25">
         <v>665000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>927000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1015000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1004000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1214000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1434000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1454000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1255000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26">
+        <v>19947000.0</v>
+      </c>
+      <c r="C26">
         <v>16005000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>21689000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>23550000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>24672000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>23344000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>25223000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>21355000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>16998000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15803000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>12095000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>11917000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>13110000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>11472000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>10637000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>10632000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>9069000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5737000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4365000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4951000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5377000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4804000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5500000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6206000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>7000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>10000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>11225000.0</v>
+      </c>
+      <c r="C28">
         <v>10763000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10565000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9938000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11556000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11137000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10922000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10455000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9899000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11140000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17663000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>19247000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>18814000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13696000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19356000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10722000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9534000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9295000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9464000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11160000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10174000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9569000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
+      <c r="Y28"/>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-132000.0</v>
+      </c>
+      <c r="C29">
         <v>130000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>70000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>372000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-45000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>335000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>247000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>105000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>453000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>66000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-641000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>31172000.0</v>
+      </c>
+      <c r="C30">
         <v>20975000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32254000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33488000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36228000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>34481000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36145000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>31810000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26897000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26943000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>29758000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>31164000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31924000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25168000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29993000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21354000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18603000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15032000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>13829000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11160000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10174000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10560000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9652000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10706000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B31">
+        <v>4099000.0</v>
+      </c>
+      <c r="C31">
         <v>326000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>414000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>202000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-60000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>94000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>712000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-221000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-12000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>478000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>210000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>388000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>338000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>464000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-212000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1071000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1363000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1784000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>728000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>682000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>164000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>182000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>144000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>25122000.0</v>
+      </c>
+      <c r="C32">
         <v>20518000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>21765000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>29691000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>33384000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>27729000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>43343000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>51486000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>42643000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>48180000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>52736000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>53498000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>58579000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>66014000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>82540000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>97763000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>67558000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>62108000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>53170000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>58159000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>43141000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>45736000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>35419000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>20981000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN32"/>
+  <dimension ref="A1:CP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CE1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="CH1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CI1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="CL1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CM1" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>153</v>
       </c>
+      <c r="CO1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>2943000.0</v>
+      </c>
+      <c r="C2">
+        <v>3008000.0</v>
+      </c>
+      <c r="D2">
         <v>2876000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2911000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2632000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2584000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2491000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2793000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2510000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2494000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2343000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2510000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2518000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2374000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2741000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3351000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3544000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3615000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3603000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3620000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4009000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3828000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3566000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3547000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3571000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4052000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5172000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4776000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4916000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4663000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4801000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5478000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4902000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5443000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4789000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>5083000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>4536000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4989000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>6015000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>6224000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>6074000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>6535000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6660000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6730000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>6590000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>7577000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>7202000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>7006000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>6973000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>8410000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>8140000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>8946000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>8432000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>10170000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>8806000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>10018000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>10087000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>11208000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>11725000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>12871000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>12218000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>14121000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>14569000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>12101000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>12074000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>9936000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>8167000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>8165000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>8589000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>8034000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>9276000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>9653000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>8444000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>8433000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>8084000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>6886000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>8829000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>9071000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>8837000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>8184000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>5503000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>8222000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>6984000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>7620000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>29789000.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
-        <v>-302000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="C3">
+        <v>163000.0</v>
+      </c>
+      <c r="D3">
+        <v>163000.0</v>
+      </c>
+      <c r="E3">
         <v>153000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>149000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>154000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>159000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>160000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>192000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>213000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>213000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>192000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>424000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>252000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>399000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>254000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>392000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>334000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>251000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>255000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>246000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>392000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>255000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>353000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>354000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>355000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>352000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>362000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>365000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>381000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>375000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>369000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>329000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>307000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>323000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>319000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>306000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>343000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>368000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>397000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>424000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>422000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>386000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>318000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>333000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>339000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>363000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>421000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>510000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>495000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>488000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>504000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>494000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>528000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>576000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>633000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>638000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>606000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>586000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>680000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>739000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>734000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>722000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>678000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>660000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>694000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>713000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>437000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>352000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>358000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>-53000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>574000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>483000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>412000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>396000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>367000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>352000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>204000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>24000.0</v>
       </c>
-      <c r="CA3"/>
-      <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...4 lines deleted...]
-      </c>
+      <c r="AG4"/>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
@@ -19851,641 +20335,655 @@
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
-      <c r="CH4"/>
-      <c r="CI4"/>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>-4868000.0</v>
+      </c>
+      <c r="C5">
+        <v>-5208000.0</v>
+      </c>
+      <c r="D5">
         <v>-3271000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-3144000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-2163000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-2276000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-4111000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-5584000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-4657000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-4410000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-6685000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4657000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-5059000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3871000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4728000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-3205000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-3916000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4328000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4532000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-4517000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4361000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-5286000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-5151000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-5153000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-5695000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3914000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-4743000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1923000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-229000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-365000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2236000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-394000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1659000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-111000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1037000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1794000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1529000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1347000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>234000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>380000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>389000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-156000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1560000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-297000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1008000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2877000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-654000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1041000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-1469000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-3612000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1902000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>241000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-541000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>439000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>595000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1506000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>880000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-83000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>687000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>1913000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>4139000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>4565000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>6700000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>6681000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>5454000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>4372000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>2345000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>1509000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>2388000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>1318000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>2176000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>4101000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>3982000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>2995000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>2019000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>1380000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>1100000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>2186000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>2404000.0</v>
       </c>
-      <c r="CA5">
-[...4 lines deleted...]
-      </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
-      <c r="CH5"/>
-      <c r="CI5"/>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
+        <v>0.0</v>
+      </c>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
-        <v>-3573000.0</v>
+        <v>-4695000.0</v>
       </c>
       <c r="C6">
+        <v>-5045000.0</v>
+      </c>
+      <c r="D6">
+        <v>-3108000.0</v>
+      </c>
+      <c r="E6">
         <v>-2991000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2014000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-2122000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3952000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5424000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4465000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4197000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6472000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-4465000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4635000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3619000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4329000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2951000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-3524000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3994000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-4281000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-4262000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4115000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4894000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4896000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-4800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5341000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-3559000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-4391000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1561000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>136000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>16000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2611000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-25000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1330000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>196000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-714000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1475000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1223000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1004000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>602000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>777000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>813000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>266000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1174000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>21000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-675000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2538000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-291000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-620000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-959000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-3117000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1414000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>745000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-47000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>967000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1171000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>2139000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>1518000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>523000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>1273000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>2593000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>4878000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>5299000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>7422000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>7359000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>6114000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>5066000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>3058000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>1946000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>2740000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>1676000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>2123000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>4675000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>4465000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>3407000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>2415000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>1747000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>1452000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>2390000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>2428000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>14727000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>14727000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-28999000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10912000.0</v>
       </c>
       <c r="CF6">
         <v>10912000.0</v>
       </c>
       <c r="CG6">
+        <v>10912000.0</v>
+      </c>
+      <c r="CH6">
+        <v>10912000.0</v>
+      </c>
+      <c r="CI6">
         <v>-29841000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11434000.0</v>
       </c>
       <c r="CJ6">
         <v>11434000.0</v>
       </c>
       <c r="CK6">
+        <v>11434000.0</v>
+      </c>
+      <c r="CL6">
+        <v>11434000.0</v>
+      </c>
+      <c r="CM6">
         <v>-27417000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8855000.0</v>
       </c>
       <c r="CN6">
         <v>8855000.0</v>
       </c>
+      <c r="CO6">
+        <v>8855000.0</v>
+      </c>
+      <c r="CP6">
+        <v>8855000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...4 lines deleted...]
-      </c>
+      <c r="AG7"/>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
@@ -20595,99 +21093,101 @@
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
-      <c r="CH7"/>
-      <c r="CI7"/>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...4 lines deleted...]
-      </c>
+      <c r="AG8"/>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -20797,972 +21297,992 @@
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
-      <c r="CH8"/>
-      <c r="CI8"/>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>3369000.0</v>
+      </c>
+      <c r="C9">
+        <v>3311000.0</v>
+      </c>
+      <c r="D9">
         <v>3200000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3533000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3651000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3299000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2923000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1757000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2161000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2658000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2975000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2161000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3069000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3008000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3706000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5602000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>5365000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5116000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4462000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4177000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4782000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3858000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3197000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3112000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3050000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4483000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>6049000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>6568000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>8243000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>7770000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>10039000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>8031000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>5788000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>6289000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>5675000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>4858000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>5604000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>5856000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>6495000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>7343000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>6722000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>6139000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>6386000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>6917000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>7295000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>6473000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>6650000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>6061000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>5939000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>5874000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>5368000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>7402000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>7466000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>7275000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>7344000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>7204000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>6765000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>8647000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>8767000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>9058000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>10177000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>9636000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>12123000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>12178000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>10817000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>9170000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>7494000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>6509000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>6043000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>5051000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>5996000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>7818000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>7691000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>6771000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>5545000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>4588000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>4419000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>5150000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>5656000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>14727000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>14727000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>10404000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10912000.0</v>
       </c>
       <c r="CF9">
         <v>10912000.0</v>
       </c>
       <c r="CG9">
-        <v>11434000.0</v>
+        <v>10912000.0</v>
       </c>
       <c r="CH9">
-        <v>11434000.0</v>
+        <v>10912000.0</v>
       </c>
       <c r="CI9">
         <v>11434000.0</v>
       </c>
       <c r="CJ9">
         <v>11434000.0</v>
       </c>
       <c r="CK9">
+        <v>11434000.0</v>
+      </c>
+      <c r="CL9">
+        <v>11434000.0</v>
+      </c>
+      <c r="CM9">
         <v>8854000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8855000.0</v>
       </c>
       <c r="CN9">
         <v>8855000.0</v>
       </c>
+      <c r="CO9">
+        <v>8855000.0</v>
+      </c>
+      <c r="CP9">
+        <v>8855000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>-4868000.0</v>
+      </c>
+      <c r="C10">
+        <v>-4800000.0</v>
+      </c>
+      <c r="D10">
         <v>-3271000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-3144000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2163000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2224000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3985000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-5435000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1135000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-4406000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-6530000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1135000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-5059000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-3770000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-4728000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3191000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-3916000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4328000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-4517000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-4525000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-4381000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-5286000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-5126000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-5169000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-5589000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-3759000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-4536000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1713000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-82000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-179000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2332000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-249000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1636000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-2000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-938000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1691000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1431000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1347000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>295000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>472000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>531000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-130000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-1471000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-318000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-892000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2773000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-553000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-929000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1398000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-3532000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-1840000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>326000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-430000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>527000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>704000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1637000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1016000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>40000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>844000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>2012000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>4285000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>4810000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>6652000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>6704000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>5695000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>4505000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>2543000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>2849000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>2681000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>1617000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2513000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>4460000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>4297000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>3345000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>2515000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>1853000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>1565000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>2373000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2582000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>3572000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>3158000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>1879000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>716000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>614000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>1211000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>4625000.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11">
+        <v>-76000.0</v>
+      </c>
+      <c r="C11">
+        <v>24000.0</v>
+      </c>
+      <c r="D11">
         <v>-251000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>41000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>54000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>6000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>44000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>23000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>57000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-85000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>71000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>57000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>51000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>191000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>84000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>37000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>60000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>21000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>64000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>42000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-172000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-304000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>90000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>62000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>487000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>65000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>84000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>55000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>43000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-77000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>70000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>102000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>10000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-267000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>590000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>49000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>81000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-53000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-154000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>271000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-43000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-652000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>29000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>25000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-43000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-701000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>21000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>48000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1868000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-1106000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-60000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>11000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-423000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-140000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>505000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>96000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-789000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-147000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>348000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1013000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1398000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>814000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1457000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1316000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>700000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>532000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>403000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>560000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>413000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>1026000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>890000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>1269000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>533000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>857000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>604000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>511000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>958000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>1098000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>-2006000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>-2006000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>-1307000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-981000.0</v>
       </c>
       <c r="CF11">
         <v>-981000.0</v>
       </c>
       <c r="CG11">
-        <v>-1195000.0</v>
+        <v>-981000.0</v>
       </c>
       <c r="CH11">
-        <v>-1195000.0</v>
+        <v>-981000.0</v>
       </c>
       <c r="CI11">
         <v>-1195000.0</v>
       </c>
       <c r="CJ11">
         <v>-1195000.0</v>
       </c>
       <c r="CK11">
+        <v>-1195000.0</v>
+      </c>
+      <c r="CL11">
+        <v>-1195000.0</v>
+      </c>
+      <c r="CM11">
         <v>166000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>168000.0</v>
       </c>
       <c r="CN11">
         <v>168000.0</v>
       </c>
+      <c r="CO11">
+        <v>168000.0</v>
+      </c>
+      <c r="CP11">
+        <v>168000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12">
         <v>52000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>101000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>314000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>55000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>22000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>8000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>20000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>21000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>16000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...4 lines deleted...]
-      </c>
+      <c r="AD12"/>
+      <c r="AE12"/>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
+        <v>0.0</v>
+      </c>
+      <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>210000.0</v>
       </c>
-      <c r="AP12">
-[...4 lines deleted...]
-      </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
         <v>0.0</v>
       </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
@@ -21819,174 +22339,184 @@
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
         <v>0.0</v>
       </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
+        <v>0.0</v>
+      </c>
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
         <v>682000.0</v>
       </c>
-      <c r="BZ12">
-[...4 lines deleted...]
-      </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12"/>
+      <c r="CH12">
+        <v>0.0</v>
+      </c>
+      <c r="CI12">
+        <v>0.0</v>
+      </c>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13">
+        <v>520000.0</v>
+      </c>
+      <c r="C13">
+        <v>455000.0</v>
+      </c>
+      <c r="D13">
         <v>298000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>107000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>66000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>64000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>132000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>162000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>88000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>117000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>150000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>71000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>143000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>113000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>61000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>14000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>22000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>11000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>15000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>18000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>23000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>51000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>25000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>80000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>114000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>173000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>190000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>215000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>205000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>186000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -22004,92 +22534,90 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-      <c r="AG14">
-[...4 lines deleted...]
-      </c>
+      <c r="AG14"/>
+      <c r="AH14"/>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
@@ -22199,767 +22727,781 @@
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
-      <c r="CH14"/>
-      <c r="CI14"/>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>-4792000.0</v>
+      </c>
+      <c r="C15">
+        <v>-4824000.0</v>
+      </c>
+      <c r="D15">
         <v>-3020000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-3185000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-2217000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-2230000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-4029000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-5458000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1078000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4321000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-6601000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1078000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-5110000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3961000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-4812000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-3228000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-3976000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-4349000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-4581000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-4567000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-4209000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-4982000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-5216000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-5231000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-6076000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-3824000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-4620000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1768000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-125000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-102000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2262000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-351000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-1646000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>265000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-1528000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1740000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-1512000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-1349000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>348000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>626000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>260000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-87000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-819000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-347000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-917000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-2730000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>148000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-950000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-1446000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-5400000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-734000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>386000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-441000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>950000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>844000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1132000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>920000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>829000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>991000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1664000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>3272000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>3412000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>5838000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>5247000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>4379000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>3805000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>2011000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>2446000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>2121000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>1204000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>1487000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>3570000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>3028000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>2812000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>1658000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>1249000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>1054000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>1415000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1522000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>2006000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>2006000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>1307000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>981000.0</v>
       </c>
       <c r="CF15">
         <v>981000.0</v>
       </c>
       <c r="CG15">
-        <v>1195000.0</v>
+        <v>981000.0</v>
       </c>
       <c r="CH15">
-        <v>1195000.0</v>
+        <v>981000.0</v>
       </c>
       <c r="CI15">
         <v>1195000.0</v>
       </c>
       <c r="CJ15">
         <v>1195000.0</v>
       </c>
       <c r="CK15">
+        <v>1195000.0</v>
+      </c>
+      <c r="CL15">
+        <v>1195000.0</v>
+      </c>
+      <c r="CM15">
         <v>-166000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-168000.0</v>
       </c>
       <c r="CN15">
         <v>-168000.0</v>
       </c>
+      <c r="CO15">
+        <v>-168000.0</v>
+      </c>
+      <c r="CP15">
+        <v>-168000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-5110000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3961000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-4812000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-3228000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-3976000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-4349000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-4581000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-4567000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-4982000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-4982000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-5216000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-5231000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-6076000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-3824000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-4620000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-1768000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-125000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-102000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2262000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-351000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-1646000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>265000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-1528000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-1740000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-1512000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-1349000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>348000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>626000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>260000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-87000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-819000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-347000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-917000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-2730000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>148000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-950000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-1446000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-5400000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-734000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>386000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-441000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>950000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>844000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1132000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>920000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>829000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>991000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1664000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>3272000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>3412000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>5838000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>5247000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>4379000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>3805000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>2011000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>2446000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>2121000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1204000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>1487000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>3570000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>3028000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>2812000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1658000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>1249000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>1054000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1415000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>1522000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>2387000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>2110000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>1307000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>753000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>1347000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>842000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>4780000.0</v>
       </c>
-      <c r="CH16"/>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17">
+        <v>-4792000.0</v>
+      </c>
+      <c r="C17">
+        <v>-4824000.0</v>
+      </c>
+      <c r="D17">
         <v>-3020000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-3185000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-2217000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-2230000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-4029000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-5458000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1078000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4321000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-6601000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-4055000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-5110000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3962000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-4812000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-3228000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-3976000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-4349000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-4581000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-4567000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-4982000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-4982000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-5216000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-5231000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-6076000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-3824000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-4620000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-1768000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-125000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-102000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>2262000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-351000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-1646000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>265000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-1528000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-1740000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-1512000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-1349000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>348000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>626000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>260000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-87000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-819000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-347000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-917000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-2730000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>148000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-950000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-1446000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-5400000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-734000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>386000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-441000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>950000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>844000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>1132000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>920000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>829000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>991000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>1664000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>3272000.0</v>
       </c>
-      <c r="BI17">
-[...4 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -22985,148 +23527,158 @@
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
-      <c r="CH17"/>
-      <c r="CI17"/>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>520000.0</v>
+      </c>
+      <c r="C18">
+        <v>455000.0</v>
+      </c>
+      <c r="D18">
         <v>298000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>107000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>66000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>64000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>132000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>162000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>88000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>117000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>150000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>71000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>80000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>101000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>61000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>14000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>26000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-47000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>15000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-8000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-20000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-21000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>25000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>80000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>114000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>173000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>190000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>215000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>205000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>183000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -23144,276 +23696,276 @@
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>80000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19">
         <v>26000.0</v>
       </c>
-      <c r="Q19"/>
-[...1 lines deleted...]
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19">
         <v>-8000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-21000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-21000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>25000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-16000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>106000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>219000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>207000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>210000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>147000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>186000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>96000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>145000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>23000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>109000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>99000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>103000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>98000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>183000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>61000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>92000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>142000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>26000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>89000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-21000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>116000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>104000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>101000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>112000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>71000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>80000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>62000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>85000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>111000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>116000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>117000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>107000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>124000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>132000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>131000.0</v>
       </c>
       <c r="BH19">
         <v>139000.0</v>
       </c>
-      <c r="BI19"/>
-      <c r="BJ19"/>
+      <c r="BI19">
+        <v>131000.0</v>
+      </c>
+      <c r="BJ19">
+        <v>139000.0</v>
+      </c>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...4 lines deleted...]
-      </c>
+      <c r="AG20"/>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
@@ -23523,377 +24075,385 @@
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
-      <c r="CH20"/>
-      <c r="CI20"/>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>-5385000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5208000.0</v>
+      </c>
+      <c r="D21">
         <v>-6906000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-3187000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2176000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2276000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4055000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-5584000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1080000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-4514000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-6685000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1080000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-5184000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-3871000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-4804000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-3205000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-4359000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-4261000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-4532000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-4517000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4361000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-5012000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-5151000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5153000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-5695000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3907000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-4743000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1923000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-229000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-365000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2236000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-394000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-1659000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-111000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1037000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1794000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-1529000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-1530000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>234000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>380000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>389000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-156000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-1560000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-297000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-1008000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-2877000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-654000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1041000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-1469000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-3612000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-1902000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>241000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-541000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>439000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>595000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1506000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>880000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-83000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>687000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>1913000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>4139000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>4565000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>6700000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>6681000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>5454000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>4372000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>2345000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1509000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>2387000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>1318000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>2123000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>4101000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>3982000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>2995000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>2019000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>1380000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>1100000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>2186000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>2428000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>14727000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>14727000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>-28999000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10912000.0</v>
       </c>
       <c r="CF21">
         <v>10912000.0</v>
       </c>
       <c r="CG21">
+        <v>10912000.0</v>
+      </c>
+      <c r="CH21">
+        <v>10912000.0</v>
+      </c>
+      <c r="CI21">
         <v>-29841000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11434000.0</v>
       </c>
       <c r="CJ21">
         <v>11434000.0</v>
       </c>
       <c r="CK21">
+        <v>11434000.0</v>
+      </c>
+      <c r="CL21">
+        <v>11434000.0</v>
+      </c>
+      <c r="CM21">
         <v>-27417000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8855000.0</v>
       </c>
       <c r="CN21">
         <v>8855000.0</v>
       </c>
+      <c r="CO21">
+        <v>8855000.0</v>
+      </c>
+      <c r="CP21">
+        <v>8855000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...4 lines deleted...]
-      </c>
+      <c r="AG22"/>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
@@ -24003,339 +24563,351 @@
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
-      <c r="CH22"/>
-      <c r="CI22"/>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>11697000.0</v>
+      </c>
+      <c r="C23">
+        <v>11527000.0</v>
+      </c>
+      <c r="D23">
         <v>12982000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>9631000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>8459000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8159000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>9469000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>10134000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3591000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>9666000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>12003000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3591000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>10771000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>9253000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>11251000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>12158000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>13268000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>12992000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>12597000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>12314000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>13152000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>12698000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>11914000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>11812000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>12316000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>12442000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>14792000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>13663000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>13248000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>13051000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>12466000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>13226000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>12925000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>11302000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>12155000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>11441000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>12216000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>11922000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>11250000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>12978000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>12557000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>12369000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>14481000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>13874000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>15033000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>15940000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>14881000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>14304000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>14414000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>16459000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>15680000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>15301000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>16953000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>15268000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>16919000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>14504000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>15903000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>18817000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>19288000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>18870000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>18909000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>17289000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>19544000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>20066000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>17464000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>16872000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>15085000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>13167000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>11821000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>12322000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>11907000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>12993000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>13362000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>12220000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>11959000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>11292000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>10205000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>11793000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>11801000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>14727000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>14727000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>39403000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10912000.0</v>
       </c>
       <c r="CF23">
         <v>10912000.0</v>
       </c>
       <c r="CG23">
+        <v>10912000.0</v>
+      </c>
+      <c r="CH23">
+        <v>10912000.0</v>
+      </c>
+      <c r="CI23">
         <v>41275000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11434000.0</v>
       </c>
       <c r="CJ23">
         <v>11434000.0</v>
       </c>
       <c r="CK23">
+        <v>11434000.0</v>
+      </c>
+      <c r="CL23">
+        <v>11434000.0</v>
+      </c>
+      <c r="CM23">
         <v>36271000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8855000.0</v>
       </c>
       <c r="CN23">
         <v>8855000.0</v>
       </c>
+      <c r="CO23">
+        <v>8855000.0</v>
+      </c>
+      <c r="CP23">
+        <v>8855000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24384,1021 +24956,1047 @@
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>173000.0</v>
+      </c>
+      <c r="C25">
         <v>163000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
+        <v>163000.0</v>
+      </c>
+      <c r="E25">
         <v>153000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>149000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>154000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>159000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>160000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>192000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>209000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>213000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>229000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>276000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>252000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>253000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>254000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>256000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>252000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>251000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>255000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>246000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>252000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>255000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>353000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>354000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>355000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>352000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>362000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>365000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>381000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>375000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>369000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>329000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>307000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>323000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>319000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>306000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>343000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>368000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>397000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>424000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>422000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>386000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>318000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>333000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>339000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>363000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>421000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>510000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>495000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>488000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>504000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>494000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>528000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>576000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>633000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>638000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>606000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>586000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>680000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>739000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>734000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>722000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>678000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>660000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>694000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>713000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>437000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>352000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>358000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-53000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>574000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>483000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>412000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>396000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>367000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>352000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>204000.0</v>
       </c>
-      <c r="BZ25"/>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26">
+        <v>5899000.0</v>
+      </c>
+      <c r="C26">
+        <v>5625000.0</v>
+      </c>
+      <c r="D26">
         <v>7457000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>3768000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3097000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2966000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>4037000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>4788000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>4214000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>4818000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>6976000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>4214000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5204000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>5007000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>5529000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>6395000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>6619000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>6510000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>6152000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5907000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6103000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>6124000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>5736000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>5659000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>5825000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>5587000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>8208000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>5833000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>5595000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>5582000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>5171000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>5752000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>4850000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>4272000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>4231000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>4160000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>4335000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>4209000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>3813000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>4282000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>3499000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>3375000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>2782000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>2940000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>2998000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>3048000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>2850000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>2946000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>3073000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>4382000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>2780000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>2951000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>2997000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>2904000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>2858000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>2872000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>2838000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>2673000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>2627000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>2698000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>2639000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>2601000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>2632000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>2864000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>2535000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>2411000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>2335000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>2727000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>1596000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>1454000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>1682000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>1348000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>1253000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>1095000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>1051000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>1087000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>1132000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>1195000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>1252000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>1157000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>1287000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>1183000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>1199000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>1818000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>1177000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>4804000.0</v>
       </c>
-      <c r="CH26"/>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>5139000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27">
         <v>5000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27">
         <v>7000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27">
         <v>10000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>2855000.0</v>
+      </c>
+      <c r="C28">
+        <v>2894000.0</v>
+      </c>
+      <c r="D28">
         <v>2649000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2952000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2730000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2609000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2997000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2553000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2604000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2354000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2684000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2523000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3004000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1872000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2966000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2412000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2688000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2887000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2842000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2787000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2999000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>8138000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2612000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2606000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2920000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2803000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2584000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2658000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2877000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2553000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2632000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2673000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2597000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2128000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2481000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2492000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2798000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3177000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2448000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2681000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2834000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2920000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5164000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>4274000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>5305000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>6302000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4454000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4156000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>4335000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>5104000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>4490000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>4210000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>5010000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3932000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3891000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2826000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3047000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>6057000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>5453000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>4447000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3399000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2470000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2791000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2633000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2828000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>2387000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>2814000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>2273000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>2060000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>2279000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>2191000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>2369000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>2456000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>2681000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>2475000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2121000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>2187000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>2964000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>3052000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2539000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2605000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>2408000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>2335000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>2933000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>2498000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>9569000.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-76000.0</v>
+      </c>
+      <c r="C29">
+        <v>24000.0</v>
+      </c>
+      <c r="D29">
         <v>-251000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>41000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>54000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>44000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>23000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>57000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-85000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>71000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>33000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>51000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>191000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>84000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>37000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>60000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>21000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>64000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>42000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-172000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-304000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>90000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>62000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>487000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>65000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>84000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>55000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>43000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-77000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -25416,941 +26014,962 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>8754000.0</v>
+      </c>
+      <c r="C30">
+        <v>8519000.0</v>
+      </c>
+      <c r="D30">
         <v>10106000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6720000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5827000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5575000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6978000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7341000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1081000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>7172000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>9660000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1081000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>8253000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6879000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>8510000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>8807000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>9724000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>9377000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8994000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8694000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>9143000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8870000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8348000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8265000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8745000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8390000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>10792000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>8491000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>8472000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>8135000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>7803000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8425000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7447000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6400000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6712000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6652000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>7133000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>7386000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>6261000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6963000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>6333000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>6295000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>7946000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>7214000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>8303000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>9350000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>7304000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>7102000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>7408000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>9486000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>7270000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>7161000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>8007000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>6836000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>6749000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>5698000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>5885000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>8730000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>8080000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>7145000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>6038000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>5071000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>5423000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>5497000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>5363000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>4798000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>5149000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>5000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>3656000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>3733000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>3873000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>3717000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>3709000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>3776000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>3526000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>3208000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>3319000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>2964000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>2730000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>14727000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>14727000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-39403000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10912000.0</v>
       </c>
       <c r="CF30">
         <v>10912000.0</v>
       </c>
       <c r="CG30">
+        <v>10912000.0</v>
+      </c>
+      <c r="CH30">
+        <v>10912000.0</v>
+      </c>
+      <c r="CI30">
         <v>-41275000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11434000.0</v>
       </c>
       <c r="CJ30">
         <v>11434000.0</v>
       </c>
       <c r="CK30">
+        <v>11434000.0</v>
+      </c>
+      <c r="CL30">
+        <v>11434000.0</v>
+      </c>
+      <c r="CM30">
         <v>-36271000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8855000.0</v>
       </c>
       <c r="CN30">
         <v>8855000.0</v>
       </c>
+      <c r="CO30">
+        <v>8855000.0</v>
+      </c>
+      <c r="CP30">
+        <v>8855000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B31">
+        <v>517000.0</v>
+      </c>
+      <c r="C31">
+        <v>408000.0</v>
+      </c>
+      <c r="D31">
         <v>3635000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>43000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>13000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>52000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>70000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>149000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>55000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>108000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>155000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>55000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>125000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>101000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>76000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>14000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>443000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-67000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>15000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-8000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-20000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-274000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>25000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-16000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>106000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>148000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>207000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>210000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>147000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>186000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>96000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>145000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>23000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>109000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>99000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>103000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>98000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>183000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>61000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>92000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>142000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>26000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>89000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-21000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>116000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>104000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>101000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>112000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>71000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>80000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>62000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>85000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>111000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>88000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>109000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>131000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>136000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>123000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>157000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>99000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>146000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>245000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-48000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>23000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>241000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>133000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>198000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>1340000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>294000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>299000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>390000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>359000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>315000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>350000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>496000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>473000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>465000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>187000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>154000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-14727000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-14727000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>28999000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10912000.0</v>
       </c>
       <c r="CF31">
         <v>-10912000.0</v>
       </c>
       <c r="CG31">
+        <v>-10912000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-10912000.0</v>
+      </c>
+      <c r="CI31">
         <v>29841000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-11434000.0</v>
       </c>
       <c r="CJ31">
         <v>-11434000.0</v>
       </c>
       <c r="CK31">
+        <v>-11434000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-11434000.0</v>
+      </c>
+      <c r="CM31">
         <v>27417000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8855000.0</v>
       </c>
       <c r="CN31">
         <v>-8855000.0</v>
       </c>
+      <c r="CO31">
+        <v>-8855000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-8855000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>6312000.0</v>
+      </c>
+      <c r="C32">
+        <v>6319000.0</v>
+      </c>
+      <c r="D32">
         <v>6076000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>6444000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>6283000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>5883000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>5414000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>4550000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>4671000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>5152000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5318000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4671000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>5587000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>5382000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>6447000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>8953000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>8909000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>8731000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>8065000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>7797000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>8791000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>7686000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>6763000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>6659000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>6621000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>8535000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>10049000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>11740000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>13019000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>12686000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>14702000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>12832000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>11266000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>11191000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>11118000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>9647000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>10687000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>10392000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>11484000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>13358000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>12946000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>12213000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>12921000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>13577000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>14025000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>13063000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>14227000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>13263000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>12945000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>12847000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>13778000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>15542000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>16412000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>15707000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>17514000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>16010000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>16783000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>18734000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>19975000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>20783000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>23048000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>21854000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>26244000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>26747000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>22918000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>21244000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>17430000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>14676000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>14208000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>13640000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>14030000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>17094000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>17344000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>15215000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>13978000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>12672000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>11305000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>13979000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14727000.0</v>
       </c>
       <c r="CB32">
         <v>14727000.0</v>
       </c>
       <c r="CC32">
+        <v>14727000.0</v>
+      </c>
+      <c r="CD32">
+        <v>14727000.0</v>
+      </c>
+      <c r="CE32">
         <v>10404000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10912000.0</v>
       </c>
       <c r="CF32">
         <v>10912000.0</v>
       </c>
       <c r="CG32">
-        <v>11434000.0</v>
+        <v>10912000.0</v>
       </c>
       <c r="CH32">
-        <v>11434000.0</v>
+        <v>10912000.0</v>
       </c>
       <c r="CI32">
         <v>11434000.0</v>
       </c>
       <c r="CJ32">
         <v>11434000.0</v>
       </c>
       <c r="CK32">
+        <v>11434000.0</v>
+      </c>
+      <c r="CL32">
+        <v>11434000.0</v>
+      </c>
+      <c r="CM32">
         <v>8854000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>8855000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>8855000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>8855000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -26379,4936 +26998,5060 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>13434000.0</v>
+      </c>
+      <c r="C2">
         <v>14429000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>27212000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36971000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>44234000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>51506000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>43495000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40241000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>33736000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>31963000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>36776000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41520000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>41120000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31634000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25952000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24658000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12597000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15899000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4275000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11505000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8522000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3488000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6150000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9334000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>486000</v>
+      </c>
+      <c r="C3">
         <v>45000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>645000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>316000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>774000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>203000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>331000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2090000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1320000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>219000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1158000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>481000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>761000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>385000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1679000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4300000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6022000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>674000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3339000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2033000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1389000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>233000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>473000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1952000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-9759000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-7263000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-7272000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>9011000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>2254000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>6505000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>1773000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-4813000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-4744000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>400000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>9486000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>5682000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-1545000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-70000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>440000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-431000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-144000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>117000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>103000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>102000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2854000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1046000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2431000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2674000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>53778000.0</v>
+      </c>
+      <c r="C6">
         <v>-995000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-12783000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-9759000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7263000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7272000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8011000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2254000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6505000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1773000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4813000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4744000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>400000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9486000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5682000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1294000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12061000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3302000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11624000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7230000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2983000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5034000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2662000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3184000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B7">
+        <v>-1589000.0</v>
+      </c>
+      <c r="C7">
         <v>-715000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-874000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3466000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-773000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>998000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>719000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2075000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>662000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1907000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2057000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>737000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6254000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4623000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2991000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10645000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>281000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2082000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8555000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-14550000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-510000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3660000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4226000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1776000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>1068000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-814000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>2630000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1026000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-2099000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1111000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1125000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>782000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-11000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2008000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>322000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>4468000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B9">
+        <v>-1174000.0</v>
+      </c>
+      <c r="C9">
         <v>-53000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>369000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1068000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-814000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2630000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1026000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2099000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1111000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1125000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>782000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-11000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2008000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>322000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4468000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-5805000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3597000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1847000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1087000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1997000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>589000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2442000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B10">
+        <v>-489000.0</v>
+      </c>
+      <c r="C10">
         <v>781000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1258000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1986000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-714000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-527000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1060000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1333000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2103000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2625000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>66000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1294000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3545000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2139000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3959000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7076000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1133000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3767000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7792000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-11997000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1672000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2738000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-8090000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5184000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-2688000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-127000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1545000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-936000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1501000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2669000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-510000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3007000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-812000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-345000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-361000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2837000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>3255000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3798000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3953000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3503000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3590000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2469000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3019000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3136000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5559000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2944000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3419000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
+      <c r="Y12"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-2165000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-605000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1488000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-687000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1309000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-2741000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1014000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-1979000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3665000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1046000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B14">
+        <v>628000.0</v>
+      </c>
+      <c r="C14">
         <v>665000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>927000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1015000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1004000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1214000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2045000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1454000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1255000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1532000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1459000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1633000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1981000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2375000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2611000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2794000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2196000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1362000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1527000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>836000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>893000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>926000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1009000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2075000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B16">
+        <v>67212000.0</v>
+      </c>
+      <c r="C16">
         <v>13434000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14429000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>27212000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>36971000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>44234000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51506000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>42495000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>40241000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>33736000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>31963000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>36776000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>41520000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>41120000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>31634000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25952000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24658000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12597000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>15899000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4275000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11505000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8522000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3488000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6150000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>-16409000.0</v>
+      </c>
+      <c r="C18">
         <v>-13020000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-17995000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17161000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14600000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-15455000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5012000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>916000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-255000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1834000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-698000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>640000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>7686000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>14326000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>15279000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>9047000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7679000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>15523000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15487000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6774000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3778000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7992000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2719000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3260000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>11347000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>2760000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>7000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>4969000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>3490000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>9302000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2134000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>2897000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>5037000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>9436000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>23690000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7454000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2163000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4839000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B20">
-        <v>0.0</v>
+        <v>18948000.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>153000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>-862000.0</v>
       </c>
       <c r="K21">
         <v>-862000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>-862000.0</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>-13246000.0</v>
+      </c>
+      <c r="C22">
         <v>-10639000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-20087000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-15977000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-16368000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-21505000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-10337000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>163000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4515000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-115000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2170000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4978000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-6189000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3846000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6756000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18876000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10383000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9289000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6773000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7434000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4249000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4780000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-670000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7438000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B23">
+        <v>70187000.0</v>
+      </c>
+      <c r="C23">
         <v>633000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1654000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>402000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2368000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4693000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-428000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2825000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-862000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2014000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>818000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>952000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3048000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>949000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1579000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>882000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>612000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>280000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-580000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2230000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3241000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-481000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1952000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>208</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>11392000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>7000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4969000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3490000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>750000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1234000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-7343000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2984000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>23690000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-7454000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2163000.0</v>
       </c>
-      <c r="O24">
-[...2 lines deleted...]
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>1000000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000.0</v>
       </c>
       <c r="W24">
         <v>-8000.0</v>
       </c>
-      <c r="X24"/>
+      <c r="X24">
+        <v>-8000.0</v>
+      </c>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>-4519000.0</v>
+      </c>
+      <c r="C25">
         <v>-4548000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-154000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1104000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-682000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>598000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2892000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1198000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1593000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>666000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1378000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>428000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2949000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1947000.0</v>
       </c>
       <c r="P25">
         <v>1947000.0</v>
       </c>
       <c r="Q25">
+        <v>1947000.0</v>
+      </c>
+      <c r="R25">
         <v>-339000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1545000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>721000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>283000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1269000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>150000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1641000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-211000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>402000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2368000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4693000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4149000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-103000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3491000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-7112000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-7026000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-30026000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2880000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3626000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-6337000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-58000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-4090000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-739000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B27">
+        <v>2803000.0</v>
+      </c>
+      <c r="C27">
         <v>2262000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2838000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2469000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2993000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2854000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2566000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2266000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2070000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1877000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1850000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2077000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2228000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2278000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2096000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1712000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1479000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1328000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1461000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1216000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>70187000.0</v>
+      </c>
+      <c r="C28">
         <v>633000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1807000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>402000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2368000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4693000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4721000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2722000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2629000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5098000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6208000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-29074000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>168000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2677000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4758000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5480000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2192000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3266000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>30732000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-456000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>46000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>50000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>65000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>76000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>-15923000.0</v>
+      </c>
+      <c r="C29">
         <v>-12975000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-17350000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-16845000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-13826000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-15252000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4681000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3006000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1065000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2053000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>460000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1121000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8447000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14711000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16958000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13347000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13701000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>16197000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18826000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4741000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5167000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8225000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2246000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1308000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>-486000.0</v>
+      </c>
+      <c r="C30">
         <v>11347000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2760000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6684000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4195000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3287000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8971000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3474000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2811000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4818000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>935000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23209000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8215000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2548000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-6518000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-17533000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3832000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-16233000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-37934000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2033000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2230000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3241000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-481000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1952000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG30"/>
+  <dimension ref="A1:CI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CE1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>67212000.0</v>
+      </c>
+      <c r="C2">
+        <v>70672000.0</v>
+      </c>
+      <c r="D2">
         <v>25326000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>22725000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13434000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15085000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18356000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>21765000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14429000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>21575000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>24669000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>21765000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>14429000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>31870000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>32802999.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>33533000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>36971000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>36325000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>40943000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>44490000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>44234000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>43064000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>44022000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>50970000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>51506000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>47971000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>45724000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>46435000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>42495000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>40529000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>37890000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>36426000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>40241000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>39740000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>37438000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>31871000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>33736000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>30495000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>28803000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>28237000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>31963000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>30725000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>39421000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>39176000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>36776000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>40853000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>34760000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>43346000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>41520000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>42040000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>48821000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>42781000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>41120000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>32596000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>34844000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>30455000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>31634000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>29373000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>25549000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>32642000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>25952000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>24219000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>24963000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>17130000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>24658000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>15185000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>18274000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>17350000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>12597000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>12330000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>7794000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>16448000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>15899000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>8568000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>8194000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>15287000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>4275000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>8905000.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>358000</v>
+      </c>
+      <c r="C3">
+        <v>150000</v>
+      </c>
+      <c r="D3">
         <v>296000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>19000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>21000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>6000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>32000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>11000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>10000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>32000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>58000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>34000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>118000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>106000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>233000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>148000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>354000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>39000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>81000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>13000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>59000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>50000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>66000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>171000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>61000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>33000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>142000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>292000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>417000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1239000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>884000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>108000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>223000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>105000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>25000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>26000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>33000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>135000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>57000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1070000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>25000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>6000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>28000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>293000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>136000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>24000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>508000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>115000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>104000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>34000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>72000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>166000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>27000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>174000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>943000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>141000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>595000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>301000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>148000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>2680000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>178000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1294000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>350000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>4783000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>642000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>247000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>78000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>41000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>186000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>369000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>1300000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>227000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>221000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1591000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>1256000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>777000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1389000</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
-        <v>0</v>
+        <v>1389000</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
+        <v>0</v>
+      </c>
+      <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
         <v>233000</v>
       </c>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-365000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4">
         <v>-3438000.0</v>
       </c>
-      <c r="Q4"/>
-[...1 lines deleted...]
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
         <v>-3547000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>1170000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>1170000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-958000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-6948000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-536000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>3535000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>2247000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-711000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>3940000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>1966000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>2639000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>1464000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-3815000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>501000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>2302000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>5567000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-1865000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>3241000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>1692000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>566000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-3726000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>1238000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-8696000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>245000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>2400000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-4077000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>6093000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-8586000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>1826000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-520000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-6781000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>6040000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>1661000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>8524000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-2248000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>4389000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-1179000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>2261000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>3824000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>-7093000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>6690000.0</v>
       </c>
-      <c r="BI4"/>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-186000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5">
         <v>-247000.0</v>
       </c>
-      <c r="Q5"/>
-[...1 lines deleted...]
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
         <v>-101000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>496000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>496000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-329000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>59000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>214000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>633000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-311000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-230000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-523000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>75000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>148000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-339000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-28000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>2000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>266000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>243000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-394000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>389000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-179000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>240000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-347000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>466000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-212000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>756000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-908000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>1072000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2116000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-583000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>249000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>887000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>598000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-544000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>105000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1510000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>347000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>363000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>211000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-16000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>484000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-2945000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-197000.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>9833000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3460000.0</v>
+      </c>
+      <c r="D6">
         <v>45346000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2601000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>9291000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1651000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3271000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3409000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>7336000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-7146000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-3094000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3409000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>7336000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4658000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-932999.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-730000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-3438000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>646000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-4618000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-3547000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>256000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1170000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-958000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-6948000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-536000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>3535000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>2247000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-711000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3940000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1966000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2639000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1464000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3815000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>501000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2302000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>5567000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1865000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>3241000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1692000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>566000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-3726000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>1238000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-8696000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>245000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>2400000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-4077000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>6093000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-8586000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>1826000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-520000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-6781000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>6040000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1661000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>8524000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-2248000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>4389000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1179000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>2261000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>3824000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-7093000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>6690000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>1733000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-744000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>7833000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-7528000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>9473000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-3089000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>924000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>4753000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>267000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>4536000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-8654000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>549000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>7331000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>374000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-7093000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>11012000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-4630000.0</v>
       </c>
-      <c r="BZ6"/>
-      <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B7">
+        <v>-572000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2116000.0</v>
+      </c>
+      <c r="D7">
         <v>-41000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>918000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-350000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-445000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-433000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>789000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-626000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3604000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1907000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>789000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-626000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-774000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-172000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-848000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1672000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2049000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>844000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>594000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1717000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-266000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>895000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-694000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1063000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-897000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>3299000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>699000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-2382000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>1041000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-1874000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>718000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-1960000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>169000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-79000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>1637000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-1065000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>1089000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-409000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>1757000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-4344000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>2523000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-3284000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>1535000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-2831000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>13000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>2329000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-274000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-2068000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>3724000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>239000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>1647000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>644000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>3219000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>2271000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>2214000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-3081000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>3029000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>3465000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-3791000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>288000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-1672000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-3228000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-1930000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-3815000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>2122000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-1945000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>2258000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-2154000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>3883000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>2041000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-3725000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-117000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>1941000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>1044000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>2892000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>2678000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-6950000.0</v>
       </c>
-      <c r="BZ7"/>
-      <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>399000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8">
         <v>235000.0</v>
       </c>
-      <c r="Q8"/>
-[...1 lines deleted...]
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8">
         <v>977000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>287000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>287000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>271000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-403000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>2475000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-947000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>2115000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-115000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-27000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>822000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-317000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-1008000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-1596000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>285000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-173000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>811000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>188000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>709000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>1748000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>371000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-1703000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>1176000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-2503000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>3278000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-1169000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-2738000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>2314000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>1122000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-709000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>806000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>757000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>472000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-27000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-1595000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-25000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>1866000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>76000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>-2230000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BH8">
         <v>4431000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BI8">
         <v>2973000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BJ8">
         <v>-706000.0</v>
       </c>
-      <c r="BI8"/>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B9">
+        <v>1739000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1512000.0</v>
+      </c>
+      <c r="D9">
         <v>-1247000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-17000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1602000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>434000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1207000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>312000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>408000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-745000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>715000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>312000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>408000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>177000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1182000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-526000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>235000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1516000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>610000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>977000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-885000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>287000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>271000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-403000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2475000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-947000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2115000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-115000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-27000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>822000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-317000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1008000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1596000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>285000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-173000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>811000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>188000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>709000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1748000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>371000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-1703000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1176000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-2503000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>3278000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-1169000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-2738000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>2314000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>1122000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-709000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>806000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>757000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>472000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-27000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-1595000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-25000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1866000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>76000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-2230000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>4431000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>2973000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-706000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-3214000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>3274000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-1648000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-4217000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>208000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-1706000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-603000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-1496000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>1812000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>35000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-897000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>480000.0</v>
       </c>
-      <c r="BV9"/>
-[...1 lines deleted...]
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>1327000.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9">
         <v>589000.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9">
         <v>2442000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B10">
+        <v>-587000.0</v>
+      </c>
+      <c r="C10">
+        <v>-272000.0</v>
+      </c>
+      <c r="D10">
         <v>-347000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>72000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>58000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-66000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>177000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>251000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>419000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>464000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>50000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>251000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>419000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-276000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-744000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-798000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-168000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-352000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-623000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>252000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>41000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-347000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>359000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-580000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>156000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>371000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>133000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-57000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-817000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-187000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-272000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>853000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1252000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-14000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>12000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-65000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-423000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-1643000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-494000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>11000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>938000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-233000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-650000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>492000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-109000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-1143000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-534000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>599000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>849000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>972000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1125000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1146000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1900000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-368000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-539000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>3743000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2467000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-1584000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-667000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>1084000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>116000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-4225000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-4051000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>232000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-49000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>364000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-1680000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>2237000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2109000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-2195000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1616000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>679000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>455000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>3551000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3107000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-3853000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10">
         <v>2738000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-554000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-499000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-89000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>242000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1909000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-919000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>627000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>386000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1090000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1090000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1300000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-709000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1046000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-739000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1095000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>673000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1965000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>201000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-888000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2252000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-64000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-971000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1424000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>597000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-871000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>56000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-1555000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2789000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-1800000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>870000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-1507000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-2266000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-104000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1924000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-1992000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>330000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-1074000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1712000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-1842000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>521000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-736000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>2086000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>36000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>351000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-2834000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1531000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-3933000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-2240000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1805000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>993000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-117000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>859000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>43000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>791000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>924000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-1975000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>903000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1092000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1092000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>942000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>836000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1083000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>891000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>875000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>834000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>903000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>900000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>668000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>684000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1248000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>925000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>942000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>798000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>925000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>616000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>587000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>737000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>529000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>721000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>669000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>764000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>865000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>702000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>673000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>843000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>918000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2403000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1414000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>560000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1182000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>649000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>808000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>666000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>821000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>934000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>620000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>809000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>1056000.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-425000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-176000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-521000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>651000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2119000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>377000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>964000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>164000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1128000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>261000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-159000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-873000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-717000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-154000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1572000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>193000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-2298000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>760000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-659000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1502000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-294000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-892000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>909000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>779000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-1862000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1014000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-179000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>240000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-347000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-1979000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>3665000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>1046000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B14">
+        <v>173000.0</v>
+      </c>
+      <c r="C14">
         <v>163000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>163000.0</v>
+      </c>
+      <c r="E14">
         <v>153000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>149000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>154000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>159000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>160000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>192000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>209000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>213000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>160000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>192000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>252000.0</v>
       </c>
-      <c r="N14">
-[...2 lines deleted...]
-      <c r="O14">
+      <c r="P14">
+        <v>253000.0</v>
+      </c>
+      <c r="Q14">
         <v>254000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>256000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>252000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>251000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>255000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>246000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>252000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>255000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>353000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>354000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>355000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>352000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>362000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>365000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>381000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>375000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>369000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>329000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>307000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>323000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>319000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>306000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>343000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>368000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>397000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>424000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>422000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>386000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>318000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>333000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>339000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>363000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>421000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>510000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>495000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>488000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>504000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>494000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>528000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>576000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>633000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>638000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>606000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>586000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>680000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>739000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>734000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>722000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>678000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>660000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>694000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>713000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>437000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>352000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>358000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>-53000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>574000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>483000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>412000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>396000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>367000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>352000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>204000.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -31349,322 +32092,334 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B16">
+        <v>77045000.0</v>
+      </c>
+      <c r="C16">
+        <v>67212000.0</v>
+      </c>
+      <c r="D16">
         <v>70672000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>25326000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>22725000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>13434000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>15085000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>18356000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>21765000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>14429000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>21575000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>18356000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>21765000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>27212000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>31870000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>32803000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>33533000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>36971000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>36325000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>40943000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>44490000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>44234000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>43064000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>44022000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>50970000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>51506000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>47971000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>45724000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>46435000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>42495000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>40529000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>37890000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>36426000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>40241000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>39740000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>37438000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>31871000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>33736000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>30495000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>28803000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>28237000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>31963000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>30725000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>39421000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>39176000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>36776000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>40853000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>34760000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>43346000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>41520000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>42040000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>48821000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>42781000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>41120000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>32596000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>34844000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>30455000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>31634000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>29373000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>25549000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>32642000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>25952000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>24219000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>24963000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>17130000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>24658000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>15185000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>18274000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>17350000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>12597000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>12330000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>7794000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>16448000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>15899000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>8568000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>8194000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>15287000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>4275000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>8905000.0</v>
       </c>
-      <c r="CA16"/>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -31706,536 +32461,550 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>-4216000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5602000.0</v>
+      </c>
+      <c r="D18">
         <v>-8168000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-906000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1733000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1662000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3576000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3486000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4296000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-7160000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3916000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3486000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4296000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4658000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3906000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3480000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5117000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4117000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2712000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3111000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-4660000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3946000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3105000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4779000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3625000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3527000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-265000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>60000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1280000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>2067000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>1125000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>994000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-3270000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>786000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-428000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>815000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1428000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>696000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>887000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>3492000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-3241000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>3554000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-4086000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>2297000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-2463000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-852000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>3358000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>57000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-1923000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>1196000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>1616000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>2986000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1888000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>5425000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>4579000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>4911000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-589000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>4762000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>5816000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-921000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>5923000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>2330000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>2222000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>4068000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>427000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>6416000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-3253000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>3916000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>600000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>6308000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>4707000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>600000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>3908000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>4505000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>3442000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>4560000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>2980000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-6135000.0</v>
       </c>
-      <c r="BZ18"/>
-      <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-19000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-21000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-4000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>53000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-6000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>11304000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-11000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>645000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>233000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>2500000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-58000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>2716000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>2632000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>1500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>4748000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2883000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1250000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>3749000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>3749000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1330000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-2339000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>750000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>6542000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>1460000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-1570000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>2870000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-1500000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>914000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>500000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-2048000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-855000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>1500000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>4500000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-2248000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>1499000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>848000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-458000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>3148000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>627000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>3500000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-1691000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>7000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-352000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>3169000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>16527000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>4346000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-1439000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-6418000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>1604000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-1201000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>2824000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-6665000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>680000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>998000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-643000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>2023000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>-6075000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>-144000.0</v>
       </c>
-      <c r="BI19"/>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B20">
+        <v>9279000.0</v>
+      </c>
+      <c r="C20">
+        <v>2000.0</v>
+      </c>
+      <c r="D20">
         <v>4678000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>3470000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>10798000.0</v>
       </c>
-      <c r="E20">
-[...4 lines deleted...]
-      </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
@@ -32261,2242 +33030,2290 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21">
         <v>-862000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-371000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-371000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-862000.0</v>
       </c>
       <c r="AL21">
         <v>-479000.0</v>
       </c>
       <c r="AM21">
+        <v>-862000.0</v>
+      </c>
+      <c r="AN21">
         <v>-479000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21">
+        <v>-479000.0</v>
+      </c>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-862000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>-4792000.0</v>
+      </c>
+      <c r="C22">
+        <v>-4824000.0</v>
+      </c>
+      <c r="D22">
         <v>-3020000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-3185000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-2217000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-2230000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-4029000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-5458000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1078000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4321000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-6601000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-5458000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1078000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3961000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4812000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-3228000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-3976000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3011000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-4581000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-4567000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-4209000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4982000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-5216000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-5231000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-6076000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-3824000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-4620000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-1768000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-125000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-102000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2262000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-351000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-1646000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>265000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-1528000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1740000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1512000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-1349000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>348000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>626000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>260000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-87000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-819000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-347000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-917000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-2730000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>148000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-950000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-1446000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-5400000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-734000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>386000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-441000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>950000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>844000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1132000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>920000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>829000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>991000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1664000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>3272000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>3412000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>5838000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>5247000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>4379000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>3805000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>2011000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>2446000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>2121000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>1204000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1487000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>3570000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>3028000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>2812000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1658000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1249000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1054000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1415000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1522000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2387000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>2110000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1307000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>753000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1347000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>842000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>4780000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>207</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>2142000.0</v>
+      </c>
+      <c r="D23">
         <v>53514000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>37000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>226000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>11000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>249000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-6000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>296000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>14000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>167000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>77000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>296000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-58000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>223000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2632000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>179000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>15000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>756000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>814000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>783000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1367000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>817000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>170000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2339000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>520000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>52000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>799000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2350000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1400000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-150000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-30000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1503000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>558000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>487000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>252000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1332000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1046000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>451000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>244000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>273000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>570000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>242000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>260000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>316000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>33000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>256000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>347000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>316000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>67000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>557000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1450000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>974000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>275000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>309000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>138000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>227000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1513000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>5000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>53000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>497000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>219000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>116000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>50000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>356000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>77000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>71000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>108000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-508000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>788000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-226000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>226000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>31372000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>2000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-11874000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-739000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-580000.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>56000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>11336000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>11336000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>655000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>250000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>11336000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="O24"/>
+      <c r="P24">
         <v>2750000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2750000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>4748000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-2662000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-1250000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>4133000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>3749000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1330000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-2339000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>750000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>6542000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-1570000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>2870000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-1500000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>750000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-2048000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>12000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>743000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>4500000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>479000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1499000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>848000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-9410000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>3148000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-2984000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-7343000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-9026000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>7000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-352000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>3169000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>16527000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>4346000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-1439000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-6418000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1604000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-1201000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>2824000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-6665000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>680000.0</v>
       </c>
-      <c r="BD24">
-[...2 lines deleted...]
-      <c r="BE24">
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>301000.0</v>
       </c>
-      <c r="BF24">
-[...4 lines deleted...]
-      </c>
       <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-301000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
-[...1 lines deleted...]
-      </c>
+      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24">
+        <v>5178000.0</v>
+      </c>
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-5178000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>1000000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>446000.0</v>
+      </c>
+      <c r="C25">
+        <v>502000.0</v>
+      </c>
+      <c r="D25">
         <v>-5757000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>371000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>365000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>351000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>301000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>366000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-5566000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-126000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-89000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>366000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-5566000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-632000.0</v>
       </c>
-      <c r="N25">
-[...2 lines deleted...]
-      <c r="O25">
+      <c r="P25">
+        <v>204000.0</v>
+      </c>
+      <c r="Q25">
         <v>-201000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-257000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>210000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>182000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>245000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>236000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>378000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>281000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>153000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>329000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>261000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>147000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>143000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>172000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>309000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>62000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>123000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>704000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>380000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>429500.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>314000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>470000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>120000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>177000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>258000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>111000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>290000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>287000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>317000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>484000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>273000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>422000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>425000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>532000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>962000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1439000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>14000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>534000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>400000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>492000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>395000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>429000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>328000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>291000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>423000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>905000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>694000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>577000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>315000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>361000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>2000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>262000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-916000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>313000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-1113000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>975000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>598000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>160000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>692000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>627000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>477000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-1000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>452000.0</v>
       </c>
-      <c r="BZ25"/>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>1473000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>179000.0</v>
       </c>
-      <c r="Q26"/>
-[...1 lines deleted...]
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
         <v>814000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1367000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1367000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>817000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>170000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>2339000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>520000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>480000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>799000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-1000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-1000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-102000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>690000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1503000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>570000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>858000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>252000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1811000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>86000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-494000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-2712000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-3906000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-2943000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-1009000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-621000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-2453000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-2906000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-690000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-25517000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-913000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-344000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-2536000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>1224000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>797000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>203000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-471000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-1340000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-1815000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-1866000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-4252000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-219000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1159000.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-58000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-1582000.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B27">
+        <v>887000.0</v>
+      </c>
+      <c r="C27">
+        <v>823000.0</v>
+      </c>
+      <c r="D27">
         <v>783000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>856000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>341000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>512000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>429000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>663000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>658000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>693000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>649000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>663000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>658000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>515000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>655000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>661000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>638000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>714000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>740000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>716000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>823000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>753000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>693000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>653000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>755000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>644000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>629000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>642000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>651000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>580000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>592000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>552000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>542000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>549000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>535000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>508000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>478000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>518000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>429000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>487000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>443000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>463000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>414000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>499000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>474000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>544000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>389000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>571000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>573000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>584000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>516000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>563000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>565000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>590000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>566000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>560000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>562000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>539000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>532000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>514000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>511000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>408000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>428000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>430000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>446000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>395000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>410000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>383000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>291000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>1924000.0</v>
       </c>
-      <c r="BR27"/>
-[...1 lines deleted...]
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27">
         <v>329000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>1074000.0</v>
       </c>
-      <c r="BV27"/>
-[...1 lines deleted...]
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>387000.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>14049000.0</v>
+      </c>
+      <c r="C28">
+        <v>2142000.0</v>
+      </c>
+      <c r="D28">
         <v>53514000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3507000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>11024000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>249000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>77000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>296000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>14000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>167000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>77000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>296000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-402000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>223000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>223000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>179000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>15000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>756000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>814000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>783000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1367000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>817000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>170000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2339000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>520000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>52000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>799000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2350000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1399000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-150000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-30000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1503000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>558000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>487000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>252000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1332000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1046000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-43000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-2468000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-3633000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-2943000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-767000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-361000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-2137000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-2873000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-434000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-25170000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-597000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-277000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1979000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1450000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>974000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>275000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-162000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1202000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1588000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1858000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-4015000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-97000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1212000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2443000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1866000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>640000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>531000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1109000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>587000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>177000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>319000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-2085000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-1897000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>83000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>633000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>77000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>28000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>30627000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>30627000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-495000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>39000.0</v>
       </c>
-      <c r="CA28"/>
-[...1 lines deleted...]
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28">
         <v>46000.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28"/>
       <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>-3858000.0</v>
+      </c>
+      <c r="C29">
+        <v>-5452000.0</v>
+      </c>
+      <c r="D29">
         <v>-7872000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-887000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1712000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1658000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-3573000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3480000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-4264000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-7149000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-3906000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3480000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4264000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4600000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3872000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3362000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-5011000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-3884000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2564000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2757000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-4621000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-3865000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-3092000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4720000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3575000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3461000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-94000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>121000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1247000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2209000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1417000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>1411000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-2031000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1670000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-320000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>1038000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-1323000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>721000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>913000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>3525000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-3106000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>3611000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-3016000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>2322000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-2457000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-824000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>3651000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>193000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-1899000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>1704000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>1731000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>3090000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1922000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>5497000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>4745000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>4884000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-415000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>5705000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>5957000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-326000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>5622000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>2478000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>4902000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>4246000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>1721000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>6766000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>1530000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>4558000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>847000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>6386000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>4748000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>786000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>4277000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>5805000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>3669000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>4781000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>4571000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-4879000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>138000.0</v>
       </c>
-      <c r="CA29"/>
-[...1 lines deleted...]
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29">
         <v>5167000.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29"/>
       <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29">
         <v>8225000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>-358000.0</v>
+      </c>
+      <c r="C30">
+        <v>-150000.0</v>
+      </c>
+      <c r="D30">
         <v>-296000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-19000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-21000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-4000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>53000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-6000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>11304000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-11000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>645000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-6000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11304000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-58000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2716000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2632000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1394000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4515000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2810000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1604000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4094000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3668000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1317000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-2398000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6476000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2289000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1631000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2837000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1642000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1372000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>83000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-3287000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1727000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2135000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>4277000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-1874000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1474000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>822000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-491000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>3013000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>570000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-4913000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1716000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>6994000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-380000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2876000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>16391000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4322000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-1947000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-6533000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1500000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1235000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2752000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-6831000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>707000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>824000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-1586000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1882000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-6670000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-144000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-3188000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-7512000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>2947000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-9780000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>1598000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-5206000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-3811000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>3587000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-4034000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1685000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-9523000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-4361000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>1449000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-3323000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-11874000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-24186000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>744000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>