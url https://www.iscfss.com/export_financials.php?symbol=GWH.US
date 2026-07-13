--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -957,143 +960,151 @@
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>152999.0</v>
       </c>
       <c r="H5">
         <v>153000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>11888000.0</v>
+      </c>
       <c r="C7">
         <v>1692000.0</v>
       </c>
       <c r="D7">
         <v>2538000.0</v>
       </c>
       <c r="E7">
         <v>3956000.0</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2000.0</v>
+      </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>18000.0</v>
       </c>
       <c r="E8">
         <v>16000.0</v>
       </c>
       <c r="F8">
         <v>16000.0</v>
       </c>
       <c r="G8">
         <v>6000.0</v>
       </c>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>854435000.0</v>
+      </c>
       <c r="C9">
         <v>811262000.0</v>
       </c>
       <c r="D9">
         <v>799496000.0</v>
       </c>
       <c r="E9">
         <v>755537000.0</v>
       </c>
       <c r="F9">
         <v>745753000.0</v>
       </c>
       <c r="G9">
         <v>8293300.0</v>
       </c>
       <c r="H9">
         <v>762000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>14477000.0</v>
       </c>
       <c r="C10">
         <v>13341000.0</v>
       </c>
       <c r="D10">
         <v>20165000.0</v>
       </c>
       <c r="E10">
         <v>34767000.0</v>
       </c>
       <c r="F10">
         <v>238940000.0</v>
       </c>
       <c r="G10">
         <v>4901000.0</v>
       </c>
       <c r="H10">
         <v>18290000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>17</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>14477000.0</v>
+      </c>
       <c r="C11">
         <v>13341000.0</v>
       </c>
       <c r="D11">
         <v>20165000.0</v>
       </c>
       <c r="E11">
         <v>34767000.0</v>
       </c>
       <c r="F11">
         <v>238940000.0</v>
       </c>
       <c r="G11">
         <v>4901000.0</v>
       </c>
       <c r="H11">
         <v>18290000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
         <v>22034000.0</v>
@@ -1329,125 +1340,129 @@
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>315000.0</v>
       </c>
       <c r="F24">
         <v>1869000.0</v>
       </c>
       <c r="G24">
         <v>19000.0</v>
       </c>
       <c r="H24">
         <v>463000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>9291000.0</v>
+      </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>315000.0</v>
       </c>
       <c r="F25">
         <v>1869000.0</v>
       </c>
       <c r="G25">
         <v>19000.0</v>
       </c>
       <c r="H25">
         <v>463000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-10633000.0</v>
+        <v>-2589000.0</v>
       </c>
       <c r="C28">
         <v>-11649000.0</v>
       </c>
       <c r="D28">
         <v>-17627000.0</v>
       </c>
       <c r="E28">
         <v>-28896000.0</v>
       </c>
       <c r="F28">
         <v>-235171000.0</v>
       </c>
       <c r="G28">
         <v>796000.0</v>
       </c>
       <c r="H28">
         <v>-17462000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>8618000.0</v>
+      </c>
       <c r="C29">
         <v>28884000.0</v>
       </c>
       <c r="D29">
         <v>103357000.0</v>
       </c>
       <c r="E29">
         <v>138889000.0</v>
       </c>
       <c r="F29">
         <v>208634000.0</v>
       </c>
       <c r="G29">
         <v>-22191000.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>1448000.0</v>
       </c>
       <c r="C30">
@@ -1469,99 +1484,103 @@
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>136974000.0</v>
       </c>
       <c r="F31">
         <v>220583983.0</v>
       </c>
       <c r="G31">
         <v>-27888000.0</v>
       </c>
       <c r="H31">
         <v>-32158000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>955000.0</v>
+      </c>
       <c r="C32">
         <v>15762000.0</v>
       </c>
       <c r="D32">
         <v>98332000.0</v>
       </c>
       <c r="E32">
         <v>123643000.0</v>
       </c>
       <c r="F32">
         <v>231602000.0</v>
       </c>
       <c r="G32">
         <v>-1533000.0</v>
       </c>
       <c r="H32"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>24925000.0</v>
       </c>
       <c r="C33">
         <v>28449000.0</v>
       </c>
       <c r="D33">
         <v>25134000.0</v>
       </c>
       <c r="E33">
         <v>21917000.0</v>
       </c>
       <c r="F33">
         <v>4681000.0</v>
       </c>
       <c r="G33">
         <v>2162000.0</v>
       </c>
       <c r="H33">
         <v>2192000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>9332000.0</v>
+      </c>
       <c r="C34">
         <v>125000.0</v>
       </c>
       <c r="D34"/>
       <c r="E34">
         <v>2066000.0</v>
       </c>
       <c r="F34">
         <v>30104400.0</v>
       </c>
       <c r="G34">
         <v>2258000.0</v>
       </c>
       <c r="H34"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>17262000.0</v>
       </c>
       <c r="C35">
         <v>15327000.0</v>
       </c>
@@ -1576,127 +1595,129 @@
       </c>
       <c r="G35">
         <v>2277000.0</v>
       </c>
       <c r="H35">
         <v>2670000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>1252000.0</v>
       </c>
       <c r="C36">
         <v>1708000.0</v>
       </c>
       <c r="D36">
         <v>1778000.0</v>
       </c>
       <c r="E36">
         <v>946000.0</v>
       </c>
       <c r="F36">
-        <v>180000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="G36">
         <v>326000.0</v>
       </c>
       <c r="H36">
         <v>529000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>1252000.0</v>
+      </c>
       <c r="C38">
         <v>1708000.0</v>
       </c>
       <c r="D38">
         <v>1778000.0</v>
       </c>
       <c r="E38">
         <v>946000.0</v>
       </c>
       <c r="F38">
         <v>180000.0</v>
       </c>
       <c r="G38">
         <v>326000.0</v>
       </c>
       <c r="H38">
         <v>529000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
         <v>2625000.0</v>
       </c>
       <c r="C39">
         <v>3702000.0</v>
       </c>
       <c r="D39">
         <v>4425000.0</v>
       </c>
       <c r="E39">
         <v>5657000.0</v>
       </c>
       <c r="F39">
         <v>6061000.0</v>
       </c>
       <c r="G39">
         <v>1960000.0</v>
       </c>
       <c r="H39">
         <v>658000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>20126000.0</v>
+        <v>12082000.0</v>
       </c>
       <c r="C40">
         <v>12603000.0</v>
       </c>
       <c r="D40">
         <v>12884000.0</v>
       </c>
       <c r="E40">
         <v>15768000.0</v>
       </c>
       <c r="F40">
         <v>6487000.0</v>
       </c>
       <c r="G40">
         <v>2194000.0</v>
       </c>
       <c r="H40">
         <v>1826000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -1747,99 +1768,103 @@
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>39989000.0</v>
+      </c>
       <c r="C45">
         <v>35610000.0</v>
       </c>
       <c r="D45">
         <v>27714000.0</v>
       </c>
       <c r="E45">
         <v>20971000.0</v>
       </c>
       <c r="F45">
         <v>6221000.0</v>
       </c>
       <c r="G45">
         <v>2984000.0</v>
       </c>
       <c r="H45"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>20991000.0</v>
       </c>
       <c r="C46">
         <v>22085000.0</v>
       </c>
       <c r="D46">
         <v>18433000.0</v>
       </c>
       <c r="E46">
         <v>20971000.0</v>
       </c>
       <c r="F46">
         <v>4501000.0</v>
       </c>
       <c r="G46">
         <v>1836000.0</v>
       </c>
       <c r="H46">
         <v>1663000.0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>53</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>20991000.0</v>
+      </c>
       <c r="C47">
         <v>22085000.0</v>
       </c>
       <c r="D47">
         <v>18433000.0</v>
       </c>
       <c r="E47">
         <v>17570000.0</v>
       </c>
       <c r="F47">
         <v>4501000.0</v>
       </c>
       <c r="G47">
         <v>1836000.0</v>
       </c>
       <c r="H47">
         <v>1663000.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
         <v>-845819000.0</v>
@@ -1880,77 +1905,77 @@
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50">
         <v>1600000.0</v>
       </c>
       <c r="F50">
         <v>1900000.0</v>
       </c>
       <c r="G50">
         <v>5678000.0</v>
       </c>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>3844000.0</v>
+        <v>11888000.0</v>
       </c>
       <c r="C51">
         <v>1692000.0</v>
       </c>
       <c r="D51">
         <v>2538000.0</v>
       </c>
       <c r="E51">
         <v>5871000.0</v>
       </c>
       <c r="F51">
         <v>3769000.0</v>
       </c>
       <c r="G51">
         <v>5697000.0</v>
       </c>
       <c r="H51">
         <v>828000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>1784000.0</v>
+        <v>9828000.0</v>
       </c>
       <c r="C52">
         <v>1692000.0</v>
       </c>
       <c r="D52">
         <v>1581000.0</v>
       </c>
       <c r="E52">
         <v>3021000.0</v>
       </c>
       <c r="F52">
         <v>1900000.0</v>
       </c>
       <c r="G52">
         <v>5678000.0</v>
       </c>
       <c r="H52">
         <v>365000.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
@@ -2150,3624 +2175,3777 @@
       </c>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>1333000.0</v>
+      </c>
+      <c r="C2">
         <v>3023000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9467000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10629000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10215000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8070000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10937000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5833000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2910000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2755000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3192000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2838000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2699000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3036000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1091000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1435000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1745000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1572000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3037000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>393000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130500.0</v>
       </c>
       <c r="W2">
         <v>130500.0</v>
       </c>
       <c r="X2">
         <v>130500.0</v>
       </c>
       <c r="Y2">
         <v>130500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2">
+        <v>130500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-287000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>153000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-430000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>152999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-287000.0</v>
       </c>
       <c r="W5">
         <v>-287000.0</v>
       </c>
       <c r="X5">
         <v>-287000.0</v>
       </c>
       <c r="Y5">
+        <v>-287000.0</v>
+      </c>
+      <c r="Z5">
         <v>-32158000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>12462000.0</v>
+      </c>
       <c r="C7">
+        <v>11888000.0</v>
+      </c>
+      <c r="D7">
         <v>10957000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>872000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1293000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1692000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2082000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2456000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2158000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2538000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2906000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3267000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3615000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3956000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4287000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4609000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4922000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>3000.0</v>
+      </c>
       <c r="C8">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
-        <v>18000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="I8">
         <v>18000.0</v>
       </c>
       <c r="J8">
         <v>18000.0</v>
       </c>
       <c r="K8">
         <v>18000.0</v>
       </c>
       <c r="L8">
-        <v>16000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="M8">
         <v>16000.0</v>
       </c>
       <c r="N8">
         <v>16000.0</v>
       </c>
       <c r="O8">
         <v>16000.0</v>
       </c>
       <c r="P8">
         <v>16000.0</v>
       </c>
       <c r="Q8">
         <v>16000.0</v>
       </c>
       <c r="R8">
         <v>16000.0</v>
       </c>
       <c r="S8">
+        <v>16000.0</v>
+      </c>
+      <c r="T8">
         <v>625.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>854435000.0</v>
+      </c>
+      <c r="D9">
         <v>820067000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>814764000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>812483000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>811262000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>808100000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>760693000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>757700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>755537000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>751750000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>748745000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>745752000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>745753000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>94.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6784540.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>35446000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5041020.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>15489000.0</v>
+      </c>
+      <c r="C10">
         <v>14477000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3539000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>797000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8422000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13341000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12822000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>36744000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>36332000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20165000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37173000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>30287000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>87811000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34767000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>42896000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>112708000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>212331000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>238940000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8019000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>59735000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10163000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1225250.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1746458.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1225250.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-18290000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>14477000.0</v>
+      </c>
+      <c r="D11">
         <v>3539000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>797000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8422000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>13341000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12822000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>42896000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>112708000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>212331000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>238940000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8019000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>4901000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>21455000.0</v>
+      </c>
+      <c r="C12">
         <v>22034000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3539000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>797000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12801000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>31604000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>55114000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>74439000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>89552000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>108064000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>124502000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>99503000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>119007000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>139814000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>166738000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>192164000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>212331000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>238940000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8019000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>59735000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10163000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1225250.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1746458.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1225250.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18290000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>232000.0</v>
+      </c>
+      <c r="C13">
         <v>575000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
-        <v>18000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="I13">
         <v>18000.0</v>
       </c>
       <c r="J13">
         <v>18000.0</v>
       </c>
       <c r="K13">
         <v>18000.0</v>
       </c>
       <c r="L13">
-        <v>16000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="M13">
         <v>16000.0</v>
       </c>
       <c r="N13">
         <v>16000.0</v>
       </c>
       <c r="O13">
         <v>16000.0</v>
       </c>
       <c r="P13">
         <v>16000.0</v>
       </c>
       <c r="Q13">
         <v>16000.0</v>
       </c>
       <c r="R13">
         <v>16000.0</v>
       </c>
       <c r="S13">
+        <v>16000.0</v>
+      </c>
+      <c r="T13">
         <v>1000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1500.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>237601743.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500.0</v>
       </c>
       <c r="Y13">
         <v>1500.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>29294336.0</v>
+      </c>
+      <c r="C14">
         <v>19930834.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14154333.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12271587.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12033442.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>176603940.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>177218700.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>175758570.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>174514530.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>173552250.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>157076250.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>154900320.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>154123920.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>153414465.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>152861295.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>152723970.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>151683810.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>135885615.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>31249995.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>135058074.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2083333.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>135058074.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2083333.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7100668.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7095335.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>16000.0</v>
       </c>
       <c r="N15">
         <v>16000.0</v>
       </c>
       <c r="O15">
         <v>16000.0</v>
       </c>
       <c r="P15">
         <v>16000.0</v>
       </c>
       <c r="Q15">
         <v>16000.0</v>
       </c>
       <c r="R15">
         <v>16000.0</v>
       </c>
       <c r="S15">
+        <v>16000.0</v>
+      </c>
+      <c r="T15">
         <v>625.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>346000.0</v>
+      </c>
+      <c r="C16">
         <v>359000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1330000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1383000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1359000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5237000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6034000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5689000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5555000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2546000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1424000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3167000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5929000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6168000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3546000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6803000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6859000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3663000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3036238.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>915750.0</v>
       </c>
       <c r="U16">
         <v>915750.0</v>
       </c>
-      <c r="V16"/>
+      <c r="V16">
+        <v>915750.0</v>
+      </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>2615000.0</v>
+      </c>
+      <c r="C21">
         <v>2682000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4456000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4523000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4589000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4656000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4723000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4790000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4856000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4923000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4990000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>183000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>138000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>30000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>123000.0</v>
+      </c>
+      <c r="C22">
         <v>140000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4653000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4672000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6884000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5641000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7037000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4425000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3161000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3366000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2256000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1373000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1413000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1213000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4173000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5078000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-517000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-129250.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>-129250.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>48572000.0</v>
+      </c>
+      <c r="C23">
         <v>51172000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>36145000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>39617000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>53581000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>71813000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>96697000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>111133000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>123634000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>143232000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>158661000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>127756000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>147451000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>173553000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>191864000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>216124000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>235484000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>250199000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>17824000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>62549750.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14604000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2255750.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>252167049.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2255750.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>15582000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
+        <v>0.0</v>
+      </c>
+      <c r="R24">
         <v>1483000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1869000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2253000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>19000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>9291000.0</v>
+      </c>
+      <c r="D25">
         <v>8292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
         <v>1483000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1869000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2253000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>19000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-10633000.0</v>
+        <v>-3027000.0</v>
       </c>
       <c r="C28">
+        <v>-2589000.0</v>
+      </c>
+      <c r="D28">
         <v>-3100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>75000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7129000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-11649000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-10740000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-34288000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-34174000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-17627000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-34267000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-24393000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-82674000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-28896000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-34920000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-105271000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-202799000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-235171000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17649000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-58792750.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4548000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>199000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1746458.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>199000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19714250.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>9446000.0</v>
+      </c>
       <c r="C29">
+        <v>8618000.0</v>
+      </c>
+      <c r="D29">
         <v>-1768000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3304000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12079000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28884000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>49201000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>69044000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>87820000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>103357000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>116460000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>98427000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>118758000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>138889000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>160568000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>189682000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>202749000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>208634000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-331993000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>37000.0</v>
+      </c>
+      <c r="C30">
         <v>1448000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>108000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>148000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>253000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2417000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>413000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>981000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1039000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2243000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1265000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1393000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>689000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4952000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>80000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2547000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2928000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>517000.0</v>
       </c>
-      <c r="S30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T30"/>
       <c r="U30">
         <v>129250.0</v>
       </c>
-      <c r="V30"/>
+      <c r="V30">
+        <v>129250.0</v>
+      </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>111470000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>97300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>117236000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>136974000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>158262000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>186854000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>199449000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>204865000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>223038340.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-306606000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-216531000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-32158000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1761000.0</v>
+      </c>
       <c r="C32">
+        <v>955000.0</v>
+      </c>
+      <c r="D32">
         <v>-12246000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-12790000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1446000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15762000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>36476000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>58656000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>78359000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>98332000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>112792000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>82712000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>102040000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>123643000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>149118000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>177360000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>202486000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>231602000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-15305000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>23798000.0</v>
+      </c>
+      <c r="C33">
         <v>24925000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>24588000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>28450000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>29889000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>28449000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>28143000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>26474000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>25387000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>25134000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>27230000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>22339000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>22390000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>21917000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>20621000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>16750000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>14652000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4681000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2082000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1170250.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2187000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>540500.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>250000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>540500.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>-18290000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>9021000.0</v>
+      </c>
       <c r="C34">
+        <v>9332000.0</v>
+      </c>
+      <c r="D34">
         <v>63000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>83000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>104000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>125000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>109000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>80000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2066000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>11477000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>7256000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>16206000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>552000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>26734360.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>16113000.0</v>
+      </c>
+      <c r="C35">
         <v>17262000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14109000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>12356000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>19256000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>15732000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>15418000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>16086000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>15927000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>20109000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>23562000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>7751000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>7194000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8586000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11477000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7256000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>17689000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>31418000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5915000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>7854500.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2378000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7129250.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7129250.0</v>
       </c>
       <c r="Y35">
         <v>7129250.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35">
+        <v>7129250.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>1549000.0</v>
+      </c>
+      <c r="C36">
         <v>1252000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>639000.0</v>
+      </c>
+      <c r="E36">
         <v>1264000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1648000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1708000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1710000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1731000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1762000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1778000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1769000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>115000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>915000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>946000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>980000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>309000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>261000.0</v>
       </c>
-      <c r="R36">
-[...1 lines deleted...]
-      </c>
       <c r="S36">
+        <v>105000.0</v>
+      </c>
+      <c r="T36">
         <v>75000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-249966922.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>326000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81500.0</v>
       </c>
       <c r="W36">
         <v>81500.0</v>
       </c>
       <c r="X36">
         <v>81500.0</v>
       </c>
       <c r="Y36">
+        <v>81500.0</v>
+      </c>
+      <c r="Z36">
         <v>-18749000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>1252000.0</v>
+      </c>
+      <c r="D38">
         <v>1257000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1264000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1648000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1708000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1710000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1769000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1059000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>946000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>980000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>309000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>336000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>180000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>0.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>75000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>326000.0</v>
       </c>
       <c r="V38">
         <v>326000.0</v>
       </c>
       <c r="W38">
+        <v>326000.0</v>
+      </c>
+      <c r="X38">
         <v>250000000.0</v>
       </c>
-      <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>2255750.0</v>
       </c>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>3159000.0</v>
+      </c>
+      <c r="C39">
         <v>2625000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3257000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5550000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3754000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3702000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5990000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4814000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4494000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4425000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3408000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4521000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5365000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6870000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4425000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4663000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5573000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6061000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7723000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1515250.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2254000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>490000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>420591.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>490000.0</v>
       </c>
       <c r="Y39">
         <v>490000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39">
+        <v>490000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>20126000.0</v>
+        <v>10438000.0</v>
       </c>
       <c r="C40">
+        <v>12082000.0</v>
+      </c>
+      <c r="D40">
         <v>12567000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>11073000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9379000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>12603000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13476000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>12909000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>9874000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>12884000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12482000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>12573000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>11407000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>15768000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>12416000.0</v>
       </c>
-      <c r="P40">
-[...1 lines deleted...]
-      </c>
       <c r="Q40">
+        <v>9603000.0</v>
+      </c>
+      <c r="R40">
         <v>5305000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6487000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4595000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1621750.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3759000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>548500.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>816145.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>548500.0</v>
       </c>
       <c r="Y40">
         <v>548500.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40">
+        <v>548500.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>22197000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>5984000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>5736000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>8573000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3992000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>12594000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>29549000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3662000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3399000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2364000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>870955000.0</v>
+      </c>
+      <c r="C42">
         <v>853862000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>819609000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>814764000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>812483000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>811262000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>808100000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>805433000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>802269000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>799496000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>796469000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>760693000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>757700000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>755537000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>751750000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>748745000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>745752000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>745753000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2516000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>186868250.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1726001.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>9186750.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>5041015.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9186750.0</v>
       </c>
       <c r="Y42">
         <v>9186750.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42">
+        <v>9186750.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>40947000.0</v>
+      </c>
       <c r="C45">
+        <v>39989000.0</v>
+      </c>
+      <c r="D45">
         <v>36764000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>39140000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>38650000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>35610000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>34094000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>31623000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>29204000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>27714000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>20471000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>21280000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>21475000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>20971000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>21896000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>19634000.0</v>
+      </c>
+      <c r="C46">
         <v>20991000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>18875000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>22663000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>23652000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>22085000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>21710000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>19953000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>18769000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>18433000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>20471000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>21280000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>21475000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>20971000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>19641000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>16411000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>14316000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4501000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2007000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1125250.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1861000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>459000.0</v>
       </c>
       <c r="W46">
         <v>459000.0</v>
       </c>
       <c r="X46">
         <v>459000.0</v>
       </c>
       <c r="Y46">
         <v>459000.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46">
+        <v>459000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>20991000.0</v>
+      </c>
+      <c r="D47">
         <v>18875000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>22663000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>23652000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>22085000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>21710000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>20471000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>18483000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>18373000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>17570000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>15948000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>16441000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10056000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4501000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2007000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1737000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1861000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1836000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-861741000.0</v>
+      </c>
+      <c r="C48">
         <v>-845819000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-821836000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-811461000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-800405000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-782379000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-758900000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-736407000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-714467000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-696157000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-680027000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-663409000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-640480000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-618579000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-593504000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-561907000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-546319000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-540610000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-360178000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-135152500.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-218411000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-15873250.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-41854.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15873250.0</v>
       </c>
       <c r="Y48">
         <v>-15873250.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48">
+        <v>-15873250.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-663409000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-640480000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-618579000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-593504000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-561907000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-546319000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-540610000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-26962285.0</v>
       </c>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>1127000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1522000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1600000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2306000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2828000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1817000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1900000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>23415000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>3844000.0</v>
+        <v>12462000.0</v>
       </c>
       <c r="C51">
+        <v>11888000.0</v>
+      </c>
+      <c r="D51">
         <v>439000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>872000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1293000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1692000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2082000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2456000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2158000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2538000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2906000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>5894000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5137000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5871000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>7976000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>7437000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>9532000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3769000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>25668000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>942250.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5615000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1438500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424250.0</v>
       </c>
       <c r="X51">
         <v>1424250.0</v>
       </c>
       <c r="Y51">
         <v>1424250.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51">
+        <v>1424250.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>1784000.0</v>
+        <v>10896000.0</v>
       </c>
       <c r="C52">
+        <v>9828000.0</v>
+      </c>
+      <c r="D52">
         <v>439000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>872000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1293000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1692000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1631000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1572000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1548000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1581000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1541000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4127000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2986000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3021000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>5072000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4173000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4437000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1900000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>23415000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>475000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419500.0</v>
       </c>
       <c r="W52">
         <v>1419500.0</v>
       </c>
       <c r="X52">
         <v>1419500.0</v>
       </c>
       <c r="Y52">
         <v>1419500.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52">
+        <v>1419500.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>5966000.0</v>
+      </c>
+      <c r="C53">
         <v>7557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
+        <v>0.0</v>
+      </c>
+      <c r="F53">
         <v>4379000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>18263000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>42292000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>37695000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>53220000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>87899000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>87329000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>69216000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>31196000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>105047000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>123842000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>79456000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>36580000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>48572000.0</v>
+      </c>
+      <c r="C55">
         <v>51172000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>36145000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>39617000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>53581000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>71813000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>96697000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>111133000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>123634000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>143232000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>158661000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>127756000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>147451000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>173553000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>191864000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>216124000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>235484000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>250199000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>17824000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>62549750.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>14604000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2255750.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>252167049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2255750.0</v>
       </c>
       <c r="Y55">
         <v>2255750.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55">
+        <v>2255750.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>24774000.0</v>
+      </c>
+      <c r="C56">
         <v>26247000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>11557000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>11167000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>23692000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>43364000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>68554000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>84659000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>98246000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>118098000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>131431000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>105417000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>125061000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>151636000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>171243000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>199374000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>220832000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>245518000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>15742000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>61379500.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>12417000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1715250.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2167049.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1715250.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>18290000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>23013000.0</v>
+      </c>
+      <c r="C57">
         <v>25292000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>23803000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>23957000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>22246000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>27602000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>32078000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>26003000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19887000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>19766000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>18639000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>22705000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>23021000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>27993000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>22125000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>22014000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>18346000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>13622000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>31047000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3405500.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>10118000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2098500.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>816145.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2098500.0</v>
       </c>
       <c r="Y57">
         <v>2098500.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57">
+        <v>2098500.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>39126000.0</v>
+      </c>
+      <c r="C58">
         <v>42554000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>37912000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>36313000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>41502000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>42929000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>47496000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>42089000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>35814000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>39875000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>42201000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>30456000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>30215000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>36579000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>33602000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>29270000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>36035000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>45040000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>36962000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>11260000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>12496000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9227750.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>9566145.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9227750.0</v>
       </c>
       <c r="Y58">
         <v>9227750.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58">
+        <v>9227750.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>9446000.0</v>
+      </c>
+      <c r="C60">
         <v>8618000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-1767000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3304000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>12079000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>28884000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>49201000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>69044000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>87820000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>103357000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>116460000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>97300000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>117236000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>136974000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>158262000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>186854000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>199449000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>205159000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-19138000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>51289750.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2108000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-6972000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>242600904.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-6972000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>15582000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
-      <c r="S62">
+      <c r="S62"/>
+      <c r="T62">
         <v>250000000.0</v>
       </c>
-      <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5792,2703 +5970,2800 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>34995000.0</v>
       </c>
       <c r="C2">
         <v>51653000.0</v>
       </c>
       <c r="D2">
         <v>20495000.0</v>
       </c>
       <c r="E2">
         <v>2657000.0</v>
       </c>
       <c r="F2">
         <v>572000.0</v>
       </c>
       <c r="G2">
         <v>436000.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>5740000.0</v>
       </c>
       <c r="C3">
         <v>4724000.0</v>
       </c>
       <c r="D3">
         <v>6513000.0</v>
       </c>
       <c r="E3">
         <v>1523000.0</v>
       </c>
       <c r="F3">
         <v>572000.0</v>
       </c>
       <c r="G3">
         <v>436000.0</v>
       </c>
       <c r="H3">
         <v>260000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-55700000.0</v>
+        <v>-57985000.0</v>
       </c>
       <c r="C5">
-        <v>-89798000.0</v>
+        <v>-86222000.0</v>
       </c>
       <c r="D5">
-        <v>-85905000.0</v>
+        <v>-77578000.0</v>
       </c>
       <c r="E5">
-        <v>-105492000.0</v>
+        <v>-77969000.0</v>
       </c>
       <c r="F5">
         <v>-475231000.0</v>
       </c>
       <c r="G5">
         <v>-30287000.0</v>
       </c>
       <c r="H5">
         <v>-9889000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-49960000.0</v>
+        <v>-52245000.0</v>
       </c>
       <c r="C6">
-        <v>-85074000.0</v>
+        <v>-81498000.0</v>
       </c>
       <c r="D6">
-        <v>-79392000.0</v>
+        <v>-71065000.0</v>
       </c>
       <c r="E6">
-        <v>-103969000.0</v>
+        <v>-76446000.0</v>
       </c>
       <c r="F6">
         <v>-474659000.0</v>
       </c>
       <c r="G6">
         <v>-29851000.0</v>
       </c>
       <c r="H6">
         <v>-9629000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>-33412000.0</v>
       </c>
       <c r="C9">
         <v>-45358000.0</v>
       </c>
       <c r="D9">
         <v>-12955000.0</v>
       </c>
       <c r="E9">
         <v>894000.0</v>
       </c>
       <c r="F9">
         <v>-572000.0</v>
       </c>
       <c r="G9">
         <v>-436000.0</v>
       </c>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>-63440000.0</v>
       </c>
       <c r="C10">
         <v>-86222000.0</v>
       </c>
       <c r="D10">
         <v>-77578000.0</v>
       </c>
       <c r="E10">
         <v>-77969000.0</v>
       </c>
       <c r="F10">
         <v>-477117000.0</v>
       </c>
       <c r="G10">
         <v>-30419000.0</v>
       </c>
       <c r="H10">
         <v>-11546000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>7579105.0</v>
       </c>
       <c r="E11">
         <v>-27523000.0</v>
       </c>
       <c r="F11">
         <v>-152566000.0</v>
       </c>
       <c r="G11">
         <v>65000.0</v>
       </c>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>5455000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2187000.0</v>
       </c>
       <c r="F12">
         <v>1886000.0</v>
       </c>
       <c r="G12">
         <v>132000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>99</v>
+      </c>
+      <c r="B13">
+        <v>5455000.0</v>
+      </c>
       <c r="C13">
         <v>3574000.0</v>
       </c>
       <c r="D13">
         <v>5262000.0</v>
       </c>
       <c r="E13">
         <v>2187000.0</v>
       </c>
       <c r="F13">
         <v>225051000.0</v>
       </c>
       <c r="G13">
         <v>1854400.0</v>
       </c>
       <c r="H13">
         <v>1038000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>-63440000.0</v>
       </c>
       <c r="C15">
         <v>-86222000.0</v>
       </c>
       <c r="D15">
         <v>-77578000.0</v>
       </c>
       <c r="E15">
         <v>-77969000.0</v>
       </c>
       <c r="F15">
         <v>-477117000.0</v>
       </c>
       <c r="G15">
         <v>-30419000.0</v>
       </c>
       <c r="H15">
         <v>-11546000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>102</v>
+      </c>
+      <c r="B16">
+        <v>-63440000.0</v>
+      </c>
       <c r="C16">
         <v>-86222000.0</v>
       </c>
       <c r="D16">
         <v>-77578000.0</v>
       </c>
       <c r="E16">
         <v>-77969000.0</v>
       </c>
       <c r="F16">
         <v>-477411000.0</v>
       </c>
       <c r="G16">
         <v>-30419000.0</v>
       </c>
       <c r="H16">
         <v>-11546000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>-63440000.0</v>
+      </c>
       <c r="C17">
         <v>-86222000.0</v>
       </c>
       <c r="D17">
         <v>-86523000.0</v>
       </c>
       <c r="E17">
         <v>-77969000.0</v>
       </c>
       <c r="F17">
         <v>-477411000.0</v>
       </c>
       <c r="G17">
         <v>-30419000.0</v>
       </c>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>-5455000.0</v>
+      </c>
       <c r="C18">
         <v>3574000.0</v>
       </c>
       <c r="D18">
         <v>4925000.0</v>
       </c>
       <c r="E18">
         <v>2187000.0</v>
       </c>
       <c r="F18">
         <v>-1886000.0</v>
       </c>
       <c r="G18">
         <v>-132000.0</v>
       </c>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>25336000.0</v>
       </c>
       <c r="F19">
         <v>-414629000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>-55700000.0</v>
       </c>
       <c r="C21">
         <v>-89798000.0</v>
       </c>
       <c r="D21">
         <v>-85905000.0</v>
       </c>
       <c r="E21">
         <v>-105492000.0</v>
       </c>
       <c r="F21">
         <v>-60602000.0</v>
       </c>
       <c r="G21">
         <v>-17392000.0</v>
       </c>
       <c r="H21">
         <v>-9889000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>57283000.0</v>
       </c>
       <c r="C23">
         <v>96093000.0</v>
       </c>
       <c r="D23">
         <v>93445000.0</v>
       </c>
       <c r="E23">
         <v>106386000.0</v>
       </c>
       <c r="F23">
         <v>60602000.0</v>
       </c>
       <c r="G23">
         <v>17392000.0</v>
       </c>
       <c r="H23">
         <v>9889000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>5740000.0</v>
+      </c>
       <c r="C25">
         <v>4724000.0</v>
       </c>
       <c r="D25">
         <v>3882000.0</v>
       </c>
       <c r="E25">
         <v>1523000.0</v>
       </c>
       <c r="F25">
         <v>572000.0</v>
       </c>
       <c r="G25">
         <v>436000.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
         <v>8297000.0</v>
       </c>
       <c r="C26">
         <v>11772000.0</v>
       </c>
       <c r="D26">
         <v>42632000.0</v>
       </c>
       <c r="E26">
         <v>71979000.0</v>
       </c>
       <c r="F26">
         <v>30275000.0</v>
       </c>
       <c r="G26">
         <v>12896000.0</v>
       </c>
       <c r="H26">
         <v>6660000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
         <v>3834000.0</v>
       </c>
       <c r="C27">
         <v>9161000.0</v>
       </c>
       <c r="D27">
         <v>7744000.0</v>
       </c>
       <c r="E27">
         <v>6938000.0</v>
       </c>
       <c r="F27">
-        <v>3485000.0</v>
+        <v>3041000.0</v>
       </c>
       <c r="G27">
         <v>1158000.0</v>
       </c>
       <c r="H27">
         <v>908000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
         <v>17604000.0</v>
       </c>
       <c r="C28">
         <v>23507000.0</v>
       </c>
       <c r="D28">
         <v>22574000.0</v>
       </c>
       <c r="E28">
         <v>27469000.0</v>
       </c>
       <c r="F28">
-        <v>27307000.0</v>
+        <v>27286000.0</v>
       </c>
       <c r="G28">
         <v>3338000.0</v>
       </c>
       <c r="H28">
         <v>1273000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>22288000.0</v>
       </c>
       <c r="C30">
         <v>44440000.0</v>
       </c>
       <c r="D30">
         <v>72950000.0</v>
       </c>
       <c r="E30">
         <v>106386000.0</v>
       </c>
       <c r="F30">
-        <v>60030000.0</v>
+        <v>60602000.0</v>
       </c>
       <c r="G30">
         <v>16956000.0</v>
       </c>
       <c r="H30">
         <v>9889000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>-7740000.0</v>
       </c>
       <c r="C31">
         <v>3576000.0</v>
       </c>
       <c r="D31">
         <v>8327000.0</v>
       </c>
       <c r="E31">
         <v>27523000.0</v>
       </c>
       <c r="F31">
         <v>-416515000.0</v>
       </c>
       <c r="G31">
         <v>-13027000.0</v>
       </c>
       <c r="H31">
         <v>-1657000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>1583000.0</v>
       </c>
       <c r="C32">
         <v>6295000.0</v>
       </c>
       <c r="D32">
         <v>7540000.0</v>
       </c>
       <c r="E32">
         <v>894000.0</v>
       </c>
       <c r="F32">
         <v>686000.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>7166000.0</v>
+      </c>
+      <c r="C2">
         <v>13851000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4939000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7459000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8746000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16038000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12741000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11748000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11126000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10312000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10183000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1305000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1370000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1000999.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>358000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>547000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>471000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>572000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>2379000.0</v>
+      </c>
+      <c r="C3">
         <v>1169000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1486000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1545000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1540000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1422000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>781000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1302000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1219000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3326000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1082000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1028000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1077000.0</v>
       </c>
-      <c r="N3">
-[...1 lines deleted...]
-      </c>
       <c r="O3">
-        <v>358000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="P3">
-        <v>547000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="Q3">
+        <v>267000.0</v>
+      </c>
+      <c r="R3">
         <v>196000.0</v>
       </c>
-      <c r="R3">
-[...1 lines deleted...]
-      </c>
       <c r="S3">
+        <v>168000.0</v>
+      </c>
+      <c r="T3">
         <v>140000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="V3">
         <v>130000.0</v>
       </c>
       <c r="W3">
+        <v>130000.0</v>
+      </c>
+      <c r="X3">
         <v>109000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>103000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>94000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-16186000.0</v>
+        <v>-18418000.0</v>
       </c>
       <c r="C5">
+        <v>-18738000.0</v>
+      </c>
+      <c r="D5">
         <v>-9918999.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-18146000.0</v>
+        <v>-11056000.0</v>
       </c>
       <c r="F5">
-        <v>-23497000.0</v>
+        <v>-18026000.0</v>
       </c>
       <c r="G5">
-        <v>-23682000.0</v>
+        <v>-23479000.0</v>
       </c>
       <c r="H5">
-        <v>-23125000.0</v>
+        <v>-22493000.0</v>
       </c>
       <c r="I5">
-        <v>-19494000.0</v>
+        <v>-21940000.0</v>
       </c>
       <c r="J5">
-        <v>-19065000.0</v>
+        <v>-18310000.0</v>
       </c>
       <c r="K5">
-        <v>-18134000.0</v>
+        <v>-16129999.0</v>
       </c>
       <c r="L5">
-        <v>-24207000.0</v>
+        <v>-16618000.0</v>
       </c>
       <c r="M5">
-        <v>-24499000.0</v>
+        <v>-22929000.0</v>
       </c>
       <c r="N5">
-        <v>-25074999.0</v>
+        <v>-21901000.0</v>
       </c>
       <c r="O5">
+        <v>-25075000.0</v>
+      </c>
+      <c r="P5">
         <v>-31597000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-15588000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
-        <v>-180533000.0</v>
+        <v>-5680000.0</v>
       </c>
       <c r="S5">
-        <v>-11036000.0</v>
+        <v>-445757000.0</v>
       </c>
       <c r="T5">
+        <v>-49743000.0</v>
+      </c>
+      <c r="U5">
         <v>70071000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-154861000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5435000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4844000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3559000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3554000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-15017000.0</v>
+        <v>-16039000.0</v>
       </c>
       <c r="C6">
+        <v>-17569000.0</v>
+      </c>
+      <c r="D6">
         <v>-8432999.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-16606000.0</v>
+        <v>-9511000.0</v>
       </c>
       <c r="F6">
-        <v>-22075000.0</v>
+        <v>-16486000.0</v>
       </c>
       <c r="G6">
-        <v>-22901000.0</v>
+        <v>-22057000.0</v>
       </c>
       <c r="H6">
-        <v>-21823000.0</v>
+        <v>-21712000.0</v>
       </c>
       <c r="I6">
-        <v>-18275000.0</v>
+        <v>-20638000.0</v>
       </c>
       <c r="J6">
-        <v>-15739000.0</v>
+        <v>-17091000.0</v>
       </c>
       <c r="K6">
-        <v>-17052000.0</v>
+        <v>-12803999.0</v>
       </c>
       <c r="L6">
-        <v>-23179000.0</v>
+        <v>-15536000.0</v>
       </c>
       <c r="M6">
-        <v>-23422000.0</v>
+        <v>-21901000.0</v>
       </c>
       <c r="N6">
-        <v>-24074000.0</v>
+        <v>-20824000.0</v>
       </c>
       <c r="O6">
-        <v>-31239000.0</v>
+        <v>-24380000.0</v>
       </c>
       <c r="P6">
-        <v>-15041000.0</v>
+        <v>-31232000.0</v>
       </c>
       <c r="Q6">
-        <v>-21992000.0</v>
+        <v>-15321000.0</v>
       </c>
       <c r="R6">
-        <v>-179961000.0</v>
+        <v>-5484000.0</v>
       </c>
       <c r="S6">
-        <v>-10896000.0</v>
+        <v>-445589000.0</v>
       </c>
       <c r="T6">
+        <v>-49603000.0</v>
+      </c>
+      <c r="U6">
         <v>70205000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-154731000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5305000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4735000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3456000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3460000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>-7038000.0</v>
+      </c>
+      <c r="C9">
         <v>-15439000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4725000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5101000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-8147000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-13188000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-12382000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-11400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-8388000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-7516000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-8638000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2827000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>372000.0</v>
       </c>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
       <c r="O9">
-        <v>-166000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="P9">
-        <v>139000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="Q9">
+        <v>686000.0</v>
+      </c>
+      <c r="R9">
         <v>-471000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-572000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-15922000.0</v>
+      </c>
+      <c r="C10">
         <v>-23983000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-10375000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11056000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-18026000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-23479000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-22493000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-21940000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-18310000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-16129999.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-16618000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-22929000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-21901000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-25075000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-31597000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-15588000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5709000.0</v>
       </c>
-      <c r="R10">
-[...1 lines deleted...]
-      </c>
       <c r="S10">
+        <v>-180432000.0</v>
+      </c>
+      <c r="T10">
         <v>-51325000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-90442000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-154918000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-24219000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2771000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2194000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1235000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
-[...1 lines deleted...]
-      </c>
+      <c r="F11"/>
       <c r="G11">
         <v>-1175724.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="H11">
+        <v>-1175724.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11">
         <v>1175724.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7252000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1499000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1215000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4538000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-6321000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7670000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-8843000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-16508000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>149304000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-140000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-80000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3223750.0</v>
       </c>
       <c r="W11">
         <v>3223750.0</v>
       </c>
       <c r="X11">
         <v>3223750.0</v>
       </c>
       <c r="Y11">
         <v>3223750.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11">
+        <v>3223750.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>-2496000.0</v>
+      </c>
+      <c r="C12">
         <v>5245000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>456000.0</v>
       </c>
-      <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>1252000.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1330000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1252000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1188000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>781000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>247000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>29000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>193000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1582000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>54000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>57000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="W12">
         <v>33000.0</v>
       </c>
       <c r="X12">
         <v>33000.0</v>
       </c>
       <c r="Y12">
         <v>33000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12">
+        <v>33000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>5245000.0</v>
+      </c>
+      <c r="D13">
         <v>456000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>30000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>216000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>477000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>807000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1052000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1239000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>1330000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1252000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1188000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>781000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>685000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>811000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>25333000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2232690.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6110830.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9480870.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>17407000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-15922000.0</v>
+      </c>
+      <c r="C15">
         <v>-23983000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-10375000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-11056000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-18026000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-23479000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-22493000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-21940000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-18310000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-16129999.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-16618000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-22929000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-21901000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-25075000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-31597000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-15588000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-5709000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-180726000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-51325000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-90442000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-154918000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-24219000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2771000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2194000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1235000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-23983000.0</v>
+      </c>
+      <c r="D16">
         <v>-10375000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-11056000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-18026000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-23479000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-22493000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-16618000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-22929000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-21901000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-25075000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-31597000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-15588000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-5709000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-180726000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-6784606.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-90442000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-154918000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-24219000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-2771000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-2194000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1235000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>-15922000.0</v>
+      </c>
       <c r="C17">
+        <v>-23983000.0</v>
+      </c>
+      <c r="D17">
         <v>-10375000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-11056000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-18026000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-23479000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-22493000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-21940000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-18310000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-16130000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-16618000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-22929000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-21901000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-25075000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-31597000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-15588000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-5709000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-180726000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6784606.0</v>
       </c>
       <c r="T17">
         <v>-6784606.0</v>
       </c>
       <c r="U17">
+        <v>-6784606.0</v>
+      </c>
+      <c r="V17">
         <v>9238963.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>-2496000.0</v>
+      </c>
       <c r="C18">
+        <v>-5245000.0</v>
+      </c>
+      <c r="D18">
         <v>-456000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>30000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>216000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>477000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>807000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1052000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1239000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1525000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1155000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1330000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1252000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1188000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>781000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>247000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-29000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-193000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1582000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-54000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-57000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-52000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1346000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5134000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4647000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>8341000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>16508000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-415778743.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-6107055.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-13780000.0</v>
+      </c>
+      <c r="C21">
         <v>-16186000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9811000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11557000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-18146000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-23497000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-23682000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-23125000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-19494000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-19065000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-18134000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-24207000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-24499000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-31396000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-27731000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-24176000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-22188000.0</v>
       </c>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
       <c r="S21">
+        <v>-31128000.0</v>
+      </c>
+      <c r="T21">
         <v>-11036000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-10154000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-8284000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5435000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4844000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3559000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3554000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>13908000.0</v>
+      </c>
+      <c r="C23">
         <v>14598000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10025000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>13915000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18745000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>26347000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24041000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23473000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22232000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21861000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>19679000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>27034000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>24871000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>31412000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>27923000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>24862000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22188000.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>31128000.0</v>
+      </c>
+      <c r="T23">
         <v>11036000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10154000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8284000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5435000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4844000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3559000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3554000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>2379000.0</v>
+      </c>
       <c r="C25">
+        <v>1169000.0</v>
+      </c>
+      <c r="D25">
         <v>1486000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1545000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1540000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1422000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>781000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1302000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1219000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3326000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1082000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1028000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1077000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>695000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>365000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>267000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>196000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>168000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>140000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>134000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>130000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>2625000.0</v>
+      </c>
+      <c r="C26">
         <v>3368000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1026999.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1424000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2478000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2706000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2684000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2836000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3546000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3842000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1609000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>19450000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>17732000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>22789000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>20127000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>16165000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>12898000.0</v>
       </c>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
       <c r="S26">
+        <v>10729000.0</v>
+      </c>
+      <c r="T26">
         <v>7672000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>6222000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5652000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3993000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3935000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2438000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2530000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>254000.0</v>
+      </c>
+      <c r="C27">
         <v>220000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>360000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1304000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1950000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1887000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2529000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2711000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2034000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2096000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2056000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1739000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1852000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1721000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1815000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1900000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1501000.0</v>
       </c>
-      <c r="R27">
-[...1 lines deleted...]
-      </c>
       <c r="S27">
+        <v>780000.0</v>
+      </c>
+      <c r="T27">
         <v>1048000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>701000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>512000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>282000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>279000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>272000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>325000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>3863000.0</v>
+      </c>
+      <c r="C28">
         <v>4606000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3699000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3728000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5571000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5716000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6087000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6178000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5526000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5611000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5831000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5845000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5287000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6902000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5981000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6797000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7789000.0</v>
       </c>
-      <c r="R28">
-[...1 lines deleted...]
-      </c>
       <c r="S28">
+        <v>19619000.0</v>
+      </c>
+      <c r="T28">
         <v>2316000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3231000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2120000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>323000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>630000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>849000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>699000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="E29"/>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>6742000.0</v>
+      </c>
+      <c r="C30">
         <v>747000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5086000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6456000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9999000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10309000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11725000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11106000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11549000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9496000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>27034000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24871000.0</v>
       </c>
-      <c r="N30">
-[...1 lines deleted...]
-      </c>
       <c r="O30">
-        <v>27565000.0</v>
+        <v>31412000.0</v>
       </c>
       <c r="P30">
-        <v>24315000.0</v>
+        <v>27923000.0</v>
       </c>
       <c r="Q30">
+        <v>24862000.0</v>
+      </c>
+      <c r="R30">
         <v>22188000.0</v>
       </c>
-      <c r="R30">
-[...1 lines deleted...]
-      </c>
       <c r="S30">
+        <v>31128000.0</v>
+      </c>
+      <c r="T30">
         <v>11036000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10154000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8284000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5435000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4844000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3559000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3554000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-2142000.0</v>
+      </c>
+      <c r="C31">
         <v>-7797000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-564000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>501000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>120000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>18000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1189000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1185000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1184000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2935001.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1516000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1278000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2598000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>6321000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3866000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>8588000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>16479000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-149304000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-40289000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-80234000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-146634000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-18784000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2073000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1365000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2319000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>128000.0</v>
+      </c>
+      <c r="C32">
         <v>-1588000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>214000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2358000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>599000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2850000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>359000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>348000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2738000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2796000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1545000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2827000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>372000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>16000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>192000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
-      <c r="W32"/>
+      <c r="W32">
+        <v>0.0</v>
+      </c>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8513,2723 +8788,2808 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>15195000.0</v>
       </c>
       <c r="C2">
         <v>22483000.0</v>
       </c>
       <c r="D2">
         <v>36655000.0</v>
       </c>
       <c r="E2">
         <v>240232000.0</v>
       </c>
       <c r="F2">
         <v>6394000.0</v>
       </c>
       <c r="G2">
         <v>18819000.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>3387000</v>
       </c>
       <c r="C3">
         <v>7294000</v>
       </c>
       <c r="D3">
         <v>5790000</v>
       </c>
       <c r="E3">
         <v>14180000</v>
       </c>
       <c r="F3">
         <v>2767000</v>
       </c>
       <c r="G3">
         <v>502000</v>
       </c>
       <c r="H3">
         <v>851000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-203577000.0</v>
       </c>
       <c r="F4">
         <v>233838000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1911000.0</v>
       </c>
       <c r="F5">
         <v>152848000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>706000.0</v>
       </c>
       <c r="C6">
         <v>-7288000.0</v>
       </c>
       <c r="D6">
         <v>-14172000.0</v>
       </c>
       <c r="E6">
         <v>-203577000.0</v>
       </c>
       <c r="F6">
         <v>233838000.0</v>
       </c>
       <c r="G6">
         <v>-12425000.0</v>
       </c>
       <c r="H6">
         <v>18819000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-6391000.0</v>
       </c>
       <c r="C7">
         <v>-6472000.0</v>
       </c>
       <c r="D7">
         <v>-1645000.0</v>
       </c>
       <c r="E7">
         <v>8457000.0</v>
       </c>
       <c r="F7">
         <v>2087000.0</v>
       </c>
       <c r="G7">
         <v>47000.0</v>
       </c>
       <c r="H7">
         <v>2384000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1886000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>202000.0</v>
       </c>
       <c r="C9">
         <v>1549000.0</v>
       </c>
       <c r="D9">
         <v>3633000.0</v>
       </c>
       <c r="E9">
         <v>-1886000.0</v>
       </c>
       <c r="F9">
         <v>-1886000.0</v>
       </c>
       <c r="G9">
         <v>-1886000.0</v>
       </c>
       <c r="H9">
         <v>-1886000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>4833000.0</v>
       </c>
       <c r="C10">
         <v>-8634000.0</v>
       </c>
       <c r="D10">
         <v>-14661000.0</v>
       </c>
       <c r="E10">
         <v>0.0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>8253000.0</v>
       </c>
       <c r="F11">
         <v>3097000.0</v>
       </c>
       <c r="G11">
         <v>-221000.0</v>
       </c>
       <c r="H11">
         <v>521000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-13452000.0</v>
       </c>
       <c r="F12">
         <v>268751000.0</v>
       </c>
       <c r="G12">
         <v>13291000.0</v>
       </c>
       <c r="H12">
         <v>1706000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>6998000.0</v>
       </c>
       <c r="F13">
         <v>-2462000.0</v>
       </c>
       <c r="G13">
         <v>268000.0</v>
       </c>
       <c r="H13">
         <v>2384000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>5740000.0</v>
       </c>
       <c r="C14">
         <v>4724000.0</v>
       </c>
       <c r="D14">
         <v>6513000.0</v>
       </c>
       <c r="E14">
         <v>1523000.0</v>
       </c>
       <c r="F14">
         <v>572000.0</v>
       </c>
       <c r="G14">
         <v>436000.0</v>
       </c>
       <c r="H14">
         <v>260000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>657000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>15901000.0</v>
       </c>
       <c r="C16">
         <v>15195000.0</v>
       </c>
       <c r="D16">
         <v>22483000.0</v>
       </c>
       <c r="E16">
         <v>36655000.0</v>
       </c>
       <c r="F16">
         <v>240232000.0</v>
       </c>
       <c r="G16">
         <v>6394000.0</v>
       </c>
       <c r="H16">
         <v>18819000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>-53671000.0</v>
       </c>
       <c r="C18">
         <v>-79513000.0</v>
       </c>
       <c r="D18">
         <v>-60686000.0</v>
       </c>
       <c r="E18">
         <v>-95800000.0</v>
       </c>
       <c r="F18">
         <v>-54616000.0</v>
       </c>
       <c r="G18">
         <v>-17147000.0</v>
       </c>
       <c r="H18">
         <v>-7526000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>136</v>
+      </c>
+      <c r="B19">
+        <v>10915000.0</v>
+      </c>
       <c r="C19">
         <v>64757000.0</v>
       </c>
       <c r="D19">
         <v>32768000.0</v>
       </c>
       <c r="E19">
         <v>-103704000.0</v>
       </c>
       <c r="F19">
         <v>-2767000.0</v>
       </c>
       <c r="G19">
         <v>-502000.0</v>
       </c>
       <c r="H19">
         <v>-103704000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>137</v>
+      </c>
+      <c r="B20">
+        <v>37651000.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>27132000.0</v>
       </c>
       <c r="E20">
         <v>15559000.0</v>
       </c>
       <c r="F20">
         <v>27020000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-1733000.0</v>
       </c>
       <c r="E21">
         <v>-1900000.0</v>
       </c>
       <c r="F21">
         <v>-1067000.0</v>
       </c>
       <c r="G21">
         <v>4715000.0</v>
       </c>
       <c r="H21">
         <v>2460000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>-63440000.0</v>
       </c>
       <c r="C22">
         <v>-86222000.0</v>
       </c>
       <c r="D22">
         <v>-77578000.0</v>
       </c>
       <c r="E22">
         <v>-77969000.0</v>
       </c>
       <c r="F22">
         <v>-477117000.0</v>
       </c>
       <c r="G22">
         <v>-30419000.0</v>
       </c>
       <c r="H22">
         <v>-11546000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>43462000.0</v>
       </c>
       <c r="C23">
         <v>471000.0</v>
       </c>
       <c r="D23">
         <v>564000.0</v>
       </c>
       <c r="E23">
         <v>635000.0</v>
       </c>
       <c r="F23">
-        <v>289521000.0</v>
+        <v>278526000.0</v>
       </c>
       <c r="G23">
         <v>7000.0</v>
       </c>
       <c r="H23">
         <v>19794000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>140</v>
+      </c>
+      <c r="B24">
+        <v>10915000.0</v>
+      </c>
       <c r="C24">
         <v>72051000.0</v>
       </c>
       <c r="D24">
         <v>20861000.0</v>
       </c>
       <c r="E24">
         <v>-103704000.0</v>
       </c>
       <c r="F24">
         <v>-2767000.0</v>
       </c>
       <c r="G24">
         <v>-250000000.0</v>
       </c>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>8373000.0</v>
       </c>
       <c r="C25">
         <v>4176000.0</v>
       </c>
       <c r="D25">
         <v>7179000.0</v>
       </c>
       <c r="E25">
         <v>-25520000.0</v>
       </c>
       <c r="F25">
         <v>414687000.0</v>
       </c>
       <c r="G25">
         <v>12981000.0</v>
       </c>
       <c r="H25">
         <v>2052000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>-50000.0</v>
       </c>
       <c r="C26">
         <v>-297000.0</v>
       </c>
       <c r="D26">
         <v>-310000.0</v>
       </c>
       <c r="E26">
         <v>-2808000.0</v>
       </c>
       <c r="F26">
         <v>3771000.0</v>
       </c>
       <c r="G26">
         <v>7000.0</v>
       </c>
       <c r="H26">
         <v>6000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>5434000.0</v>
       </c>
       <c r="C27">
         <v>11575000.0</v>
       </c>
       <c r="D27">
         <v>10635000.0</v>
       </c>
       <c r="E27">
         <v>11889000.0</v>
       </c>
       <c r="F27">
         <v>7922000.0</v>
       </c>
       <c r="G27">
         <v>310000.0</v>
       </c>
       <c r="H27">
         <v>175000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>43462000.0</v>
       </c>
       <c r="C28">
         <v>174000.0</v>
       </c>
       <c r="D28">
         <v>25653000.0</v>
       </c>
       <c r="E28">
         <v>-4073000.0</v>
       </c>
       <c r="F28">
         <v>288454000.0</v>
       </c>
       <c r="G28">
         <v>4722000.0</v>
       </c>
       <c r="H28">
         <v>22254000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>-50284000.0</v>
       </c>
       <c r="C29">
         <v>-72219000.0</v>
       </c>
       <c r="D29">
         <v>-54896000.0</v>
       </c>
       <c r="E29">
         <v>-81620000.0</v>
       </c>
       <c r="F29">
         <v>-51849000.0</v>
       </c>
       <c r="G29">
         <v>-16645000.0</v>
       </c>
       <c r="H29">
         <v>-6675000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>7528000.0</v>
       </c>
       <c r="C30">
         <v>64757000.0</v>
       </c>
       <c r="D30">
         <v>15071000.0</v>
       </c>
       <c r="E30">
         <v>-117884000.0</v>
       </c>
       <c r="F30">
         <v>-2767000.0</v>
       </c>
       <c r="G30">
         <v>-502000.0</v>
       </c>
       <c r="H30">
         <v>-851000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
-        <v>4345000.0</v>
+        <v>15901000.0</v>
       </c>
       <c r="C2">
+        <v>4963000.0</v>
+      </c>
+      <c r="D2">
         <v>1703000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10196000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15195000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14675000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>38596000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>38184000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22483000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>39491000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32604000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>89224000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>35980000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>44738000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>113875000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>213573000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>240232000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9311000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27591.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11656000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6394000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11038000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15828000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19198000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4704750.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
-        <v>2625000</v>
+        <v>930000</v>
       </c>
       <c r="C3">
+        <v>2313000</v>
+      </c>
+      <c r="D3">
         <v>417000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>729000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>762000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3471000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2258000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>612000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>953000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1581000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>769000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>830000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2610000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2994000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2723000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4422000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4041000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2479000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>115000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>40000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>133000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>38000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>37000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>354000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>73000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-57296000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>53245000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-8083000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-69212000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-99623000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-26659000.0</v>
       </c>
-      <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-294183.0</v>
       </c>
-      <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-587000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1847000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-414000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1241000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1244000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-160000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>-3275576.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>1312000.0</v>
+      </c>
+      <c r="C6">
         <v>10938000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2642000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7875000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4999000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>520000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-23921000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>412000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15701000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-17008000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6887000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-57564000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>53244000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8083000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-69812000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-99623000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-26659000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>230921000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-26414.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-8542000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5262000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4644000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4790000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3370000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>14493250.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-3541000.0</v>
+      </c>
+      <c r="C7">
         <v>-344000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>939000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4377000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2609000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1704000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1961000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-753000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2054000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4533000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>990000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>444000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1454000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1819000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1741000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5303000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-406000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1760000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2547000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1286000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1588000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>400000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>147000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-229000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-50000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>323000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>4330000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-2323000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1404000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1056000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>785000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-24000.0</v>
+      </c>
+      <c r="C9">
         <v>94000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>22000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>105000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-19000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>197000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-174000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>217000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1309000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-241000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-779000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>323000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4330000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2323000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1404000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>785000.0</v>
       </c>
       <c r="R9">
         <v>785000.0</v>
       </c>
       <c r="S9">
         <v>785000.0</v>
       </c>
       <c r="T9">
         <v>785000.0</v>
       </c>
       <c r="U9">
+        <v>785000.0</v>
+      </c>
+      <c r="V9">
         <v>0.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>17000.0</v>
+      </c>
+      <c r="C10">
         <v>4513000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-705000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1415000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-390000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1134000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6893000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4020000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1145000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1529000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-13132000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13132000.0</v>
       </c>
       <c r="N10">
         <v>-13132000.0</v>
       </c>
-      <c r="O10"/>
+      <c r="O10">
+        <v>-13132000.0</v>
+      </c>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>1596000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>16660000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>288000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5186000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4580000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2424000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>123000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1596000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2108000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>285129.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1146000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>236000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-209000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-262000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-63000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>13327000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2855000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1323000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2463000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6884000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-5141000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-12890000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>154998000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-9480870.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>80481000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>146717000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>-2015000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-1328000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-2206000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-1759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3139000.0</v>
       </c>
       <c r="M13">
         <v>3139000.0</v>
       </c>
       <c r="N13">
+        <v>3139000.0</v>
+      </c>
+      <c r="O13">
         <v>-924000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3393000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4124000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>405000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-348000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3606000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>140000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1352000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>147000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-229000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-50000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>2379000.0</v>
+      </c>
+      <c r="C14">
         <v>1169000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1486000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1545000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1540000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1422000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>781000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1302000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1219000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3326000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1082000.0</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
-        <v>1370000.0</v>
+        <v>1028000.0</v>
       </c>
       <c r="N14">
+        <v>1077000.0</v>
+      </c>
+      <c r="O14">
         <v>695000.0</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
       <c r="P14">
+        <v>365000.0</v>
+      </c>
+      <c r="Q14">
         <v>267000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>196000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>168000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>140000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="V14">
         <v>130000.0</v>
       </c>
       <c r="W14">
+        <v>130000.0</v>
+      </c>
+      <c r="X14">
         <v>109000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>103000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>94000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>27596000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27246000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>350000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>555000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
-        <v>15283000.0</v>
+        <v>17213000.0</v>
       </c>
       <c r="C16">
+        <v>15901000.0</v>
+      </c>
+      <c r="D16">
         <v>4345000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2321000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10196000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15195000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14675000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>38596000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>38184000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>22483000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>39491000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>31660000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>89224000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>36655000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>44063000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>113950000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>213573000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>240232000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1177.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3114000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11656000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6394000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11038000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15828000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>19198000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
-        <v>-34671000.0</v>
+        <v>-14389000.0</v>
       </c>
       <c r="C18">
+        <v>-16167000.0</v>
+      </c>
+      <c r="D18">
         <v>-5416000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13088000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23947000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19870000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15833000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-19863000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-17726000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1988000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19852000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-21120000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-27994000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-24810000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-19581000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-23415000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-25985000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-13434000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8581000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6616000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4574000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4776000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4264000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3533000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>136</v>
+      </c>
+      <c r="B19">
+        <v>1655000.0</v>
+      </c>
       <c r="C19">
+        <v>-7496000.0</v>
+      </c>
+      <c r="D19">
         <v>417000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>3668000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>13252000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>20871000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-6301000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>15495000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>34692000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-928000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-17924000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-38135000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>74668000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>19763000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-43868000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-79599000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-79599000.0</v>
       </c>
       <c r="S19">
         <v>-79599000.0</v>
       </c>
       <c r="T19">
+        <v>-79599000.0</v>
+      </c>
+      <c r="U19">
         <v>-40000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-133000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>137</v>
+      </c>
+      <c r="B20">
+        <v>15686000.0</v>
+      </c>
       <c r="C20">
+        <v>32862000.0</v>
+      </c>
+      <c r="D20">
         <v>4068000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20"/>
+      <c r="E20">
+        <v>721000.0</v>
+      </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>15559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="M21">
         <v>-400000.0</v>
       </c>
       <c r="N21">
         <v>-400000.0</v>
       </c>
       <c r="O21">
+        <v>-400000.0</v>
+      </c>
+      <c r="P21">
         <v>-533000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-491000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-483000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-20483000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>19614000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-97000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-101000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-14000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>894000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3906000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-15922000.0</v>
+      </c>
+      <c r="C22">
         <v>-23983000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-10375000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-11056000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-18026000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-23479000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-22493000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-21940000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-18310000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-16130000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-16618000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-22929000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-21901000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-25075000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-31597000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-15588000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-5709000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-180432000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-51325000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-90442000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-154918000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-24219000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2771000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2194000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1235000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
-        <v>43475000.0</v>
+        <v>-10840000.0</v>
       </c>
       <c r="C23">
+        <v>1671000.0</v>
+      </c>
+      <c r="D23">
         <v>8058000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>105000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>177000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>59000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>235000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>34692000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>210000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-86000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="M23">
         <v>-7000.0</v>
       </c>
       <c r="N23">
-        <v>548000.0</v>
+        <v>-7000.0</v>
       </c>
       <c r="O23">
+        <v>-7000.0</v>
+      </c>
+      <c r="P23">
         <v>-8000.0</v>
       </c>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
       <c r="Q23">
+        <v>-7000.0</v>
+      </c>
+      <c r="R23">
         <v>47000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>277389000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>136000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11979000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55250.0</v>
       </c>
       <c r="X23">
         <v>55250.0</v>
       </c>
       <c r="Y23">
+        <v>55250.0</v>
+      </c>
+      <c r="Z23">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
+        <v>-7496000.0</v>
+      </c>
+      <c r="D24">
         <v>18411000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4397000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14014000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>24342000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4043000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>16107000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>35645000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>653000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-17155000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-37305000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>74668000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>19763000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-43868000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-79599000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-2767000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
+      <c r="V24"/>
       <c r="W24">
         <v>125500.0</v>
       </c>
       <c r="X24">
         <v>125500.0</v>
       </c>
       <c r="Y24">
         <v>125500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24">
+        <v>125500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>2561000.0</v>
+      </c>
+      <c r="C25">
         <v>7815000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>871000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>64000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-377000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>248000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3403000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3144000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2619000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1770000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10438000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
-        <v>567000.0</v>
+        <v>-290000.0</v>
       </c>
       <c r="N25">
+        <v>-1199000.0</v>
+      </c>
+      <c r="O25">
         <v>-5625000.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
+        <v>4406000.0</v>
+      </c>
+      <c r="Q25">
         <v>-8086000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-16215000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>147696000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>40153000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>25000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>146588000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>19094000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2301000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1654000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2379000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-14000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-9000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-10000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-17000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-52000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-67000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-97000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-81000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-145000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-83000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-82000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>104000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2808000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>48000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2808000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>11666000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>7000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>1064000.0</v>
+      </c>
+      <c r="C27">
         <v>1489000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1246000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1465000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1234000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3037000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2658000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3026000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2854000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2962000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2889000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2725000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2059000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3186000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2998000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2945000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2760000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7302000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>260000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>231000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>129000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>59000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>77000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>64000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>14046000.0</v>
+      </c>
+      <c r="C28">
         <v>34601000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8058000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>816000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>125000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>138000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-81000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>65000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>26030000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-139000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-303000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>148000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-534000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-443000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3244000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>256906000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19631000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>39000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11878000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-70000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-14000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>894000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3912000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-13459000.0</v>
+      </c>
+      <c r="C29">
         <v>-13854000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-5833000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-12359000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-18238000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20476000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-17612000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-15221000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-18910000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-16145000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1219000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-19022000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-18510000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-25000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-22087000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-15159000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-19374000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-23506000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-13319000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-8541000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6483000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4536000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4739000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3910000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3460000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>725000.0</v>
+      </c>
+      <c r="C30">
         <v>-9809000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>417000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3668000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13252000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20871000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6301000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15495000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34692000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-928000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-17924000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-38135000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>72058000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16769000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-46591000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-84021000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4041000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2479000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-115000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-40000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-133000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-38000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-37000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-354000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-73000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>