--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -936,51 +936,51 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
         <v>68424000.0</v>
       </c>
       <c r="C2">
-        <v>4452000.0</v>
+        <v>77772000.0</v>
       </c>
       <c r="D2">
         <v>77461000.0</v>
       </c>
       <c r="E2">
         <v>64538000.0</v>
       </c>
       <c r="F2">
         <v>3342000.0</v>
       </c>
       <c r="G2">
         <v>2806000.0</v>
       </c>
       <c r="H2">
         <v>3348000.0</v>
       </c>
       <c r="I2">
         <v>5740000.0</v>
       </c>
       <c r="J2">
         <v>4987000.0</v>
       </c>
       <c r="K2">
         <v>4322000.0</v>
       </c>
@@ -1048,51 +1048,53 @@
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>19</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>422000.0</v>
+      </c>
       <c r="C7">
         <v>471000.0</v>
       </c>
       <c r="D7">
         <v>638000.0</v>
       </c>
       <c r="E7">
         <v>699000.0</v>
       </c>
       <c r="F7">
         <v>762000.0</v>
       </c>
       <c r="G7">
         <v>892000.0</v>
       </c>
       <c r="H7">
         <v>940000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
@@ -1386,51 +1388,53 @@
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>32</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>11116000.0</v>
+      </c>
       <c r="C20">
         <v>11116000.0</v>
       </c>
       <c r="D20">
         <v>11116000.0</v>
       </c>
       <c r="E20">
         <v>11116000.0</v>
       </c>
       <c r="F20">
         <v>11116000.0</v>
       </c>
       <c r="G20">
         <v>11116000.0</v>
       </c>
       <c r="H20">
         <v>11116000.0</v>
       </c>
       <c r="I20">
         <v>11116000.0</v>
       </c>
       <c r="J20">
         <v>11116000.0</v>
       </c>
       <c r="K20">
@@ -1517,51 +1521,51 @@
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
-        <v>0.0</v>
+        <v>44272000.0</v>
       </c>
       <c r="C24">
         <v>36295000.0</v>
       </c>
       <c r="D24">
         <v>27846000.0</v>
       </c>
       <c r="E24">
         <v>28501000.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
         <v>7822000.0</v>
       </c>
       <c r="I24">
         <v>23251000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
@@ -1673,54 +1677,54 @@
       <c r="F29">
         <v>3211476000.0</v>
       </c>
       <c r="G29">
         <v>2885166000.0</v>
       </c>
       <c r="H29">
         <v>3164254000.0</v>
       </c>
       <c r="I29">
         <v>2951284000.0</v>
       </c>
       <c r="J29">
         <v>3277495000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>40742000.0</v>
+        <v>33848000.0</v>
       </c>
       <c r="C30">
-        <v>37415000.0</v>
+        <v>47822000.0</v>
       </c>
       <c r="D30">
         <v>37689000.0</v>
       </c>
       <c r="E30">
         <v>18968000.0</v>
       </c>
       <c r="F30">
         <v>25658000.0</v>
       </c>
       <c r="G30">
         <v>11399000.0</v>
       </c>
       <c r="H30">
         <v>30350000.0</v>
       </c>
       <c r="I30">
         <v>40881000.0</v>
       </c>
       <c r="J30">
         <v>32345000.0</v>
       </c>
       <c r="K30">
         <v>33508000.0</v>
       </c>
@@ -2148,51 +2152,53 @@
       <c r="M43"/>
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>107819000.0</v>
+      </c>
       <c r="C45">
         <v>105487000.0</v>
       </c>
       <c r="D45">
         <v>101844000.0</v>
       </c>
       <c r="E45">
         <v>101884000.0</v>
       </c>
       <c r="F45">
         <v>82507000.0</v>
       </c>
       <c r="G45">
         <v>78556000.0</v>
       </c>
       <c r="H45">
         <v>70400000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
     </row>
@@ -2871,51 +2877,51 @@
       </c>
       <c r="AC1" t="s">
         <v>9</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>10</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>68424000.0</v>
+        <v>3175000.0</v>
       </c>
       <c r="C2">
         <v>77362000.0</v>
       </c>
       <c r="D2">
         <v>4452000.0</v>
       </c>
       <c r="E2">
         <v>71344000.0</v>
       </c>
       <c r="F2">
         <v>3913000.0</v>
       </c>
       <c r="G2">
         <v>71650000.0</v>
       </c>
       <c r="H2">
         <v>71650000.0</v>
       </c>
       <c r="I2">
         <v>64538000.0</v>
       </c>
       <c r="J2">
         <v>64538000.0</v>
       </c>
@@ -3126,51 +3132,53 @@
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>19</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>422000.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7">
         <v>471000.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>638000.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>699000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7">
         <v>762000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7">
         <v>892000.0</v>
       </c>
@@ -3826,51 +3834,53 @@
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>32</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>11116000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20">
         <v>11116000.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>11116000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>11116000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20">
         <v>11116000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20">
         <v>11116000.0</v>
       </c>
@@ -4103,51 +4113,51 @@
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
-        <v>0.0</v>
+        <v>44272000.0</v>
       </c>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>36295000.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>27846000.0</v>
       </c>
       <c r="G24">
         <v>28010000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>28501000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
@@ -4409,57 +4419,57 @@
       <c r="R29"/>
       <c r="S29">
         <v>2645127000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>40742000.0</v>
+        <v>33848000.0</v>
       </c>
       <c r="C30">
         <v>50484000.0</v>
       </c>
       <c r="D30">
-        <v>37415000.0</v>
+        <v>47822000.0</v>
       </c>
       <c r="E30">
         <v>53242000.0</v>
       </c>
       <c r="F30">
         <v>37689000.0</v>
       </c>
       <c r="G30">
         <v>43025000.0</v>
       </c>
       <c r="H30">
         <v>43025000.0</v>
       </c>
       <c r="I30">
         <v>27068000.0</v>
       </c>
       <c r="J30">
         <v>27068000.0</v>
       </c>
       <c r="K30">
         <v>34713000.0</v>
       </c>
       <c r="L30">
         <v>34713000.0</v>
       </c>
@@ -4605,51 +4615,51 @@
       <c r="AB31">
         <v>3216286000.0</v>
       </c>
       <c r="AC31">
         <v>3221331000.0</v>
       </c>
       <c r="AD31">
         <v>2930640000.0</v>
       </c>
       <c r="AE31">
         <v>2826601000.0</v>
       </c>
       <c r="AF31">
         <v>2672515000.0</v>
       </c>
       <c r="AG31">
         <v>2464434000.0</v>
       </c>
       <c r="AH31"/>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
-        <v>4119834000.0</v>
+        <v>4164528000.0</v>
       </c>
       <c r="C32">
         <v>3900455000.0</v>
       </c>
       <c r="D32">
         <v>3914752000.0</v>
       </c>
       <c r="E32">
         <v>3232705000.0</v>
       </c>
       <c r="F32">
         <v>3190137000.0</v>
       </c>
       <c r="G32">
         <v>2879196000.0</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>3153404000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32">
         <v>3106420000.0</v>
       </c>
       <c r="L32"/>
@@ -4775,51 +4785,51 @@
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
     </row>
     <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
-        <v>868000.0</v>
+        <v>45562000.0</v>
       </c>
       <c r="C35">
         <v>879000.0</v>
       </c>
       <c r="D35">
         <v>37582000.0</v>
       </c>
       <c r="E35">
         <v>751000.0</v>
       </c>
       <c r="F35">
         <v>29246000.0</v>
       </c>
       <c r="G35">
         <v>28897000.0</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>30112000.0</v>
       </c>
       <c r="J35"/>
       <c r="K35">
         <v>953000.0</v>
       </c>
       <c r="L35"/>
@@ -5412,51 +5422,53 @@
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
     </row>
     <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>107819000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45">
         <v>105487000.0</v>
       </c>
       <c r="E45"/>
       <c r="F45">
         <v>101844000.0</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45">
         <v>101884000.0</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
@@ -6231,57 +6243,57 @@
       </c>
       <c r="AC56">
         <v>970237000.0</v>
       </c>
       <c r="AD56">
         <v>867868000.0</v>
       </c>
       <c r="AE56">
         <v>840945000.0</v>
       </c>
       <c r="AF56">
         <v>805977000.0</v>
       </c>
       <c r="AG56">
         <v>755313000.0</v>
       </c>
       <c r="AH56">
         <v>706051000.0</v>
       </c>
     </row>
     <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
-        <v>125962000.0</v>
+        <v>81268000.0</v>
       </c>
       <c r="C57">
         <v>124327000.0</v>
       </c>
       <c r="D57">
-        <v>90892000.0</v>
+        <v>127658000.0</v>
       </c>
       <c r="E57">
         <v>119367000.0</v>
       </c>
       <c r="F57">
         <v>87929000.0</v>
       </c>
       <c r="G57">
         <v>109021000.0</v>
       </c>
       <c r="H57">
         <v>109021000.0</v>
       </c>
       <c r="I57">
         <v>100497000.0</v>
       </c>
       <c r="J57">
         <v>100497000.0</v>
       </c>
       <c r="K57">
         <v>86555000.0</v>
       </c>
       <c r="L57">
         <v>86555000.0</v>
       </c>
@@ -7252,54 +7264,54 @@
       </c>
       <c r="I17">
         <v>179068000.0</v>
       </c>
       <c r="J17">
         <v>125503000.0</v>
       </c>
       <c r="K17">
         <v>125041000.0</v>
       </c>
       <c r="L17">
         <v>183276000.0</v>
       </c>
       <c r="M17">
         <v>118825000.0</v>
       </c>
       <c r="N17">
         <v>107919000.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>114</v>
       </c>
       <c r="B18">
-        <v>18031000.0</v>
+        <v>-1523000.0</v>
       </c>
       <c r="C18">
-        <v>27580000.0</v>
+        <v>-2085000.0</v>
       </c>
       <c r="D18">
         <v>-1555000.0</v>
       </c>
       <c r="E18">
         <v>-525000.0</v>
       </c>
       <c r="F18">
         <v>-27000.0</v>
       </c>
       <c r="G18">
         <v>4636000.0</v>
       </c>
       <c r="H18">
         <v>8301000.0</v>
       </c>
       <c r="I18">
         <v>7110000.0</v>
       </c>
       <c r="J18">
         <v>3348000.0</v>
       </c>
       <c r="K18">
         <v>3035000.0</v>
       </c>